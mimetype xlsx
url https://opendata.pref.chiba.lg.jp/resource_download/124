--- v0 (2026-03-07)
+++ v1 (2026-09-05)
@@ -10,886 +10,759 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C29FDC70-7A89-4734-B8D8-4F9C16BC7310}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DB3DF721-E7F5-4AFD-BDFD-C0F9B5A6769C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="習志野" sheetId="1" r:id="rId1"/>
     <sheet name="市川" sheetId="2" r:id="rId2"/>
     <sheet name="松戸" sheetId="3" r:id="rId3"/>
     <sheet name="野田" sheetId="4" r:id="rId4"/>
     <sheet name="印旛" sheetId="5" r:id="rId5"/>
     <sheet name="香取" sheetId="6" r:id="rId6"/>
     <sheet name="海匝" sheetId="7" r:id="rId7"/>
     <sheet name="山武" sheetId="8" r:id="rId8"/>
     <sheet name="長生" sheetId="9" r:id="rId9"/>
     <sheet name="夷隅" sheetId="10" r:id="rId10"/>
     <sheet name="安房" sheetId="11" r:id="rId11"/>
     <sheet name="君津" sheetId="12" r:id="rId12"/>
     <sheet name="市原" sheetId="13" r:id="rId13"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="177">
+  <si>
+    <t>申請者名</t>
+  </si>
+  <si>
+    <t>施設名称</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>施設所在地１</t>
+  </si>
+  <si>
+    <t>施設電話番号</t>
+  </si>
+  <si>
+    <t>業務種別</t>
+  </si>
+  <si>
+    <t>旅館業の種別</t>
+  </si>
+  <si>
+    <t>季節営業</t>
+  </si>
+  <si>
+    <t>許可番号</t>
+  </si>
+  <si>
+    <t>許可日</t>
+  </si>
+  <si>
+    <t>ＴＭＫＣ株式会社</t>
+  </si>
+  <si>
+    <t>ＴＡＭＡ　ＨＯＵＳＥ</t>
+  </si>
+  <si>
+    <t>習志野市津田沼４丁目８番９号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">              </t>
+  </si>
+  <si>
+    <t>旅館業</t>
+  </si>
+  <si>
+    <t>簡易宿所営業</t>
+  </si>
+  <si>
+    <t>無</t>
+  </si>
+  <si>
+    <t>第R8-1号</t>
+  </si>
+  <si>
+    <t>R08.07.28</t>
+  </si>
   <si>
     <t>営業者名</t>
     <rPh sb="0" eb="3">
       <t>エイギョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>施設名称１</t>
   </si>
   <si>
     <t>施設名称２</t>
   </si>
   <si>
-    <t>施設所在地１</t>
-[...1 lines deleted...]
-  <si>
     <t>施設所在地２</t>
   </si>
   <si>
-    <t>施設電話番号</t>
-[...14 lines deleted...]
-    <t>許可日</t>
+    <t>株式会社ＪＨＡＴ</t>
+  </si>
+  <si>
+    <t>ＧＲＡＮＤ　ＭＯＮｄａｙ　Ｒｅｓｏｒｔ</t>
+  </si>
+  <si>
+    <t>東京ベイ舞浜</t>
+  </si>
+  <si>
+    <t>浦安市千鳥１５－９</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>旅館業</t>
-[...59 lines deleted...]
-    <t>株式会社甲斐人</t>
+    <t xml:space="preserve">047-353-2525  </t>
+  </si>
+  <si>
+    <t>旅館・ホテル営業</t>
+  </si>
+  <si>
+    <t>第R8-8号</t>
+  </si>
+  <si>
+    <t>R08.07.15</t>
+  </si>
+  <si>
+    <t>Ｊインターナショナル株式会社</t>
+  </si>
+  <si>
+    <t>ニューヒルズプレイン２０２</t>
+  </si>
+  <si>
+    <t>松戸市上矢切１５９６－３</t>
+  </si>
+  <si>
+    <t>第R8-4号</t>
+  </si>
+  <si>
+    <t>R08.07.27</t>
+  </si>
+  <si>
+    <t>岡田　朋子</t>
+  </si>
+  <si>
+    <t>ｏｃａｅｒｉ</t>
+  </si>
+  <si>
+    <t>松戸市北松戸２－９－１１</t>
+  </si>
+  <si>
+    <t>第R8-3号</t>
+  </si>
+  <si>
+    <t>R08.07.14</t>
+  </si>
+  <si>
+    <t>合同会社ホランジュ</t>
+  </si>
+  <si>
+    <t>ＲｅＬＡ南流山</t>
+  </si>
+  <si>
+    <t>流山市南流山１丁目１２番地の７</t>
+  </si>
+  <si>
+    <t>第R8-2号</t>
   </si>
   <si>
     <t>7月新規なし</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シンキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>頼　河悦</t>
-[...50 lines deleted...]
-    <t>R07.07.03</t>
+    <t>ワールドホーム株式会社</t>
+  </si>
+  <si>
+    <t>浪漫邸</t>
+  </si>
+  <si>
+    <t>成田市花崎町７３３－１</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0476-22-8012  </t>
+  </si>
+  <si>
+    <t>第R8-支･2号</t>
+  </si>
+  <si>
+    <t>R08.07.22</t>
+  </si>
+  <si>
+    <t>株式会社福渡</t>
+  </si>
+  <si>
+    <t>福渡邸</t>
+  </si>
+  <si>
+    <t>成田市津富浦８４０番地１</t>
+  </si>
+  <si>
+    <t>第R8-支･1号</t>
+  </si>
+  <si>
+    <t>R08.07.10</t>
+  </si>
+  <si>
+    <t>営業者名</t>
+    <rPh sb="0" eb="3">
+      <t>エイギョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>丹野　啓太</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>香取星雲庵</t>
+  </si>
+  <si>
+    <t>香取市谷中1020番地</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>簡易宿所営業</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>無</t>
+    <rPh sb="0" eb="1">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第R8－1号</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>営業者名</t>
     <rPh sb="0" eb="2">
       <t>エイギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>施設名称２</t>
-    <phoneticPr fontId="2"/>
-[...325 lines deleted...]
-    <t>第R7-21号</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社フラム</t>
+  </si>
+  <si>
+    <t>Heap　九十九里</t>
+  </si>
+  <si>
+    <t>山武郡九十九里町下貝塚９６６番地１</t>
+  </si>
+  <si>
+    <t>第R8-6号</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>R08.07.02</t>
+  </si>
+  <si>
+    <t>株式会社FLECHA</t>
+  </si>
+  <si>
+    <t>SURF　UP　九十九里</t>
+  </si>
+  <si>
+    <t>山武郡九十九里町真亀字濱芝４９０８－６１</t>
+  </si>
+  <si>
+    <t>第R8-7号</t>
+  </si>
+  <si>
+    <t>R08.07.24</t>
+  </si>
+  <si>
+    <t>橋株式会社</t>
+  </si>
+  <si>
+    <t>牛熊谷　夏至</t>
+  </si>
+  <si>
+    <t>山武郡横芝光町牛熊４５０－１</t>
+  </si>
+  <si>
+    <t>株式会社しぇあかる</t>
+  </si>
+  <si>
+    <t>白凪</t>
+  </si>
+  <si>
+    <t>大網白里市清名幸谷３６６－１</t>
+  </si>
+  <si>
+    <t>第R8-9号</t>
+  </si>
+  <si>
+    <t>佐藤　海徳</t>
+  </si>
+  <si>
+    <t>海土地ノ宮</t>
+  </si>
+  <si>
+    <t>長生郡一宮町一宮１０１０４－３</t>
+  </si>
+  <si>
+    <t>第R8-18号</t>
+  </si>
+  <si>
+    <t>R08.07.21</t>
+  </si>
+  <si>
+    <t>株式会社Ｐａｐ</t>
+  </si>
+  <si>
+    <t>Ｓｌｏｗ　Ｓｔａｙ　Ａｏｎｏ</t>
+  </si>
+  <si>
+    <t>茂原市粟生野２６９４番地１０</t>
+  </si>
+  <si>
+    <t>第R8-17号</t>
+  </si>
+  <si>
+    <t>R08.07.16</t>
+  </si>
+  <si>
+    <t>智拓合同会社</t>
+  </si>
+  <si>
+    <t>ｐｌｅａｓａｎｔｓｔａｙ</t>
+  </si>
+  <si>
+    <t>ラナイ棟　ニイハウ棟</t>
+  </si>
+  <si>
+    <t>長生郡一宮町東浪見６８６４－３</t>
+  </si>
+  <si>
+    <t>第R8-15号</t>
+  </si>
+  <si>
+    <t>R08.07.03</t>
+  </si>
+  <si>
+    <t>三田商事株式会社</t>
+  </si>
+  <si>
+    <t>ホリタン</t>
+  </si>
+  <si>
+    <t>夷隅郡御宿町須賀４０４－１</t>
+  </si>
+  <si>
+    <t>第R8-12号</t>
+  </si>
+  <si>
+    <t>R08.07.06</t>
+  </si>
+  <si>
+    <t>合同会社寺尾建築事務所</t>
+  </si>
+  <si>
+    <t>アンカー港</t>
+  </si>
+  <si>
+    <t>勝浦市部原２６－１　２４－１の一部</t>
+  </si>
+  <si>
+    <t>第R8-13号</t>
+  </si>
+  <si>
+    <t>R08.07.09</t>
+  </si>
+  <si>
+    <t>三日月興業株式会社</t>
+  </si>
+  <si>
+    <t>御宿五氣里</t>
+  </si>
+  <si>
+    <t>夷隅郡御宿町岩和田９４９番地１</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470-62-5580  </t>
+  </si>
+  <si>
+    <t>第R8-14号</t>
+  </si>
+  <si>
+    <t>一般社団法人Ｂｏｓａｔｓｕ　Ｗｏｒｋｓ</t>
+  </si>
+  <si>
+    <t>ひかりテラス</t>
+  </si>
+  <si>
+    <t>勝浦市墨名３３４－３</t>
+  </si>
+  <si>
+    <t>ＨＵＲＤ　ＫＡＴＨＬＥＥＮ　ＭＡＢＥＲＲＹ</t>
+  </si>
+  <si>
+    <t>Ｖｉｓｔａ　Ｒｅｔｒｅａｔ　Ｏｎｊｕｋｕ</t>
+  </si>
+  <si>
+    <t>夷隅郡御宿町六軒町１５７－１９</t>
+  </si>
+  <si>
+    <t>第R8-16号</t>
+  </si>
+  <si>
+    <t>株式会社デザインポート</t>
+  </si>
+  <si>
+    <t>サクライン御宿</t>
+  </si>
+  <si>
+    <t>夷隅郡御宿町須賀４４２番地３</t>
+  </si>
+  <si>
+    <t>株式会社Ｍ．ＳＬＡＳＨホールディングス</t>
+  </si>
+  <si>
+    <t>ａｇｉｔ</t>
+  </si>
+  <si>
+    <t>安房郡鋸南町保田１５９</t>
+  </si>
+  <si>
+    <t>R08.07.13</t>
   </si>
   <si>
     <t>ＮＮｉＮＮ株式会社</t>
   </si>
   <si>
-    <t>里山ハウス</t>
-[...53 lines deleted...]
-    <t xml:space="preserve">0470-29-5881  </t>
+    <t>ＮＯＯＫ　＆　ＨＩＤＥ</t>
+  </si>
+  <si>
+    <t>鴨川市古畑２２２－４</t>
+  </si>
+  <si>
+    <t>株式会社蓬莱屋旅館</t>
+  </si>
+  <si>
+    <t>離れ　房州日和</t>
+  </si>
+  <si>
+    <t>鴨川市天津１３７６－２</t>
+  </si>
+  <si>
+    <t>第R8-23号</t>
+  </si>
+  <si>
+    <t>株式会社イチカワ</t>
+  </si>
+  <si>
+    <t>Ｇａｕｃｈｏ　ＨＥＩＳＡＵＲＡ</t>
+  </si>
+  <si>
+    <t>館山市布沼１２１０－２１３</t>
+  </si>
+  <si>
+    <t>R08.07.01</t>
   </si>
   <si>
     <t>株式会社ビギナ</t>
   </si>
   <si>
-    <t>デュエットリゾート　ナグラ</t>
-[...83 lines deleted...]
-    <t>富津市金谷３７６３－４</t>
+    <t>シーサイドクラブ千倉</t>
+  </si>
+  <si>
+    <t>南房総市千倉町白子２７０３－３</t>
+  </si>
+  <si>
+    <t>第R8-21号</t>
+  </si>
+  <si>
+    <t>ブランニューアセット株式会社</t>
+  </si>
+  <si>
+    <t>ＴＨＥ　ＢＯＮＤＳ　ＳＰＡ</t>
+  </si>
+  <si>
+    <t>オーシャンプライベートヴィライースト－千葉白浜－</t>
+  </si>
+  <si>
+    <t>南房総市白浜町滝口６７７３－８</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470-28-4985  </t>
+  </si>
+  <si>
+    <t>ソラナリゾート株式会社</t>
+  </si>
+  <si>
+    <t>Ｓｏｌａｎａ　Ｂｅａｃｈ　Ｖｉｌｌａ　南房総</t>
+  </si>
+  <si>
+    <t>南房総市富浦町豊岡８４－１</t>
+  </si>
+  <si>
+    <t>第R8-20号</t>
+  </si>
+  <si>
+    <t>小倉　三津晴</t>
+  </si>
+  <si>
+    <t>プレ・ド・メール　富津</t>
+  </si>
+  <si>
+    <t>富津市小久保２６９１番３４</t>
+  </si>
+  <si>
+    <t>株式会社ＩＡＭｍｅｄｉａ</t>
+  </si>
+  <si>
+    <t>Villa Paraiso</t>
+  </si>
+  <si>
+    <t>富津市竹岡１３０－６</t>
+  </si>
+  <si>
+    <t>杉浦　綏子</t>
+  </si>
+  <si>
+    <t>ＬＡＧＯＯＮ　ＴＥＲＲＡＣＥ　富津</t>
+  </si>
+  <si>
+    <t>富津市竹岡１７５－１３７</t>
+  </si>
+  <si>
+    <t>第R8-11号</t>
+  </si>
+  <si>
+    <t>株式会社ハーミットクラブデザイン</t>
+  </si>
+  <si>
+    <t>萩生貸別荘</t>
+  </si>
+  <si>
+    <t>富津市萩生２４３</t>
+  </si>
+  <si>
+    <t>第R8-10号</t>
+  </si>
+  <si>
+    <t>原　仁美</t>
+  </si>
+  <si>
+    <t>ｓｈｉｍａｇｕｍｉ　Ｒｏｏｍｓ</t>
+  </si>
+  <si>
+    <t>木更津市港南台１－２５－３</t>
+  </si>
+  <si>
+    <t>ヒルサイドコート</t>
+  </si>
+  <si>
+    <t>陳　秀珍</t>
+  </si>
+  <si>
+    <t>木更津市東太田３－２－１４</t>
+  </si>
+  <si>
+    <t>R08.07.07</t>
   </si>
   <si>
     <t>営業者名</t>
     <rPh sb="0" eb="2">
       <t>エイギョウ</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...20 lines deleted...]
-    <t>R07.07.30</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>ココザス株式会社</t>
+  </si>
+  <si>
+    <t>ＣＯＣＯ　ＶＩＬＬＡ　養老渓谷</t>
+  </si>
+  <si>
+    <t>市原市国本２３７－１</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="6"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...6 lines deleted...]
-      <color theme="1"/>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="57" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{6BDDD0AE-BD51-4FFA-924E-052010BFB855}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{FB1DA7AA-8A94-40C9-9801-DA2276FFD482}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1179,4154 +1052,4824 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="1" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="2" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:K9"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="5" width="20.796875" style="5" customWidth="1"/>
-[...760 lines deleted...]
-    <col min="16140" max="16384" width="8.796875" style="5"/>
+    <col min="1" max="1" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="257" max="257" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="258" max="258" width="42" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="260" max="260" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="14" bestFit="1" customWidth="1"/>
+    <col min="263" max="263" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="264" max="264" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="265" max="265" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="267" max="267" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="513" max="513" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="514" max="514" width="42" bestFit="1" customWidth="1"/>
+    <col min="515" max="515" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="516" max="516" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="518" max="518" width="14" bestFit="1" customWidth="1"/>
+    <col min="519" max="519" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="520" max="520" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="521" max="521" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="523" max="523" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="769" max="769" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="770" max="770" width="42" bestFit="1" customWidth="1"/>
+    <col min="771" max="771" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="772" max="772" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="774" max="774" width="14" bestFit="1" customWidth="1"/>
+    <col min="775" max="775" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="776" max="776" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="777" max="777" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="779" max="779" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1025" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="1026" max="1026" width="42" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1027" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="1028" max="1028" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1030" width="14" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1031" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="1032" max="1032" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="1033" max="1033" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1035" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1281" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="1282" max="1282" width="42" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1283" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="1284" max="1284" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1286" width="14" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1287" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="1288" max="1288" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="1289" max="1289" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1291" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1537" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="1538" max="1538" width="42" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1539" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="1540" max="1540" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1542" width="14" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1543" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="1544" max="1544" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="1545" max="1545" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1547" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1793" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="1794" max="1794" width="42" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1795" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="1796" max="1796" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1798" width="14" bestFit="1" customWidth="1"/>
+    <col min="1799" max="1799" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="1800" max="1800" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="1801" max="1801" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1803" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2049" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="2050" max="2050" width="42" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2051" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="2052" max="2052" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2054" width="14" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2055" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="2056" max="2056" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="2057" max="2057" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2059" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2305" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="2306" max="2306" width="42" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2307" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="2308" max="2308" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2310" width="14" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2311" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="2312" max="2312" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="2313" max="2313" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2315" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2561" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="2562" max="2562" width="42" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2563" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="2564" max="2564" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2566" width="14" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2567" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="2568" max="2568" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="2569" max="2569" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2571" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2817" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="2818" max="2818" width="42" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2819" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="2820" max="2820" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2822" width="14" bestFit="1" customWidth="1"/>
+    <col min="2823" max="2823" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="2824" max="2824" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="2825" max="2825" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2827" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3073" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="3074" max="3074" width="42" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3075" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="3076" max="3076" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3078" width="14" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3079" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="3080" max="3080" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="3081" max="3081" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3083" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3329" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="3330" max="3330" width="42" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3331" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="3332" max="3332" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3334" width="14" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3335" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="3336" max="3336" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="3337" max="3337" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3339" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3585" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="3586" max="3586" width="42" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3587" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="3588" max="3588" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3590" width="14" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3591" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="3592" max="3592" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="3593" max="3593" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3595" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3841" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="3842" max="3842" width="42" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3843" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="3844" max="3844" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3846" width="14" bestFit="1" customWidth="1"/>
+    <col min="3847" max="3847" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="3848" max="3848" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="3849" max="3849" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3851" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4097" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="4098" max="4098" width="42" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4099" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="4100" max="4100" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4102" width="14" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4103" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="4104" max="4104" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="4105" max="4105" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4107" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4353" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="4354" max="4354" width="42" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4355" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="4356" max="4356" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4358" width="14" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4359" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="4360" max="4360" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="4361" max="4361" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4363" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4609" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="4610" max="4610" width="42" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4611" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="4612" max="4612" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4614" width="14" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4615" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="4616" max="4616" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="4617" max="4617" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4619" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4865" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="4866" max="4866" width="42" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4867" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="4868" max="4868" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4870" width="14" bestFit="1" customWidth="1"/>
+    <col min="4871" max="4871" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="4872" max="4872" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="4873" max="4873" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4875" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5121" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="5122" max="5122" width="42" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5123" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="5124" max="5124" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5126" width="14" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5127" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="5128" max="5128" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="5129" max="5129" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5131" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5377" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="5378" max="5378" width="42" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5379" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="5380" max="5380" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5382" width="14" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5383" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="5384" max="5384" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="5385" max="5385" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5387" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5633" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="5634" max="5634" width="42" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5635" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="5636" max="5636" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5638" width="14" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5639" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="5640" max="5640" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="5641" max="5641" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5643" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5889" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="5890" max="5890" width="42" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5891" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="5892" max="5892" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5894" width="14" bestFit="1" customWidth="1"/>
+    <col min="5895" max="5895" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="5896" max="5896" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="5897" max="5897" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5899" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6145" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="6146" max="6146" width="42" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6147" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="6148" max="6148" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6150" width="14" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6151" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="6152" max="6152" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="6153" max="6153" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6155" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6401" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="6402" max="6402" width="42" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6403" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="6404" max="6404" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6406" width="14" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6407" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="6408" max="6408" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="6409" max="6409" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6411" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6657" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="6658" max="6658" width="42" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6659" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="6660" max="6660" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6662" width="14" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6663" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="6664" max="6664" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="6665" max="6665" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6667" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6913" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="6914" max="6914" width="42" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6915" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="6916" max="6916" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6918" width="14" bestFit="1" customWidth="1"/>
+    <col min="6919" max="6919" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="6920" max="6920" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="6921" max="6921" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6923" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7169" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="7170" max="7170" width="42" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7171" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="7172" max="7172" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7174" width="14" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7175" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="7176" max="7176" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="7177" max="7177" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7179" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7425" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="7426" max="7426" width="42" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7427" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="7428" max="7428" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7430" width="14" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7431" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="7432" max="7432" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="7433" max="7433" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7435" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7681" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="7682" max="7682" width="42" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7683" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="7684" max="7684" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7686" width="14" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7687" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="7688" max="7688" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="7689" max="7689" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7691" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7937" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="7938" max="7938" width="42" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7939" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="7940" max="7940" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7942" width="14" bestFit="1" customWidth="1"/>
+    <col min="7943" max="7943" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="7944" max="7944" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="7945" max="7945" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7947" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8193" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="8194" max="8194" width="42" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8195" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="8196" max="8196" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8198" width="14" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8199" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="8200" max="8200" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="8201" max="8201" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8203" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8449" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="8450" max="8450" width="42" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8451" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="8452" max="8452" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8454" width="14" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8455" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="8456" max="8456" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="8457" max="8457" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8459" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8705" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="8706" max="8706" width="42" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8707" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="8708" max="8708" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8710" width="14" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8711" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="8712" max="8712" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="8713" max="8713" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8715" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8961" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="8962" max="8962" width="42" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8963" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="8964" max="8964" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8966" width="14" bestFit="1" customWidth="1"/>
+    <col min="8967" max="8967" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="8968" max="8968" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="8969" max="8969" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8971" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9217" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="9218" max="9218" width="42" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9219" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="9220" max="9220" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9222" width="14" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9223" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="9224" max="9224" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="9225" max="9225" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9227" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9473" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="9474" max="9474" width="42" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9475" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="9476" max="9476" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9478" width="14" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9479" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="9480" max="9480" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="9481" max="9481" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9483" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9729" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="9730" max="9730" width="42" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9731" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="9732" max="9732" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9734" width="14" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9735" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="9736" max="9736" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="9737" max="9737" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9739" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9985" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="9986" max="9986" width="42" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9987" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="9988" max="9988" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9990" width="14" bestFit="1" customWidth="1"/>
+    <col min="9991" max="9991" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="9992" max="9992" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="9993" max="9993" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9995" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10241" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="10242" max="10242" width="42" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10243" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="10244" max="10244" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10246" width="14" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10247" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="10248" max="10248" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="10249" max="10249" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10251" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10497" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="10498" max="10498" width="42" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10499" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="10500" max="10500" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10502" width="14" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10503" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="10504" max="10504" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="10505" max="10505" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10507" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10753" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="10754" max="10754" width="42" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10755" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="10756" max="10756" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10758" width="14" bestFit="1" customWidth="1"/>
+    <col min="10759" max="10759" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="10760" max="10760" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="10761" max="10761" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10763" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11009" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="11010" max="11010" width="42" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11011" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="11012" max="11012" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11014" width="14" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11015" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="11016" max="11016" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="11017" max="11017" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11019" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11265" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="11266" max="11266" width="42" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11267" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="11268" max="11268" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11270" width="14" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11271" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="11272" max="11272" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="11273" max="11273" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11275" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11521" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="11522" max="11522" width="42" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11523" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="11524" max="11524" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11526" width="14" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11527" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="11528" max="11528" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="11529" max="11529" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11531" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11777" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="11778" max="11778" width="42" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11779" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="11780" max="11780" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11782" width="14" bestFit="1" customWidth="1"/>
+    <col min="11783" max="11783" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="11784" max="11784" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="11785" max="11785" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11787" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12033" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="12034" max="12034" width="42" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12035" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="12036" max="12036" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12038" width="14" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12039" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="12040" max="12040" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="12041" max="12041" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12043" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12289" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="12290" max="12290" width="42" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12291" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="12292" max="12292" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12294" width="14" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12295" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="12296" max="12296" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="12297" max="12297" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12299" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12545" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="12546" max="12546" width="42" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12547" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="12548" max="12548" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12550" width="14" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12551" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="12552" max="12552" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="12553" max="12553" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12555" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12801" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="12802" max="12802" width="42" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12803" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="12804" max="12804" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12806" width="14" bestFit="1" customWidth="1"/>
+    <col min="12807" max="12807" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="12808" max="12808" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="12809" max="12809" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12811" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13057" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="13058" max="13058" width="42" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13059" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="13060" max="13060" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13062" width="14" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13063" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="13064" max="13064" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="13065" max="13065" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13067" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13313" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="13314" max="13314" width="42" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13315" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="13316" max="13316" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13318" width="14" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13319" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="13320" max="13320" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="13321" max="13321" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13323" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13569" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="13570" max="13570" width="42" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13571" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="13572" max="13572" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13574" width="14" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13575" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="13576" max="13576" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="13577" max="13577" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13579" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13825" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="13826" max="13826" width="42" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13827" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="13828" max="13828" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13830" width="14" bestFit="1" customWidth="1"/>
+    <col min="13831" max="13831" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="13832" max="13832" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="13833" max="13833" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13835" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14081" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="14082" max="14082" width="42" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14083" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="14084" max="14084" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14086" width="14" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14087" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="14088" max="14088" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="14089" max="14089" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14091" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14337" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="14338" max="14338" width="42" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14339" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="14340" max="14340" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14342" width="14" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14343" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="14344" max="14344" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="14345" max="14345" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14347" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14593" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="14594" max="14594" width="42" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14595" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="14596" max="14596" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14598" width="14" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14599" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="14600" max="14600" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="14601" max="14601" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14603" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14849" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="14850" max="14850" width="42" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14851" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="14852" max="14852" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14854" width="14" bestFit="1" customWidth="1"/>
+    <col min="14855" max="14855" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="14856" max="14856" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="14857" max="14857" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14859" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15105" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="15106" max="15106" width="42" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15107" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="15108" max="15108" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15110" width="14" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15111" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="15112" max="15112" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="15113" max="15113" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15115" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15361" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="15362" max="15362" width="42" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15363" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="15364" max="15364" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15366" width="14" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15367" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="15368" max="15368" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="15369" max="15369" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15371" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15617" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="15618" max="15618" width="42" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15619" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="15620" max="15620" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15622" width="14" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15623" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="15624" max="15624" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="15625" max="15625" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15627" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15873" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="15874" max="15874" width="42" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15875" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="15876" max="15876" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15878" width="14" bestFit="1" customWidth="1"/>
+    <col min="15879" max="15879" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="15880" max="15880" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="15881" max="15881" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15883" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16129" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="16130" max="16130" width="42" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16131" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="16132" max="16132" width="30.296875" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="11.796875" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16134" width="14" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16135" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="16136" max="16136" width="15.09765625" bestFit="1" customWidth="1"/>
+    <col min="16137" max="16137" width="8.59765625" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16139" width="8.69921875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-[...6 lines deleted...]
-      <c r="C1" s="4" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="4" t="s">
+      <c r="G1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="H1" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="4" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A2" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A3" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="D3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="C2" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="4" t="s">
+      <c r="H3" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="E2" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G2" s="4" t="s">
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A4" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A5" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D5" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I2" s="4" t="s">
+      <c r="F5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="4" t="s">
-[...3 lines deleted...]
-        <v>109</v>
+      <c r="G5" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.45">
-[...18 lines deleted...]
-      <c r="G3" s="4" t="s">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A6" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="F6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J3" s="4" t="s">
-[...3 lines deleted...]
-        <v>113</v>
+      <c r="G6" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.45">
-[...21 lines deleted...]
-      <c r="H4" s="4" t="s">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A7" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="F7" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="4" t="s">
-[...160 lines deleted...]
-        <v>38</v>
+      <c r="G7" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <dimension ref="A1:K17"/>
+  <dimension ref="A1:K8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="5" width="20.796875" customWidth="1"/>
-[...570 lines deleted...]
-    <col min="16139" max="16139" width="8.3984375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="257" max="257" width="23" bestFit="1" customWidth="1"/>
+    <col min="258" max="258" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="260" max="260" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="263" max="263" width="9" bestFit="1" customWidth="1"/>
+    <col min="264" max="264" width="13" bestFit="1" customWidth="1"/>
+    <col min="265" max="265" width="9" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="267" max="267" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="513" max="513" width="23" bestFit="1" customWidth="1"/>
+    <col min="514" max="514" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="515" max="515" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="516" max="516" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="518" max="518" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="519" max="519" width="9" bestFit="1" customWidth="1"/>
+    <col min="520" max="520" width="13" bestFit="1" customWidth="1"/>
+    <col min="521" max="521" width="9" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="523" max="523" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="769" max="769" width="23" bestFit="1" customWidth="1"/>
+    <col min="770" max="770" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="771" max="771" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="772" max="772" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="774" max="774" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="775" max="775" width="9" bestFit="1" customWidth="1"/>
+    <col min="776" max="776" width="13" bestFit="1" customWidth="1"/>
+    <col min="777" max="777" width="9" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="779" max="779" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1025" width="23" bestFit="1" customWidth="1"/>
+    <col min="1026" max="1026" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1027" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="1028" max="1028" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1030" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1031" width="9" bestFit="1" customWidth="1"/>
+    <col min="1032" max="1032" width="13" bestFit="1" customWidth="1"/>
+    <col min="1033" max="1033" width="9" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1035" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1281" width="23" bestFit="1" customWidth="1"/>
+    <col min="1282" max="1282" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1283" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="1284" max="1284" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1286" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1287" width="9" bestFit="1" customWidth="1"/>
+    <col min="1288" max="1288" width="13" bestFit="1" customWidth="1"/>
+    <col min="1289" max="1289" width="9" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1291" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1537" width="23" bestFit="1" customWidth="1"/>
+    <col min="1538" max="1538" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1539" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="1540" max="1540" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1542" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1543" width="9" bestFit="1" customWidth="1"/>
+    <col min="1544" max="1544" width="13" bestFit="1" customWidth="1"/>
+    <col min="1545" max="1545" width="9" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1547" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1793" width="23" bestFit="1" customWidth="1"/>
+    <col min="1794" max="1794" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1795" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="1796" max="1796" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1798" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="1799" max="1799" width="9" bestFit="1" customWidth="1"/>
+    <col min="1800" max="1800" width="13" bestFit="1" customWidth="1"/>
+    <col min="1801" max="1801" width="9" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1803" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2049" width="23" bestFit="1" customWidth="1"/>
+    <col min="2050" max="2050" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2051" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="2052" max="2052" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2054" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2055" width="9" bestFit="1" customWidth="1"/>
+    <col min="2056" max="2056" width="13" bestFit="1" customWidth="1"/>
+    <col min="2057" max="2057" width="9" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2059" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2305" width="23" bestFit="1" customWidth="1"/>
+    <col min="2306" max="2306" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2307" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="2308" max="2308" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2310" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2311" width="9" bestFit="1" customWidth="1"/>
+    <col min="2312" max="2312" width="13" bestFit="1" customWidth="1"/>
+    <col min="2313" max="2313" width="9" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2315" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2561" width="23" bestFit="1" customWidth="1"/>
+    <col min="2562" max="2562" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2563" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="2564" max="2564" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2566" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2567" width="9" bestFit="1" customWidth="1"/>
+    <col min="2568" max="2568" width="13" bestFit="1" customWidth="1"/>
+    <col min="2569" max="2569" width="9" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2571" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2817" width="23" bestFit="1" customWidth="1"/>
+    <col min="2818" max="2818" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2819" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="2820" max="2820" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2822" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="2823" max="2823" width="9" bestFit="1" customWidth="1"/>
+    <col min="2824" max="2824" width="13" bestFit="1" customWidth="1"/>
+    <col min="2825" max="2825" width="9" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2827" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3073" width="23" bestFit="1" customWidth="1"/>
+    <col min="3074" max="3074" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3075" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="3076" max="3076" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3078" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3079" width="9" bestFit="1" customWidth="1"/>
+    <col min="3080" max="3080" width="13" bestFit="1" customWidth="1"/>
+    <col min="3081" max="3081" width="9" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3083" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3329" width="23" bestFit="1" customWidth="1"/>
+    <col min="3330" max="3330" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3331" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="3332" max="3332" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3334" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3335" width="9" bestFit="1" customWidth="1"/>
+    <col min="3336" max="3336" width="13" bestFit="1" customWidth="1"/>
+    <col min="3337" max="3337" width="9" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3339" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3585" width="23" bestFit="1" customWidth="1"/>
+    <col min="3586" max="3586" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3587" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="3588" max="3588" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3590" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3591" width="9" bestFit="1" customWidth="1"/>
+    <col min="3592" max="3592" width="13" bestFit="1" customWidth="1"/>
+    <col min="3593" max="3593" width="9" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3595" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3841" width="23" bestFit="1" customWidth="1"/>
+    <col min="3842" max="3842" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3843" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="3844" max="3844" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3846" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="3847" max="3847" width="9" bestFit="1" customWidth="1"/>
+    <col min="3848" max="3848" width="13" bestFit="1" customWidth="1"/>
+    <col min="3849" max="3849" width="9" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3851" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4097" width="23" bestFit="1" customWidth="1"/>
+    <col min="4098" max="4098" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4099" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="4100" max="4100" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4102" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4103" width="9" bestFit="1" customWidth="1"/>
+    <col min="4104" max="4104" width="13" bestFit="1" customWidth="1"/>
+    <col min="4105" max="4105" width="9" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4107" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4353" width="23" bestFit="1" customWidth="1"/>
+    <col min="4354" max="4354" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4355" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="4356" max="4356" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4358" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4359" width="9" bestFit="1" customWidth="1"/>
+    <col min="4360" max="4360" width="13" bestFit="1" customWidth="1"/>
+    <col min="4361" max="4361" width="9" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4363" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4609" width="23" bestFit="1" customWidth="1"/>
+    <col min="4610" max="4610" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4611" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="4612" max="4612" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4614" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4615" width="9" bestFit="1" customWidth="1"/>
+    <col min="4616" max="4616" width="13" bestFit="1" customWidth="1"/>
+    <col min="4617" max="4617" width="9" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4619" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4865" width="23" bestFit="1" customWidth="1"/>
+    <col min="4866" max="4866" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4867" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="4868" max="4868" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4870" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="4871" max="4871" width="9" bestFit="1" customWidth="1"/>
+    <col min="4872" max="4872" width="13" bestFit="1" customWidth="1"/>
+    <col min="4873" max="4873" width="9" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4875" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5121" width="23" bestFit="1" customWidth="1"/>
+    <col min="5122" max="5122" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5123" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="5124" max="5124" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5126" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5127" width="9" bestFit="1" customWidth="1"/>
+    <col min="5128" max="5128" width="13" bestFit="1" customWidth="1"/>
+    <col min="5129" max="5129" width="9" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5131" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5377" width="23" bestFit="1" customWidth="1"/>
+    <col min="5378" max="5378" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5379" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="5380" max="5380" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5382" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5383" width="9" bestFit="1" customWidth="1"/>
+    <col min="5384" max="5384" width="13" bestFit="1" customWidth="1"/>
+    <col min="5385" max="5385" width="9" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5387" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5633" width="23" bestFit="1" customWidth="1"/>
+    <col min="5634" max="5634" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5635" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="5636" max="5636" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5638" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5639" width="9" bestFit="1" customWidth="1"/>
+    <col min="5640" max="5640" width="13" bestFit="1" customWidth="1"/>
+    <col min="5641" max="5641" width="9" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5643" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5889" width="23" bestFit="1" customWidth="1"/>
+    <col min="5890" max="5890" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5891" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="5892" max="5892" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5894" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="5895" max="5895" width="9" bestFit="1" customWidth="1"/>
+    <col min="5896" max="5896" width="13" bestFit="1" customWidth="1"/>
+    <col min="5897" max="5897" width="9" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5899" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6145" width="23" bestFit="1" customWidth="1"/>
+    <col min="6146" max="6146" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6147" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="6148" max="6148" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6150" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6151" width="9" bestFit="1" customWidth="1"/>
+    <col min="6152" max="6152" width="13" bestFit="1" customWidth="1"/>
+    <col min="6153" max="6153" width="9" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6155" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6401" width="23" bestFit="1" customWidth="1"/>
+    <col min="6402" max="6402" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6403" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="6404" max="6404" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6406" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6407" width="9" bestFit="1" customWidth="1"/>
+    <col min="6408" max="6408" width="13" bestFit="1" customWidth="1"/>
+    <col min="6409" max="6409" width="9" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6411" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6657" width="23" bestFit="1" customWidth="1"/>
+    <col min="6658" max="6658" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6659" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="6660" max="6660" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6662" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6663" width="9" bestFit="1" customWidth="1"/>
+    <col min="6664" max="6664" width="13" bestFit="1" customWidth="1"/>
+    <col min="6665" max="6665" width="9" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6667" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6913" width="23" bestFit="1" customWidth="1"/>
+    <col min="6914" max="6914" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6915" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="6916" max="6916" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6918" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="6919" max="6919" width="9" bestFit="1" customWidth="1"/>
+    <col min="6920" max="6920" width="13" bestFit="1" customWidth="1"/>
+    <col min="6921" max="6921" width="9" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6923" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7169" width="23" bestFit="1" customWidth="1"/>
+    <col min="7170" max="7170" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7171" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="7172" max="7172" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7174" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7175" width="9" bestFit="1" customWidth="1"/>
+    <col min="7176" max="7176" width="13" bestFit="1" customWidth="1"/>
+    <col min="7177" max="7177" width="9" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7179" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7425" width="23" bestFit="1" customWidth="1"/>
+    <col min="7426" max="7426" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7427" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="7428" max="7428" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7430" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7431" width="9" bestFit="1" customWidth="1"/>
+    <col min="7432" max="7432" width="13" bestFit="1" customWidth="1"/>
+    <col min="7433" max="7433" width="9" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7435" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7681" width="23" bestFit="1" customWidth="1"/>
+    <col min="7682" max="7682" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7683" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="7684" max="7684" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7686" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7687" width="9" bestFit="1" customWidth="1"/>
+    <col min="7688" max="7688" width="13" bestFit="1" customWidth="1"/>
+    <col min="7689" max="7689" width="9" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7691" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7937" width="23" bestFit="1" customWidth="1"/>
+    <col min="7938" max="7938" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7939" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="7940" max="7940" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7942" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="7943" max="7943" width="9" bestFit="1" customWidth="1"/>
+    <col min="7944" max="7944" width="13" bestFit="1" customWidth="1"/>
+    <col min="7945" max="7945" width="9" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7947" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8193" width="23" bestFit="1" customWidth="1"/>
+    <col min="8194" max="8194" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8195" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="8196" max="8196" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8198" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8199" width="9" bestFit="1" customWidth="1"/>
+    <col min="8200" max="8200" width="13" bestFit="1" customWidth="1"/>
+    <col min="8201" max="8201" width="9" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8203" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8449" width="23" bestFit="1" customWidth="1"/>
+    <col min="8450" max="8450" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8451" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="8452" max="8452" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8454" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8455" width="9" bestFit="1" customWidth="1"/>
+    <col min="8456" max="8456" width="13" bestFit="1" customWidth="1"/>
+    <col min="8457" max="8457" width="9" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8459" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8705" width="23" bestFit="1" customWidth="1"/>
+    <col min="8706" max="8706" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8707" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="8708" max="8708" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8710" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8711" width="9" bestFit="1" customWidth="1"/>
+    <col min="8712" max="8712" width="13" bestFit="1" customWidth="1"/>
+    <col min="8713" max="8713" width="9" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8715" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8961" width="23" bestFit="1" customWidth="1"/>
+    <col min="8962" max="8962" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8963" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="8964" max="8964" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8966" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="8967" max="8967" width="9" bestFit="1" customWidth="1"/>
+    <col min="8968" max="8968" width="13" bestFit="1" customWidth="1"/>
+    <col min="8969" max="8969" width="9" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8971" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9217" width="23" bestFit="1" customWidth="1"/>
+    <col min="9218" max="9218" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9219" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="9220" max="9220" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9222" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9223" width="9" bestFit="1" customWidth="1"/>
+    <col min="9224" max="9224" width="13" bestFit="1" customWidth="1"/>
+    <col min="9225" max="9225" width="9" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9227" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9473" width="23" bestFit="1" customWidth="1"/>
+    <col min="9474" max="9474" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9475" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="9476" max="9476" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9478" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9479" width="9" bestFit="1" customWidth="1"/>
+    <col min="9480" max="9480" width="13" bestFit="1" customWidth="1"/>
+    <col min="9481" max="9481" width="9" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9483" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9729" width="23" bestFit="1" customWidth="1"/>
+    <col min="9730" max="9730" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9731" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="9732" max="9732" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9734" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9735" width="9" bestFit="1" customWidth="1"/>
+    <col min="9736" max="9736" width="13" bestFit="1" customWidth="1"/>
+    <col min="9737" max="9737" width="9" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9739" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9985" width="23" bestFit="1" customWidth="1"/>
+    <col min="9986" max="9986" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9987" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="9988" max="9988" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9990" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="9991" max="9991" width="9" bestFit="1" customWidth="1"/>
+    <col min="9992" max="9992" width="13" bestFit="1" customWidth="1"/>
+    <col min="9993" max="9993" width="9" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9995" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10241" width="23" bestFit="1" customWidth="1"/>
+    <col min="10242" max="10242" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10243" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="10244" max="10244" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10246" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10247" width="9" bestFit="1" customWidth="1"/>
+    <col min="10248" max="10248" width="13" bestFit="1" customWidth="1"/>
+    <col min="10249" max="10249" width="9" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10251" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10497" width="23" bestFit="1" customWidth="1"/>
+    <col min="10498" max="10498" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10499" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="10500" max="10500" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10502" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10503" width="9" bestFit="1" customWidth="1"/>
+    <col min="10504" max="10504" width="13" bestFit="1" customWidth="1"/>
+    <col min="10505" max="10505" width="9" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10507" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10753" width="23" bestFit="1" customWidth="1"/>
+    <col min="10754" max="10754" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10755" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="10756" max="10756" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10758" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="10759" max="10759" width="9" bestFit="1" customWidth="1"/>
+    <col min="10760" max="10760" width="13" bestFit="1" customWidth="1"/>
+    <col min="10761" max="10761" width="9" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10763" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11009" width="23" bestFit="1" customWidth="1"/>
+    <col min="11010" max="11010" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11011" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="11012" max="11012" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11014" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11015" width="9" bestFit="1" customWidth="1"/>
+    <col min="11016" max="11016" width="13" bestFit="1" customWidth="1"/>
+    <col min="11017" max="11017" width="9" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11019" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11265" width="23" bestFit="1" customWidth="1"/>
+    <col min="11266" max="11266" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11267" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="11268" max="11268" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11270" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11271" width="9" bestFit="1" customWidth="1"/>
+    <col min="11272" max="11272" width="13" bestFit="1" customWidth="1"/>
+    <col min="11273" max="11273" width="9" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11275" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11521" width="23" bestFit="1" customWidth="1"/>
+    <col min="11522" max="11522" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11523" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="11524" max="11524" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11526" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11527" width="9" bestFit="1" customWidth="1"/>
+    <col min="11528" max="11528" width="13" bestFit="1" customWidth="1"/>
+    <col min="11529" max="11529" width="9" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11531" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11777" width="23" bestFit="1" customWidth="1"/>
+    <col min="11778" max="11778" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11779" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="11780" max="11780" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11782" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="11783" max="11783" width="9" bestFit="1" customWidth="1"/>
+    <col min="11784" max="11784" width="13" bestFit="1" customWidth="1"/>
+    <col min="11785" max="11785" width="9" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11787" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12033" width="23" bestFit="1" customWidth="1"/>
+    <col min="12034" max="12034" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12035" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="12036" max="12036" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12038" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12039" width="9" bestFit="1" customWidth="1"/>
+    <col min="12040" max="12040" width="13" bestFit="1" customWidth="1"/>
+    <col min="12041" max="12041" width="9" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12043" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12289" width="23" bestFit="1" customWidth="1"/>
+    <col min="12290" max="12290" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12291" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="12292" max="12292" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12294" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12295" width="9" bestFit="1" customWidth="1"/>
+    <col min="12296" max="12296" width="13" bestFit="1" customWidth="1"/>
+    <col min="12297" max="12297" width="9" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12299" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12545" width="23" bestFit="1" customWidth="1"/>
+    <col min="12546" max="12546" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12547" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="12548" max="12548" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12550" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12551" width="9" bestFit="1" customWidth="1"/>
+    <col min="12552" max="12552" width="13" bestFit="1" customWidth="1"/>
+    <col min="12553" max="12553" width="9" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12555" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12801" width="23" bestFit="1" customWidth="1"/>
+    <col min="12802" max="12802" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12803" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="12804" max="12804" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12806" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="12807" max="12807" width="9" bestFit="1" customWidth="1"/>
+    <col min="12808" max="12808" width="13" bestFit="1" customWidth="1"/>
+    <col min="12809" max="12809" width="9" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12811" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13057" width="23" bestFit="1" customWidth="1"/>
+    <col min="13058" max="13058" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13059" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="13060" max="13060" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13062" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13063" width="9" bestFit="1" customWidth="1"/>
+    <col min="13064" max="13064" width="13" bestFit="1" customWidth="1"/>
+    <col min="13065" max="13065" width="9" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13067" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13313" width="23" bestFit="1" customWidth="1"/>
+    <col min="13314" max="13314" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13315" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="13316" max="13316" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13318" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13319" width="9" bestFit="1" customWidth="1"/>
+    <col min="13320" max="13320" width="13" bestFit="1" customWidth="1"/>
+    <col min="13321" max="13321" width="9" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13323" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13569" width="23" bestFit="1" customWidth="1"/>
+    <col min="13570" max="13570" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13571" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="13572" max="13572" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13574" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13575" width="9" bestFit="1" customWidth="1"/>
+    <col min="13576" max="13576" width="13" bestFit="1" customWidth="1"/>
+    <col min="13577" max="13577" width="9" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13579" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13825" width="23" bestFit="1" customWidth="1"/>
+    <col min="13826" max="13826" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13827" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="13828" max="13828" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13830" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="13831" max="13831" width="9" bestFit="1" customWidth="1"/>
+    <col min="13832" max="13832" width="13" bestFit="1" customWidth="1"/>
+    <col min="13833" max="13833" width="9" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13835" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14081" width="23" bestFit="1" customWidth="1"/>
+    <col min="14082" max="14082" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14083" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="14084" max="14084" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14086" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14087" width="9" bestFit="1" customWidth="1"/>
+    <col min="14088" max="14088" width="13" bestFit="1" customWidth="1"/>
+    <col min="14089" max="14089" width="9" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14091" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14337" width="23" bestFit="1" customWidth="1"/>
+    <col min="14338" max="14338" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14339" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="14340" max="14340" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14342" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14343" width="9" bestFit="1" customWidth="1"/>
+    <col min="14344" max="14344" width="13" bestFit="1" customWidth="1"/>
+    <col min="14345" max="14345" width="9" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14347" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14593" width="23" bestFit="1" customWidth="1"/>
+    <col min="14594" max="14594" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14595" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="14596" max="14596" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14598" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14599" width="9" bestFit="1" customWidth="1"/>
+    <col min="14600" max="14600" width="13" bestFit="1" customWidth="1"/>
+    <col min="14601" max="14601" width="9" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14603" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14849" width="23" bestFit="1" customWidth="1"/>
+    <col min="14850" max="14850" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14851" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="14852" max="14852" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14854" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="14855" max="14855" width="9" bestFit="1" customWidth="1"/>
+    <col min="14856" max="14856" width="13" bestFit="1" customWidth="1"/>
+    <col min="14857" max="14857" width="9" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14859" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15105" width="23" bestFit="1" customWidth="1"/>
+    <col min="15106" max="15106" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15107" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="15108" max="15108" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15110" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15111" width="9" bestFit="1" customWidth="1"/>
+    <col min="15112" max="15112" width="13" bestFit="1" customWidth="1"/>
+    <col min="15113" max="15113" width="9" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15115" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15361" width="23" bestFit="1" customWidth="1"/>
+    <col min="15362" max="15362" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15363" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="15364" max="15364" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15366" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15367" width="9" bestFit="1" customWidth="1"/>
+    <col min="15368" max="15368" width="13" bestFit="1" customWidth="1"/>
+    <col min="15369" max="15369" width="9" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15371" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15617" width="23" bestFit="1" customWidth="1"/>
+    <col min="15618" max="15618" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15619" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="15620" max="15620" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15622" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15623" width="9" bestFit="1" customWidth="1"/>
+    <col min="15624" max="15624" width="13" bestFit="1" customWidth="1"/>
+    <col min="15625" max="15625" width="9" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15627" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15873" width="23" bestFit="1" customWidth="1"/>
+    <col min="15874" max="15874" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15875" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="15876" max="15876" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15878" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="15879" max="15879" width="9" bestFit="1" customWidth="1"/>
+    <col min="15880" max="15880" width="13" bestFit="1" customWidth="1"/>
+    <col min="15881" max="15881" width="9" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15883" width="9.3984375" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16129" width="23" bestFit="1" customWidth="1"/>
+    <col min="16130" max="16130" width="38.5" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16131" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="16132" max="16132" width="31.09765625" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="12.3984375" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16134" width="15.19921875" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16135" width="9" bestFit="1" customWidth="1"/>
+    <col min="16136" max="16136" width="13" bestFit="1" customWidth="1"/>
+    <col min="16137" max="16137" width="9" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16139" width="9.3984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A1" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="2" t="s">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="3" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A2" s="2" t="s">
-[...17 lines deleted...]
-      <c r="G2" s="2" t="s">
+      <c r="A2" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="G2" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="H2" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="2" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="I2" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A3" s="2" t="s">
-[...17 lines deleted...]
-      <c r="G3" s="2" t="s">
+      <c r="A3" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="G3" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="H3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J3" s="2" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="I3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A4" s="2" t="s">
-[...17 lines deleted...]
-      <c r="G4" s="2" t="s">
+      <c r="A4" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="2" t="s">
+      <c r="G4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="H4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="2" t="s">
-[...3 lines deleted...]
-        <v>55</v>
+      <c r="I4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A5" s="2" t="s">
-[...17 lines deleted...]
-      <c r="G5" s="2" t="s">
+      <c r="A5" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="G5" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="2" t="s">
+      <c r="H5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J5" s="2" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="I5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A6" s="2" t="s">
-[...17 lines deleted...]
-      <c r="G6" s="2" t="s">
+      <c r="A6" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="2" t="s">
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="2" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="I6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A7" s="2" t="s">
-[...18 lines deleted...]
-      <c r="H7" s="2" t="s">
+      <c r="A7" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G7" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I7" s="2" t="s">
+      <c r="H7" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J7" s="2" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="I7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A8" s="2" t="s">
-[...18 lines deleted...]
-      <c r="H8" s="2" t="s">
+      <c r="A8" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="2" t="s">
+      <c r="H8" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="2" t="s">
-[...316 lines deleted...]
-        <v>42</v>
+      <c r="I8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:K7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="C9" sqref="C9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="16.8984375" customWidth="1"/>
+    <col min="2" max="2" width="18.69921875" customWidth="1"/>
+    <col min="3" max="3" width="9.69921875" customWidth="1"/>
+    <col min="4" max="4" width="31.296875" customWidth="1"/>
+    <col min="5" max="6" width="12.3984375" customWidth="1"/>
+    <col min="7" max="7" width="8.796875" customWidth="1"/>
+    <col min="8" max="8" width="12.3984375" customWidth="1"/>
+    <col min="9" max="9" width="8.796875" customWidth="1"/>
+    <col min="10" max="11" width="9.69921875" customWidth="1"/>
+    <col min="257" max="257" width="16.8984375" customWidth="1"/>
+    <col min="258" max="258" width="18.69921875" customWidth="1"/>
+    <col min="259" max="259" width="9.69921875" customWidth="1"/>
+    <col min="260" max="260" width="31.296875" customWidth="1"/>
+    <col min="261" max="262" width="12.3984375" customWidth="1"/>
+    <col min="264" max="264" width="12.3984375" customWidth="1"/>
+    <col min="266" max="267" width="9.69921875" customWidth="1"/>
+    <col min="513" max="513" width="16.8984375" customWidth="1"/>
+    <col min="514" max="514" width="18.69921875" customWidth="1"/>
+    <col min="515" max="515" width="9.69921875" customWidth="1"/>
+    <col min="516" max="516" width="31.296875" customWidth="1"/>
+    <col min="517" max="518" width="12.3984375" customWidth="1"/>
+    <col min="520" max="520" width="12.3984375" customWidth="1"/>
+    <col min="522" max="523" width="9.69921875" customWidth="1"/>
+    <col min="769" max="769" width="16.8984375" customWidth="1"/>
+    <col min="770" max="770" width="18.69921875" customWidth="1"/>
+    <col min="771" max="771" width="9.69921875" customWidth="1"/>
+    <col min="772" max="772" width="31.296875" customWidth="1"/>
+    <col min="773" max="774" width="12.3984375" customWidth="1"/>
+    <col min="776" max="776" width="12.3984375" customWidth="1"/>
+    <col min="778" max="779" width="9.69921875" customWidth="1"/>
+    <col min="1025" max="1025" width="16.8984375" customWidth="1"/>
+    <col min="1026" max="1026" width="18.69921875" customWidth="1"/>
+    <col min="1027" max="1027" width="9.69921875" customWidth="1"/>
+    <col min="1028" max="1028" width="31.296875" customWidth="1"/>
+    <col min="1029" max="1030" width="12.3984375" customWidth="1"/>
+    <col min="1032" max="1032" width="12.3984375" customWidth="1"/>
+    <col min="1034" max="1035" width="9.69921875" customWidth="1"/>
+    <col min="1281" max="1281" width="16.8984375" customWidth="1"/>
+    <col min="1282" max="1282" width="18.69921875" customWidth="1"/>
+    <col min="1283" max="1283" width="9.69921875" customWidth="1"/>
+    <col min="1284" max="1284" width="31.296875" customWidth="1"/>
+    <col min="1285" max="1286" width="12.3984375" customWidth="1"/>
+    <col min="1288" max="1288" width="12.3984375" customWidth="1"/>
+    <col min="1290" max="1291" width="9.69921875" customWidth="1"/>
+    <col min="1537" max="1537" width="16.8984375" customWidth="1"/>
+    <col min="1538" max="1538" width="18.69921875" customWidth="1"/>
+    <col min="1539" max="1539" width="9.69921875" customWidth="1"/>
+    <col min="1540" max="1540" width="31.296875" customWidth="1"/>
+    <col min="1541" max="1542" width="12.3984375" customWidth="1"/>
+    <col min="1544" max="1544" width="12.3984375" customWidth="1"/>
+    <col min="1546" max="1547" width="9.69921875" customWidth="1"/>
+    <col min="1793" max="1793" width="16.8984375" customWidth="1"/>
+    <col min="1794" max="1794" width="18.69921875" customWidth="1"/>
+    <col min="1795" max="1795" width="9.69921875" customWidth="1"/>
+    <col min="1796" max="1796" width="31.296875" customWidth="1"/>
+    <col min="1797" max="1798" width="12.3984375" customWidth="1"/>
+    <col min="1800" max="1800" width="12.3984375" customWidth="1"/>
+    <col min="1802" max="1803" width="9.69921875" customWidth="1"/>
+    <col min="2049" max="2049" width="16.8984375" customWidth="1"/>
+    <col min="2050" max="2050" width="18.69921875" customWidth="1"/>
+    <col min="2051" max="2051" width="9.69921875" customWidth="1"/>
+    <col min="2052" max="2052" width="31.296875" customWidth="1"/>
+    <col min="2053" max="2054" width="12.3984375" customWidth="1"/>
+    <col min="2056" max="2056" width="12.3984375" customWidth="1"/>
+    <col min="2058" max="2059" width="9.69921875" customWidth="1"/>
+    <col min="2305" max="2305" width="16.8984375" customWidth="1"/>
+    <col min="2306" max="2306" width="18.69921875" customWidth="1"/>
+    <col min="2307" max="2307" width="9.69921875" customWidth="1"/>
+    <col min="2308" max="2308" width="31.296875" customWidth="1"/>
+    <col min="2309" max="2310" width="12.3984375" customWidth="1"/>
+    <col min="2312" max="2312" width="12.3984375" customWidth="1"/>
+    <col min="2314" max="2315" width="9.69921875" customWidth="1"/>
+    <col min="2561" max="2561" width="16.8984375" customWidth="1"/>
+    <col min="2562" max="2562" width="18.69921875" customWidth="1"/>
+    <col min="2563" max="2563" width="9.69921875" customWidth="1"/>
+    <col min="2564" max="2564" width="31.296875" customWidth="1"/>
+    <col min="2565" max="2566" width="12.3984375" customWidth="1"/>
+    <col min="2568" max="2568" width="12.3984375" customWidth="1"/>
+    <col min="2570" max="2571" width="9.69921875" customWidth="1"/>
+    <col min="2817" max="2817" width="16.8984375" customWidth="1"/>
+    <col min="2818" max="2818" width="18.69921875" customWidth="1"/>
+    <col min="2819" max="2819" width="9.69921875" customWidth="1"/>
+    <col min="2820" max="2820" width="31.296875" customWidth="1"/>
+    <col min="2821" max="2822" width="12.3984375" customWidth="1"/>
+    <col min="2824" max="2824" width="12.3984375" customWidth="1"/>
+    <col min="2826" max="2827" width="9.69921875" customWidth="1"/>
+    <col min="3073" max="3073" width="16.8984375" customWidth="1"/>
+    <col min="3074" max="3074" width="18.69921875" customWidth="1"/>
+    <col min="3075" max="3075" width="9.69921875" customWidth="1"/>
+    <col min="3076" max="3076" width="31.296875" customWidth="1"/>
+    <col min="3077" max="3078" width="12.3984375" customWidth="1"/>
+    <col min="3080" max="3080" width="12.3984375" customWidth="1"/>
+    <col min="3082" max="3083" width="9.69921875" customWidth="1"/>
+    <col min="3329" max="3329" width="16.8984375" customWidth="1"/>
+    <col min="3330" max="3330" width="18.69921875" customWidth="1"/>
+    <col min="3331" max="3331" width="9.69921875" customWidth="1"/>
+    <col min="3332" max="3332" width="31.296875" customWidth="1"/>
+    <col min="3333" max="3334" width="12.3984375" customWidth="1"/>
+    <col min="3336" max="3336" width="12.3984375" customWidth="1"/>
+    <col min="3338" max="3339" width="9.69921875" customWidth="1"/>
+    <col min="3585" max="3585" width="16.8984375" customWidth="1"/>
+    <col min="3586" max="3586" width="18.69921875" customWidth="1"/>
+    <col min="3587" max="3587" width="9.69921875" customWidth="1"/>
+    <col min="3588" max="3588" width="31.296875" customWidth="1"/>
+    <col min="3589" max="3590" width="12.3984375" customWidth="1"/>
+    <col min="3592" max="3592" width="12.3984375" customWidth="1"/>
+    <col min="3594" max="3595" width="9.69921875" customWidth="1"/>
+    <col min="3841" max="3841" width="16.8984375" customWidth="1"/>
+    <col min="3842" max="3842" width="18.69921875" customWidth="1"/>
+    <col min="3843" max="3843" width="9.69921875" customWidth="1"/>
+    <col min="3844" max="3844" width="31.296875" customWidth="1"/>
+    <col min="3845" max="3846" width="12.3984375" customWidth="1"/>
+    <col min="3848" max="3848" width="12.3984375" customWidth="1"/>
+    <col min="3850" max="3851" width="9.69921875" customWidth="1"/>
+    <col min="4097" max="4097" width="16.8984375" customWidth="1"/>
+    <col min="4098" max="4098" width="18.69921875" customWidth="1"/>
+    <col min="4099" max="4099" width="9.69921875" customWidth="1"/>
+    <col min="4100" max="4100" width="31.296875" customWidth="1"/>
+    <col min="4101" max="4102" width="12.3984375" customWidth="1"/>
+    <col min="4104" max="4104" width="12.3984375" customWidth="1"/>
+    <col min="4106" max="4107" width="9.69921875" customWidth="1"/>
+    <col min="4353" max="4353" width="16.8984375" customWidth="1"/>
+    <col min="4354" max="4354" width="18.69921875" customWidth="1"/>
+    <col min="4355" max="4355" width="9.69921875" customWidth="1"/>
+    <col min="4356" max="4356" width="31.296875" customWidth="1"/>
+    <col min="4357" max="4358" width="12.3984375" customWidth="1"/>
+    <col min="4360" max="4360" width="12.3984375" customWidth="1"/>
+    <col min="4362" max="4363" width="9.69921875" customWidth="1"/>
+    <col min="4609" max="4609" width="16.8984375" customWidth="1"/>
+    <col min="4610" max="4610" width="18.69921875" customWidth="1"/>
+    <col min="4611" max="4611" width="9.69921875" customWidth="1"/>
+    <col min="4612" max="4612" width="31.296875" customWidth="1"/>
+    <col min="4613" max="4614" width="12.3984375" customWidth="1"/>
+    <col min="4616" max="4616" width="12.3984375" customWidth="1"/>
+    <col min="4618" max="4619" width="9.69921875" customWidth="1"/>
+    <col min="4865" max="4865" width="16.8984375" customWidth="1"/>
+    <col min="4866" max="4866" width="18.69921875" customWidth="1"/>
+    <col min="4867" max="4867" width="9.69921875" customWidth="1"/>
+    <col min="4868" max="4868" width="31.296875" customWidth="1"/>
+    <col min="4869" max="4870" width="12.3984375" customWidth="1"/>
+    <col min="4872" max="4872" width="12.3984375" customWidth="1"/>
+    <col min="4874" max="4875" width="9.69921875" customWidth="1"/>
+    <col min="5121" max="5121" width="16.8984375" customWidth="1"/>
+    <col min="5122" max="5122" width="18.69921875" customWidth="1"/>
+    <col min="5123" max="5123" width="9.69921875" customWidth="1"/>
+    <col min="5124" max="5124" width="31.296875" customWidth="1"/>
+    <col min="5125" max="5126" width="12.3984375" customWidth="1"/>
+    <col min="5128" max="5128" width="12.3984375" customWidth="1"/>
+    <col min="5130" max="5131" width="9.69921875" customWidth="1"/>
+    <col min="5377" max="5377" width="16.8984375" customWidth="1"/>
+    <col min="5378" max="5378" width="18.69921875" customWidth="1"/>
+    <col min="5379" max="5379" width="9.69921875" customWidth="1"/>
+    <col min="5380" max="5380" width="31.296875" customWidth="1"/>
+    <col min="5381" max="5382" width="12.3984375" customWidth="1"/>
+    <col min="5384" max="5384" width="12.3984375" customWidth="1"/>
+    <col min="5386" max="5387" width="9.69921875" customWidth="1"/>
+    <col min="5633" max="5633" width="16.8984375" customWidth="1"/>
+    <col min="5634" max="5634" width="18.69921875" customWidth="1"/>
+    <col min="5635" max="5635" width="9.69921875" customWidth="1"/>
+    <col min="5636" max="5636" width="31.296875" customWidth="1"/>
+    <col min="5637" max="5638" width="12.3984375" customWidth="1"/>
+    <col min="5640" max="5640" width="12.3984375" customWidth="1"/>
+    <col min="5642" max="5643" width="9.69921875" customWidth="1"/>
+    <col min="5889" max="5889" width="16.8984375" customWidth="1"/>
+    <col min="5890" max="5890" width="18.69921875" customWidth="1"/>
+    <col min="5891" max="5891" width="9.69921875" customWidth="1"/>
+    <col min="5892" max="5892" width="31.296875" customWidth="1"/>
+    <col min="5893" max="5894" width="12.3984375" customWidth="1"/>
+    <col min="5896" max="5896" width="12.3984375" customWidth="1"/>
+    <col min="5898" max="5899" width="9.69921875" customWidth="1"/>
+    <col min="6145" max="6145" width="16.8984375" customWidth="1"/>
+    <col min="6146" max="6146" width="18.69921875" customWidth="1"/>
+    <col min="6147" max="6147" width="9.69921875" customWidth="1"/>
+    <col min="6148" max="6148" width="31.296875" customWidth="1"/>
+    <col min="6149" max="6150" width="12.3984375" customWidth="1"/>
+    <col min="6152" max="6152" width="12.3984375" customWidth="1"/>
+    <col min="6154" max="6155" width="9.69921875" customWidth="1"/>
+    <col min="6401" max="6401" width="16.8984375" customWidth="1"/>
+    <col min="6402" max="6402" width="18.69921875" customWidth="1"/>
+    <col min="6403" max="6403" width="9.69921875" customWidth="1"/>
+    <col min="6404" max="6404" width="31.296875" customWidth="1"/>
+    <col min="6405" max="6406" width="12.3984375" customWidth="1"/>
+    <col min="6408" max="6408" width="12.3984375" customWidth="1"/>
+    <col min="6410" max="6411" width="9.69921875" customWidth="1"/>
+    <col min="6657" max="6657" width="16.8984375" customWidth="1"/>
+    <col min="6658" max="6658" width="18.69921875" customWidth="1"/>
+    <col min="6659" max="6659" width="9.69921875" customWidth="1"/>
+    <col min="6660" max="6660" width="31.296875" customWidth="1"/>
+    <col min="6661" max="6662" width="12.3984375" customWidth="1"/>
+    <col min="6664" max="6664" width="12.3984375" customWidth="1"/>
+    <col min="6666" max="6667" width="9.69921875" customWidth="1"/>
+    <col min="6913" max="6913" width="16.8984375" customWidth="1"/>
+    <col min="6914" max="6914" width="18.69921875" customWidth="1"/>
+    <col min="6915" max="6915" width="9.69921875" customWidth="1"/>
+    <col min="6916" max="6916" width="31.296875" customWidth="1"/>
+    <col min="6917" max="6918" width="12.3984375" customWidth="1"/>
+    <col min="6920" max="6920" width="12.3984375" customWidth="1"/>
+    <col min="6922" max="6923" width="9.69921875" customWidth="1"/>
+    <col min="7169" max="7169" width="16.8984375" customWidth="1"/>
+    <col min="7170" max="7170" width="18.69921875" customWidth="1"/>
+    <col min="7171" max="7171" width="9.69921875" customWidth="1"/>
+    <col min="7172" max="7172" width="31.296875" customWidth="1"/>
+    <col min="7173" max="7174" width="12.3984375" customWidth="1"/>
+    <col min="7176" max="7176" width="12.3984375" customWidth="1"/>
+    <col min="7178" max="7179" width="9.69921875" customWidth="1"/>
+    <col min="7425" max="7425" width="16.8984375" customWidth="1"/>
+    <col min="7426" max="7426" width="18.69921875" customWidth="1"/>
+    <col min="7427" max="7427" width="9.69921875" customWidth="1"/>
+    <col min="7428" max="7428" width="31.296875" customWidth="1"/>
+    <col min="7429" max="7430" width="12.3984375" customWidth="1"/>
+    <col min="7432" max="7432" width="12.3984375" customWidth="1"/>
+    <col min="7434" max="7435" width="9.69921875" customWidth="1"/>
+    <col min="7681" max="7681" width="16.8984375" customWidth="1"/>
+    <col min="7682" max="7682" width="18.69921875" customWidth="1"/>
+    <col min="7683" max="7683" width="9.69921875" customWidth="1"/>
+    <col min="7684" max="7684" width="31.296875" customWidth="1"/>
+    <col min="7685" max="7686" width="12.3984375" customWidth="1"/>
+    <col min="7688" max="7688" width="12.3984375" customWidth="1"/>
+    <col min="7690" max="7691" width="9.69921875" customWidth="1"/>
+    <col min="7937" max="7937" width="16.8984375" customWidth="1"/>
+    <col min="7938" max="7938" width="18.69921875" customWidth="1"/>
+    <col min="7939" max="7939" width="9.69921875" customWidth="1"/>
+    <col min="7940" max="7940" width="31.296875" customWidth="1"/>
+    <col min="7941" max="7942" width="12.3984375" customWidth="1"/>
+    <col min="7944" max="7944" width="12.3984375" customWidth="1"/>
+    <col min="7946" max="7947" width="9.69921875" customWidth="1"/>
+    <col min="8193" max="8193" width="16.8984375" customWidth="1"/>
+    <col min="8194" max="8194" width="18.69921875" customWidth="1"/>
+    <col min="8195" max="8195" width="9.69921875" customWidth="1"/>
+    <col min="8196" max="8196" width="31.296875" customWidth="1"/>
+    <col min="8197" max="8198" width="12.3984375" customWidth="1"/>
+    <col min="8200" max="8200" width="12.3984375" customWidth="1"/>
+    <col min="8202" max="8203" width="9.69921875" customWidth="1"/>
+    <col min="8449" max="8449" width="16.8984375" customWidth="1"/>
+    <col min="8450" max="8450" width="18.69921875" customWidth="1"/>
+    <col min="8451" max="8451" width="9.69921875" customWidth="1"/>
+    <col min="8452" max="8452" width="31.296875" customWidth="1"/>
+    <col min="8453" max="8454" width="12.3984375" customWidth="1"/>
+    <col min="8456" max="8456" width="12.3984375" customWidth="1"/>
+    <col min="8458" max="8459" width="9.69921875" customWidth="1"/>
+    <col min="8705" max="8705" width="16.8984375" customWidth="1"/>
+    <col min="8706" max="8706" width="18.69921875" customWidth="1"/>
+    <col min="8707" max="8707" width="9.69921875" customWidth="1"/>
+    <col min="8708" max="8708" width="31.296875" customWidth="1"/>
+    <col min="8709" max="8710" width="12.3984375" customWidth="1"/>
+    <col min="8712" max="8712" width="12.3984375" customWidth="1"/>
+    <col min="8714" max="8715" width="9.69921875" customWidth="1"/>
+    <col min="8961" max="8961" width="16.8984375" customWidth="1"/>
+    <col min="8962" max="8962" width="18.69921875" customWidth="1"/>
+    <col min="8963" max="8963" width="9.69921875" customWidth="1"/>
+    <col min="8964" max="8964" width="31.296875" customWidth="1"/>
+    <col min="8965" max="8966" width="12.3984375" customWidth="1"/>
+    <col min="8968" max="8968" width="12.3984375" customWidth="1"/>
+    <col min="8970" max="8971" width="9.69921875" customWidth="1"/>
+    <col min="9217" max="9217" width="16.8984375" customWidth="1"/>
+    <col min="9218" max="9218" width="18.69921875" customWidth="1"/>
+    <col min="9219" max="9219" width="9.69921875" customWidth="1"/>
+    <col min="9220" max="9220" width="31.296875" customWidth="1"/>
+    <col min="9221" max="9222" width="12.3984375" customWidth="1"/>
+    <col min="9224" max="9224" width="12.3984375" customWidth="1"/>
+    <col min="9226" max="9227" width="9.69921875" customWidth="1"/>
+    <col min="9473" max="9473" width="16.8984375" customWidth="1"/>
+    <col min="9474" max="9474" width="18.69921875" customWidth="1"/>
+    <col min="9475" max="9475" width="9.69921875" customWidth="1"/>
+    <col min="9476" max="9476" width="31.296875" customWidth="1"/>
+    <col min="9477" max="9478" width="12.3984375" customWidth="1"/>
+    <col min="9480" max="9480" width="12.3984375" customWidth="1"/>
+    <col min="9482" max="9483" width="9.69921875" customWidth="1"/>
+    <col min="9729" max="9729" width="16.8984375" customWidth="1"/>
+    <col min="9730" max="9730" width="18.69921875" customWidth="1"/>
+    <col min="9731" max="9731" width="9.69921875" customWidth="1"/>
+    <col min="9732" max="9732" width="31.296875" customWidth="1"/>
+    <col min="9733" max="9734" width="12.3984375" customWidth="1"/>
+    <col min="9736" max="9736" width="12.3984375" customWidth="1"/>
+    <col min="9738" max="9739" width="9.69921875" customWidth="1"/>
+    <col min="9985" max="9985" width="16.8984375" customWidth="1"/>
+    <col min="9986" max="9986" width="18.69921875" customWidth="1"/>
+    <col min="9987" max="9987" width="9.69921875" customWidth="1"/>
+    <col min="9988" max="9988" width="31.296875" customWidth="1"/>
+    <col min="9989" max="9990" width="12.3984375" customWidth="1"/>
+    <col min="9992" max="9992" width="12.3984375" customWidth="1"/>
+    <col min="9994" max="9995" width="9.69921875" customWidth="1"/>
+    <col min="10241" max="10241" width="16.8984375" customWidth="1"/>
+    <col min="10242" max="10242" width="18.69921875" customWidth="1"/>
+    <col min="10243" max="10243" width="9.69921875" customWidth="1"/>
+    <col min="10244" max="10244" width="31.296875" customWidth="1"/>
+    <col min="10245" max="10246" width="12.3984375" customWidth="1"/>
+    <col min="10248" max="10248" width="12.3984375" customWidth="1"/>
+    <col min="10250" max="10251" width="9.69921875" customWidth="1"/>
+    <col min="10497" max="10497" width="16.8984375" customWidth="1"/>
+    <col min="10498" max="10498" width="18.69921875" customWidth="1"/>
+    <col min="10499" max="10499" width="9.69921875" customWidth="1"/>
+    <col min="10500" max="10500" width="31.296875" customWidth="1"/>
+    <col min="10501" max="10502" width="12.3984375" customWidth="1"/>
+    <col min="10504" max="10504" width="12.3984375" customWidth="1"/>
+    <col min="10506" max="10507" width="9.69921875" customWidth="1"/>
+    <col min="10753" max="10753" width="16.8984375" customWidth="1"/>
+    <col min="10754" max="10754" width="18.69921875" customWidth="1"/>
+    <col min="10755" max="10755" width="9.69921875" customWidth="1"/>
+    <col min="10756" max="10756" width="31.296875" customWidth="1"/>
+    <col min="10757" max="10758" width="12.3984375" customWidth="1"/>
+    <col min="10760" max="10760" width="12.3984375" customWidth="1"/>
+    <col min="10762" max="10763" width="9.69921875" customWidth="1"/>
+    <col min="11009" max="11009" width="16.8984375" customWidth="1"/>
+    <col min="11010" max="11010" width="18.69921875" customWidth="1"/>
+    <col min="11011" max="11011" width="9.69921875" customWidth="1"/>
+    <col min="11012" max="11012" width="31.296875" customWidth="1"/>
+    <col min="11013" max="11014" width="12.3984375" customWidth="1"/>
+    <col min="11016" max="11016" width="12.3984375" customWidth="1"/>
+    <col min="11018" max="11019" width="9.69921875" customWidth="1"/>
+    <col min="11265" max="11265" width="16.8984375" customWidth="1"/>
+    <col min="11266" max="11266" width="18.69921875" customWidth="1"/>
+    <col min="11267" max="11267" width="9.69921875" customWidth="1"/>
+    <col min="11268" max="11268" width="31.296875" customWidth="1"/>
+    <col min="11269" max="11270" width="12.3984375" customWidth="1"/>
+    <col min="11272" max="11272" width="12.3984375" customWidth="1"/>
+    <col min="11274" max="11275" width="9.69921875" customWidth="1"/>
+    <col min="11521" max="11521" width="16.8984375" customWidth="1"/>
+    <col min="11522" max="11522" width="18.69921875" customWidth="1"/>
+    <col min="11523" max="11523" width="9.69921875" customWidth="1"/>
+    <col min="11524" max="11524" width="31.296875" customWidth="1"/>
+    <col min="11525" max="11526" width="12.3984375" customWidth="1"/>
+    <col min="11528" max="11528" width="12.3984375" customWidth="1"/>
+    <col min="11530" max="11531" width="9.69921875" customWidth="1"/>
+    <col min="11777" max="11777" width="16.8984375" customWidth="1"/>
+    <col min="11778" max="11778" width="18.69921875" customWidth="1"/>
+    <col min="11779" max="11779" width="9.69921875" customWidth="1"/>
+    <col min="11780" max="11780" width="31.296875" customWidth="1"/>
+    <col min="11781" max="11782" width="12.3984375" customWidth="1"/>
+    <col min="11784" max="11784" width="12.3984375" customWidth="1"/>
+    <col min="11786" max="11787" width="9.69921875" customWidth="1"/>
+    <col min="12033" max="12033" width="16.8984375" customWidth="1"/>
+    <col min="12034" max="12034" width="18.69921875" customWidth="1"/>
+    <col min="12035" max="12035" width="9.69921875" customWidth="1"/>
+    <col min="12036" max="12036" width="31.296875" customWidth="1"/>
+    <col min="12037" max="12038" width="12.3984375" customWidth="1"/>
+    <col min="12040" max="12040" width="12.3984375" customWidth="1"/>
+    <col min="12042" max="12043" width="9.69921875" customWidth="1"/>
+    <col min="12289" max="12289" width="16.8984375" customWidth="1"/>
+    <col min="12290" max="12290" width="18.69921875" customWidth="1"/>
+    <col min="12291" max="12291" width="9.69921875" customWidth="1"/>
+    <col min="12292" max="12292" width="31.296875" customWidth="1"/>
+    <col min="12293" max="12294" width="12.3984375" customWidth="1"/>
+    <col min="12296" max="12296" width="12.3984375" customWidth="1"/>
+    <col min="12298" max="12299" width="9.69921875" customWidth="1"/>
+    <col min="12545" max="12545" width="16.8984375" customWidth="1"/>
+    <col min="12546" max="12546" width="18.69921875" customWidth="1"/>
+    <col min="12547" max="12547" width="9.69921875" customWidth="1"/>
+    <col min="12548" max="12548" width="31.296875" customWidth="1"/>
+    <col min="12549" max="12550" width="12.3984375" customWidth="1"/>
+    <col min="12552" max="12552" width="12.3984375" customWidth="1"/>
+    <col min="12554" max="12555" width="9.69921875" customWidth="1"/>
+    <col min="12801" max="12801" width="16.8984375" customWidth="1"/>
+    <col min="12802" max="12802" width="18.69921875" customWidth="1"/>
+    <col min="12803" max="12803" width="9.69921875" customWidth="1"/>
+    <col min="12804" max="12804" width="31.296875" customWidth="1"/>
+    <col min="12805" max="12806" width="12.3984375" customWidth="1"/>
+    <col min="12808" max="12808" width="12.3984375" customWidth="1"/>
+    <col min="12810" max="12811" width="9.69921875" customWidth="1"/>
+    <col min="13057" max="13057" width="16.8984375" customWidth="1"/>
+    <col min="13058" max="13058" width="18.69921875" customWidth="1"/>
+    <col min="13059" max="13059" width="9.69921875" customWidth="1"/>
+    <col min="13060" max="13060" width="31.296875" customWidth="1"/>
+    <col min="13061" max="13062" width="12.3984375" customWidth="1"/>
+    <col min="13064" max="13064" width="12.3984375" customWidth="1"/>
+    <col min="13066" max="13067" width="9.69921875" customWidth="1"/>
+    <col min="13313" max="13313" width="16.8984375" customWidth="1"/>
+    <col min="13314" max="13314" width="18.69921875" customWidth="1"/>
+    <col min="13315" max="13315" width="9.69921875" customWidth="1"/>
+    <col min="13316" max="13316" width="31.296875" customWidth="1"/>
+    <col min="13317" max="13318" width="12.3984375" customWidth="1"/>
+    <col min="13320" max="13320" width="12.3984375" customWidth="1"/>
+    <col min="13322" max="13323" width="9.69921875" customWidth="1"/>
+    <col min="13569" max="13569" width="16.8984375" customWidth="1"/>
+    <col min="13570" max="13570" width="18.69921875" customWidth="1"/>
+    <col min="13571" max="13571" width="9.69921875" customWidth="1"/>
+    <col min="13572" max="13572" width="31.296875" customWidth="1"/>
+    <col min="13573" max="13574" width="12.3984375" customWidth="1"/>
+    <col min="13576" max="13576" width="12.3984375" customWidth="1"/>
+    <col min="13578" max="13579" width="9.69921875" customWidth="1"/>
+    <col min="13825" max="13825" width="16.8984375" customWidth="1"/>
+    <col min="13826" max="13826" width="18.69921875" customWidth="1"/>
+    <col min="13827" max="13827" width="9.69921875" customWidth="1"/>
+    <col min="13828" max="13828" width="31.296875" customWidth="1"/>
+    <col min="13829" max="13830" width="12.3984375" customWidth="1"/>
+    <col min="13832" max="13832" width="12.3984375" customWidth="1"/>
+    <col min="13834" max="13835" width="9.69921875" customWidth="1"/>
+    <col min="14081" max="14081" width="16.8984375" customWidth="1"/>
+    <col min="14082" max="14082" width="18.69921875" customWidth="1"/>
+    <col min="14083" max="14083" width="9.69921875" customWidth="1"/>
+    <col min="14084" max="14084" width="31.296875" customWidth="1"/>
+    <col min="14085" max="14086" width="12.3984375" customWidth="1"/>
+    <col min="14088" max="14088" width="12.3984375" customWidth="1"/>
+    <col min="14090" max="14091" width="9.69921875" customWidth="1"/>
+    <col min="14337" max="14337" width="16.8984375" customWidth="1"/>
+    <col min="14338" max="14338" width="18.69921875" customWidth="1"/>
+    <col min="14339" max="14339" width="9.69921875" customWidth="1"/>
+    <col min="14340" max="14340" width="31.296875" customWidth="1"/>
+    <col min="14341" max="14342" width="12.3984375" customWidth="1"/>
+    <col min="14344" max="14344" width="12.3984375" customWidth="1"/>
+    <col min="14346" max="14347" width="9.69921875" customWidth="1"/>
+    <col min="14593" max="14593" width="16.8984375" customWidth="1"/>
+    <col min="14594" max="14594" width="18.69921875" customWidth="1"/>
+    <col min="14595" max="14595" width="9.69921875" customWidth="1"/>
+    <col min="14596" max="14596" width="31.296875" customWidth="1"/>
+    <col min="14597" max="14598" width="12.3984375" customWidth="1"/>
+    <col min="14600" max="14600" width="12.3984375" customWidth="1"/>
+    <col min="14602" max="14603" width="9.69921875" customWidth="1"/>
+    <col min="14849" max="14849" width="16.8984375" customWidth="1"/>
+    <col min="14850" max="14850" width="18.69921875" customWidth="1"/>
+    <col min="14851" max="14851" width="9.69921875" customWidth="1"/>
+    <col min="14852" max="14852" width="31.296875" customWidth="1"/>
+    <col min="14853" max="14854" width="12.3984375" customWidth="1"/>
+    <col min="14856" max="14856" width="12.3984375" customWidth="1"/>
+    <col min="14858" max="14859" width="9.69921875" customWidth="1"/>
+    <col min="15105" max="15105" width="16.8984375" customWidth="1"/>
+    <col min="15106" max="15106" width="18.69921875" customWidth="1"/>
+    <col min="15107" max="15107" width="9.69921875" customWidth="1"/>
+    <col min="15108" max="15108" width="31.296875" customWidth="1"/>
+    <col min="15109" max="15110" width="12.3984375" customWidth="1"/>
+    <col min="15112" max="15112" width="12.3984375" customWidth="1"/>
+    <col min="15114" max="15115" width="9.69921875" customWidth="1"/>
+    <col min="15361" max="15361" width="16.8984375" customWidth="1"/>
+    <col min="15362" max="15362" width="18.69921875" customWidth="1"/>
+    <col min="15363" max="15363" width="9.69921875" customWidth="1"/>
+    <col min="15364" max="15364" width="31.296875" customWidth="1"/>
+    <col min="15365" max="15366" width="12.3984375" customWidth="1"/>
+    <col min="15368" max="15368" width="12.3984375" customWidth="1"/>
+    <col min="15370" max="15371" width="9.69921875" customWidth="1"/>
+    <col min="15617" max="15617" width="16.8984375" customWidth="1"/>
+    <col min="15618" max="15618" width="18.69921875" customWidth="1"/>
+    <col min="15619" max="15619" width="9.69921875" customWidth="1"/>
+    <col min="15620" max="15620" width="31.296875" customWidth="1"/>
+    <col min="15621" max="15622" width="12.3984375" customWidth="1"/>
+    <col min="15624" max="15624" width="12.3984375" customWidth="1"/>
+    <col min="15626" max="15627" width="9.69921875" customWidth="1"/>
+    <col min="15873" max="15873" width="16.8984375" customWidth="1"/>
+    <col min="15874" max="15874" width="18.69921875" customWidth="1"/>
+    <col min="15875" max="15875" width="9.69921875" customWidth="1"/>
+    <col min="15876" max="15876" width="31.296875" customWidth="1"/>
+    <col min="15877" max="15878" width="12.3984375" customWidth="1"/>
+    <col min="15880" max="15880" width="12.3984375" customWidth="1"/>
+    <col min="15882" max="15883" width="9.69921875" customWidth="1"/>
+    <col min="16129" max="16129" width="16.8984375" customWidth="1"/>
+    <col min="16130" max="16130" width="18.69921875" customWidth="1"/>
+    <col min="16131" max="16131" width="9.69921875" customWidth="1"/>
+    <col min="16132" max="16132" width="31.296875" customWidth="1"/>
+    <col min="16133" max="16134" width="12.3984375" customWidth="1"/>
+    <col min="16136" max="16136" width="12.3984375" customWidth="1"/>
+    <col min="16138" max="16139" width="9.69921875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="H1" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="K1" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A2" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A3" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A4" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A5" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A6" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A7" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>172</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:K2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A1" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="2" t="s">
+      <c r="A1" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="5" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A2" s="2" t="s">
-[...17 lines deleted...]
-      <c r="G2" s="2" t="s">
+      <c r="A2" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="G2" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="H2" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="2" t="s">
-[...190 lines deleted...]
-      <c r="J2" s="2" t="s">
+      <c r="I2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="2" t="s">
-[...29 lines deleted...]
-        <v>214</v>
+      <c r="J2" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K2" s="5" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="5" width="20.796875" customWidth="1"/>
-[...570 lines deleted...]
-    <col min="16139" max="16139" width="8.5" customWidth="1"/>
+    <col min="1" max="1" width="17.8984375" customWidth="1"/>
+    <col min="2" max="2" width="20.796875" customWidth="1"/>
+    <col min="3" max="3" width="7" customWidth="1"/>
+    <col min="4" max="4" width="19.5" customWidth="1"/>
+    <col min="5" max="5" width="8.296875" customWidth="1"/>
+    <col min="6" max="6" width="8.69921875" customWidth="1"/>
+    <col min="7" max="7" width="6.5" customWidth="1"/>
+    <col min="8" max="8" width="12.5" customWidth="1"/>
+    <col min="9" max="9" width="6.09765625" customWidth="1"/>
+    <col min="10" max="10" width="7.09765625" customWidth="1"/>
+    <col min="11" max="11" width="6.8984375" customWidth="1"/>
+    <col min="257" max="257" width="17.8984375" customWidth="1"/>
+    <col min="258" max="258" width="20.796875" customWidth="1"/>
+    <col min="259" max="259" width="7" customWidth="1"/>
+    <col min="260" max="260" width="19.5" customWidth="1"/>
+    <col min="261" max="261" width="8.296875" customWidth="1"/>
+    <col min="262" max="262" width="8.69921875" customWidth="1"/>
+    <col min="263" max="263" width="6.5" customWidth="1"/>
+    <col min="264" max="264" width="12.5" customWidth="1"/>
+    <col min="265" max="265" width="6.09765625" customWidth="1"/>
+    <col min="266" max="266" width="7.09765625" customWidth="1"/>
+    <col min="267" max="267" width="6.8984375" customWidth="1"/>
+    <col min="513" max="513" width="17.8984375" customWidth="1"/>
+    <col min="514" max="514" width="20.796875" customWidth="1"/>
+    <col min="515" max="515" width="7" customWidth="1"/>
+    <col min="516" max="516" width="19.5" customWidth="1"/>
+    <col min="517" max="517" width="8.296875" customWidth="1"/>
+    <col min="518" max="518" width="8.69921875" customWidth="1"/>
+    <col min="519" max="519" width="6.5" customWidth="1"/>
+    <col min="520" max="520" width="12.5" customWidth="1"/>
+    <col min="521" max="521" width="6.09765625" customWidth="1"/>
+    <col min="522" max="522" width="7.09765625" customWidth="1"/>
+    <col min="523" max="523" width="6.8984375" customWidth="1"/>
+    <col min="769" max="769" width="17.8984375" customWidth="1"/>
+    <col min="770" max="770" width="20.796875" customWidth="1"/>
+    <col min="771" max="771" width="7" customWidth="1"/>
+    <col min="772" max="772" width="19.5" customWidth="1"/>
+    <col min="773" max="773" width="8.296875" customWidth="1"/>
+    <col min="774" max="774" width="8.69921875" customWidth="1"/>
+    <col min="775" max="775" width="6.5" customWidth="1"/>
+    <col min="776" max="776" width="12.5" customWidth="1"/>
+    <col min="777" max="777" width="6.09765625" customWidth="1"/>
+    <col min="778" max="778" width="7.09765625" customWidth="1"/>
+    <col min="779" max="779" width="6.8984375" customWidth="1"/>
+    <col min="1025" max="1025" width="17.8984375" customWidth="1"/>
+    <col min="1026" max="1026" width="20.796875" customWidth="1"/>
+    <col min="1027" max="1027" width="7" customWidth="1"/>
+    <col min="1028" max="1028" width="19.5" customWidth="1"/>
+    <col min="1029" max="1029" width="8.296875" customWidth="1"/>
+    <col min="1030" max="1030" width="8.69921875" customWidth="1"/>
+    <col min="1031" max="1031" width="6.5" customWidth="1"/>
+    <col min="1032" max="1032" width="12.5" customWidth="1"/>
+    <col min="1033" max="1033" width="6.09765625" customWidth="1"/>
+    <col min="1034" max="1034" width="7.09765625" customWidth="1"/>
+    <col min="1035" max="1035" width="6.8984375" customWidth="1"/>
+    <col min="1281" max="1281" width="17.8984375" customWidth="1"/>
+    <col min="1282" max="1282" width="20.796875" customWidth="1"/>
+    <col min="1283" max="1283" width="7" customWidth="1"/>
+    <col min="1284" max="1284" width="19.5" customWidth="1"/>
+    <col min="1285" max="1285" width="8.296875" customWidth="1"/>
+    <col min="1286" max="1286" width="8.69921875" customWidth="1"/>
+    <col min="1287" max="1287" width="6.5" customWidth="1"/>
+    <col min="1288" max="1288" width="12.5" customWidth="1"/>
+    <col min="1289" max="1289" width="6.09765625" customWidth="1"/>
+    <col min="1290" max="1290" width="7.09765625" customWidth="1"/>
+    <col min="1291" max="1291" width="6.8984375" customWidth="1"/>
+    <col min="1537" max="1537" width="17.8984375" customWidth="1"/>
+    <col min="1538" max="1538" width="20.796875" customWidth="1"/>
+    <col min="1539" max="1539" width="7" customWidth="1"/>
+    <col min="1540" max="1540" width="19.5" customWidth="1"/>
+    <col min="1541" max="1541" width="8.296875" customWidth="1"/>
+    <col min="1542" max="1542" width="8.69921875" customWidth="1"/>
+    <col min="1543" max="1543" width="6.5" customWidth="1"/>
+    <col min="1544" max="1544" width="12.5" customWidth="1"/>
+    <col min="1545" max="1545" width="6.09765625" customWidth="1"/>
+    <col min="1546" max="1546" width="7.09765625" customWidth="1"/>
+    <col min="1547" max="1547" width="6.8984375" customWidth="1"/>
+    <col min="1793" max="1793" width="17.8984375" customWidth="1"/>
+    <col min="1794" max="1794" width="20.796875" customWidth="1"/>
+    <col min="1795" max="1795" width="7" customWidth="1"/>
+    <col min="1796" max="1796" width="19.5" customWidth="1"/>
+    <col min="1797" max="1797" width="8.296875" customWidth="1"/>
+    <col min="1798" max="1798" width="8.69921875" customWidth="1"/>
+    <col min="1799" max="1799" width="6.5" customWidth="1"/>
+    <col min="1800" max="1800" width="12.5" customWidth="1"/>
+    <col min="1801" max="1801" width="6.09765625" customWidth="1"/>
+    <col min="1802" max="1802" width="7.09765625" customWidth="1"/>
+    <col min="1803" max="1803" width="6.8984375" customWidth="1"/>
+    <col min="2049" max="2049" width="17.8984375" customWidth="1"/>
+    <col min="2050" max="2050" width="20.796875" customWidth="1"/>
+    <col min="2051" max="2051" width="7" customWidth="1"/>
+    <col min="2052" max="2052" width="19.5" customWidth="1"/>
+    <col min="2053" max="2053" width="8.296875" customWidth="1"/>
+    <col min="2054" max="2054" width="8.69921875" customWidth="1"/>
+    <col min="2055" max="2055" width="6.5" customWidth="1"/>
+    <col min="2056" max="2056" width="12.5" customWidth="1"/>
+    <col min="2057" max="2057" width="6.09765625" customWidth="1"/>
+    <col min="2058" max="2058" width="7.09765625" customWidth="1"/>
+    <col min="2059" max="2059" width="6.8984375" customWidth="1"/>
+    <col min="2305" max="2305" width="17.8984375" customWidth="1"/>
+    <col min="2306" max="2306" width="20.796875" customWidth="1"/>
+    <col min="2307" max="2307" width="7" customWidth="1"/>
+    <col min="2308" max="2308" width="19.5" customWidth="1"/>
+    <col min="2309" max="2309" width="8.296875" customWidth="1"/>
+    <col min="2310" max="2310" width="8.69921875" customWidth="1"/>
+    <col min="2311" max="2311" width="6.5" customWidth="1"/>
+    <col min="2312" max="2312" width="12.5" customWidth="1"/>
+    <col min="2313" max="2313" width="6.09765625" customWidth="1"/>
+    <col min="2314" max="2314" width="7.09765625" customWidth="1"/>
+    <col min="2315" max="2315" width="6.8984375" customWidth="1"/>
+    <col min="2561" max="2561" width="17.8984375" customWidth="1"/>
+    <col min="2562" max="2562" width="20.796875" customWidth="1"/>
+    <col min="2563" max="2563" width="7" customWidth="1"/>
+    <col min="2564" max="2564" width="19.5" customWidth="1"/>
+    <col min="2565" max="2565" width="8.296875" customWidth="1"/>
+    <col min="2566" max="2566" width="8.69921875" customWidth="1"/>
+    <col min="2567" max="2567" width="6.5" customWidth="1"/>
+    <col min="2568" max="2568" width="12.5" customWidth="1"/>
+    <col min="2569" max="2569" width="6.09765625" customWidth="1"/>
+    <col min="2570" max="2570" width="7.09765625" customWidth="1"/>
+    <col min="2571" max="2571" width="6.8984375" customWidth="1"/>
+    <col min="2817" max="2817" width="17.8984375" customWidth="1"/>
+    <col min="2818" max="2818" width="20.796875" customWidth="1"/>
+    <col min="2819" max="2819" width="7" customWidth="1"/>
+    <col min="2820" max="2820" width="19.5" customWidth="1"/>
+    <col min="2821" max="2821" width="8.296875" customWidth="1"/>
+    <col min="2822" max="2822" width="8.69921875" customWidth="1"/>
+    <col min="2823" max="2823" width="6.5" customWidth="1"/>
+    <col min="2824" max="2824" width="12.5" customWidth="1"/>
+    <col min="2825" max="2825" width="6.09765625" customWidth="1"/>
+    <col min="2826" max="2826" width="7.09765625" customWidth="1"/>
+    <col min="2827" max="2827" width="6.8984375" customWidth="1"/>
+    <col min="3073" max="3073" width="17.8984375" customWidth="1"/>
+    <col min="3074" max="3074" width="20.796875" customWidth="1"/>
+    <col min="3075" max="3075" width="7" customWidth="1"/>
+    <col min="3076" max="3076" width="19.5" customWidth="1"/>
+    <col min="3077" max="3077" width="8.296875" customWidth="1"/>
+    <col min="3078" max="3078" width="8.69921875" customWidth="1"/>
+    <col min="3079" max="3079" width="6.5" customWidth="1"/>
+    <col min="3080" max="3080" width="12.5" customWidth="1"/>
+    <col min="3081" max="3081" width="6.09765625" customWidth="1"/>
+    <col min="3082" max="3082" width="7.09765625" customWidth="1"/>
+    <col min="3083" max="3083" width="6.8984375" customWidth="1"/>
+    <col min="3329" max="3329" width="17.8984375" customWidth="1"/>
+    <col min="3330" max="3330" width="20.796875" customWidth="1"/>
+    <col min="3331" max="3331" width="7" customWidth="1"/>
+    <col min="3332" max="3332" width="19.5" customWidth="1"/>
+    <col min="3333" max="3333" width="8.296875" customWidth="1"/>
+    <col min="3334" max="3334" width="8.69921875" customWidth="1"/>
+    <col min="3335" max="3335" width="6.5" customWidth="1"/>
+    <col min="3336" max="3336" width="12.5" customWidth="1"/>
+    <col min="3337" max="3337" width="6.09765625" customWidth="1"/>
+    <col min="3338" max="3338" width="7.09765625" customWidth="1"/>
+    <col min="3339" max="3339" width="6.8984375" customWidth="1"/>
+    <col min="3585" max="3585" width="17.8984375" customWidth="1"/>
+    <col min="3586" max="3586" width="20.796875" customWidth="1"/>
+    <col min="3587" max="3587" width="7" customWidth="1"/>
+    <col min="3588" max="3588" width="19.5" customWidth="1"/>
+    <col min="3589" max="3589" width="8.296875" customWidth="1"/>
+    <col min="3590" max="3590" width="8.69921875" customWidth="1"/>
+    <col min="3591" max="3591" width="6.5" customWidth="1"/>
+    <col min="3592" max="3592" width="12.5" customWidth="1"/>
+    <col min="3593" max="3593" width="6.09765625" customWidth="1"/>
+    <col min="3594" max="3594" width="7.09765625" customWidth="1"/>
+    <col min="3595" max="3595" width="6.8984375" customWidth="1"/>
+    <col min="3841" max="3841" width="17.8984375" customWidth="1"/>
+    <col min="3842" max="3842" width="20.796875" customWidth="1"/>
+    <col min="3843" max="3843" width="7" customWidth="1"/>
+    <col min="3844" max="3844" width="19.5" customWidth="1"/>
+    <col min="3845" max="3845" width="8.296875" customWidth="1"/>
+    <col min="3846" max="3846" width="8.69921875" customWidth="1"/>
+    <col min="3847" max="3847" width="6.5" customWidth="1"/>
+    <col min="3848" max="3848" width="12.5" customWidth="1"/>
+    <col min="3849" max="3849" width="6.09765625" customWidth="1"/>
+    <col min="3850" max="3850" width="7.09765625" customWidth="1"/>
+    <col min="3851" max="3851" width="6.8984375" customWidth="1"/>
+    <col min="4097" max="4097" width="17.8984375" customWidth="1"/>
+    <col min="4098" max="4098" width="20.796875" customWidth="1"/>
+    <col min="4099" max="4099" width="7" customWidth="1"/>
+    <col min="4100" max="4100" width="19.5" customWidth="1"/>
+    <col min="4101" max="4101" width="8.296875" customWidth="1"/>
+    <col min="4102" max="4102" width="8.69921875" customWidth="1"/>
+    <col min="4103" max="4103" width="6.5" customWidth="1"/>
+    <col min="4104" max="4104" width="12.5" customWidth="1"/>
+    <col min="4105" max="4105" width="6.09765625" customWidth="1"/>
+    <col min="4106" max="4106" width="7.09765625" customWidth="1"/>
+    <col min="4107" max="4107" width="6.8984375" customWidth="1"/>
+    <col min="4353" max="4353" width="17.8984375" customWidth="1"/>
+    <col min="4354" max="4354" width="20.796875" customWidth="1"/>
+    <col min="4355" max="4355" width="7" customWidth="1"/>
+    <col min="4356" max="4356" width="19.5" customWidth="1"/>
+    <col min="4357" max="4357" width="8.296875" customWidth="1"/>
+    <col min="4358" max="4358" width="8.69921875" customWidth="1"/>
+    <col min="4359" max="4359" width="6.5" customWidth="1"/>
+    <col min="4360" max="4360" width="12.5" customWidth="1"/>
+    <col min="4361" max="4361" width="6.09765625" customWidth="1"/>
+    <col min="4362" max="4362" width="7.09765625" customWidth="1"/>
+    <col min="4363" max="4363" width="6.8984375" customWidth="1"/>
+    <col min="4609" max="4609" width="17.8984375" customWidth="1"/>
+    <col min="4610" max="4610" width="20.796875" customWidth="1"/>
+    <col min="4611" max="4611" width="7" customWidth="1"/>
+    <col min="4612" max="4612" width="19.5" customWidth="1"/>
+    <col min="4613" max="4613" width="8.296875" customWidth="1"/>
+    <col min="4614" max="4614" width="8.69921875" customWidth="1"/>
+    <col min="4615" max="4615" width="6.5" customWidth="1"/>
+    <col min="4616" max="4616" width="12.5" customWidth="1"/>
+    <col min="4617" max="4617" width="6.09765625" customWidth="1"/>
+    <col min="4618" max="4618" width="7.09765625" customWidth="1"/>
+    <col min="4619" max="4619" width="6.8984375" customWidth="1"/>
+    <col min="4865" max="4865" width="17.8984375" customWidth="1"/>
+    <col min="4866" max="4866" width="20.796875" customWidth="1"/>
+    <col min="4867" max="4867" width="7" customWidth="1"/>
+    <col min="4868" max="4868" width="19.5" customWidth="1"/>
+    <col min="4869" max="4869" width="8.296875" customWidth="1"/>
+    <col min="4870" max="4870" width="8.69921875" customWidth="1"/>
+    <col min="4871" max="4871" width="6.5" customWidth="1"/>
+    <col min="4872" max="4872" width="12.5" customWidth="1"/>
+    <col min="4873" max="4873" width="6.09765625" customWidth="1"/>
+    <col min="4874" max="4874" width="7.09765625" customWidth="1"/>
+    <col min="4875" max="4875" width="6.8984375" customWidth="1"/>
+    <col min="5121" max="5121" width="17.8984375" customWidth="1"/>
+    <col min="5122" max="5122" width="20.796875" customWidth="1"/>
+    <col min="5123" max="5123" width="7" customWidth="1"/>
+    <col min="5124" max="5124" width="19.5" customWidth="1"/>
+    <col min="5125" max="5125" width="8.296875" customWidth="1"/>
+    <col min="5126" max="5126" width="8.69921875" customWidth="1"/>
+    <col min="5127" max="5127" width="6.5" customWidth="1"/>
+    <col min="5128" max="5128" width="12.5" customWidth="1"/>
+    <col min="5129" max="5129" width="6.09765625" customWidth="1"/>
+    <col min="5130" max="5130" width="7.09765625" customWidth="1"/>
+    <col min="5131" max="5131" width="6.8984375" customWidth="1"/>
+    <col min="5377" max="5377" width="17.8984375" customWidth="1"/>
+    <col min="5378" max="5378" width="20.796875" customWidth="1"/>
+    <col min="5379" max="5379" width="7" customWidth="1"/>
+    <col min="5380" max="5380" width="19.5" customWidth="1"/>
+    <col min="5381" max="5381" width="8.296875" customWidth="1"/>
+    <col min="5382" max="5382" width="8.69921875" customWidth="1"/>
+    <col min="5383" max="5383" width="6.5" customWidth="1"/>
+    <col min="5384" max="5384" width="12.5" customWidth="1"/>
+    <col min="5385" max="5385" width="6.09765625" customWidth="1"/>
+    <col min="5386" max="5386" width="7.09765625" customWidth="1"/>
+    <col min="5387" max="5387" width="6.8984375" customWidth="1"/>
+    <col min="5633" max="5633" width="17.8984375" customWidth="1"/>
+    <col min="5634" max="5634" width="20.796875" customWidth="1"/>
+    <col min="5635" max="5635" width="7" customWidth="1"/>
+    <col min="5636" max="5636" width="19.5" customWidth="1"/>
+    <col min="5637" max="5637" width="8.296875" customWidth="1"/>
+    <col min="5638" max="5638" width="8.69921875" customWidth="1"/>
+    <col min="5639" max="5639" width="6.5" customWidth="1"/>
+    <col min="5640" max="5640" width="12.5" customWidth="1"/>
+    <col min="5641" max="5641" width="6.09765625" customWidth="1"/>
+    <col min="5642" max="5642" width="7.09765625" customWidth="1"/>
+    <col min="5643" max="5643" width="6.8984375" customWidth="1"/>
+    <col min="5889" max="5889" width="17.8984375" customWidth="1"/>
+    <col min="5890" max="5890" width="20.796875" customWidth="1"/>
+    <col min="5891" max="5891" width="7" customWidth="1"/>
+    <col min="5892" max="5892" width="19.5" customWidth="1"/>
+    <col min="5893" max="5893" width="8.296875" customWidth="1"/>
+    <col min="5894" max="5894" width="8.69921875" customWidth="1"/>
+    <col min="5895" max="5895" width="6.5" customWidth="1"/>
+    <col min="5896" max="5896" width="12.5" customWidth="1"/>
+    <col min="5897" max="5897" width="6.09765625" customWidth="1"/>
+    <col min="5898" max="5898" width="7.09765625" customWidth="1"/>
+    <col min="5899" max="5899" width="6.8984375" customWidth="1"/>
+    <col min="6145" max="6145" width="17.8984375" customWidth="1"/>
+    <col min="6146" max="6146" width="20.796875" customWidth="1"/>
+    <col min="6147" max="6147" width="7" customWidth="1"/>
+    <col min="6148" max="6148" width="19.5" customWidth="1"/>
+    <col min="6149" max="6149" width="8.296875" customWidth="1"/>
+    <col min="6150" max="6150" width="8.69921875" customWidth="1"/>
+    <col min="6151" max="6151" width="6.5" customWidth="1"/>
+    <col min="6152" max="6152" width="12.5" customWidth="1"/>
+    <col min="6153" max="6153" width="6.09765625" customWidth="1"/>
+    <col min="6154" max="6154" width="7.09765625" customWidth="1"/>
+    <col min="6155" max="6155" width="6.8984375" customWidth="1"/>
+    <col min="6401" max="6401" width="17.8984375" customWidth="1"/>
+    <col min="6402" max="6402" width="20.796875" customWidth="1"/>
+    <col min="6403" max="6403" width="7" customWidth="1"/>
+    <col min="6404" max="6404" width="19.5" customWidth="1"/>
+    <col min="6405" max="6405" width="8.296875" customWidth="1"/>
+    <col min="6406" max="6406" width="8.69921875" customWidth="1"/>
+    <col min="6407" max="6407" width="6.5" customWidth="1"/>
+    <col min="6408" max="6408" width="12.5" customWidth="1"/>
+    <col min="6409" max="6409" width="6.09765625" customWidth="1"/>
+    <col min="6410" max="6410" width="7.09765625" customWidth="1"/>
+    <col min="6411" max="6411" width="6.8984375" customWidth="1"/>
+    <col min="6657" max="6657" width="17.8984375" customWidth="1"/>
+    <col min="6658" max="6658" width="20.796875" customWidth="1"/>
+    <col min="6659" max="6659" width="7" customWidth="1"/>
+    <col min="6660" max="6660" width="19.5" customWidth="1"/>
+    <col min="6661" max="6661" width="8.296875" customWidth="1"/>
+    <col min="6662" max="6662" width="8.69921875" customWidth="1"/>
+    <col min="6663" max="6663" width="6.5" customWidth="1"/>
+    <col min="6664" max="6664" width="12.5" customWidth="1"/>
+    <col min="6665" max="6665" width="6.09765625" customWidth="1"/>
+    <col min="6666" max="6666" width="7.09765625" customWidth="1"/>
+    <col min="6667" max="6667" width="6.8984375" customWidth="1"/>
+    <col min="6913" max="6913" width="17.8984375" customWidth="1"/>
+    <col min="6914" max="6914" width="20.796875" customWidth="1"/>
+    <col min="6915" max="6915" width="7" customWidth="1"/>
+    <col min="6916" max="6916" width="19.5" customWidth="1"/>
+    <col min="6917" max="6917" width="8.296875" customWidth="1"/>
+    <col min="6918" max="6918" width="8.69921875" customWidth="1"/>
+    <col min="6919" max="6919" width="6.5" customWidth="1"/>
+    <col min="6920" max="6920" width="12.5" customWidth="1"/>
+    <col min="6921" max="6921" width="6.09765625" customWidth="1"/>
+    <col min="6922" max="6922" width="7.09765625" customWidth="1"/>
+    <col min="6923" max="6923" width="6.8984375" customWidth="1"/>
+    <col min="7169" max="7169" width="17.8984375" customWidth="1"/>
+    <col min="7170" max="7170" width="20.796875" customWidth="1"/>
+    <col min="7171" max="7171" width="7" customWidth="1"/>
+    <col min="7172" max="7172" width="19.5" customWidth="1"/>
+    <col min="7173" max="7173" width="8.296875" customWidth="1"/>
+    <col min="7174" max="7174" width="8.69921875" customWidth="1"/>
+    <col min="7175" max="7175" width="6.5" customWidth="1"/>
+    <col min="7176" max="7176" width="12.5" customWidth="1"/>
+    <col min="7177" max="7177" width="6.09765625" customWidth="1"/>
+    <col min="7178" max="7178" width="7.09765625" customWidth="1"/>
+    <col min="7179" max="7179" width="6.8984375" customWidth="1"/>
+    <col min="7425" max="7425" width="17.8984375" customWidth="1"/>
+    <col min="7426" max="7426" width="20.796875" customWidth="1"/>
+    <col min="7427" max="7427" width="7" customWidth="1"/>
+    <col min="7428" max="7428" width="19.5" customWidth="1"/>
+    <col min="7429" max="7429" width="8.296875" customWidth="1"/>
+    <col min="7430" max="7430" width="8.69921875" customWidth="1"/>
+    <col min="7431" max="7431" width="6.5" customWidth="1"/>
+    <col min="7432" max="7432" width="12.5" customWidth="1"/>
+    <col min="7433" max="7433" width="6.09765625" customWidth="1"/>
+    <col min="7434" max="7434" width="7.09765625" customWidth="1"/>
+    <col min="7435" max="7435" width="6.8984375" customWidth="1"/>
+    <col min="7681" max="7681" width="17.8984375" customWidth="1"/>
+    <col min="7682" max="7682" width="20.796875" customWidth="1"/>
+    <col min="7683" max="7683" width="7" customWidth="1"/>
+    <col min="7684" max="7684" width="19.5" customWidth="1"/>
+    <col min="7685" max="7685" width="8.296875" customWidth="1"/>
+    <col min="7686" max="7686" width="8.69921875" customWidth="1"/>
+    <col min="7687" max="7687" width="6.5" customWidth="1"/>
+    <col min="7688" max="7688" width="12.5" customWidth="1"/>
+    <col min="7689" max="7689" width="6.09765625" customWidth="1"/>
+    <col min="7690" max="7690" width="7.09765625" customWidth="1"/>
+    <col min="7691" max="7691" width="6.8984375" customWidth="1"/>
+    <col min="7937" max="7937" width="17.8984375" customWidth="1"/>
+    <col min="7938" max="7938" width="20.796875" customWidth="1"/>
+    <col min="7939" max="7939" width="7" customWidth="1"/>
+    <col min="7940" max="7940" width="19.5" customWidth="1"/>
+    <col min="7941" max="7941" width="8.296875" customWidth="1"/>
+    <col min="7942" max="7942" width="8.69921875" customWidth="1"/>
+    <col min="7943" max="7943" width="6.5" customWidth="1"/>
+    <col min="7944" max="7944" width="12.5" customWidth="1"/>
+    <col min="7945" max="7945" width="6.09765625" customWidth="1"/>
+    <col min="7946" max="7946" width="7.09765625" customWidth="1"/>
+    <col min="7947" max="7947" width="6.8984375" customWidth="1"/>
+    <col min="8193" max="8193" width="17.8984375" customWidth="1"/>
+    <col min="8194" max="8194" width="20.796875" customWidth="1"/>
+    <col min="8195" max="8195" width="7" customWidth="1"/>
+    <col min="8196" max="8196" width="19.5" customWidth="1"/>
+    <col min="8197" max="8197" width="8.296875" customWidth="1"/>
+    <col min="8198" max="8198" width="8.69921875" customWidth="1"/>
+    <col min="8199" max="8199" width="6.5" customWidth="1"/>
+    <col min="8200" max="8200" width="12.5" customWidth="1"/>
+    <col min="8201" max="8201" width="6.09765625" customWidth="1"/>
+    <col min="8202" max="8202" width="7.09765625" customWidth="1"/>
+    <col min="8203" max="8203" width="6.8984375" customWidth="1"/>
+    <col min="8449" max="8449" width="17.8984375" customWidth="1"/>
+    <col min="8450" max="8450" width="20.796875" customWidth="1"/>
+    <col min="8451" max="8451" width="7" customWidth="1"/>
+    <col min="8452" max="8452" width="19.5" customWidth="1"/>
+    <col min="8453" max="8453" width="8.296875" customWidth="1"/>
+    <col min="8454" max="8454" width="8.69921875" customWidth="1"/>
+    <col min="8455" max="8455" width="6.5" customWidth="1"/>
+    <col min="8456" max="8456" width="12.5" customWidth="1"/>
+    <col min="8457" max="8457" width="6.09765625" customWidth="1"/>
+    <col min="8458" max="8458" width="7.09765625" customWidth="1"/>
+    <col min="8459" max="8459" width="6.8984375" customWidth="1"/>
+    <col min="8705" max="8705" width="17.8984375" customWidth="1"/>
+    <col min="8706" max="8706" width="20.796875" customWidth="1"/>
+    <col min="8707" max="8707" width="7" customWidth="1"/>
+    <col min="8708" max="8708" width="19.5" customWidth="1"/>
+    <col min="8709" max="8709" width="8.296875" customWidth="1"/>
+    <col min="8710" max="8710" width="8.69921875" customWidth="1"/>
+    <col min="8711" max="8711" width="6.5" customWidth="1"/>
+    <col min="8712" max="8712" width="12.5" customWidth="1"/>
+    <col min="8713" max="8713" width="6.09765625" customWidth="1"/>
+    <col min="8714" max="8714" width="7.09765625" customWidth="1"/>
+    <col min="8715" max="8715" width="6.8984375" customWidth="1"/>
+    <col min="8961" max="8961" width="17.8984375" customWidth="1"/>
+    <col min="8962" max="8962" width="20.796875" customWidth="1"/>
+    <col min="8963" max="8963" width="7" customWidth="1"/>
+    <col min="8964" max="8964" width="19.5" customWidth="1"/>
+    <col min="8965" max="8965" width="8.296875" customWidth="1"/>
+    <col min="8966" max="8966" width="8.69921875" customWidth="1"/>
+    <col min="8967" max="8967" width="6.5" customWidth="1"/>
+    <col min="8968" max="8968" width="12.5" customWidth="1"/>
+    <col min="8969" max="8969" width="6.09765625" customWidth="1"/>
+    <col min="8970" max="8970" width="7.09765625" customWidth="1"/>
+    <col min="8971" max="8971" width="6.8984375" customWidth="1"/>
+    <col min="9217" max="9217" width="17.8984375" customWidth="1"/>
+    <col min="9218" max="9218" width="20.796875" customWidth="1"/>
+    <col min="9219" max="9219" width="7" customWidth="1"/>
+    <col min="9220" max="9220" width="19.5" customWidth="1"/>
+    <col min="9221" max="9221" width="8.296875" customWidth="1"/>
+    <col min="9222" max="9222" width="8.69921875" customWidth="1"/>
+    <col min="9223" max="9223" width="6.5" customWidth="1"/>
+    <col min="9224" max="9224" width="12.5" customWidth="1"/>
+    <col min="9225" max="9225" width="6.09765625" customWidth="1"/>
+    <col min="9226" max="9226" width="7.09765625" customWidth="1"/>
+    <col min="9227" max="9227" width="6.8984375" customWidth="1"/>
+    <col min="9473" max="9473" width="17.8984375" customWidth="1"/>
+    <col min="9474" max="9474" width="20.796875" customWidth="1"/>
+    <col min="9475" max="9475" width="7" customWidth="1"/>
+    <col min="9476" max="9476" width="19.5" customWidth="1"/>
+    <col min="9477" max="9477" width="8.296875" customWidth="1"/>
+    <col min="9478" max="9478" width="8.69921875" customWidth="1"/>
+    <col min="9479" max="9479" width="6.5" customWidth="1"/>
+    <col min="9480" max="9480" width="12.5" customWidth="1"/>
+    <col min="9481" max="9481" width="6.09765625" customWidth="1"/>
+    <col min="9482" max="9482" width="7.09765625" customWidth="1"/>
+    <col min="9483" max="9483" width="6.8984375" customWidth="1"/>
+    <col min="9729" max="9729" width="17.8984375" customWidth="1"/>
+    <col min="9730" max="9730" width="20.796875" customWidth="1"/>
+    <col min="9731" max="9731" width="7" customWidth="1"/>
+    <col min="9732" max="9732" width="19.5" customWidth="1"/>
+    <col min="9733" max="9733" width="8.296875" customWidth="1"/>
+    <col min="9734" max="9734" width="8.69921875" customWidth="1"/>
+    <col min="9735" max="9735" width="6.5" customWidth="1"/>
+    <col min="9736" max="9736" width="12.5" customWidth="1"/>
+    <col min="9737" max="9737" width="6.09765625" customWidth="1"/>
+    <col min="9738" max="9738" width="7.09765625" customWidth="1"/>
+    <col min="9739" max="9739" width="6.8984375" customWidth="1"/>
+    <col min="9985" max="9985" width="17.8984375" customWidth="1"/>
+    <col min="9986" max="9986" width="20.796875" customWidth="1"/>
+    <col min="9987" max="9987" width="7" customWidth="1"/>
+    <col min="9988" max="9988" width="19.5" customWidth="1"/>
+    <col min="9989" max="9989" width="8.296875" customWidth="1"/>
+    <col min="9990" max="9990" width="8.69921875" customWidth="1"/>
+    <col min="9991" max="9991" width="6.5" customWidth="1"/>
+    <col min="9992" max="9992" width="12.5" customWidth="1"/>
+    <col min="9993" max="9993" width="6.09765625" customWidth="1"/>
+    <col min="9994" max="9994" width="7.09765625" customWidth="1"/>
+    <col min="9995" max="9995" width="6.8984375" customWidth="1"/>
+    <col min="10241" max="10241" width="17.8984375" customWidth="1"/>
+    <col min="10242" max="10242" width="20.796875" customWidth="1"/>
+    <col min="10243" max="10243" width="7" customWidth="1"/>
+    <col min="10244" max="10244" width="19.5" customWidth="1"/>
+    <col min="10245" max="10245" width="8.296875" customWidth="1"/>
+    <col min="10246" max="10246" width="8.69921875" customWidth="1"/>
+    <col min="10247" max="10247" width="6.5" customWidth="1"/>
+    <col min="10248" max="10248" width="12.5" customWidth="1"/>
+    <col min="10249" max="10249" width="6.09765625" customWidth="1"/>
+    <col min="10250" max="10250" width="7.09765625" customWidth="1"/>
+    <col min="10251" max="10251" width="6.8984375" customWidth="1"/>
+    <col min="10497" max="10497" width="17.8984375" customWidth="1"/>
+    <col min="10498" max="10498" width="20.796875" customWidth="1"/>
+    <col min="10499" max="10499" width="7" customWidth="1"/>
+    <col min="10500" max="10500" width="19.5" customWidth="1"/>
+    <col min="10501" max="10501" width="8.296875" customWidth="1"/>
+    <col min="10502" max="10502" width="8.69921875" customWidth="1"/>
+    <col min="10503" max="10503" width="6.5" customWidth="1"/>
+    <col min="10504" max="10504" width="12.5" customWidth="1"/>
+    <col min="10505" max="10505" width="6.09765625" customWidth="1"/>
+    <col min="10506" max="10506" width="7.09765625" customWidth="1"/>
+    <col min="10507" max="10507" width="6.8984375" customWidth="1"/>
+    <col min="10753" max="10753" width="17.8984375" customWidth="1"/>
+    <col min="10754" max="10754" width="20.796875" customWidth="1"/>
+    <col min="10755" max="10755" width="7" customWidth="1"/>
+    <col min="10756" max="10756" width="19.5" customWidth="1"/>
+    <col min="10757" max="10757" width="8.296875" customWidth="1"/>
+    <col min="10758" max="10758" width="8.69921875" customWidth="1"/>
+    <col min="10759" max="10759" width="6.5" customWidth="1"/>
+    <col min="10760" max="10760" width="12.5" customWidth="1"/>
+    <col min="10761" max="10761" width="6.09765625" customWidth="1"/>
+    <col min="10762" max="10762" width="7.09765625" customWidth="1"/>
+    <col min="10763" max="10763" width="6.8984375" customWidth="1"/>
+    <col min="11009" max="11009" width="17.8984375" customWidth="1"/>
+    <col min="11010" max="11010" width="20.796875" customWidth="1"/>
+    <col min="11011" max="11011" width="7" customWidth="1"/>
+    <col min="11012" max="11012" width="19.5" customWidth="1"/>
+    <col min="11013" max="11013" width="8.296875" customWidth="1"/>
+    <col min="11014" max="11014" width="8.69921875" customWidth="1"/>
+    <col min="11015" max="11015" width="6.5" customWidth="1"/>
+    <col min="11016" max="11016" width="12.5" customWidth="1"/>
+    <col min="11017" max="11017" width="6.09765625" customWidth="1"/>
+    <col min="11018" max="11018" width="7.09765625" customWidth="1"/>
+    <col min="11019" max="11019" width="6.8984375" customWidth="1"/>
+    <col min="11265" max="11265" width="17.8984375" customWidth="1"/>
+    <col min="11266" max="11266" width="20.796875" customWidth="1"/>
+    <col min="11267" max="11267" width="7" customWidth="1"/>
+    <col min="11268" max="11268" width="19.5" customWidth="1"/>
+    <col min="11269" max="11269" width="8.296875" customWidth="1"/>
+    <col min="11270" max="11270" width="8.69921875" customWidth="1"/>
+    <col min="11271" max="11271" width="6.5" customWidth="1"/>
+    <col min="11272" max="11272" width="12.5" customWidth="1"/>
+    <col min="11273" max="11273" width="6.09765625" customWidth="1"/>
+    <col min="11274" max="11274" width="7.09765625" customWidth="1"/>
+    <col min="11275" max="11275" width="6.8984375" customWidth="1"/>
+    <col min="11521" max="11521" width="17.8984375" customWidth="1"/>
+    <col min="11522" max="11522" width="20.796875" customWidth="1"/>
+    <col min="11523" max="11523" width="7" customWidth="1"/>
+    <col min="11524" max="11524" width="19.5" customWidth="1"/>
+    <col min="11525" max="11525" width="8.296875" customWidth="1"/>
+    <col min="11526" max="11526" width="8.69921875" customWidth="1"/>
+    <col min="11527" max="11527" width="6.5" customWidth="1"/>
+    <col min="11528" max="11528" width="12.5" customWidth="1"/>
+    <col min="11529" max="11529" width="6.09765625" customWidth="1"/>
+    <col min="11530" max="11530" width="7.09765625" customWidth="1"/>
+    <col min="11531" max="11531" width="6.8984375" customWidth="1"/>
+    <col min="11777" max="11777" width="17.8984375" customWidth="1"/>
+    <col min="11778" max="11778" width="20.796875" customWidth="1"/>
+    <col min="11779" max="11779" width="7" customWidth="1"/>
+    <col min="11780" max="11780" width="19.5" customWidth="1"/>
+    <col min="11781" max="11781" width="8.296875" customWidth="1"/>
+    <col min="11782" max="11782" width="8.69921875" customWidth="1"/>
+    <col min="11783" max="11783" width="6.5" customWidth="1"/>
+    <col min="11784" max="11784" width="12.5" customWidth="1"/>
+    <col min="11785" max="11785" width="6.09765625" customWidth="1"/>
+    <col min="11786" max="11786" width="7.09765625" customWidth="1"/>
+    <col min="11787" max="11787" width="6.8984375" customWidth="1"/>
+    <col min="12033" max="12033" width="17.8984375" customWidth="1"/>
+    <col min="12034" max="12034" width="20.796875" customWidth="1"/>
+    <col min="12035" max="12035" width="7" customWidth="1"/>
+    <col min="12036" max="12036" width="19.5" customWidth="1"/>
+    <col min="12037" max="12037" width="8.296875" customWidth="1"/>
+    <col min="12038" max="12038" width="8.69921875" customWidth="1"/>
+    <col min="12039" max="12039" width="6.5" customWidth="1"/>
+    <col min="12040" max="12040" width="12.5" customWidth="1"/>
+    <col min="12041" max="12041" width="6.09765625" customWidth="1"/>
+    <col min="12042" max="12042" width="7.09765625" customWidth="1"/>
+    <col min="12043" max="12043" width="6.8984375" customWidth="1"/>
+    <col min="12289" max="12289" width="17.8984375" customWidth="1"/>
+    <col min="12290" max="12290" width="20.796875" customWidth="1"/>
+    <col min="12291" max="12291" width="7" customWidth="1"/>
+    <col min="12292" max="12292" width="19.5" customWidth="1"/>
+    <col min="12293" max="12293" width="8.296875" customWidth="1"/>
+    <col min="12294" max="12294" width="8.69921875" customWidth="1"/>
+    <col min="12295" max="12295" width="6.5" customWidth="1"/>
+    <col min="12296" max="12296" width="12.5" customWidth="1"/>
+    <col min="12297" max="12297" width="6.09765625" customWidth="1"/>
+    <col min="12298" max="12298" width="7.09765625" customWidth="1"/>
+    <col min="12299" max="12299" width="6.8984375" customWidth="1"/>
+    <col min="12545" max="12545" width="17.8984375" customWidth="1"/>
+    <col min="12546" max="12546" width="20.796875" customWidth="1"/>
+    <col min="12547" max="12547" width="7" customWidth="1"/>
+    <col min="12548" max="12548" width="19.5" customWidth="1"/>
+    <col min="12549" max="12549" width="8.296875" customWidth="1"/>
+    <col min="12550" max="12550" width="8.69921875" customWidth="1"/>
+    <col min="12551" max="12551" width="6.5" customWidth="1"/>
+    <col min="12552" max="12552" width="12.5" customWidth="1"/>
+    <col min="12553" max="12553" width="6.09765625" customWidth="1"/>
+    <col min="12554" max="12554" width="7.09765625" customWidth="1"/>
+    <col min="12555" max="12555" width="6.8984375" customWidth="1"/>
+    <col min="12801" max="12801" width="17.8984375" customWidth="1"/>
+    <col min="12802" max="12802" width="20.796875" customWidth="1"/>
+    <col min="12803" max="12803" width="7" customWidth="1"/>
+    <col min="12804" max="12804" width="19.5" customWidth="1"/>
+    <col min="12805" max="12805" width="8.296875" customWidth="1"/>
+    <col min="12806" max="12806" width="8.69921875" customWidth="1"/>
+    <col min="12807" max="12807" width="6.5" customWidth="1"/>
+    <col min="12808" max="12808" width="12.5" customWidth="1"/>
+    <col min="12809" max="12809" width="6.09765625" customWidth="1"/>
+    <col min="12810" max="12810" width="7.09765625" customWidth="1"/>
+    <col min="12811" max="12811" width="6.8984375" customWidth="1"/>
+    <col min="13057" max="13057" width="17.8984375" customWidth="1"/>
+    <col min="13058" max="13058" width="20.796875" customWidth="1"/>
+    <col min="13059" max="13059" width="7" customWidth="1"/>
+    <col min="13060" max="13060" width="19.5" customWidth="1"/>
+    <col min="13061" max="13061" width="8.296875" customWidth="1"/>
+    <col min="13062" max="13062" width="8.69921875" customWidth="1"/>
+    <col min="13063" max="13063" width="6.5" customWidth="1"/>
+    <col min="13064" max="13064" width="12.5" customWidth="1"/>
+    <col min="13065" max="13065" width="6.09765625" customWidth="1"/>
+    <col min="13066" max="13066" width="7.09765625" customWidth="1"/>
+    <col min="13067" max="13067" width="6.8984375" customWidth="1"/>
+    <col min="13313" max="13313" width="17.8984375" customWidth="1"/>
+    <col min="13314" max="13314" width="20.796875" customWidth="1"/>
+    <col min="13315" max="13315" width="7" customWidth="1"/>
+    <col min="13316" max="13316" width="19.5" customWidth="1"/>
+    <col min="13317" max="13317" width="8.296875" customWidth="1"/>
+    <col min="13318" max="13318" width="8.69921875" customWidth="1"/>
+    <col min="13319" max="13319" width="6.5" customWidth="1"/>
+    <col min="13320" max="13320" width="12.5" customWidth="1"/>
+    <col min="13321" max="13321" width="6.09765625" customWidth="1"/>
+    <col min="13322" max="13322" width="7.09765625" customWidth="1"/>
+    <col min="13323" max="13323" width="6.8984375" customWidth="1"/>
+    <col min="13569" max="13569" width="17.8984375" customWidth="1"/>
+    <col min="13570" max="13570" width="20.796875" customWidth="1"/>
+    <col min="13571" max="13571" width="7" customWidth="1"/>
+    <col min="13572" max="13572" width="19.5" customWidth="1"/>
+    <col min="13573" max="13573" width="8.296875" customWidth="1"/>
+    <col min="13574" max="13574" width="8.69921875" customWidth="1"/>
+    <col min="13575" max="13575" width="6.5" customWidth="1"/>
+    <col min="13576" max="13576" width="12.5" customWidth="1"/>
+    <col min="13577" max="13577" width="6.09765625" customWidth="1"/>
+    <col min="13578" max="13578" width="7.09765625" customWidth="1"/>
+    <col min="13579" max="13579" width="6.8984375" customWidth="1"/>
+    <col min="13825" max="13825" width="17.8984375" customWidth="1"/>
+    <col min="13826" max="13826" width="20.796875" customWidth="1"/>
+    <col min="13827" max="13827" width="7" customWidth="1"/>
+    <col min="13828" max="13828" width="19.5" customWidth="1"/>
+    <col min="13829" max="13829" width="8.296875" customWidth="1"/>
+    <col min="13830" max="13830" width="8.69921875" customWidth="1"/>
+    <col min="13831" max="13831" width="6.5" customWidth="1"/>
+    <col min="13832" max="13832" width="12.5" customWidth="1"/>
+    <col min="13833" max="13833" width="6.09765625" customWidth="1"/>
+    <col min="13834" max="13834" width="7.09765625" customWidth="1"/>
+    <col min="13835" max="13835" width="6.8984375" customWidth="1"/>
+    <col min="14081" max="14081" width="17.8984375" customWidth="1"/>
+    <col min="14082" max="14082" width="20.796875" customWidth="1"/>
+    <col min="14083" max="14083" width="7" customWidth="1"/>
+    <col min="14084" max="14084" width="19.5" customWidth="1"/>
+    <col min="14085" max="14085" width="8.296875" customWidth="1"/>
+    <col min="14086" max="14086" width="8.69921875" customWidth="1"/>
+    <col min="14087" max="14087" width="6.5" customWidth="1"/>
+    <col min="14088" max="14088" width="12.5" customWidth="1"/>
+    <col min="14089" max="14089" width="6.09765625" customWidth="1"/>
+    <col min="14090" max="14090" width="7.09765625" customWidth="1"/>
+    <col min="14091" max="14091" width="6.8984375" customWidth="1"/>
+    <col min="14337" max="14337" width="17.8984375" customWidth="1"/>
+    <col min="14338" max="14338" width="20.796875" customWidth="1"/>
+    <col min="14339" max="14339" width="7" customWidth="1"/>
+    <col min="14340" max="14340" width="19.5" customWidth="1"/>
+    <col min="14341" max="14341" width="8.296875" customWidth="1"/>
+    <col min="14342" max="14342" width="8.69921875" customWidth="1"/>
+    <col min="14343" max="14343" width="6.5" customWidth="1"/>
+    <col min="14344" max="14344" width="12.5" customWidth="1"/>
+    <col min="14345" max="14345" width="6.09765625" customWidth="1"/>
+    <col min="14346" max="14346" width="7.09765625" customWidth="1"/>
+    <col min="14347" max="14347" width="6.8984375" customWidth="1"/>
+    <col min="14593" max="14593" width="17.8984375" customWidth="1"/>
+    <col min="14594" max="14594" width="20.796875" customWidth="1"/>
+    <col min="14595" max="14595" width="7" customWidth="1"/>
+    <col min="14596" max="14596" width="19.5" customWidth="1"/>
+    <col min="14597" max="14597" width="8.296875" customWidth="1"/>
+    <col min="14598" max="14598" width="8.69921875" customWidth="1"/>
+    <col min="14599" max="14599" width="6.5" customWidth="1"/>
+    <col min="14600" max="14600" width="12.5" customWidth="1"/>
+    <col min="14601" max="14601" width="6.09765625" customWidth="1"/>
+    <col min="14602" max="14602" width="7.09765625" customWidth="1"/>
+    <col min="14603" max="14603" width="6.8984375" customWidth="1"/>
+    <col min="14849" max="14849" width="17.8984375" customWidth="1"/>
+    <col min="14850" max="14850" width="20.796875" customWidth="1"/>
+    <col min="14851" max="14851" width="7" customWidth="1"/>
+    <col min="14852" max="14852" width="19.5" customWidth="1"/>
+    <col min="14853" max="14853" width="8.296875" customWidth="1"/>
+    <col min="14854" max="14854" width="8.69921875" customWidth="1"/>
+    <col min="14855" max="14855" width="6.5" customWidth="1"/>
+    <col min="14856" max="14856" width="12.5" customWidth="1"/>
+    <col min="14857" max="14857" width="6.09765625" customWidth="1"/>
+    <col min="14858" max="14858" width="7.09765625" customWidth="1"/>
+    <col min="14859" max="14859" width="6.8984375" customWidth="1"/>
+    <col min="15105" max="15105" width="17.8984375" customWidth="1"/>
+    <col min="15106" max="15106" width="20.796875" customWidth="1"/>
+    <col min="15107" max="15107" width="7" customWidth="1"/>
+    <col min="15108" max="15108" width="19.5" customWidth="1"/>
+    <col min="15109" max="15109" width="8.296875" customWidth="1"/>
+    <col min="15110" max="15110" width="8.69921875" customWidth="1"/>
+    <col min="15111" max="15111" width="6.5" customWidth="1"/>
+    <col min="15112" max="15112" width="12.5" customWidth="1"/>
+    <col min="15113" max="15113" width="6.09765625" customWidth="1"/>
+    <col min="15114" max="15114" width="7.09765625" customWidth="1"/>
+    <col min="15115" max="15115" width="6.8984375" customWidth="1"/>
+    <col min="15361" max="15361" width="17.8984375" customWidth="1"/>
+    <col min="15362" max="15362" width="20.796875" customWidth="1"/>
+    <col min="15363" max="15363" width="7" customWidth="1"/>
+    <col min="15364" max="15364" width="19.5" customWidth="1"/>
+    <col min="15365" max="15365" width="8.296875" customWidth="1"/>
+    <col min="15366" max="15366" width="8.69921875" customWidth="1"/>
+    <col min="15367" max="15367" width="6.5" customWidth="1"/>
+    <col min="15368" max="15368" width="12.5" customWidth="1"/>
+    <col min="15369" max="15369" width="6.09765625" customWidth="1"/>
+    <col min="15370" max="15370" width="7.09765625" customWidth="1"/>
+    <col min="15371" max="15371" width="6.8984375" customWidth="1"/>
+    <col min="15617" max="15617" width="17.8984375" customWidth="1"/>
+    <col min="15618" max="15618" width="20.796875" customWidth="1"/>
+    <col min="15619" max="15619" width="7" customWidth="1"/>
+    <col min="15620" max="15620" width="19.5" customWidth="1"/>
+    <col min="15621" max="15621" width="8.296875" customWidth="1"/>
+    <col min="15622" max="15622" width="8.69921875" customWidth="1"/>
+    <col min="15623" max="15623" width="6.5" customWidth="1"/>
+    <col min="15624" max="15624" width="12.5" customWidth="1"/>
+    <col min="15625" max="15625" width="6.09765625" customWidth="1"/>
+    <col min="15626" max="15626" width="7.09765625" customWidth="1"/>
+    <col min="15627" max="15627" width="6.8984375" customWidth="1"/>
+    <col min="15873" max="15873" width="17.8984375" customWidth="1"/>
+    <col min="15874" max="15874" width="20.796875" customWidth="1"/>
+    <col min="15875" max="15875" width="7" customWidth="1"/>
+    <col min="15876" max="15876" width="19.5" customWidth="1"/>
+    <col min="15877" max="15877" width="8.296875" customWidth="1"/>
+    <col min="15878" max="15878" width="8.69921875" customWidth="1"/>
+    <col min="15879" max="15879" width="6.5" customWidth="1"/>
+    <col min="15880" max="15880" width="12.5" customWidth="1"/>
+    <col min="15881" max="15881" width="6.09765625" customWidth="1"/>
+    <col min="15882" max="15882" width="7.09765625" customWidth="1"/>
+    <col min="15883" max="15883" width="6.8984375" customWidth="1"/>
+    <col min="16129" max="16129" width="17.8984375" customWidth="1"/>
+    <col min="16130" max="16130" width="20.796875" customWidth="1"/>
+    <col min="16131" max="16131" width="7" customWidth="1"/>
+    <col min="16132" max="16132" width="19.5" customWidth="1"/>
+    <col min="16133" max="16133" width="8.296875" customWidth="1"/>
+    <col min="16134" max="16134" width="8.69921875" customWidth="1"/>
+    <col min="16135" max="16135" width="6.5" customWidth="1"/>
+    <col min="16136" max="16136" width="12.5" customWidth="1"/>
+    <col min="16137" max="16137" width="6.09765625" customWidth="1"/>
+    <col min="16138" max="16138" width="7.09765625" customWidth="1"/>
+    <col min="16139" max="16139" width="6.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="1" t="s">
+      <c r="A1" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="K1" s="2" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="K2" s="2" t="s">
         <v>30</v>
-      </c>
-[...28 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:K3"/>
+  <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A1" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="2" t="s">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="3" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="K2" s="3" t="s">
         <v>35</v>
-      </c>
-[...25 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="K3" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="2" t="s">
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A4" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="E3" s="2" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="2" t="s">
+      <c r="B4" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="H4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J3" s="2" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="I4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:K3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="5" width="20.796875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="9.69921875" customWidth="1"/>
+    <col min="1" max="1" width="25.5" customWidth="1"/>
+    <col min="2" max="2" width="9.8984375" customWidth="1"/>
+    <col min="3" max="3" width="24.8984375" customWidth="1"/>
+    <col min="4" max="4" width="9.8984375" customWidth="1"/>
+    <col min="7" max="7" width="15.296875" customWidth="1"/>
+    <col min="9" max="10" width="9.296875" customWidth="1"/>
+    <col min="256" max="256" width="25.5" customWidth="1"/>
+    <col min="257" max="257" width="28.8984375" customWidth="1"/>
+    <col min="258" max="258" width="2.296875" customWidth="1"/>
+    <col min="259" max="259" width="24.8984375" customWidth="1"/>
+    <col min="260" max="260" width="2" customWidth="1"/>
+    <col min="263" max="263" width="15.296875" customWidth="1"/>
+    <col min="265" max="266" width="9.296875" customWidth="1"/>
+    <col min="512" max="512" width="25.5" customWidth="1"/>
+    <col min="513" max="513" width="28.8984375" customWidth="1"/>
+    <col min="514" max="514" width="2.296875" customWidth="1"/>
+    <col min="515" max="515" width="24.8984375" customWidth="1"/>
+    <col min="516" max="516" width="2" customWidth="1"/>
+    <col min="519" max="519" width="15.296875" customWidth="1"/>
+    <col min="521" max="522" width="9.296875" customWidth="1"/>
+    <col min="768" max="768" width="25.5" customWidth="1"/>
+    <col min="769" max="769" width="28.8984375" customWidth="1"/>
+    <col min="770" max="770" width="2.296875" customWidth="1"/>
+    <col min="771" max="771" width="24.8984375" customWidth="1"/>
+    <col min="772" max="772" width="2" customWidth="1"/>
+    <col min="775" max="775" width="15.296875" customWidth="1"/>
+    <col min="777" max="778" width="9.296875" customWidth="1"/>
+    <col min="1024" max="1024" width="25.5" customWidth="1"/>
+    <col min="1025" max="1025" width="28.8984375" customWidth="1"/>
+    <col min="1026" max="1026" width="2.296875" customWidth="1"/>
+    <col min="1027" max="1027" width="24.8984375" customWidth="1"/>
+    <col min="1028" max="1028" width="2" customWidth="1"/>
+    <col min="1031" max="1031" width="15.296875" customWidth="1"/>
+    <col min="1033" max="1034" width="9.296875" customWidth="1"/>
+    <col min="1280" max="1280" width="25.5" customWidth="1"/>
+    <col min="1281" max="1281" width="28.8984375" customWidth="1"/>
+    <col min="1282" max="1282" width="2.296875" customWidth="1"/>
+    <col min="1283" max="1283" width="24.8984375" customWidth="1"/>
+    <col min="1284" max="1284" width="2" customWidth="1"/>
+    <col min="1287" max="1287" width="15.296875" customWidth="1"/>
+    <col min="1289" max="1290" width="9.296875" customWidth="1"/>
+    <col min="1536" max="1536" width="25.5" customWidth="1"/>
+    <col min="1537" max="1537" width="28.8984375" customWidth="1"/>
+    <col min="1538" max="1538" width="2.296875" customWidth="1"/>
+    <col min="1539" max="1539" width="24.8984375" customWidth="1"/>
+    <col min="1540" max="1540" width="2" customWidth="1"/>
+    <col min="1543" max="1543" width="15.296875" customWidth="1"/>
+    <col min="1545" max="1546" width="9.296875" customWidth="1"/>
+    <col min="1792" max="1792" width="25.5" customWidth="1"/>
+    <col min="1793" max="1793" width="28.8984375" customWidth="1"/>
+    <col min="1794" max="1794" width="2.296875" customWidth="1"/>
+    <col min="1795" max="1795" width="24.8984375" customWidth="1"/>
+    <col min="1796" max="1796" width="2" customWidth="1"/>
+    <col min="1799" max="1799" width="15.296875" customWidth="1"/>
+    <col min="1801" max="1802" width="9.296875" customWidth="1"/>
+    <col min="2048" max="2048" width="25.5" customWidth="1"/>
+    <col min="2049" max="2049" width="28.8984375" customWidth="1"/>
+    <col min="2050" max="2050" width="2.296875" customWidth="1"/>
+    <col min="2051" max="2051" width="24.8984375" customWidth="1"/>
+    <col min="2052" max="2052" width="2" customWidth="1"/>
+    <col min="2055" max="2055" width="15.296875" customWidth="1"/>
+    <col min="2057" max="2058" width="9.296875" customWidth="1"/>
+    <col min="2304" max="2304" width="25.5" customWidth="1"/>
+    <col min="2305" max="2305" width="28.8984375" customWidth="1"/>
+    <col min="2306" max="2306" width="2.296875" customWidth="1"/>
+    <col min="2307" max="2307" width="24.8984375" customWidth="1"/>
+    <col min="2308" max="2308" width="2" customWidth="1"/>
+    <col min="2311" max="2311" width="15.296875" customWidth="1"/>
+    <col min="2313" max="2314" width="9.296875" customWidth="1"/>
+    <col min="2560" max="2560" width="25.5" customWidth="1"/>
+    <col min="2561" max="2561" width="28.8984375" customWidth="1"/>
+    <col min="2562" max="2562" width="2.296875" customWidth="1"/>
+    <col min="2563" max="2563" width="24.8984375" customWidth="1"/>
+    <col min="2564" max="2564" width="2" customWidth="1"/>
+    <col min="2567" max="2567" width="15.296875" customWidth="1"/>
+    <col min="2569" max="2570" width="9.296875" customWidth="1"/>
+    <col min="2816" max="2816" width="25.5" customWidth="1"/>
+    <col min="2817" max="2817" width="28.8984375" customWidth="1"/>
+    <col min="2818" max="2818" width="2.296875" customWidth="1"/>
+    <col min="2819" max="2819" width="24.8984375" customWidth="1"/>
+    <col min="2820" max="2820" width="2" customWidth="1"/>
+    <col min="2823" max="2823" width="15.296875" customWidth="1"/>
+    <col min="2825" max="2826" width="9.296875" customWidth="1"/>
+    <col min="3072" max="3072" width="25.5" customWidth="1"/>
+    <col min="3073" max="3073" width="28.8984375" customWidth="1"/>
+    <col min="3074" max="3074" width="2.296875" customWidth="1"/>
+    <col min="3075" max="3075" width="24.8984375" customWidth="1"/>
+    <col min="3076" max="3076" width="2" customWidth="1"/>
+    <col min="3079" max="3079" width="15.296875" customWidth="1"/>
+    <col min="3081" max="3082" width="9.296875" customWidth="1"/>
+    <col min="3328" max="3328" width="25.5" customWidth="1"/>
+    <col min="3329" max="3329" width="28.8984375" customWidth="1"/>
+    <col min="3330" max="3330" width="2.296875" customWidth="1"/>
+    <col min="3331" max="3331" width="24.8984375" customWidth="1"/>
+    <col min="3332" max="3332" width="2" customWidth="1"/>
+    <col min="3335" max="3335" width="15.296875" customWidth="1"/>
+    <col min="3337" max="3338" width="9.296875" customWidth="1"/>
+    <col min="3584" max="3584" width="25.5" customWidth="1"/>
+    <col min="3585" max="3585" width="28.8984375" customWidth="1"/>
+    <col min="3586" max="3586" width="2.296875" customWidth="1"/>
+    <col min="3587" max="3587" width="24.8984375" customWidth="1"/>
+    <col min="3588" max="3588" width="2" customWidth="1"/>
+    <col min="3591" max="3591" width="15.296875" customWidth="1"/>
+    <col min="3593" max="3594" width="9.296875" customWidth="1"/>
+    <col min="3840" max="3840" width="25.5" customWidth="1"/>
+    <col min="3841" max="3841" width="28.8984375" customWidth="1"/>
+    <col min="3842" max="3842" width="2.296875" customWidth="1"/>
+    <col min="3843" max="3843" width="24.8984375" customWidth="1"/>
+    <col min="3844" max="3844" width="2" customWidth="1"/>
+    <col min="3847" max="3847" width="15.296875" customWidth="1"/>
+    <col min="3849" max="3850" width="9.296875" customWidth="1"/>
+    <col min="4096" max="4096" width="25.5" customWidth="1"/>
+    <col min="4097" max="4097" width="28.8984375" customWidth="1"/>
+    <col min="4098" max="4098" width="2.296875" customWidth="1"/>
+    <col min="4099" max="4099" width="24.8984375" customWidth="1"/>
+    <col min="4100" max="4100" width="2" customWidth="1"/>
+    <col min="4103" max="4103" width="15.296875" customWidth="1"/>
+    <col min="4105" max="4106" width="9.296875" customWidth="1"/>
+    <col min="4352" max="4352" width="25.5" customWidth="1"/>
+    <col min="4353" max="4353" width="28.8984375" customWidth="1"/>
+    <col min="4354" max="4354" width="2.296875" customWidth="1"/>
+    <col min="4355" max="4355" width="24.8984375" customWidth="1"/>
+    <col min="4356" max="4356" width="2" customWidth="1"/>
+    <col min="4359" max="4359" width="15.296875" customWidth="1"/>
+    <col min="4361" max="4362" width="9.296875" customWidth="1"/>
+    <col min="4608" max="4608" width="25.5" customWidth="1"/>
+    <col min="4609" max="4609" width="28.8984375" customWidth="1"/>
+    <col min="4610" max="4610" width="2.296875" customWidth="1"/>
+    <col min="4611" max="4611" width="24.8984375" customWidth="1"/>
+    <col min="4612" max="4612" width="2" customWidth="1"/>
+    <col min="4615" max="4615" width="15.296875" customWidth="1"/>
+    <col min="4617" max="4618" width="9.296875" customWidth="1"/>
+    <col min="4864" max="4864" width="25.5" customWidth="1"/>
+    <col min="4865" max="4865" width="28.8984375" customWidth="1"/>
+    <col min="4866" max="4866" width="2.296875" customWidth="1"/>
+    <col min="4867" max="4867" width="24.8984375" customWidth="1"/>
+    <col min="4868" max="4868" width="2" customWidth="1"/>
+    <col min="4871" max="4871" width="15.296875" customWidth="1"/>
+    <col min="4873" max="4874" width="9.296875" customWidth="1"/>
+    <col min="5120" max="5120" width="25.5" customWidth="1"/>
+    <col min="5121" max="5121" width="28.8984375" customWidth="1"/>
+    <col min="5122" max="5122" width="2.296875" customWidth="1"/>
+    <col min="5123" max="5123" width="24.8984375" customWidth="1"/>
+    <col min="5124" max="5124" width="2" customWidth="1"/>
+    <col min="5127" max="5127" width="15.296875" customWidth="1"/>
+    <col min="5129" max="5130" width="9.296875" customWidth="1"/>
+    <col min="5376" max="5376" width="25.5" customWidth="1"/>
+    <col min="5377" max="5377" width="28.8984375" customWidth="1"/>
+    <col min="5378" max="5378" width="2.296875" customWidth="1"/>
+    <col min="5379" max="5379" width="24.8984375" customWidth="1"/>
+    <col min="5380" max="5380" width="2" customWidth="1"/>
+    <col min="5383" max="5383" width="15.296875" customWidth="1"/>
+    <col min="5385" max="5386" width="9.296875" customWidth="1"/>
+    <col min="5632" max="5632" width="25.5" customWidth="1"/>
+    <col min="5633" max="5633" width="28.8984375" customWidth="1"/>
+    <col min="5634" max="5634" width="2.296875" customWidth="1"/>
+    <col min="5635" max="5635" width="24.8984375" customWidth="1"/>
+    <col min="5636" max="5636" width="2" customWidth="1"/>
+    <col min="5639" max="5639" width="15.296875" customWidth="1"/>
+    <col min="5641" max="5642" width="9.296875" customWidth="1"/>
+    <col min="5888" max="5888" width="25.5" customWidth="1"/>
+    <col min="5889" max="5889" width="28.8984375" customWidth="1"/>
+    <col min="5890" max="5890" width="2.296875" customWidth="1"/>
+    <col min="5891" max="5891" width="24.8984375" customWidth="1"/>
+    <col min="5892" max="5892" width="2" customWidth="1"/>
+    <col min="5895" max="5895" width="15.296875" customWidth="1"/>
+    <col min="5897" max="5898" width="9.296875" customWidth="1"/>
+    <col min="6144" max="6144" width="25.5" customWidth="1"/>
+    <col min="6145" max="6145" width="28.8984375" customWidth="1"/>
+    <col min="6146" max="6146" width="2.296875" customWidth="1"/>
+    <col min="6147" max="6147" width="24.8984375" customWidth="1"/>
+    <col min="6148" max="6148" width="2" customWidth="1"/>
+    <col min="6151" max="6151" width="15.296875" customWidth="1"/>
+    <col min="6153" max="6154" width="9.296875" customWidth="1"/>
+    <col min="6400" max="6400" width="25.5" customWidth="1"/>
+    <col min="6401" max="6401" width="28.8984375" customWidth="1"/>
+    <col min="6402" max="6402" width="2.296875" customWidth="1"/>
+    <col min="6403" max="6403" width="24.8984375" customWidth="1"/>
+    <col min="6404" max="6404" width="2" customWidth="1"/>
+    <col min="6407" max="6407" width="15.296875" customWidth="1"/>
+    <col min="6409" max="6410" width="9.296875" customWidth="1"/>
+    <col min="6656" max="6656" width="25.5" customWidth="1"/>
+    <col min="6657" max="6657" width="28.8984375" customWidth="1"/>
+    <col min="6658" max="6658" width="2.296875" customWidth="1"/>
+    <col min="6659" max="6659" width="24.8984375" customWidth="1"/>
+    <col min="6660" max="6660" width="2" customWidth="1"/>
+    <col min="6663" max="6663" width="15.296875" customWidth="1"/>
+    <col min="6665" max="6666" width="9.296875" customWidth="1"/>
+    <col min="6912" max="6912" width="25.5" customWidth="1"/>
+    <col min="6913" max="6913" width="28.8984375" customWidth="1"/>
+    <col min="6914" max="6914" width="2.296875" customWidth="1"/>
+    <col min="6915" max="6915" width="24.8984375" customWidth="1"/>
+    <col min="6916" max="6916" width="2" customWidth="1"/>
+    <col min="6919" max="6919" width="15.296875" customWidth="1"/>
+    <col min="6921" max="6922" width="9.296875" customWidth="1"/>
+    <col min="7168" max="7168" width="25.5" customWidth="1"/>
+    <col min="7169" max="7169" width="28.8984375" customWidth="1"/>
+    <col min="7170" max="7170" width="2.296875" customWidth="1"/>
+    <col min="7171" max="7171" width="24.8984375" customWidth="1"/>
+    <col min="7172" max="7172" width="2" customWidth="1"/>
+    <col min="7175" max="7175" width="15.296875" customWidth="1"/>
+    <col min="7177" max="7178" width="9.296875" customWidth="1"/>
+    <col min="7424" max="7424" width="25.5" customWidth="1"/>
+    <col min="7425" max="7425" width="28.8984375" customWidth="1"/>
+    <col min="7426" max="7426" width="2.296875" customWidth="1"/>
+    <col min="7427" max="7427" width="24.8984375" customWidth="1"/>
+    <col min="7428" max="7428" width="2" customWidth="1"/>
+    <col min="7431" max="7431" width="15.296875" customWidth="1"/>
+    <col min="7433" max="7434" width="9.296875" customWidth="1"/>
+    <col min="7680" max="7680" width="25.5" customWidth="1"/>
+    <col min="7681" max="7681" width="28.8984375" customWidth="1"/>
+    <col min="7682" max="7682" width="2.296875" customWidth="1"/>
+    <col min="7683" max="7683" width="24.8984375" customWidth="1"/>
+    <col min="7684" max="7684" width="2" customWidth="1"/>
+    <col min="7687" max="7687" width="15.296875" customWidth="1"/>
+    <col min="7689" max="7690" width="9.296875" customWidth="1"/>
+    <col min="7936" max="7936" width="25.5" customWidth="1"/>
+    <col min="7937" max="7937" width="28.8984375" customWidth="1"/>
+    <col min="7938" max="7938" width="2.296875" customWidth="1"/>
+    <col min="7939" max="7939" width="24.8984375" customWidth="1"/>
+    <col min="7940" max="7940" width="2" customWidth="1"/>
+    <col min="7943" max="7943" width="15.296875" customWidth="1"/>
+    <col min="7945" max="7946" width="9.296875" customWidth="1"/>
+    <col min="8192" max="8192" width="25.5" customWidth="1"/>
+    <col min="8193" max="8193" width="28.8984375" customWidth="1"/>
+    <col min="8194" max="8194" width="2.296875" customWidth="1"/>
+    <col min="8195" max="8195" width="24.8984375" customWidth="1"/>
+    <col min="8196" max="8196" width="2" customWidth="1"/>
+    <col min="8199" max="8199" width="15.296875" customWidth="1"/>
+    <col min="8201" max="8202" width="9.296875" customWidth="1"/>
+    <col min="8448" max="8448" width="25.5" customWidth="1"/>
+    <col min="8449" max="8449" width="28.8984375" customWidth="1"/>
+    <col min="8450" max="8450" width="2.296875" customWidth="1"/>
+    <col min="8451" max="8451" width="24.8984375" customWidth="1"/>
+    <col min="8452" max="8452" width="2" customWidth="1"/>
+    <col min="8455" max="8455" width="15.296875" customWidth="1"/>
+    <col min="8457" max="8458" width="9.296875" customWidth="1"/>
+    <col min="8704" max="8704" width="25.5" customWidth="1"/>
+    <col min="8705" max="8705" width="28.8984375" customWidth="1"/>
+    <col min="8706" max="8706" width="2.296875" customWidth="1"/>
+    <col min="8707" max="8707" width="24.8984375" customWidth="1"/>
+    <col min="8708" max="8708" width="2" customWidth="1"/>
+    <col min="8711" max="8711" width="15.296875" customWidth="1"/>
+    <col min="8713" max="8714" width="9.296875" customWidth="1"/>
+    <col min="8960" max="8960" width="25.5" customWidth="1"/>
+    <col min="8961" max="8961" width="28.8984375" customWidth="1"/>
+    <col min="8962" max="8962" width="2.296875" customWidth="1"/>
+    <col min="8963" max="8963" width="24.8984375" customWidth="1"/>
+    <col min="8964" max="8964" width="2" customWidth="1"/>
+    <col min="8967" max="8967" width="15.296875" customWidth="1"/>
+    <col min="8969" max="8970" width="9.296875" customWidth="1"/>
+    <col min="9216" max="9216" width="25.5" customWidth="1"/>
+    <col min="9217" max="9217" width="28.8984375" customWidth="1"/>
+    <col min="9218" max="9218" width="2.296875" customWidth="1"/>
+    <col min="9219" max="9219" width="24.8984375" customWidth="1"/>
+    <col min="9220" max="9220" width="2" customWidth="1"/>
+    <col min="9223" max="9223" width="15.296875" customWidth="1"/>
+    <col min="9225" max="9226" width="9.296875" customWidth="1"/>
+    <col min="9472" max="9472" width="25.5" customWidth="1"/>
+    <col min="9473" max="9473" width="28.8984375" customWidth="1"/>
+    <col min="9474" max="9474" width="2.296875" customWidth="1"/>
+    <col min="9475" max="9475" width="24.8984375" customWidth="1"/>
+    <col min="9476" max="9476" width="2" customWidth="1"/>
+    <col min="9479" max="9479" width="15.296875" customWidth="1"/>
+    <col min="9481" max="9482" width="9.296875" customWidth="1"/>
+    <col min="9728" max="9728" width="25.5" customWidth="1"/>
+    <col min="9729" max="9729" width="28.8984375" customWidth="1"/>
+    <col min="9730" max="9730" width="2.296875" customWidth="1"/>
+    <col min="9731" max="9731" width="24.8984375" customWidth="1"/>
+    <col min="9732" max="9732" width="2" customWidth="1"/>
+    <col min="9735" max="9735" width="15.296875" customWidth="1"/>
+    <col min="9737" max="9738" width="9.296875" customWidth="1"/>
+    <col min="9984" max="9984" width="25.5" customWidth="1"/>
+    <col min="9985" max="9985" width="28.8984375" customWidth="1"/>
+    <col min="9986" max="9986" width="2.296875" customWidth="1"/>
+    <col min="9987" max="9987" width="24.8984375" customWidth="1"/>
+    <col min="9988" max="9988" width="2" customWidth="1"/>
+    <col min="9991" max="9991" width="15.296875" customWidth="1"/>
+    <col min="9993" max="9994" width="9.296875" customWidth="1"/>
+    <col min="10240" max="10240" width="25.5" customWidth="1"/>
+    <col min="10241" max="10241" width="28.8984375" customWidth="1"/>
+    <col min="10242" max="10242" width="2.296875" customWidth="1"/>
+    <col min="10243" max="10243" width="24.8984375" customWidth="1"/>
+    <col min="10244" max="10244" width="2" customWidth="1"/>
+    <col min="10247" max="10247" width="15.296875" customWidth="1"/>
+    <col min="10249" max="10250" width="9.296875" customWidth="1"/>
+    <col min="10496" max="10496" width="25.5" customWidth="1"/>
+    <col min="10497" max="10497" width="28.8984375" customWidth="1"/>
+    <col min="10498" max="10498" width="2.296875" customWidth="1"/>
+    <col min="10499" max="10499" width="24.8984375" customWidth="1"/>
+    <col min="10500" max="10500" width="2" customWidth="1"/>
+    <col min="10503" max="10503" width="15.296875" customWidth="1"/>
+    <col min="10505" max="10506" width="9.296875" customWidth="1"/>
+    <col min="10752" max="10752" width="25.5" customWidth="1"/>
+    <col min="10753" max="10753" width="28.8984375" customWidth="1"/>
+    <col min="10754" max="10754" width="2.296875" customWidth="1"/>
+    <col min="10755" max="10755" width="24.8984375" customWidth="1"/>
+    <col min="10756" max="10756" width="2" customWidth="1"/>
+    <col min="10759" max="10759" width="15.296875" customWidth="1"/>
+    <col min="10761" max="10762" width="9.296875" customWidth="1"/>
+    <col min="11008" max="11008" width="25.5" customWidth="1"/>
+    <col min="11009" max="11009" width="28.8984375" customWidth="1"/>
+    <col min="11010" max="11010" width="2.296875" customWidth="1"/>
+    <col min="11011" max="11011" width="24.8984375" customWidth="1"/>
+    <col min="11012" max="11012" width="2" customWidth="1"/>
+    <col min="11015" max="11015" width="15.296875" customWidth="1"/>
+    <col min="11017" max="11018" width="9.296875" customWidth="1"/>
+    <col min="11264" max="11264" width="25.5" customWidth="1"/>
+    <col min="11265" max="11265" width="28.8984375" customWidth="1"/>
+    <col min="11266" max="11266" width="2.296875" customWidth="1"/>
+    <col min="11267" max="11267" width="24.8984375" customWidth="1"/>
+    <col min="11268" max="11268" width="2" customWidth="1"/>
+    <col min="11271" max="11271" width="15.296875" customWidth="1"/>
+    <col min="11273" max="11274" width="9.296875" customWidth="1"/>
+    <col min="11520" max="11520" width="25.5" customWidth="1"/>
+    <col min="11521" max="11521" width="28.8984375" customWidth="1"/>
+    <col min="11522" max="11522" width="2.296875" customWidth="1"/>
+    <col min="11523" max="11523" width="24.8984375" customWidth="1"/>
+    <col min="11524" max="11524" width="2" customWidth="1"/>
+    <col min="11527" max="11527" width="15.296875" customWidth="1"/>
+    <col min="11529" max="11530" width="9.296875" customWidth="1"/>
+    <col min="11776" max="11776" width="25.5" customWidth="1"/>
+    <col min="11777" max="11777" width="28.8984375" customWidth="1"/>
+    <col min="11778" max="11778" width="2.296875" customWidth="1"/>
+    <col min="11779" max="11779" width="24.8984375" customWidth="1"/>
+    <col min="11780" max="11780" width="2" customWidth="1"/>
+    <col min="11783" max="11783" width="15.296875" customWidth="1"/>
+    <col min="11785" max="11786" width="9.296875" customWidth="1"/>
+    <col min="12032" max="12032" width="25.5" customWidth="1"/>
+    <col min="12033" max="12033" width="28.8984375" customWidth="1"/>
+    <col min="12034" max="12034" width="2.296875" customWidth="1"/>
+    <col min="12035" max="12035" width="24.8984375" customWidth="1"/>
+    <col min="12036" max="12036" width="2" customWidth="1"/>
+    <col min="12039" max="12039" width="15.296875" customWidth="1"/>
+    <col min="12041" max="12042" width="9.296875" customWidth="1"/>
+    <col min="12288" max="12288" width="25.5" customWidth="1"/>
+    <col min="12289" max="12289" width="28.8984375" customWidth="1"/>
+    <col min="12290" max="12290" width="2.296875" customWidth="1"/>
+    <col min="12291" max="12291" width="24.8984375" customWidth="1"/>
+    <col min="12292" max="12292" width="2" customWidth="1"/>
+    <col min="12295" max="12295" width="15.296875" customWidth="1"/>
+    <col min="12297" max="12298" width="9.296875" customWidth="1"/>
+    <col min="12544" max="12544" width="25.5" customWidth="1"/>
+    <col min="12545" max="12545" width="28.8984375" customWidth="1"/>
+    <col min="12546" max="12546" width="2.296875" customWidth="1"/>
+    <col min="12547" max="12547" width="24.8984375" customWidth="1"/>
+    <col min="12548" max="12548" width="2" customWidth="1"/>
+    <col min="12551" max="12551" width="15.296875" customWidth="1"/>
+    <col min="12553" max="12554" width="9.296875" customWidth="1"/>
+    <col min="12800" max="12800" width="25.5" customWidth="1"/>
+    <col min="12801" max="12801" width="28.8984375" customWidth="1"/>
+    <col min="12802" max="12802" width="2.296875" customWidth="1"/>
+    <col min="12803" max="12803" width="24.8984375" customWidth="1"/>
+    <col min="12804" max="12804" width="2" customWidth="1"/>
+    <col min="12807" max="12807" width="15.296875" customWidth="1"/>
+    <col min="12809" max="12810" width="9.296875" customWidth="1"/>
+    <col min="13056" max="13056" width="25.5" customWidth="1"/>
+    <col min="13057" max="13057" width="28.8984375" customWidth="1"/>
+    <col min="13058" max="13058" width="2.296875" customWidth="1"/>
+    <col min="13059" max="13059" width="24.8984375" customWidth="1"/>
+    <col min="13060" max="13060" width="2" customWidth="1"/>
+    <col min="13063" max="13063" width="15.296875" customWidth="1"/>
+    <col min="13065" max="13066" width="9.296875" customWidth="1"/>
+    <col min="13312" max="13312" width="25.5" customWidth="1"/>
+    <col min="13313" max="13313" width="28.8984375" customWidth="1"/>
+    <col min="13314" max="13314" width="2.296875" customWidth="1"/>
+    <col min="13315" max="13315" width="24.8984375" customWidth="1"/>
+    <col min="13316" max="13316" width="2" customWidth="1"/>
+    <col min="13319" max="13319" width="15.296875" customWidth="1"/>
+    <col min="13321" max="13322" width="9.296875" customWidth="1"/>
+    <col min="13568" max="13568" width="25.5" customWidth="1"/>
+    <col min="13569" max="13569" width="28.8984375" customWidth="1"/>
+    <col min="13570" max="13570" width="2.296875" customWidth="1"/>
+    <col min="13571" max="13571" width="24.8984375" customWidth="1"/>
+    <col min="13572" max="13572" width="2" customWidth="1"/>
+    <col min="13575" max="13575" width="15.296875" customWidth="1"/>
+    <col min="13577" max="13578" width="9.296875" customWidth="1"/>
+    <col min="13824" max="13824" width="25.5" customWidth="1"/>
+    <col min="13825" max="13825" width="28.8984375" customWidth="1"/>
+    <col min="13826" max="13826" width="2.296875" customWidth="1"/>
+    <col min="13827" max="13827" width="24.8984375" customWidth="1"/>
+    <col min="13828" max="13828" width="2" customWidth="1"/>
+    <col min="13831" max="13831" width="15.296875" customWidth="1"/>
+    <col min="13833" max="13834" width="9.296875" customWidth="1"/>
+    <col min="14080" max="14080" width="25.5" customWidth="1"/>
+    <col min="14081" max="14081" width="28.8984375" customWidth="1"/>
+    <col min="14082" max="14082" width="2.296875" customWidth="1"/>
+    <col min="14083" max="14083" width="24.8984375" customWidth="1"/>
+    <col min="14084" max="14084" width="2" customWidth="1"/>
+    <col min="14087" max="14087" width="15.296875" customWidth="1"/>
+    <col min="14089" max="14090" width="9.296875" customWidth="1"/>
+    <col min="14336" max="14336" width="25.5" customWidth="1"/>
+    <col min="14337" max="14337" width="28.8984375" customWidth="1"/>
+    <col min="14338" max="14338" width="2.296875" customWidth="1"/>
+    <col min="14339" max="14339" width="24.8984375" customWidth="1"/>
+    <col min="14340" max="14340" width="2" customWidth="1"/>
+    <col min="14343" max="14343" width="15.296875" customWidth="1"/>
+    <col min="14345" max="14346" width="9.296875" customWidth="1"/>
+    <col min="14592" max="14592" width="25.5" customWidth="1"/>
+    <col min="14593" max="14593" width="28.8984375" customWidth="1"/>
+    <col min="14594" max="14594" width="2.296875" customWidth="1"/>
+    <col min="14595" max="14595" width="24.8984375" customWidth="1"/>
+    <col min="14596" max="14596" width="2" customWidth="1"/>
+    <col min="14599" max="14599" width="15.296875" customWidth="1"/>
+    <col min="14601" max="14602" width="9.296875" customWidth="1"/>
+    <col min="14848" max="14848" width="25.5" customWidth="1"/>
+    <col min="14849" max="14849" width="28.8984375" customWidth="1"/>
+    <col min="14850" max="14850" width="2.296875" customWidth="1"/>
+    <col min="14851" max="14851" width="24.8984375" customWidth="1"/>
+    <col min="14852" max="14852" width="2" customWidth="1"/>
+    <col min="14855" max="14855" width="15.296875" customWidth="1"/>
+    <col min="14857" max="14858" width="9.296875" customWidth="1"/>
+    <col min="15104" max="15104" width="25.5" customWidth="1"/>
+    <col min="15105" max="15105" width="28.8984375" customWidth="1"/>
+    <col min="15106" max="15106" width="2.296875" customWidth="1"/>
+    <col min="15107" max="15107" width="24.8984375" customWidth="1"/>
+    <col min="15108" max="15108" width="2" customWidth="1"/>
+    <col min="15111" max="15111" width="15.296875" customWidth="1"/>
+    <col min="15113" max="15114" width="9.296875" customWidth="1"/>
+    <col min="15360" max="15360" width="25.5" customWidth="1"/>
+    <col min="15361" max="15361" width="28.8984375" customWidth="1"/>
+    <col min="15362" max="15362" width="2.296875" customWidth="1"/>
+    <col min="15363" max="15363" width="24.8984375" customWidth="1"/>
+    <col min="15364" max="15364" width="2" customWidth="1"/>
+    <col min="15367" max="15367" width="15.296875" customWidth="1"/>
+    <col min="15369" max="15370" width="9.296875" customWidth="1"/>
+    <col min="15616" max="15616" width="25.5" customWidth="1"/>
+    <col min="15617" max="15617" width="28.8984375" customWidth="1"/>
+    <col min="15618" max="15618" width="2.296875" customWidth="1"/>
+    <col min="15619" max="15619" width="24.8984375" customWidth="1"/>
+    <col min="15620" max="15620" width="2" customWidth="1"/>
+    <col min="15623" max="15623" width="15.296875" customWidth="1"/>
+    <col min="15625" max="15626" width="9.296875" customWidth="1"/>
+    <col min="15872" max="15872" width="25.5" customWidth="1"/>
+    <col min="15873" max="15873" width="28.8984375" customWidth="1"/>
+    <col min="15874" max="15874" width="2.296875" customWidth="1"/>
+    <col min="15875" max="15875" width="24.8984375" customWidth="1"/>
+    <col min="15876" max="15876" width="2" customWidth="1"/>
+    <col min="15879" max="15879" width="15.296875" customWidth="1"/>
+    <col min="15881" max="15882" width="9.296875" customWidth="1"/>
+    <col min="16128" max="16128" width="25.5" customWidth="1"/>
+    <col min="16129" max="16129" width="28.8984375" customWidth="1"/>
+    <col min="16130" max="16130" width="2.296875" customWidth="1"/>
+    <col min="16131" max="16131" width="24.8984375" customWidth="1"/>
+    <col min="16132" max="16132" width="2" customWidth="1"/>
+    <col min="16135" max="16135" width="15.296875" customWidth="1"/>
+    <col min="16137" max="16138" width="9.296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="1" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="H1" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="K1" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A3" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
     <col min="10" max="10" width="13.296875" customWidth="1"/>
     <col min="11" max="11" width="9.3984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-[...6 lines deleted...]
-      <c r="C1" s="2" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A1" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.45">
-[...31 lines deleted...]
-        <v>47</v>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A2" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="J2" s="4">
+        <v>46206</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
     <col min="10" max="10" width="11.59765625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="D1" s="1" t="s">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="K1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:11" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-[...24 lines deleted...]
-      <c r="I2" s="2" t="s">
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E3" s="3"/>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="2" t="s">
-[...3 lines deleted...]
-        <v>55</v>
+      <c r="I3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-[...19 lines deleted...]
-      <c r="H3" s="2" t="s">
+    <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="2" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="H4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A4" s="2" t="s">
+    <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="2" t="s">
-[...171 lines deleted...]
-      <c r="E9" s="2" t="s">
+      <c r="I5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...81 lines deleted...]
-        <v>38</v>
+      <c r="K5" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A1" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="2" t="s">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="3" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A2" s="2" t="s">
-[...20 lines deleted...]
-      <c r="H2" s="2" t="s">
+      <c r="A2" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="H2" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="2" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="I2" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A3" s="2" t="s">
-[...20 lines deleted...]
-      <c r="H3" s="2" t="s">
+      <c r="A3" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="H3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J3" s="2" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="I3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A4" s="2" t="s">
-[...20 lines deleted...]
-      <c r="H4" s="2" t="s">
+      <c r="A4" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="H4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="2" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="I4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>