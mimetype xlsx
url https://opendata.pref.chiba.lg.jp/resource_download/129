--- v0 (2026-03-07)
+++ v1 (2026-04-22)
@@ -10,389 +10,537 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{657C8020-41C1-4683-8EC9-8F5A02B28D05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8007B094-2CBD-4356-904F-D620AD13A9A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="習志野" sheetId="1" r:id="rId1"/>
     <sheet name="市川" sheetId="2" r:id="rId2"/>
     <sheet name="松戸" sheetId="3" r:id="rId3"/>
     <sheet name="野田" sheetId="4" r:id="rId4"/>
     <sheet name="印旛" sheetId="5" r:id="rId5"/>
     <sheet name="香取" sheetId="6" r:id="rId6"/>
     <sheet name="海匝" sheetId="7" r:id="rId7"/>
     <sheet name="山武" sheetId="8" r:id="rId8"/>
     <sheet name="長生" sheetId="9" r:id="rId9"/>
-    <sheet name="夷隅" sheetId="10" r:id="rId10"/>
+    <sheet name="夷隅" sheetId="14" r:id="rId10"/>
     <sheet name="安房" sheetId="11" r:id="rId11"/>
     <sheet name="君津" sheetId="12" r:id="rId12"/>
     <sheet name="市原" sheetId="13" r:id="rId13"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="98">
+  <si>
+    <t>施設名称１</t>
+  </si>
+  <si>
+    <t>施設所在地１</t>
+  </si>
+  <si>
+    <t>施設所在地２</t>
+  </si>
+  <si>
+    <t>施設電話番号</t>
+  </si>
+  <si>
+    <t>業務種別</t>
+  </si>
+  <si>
+    <t>旅館業の種別</t>
+  </si>
+  <si>
+    <t>季節営業</t>
+  </si>
+  <si>
+    <t>許可番号</t>
+  </si>
+  <si>
+    <t>許可日</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t xml:space="preserve">              </t>
+  </si>
+  <si>
+    <t>旅館業</t>
+  </si>
+  <si>
+    <t>簡易宿所営業</t>
+  </si>
+  <si>
+    <t>無</t>
+  </si>
+  <si>
+    <t>旅館・ホテル営業</t>
+  </si>
+  <si>
+    <t>申請者名</t>
+  </si>
+  <si>
+    <t>施設名称２</t>
+  </si>
+  <si>
+    <t>営業者名</t>
+    <rPh sb="0" eb="2">
+      <t>エイギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第R7-30号</t>
+  </si>
+  <si>
+    <t>株式会社八街未来都市</t>
+  </si>
+  <si>
+    <t>小谷流の里ドギーズアイランド　カーサブランカ</t>
+  </si>
+  <si>
+    <t>八街市小谷流６４７</t>
+  </si>
+  <si>
+    <t xml:space="preserve">043-312-2751  </t>
+  </si>
+  <si>
+    <t>第R7-5号</t>
+  </si>
+  <si>
+    <t>R08.02.16</t>
+  </si>
+  <si>
+    <t>森の湯家族風呂　ｃｏｕｐｌｅ＆ｆａｍｉｌｙ</t>
+  </si>
+  <si>
+    <t>八街市小谷流６１６</t>
+  </si>
+  <si>
+    <t xml:space="preserve">043-312-7726  </t>
+  </si>
+  <si>
+    <t>第R7-4号</t>
+  </si>
+  <si>
+    <t>ＡＤＶＥＮＴＵＲＥＳ　ＩＳＬＡＮＤ　小谷流沢ロッジ</t>
+  </si>
+  <si>
+    <t>八街市小谷流ジブ台８５０番１、８５１番１外</t>
+  </si>
+  <si>
+    <t xml:space="preserve">043-330-7090  </t>
+  </si>
+  <si>
+    <t>第R7-3号</t>
+  </si>
+  <si>
+    <t>株式会社裕富商事</t>
+  </si>
+  <si>
+    <t>Ｃｒｏｓｓａ　Ｖｉｌｌａｇｅ　Ｓａｋｕｒａ</t>
+  </si>
+  <si>
+    <t>佐倉市栄町２０－１０</t>
+  </si>
+  <si>
+    <t>２０１、３０１，４０２</t>
+  </si>
+  <si>
+    <t>第R7-2号</t>
+  </si>
+  <si>
+    <t>渡部　大介</t>
+  </si>
+  <si>
+    <t>Ｌｉｎｏ　ｂｙ　ｗａｔｅｒｂａｓｅ</t>
+  </si>
+  <si>
+    <t>鴨川市江見西真門９９</t>
+  </si>
+  <si>
+    <t>第R7-56号</t>
+  </si>
+  <si>
+    <t>R08.02.20</t>
+  </si>
+  <si>
+    <t>ブランニューアセット株式会社</t>
+  </si>
+  <si>
+    <t>ＴＨＥ　ＢＯＮＤＳ　オーシャンフロントヴィラ</t>
+  </si>
+  <si>
+    <t>－千葉館山－</t>
+  </si>
+  <si>
+    <t>南房総市富浦町多田良１１９０－７６</t>
+  </si>
+  <si>
+    <t>第R7-54号</t>
+  </si>
+  <si>
+    <t>R08.02.12</t>
+  </si>
+  <si>
+    <t>市東　義之</t>
+  </si>
+  <si>
+    <t>旅館かんろく</t>
+  </si>
+  <si>
+    <t>夷隅郡御宿町岩和田１００６</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470-68-3093  </t>
+  </si>
+  <si>
+    <t>第R7-35号</t>
+  </si>
+  <si>
+    <t>R08.02.09</t>
+  </si>
+  <si>
+    <t>宮内　洋平</t>
+    <rPh sb="0" eb="2">
+      <t>ミヤウチ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨウヘイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>一棟貸し宿　なかじゅく</t>
+    <rPh sb="0" eb="2">
+      <t>イットウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヤド</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>銚子市松岸町１－９０</t>
+    <rPh sb="0" eb="3">
+      <t>チョウシシ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>マツギシチョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>旅館業</t>
+    <rPh sb="0" eb="3">
+      <t>リョカンギョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>簡易宿所営業</t>
+    <rPh sb="0" eb="4">
+      <t>カンイシュクショ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エイギョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>無</t>
+    <rPh sb="0" eb="1">
+      <t>ナ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第R7-5号</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>株式会社Ｍリゾート</t>
+  </si>
+  <si>
+    <t>ＣＯＣＯ ＲＥＳＯＲＴ ＦＵＴＴＳＵ</t>
+  </si>
+  <si>
+    <t>富津市岩瀬８９７－１</t>
+  </si>
+  <si>
+    <t>2月新規無し</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>営業者名</t>
+    <rPh sb="0" eb="3">
+      <t>エイギョウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社ＹＡＲ</t>
+  </si>
+  <si>
+    <t>Ｈｏｔｅｌ　ａｔｏｍ　Ｔｏｋｙｏ　ｂａｙ</t>
+  </si>
+  <si>
+    <t>浦安市当代島３－１３－２７</t>
+  </si>
+  <si>
+    <t>第R7-18号</t>
+  </si>
+  <si>
+    <t>R08.02.05</t>
+  </si>
+  <si>
+    <t>マツイリアルエステート合同会社</t>
+  </si>
+  <si>
+    <t>蔵</t>
+  </si>
+  <si>
+    <t>浦安市富士見５－１４－２３</t>
+  </si>
+  <si>
+    <t>第R7-17号</t>
+  </si>
+  <si>
+    <t>株式会社舞浜企画</t>
+  </si>
+  <si>
+    <t>フローラ浦安</t>
+  </si>
+  <si>
+    <t>浦安市堀江４丁目３２番７号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">047-711-2004  </t>
+  </si>
+  <si>
+    <t>第R7-15号</t>
+  </si>
+  <si>
+    <t>R08.02.02</t>
+  </si>
+  <si>
+    <t>合同会社ＤＹＨ</t>
+  </si>
+  <si>
+    <t>ＴＨＥ　ＩＣＨＩＫＡＷＡ　ＨＯＵＳＥ</t>
+  </si>
+  <si>
+    <t>市川市市川３－１６－３</t>
+  </si>
+  <si>
+    <t>第R7-19号</t>
+  </si>
+  <si>
+    <t>R08.02.24</t>
+  </si>
   <si>
     <t>営業者名</t>
     <rPh sb="0" eb="2">
       <t>エイギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...41 lines deleted...]
-    <t/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>施設名称２</t>
-  </si>
-[...166 lines deleted...]
-    <t>R07.02.26</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社ベイクレセント</t>
+  </si>
+  <si>
+    <t>SurfBase作田</t>
+  </si>
+  <si>
+    <t>山武郡九十九里町作田</t>
+  </si>
+  <si>
+    <t>字亥高５６３３番地５</t>
+  </si>
+  <si>
+    <t>株式会社ＭＯＳＶＡ</t>
+  </si>
+  <si>
+    <t>ＭａｉｓｏｎＥｎｓｏ</t>
+  </si>
+  <si>
+    <t>山武郡九十九里町小関２３４７－３２</t>
+  </si>
+  <si>
+    <t>第R7-31号</t>
+  </si>
+  <si>
+    <t>R08.02.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-  </cellStyleXfs>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+  </cellStyleXfs>
+  <cellXfs count="5">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="57" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{6BDDD0AE-BD51-4FFA-924E-052010BFB855}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -684,2729 +832,1523 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="26.33203125" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="3" width="17.88671875" customWidth="1"/>
+    <col min="4" max="4" width="35" customWidth="1"/>
+    <col min="6" max="10" width="14.5546875" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:K3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A86EC7E6-0BA2-4839-B4A5-1252F97EB3AB}">
+  <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="12.44140625" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="37.8984375" customWidth="1"/>
-[...702 lines deleted...]
-    <col min="16139" max="16139" width="8.69921875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.21875" customWidth="1"/>
+    <col min="6" max="6" width="26.21875" customWidth="1"/>
+    <col min="8" max="8" width="16.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="K1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="K1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C2" s="1" t="s">
+      <c r="D2" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D2" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I2" s="1" t="s">
+      <c r="I2" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="J2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="1" t="s">
+      <c r="J2" s="2" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="K2" s="2" t="s">
         <v>54</v>
-      </c>
-[...28 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <dimension ref="A1:L3"/>
+  <dimension ref="A1:K3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="26.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.3984375" customWidth="1"/>
-[...575 lines deleted...]
-    <col min="16139" max="16139" width="8.3984375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="37.88671875" customWidth="1"/>
+    <col min="3" max="3" width="15.44140625" customWidth="1"/>
+    <col min="4" max="4" width="37.88671875" customWidth="1"/>
+    <col min="5" max="7" width="12.44140625" customWidth="1"/>
+    <col min="8" max="8" width="15.44140625" customWidth="1"/>
+    <col min="9" max="9" width="12.44140625" customWidth="1"/>
+    <col min="10" max="11" width="15.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.45">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A1" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="K1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="K1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D2" s="2" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:12" x14ac:dyDescent="0.45">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="15.6640625" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="22.5546875" customWidth="1"/>
+    <col min="2" max="2" width="26" customWidth="1"/>
+    <col min="4" max="4" width="22.5546875" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
-      <c r="A1" t="s">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>16</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="6" width="23.109375" customWidth="1"/>
+    <col min="7" max="9" width="12" customWidth="1"/>
+    <col min="257" max="257" width="24.5546875" customWidth="1"/>
+    <col min="258" max="258" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="10.5546875" customWidth="1"/>
+    <col min="260" max="260" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="264" max="264" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="513" max="513" width="24.5546875" customWidth="1"/>
+    <col min="514" max="514" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="515" max="515" width="10.5546875" customWidth="1"/>
+    <col min="516" max="516" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="518" max="518" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="520" max="520" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="769" max="769" width="24.5546875" customWidth="1"/>
+    <col min="770" max="770" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="771" max="771" width="10.5546875" customWidth="1"/>
+    <col min="772" max="772" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="774" max="774" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="776" max="776" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1025" width="24.5546875" customWidth="1"/>
+    <col min="1026" max="1026" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1027" width="10.5546875" customWidth="1"/>
+    <col min="1028" max="1028" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1030" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="1032" max="1032" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1281" width="24.5546875" customWidth="1"/>
+    <col min="1282" max="1282" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1283" width="10.5546875" customWidth="1"/>
+    <col min="1284" max="1284" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1286" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="1288" max="1288" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1537" width="24.5546875" customWidth="1"/>
+    <col min="1538" max="1538" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1539" width="10.5546875" customWidth="1"/>
+    <col min="1540" max="1540" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1542" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="1544" max="1544" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1793" width="24.5546875" customWidth="1"/>
+    <col min="1794" max="1794" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1795" width="10.5546875" customWidth="1"/>
+    <col min="1796" max="1796" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1798" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="1800" max="1800" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2049" width="24.5546875" customWidth="1"/>
+    <col min="2050" max="2050" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2051" width="10.5546875" customWidth="1"/>
+    <col min="2052" max="2052" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2054" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="2056" max="2056" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2305" width="24.5546875" customWidth="1"/>
+    <col min="2306" max="2306" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2307" width="10.5546875" customWidth="1"/>
+    <col min="2308" max="2308" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2310" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="2312" max="2312" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2561" width="24.5546875" customWidth="1"/>
+    <col min="2562" max="2562" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2563" width="10.5546875" customWidth="1"/>
+    <col min="2564" max="2564" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2566" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="2568" max="2568" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2817" width="24.5546875" customWidth="1"/>
+    <col min="2818" max="2818" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2819" width="10.5546875" customWidth="1"/>
+    <col min="2820" max="2820" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2822" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="2824" max="2824" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3073" width="24.5546875" customWidth="1"/>
+    <col min="3074" max="3074" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3075" width="10.5546875" customWidth="1"/>
+    <col min="3076" max="3076" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3078" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="3080" max="3080" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3329" width="24.5546875" customWidth="1"/>
+    <col min="3330" max="3330" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3331" width="10.5546875" customWidth="1"/>
+    <col min="3332" max="3332" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3334" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="3336" max="3336" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3585" width="24.5546875" customWidth="1"/>
+    <col min="3586" max="3586" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3587" width="10.5546875" customWidth="1"/>
+    <col min="3588" max="3588" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3590" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="3592" max="3592" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3841" width="24.5546875" customWidth="1"/>
+    <col min="3842" max="3842" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3843" width="10.5546875" customWidth="1"/>
+    <col min="3844" max="3844" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3846" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="3848" max="3848" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4097" width="24.5546875" customWidth="1"/>
+    <col min="4098" max="4098" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4099" width="10.5546875" customWidth="1"/>
+    <col min="4100" max="4100" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4102" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="4104" max="4104" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4353" width="24.5546875" customWidth="1"/>
+    <col min="4354" max="4354" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4355" width="10.5546875" customWidth="1"/>
+    <col min="4356" max="4356" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4358" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="4360" max="4360" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4609" width="24.5546875" customWidth="1"/>
+    <col min="4610" max="4610" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4611" width="10.5546875" customWidth="1"/>
+    <col min="4612" max="4612" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4614" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="4616" max="4616" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4865" width="24.5546875" customWidth="1"/>
+    <col min="4866" max="4866" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4867" width="10.5546875" customWidth="1"/>
+    <col min="4868" max="4868" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4870" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="4872" max="4872" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5121" width="24.5546875" customWidth="1"/>
+    <col min="5122" max="5122" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5123" width="10.5546875" customWidth="1"/>
+    <col min="5124" max="5124" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5126" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="5128" max="5128" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5377" width="24.5546875" customWidth="1"/>
+    <col min="5378" max="5378" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5379" width="10.5546875" customWidth="1"/>
+    <col min="5380" max="5380" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5382" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="5384" max="5384" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5633" width="24.5546875" customWidth="1"/>
+    <col min="5634" max="5634" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5635" width="10.5546875" customWidth="1"/>
+    <col min="5636" max="5636" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5638" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="5640" max="5640" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5889" width="24.5546875" customWidth="1"/>
+    <col min="5890" max="5890" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5891" width="10.5546875" customWidth="1"/>
+    <col min="5892" max="5892" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5894" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="5896" max="5896" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6145" width="24.5546875" customWidth="1"/>
+    <col min="6146" max="6146" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6147" width="10.5546875" customWidth="1"/>
+    <col min="6148" max="6148" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6150" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="6152" max="6152" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6401" width="24.5546875" customWidth="1"/>
+    <col min="6402" max="6402" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6403" width="10.5546875" customWidth="1"/>
+    <col min="6404" max="6404" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6406" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="6408" max="6408" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6657" width="24.5546875" customWidth="1"/>
+    <col min="6658" max="6658" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6659" width="10.5546875" customWidth="1"/>
+    <col min="6660" max="6660" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6662" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="6664" max="6664" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6913" width="24.5546875" customWidth="1"/>
+    <col min="6914" max="6914" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6915" width="10.5546875" customWidth="1"/>
+    <col min="6916" max="6916" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6918" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="6920" max="6920" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7169" width="24.5546875" customWidth="1"/>
+    <col min="7170" max="7170" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7171" width="10.5546875" customWidth="1"/>
+    <col min="7172" max="7172" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7174" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="7176" max="7176" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7425" width="24.5546875" customWidth="1"/>
+    <col min="7426" max="7426" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7427" width="10.5546875" customWidth="1"/>
+    <col min="7428" max="7428" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7430" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="7432" max="7432" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7681" width="24.5546875" customWidth="1"/>
+    <col min="7682" max="7682" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7683" width="10.5546875" customWidth="1"/>
+    <col min="7684" max="7684" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7686" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="7688" max="7688" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7937" width="24.5546875" customWidth="1"/>
+    <col min="7938" max="7938" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7939" width="10.5546875" customWidth="1"/>
+    <col min="7940" max="7940" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7942" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="7944" max="7944" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8193" width="24.5546875" customWidth="1"/>
+    <col min="8194" max="8194" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8195" width="10.5546875" customWidth="1"/>
+    <col min="8196" max="8196" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8198" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="8200" max="8200" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8449" width="24.5546875" customWidth="1"/>
+    <col min="8450" max="8450" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8451" width="10.5546875" customWidth="1"/>
+    <col min="8452" max="8452" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8454" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="8456" max="8456" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8705" width="24.5546875" customWidth="1"/>
+    <col min="8706" max="8706" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8707" width="10.5546875" customWidth="1"/>
+    <col min="8708" max="8708" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8710" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="8712" max="8712" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8961" width="24.5546875" customWidth="1"/>
+    <col min="8962" max="8962" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8963" width="10.5546875" customWidth="1"/>
+    <col min="8964" max="8964" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8966" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="8968" max="8968" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9217" width="24.5546875" customWidth="1"/>
+    <col min="9218" max="9218" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9219" width="10.5546875" customWidth="1"/>
+    <col min="9220" max="9220" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9222" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="9224" max="9224" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9473" width="24.5546875" customWidth="1"/>
+    <col min="9474" max="9474" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9475" width="10.5546875" customWidth="1"/>
+    <col min="9476" max="9476" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9478" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="9480" max="9480" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9729" width="24.5546875" customWidth="1"/>
+    <col min="9730" max="9730" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9731" width="10.5546875" customWidth="1"/>
+    <col min="9732" max="9732" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9734" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="9736" max="9736" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9985" width="24.5546875" customWidth="1"/>
+    <col min="9986" max="9986" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9987" width="10.5546875" customWidth="1"/>
+    <col min="9988" max="9988" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9990" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="9992" max="9992" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10241" width="24.5546875" customWidth="1"/>
+    <col min="10242" max="10242" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10243" width="10.5546875" customWidth="1"/>
+    <col min="10244" max="10244" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10246" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="10248" max="10248" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10497" width="24.5546875" customWidth="1"/>
+    <col min="10498" max="10498" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10499" width="10.5546875" customWidth="1"/>
+    <col min="10500" max="10500" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10502" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="10504" max="10504" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10753" width="24.5546875" customWidth="1"/>
+    <col min="10754" max="10754" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10755" width="10.5546875" customWidth="1"/>
+    <col min="10756" max="10756" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10758" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="10760" max="10760" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11009" width="24.5546875" customWidth="1"/>
+    <col min="11010" max="11010" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11011" width="10.5546875" customWidth="1"/>
+    <col min="11012" max="11012" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11014" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="11016" max="11016" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11265" width="24.5546875" customWidth="1"/>
+    <col min="11266" max="11266" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11267" width="10.5546875" customWidth="1"/>
+    <col min="11268" max="11268" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11270" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="11272" max="11272" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11521" width="24.5546875" customWidth="1"/>
+    <col min="11522" max="11522" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11523" width="10.5546875" customWidth="1"/>
+    <col min="11524" max="11524" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11526" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="11528" max="11528" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11777" width="24.5546875" customWidth="1"/>
+    <col min="11778" max="11778" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11779" width="10.5546875" customWidth="1"/>
+    <col min="11780" max="11780" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11782" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="11784" max="11784" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12033" width="24.5546875" customWidth="1"/>
+    <col min="12034" max="12034" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12035" width="10.5546875" customWidth="1"/>
+    <col min="12036" max="12036" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12038" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="12040" max="12040" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12289" width="24.5546875" customWidth="1"/>
+    <col min="12290" max="12290" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12291" width="10.5546875" customWidth="1"/>
+    <col min="12292" max="12292" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12294" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="12296" max="12296" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12545" width="24.5546875" customWidth="1"/>
+    <col min="12546" max="12546" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12547" width="10.5546875" customWidth="1"/>
+    <col min="12548" max="12548" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12550" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="12552" max="12552" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12801" width="24.5546875" customWidth="1"/>
+    <col min="12802" max="12802" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12803" width="10.5546875" customWidth="1"/>
+    <col min="12804" max="12804" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12806" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="12808" max="12808" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13057" width="24.5546875" customWidth="1"/>
+    <col min="13058" max="13058" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13059" width="10.5546875" customWidth="1"/>
+    <col min="13060" max="13060" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13062" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="13064" max="13064" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13313" width="24.5546875" customWidth="1"/>
+    <col min="13314" max="13314" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13315" width="10.5546875" customWidth="1"/>
+    <col min="13316" max="13316" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13318" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="13320" max="13320" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13569" width="24.5546875" customWidth="1"/>
+    <col min="13570" max="13570" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13571" width="10.5546875" customWidth="1"/>
+    <col min="13572" max="13572" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13574" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="13576" max="13576" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13825" width="24.5546875" customWidth="1"/>
+    <col min="13826" max="13826" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13827" width="10.5546875" customWidth="1"/>
+    <col min="13828" max="13828" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13830" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="13832" max="13832" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14081" width="24.5546875" customWidth="1"/>
+    <col min="14082" max="14082" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14083" width="10.5546875" customWidth="1"/>
+    <col min="14084" max="14084" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14086" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="14088" max="14088" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14337" width="24.5546875" customWidth="1"/>
+    <col min="14338" max="14338" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14339" width="10.5546875" customWidth="1"/>
+    <col min="14340" max="14340" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14342" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="14344" max="14344" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14593" width="24.5546875" customWidth="1"/>
+    <col min="14594" max="14594" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14595" width="10.5546875" customWidth="1"/>
+    <col min="14596" max="14596" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14598" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="14600" max="14600" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14849" width="24.5546875" customWidth="1"/>
+    <col min="14850" max="14850" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14851" width="10.5546875" customWidth="1"/>
+    <col min="14852" max="14852" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14854" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="14856" max="14856" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15105" width="24.5546875" customWidth="1"/>
+    <col min="15106" max="15106" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15107" width="10.5546875" customWidth="1"/>
+    <col min="15108" max="15108" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15110" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="15112" max="15112" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15361" width="24.5546875" customWidth="1"/>
+    <col min="15362" max="15362" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15363" width="10.5546875" customWidth="1"/>
+    <col min="15364" max="15364" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15366" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="15368" max="15368" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15617" width="24.5546875" customWidth="1"/>
+    <col min="15618" max="15618" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15619" width="10.5546875" customWidth="1"/>
+    <col min="15620" max="15620" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15622" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="15624" max="15624" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15873" width="24.5546875" customWidth="1"/>
+    <col min="15874" max="15874" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15875" width="10.5546875" customWidth="1"/>
+    <col min="15876" max="15876" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15878" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="15880" max="15880" width="16.77734375" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16129" width="24.5546875" customWidth="1"/>
+    <col min="16130" max="16130" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16131" width="10.5546875" customWidth="1"/>
+    <col min="16132" max="16132" width="29.21875" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16134" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="16136" max="16136" width="16.77734375" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K3"/>
+  <dimension ref="A1:K5"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H12" sqref="H12"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="18.6640625" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.19921875" customWidth="1"/>
-[...574 lines deleted...]
-    <col min="16139" max="16139" width="8.5" customWidth="1"/>
+    <col min="3" max="3" width="16.33203125" customWidth="1"/>
+    <col min="4" max="4" width="28.6640625" customWidth="1"/>
+    <col min="5" max="5" width="16.33203125" customWidth="1"/>
+    <col min="9" max="11" width="16.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="K1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="K1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D2" s="1" t="s">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:11" x14ac:dyDescent="0.45">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>22</v>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K5"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D11" sqref="D11"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="16.33203125" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="36.296875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="9.69921875" customWidth="1"/>
+    <col min="1" max="1" width="25" customWidth="1"/>
+    <col min="2" max="2" width="42" customWidth="1"/>
+    <col min="3" max="3" width="10.5546875" customWidth="1"/>
+    <col min="4" max="4" width="42" customWidth="1"/>
+    <col min="6" max="6" width="13.77734375" customWidth="1"/>
+    <col min="7" max="7" width="10.5546875" customWidth="1"/>
+    <col min="8" max="8" width="17.109375" customWidth="1"/>
+    <col min="9" max="11" width="10.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="K1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="K1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="D2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="G3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J3" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="K3" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="1" t="s">
+      <c r="I4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
-[...8 lines deleted...]
-      <c r="I2" s="1" t="s">
+      <c r="I5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="J2" s="1" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="J5" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.69921875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="9.3984375" customWidth="1"/>
+    <col min="1" max="6" width="23.109375" customWidth="1"/>
+    <col min="7" max="9" width="12" customWidth="1"/>
+    <col min="10" max="10" width="14.77734375" customWidth="1"/>
+    <col min="11" max="11" width="10.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.45">
-[...66 lines deleted...]
-        <v>38</v>
+    <row r="1" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="12.77734375" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="26.21875" customWidth="1"/>
+    <col min="4" max="4" width="26.21875" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
-      <c r="A1" t="s">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="3" t="s">
         <v>16</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="H1" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="K1" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="K2" s="4">
+        <v>46066</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:K3"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="16.21875" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.09765625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="11.59765625" customWidth="1"/>
+    <col min="1" max="1" width="25.33203125" customWidth="1"/>
+    <col min="4" max="5" width="25.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="3" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="K1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="K1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H2" s="1" t="s">
+      <c r="D2" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="I2" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="J2" s="1" t="s">
-[...28 lines deleted...]
-      <c r="H3" s="1" t="s">
+      <c r="J2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="I3" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="1" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="J3" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>