--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,67 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A90D30E7-ABAB-4957-BBC3-7104310B81CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="7380"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="12" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="\a" localSheetId="0">'[1]216入力'!#REF!</definedName>
-    <definedName name="\a">'[1]216入力'!#REF!</definedName>
+    <definedName name="\a" localSheetId="0">#REF!</definedName>
+    <definedName name="\a">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1'!$A$1:$N$40</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="32">
   <si>
     <t xml:space="preserve"> 区　　　分</t>
     <rPh sb="1" eb="2">
       <t>ク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>学　校　数</t>
   </si>
   <si>
     <t>学級数</t>
   </si>
   <si>
@@ -242,51 +234,51 @@
     </rPh>
     <rPh sb="19" eb="20">
       <t>エン</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>オヨ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">（注）1  幼保連携型認定こども園の学級数は３～５歳児、在園者数は０～５歳児である。
 　　　2  中等教育学校の学級数は前期課程のみ、在学者数は、前期課程・後期課程の合計数である。
 　　  3  高等学校の在学者数は、本科、専攻科の合計数である。
 　　  4  特別支援学校の在学者数は、幼稚部、小学部、中学部、高等部の合計数である。
 　　  5  高等学校(通信)の在学者数は、特科生を含む。
 </t>
     <rPh sb="30" eb="31">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;;\-"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -771,51 +763,51 @@
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -860,66 +852,66 @@
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
@@ -966,75 +958,72 @@
     <xf numFmtId="176" fontId="9" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="22" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1045,239 +1034,204 @@
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="桁区切り" xfId="6" builtinId="6"/>
-    <cellStyle name="桁区切り 2" xfId="1"/>
+    <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3"/>
-[...3 lines deleted...]
-    <cellStyle name="標準 6" xfId="7"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準 5" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="標準 6" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...28 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1410,1918 +1364,1915 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:S44"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.375" style="5" customWidth="1"/>
     <col min="2" max="2" width="4.75" style="5" customWidth="1"/>
     <col min="3" max="4" width="5.625" style="5" customWidth="1"/>
     <col min="5" max="5" width="4.375" style="5" customWidth="1"/>
     <col min="6" max="6" width="6.75" style="5" customWidth="1"/>
     <col min="7" max="7" width="7.875" style="5" customWidth="1"/>
     <col min="8" max="8" width="7.75" style="5" customWidth="1"/>
     <col min="9" max="9" width="7.625" style="5" customWidth="1"/>
     <col min="10" max="10" width="6.875" style="5" customWidth="1"/>
     <col min="11" max="13" width="6.625" style="5" customWidth="1"/>
     <col min="14" max="14" width="6.875" style="5" customWidth="1"/>
     <col min="15" max="15" width="4" style="5" customWidth="1"/>
     <col min="16" max="16" width="6.375" style="5" customWidth="1"/>
     <col min="17" max="17" width="8.375" style="5" customWidth="1"/>
     <col min="18" max="18" width="6.125" style="5" customWidth="1"/>
     <col min="19" max="19" width="10.375" style="5" customWidth="1"/>
     <col min="20" max="20" width="5.375" style="5" customWidth="1"/>
     <col min="21" max="21" width="5.25" style="5" customWidth="1"/>
     <col min="22" max="22" width="5.875" style="5" customWidth="1"/>
     <col min="23" max="23" width="4.75" style="5" customWidth="1"/>
     <col min="24" max="24" width="5.375" style="5" customWidth="1"/>
     <col min="25" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="81" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:19" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="7"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
     </row>
     <row r="3" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="85" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="86"/>
+      <c r="A3" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="85"/>
       <c r="C3" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="10"/>
       <c r="E3" s="11"/>
-      <c r="F3" s="97" t="s">
+      <c r="F3" s="94" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="10"/>
       <c r="I3" s="11"/>
       <c r="J3" s="10"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="10"/>
       <c r="M3" s="11"/>
       <c r="N3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="O3" s="63"/>
       <c r="P3" s="63"/>
     </row>
     <row r="4" spans="1:19" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="87"/>
-      <c r="B4" s="88"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="87"/>
       <c r="C4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="98"/>
+      <c r="F4" s="95"/>
       <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="N4" s="84" t="s">
+      <c r="N4" s="83" t="s">
         <v>12</v>
       </c>
       <c r="O4" s="63"/>
       <c r="P4" s="63"/>
     </row>
     <row r="5" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="19">
         <v>459</v>
       </c>
       <c r="D5" s="19">
         <v>459</v>
       </c>
       <c r="E5" s="19">
         <v>0</v>
       </c>
       <c r="F5" s="19">
         <v>2726</v>
       </c>
       <c r="G5" s="19">
         <v>61885</v>
       </c>
       <c r="H5" s="19">
         <v>31320</v>
       </c>
       <c r="I5" s="19">
         <v>30565</v>
       </c>
       <c r="J5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="19">
         <v>6452</v>
       </c>
       <c r="L5" s="19">
         <v>4805</v>
       </c>
       <c r="M5" s="19">
         <v>1647</v>
       </c>
       <c r="N5" s="20">
         <v>889</v>
       </c>
       <c r="O5" s="64"/>
       <c r="P5" s="64"/>
-      <c r="Q5" s="83"/>
-      <c r="S5" s="83"/>
+      <c r="Q5" s="82"/>
+      <c r="S5" s="82"/>
     </row>
     <row r="6" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="21"/>
       <c r="B6" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="23">
         <v>1</v>
       </c>
       <c r="D6" s="24">
         <v>1</v>
       </c>
       <c r="E6" s="24">
         <v>0</v>
       </c>
       <c r="F6" s="24">
         <v>5</v>
       </c>
       <c r="G6" s="24">
         <v>140</v>
       </c>
       <c r="H6" s="24">
         <v>69</v>
       </c>
       <c r="I6" s="24">
         <v>71</v>
       </c>
       <c r="J6" s="24" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="24">
         <v>12</v>
       </c>
       <c r="L6" s="24">
         <v>7</v>
       </c>
       <c r="M6" s="24">
         <v>5</v>
       </c>
       <c r="N6" s="25">
         <v>2</v>
       </c>
       <c r="O6" s="65"/>
       <c r="P6" s="65"/>
-      <c r="Q6" s="83"/>
-      <c r="S6" s="83"/>
+      <c r="Q6" s="82"/>
+      <c r="S6" s="82"/>
     </row>
     <row r="7" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="21"/>
       <c r="B7" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="23">
         <v>74</v>
       </c>
       <c r="D7" s="24">
         <v>74</v>
       </c>
       <c r="E7" s="24">
         <v>0</v>
       </c>
       <c r="F7" s="24">
         <v>202</v>
       </c>
       <c r="G7" s="24">
         <v>3342</v>
       </c>
       <c r="H7" s="24">
         <v>1778</v>
       </c>
       <c r="I7" s="24">
         <v>1564</v>
       </c>
       <c r="J7" s="24" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="24">
         <v>557</v>
       </c>
       <c r="L7" s="24">
         <v>400</v>
       </c>
       <c r="M7" s="24">
         <v>157</v>
       </c>
       <c r="N7" s="25">
         <v>40</v>
       </c>
       <c r="O7" s="65"/>
       <c r="P7" s="65"/>
-      <c r="Q7" s="83"/>
-      <c r="S7" s="83"/>
+      <c r="Q7" s="82"/>
+      <c r="S7" s="82"/>
     </row>
     <row r="8" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="21"/>
       <c r="B8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="23">
         <v>384</v>
       </c>
       <c r="D8" s="24">
         <v>384</v>
       </c>
       <c r="E8" s="24">
         <v>0</v>
       </c>
       <c r="F8" s="24">
         <v>2519</v>
       </c>
       <c r="G8" s="24">
         <v>58403</v>
       </c>
       <c r="H8" s="24">
         <v>29473</v>
       </c>
       <c r="I8" s="24">
         <v>28930</v>
       </c>
       <c r="J8" s="26" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="24">
         <v>5883</v>
       </c>
       <c r="L8" s="24">
         <v>4398</v>
       </c>
       <c r="M8" s="24">
         <v>1485</v>
       </c>
       <c r="N8" s="25">
         <v>847</v>
       </c>
-      <c r="O8" s="69"/>
+      <c r="O8" s="68"/>
       <c r="P8" s="65"/>
-      <c r="Q8" s="83"/>
-      <c r="S8" s="83"/>
+      <c r="Q8" s="82"/>
+      <c r="S8" s="82"/>
     </row>
     <row r="9" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="89" t="s">
+      <c r="A9" s="88" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="27">
         <v>127</v>
       </c>
       <c r="D9" s="19">
         <v>124</v>
       </c>
       <c r="E9" s="19">
         <v>3</v>
       </c>
       <c r="F9" s="19">
         <v>598</v>
       </c>
       <c r="G9" s="19">
         <v>17708</v>
       </c>
       <c r="H9" s="19">
         <v>8980</v>
       </c>
       <c r="I9" s="19">
         <v>8728</v>
       </c>
       <c r="J9" s="19" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="19">
         <v>3207</v>
       </c>
       <c r="L9" s="19">
         <v>2656</v>
       </c>
       <c r="M9" s="19">
         <v>551</v>
       </c>
       <c r="N9" s="20">
         <v>533</v>
       </c>
       <c r="O9" s="64"/>
       <c r="P9" s="64"/>
-      <c r="Q9" s="83"/>
-      <c r="S9" s="83"/>
+      <c r="Q9" s="82"/>
+      <c r="S9" s="82"/>
     </row>
     <row r="10" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="90"/>
+      <c r="A10" s="89"/>
       <c r="B10" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="23">
         <v>34</v>
       </c>
       <c r="D10" s="24">
         <v>34</v>
       </c>
       <c r="E10" s="24">
         <v>0</v>
       </c>
       <c r="F10" s="24">
         <v>155</v>
       </c>
       <c r="G10" s="24">
         <v>3774</v>
       </c>
       <c r="H10" s="28">
         <v>1948</v>
       </c>
       <c r="I10" s="29">
         <v>1826</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="29">
         <v>777</v>
       </c>
       <c r="L10" s="30">
         <v>634</v>
       </c>
       <c r="M10" s="30">
         <v>143</v>
       </c>
       <c r="N10" s="31">
         <v>93</v>
       </c>
       <c r="O10" s="66"/>
       <c r="P10" s="66"/>
-      <c r="Q10" s="83"/>
-      <c r="S10" s="83"/>
+      <c r="Q10" s="82"/>
+      <c r="S10" s="82"/>
     </row>
     <row r="11" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="32"/>
       <c r="B11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="23">
         <v>93</v>
       </c>
       <c r="D11" s="24">
         <v>90</v>
       </c>
       <c r="E11" s="24">
         <v>3</v>
       </c>
       <c r="F11" s="24">
         <v>443</v>
       </c>
       <c r="G11" s="24">
         <v>13934</v>
       </c>
       <c r="H11" s="33">
         <v>7032</v>
       </c>
       <c r="I11" s="29">
         <v>6902</v>
       </c>
       <c r="J11" s="26" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="29">
         <v>2430</v>
       </c>
-      <c r="L11" s="75">
+      <c r="L11" s="74">
         <v>2022</v>
       </c>
       <c r="M11" s="34">
         <v>408</v>
       </c>
       <c r="N11" s="35">
         <v>440</v>
       </c>
-      <c r="O11" s="70"/>
+      <c r="O11" s="69"/>
       <c r="P11" s="66"/>
-      <c r="Q11" s="83"/>
-      <c r="S11" s="83"/>
+      <c r="Q11" s="82"/>
+      <c r="S11" s="82"/>
     </row>
     <row r="12" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="27">
         <v>759</v>
       </c>
       <c r="D12" s="19">
         <v>756</v>
       </c>
       <c r="E12" s="19">
         <v>3</v>
       </c>
       <c r="F12" s="19">
         <v>12307</v>
       </c>
       <c r="G12" s="19">
         <v>303407</v>
       </c>
       <c r="H12" s="19">
         <v>155291</v>
       </c>
       <c r="I12" s="19">
         <v>148116</v>
       </c>
       <c r="J12" s="19">
         <v>5478</v>
       </c>
       <c r="K12" s="19">
         <v>20258</v>
       </c>
       <c r="L12" s="19">
         <v>18560</v>
       </c>
       <c r="M12" s="19">
         <v>1698</v>
       </c>
       <c r="N12" s="20">
         <v>1871</v>
       </c>
       <c r="O12" s="64"/>
       <c r="P12" s="64"/>
-      <c r="Q12" s="83"/>
-[...1 lines deleted...]
-      <c r="S12" s="83"/>
+      <c r="Q12" s="82"/>
+      <c r="R12" s="71"/>
+      <c r="S12" s="82"/>
     </row>
     <row r="13" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="21"/>
       <c r="B13" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="23">
         <v>1</v>
       </c>
       <c r="D13" s="24">
         <v>1</v>
       </c>
       <c r="E13" s="24">
         <v>0</v>
       </c>
       <c r="F13" s="24">
         <v>21</v>
       </c>
       <c r="G13" s="24">
         <v>645</v>
       </c>
-      <c r="H13" s="77">
+      <c r="H13" s="76">
         <v>325</v>
       </c>
-      <c r="I13" s="78">
+      <c r="I13" s="77">
         <v>320</v>
       </c>
       <c r="J13" s="24">
         <v>0</v>
       </c>
       <c r="K13" s="24">
         <v>42</v>
       </c>
       <c r="L13" s="24">
         <v>36</v>
       </c>
       <c r="M13" s="24">
         <v>6</v>
       </c>
       <c r="N13" s="25">
         <v>2</v>
       </c>
       <c r="O13" s="65"/>
       <c r="P13" s="65"/>
-      <c r="Q13" s="83"/>
-[...1 lines deleted...]
-      <c r="S13" s="83"/>
+      <c r="Q13" s="82"/>
+      <c r="R13" s="71"/>
+      <c r="S13" s="82"/>
     </row>
     <row r="14" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="21"/>
       <c r="B14" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="23">
         <v>748</v>
       </c>
-      <c r="D14" s="79">
+      <c r="D14" s="78">
         <v>745</v>
       </c>
-      <c r="E14" s="80">
+      <c r="E14" s="79">
         <v>3</v>
       </c>
       <c r="F14" s="24">
         <v>12166</v>
       </c>
       <c r="G14" s="24">
         <v>299247</v>
       </c>
-      <c r="H14" s="77">
+      <c r="H14" s="76">
         <v>153332</v>
       </c>
-      <c r="I14" s="77">
+      <c r="I14" s="76">
         <v>145915</v>
       </c>
       <c r="J14" s="23">
         <v>5270</v>
       </c>
       <c r="K14" s="24">
         <v>19967</v>
       </c>
       <c r="L14" s="24">
         <v>18312</v>
       </c>
       <c r="M14" s="24">
         <v>1655</v>
       </c>
       <c r="N14" s="25">
         <v>1817</v>
       </c>
       <c r="O14" s="65"/>
       <c r="P14" s="65"/>
-      <c r="Q14" s="83"/>
-[...1 lines deleted...]
-      <c r="S14" s="83"/>
+      <c r="Q14" s="82"/>
+      <c r="R14" s="72"/>
+      <c r="S14" s="82"/>
     </row>
     <row r="15" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="21"/>
       <c r="B15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="23">
         <v>10</v>
       </c>
       <c r="D15" s="24">
         <v>10</v>
       </c>
       <c r="E15" s="24">
         <v>0</v>
       </c>
       <c r="F15" s="24">
         <v>120</v>
       </c>
       <c r="G15" s="26">
         <v>3515</v>
       </c>
-      <c r="H15" s="81">
+      <c r="H15" s="80">
         <v>1634</v>
       </c>
-      <c r="I15" s="81">
+      <c r="I15" s="80">
         <v>1881</v>
       </c>
       <c r="J15" s="37">
         <v>208</v>
       </c>
       <c r="K15" s="24">
         <v>249</v>
       </c>
       <c r="L15" s="24">
         <v>212</v>
       </c>
       <c r="M15" s="24">
         <v>37</v>
       </c>
       <c r="N15" s="38">
         <v>52</v>
       </c>
-      <c r="O15" s="69"/>
+      <c r="O15" s="68"/>
       <c r="P15" s="65"/>
-      <c r="Q15" s="83"/>
-[...1 lines deleted...]
-      <c r="S15" s="83"/>
+      <c r="Q15" s="82"/>
+      <c r="R15" s="73"/>
+      <c r="S15" s="82"/>
     </row>
     <row r="16" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="27">
         <v>388</v>
       </c>
       <c r="D16" s="19">
         <v>387</v>
       </c>
       <c r="E16" s="19">
         <v>1</v>
       </c>
       <c r="F16" s="19">
         <v>5477</v>
       </c>
       <c r="G16" s="19">
         <v>157236</v>
       </c>
       <c r="H16" s="19">
         <v>80790</v>
       </c>
       <c r="I16" s="19">
         <v>76446</v>
       </c>
       <c r="J16" s="19">
         <v>1948</v>
       </c>
       <c r="K16" s="19">
         <v>12419</v>
       </c>
       <c r="L16" s="19">
         <v>10842</v>
       </c>
       <c r="M16" s="19">
         <v>1577</v>
       </c>
       <c r="N16" s="20">
         <v>799</v>
       </c>
       <c r="O16" s="64"/>
       <c r="P16" s="64"/>
-      <c r="Q16" s="83"/>
-      <c r="S16" s="83"/>
+      <c r="Q16" s="82"/>
+      <c r="S16" s="82"/>
     </row>
     <row r="17" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="21"/>
       <c r="B17" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="23">
         <v>1</v>
       </c>
       <c r="D17" s="24">
         <v>1</v>
       </c>
       <c r="E17" s="24">
         <v>0</v>
       </c>
       <c r="F17" s="24">
         <v>12</v>
       </c>
       <c r="G17" s="24">
         <v>454</v>
       </c>
       <c r="H17" s="36">
         <v>229</v>
       </c>
       <c r="I17" s="39">
         <v>225</v>
       </c>
       <c r="J17" s="24">
         <v>0</v>
       </c>
       <c r="K17" s="24">
         <v>42</v>
       </c>
       <c r="L17" s="36">
         <v>29</v>
       </c>
       <c r="M17" s="40">
         <v>13</v>
       </c>
       <c r="N17" s="25">
         <v>0</v>
       </c>
       <c r="O17" s="65"/>
       <c r="P17" s="65"/>
-      <c r="Q17" s="83"/>
-      <c r="S17" s="83"/>
+      <c r="Q17" s="82"/>
+      <c r="S17" s="82"/>
     </row>
     <row r="18" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="21"/>
       <c r="B18" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="23">
         <v>363</v>
       </c>
       <c r="D18" s="24">
         <v>362</v>
       </c>
       <c r="E18" s="24">
         <v>1</v>
       </c>
       <c r="F18" s="24">
         <v>5152</v>
       </c>
       <c r="G18" s="24">
         <v>146226</v>
       </c>
       <c r="H18" s="36">
         <v>75186</v>
       </c>
       <c r="I18" s="39">
         <v>71040</v>
       </c>
       <c r="J18" s="24">
         <v>1839</v>
       </c>
       <c r="K18" s="24">
         <v>11060</v>
       </c>
       <c r="L18" s="36">
         <v>10113</v>
       </c>
       <c r="M18" s="41">
         <v>947</v>
       </c>
       <c r="N18" s="42">
         <v>730</v>
       </c>
-      <c r="O18" s="67"/>
-[...2 lines deleted...]
-      <c r="S18" s="83"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="82"/>
+      <c r="S18" s="82"/>
     </row>
     <row r="19" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="43"/>
       <c r="B19" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="37">
         <v>24</v>
       </c>
       <c r="D19" s="26">
         <v>24</v>
       </c>
       <c r="E19" s="26">
         <v>0</v>
       </c>
       <c r="F19" s="26">
         <v>313</v>
       </c>
       <c r="G19" s="26">
         <v>10556</v>
       </c>
       <c r="H19" s="45">
         <v>5375</v>
       </c>
       <c r="I19" s="46">
         <v>5181</v>
       </c>
       <c r="J19" s="26">
         <v>109</v>
       </c>
       <c r="K19" s="26">
         <v>1317</v>
       </c>
       <c r="L19" s="45">
         <v>700</v>
       </c>
       <c r="M19" s="47">
         <v>617</v>
       </c>
       <c r="N19" s="48">
         <v>69</v>
       </c>
-      <c r="O19" s="71"/>
-[...2 lines deleted...]
-      <c r="S19" s="83"/>
+      <c r="O19" s="70"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="82"/>
+      <c r="S19" s="82"/>
     </row>
     <row r="20" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="50">
         <v>4</v>
       </c>
       <c r="D20" s="50">
         <v>4</v>
       </c>
       <c r="E20" s="50">
         <v>0</v>
       </c>
       <c r="F20" s="50">
         <v>86</v>
       </c>
       <c r="G20" s="50">
         <v>1859</v>
       </c>
       <c r="H20" s="50">
         <v>983</v>
       </c>
       <c r="I20" s="50">
         <v>876</v>
       </c>
       <c r="J20" s="50">
         <v>73</v>
       </c>
       <c r="K20" s="50">
         <v>185</v>
       </c>
       <c r="L20" s="50">
         <v>165</v>
       </c>
       <c r="M20" s="50">
         <v>20</v>
       </c>
       <c r="N20" s="51">
         <v>13</v>
       </c>
       <c r="O20" s="64"/>
       <c r="P20" s="64"/>
-      <c r="Q20" s="83"/>
-      <c r="S20" s="83"/>
+      <c r="Q20" s="82"/>
+      <c r="S20" s="82"/>
     </row>
     <row r="21" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="21"/>
       <c r="B21" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="24">
         <v>4</v>
       </c>
       <c r="D21" s="24">
         <v>4</v>
       </c>
       <c r="E21" s="24">
         <v>0</v>
       </c>
       <c r="F21" s="24">
         <v>86</v>
       </c>
       <c r="G21" s="26">
         <v>1859</v>
       </c>
       <c r="H21" s="26">
         <v>983</v>
       </c>
       <c r="I21" s="26">
         <v>876</v>
       </c>
       <c r="J21" s="26">
         <v>73</v>
       </c>
       <c r="K21" s="50">
         <v>185</v>
       </c>
       <c r="L21" s="26">
         <v>165</v>
       </c>
       <c r="M21" s="26">
         <v>20</v>
       </c>
       <c r="N21" s="25">
         <v>13</v>
       </c>
-      <c r="O21" s="69"/>
+      <c r="O21" s="68"/>
       <c r="P21" s="65"/>
-      <c r="Q21" s="83"/>
-      <c r="S21" s="83"/>
+      <c r="Q21" s="82"/>
+      <c r="S21" s="82"/>
     </row>
     <row r="22" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="27">
         <v>181</v>
       </c>
       <c r="D22" s="19">
         <v>181</v>
       </c>
       <c r="E22" s="19">
         <v>0</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="50">
         <v>139061</v>
       </c>
       <c r="H22" s="50">
         <v>71028</v>
       </c>
       <c r="I22" s="50">
         <v>68033</v>
       </c>
       <c r="J22" s="50">
         <v>555</v>
       </c>
       <c r="K22" s="19">
         <v>12061</v>
       </c>
       <c r="L22" s="50">
         <v>9598</v>
       </c>
       <c r="M22" s="50">
         <v>2463</v>
       </c>
       <c r="N22" s="20">
         <v>1474</v>
       </c>
       <c r="O22" s="64"/>
       <c r="P22" s="64"/>
-      <c r="Q22" s="83"/>
-      <c r="S22" s="83"/>
+      <c r="Q22" s="82"/>
+      <c r="S22" s="82"/>
     </row>
     <row r="23" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="21"/>
       <c r="B23" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="23">
         <v>127</v>
       </c>
       <c r="D23" s="24">
         <v>127</v>
       </c>
       <c r="E23" s="24">
         <v>0</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="24">
         <v>91315</v>
       </c>
       <c r="H23" s="36">
         <v>45829</v>
       </c>
       <c r="I23" s="36">
         <v>45486</v>
       </c>
       <c r="J23" s="39">
         <v>193</v>
       </c>
       <c r="K23" s="24">
         <v>7830</v>
       </c>
       <c r="L23" s="36">
         <v>6864</v>
       </c>
       <c r="M23" s="36">
         <v>966</v>
       </c>
       <c r="N23" s="52">
         <v>1026</v>
       </c>
-      <c r="O23" s="68"/>
-[...2 lines deleted...]
-      <c r="S23" s="83"/>
+      <c r="O23" s="67"/>
+      <c r="P23" s="67"/>
+      <c r="Q23" s="82"/>
+      <c r="S23" s="82"/>
     </row>
     <row r="24" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="21"/>
       <c r="B24" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="23">
         <v>54</v>
       </c>
       <c r="D24" s="24">
         <v>54</v>
       </c>
       <c r="E24" s="24">
         <v>0</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="24">
         <v>47746</v>
       </c>
       <c r="H24" s="45">
         <v>25199</v>
       </c>
       <c r="I24" s="45">
         <v>22547</v>
       </c>
       <c r="J24" s="39">
         <v>362</v>
       </c>
       <c r="K24" s="26">
         <v>4231</v>
       </c>
       <c r="L24" s="45">
         <v>2734</v>
       </c>
       <c r="M24" s="45">
         <v>1497</v>
       </c>
       <c r="N24" s="53">
         <v>448</v>
       </c>
-      <c r="O24" s="68"/>
-[...2 lines deleted...]
-      <c r="S24" s="83"/>
+      <c r="O24" s="67"/>
+      <c r="P24" s="67"/>
+      <c r="Q24" s="82"/>
+      <c r="S24" s="82"/>
     </row>
     <row r="25" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="91" t="s">
+      <c r="A25" s="90" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="27">
         <v>12</v>
       </c>
       <c r="D25" s="19">
         <v>12</v>
       </c>
       <c r="E25" s="19">
         <v>0</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="19">
         <v>10429</v>
       </c>
       <c r="H25" s="19">
         <v>4979</v>
       </c>
       <c r="I25" s="19">
         <v>5450</v>
       </c>
       <c r="J25" s="19" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="50">
         <v>485</v>
       </c>
       <c r="L25" s="50">
         <v>323</v>
       </c>
       <c r="M25" s="50">
         <v>162</v>
       </c>
       <c r="N25" s="20">
         <v>61</v>
       </c>
       <c r="O25" s="64"/>
       <c r="P25" s="64"/>
-      <c r="Q25" s="83"/>
-      <c r="S25" s="83"/>
+      <c r="Q25" s="82"/>
+      <c r="S25" s="82"/>
     </row>
     <row r="26" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="92"/>
+      <c r="A26" s="91"/>
       <c r="B26" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="23">
         <v>1</v>
       </c>
       <c r="D26" s="24">
         <v>1</v>
       </c>
       <c r="E26" s="24">
         <v>0</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="62">
         <v>1036</v>
       </c>
       <c r="H26" s="61">
         <v>480</v>
       </c>
       <c r="I26" s="60">
         <v>556</v>
       </c>
       <c r="J26" s="50" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="24">
         <v>52</v>
       </c>
       <c r="L26" s="24">
         <v>33</v>
       </c>
       <c r="M26" s="24">
         <v>19</v>
       </c>
       <c r="N26" s="25">
         <v>4</v>
       </c>
       <c r="O26" s="65"/>
       <c r="P26" s="65"/>
-      <c r="Q26" s="83"/>
-      <c r="S26" s="83"/>
+      <c r="Q26" s="82"/>
+      <c r="S26" s="82"/>
     </row>
     <row r="27" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="21"/>
       <c r="B27" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="23">
         <v>11</v>
       </c>
       <c r="D27" s="24">
         <v>11</v>
       </c>
       <c r="E27" s="24">
         <v>0</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="24">
         <v>9393</v>
       </c>
       <c r="H27" s="24">
         <v>4499</v>
       </c>
       <c r="I27" s="24">
         <v>4894</v>
       </c>
       <c r="J27" s="24" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="24">
         <v>433</v>
       </c>
       <c r="L27" s="24">
         <v>290</v>
       </c>
       <c r="M27" s="24">
         <v>143</v>
       </c>
       <c r="N27" s="38">
         <v>57</v>
       </c>
       <c r="O27" s="65"/>
       <c r="P27" s="65"/>
-      <c r="Q27" s="83"/>
-      <c r="S27" s="83"/>
+      <c r="Q27" s="82"/>
+      <c r="S27" s="82"/>
     </row>
     <row r="28" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="27">
         <v>2</v>
       </c>
       <c r="D28" s="19">
         <v>2</v>
       </c>
       <c r="E28" s="19">
         <v>0</v>
       </c>
       <c r="F28" s="19">
         <v>4</v>
       </c>
       <c r="G28" s="19">
         <v>160</v>
       </c>
       <c r="H28" s="19">
         <v>64</v>
       </c>
       <c r="I28" s="19">
         <v>96</v>
       </c>
       <c r="J28" s="19">
         <v>3</v>
       </c>
       <c r="K28" s="19">
         <v>91</v>
       </c>
       <c r="L28" s="19">
         <v>18</v>
       </c>
       <c r="M28" s="19">
         <v>73</v>
       </c>
       <c r="N28" s="20">
         <v>2</v>
       </c>
       <c r="O28" s="64"/>
       <c r="P28" s="64"/>
-      <c r="Q28" s="83"/>
-      <c r="S28" s="83"/>
+      <c r="Q28" s="82"/>
+      <c r="S28" s="82"/>
     </row>
     <row r="29" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="21"/>
       <c r="B29" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="23">
         <v>1</v>
       </c>
       <c r="D29" s="24">
         <v>1</v>
       </c>
       <c r="E29" s="24">
         <v>0</v>
       </c>
       <c r="F29" s="24">
         <v>4</v>
       </c>
       <c r="G29" s="24">
         <v>160</v>
       </c>
       <c r="H29" s="24">
         <v>64</v>
       </c>
       <c r="I29" s="24">
         <v>96</v>
       </c>
       <c r="J29" s="24">
         <v>3</v>
       </c>
       <c r="K29" s="24">
         <v>80</v>
       </c>
       <c r="L29" s="24">
         <v>8</v>
       </c>
       <c r="M29" s="24">
         <v>72</v>
       </c>
       <c r="N29" s="25">
         <v>1</v>
       </c>
       <c r="O29" s="65"/>
       <c r="P29" s="65"/>
-      <c r="Q29" s="83"/>
-      <c r="S29" s="83"/>
+      <c r="Q29" s="82"/>
+      <c r="S29" s="82"/>
     </row>
     <row r="30" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="43"/>
       <c r="B30" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="37">
         <v>1</v>
       </c>
       <c r="D30" s="26">
         <v>1</v>
       </c>
       <c r="E30" s="26">
         <v>0</v>
       </c>
       <c r="F30" s="26">
         <v>0</v>
       </c>
       <c r="G30" s="26">
         <v>0</v>
       </c>
       <c r="H30" s="26">
         <v>0</v>
       </c>
       <c r="I30" s="26">
         <v>0</v>
       </c>
       <c r="J30" s="26">
         <v>0</v>
       </c>
       <c r="K30" s="26">
         <v>11</v>
       </c>
       <c r="L30" s="26">
         <v>10</v>
       </c>
       <c r="M30" s="26">
         <v>1</v>
       </c>
       <c r="N30" s="38">
         <v>1</v>
       </c>
       <c r="O30" s="65"/>
       <c r="P30" s="65"/>
-      <c r="Q30" s="83"/>
-      <c r="S30" s="83"/>
+      <c r="Q30" s="82"/>
+      <c r="S30" s="82"/>
     </row>
     <row r="31" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="27">
         <v>46</v>
       </c>
       <c r="D31" s="19">
         <v>44</v>
       </c>
       <c r="E31" s="19">
         <v>2</v>
       </c>
       <c r="F31" s="19">
         <v>1666</v>
       </c>
       <c r="G31" s="19">
         <v>7143</v>
       </c>
       <c r="H31" s="19">
         <v>4863</v>
       </c>
       <c r="I31" s="19">
         <v>2280</v>
       </c>
       <c r="J31" s="19">
         <v>54</v>
       </c>
       <c r="K31" s="19">
         <v>4359</v>
       </c>
       <c r="L31" s="19">
         <v>3901</v>
       </c>
       <c r="M31" s="19">
         <v>458</v>
       </c>
       <c r="N31" s="20">
         <v>489</v>
       </c>
       <c r="O31" s="64"/>
       <c r="P31" s="64"/>
-      <c r="Q31" s="83"/>
-      <c r="S31" s="83"/>
+      <c r="Q31" s="82"/>
+      <c r="S31" s="82"/>
     </row>
     <row r="32" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="21"/>
       <c r="B32" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="23">
         <v>2</v>
       </c>
       <c r="D32" s="24">
         <v>2</v>
       </c>
       <c r="E32" s="24">
         <v>0</v>
       </c>
       <c r="F32" s="24">
         <v>49</v>
       </c>
       <c r="G32" s="24">
         <v>266</v>
       </c>
       <c r="H32" s="24">
         <v>164</v>
       </c>
       <c r="I32" s="39">
         <v>102</v>
       </c>
       <c r="J32" s="24">
         <v>0</v>
       </c>
       <c r="K32" s="24">
         <v>139</v>
       </c>
       <c r="L32" s="24">
         <v>111</v>
       </c>
       <c r="M32" s="24">
         <v>28</v>
       </c>
       <c r="N32" s="25">
         <v>22</v>
       </c>
       <c r="O32" s="65"/>
       <c r="P32" s="65"/>
-      <c r="Q32" s="83"/>
-      <c r="S32" s="83"/>
+      <c r="Q32" s="82"/>
+      <c r="S32" s="82"/>
     </row>
     <row r="33" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="21"/>
       <c r="B33" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="23">
         <v>44</v>
       </c>
       <c r="D33" s="24">
         <v>42</v>
       </c>
       <c r="E33" s="24">
         <v>2</v>
       </c>
       <c r="F33" s="24">
         <v>1617</v>
       </c>
       <c r="G33" s="24">
         <v>6877</v>
       </c>
       <c r="H33" s="24">
         <v>4699</v>
       </c>
       <c r="I33" s="24">
         <v>2178</v>
       </c>
       <c r="J33" s="24">
         <v>54</v>
       </c>
       <c r="K33" s="24">
         <v>4220</v>
       </c>
       <c r="L33" s="24">
         <v>3790</v>
       </c>
       <c r="M33" s="24">
         <v>430</v>
       </c>
       <c r="N33" s="38">
         <v>467</v>
       </c>
       <c r="O33" s="65"/>
       <c r="P33" s="65"/>
-      <c r="Q33" s="83"/>
-      <c r="S33" s="83"/>
+      <c r="Q33" s="82"/>
+      <c r="S33" s="82"/>
     </row>
     <row r="34" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="27">
         <v>92</v>
       </c>
       <c r="D34" s="19">
         <v>92</v>
       </c>
       <c r="E34" s="19">
         <v>0</v>
       </c>
       <c r="F34" s="19" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="19">
         <v>20920</v>
       </c>
       <c r="H34" s="19">
         <v>9555</v>
       </c>
       <c r="I34" s="19">
         <v>11365</v>
       </c>
       <c r="J34" s="19" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="19">
         <v>4859</v>
       </c>
       <c r="L34" s="19">
         <v>1185</v>
       </c>
       <c r="M34" s="19">
         <v>3674</v>
       </c>
       <c r="N34" s="20">
         <v>573</v>
       </c>
       <c r="O34" s="64"/>
       <c r="P34" s="64"/>
-      <c r="Q34" s="83"/>
-      <c r="S34" s="83"/>
+      <c r="Q34" s="82"/>
+      <c r="S34" s="82"/>
     </row>
     <row r="35" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="21"/>
       <c r="B35" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="23">
         <v>6</v>
       </c>
       <c r="D35" s="24">
         <v>6</v>
       </c>
       <c r="E35" s="24">
         <v>0</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="24">
         <v>844</v>
       </c>
       <c r="H35" s="24">
         <v>196</v>
       </c>
       <c r="I35" s="24">
         <v>648</v>
       </c>
       <c r="J35" s="24" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="24">
         <v>428</v>
       </c>
       <c r="L35" s="24">
         <v>89</v>
       </c>
       <c r="M35" s="24">
         <v>339</v>
       </c>
       <c r="N35" s="25">
         <v>53</v>
       </c>
       <c r="O35" s="65"/>
       <c r="P35" s="65"/>
-      <c r="Q35" s="83"/>
-      <c r="S35" s="83"/>
+      <c r="Q35" s="82"/>
+      <c r="S35" s="82"/>
     </row>
     <row r="36" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="21"/>
       <c r="B36" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="23">
         <v>86</v>
       </c>
       <c r="D36" s="24">
         <v>86</v>
       </c>
       <c r="E36" s="24">
         <v>0</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="24">
         <v>20076</v>
       </c>
       <c r="H36" s="24">
         <v>9359</v>
       </c>
       <c r="I36" s="24">
         <v>10717</v>
       </c>
       <c r="J36" s="26" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="24">
         <v>4431</v>
       </c>
       <c r="L36" s="24">
         <v>1096</v>
       </c>
       <c r="M36" s="24">
         <v>3335</v>
       </c>
       <c r="N36" s="38">
         <v>520</v>
       </c>
       <c r="O36" s="65"/>
       <c r="P36" s="65"/>
-      <c r="Q36" s="83"/>
-      <c r="S36" s="83"/>
+      <c r="Q36" s="82"/>
+      <c r="S36" s="82"/>
     </row>
     <row r="37" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="27">
         <v>14</v>
       </c>
       <c r="D37" s="19">
         <v>14</v>
       </c>
       <c r="E37" s="19">
         <v>0</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="19">
         <v>400</v>
       </c>
       <c r="H37" s="19">
         <v>136</v>
       </c>
       <c r="I37" s="19">
         <v>264</v>
       </c>
       <c r="J37" s="50" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="19">
         <v>169</v>
       </c>
       <c r="L37" s="19">
         <v>50</v>
       </c>
       <c r="M37" s="19">
         <v>119</v>
       </c>
       <c r="N37" s="20">
         <v>26</v>
       </c>
       <c r="O37" s="64"/>
       <c r="P37" s="64"/>
-      <c r="Q37" s="83"/>
-      <c r="S37" s="83"/>
+      <c r="Q37" s="82"/>
+      <c r="S37" s="82"/>
     </row>
     <row r="38" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="21"/>
       <c r="B38" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="23">
         <v>14</v>
       </c>
       <c r="D38" s="24">
         <v>14</v>
       </c>
       <c r="E38" s="24">
         <v>0</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="24">
         <v>400</v>
       </c>
       <c r="H38" s="24">
         <v>136</v>
       </c>
       <c r="I38" s="24">
         <v>264</v>
       </c>
       <c r="J38" s="24" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="24">
         <v>169</v>
       </c>
       <c r="L38" s="24">
         <v>50</v>
       </c>
       <c r="M38" s="24">
         <v>119</v>
       </c>
       <c r="N38" s="38">
         <v>26</v>
       </c>
       <c r="O38" s="65"/>
       <c r="P38" s="65"/>
-      <c r="Q38" s="83"/>
-      <c r="S38" s="83"/>
+      <c r="Q38" s="82"/>
+      <c r="S38" s="82"/>
     </row>
     <row r="39" spans="1:19" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A39" s="55" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="56"/>
       <c r="C39" s="57">
         <v>2084</v>
       </c>
       <c r="D39" s="57">
         <v>2075</v>
       </c>
       <c r="E39" s="57">
         <v>9</v>
       </c>
       <c r="F39" s="57">
         <v>22864</v>
       </c>
       <c r="G39" s="57">
         <v>720208</v>
       </c>
       <c r="H39" s="57">
         <v>367989</v>
       </c>
       <c r="I39" s="57">
         <v>352219</v>
       </c>
       <c r="J39" s="57">
         <v>8111</v>
       </c>
       <c r="K39" s="57">
         <v>64545</v>
       </c>
       <c r="L39" s="57">
         <v>52103</v>
       </c>
       <c r="M39" s="57">
         <v>12442</v>
       </c>
       <c r="N39" s="58">
         <v>6730</v>
       </c>
       <c r="O39" s="64"/>
       <c r="P39" s="64"/>
-      <c r="Q39" s="83"/>
-      <c r="S39" s="83"/>
+      <c r="Q39" s="82"/>
+      <c r="S39" s="82"/>
     </row>
     <row r="40" spans="1:19" ht="66.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="93" t="s">
+      <c r="A40" s="92" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="94"/>
-[...10 lines deleted...]
-      <c r="M40" s="94"/>
+      <c r="B40" s="93"/>
+      <c r="C40" s="93"/>
+      <c r="D40" s="93"/>
+      <c r="E40" s="93"/>
+      <c r="F40" s="93"/>
+      <c r="G40" s="93"/>
+      <c r="H40" s="93"/>
+      <c r="I40" s="93"/>
+      <c r="J40" s="93"/>
+      <c r="K40" s="93"/>
+      <c r="L40" s="93"/>
+      <c r="M40" s="93"/>
       <c r="N40" s="59"/>
       <c r="O40" s="59"/>
       <c r="P40" s="59"/>
     </row>
     <row r="41" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="95"/>
-[...14 lines deleted...]
-      <c r="P41" s="76"/>
+      <c r="A41" s="92"/>
+      <c r="B41" s="93"/>
+      <c r="C41" s="93"/>
+      <c r="D41" s="93"/>
+      <c r="E41" s="93"/>
+      <c r="F41" s="93"/>
+      <c r="G41" s="93"/>
+      <c r="H41" s="93"/>
+      <c r="I41" s="93"/>
+      <c r="J41" s="93"/>
+      <c r="K41" s="93"/>
+      <c r="L41" s="93"/>
+      <c r="M41" s="93"/>
+      <c r="N41" s="93"/>
+      <c r="O41" s="75"/>
+      <c r="P41" s="75"/>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.15">
-      <c r="C44" s="83"/>
-[...10 lines deleted...]
-      <c r="N44" s="83"/>
+      <c r="C44" s="82"/>
+      <c r="D44" s="82"/>
+      <c r="E44" s="82"/>
+      <c r="F44" s="82"/>
+      <c r="G44" s="82"/>
+      <c r="H44" s="82"/>
+      <c r="I44" s="82"/>
+      <c r="J44" s="82"/>
+      <c r="K44" s="82"/>
+      <c r="L44" s="82"/>
+      <c r="M44" s="82"/>
+      <c r="N44" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A41:N41"/>
     <mergeCell ref="F3:F4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.59055118110236227" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
-  <headerFooter scaleWithDoc="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>'1'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>