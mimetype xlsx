--- v0 (2026-03-09)
+++ v1 (2026-06-07)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A4DB36C-CA12-4F83-ADA8-48F0AC1DE38F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="9570" windowHeight="9210"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="14-1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'14-1'!$A$1:$A$135</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'14-1'!$A$1:$V$71</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'14-1'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="78">
   <si>
     <t>区　　分</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>千葉市</t>
   </si>
   <si>
@@ -336,51 +332,51 @@
     <rPh sb="3" eb="6">
       <t>ショウガッコウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ガクネンベツ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>令和３年度</t>
   </si>
   <si>
     <t>令和４年度</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="177" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="178" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="179" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -688,316 +684,313 @@
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="4" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="18" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="9" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="18" fillId="0" borderId="9" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="4" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="20" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="11" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...18 lines deleted...]
-    <cellStyle name="ハイパーリンク 2" xfId="20"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="ハイパーリンク 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="桁区切り" xfId="21" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="22"/>
+    <cellStyle name="標準 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1130,234 +1123,234 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:X135"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="3" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="18" width="8.85546875" style="1" customWidth="1"/>
     <col min="19" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="9" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="20" customFormat="1" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:24" s="19" customFormat="1" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="A1" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="C1" s="19"/>
-[...18 lines deleted...]
-      <c r="V1" s="22"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="18"/>
+      <c r="S1" s="18"/>
+      <c r="T1" s="18"/>
+      <c r="U1" s="18"/>
+      <c r="V1" s="21"/>
     </row>
     <row r="2" spans="1:24" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="33"/>
-      <c r="C2" s="33"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-      <c r="J2" s="14"/>
-[...1 lines deleted...]
-      <c r="L2" s="14"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
     <row r="3" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="15"/>
-      <c r="C3" s="18" t="s">
+      <c r="B3" s="14"/>
+      <c r="C3" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="D3" s="16"/>
-[...1 lines deleted...]
-      <c r="F3" s="18" t="s">
+      <c r="D3" s="15"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="G3" s="16"/>
-[...1 lines deleted...]
-      <c r="I3" s="18" t="s">
+      <c r="G3" s="15"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="17" t="s">
         <v>64</v>
       </c>
-      <c r="J3" s="16"/>
-[...1 lines deleted...]
-      <c r="L3" s="18" t="s">
+      <c r="J3" s="15"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="17" t="s">
         <v>65</v>
       </c>
-      <c r="M3" s="16"/>
-[...1 lines deleted...]
-      <c r="O3" s="18" t="s">
+      <c r="M3" s="15"/>
+      <c r="N3" s="14"/>
+      <c r="O3" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="P3" s="16"/>
-[...1 lines deleted...]
-      <c r="R3" s="18" t="s">
+      <c r="P3" s="15"/>
+      <c r="Q3" s="14"/>
+      <c r="R3" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="S3" s="16"/>
-[...1 lines deleted...]
-      <c r="U3" s="18" t="s">
+      <c r="S3" s="15"/>
+      <c r="T3" s="14"/>
+      <c r="U3" s="17" t="s">
         <v>68</v>
       </c>
-      <c r="V3" s="16"/>
+      <c r="V3" s="15"/>
     </row>
     <row r="4" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="36"/>
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="35"/>
+      <c r="B4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="17" t="s">
+      <c r="C4" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="17" t="s">
+      <c r="D4" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="F4" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G4" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="I4" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="J4" s="17" t="s">
+      <c r="J4" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="K4" s="17" t="s">
+      <c r="K4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="17" t="s">
+      <c r="L4" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="M4" s="17" t="s">
+      <c r="M4" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="N4" s="17" t="s">
+      <c r="N4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="O4" s="17" t="s">
+      <c r="O4" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="P4" s="17" t="s">
+      <c r="P4" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="Q4" s="17" t="s">
+      <c r="Q4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="17" t="s">
+      <c r="R4" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="S4" s="17" t="s">
+      <c r="S4" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="T4" s="17" t="s">
+      <c r="T4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="17" t="s">
+      <c r="U4" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="V4" s="17" t="s">
+      <c r="V4" s="16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B5" s="5">
         <v>306105</v>
       </c>
       <c r="C5" s="5">
         <v>157098</v>
       </c>
       <c r="D5" s="5">
         <v>149007</v>
       </c>
       <c r="E5" s="5">
         <v>49893</v>
       </c>
       <c r="F5" s="5">
         <v>25612</v>
       </c>
       <c r="G5" s="5">
         <v>24281</v>
       </c>
@@ -1381,146 +1374,146 @@
       </c>
       <c r="N5" s="5">
         <v>51282</v>
       </c>
       <c r="O5" s="5">
         <v>26341</v>
       </c>
       <c r="P5" s="5">
         <v>24941</v>
       </c>
       <c r="Q5" s="5">
         <v>52207</v>
       </c>
       <c r="R5" s="5">
         <v>26647</v>
       </c>
       <c r="S5" s="5">
         <v>25560</v>
       </c>
       <c r="T5" s="5">
         <v>52658</v>
       </c>
       <c r="U5" s="5">
         <v>27157</v>
       </c>
-      <c r="V5" s="29">
+      <c r="V5" s="28">
         <v>25501</v>
       </c>
     </row>
-    <row r="6" spans="1:24" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="23" t="s">
+    <row r="6" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="22" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="23">
         <v>303407</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="23">
         <v>155291</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="23">
         <v>148116</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="23">
         <v>49661</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="23">
         <v>25253</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="23">
         <v>24408</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H6" s="23">
         <v>49938</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I6" s="23">
         <v>25605</v>
       </c>
-      <c r="J6" s="24">
+      <c r="J6" s="23">
         <v>24333</v>
       </c>
-      <c r="K6" s="24">
+      <c r="K6" s="23">
         <v>49757</v>
       </c>
-      <c r="L6" s="24">
+      <c r="L6" s="23">
         <v>25552</v>
       </c>
-      <c r="M6" s="24">
+      <c r="M6" s="23">
         <v>24205</v>
       </c>
-      <c r="N6" s="24">
+      <c r="N6" s="23">
         <v>50413</v>
       </c>
-      <c r="O6" s="24">
+      <c r="O6" s="23">
         <v>25849</v>
       </c>
-      <c r="P6" s="24">
+      <c r="P6" s="23">
         <v>24564</v>
       </c>
-      <c r="Q6" s="24">
+      <c r="Q6" s="23">
         <v>51373</v>
       </c>
-      <c r="R6" s="24">
+      <c r="R6" s="23">
         <v>26366</v>
       </c>
-      <c r="S6" s="24">
+      <c r="S6" s="23">
         <v>25007</v>
       </c>
-      <c r="T6" s="24">
+      <c r="T6" s="23">
         <v>52265</v>
       </c>
-      <c r="U6" s="24">
+      <c r="U6" s="23">
         <v>26666</v>
       </c>
-      <c r="V6" s="30">
+      <c r="V6" s="29">
         <v>25599</v>
       </c>
       <c r="X6" s="1"/>
     </row>
     <row r="7" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="7"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
-      <c r="V7" s="29"/>
+      <c r="V7" s="28"/>
     </row>
     <row r="8" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="5">
         <v>645</v>
       </c>
       <c r="C8" s="5">
         <v>325</v>
       </c>
       <c r="D8" s="5">
         <v>320</v>
       </c>
       <c r="E8" s="5">
         <v>103</v>
       </c>
       <c r="F8" s="5">
         <v>52</v>
       </c>
       <c r="G8" s="5">
         <v>51</v>
       </c>
       <c r="H8" s="5">
         <v>104</v>
@@ -1542,51 +1535,51 @@
       </c>
       <c r="N8" s="5">
         <v>112</v>
       </c>
       <c r="O8" s="5">
         <v>55</v>
       </c>
       <c r="P8" s="5">
         <v>57</v>
       </c>
       <c r="Q8" s="5">
         <v>111</v>
       </c>
       <c r="R8" s="5">
         <v>57</v>
       </c>
       <c r="S8" s="5">
         <v>54</v>
       </c>
       <c r="T8" s="5">
         <v>110</v>
       </c>
       <c r="U8" s="5">
         <v>55</v>
       </c>
-      <c r="V8" s="29">
+      <c r="V8" s="28">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="5">
         <v>299247</v>
       </c>
       <c r="C9" s="5">
         <v>153332</v>
       </c>
       <c r="D9" s="5">
         <v>145915</v>
       </c>
       <c r="E9" s="5">
         <v>48945</v>
       </c>
       <c r="F9" s="5">
         <v>24917</v>
       </c>
       <c r="G9" s="5">
         <v>24028</v>
       </c>
@@ -1610,51 +1603,51 @@
       </c>
       <c r="N9" s="5">
         <v>49725</v>
       </c>
       <c r="O9" s="5">
         <v>25524</v>
       </c>
       <c r="P9" s="5">
         <v>24201</v>
       </c>
       <c r="Q9" s="5">
         <v>50690</v>
       </c>
       <c r="R9" s="5">
         <v>26045</v>
       </c>
       <c r="S9" s="5">
         <v>24645</v>
       </c>
       <c r="T9" s="5">
         <v>51598</v>
       </c>
       <c r="U9" s="5">
         <v>26354</v>
       </c>
-      <c r="V9" s="29">
+      <c r="V9" s="28">
         <v>25244</v>
       </c>
     </row>
     <row r="10" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="5">
         <v>3515</v>
       </c>
       <c r="C10" s="5">
         <v>1634</v>
       </c>
       <c r="D10" s="5">
         <v>1881</v>
       </c>
       <c r="E10" s="5">
         <v>613</v>
       </c>
       <c r="F10" s="5">
         <v>284</v>
       </c>
       <c r="G10" s="5">
         <v>329</v>
       </c>
@@ -1678,80 +1671,80 @@
       </c>
       <c r="N10" s="5">
         <v>576</v>
       </c>
       <c r="O10" s="5">
         <v>270</v>
       </c>
       <c r="P10" s="5">
         <v>306</v>
       </c>
       <c r="Q10" s="5">
         <v>572</v>
       </c>
       <c r="R10" s="5">
         <v>264</v>
       </c>
       <c r="S10" s="5">
         <v>308</v>
       </c>
       <c r="T10" s="5">
         <v>557</v>
       </c>
       <c r="U10" s="5">
         <v>257</v>
       </c>
-      <c r="V10" s="29">
+      <c r="V10" s="28">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="9"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
-      <c r="V11" s="29"/>
+      <c r="V11" s="28"/>
     </row>
     <row r="12" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="28" t="s">
+      <c r="A12" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>46566</v>
       </c>
       <c r="C12" s="5">
         <v>23875</v>
       </c>
       <c r="D12" s="5">
         <v>22691</v>
       </c>
       <c r="E12" s="5">
         <v>7532</v>
       </c>
       <c r="F12" s="5">
         <v>3854</v>
       </c>
       <c r="G12" s="5">
         <v>3678</v>
       </c>
       <c r="H12" s="5">
         <v>7525</v>
       </c>
       <c r="I12" s="5">
         <v>3857</v>
@@ -1770,51 +1763,51 @@
       </c>
       <c r="N12" s="5">
         <v>7820</v>
       </c>
       <c r="O12" s="5">
         <v>4038</v>
       </c>
       <c r="P12" s="5">
         <v>3782</v>
       </c>
       <c r="Q12" s="5">
         <v>7943</v>
       </c>
       <c r="R12" s="5">
         <v>4015</v>
       </c>
       <c r="S12" s="5">
         <v>3928</v>
       </c>
       <c r="T12" s="5">
         <v>8069</v>
       </c>
       <c r="U12" s="5">
         <v>4146</v>
       </c>
-      <c r="V12" s="29">
+      <c r="V12" s="28">
         <v>3923</v>
       </c>
     </row>
     <row r="13" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="5">
         <v>8858</v>
       </c>
       <c r="C13" s="5">
         <v>4621</v>
       </c>
       <c r="D13" s="5">
         <v>4237</v>
       </c>
       <c r="E13" s="5">
         <v>1480</v>
       </c>
       <c r="F13" s="5">
         <v>771</v>
       </c>
       <c r="G13" s="5">
         <v>709</v>
       </c>
@@ -1838,51 +1831,51 @@
       </c>
       <c r="N13" s="5">
         <v>1478</v>
       </c>
       <c r="O13" s="5">
         <v>771</v>
       </c>
       <c r="P13" s="5">
         <v>707</v>
       </c>
       <c r="Q13" s="5">
         <v>1506</v>
       </c>
       <c r="R13" s="5">
         <v>757</v>
       </c>
       <c r="S13" s="5">
         <v>749</v>
       </c>
       <c r="T13" s="5">
         <v>1486</v>
       </c>
       <c r="U13" s="5">
         <v>776</v>
       </c>
-      <c r="V13" s="29">
+      <c r="V13" s="28">
         <v>710</v>
       </c>
     </row>
     <row r="14" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="5">
         <v>7671</v>
       </c>
       <c r="C14" s="5">
         <v>3954</v>
       </c>
       <c r="D14" s="5">
         <v>3717</v>
       </c>
       <c r="E14" s="5">
         <v>1264</v>
       </c>
       <c r="F14" s="5">
         <v>635</v>
       </c>
       <c r="G14" s="5">
         <v>629</v>
       </c>
@@ -1906,51 +1899,51 @@
       </c>
       <c r="N14" s="5">
         <v>1321</v>
       </c>
       <c r="O14" s="5">
         <v>675</v>
       </c>
       <c r="P14" s="5">
         <v>646</v>
       </c>
       <c r="Q14" s="5">
         <v>1277</v>
       </c>
       <c r="R14" s="5">
         <v>657</v>
       </c>
       <c r="S14" s="5">
         <v>620</v>
       </c>
       <c r="T14" s="5">
         <v>1345</v>
       </c>
       <c r="U14" s="5">
         <v>680</v>
       </c>
-      <c r="V14" s="29">
+      <c r="V14" s="28">
         <v>665</v>
       </c>
     </row>
     <row r="15" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="5">
         <v>8740</v>
       </c>
       <c r="C15" s="5">
         <v>4431</v>
       </c>
       <c r="D15" s="5">
         <v>4309</v>
       </c>
       <c r="E15" s="5">
         <v>1412</v>
       </c>
       <c r="F15" s="5">
         <v>692</v>
       </c>
       <c r="G15" s="5">
         <v>720</v>
       </c>
@@ -1974,51 +1967,51 @@
       </c>
       <c r="N15" s="5">
         <v>1406</v>
       </c>
       <c r="O15" s="5">
         <v>713</v>
       </c>
       <c r="P15" s="5">
         <v>693</v>
       </c>
       <c r="Q15" s="5">
         <v>1497</v>
       </c>
       <c r="R15" s="5">
         <v>752</v>
       </c>
       <c r="S15" s="5">
         <v>745</v>
       </c>
       <c r="T15" s="5">
         <v>1554</v>
       </c>
       <c r="U15" s="5">
         <v>816</v>
       </c>
-      <c r="V15" s="29">
+      <c r="V15" s="28">
         <v>738</v>
       </c>
     </row>
     <row r="16" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="5">
         <v>5903</v>
       </c>
       <c r="C16" s="5">
         <v>3052</v>
       </c>
       <c r="D16" s="5">
         <v>2851</v>
       </c>
       <c r="E16" s="5">
         <v>921</v>
       </c>
       <c r="F16" s="5">
         <v>497</v>
       </c>
       <c r="G16" s="5">
         <v>424</v>
       </c>
@@ -2042,51 +2035,51 @@
       </c>
       <c r="N16" s="5">
         <v>993</v>
       </c>
       <c r="O16" s="5">
         <v>529</v>
       </c>
       <c r="P16" s="5">
         <v>464</v>
       </c>
       <c r="Q16" s="5">
         <v>1019</v>
       </c>
       <c r="R16" s="5">
         <v>486</v>
       </c>
       <c r="S16" s="5">
         <v>533</v>
       </c>
       <c r="T16" s="5">
         <v>1025</v>
       </c>
       <c r="U16" s="5">
         <v>546</v>
       </c>
-      <c r="V16" s="29">
+      <c r="V16" s="28">
         <v>479</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="5">
         <v>7504</v>
       </c>
       <c r="C17" s="5">
         <v>3834</v>
       </c>
       <c r="D17" s="5">
         <v>3670</v>
       </c>
       <c r="E17" s="5">
         <v>1192</v>
       </c>
       <c r="F17" s="5">
         <v>615</v>
       </c>
       <c r="G17" s="5">
         <v>577</v>
       </c>
@@ -2110,51 +2103,51 @@
       </c>
       <c r="N17" s="5">
         <v>1293</v>
       </c>
       <c r="O17" s="5">
         <v>667</v>
       </c>
       <c r="P17" s="5">
         <v>626</v>
       </c>
       <c r="Q17" s="5">
         <v>1267</v>
       </c>
       <c r="R17" s="5">
         <v>650</v>
       </c>
       <c r="S17" s="5">
         <v>617</v>
       </c>
       <c r="T17" s="5">
         <v>1280</v>
       </c>
       <c r="U17" s="5">
         <v>642</v>
       </c>
-      <c r="V17" s="29">
+      <c r="V17" s="28">
         <v>638</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="5">
         <v>7890</v>
       </c>
       <c r="C18" s="5">
         <v>3983</v>
       </c>
       <c r="D18" s="5">
         <v>3907</v>
       </c>
       <c r="E18" s="5">
         <v>1263</v>
       </c>
       <c r="F18" s="5">
         <v>644</v>
       </c>
       <c r="G18" s="5">
         <v>619</v>
       </c>
@@ -2178,51 +2171,51 @@
       </c>
       <c r="N18" s="5">
         <v>1329</v>
       </c>
       <c r="O18" s="5">
         <v>683</v>
       </c>
       <c r="P18" s="5">
         <v>646</v>
       </c>
       <c r="Q18" s="5">
         <v>1377</v>
       </c>
       <c r="R18" s="5">
         <v>713</v>
       </c>
       <c r="S18" s="5">
         <v>664</v>
       </c>
       <c r="T18" s="5">
         <v>1379</v>
       </c>
       <c r="U18" s="5">
         <v>686</v>
       </c>
-      <c r="V18" s="29">
+      <c r="V18" s="28">
         <v>693</v>
       </c>
     </row>
     <row r="19" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="5">
         <v>1819</v>
       </c>
       <c r="C19" s="5">
         <v>919</v>
       </c>
       <c r="D19" s="5">
         <v>900</v>
       </c>
       <c r="E19" s="5">
         <v>259</v>
       </c>
       <c r="F19" s="5">
         <v>123</v>
       </c>
       <c r="G19" s="5">
         <v>136</v>
       </c>
@@ -2246,51 +2239,51 @@
       </c>
       <c r="N19" s="5">
         <v>318</v>
       </c>
       <c r="O19" s="5">
         <v>158</v>
       </c>
       <c r="P19" s="5">
         <v>160</v>
       </c>
       <c r="Q19" s="5">
         <v>328</v>
       </c>
       <c r="R19" s="5">
         <v>173</v>
       </c>
       <c r="S19" s="5">
         <v>155</v>
       </c>
       <c r="T19" s="5">
         <v>351</v>
       </c>
       <c r="U19" s="5">
         <v>170</v>
       </c>
-      <c r="V19" s="29">
+      <c r="V19" s="28">
         <v>181</v>
       </c>
     </row>
     <row r="20" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="5">
         <v>23261</v>
       </c>
       <c r="C20" s="5">
         <v>11791</v>
       </c>
       <c r="D20" s="5">
         <v>11470</v>
       </c>
       <c r="E20" s="5">
         <v>3967</v>
       </c>
       <c r="F20" s="5">
         <v>1962</v>
       </c>
       <c r="G20" s="5">
         <v>2005</v>
       </c>
@@ -2314,51 +2307,51 @@
       </c>
       <c r="N20" s="5">
         <v>3774</v>
       </c>
       <c r="O20" s="5">
         <v>1936</v>
       </c>
       <c r="P20" s="5">
         <v>1838</v>
       </c>
       <c r="Q20" s="5">
         <v>3814</v>
       </c>
       <c r="R20" s="5">
         <v>1996</v>
       </c>
       <c r="S20" s="5">
         <v>1818</v>
       </c>
       <c r="T20" s="5">
         <v>3851</v>
       </c>
       <c r="U20" s="5">
         <v>1930</v>
       </c>
-      <c r="V20" s="29">
+      <c r="V20" s="28">
         <v>1921</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="5">
         <v>33612</v>
       </c>
       <c r="C21" s="5">
         <v>17225</v>
       </c>
       <c r="D21" s="5">
         <v>16387</v>
       </c>
       <c r="E21" s="5">
         <v>5463</v>
       </c>
       <c r="F21" s="5">
         <v>2717</v>
       </c>
       <c r="G21" s="5">
         <v>2746</v>
       </c>
@@ -2382,51 +2375,51 @@
       </c>
       <c r="N21" s="5">
         <v>5617</v>
       </c>
       <c r="O21" s="5">
         <v>2937</v>
       </c>
       <c r="P21" s="5">
         <v>2680</v>
       </c>
       <c r="Q21" s="5">
         <v>5775</v>
       </c>
       <c r="R21" s="5">
         <v>2962</v>
       </c>
       <c r="S21" s="5">
         <v>2813</v>
       </c>
       <c r="T21" s="5">
         <v>5806</v>
       </c>
       <c r="U21" s="5">
         <v>2977</v>
       </c>
-      <c r="V21" s="29">
+      <c r="V21" s="28">
         <v>2829</v>
       </c>
     </row>
     <row r="22" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="5">
         <v>1787</v>
       </c>
       <c r="C22" s="5">
         <v>905</v>
       </c>
       <c r="D22" s="5">
         <v>882</v>
       </c>
       <c r="E22" s="5">
         <v>269</v>
       </c>
       <c r="F22" s="5">
         <v>123</v>
       </c>
       <c r="G22" s="5">
         <v>146</v>
       </c>
@@ -2450,51 +2443,51 @@
       </c>
       <c r="N22" s="5">
         <v>315</v>
       </c>
       <c r="O22" s="5">
         <v>159</v>
       </c>
       <c r="P22" s="5">
         <v>156</v>
       </c>
       <c r="Q22" s="5">
         <v>325</v>
       </c>
       <c r="R22" s="5">
         <v>148</v>
       </c>
       <c r="S22" s="5">
         <v>177</v>
       </c>
       <c r="T22" s="5">
         <v>332</v>
       </c>
       <c r="U22" s="5">
         <v>186</v>
       </c>
-      <c r="V22" s="29">
+      <c r="V22" s="28">
         <v>146</v>
       </c>
     </row>
     <row r="23" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="5">
         <v>7443</v>
       </c>
       <c r="C23" s="5">
         <v>3759</v>
       </c>
       <c r="D23" s="5">
         <v>3684</v>
       </c>
       <c r="E23" s="5">
         <v>1194</v>
       </c>
       <c r="F23" s="5">
         <v>602</v>
       </c>
       <c r="G23" s="5">
         <v>592</v>
       </c>
@@ -2518,51 +2511,51 @@
       </c>
       <c r="N23" s="5">
         <v>1258</v>
       </c>
       <c r="O23" s="5">
         <v>599</v>
       </c>
       <c r="P23" s="5">
         <v>659</v>
       </c>
       <c r="Q23" s="5">
         <v>1290</v>
       </c>
       <c r="R23" s="5">
         <v>670</v>
       </c>
       <c r="S23" s="5">
         <v>620</v>
       </c>
       <c r="T23" s="5">
         <v>1250</v>
       </c>
       <c r="U23" s="5">
         <v>641</v>
       </c>
-      <c r="V23" s="29">
+      <c r="V23" s="28">
         <v>609</v>
       </c>
     </row>
     <row r="24" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="5">
         <v>22957</v>
       </c>
       <c r="C24" s="5">
         <v>11830</v>
       </c>
       <c r="D24" s="5">
         <v>11127</v>
       </c>
       <c r="E24" s="5">
         <v>3805</v>
       </c>
       <c r="F24" s="5">
         <v>1995</v>
       </c>
       <c r="G24" s="5">
         <v>1810</v>
       </c>
@@ -2586,51 +2579,51 @@
       </c>
       <c r="N24" s="5">
         <v>3874</v>
       </c>
       <c r="O24" s="5">
         <v>1995</v>
       </c>
       <c r="P24" s="5">
         <v>1879</v>
       </c>
       <c r="Q24" s="5">
         <v>3820</v>
       </c>
       <c r="R24" s="5">
         <v>1928</v>
       </c>
       <c r="S24" s="5">
         <v>1892</v>
       </c>
       <c r="T24" s="5">
         <v>3856</v>
       </c>
       <c r="U24" s="5">
         <v>1966</v>
       </c>
-      <c r="V24" s="29">
+      <c r="V24" s="28">
         <v>1890</v>
       </c>
     </row>
     <row r="25" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="5">
         <v>7066</v>
       </c>
       <c r="C25" s="5">
         <v>3643</v>
       </c>
       <c r="D25" s="5">
         <v>3423</v>
       </c>
       <c r="E25" s="5">
         <v>1103</v>
       </c>
       <c r="F25" s="5">
         <v>559</v>
       </c>
       <c r="G25" s="5">
         <v>544</v>
       </c>
@@ -2654,51 +2647,51 @@
       </c>
       <c r="N25" s="5">
         <v>1117</v>
       </c>
       <c r="O25" s="5">
         <v>584</v>
       </c>
       <c r="P25" s="5">
         <v>533</v>
       </c>
       <c r="Q25" s="5">
         <v>1265</v>
       </c>
       <c r="R25" s="5">
         <v>661</v>
       </c>
       <c r="S25" s="5">
         <v>604</v>
       </c>
       <c r="T25" s="5">
         <v>1295</v>
       </c>
       <c r="U25" s="5">
         <v>692</v>
       </c>
-      <c r="V25" s="29">
+      <c r="V25" s="28">
         <v>603</v>
       </c>
     </row>
     <row r="26" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="5">
         <v>3654</v>
       </c>
       <c r="C26" s="5">
         <v>1860</v>
       </c>
       <c r="D26" s="5">
         <v>1794</v>
       </c>
       <c r="E26" s="5">
         <v>593</v>
       </c>
       <c r="F26" s="5">
         <v>299</v>
       </c>
       <c r="G26" s="5">
         <v>294</v>
       </c>
@@ -2722,51 +2715,51 @@
       </c>
       <c r="N26" s="5">
         <v>616</v>
       </c>
       <c r="O26" s="5">
         <v>304</v>
       </c>
       <c r="P26" s="5">
         <v>312</v>
       </c>
       <c r="Q26" s="5">
         <v>649</v>
       </c>
       <c r="R26" s="5">
         <v>348</v>
       </c>
       <c r="S26" s="5">
         <v>301</v>
       </c>
       <c r="T26" s="5">
         <v>660</v>
       </c>
       <c r="U26" s="5">
         <v>334</v>
       </c>
-      <c r="V26" s="29">
+      <c r="V26" s="28">
         <v>326</v>
       </c>
     </row>
     <row r="27" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="5">
         <v>6468</v>
       </c>
       <c r="C27" s="5">
         <v>3333</v>
       </c>
       <c r="D27" s="5">
         <v>3135</v>
       </c>
       <c r="E27" s="5">
         <v>990</v>
       </c>
       <c r="F27" s="5">
         <v>525</v>
       </c>
       <c r="G27" s="5">
         <v>465</v>
       </c>
@@ -2790,51 +2783,51 @@
       </c>
       <c r="N27" s="5">
         <v>1095</v>
       </c>
       <c r="O27" s="5">
         <v>562</v>
       </c>
       <c r="P27" s="5">
         <v>533</v>
       </c>
       <c r="Q27" s="5">
         <v>1150</v>
       </c>
       <c r="R27" s="5">
         <v>628</v>
       </c>
       <c r="S27" s="5">
         <v>522</v>
       </c>
       <c r="T27" s="5">
         <v>1156</v>
       </c>
       <c r="U27" s="5">
         <v>577</v>
       </c>
-      <c r="V27" s="29">
+      <c r="V27" s="28">
         <v>579</v>
       </c>
     </row>
     <row r="28" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="5">
         <v>7869</v>
       </c>
       <c r="C28" s="5">
         <v>4090</v>
       </c>
       <c r="D28" s="5">
         <v>3779</v>
       </c>
       <c r="E28" s="5">
         <v>1219</v>
       </c>
       <c r="F28" s="5">
         <v>607</v>
       </c>
       <c r="G28" s="5">
         <v>612</v>
       </c>
@@ -2858,51 +2851,51 @@
       </c>
       <c r="N28" s="5">
         <v>1353</v>
       </c>
       <c r="O28" s="5">
         <v>712</v>
       </c>
       <c r="P28" s="5">
         <v>641</v>
       </c>
       <c r="Q28" s="5">
         <v>1318</v>
       </c>
       <c r="R28" s="5">
         <v>703</v>
       </c>
       <c r="S28" s="5">
         <v>615</v>
       </c>
       <c r="T28" s="5">
         <v>1364</v>
       </c>
       <c r="U28" s="5">
         <v>698</v>
       </c>
-      <c r="V28" s="29">
+      <c r="V28" s="28">
         <v>666</v>
       </c>
     </row>
     <row r="29" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="5">
         <v>2517</v>
       </c>
       <c r="C29" s="5">
         <v>1260</v>
       </c>
       <c r="D29" s="5">
         <v>1257</v>
       </c>
       <c r="E29" s="5">
         <v>380</v>
       </c>
       <c r="F29" s="5">
         <v>202</v>
       </c>
       <c r="G29" s="5">
         <v>178</v>
       </c>
@@ -2926,51 +2919,51 @@
       </c>
       <c r="N29" s="5">
         <v>440</v>
       </c>
       <c r="O29" s="5">
         <v>203</v>
       </c>
       <c r="P29" s="5">
         <v>237</v>
       </c>
       <c r="Q29" s="5">
         <v>422</v>
       </c>
       <c r="R29" s="5">
         <v>212</v>
       </c>
       <c r="S29" s="5">
         <v>210</v>
       </c>
       <c r="T29" s="5">
         <v>436</v>
       </c>
       <c r="U29" s="5">
         <v>215</v>
       </c>
-      <c r="V29" s="29">
+      <c r="V29" s="28">
         <v>221</v>
       </c>
     </row>
     <row r="30" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="5">
         <v>2912</v>
       </c>
       <c r="C30" s="5">
         <v>1467</v>
       </c>
       <c r="D30" s="5">
         <v>1445</v>
       </c>
       <c r="E30" s="5">
         <v>447</v>
       </c>
       <c r="F30" s="5">
         <v>224</v>
       </c>
       <c r="G30" s="5">
         <v>223</v>
       </c>
@@ -2994,51 +2987,51 @@
       </c>
       <c r="N30" s="5">
         <v>506</v>
       </c>
       <c r="O30" s="5">
         <v>263</v>
       </c>
       <c r="P30" s="5">
         <v>243</v>
       </c>
       <c r="Q30" s="5">
         <v>484</v>
       </c>
       <c r="R30" s="5">
         <v>235</v>
       </c>
       <c r="S30" s="5">
         <v>249</v>
       </c>
       <c r="T30" s="5">
         <v>528</v>
       </c>
       <c r="U30" s="5">
         <v>266</v>
       </c>
-      <c r="V30" s="29">
+      <c r="V30" s="28">
         <v>262</v>
       </c>
     </row>
     <row r="31" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="5">
         <v>9097</v>
       </c>
       <c r="C31" s="5">
         <v>4641</v>
       </c>
       <c r="D31" s="5">
         <v>4456</v>
       </c>
       <c r="E31" s="5">
         <v>1545</v>
       </c>
       <c r="F31" s="5">
         <v>804</v>
       </c>
       <c r="G31" s="5">
         <v>741</v>
       </c>
@@ -3062,51 +3055,51 @@
       </c>
       <c r="N31" s="5">
         <v>1493</v>
       </c>
       <c r="O31" s="5">
         <v>787</v>
       </c>
       <c r="P31" s="5">
         <v>706</v>
       </c>
       <c r="Q31" s="5">
         <v>1570</v>
       </c>
       <c r="R31" s="5">
         <v>821</v>
       </c>
       <c r="S31" s="5">
         <v>749</v>
       </c>
       <c r="T31" s="5">
         <v>1459</v>
       </c>
       <c r="U31" s="5">
         <v>722</v>
       </c>
-      <c r="V31" s="29">
+      <c r="V31" s="28">
         <v>737</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="5">
         <v>22018</v>
       </c>
       <c r="C32" s="5">
         <v>11212</v>
       </c>
       <c r="D32" s="5">
         <v>10806</v>
       </c>
       <c r="E32" s="5">
         <v>3746</v>
       </c>
       <c r="F32" s="5">
         <v>1896</v>
       </c>
       <c r="G32" s="5">
         <v>1850</v>
       </c>
@@ -3130,51 +3123,51 @@
       </c>
       <c r="N32" s="5">
         <v>3626</v>
       </c>
       <c r="O32" s="5">
         <v>1835</v>
       </c>
       <c r="P32" s="5">
         <v>1791</v>
       </c>
       <c r="Q32" s="5">
         <v>3613</v>
       </c>
       <c r="R32" s="5">
         <v>1820</v>
       </c>
       <c r="S32" s="5">
         <v>1793</v>
       </c>
       <c r="T32" s="5">
         <v>3774</v>
       </c>
       <c r="U32" s="5">
         <v>1941</v>
       </c>
-      <c r="V32" s="29">
+      <c r="V32" s="28">
         <v>1833</v>
       </c>
     </row>
     <row r="33" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="5">
         <v>441</v>
       </c>
       <c r="C33" s="5">
         <v>214</v>
       </c>
       <c r="D33" s="5">
         <v>227</v>
       </c>
       <c r="E33" s="5">
         <v>67</v>
       </c>
       <c r="F33" s="5">
         <v>29</v>
       </c>
       <c r="G33" s="5">
         <v>38</v>
       </c>
@@ -3198,51 +3191,51 @@
       </c>
       <c r="N33" s="5">
         <v>76</v>
       </c>
       <c r="O33" s="5">
         <v>35</v>
       </c>
       <c r="P33" s="5">
         <v>41</v>
       </c>
       <c r="Q33" s="5">
         <v>71</v>
       </c>
       <c r="R33" s="5">
         <v>32</v>
       </c>
       <c r="S33" s="5">
         <v>39</v>
       </c>
       <c r="T33" s="5">
         <v>87</v>
       </c>
       <c r="U33" s="5">
         <v>43</v>
       </c>
-      <c r="V33" s="29">
+      <c r="V33" s="28">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="5">
         <v>12505</v>
       </c>
       <c r="C34" s="5">
         <v>6344</v>
       </c>
       <c r="D34" s="5">
         <v>6161</v>
       </c>
       <c r="E34" s="5">
         <v>1952</v>
       </c>
       <c r="F34" s="5">
         <v>966</v>
       </c>
       <c r="G34" s="5">
         <v>986</v>
       </c>
@@ -3266,51 +3259,51 @@
       </c>
       <c r="N34" s="5">
         <v>2100</v>
       </c>
       <c r="O34" s="5">
         <v>1068</v>
       </c>
       <c r="P34" s="5">
         <v>1032</v>
       </c>
       <c r="Q34" s="5">
         <v>2173</v>
       </c>
       <c r="R34" s="5">
         <v>1143</v>
       </c>
       <c r="S34" s="5">
         <v>1030</v>
       </c>
       <c r="T34" s="5">
         <v>2213</v>
       </c>
       <c r="U34" s="5">
         <v>1110</v>
       </c>
-      <c r="V34" s="29">
+      <c r="V34" s="28">
         <v>1103</v>
       </c>
     </row>
     <row r="35" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="5">
         <v>13296</v>
       </c>
       <c r="C35" s="5">
         <v>6774</v>
       </c>
       <c r="D35" s="5">
         <v>6522</v>
       </c>
       <c r="E35" s="5">
         <v>2502</v>
       </c>
       <c r="F35" s="5">
         <v>1318</v>
       </c>
       <c r="G35" s="5">
         <v>1184</v>
       </c>
@@ -3334,51 +3327,51 @@
       </c>
       <c r="N35" s="5">
         <v>2130</v>
       </c>
       <c r="O35" s="5">
         <v>1075</v>
       </c>
       <c r="P35" s="5">
         <v>1055</v>
       </c>
       <c r="Q35" s="5">
         <v>2086</v>
       </c>
       <c r="R35" s="5">
         <v>1032</v>
       </c>
       <c r="S35" s="5">
         <v>1054</v>
       </c>
       <c r="T35" s="5">
         <v>2027</v>
       </c>
       <c r="U35" s="5">
         <v>1021</v>
       </c>
-      <c r="V35" s="29">
+      <c r="V35" s="28">
         <v>1006</v>
       </c>
     </row>
     <row r="36" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="5">
         <v>9957</v>
       </c>
       <c r="C36" s="5">
         <v>5183</v>
       </c>
       <c r="D36" s="5">
         <v>4774</v>
       </c>
       <c r="E36" s="5">
         <v>1678</v>
       </c>
       <c r="F36" s="5">
         <v>864</v>
       </c>
       <c r="G36" s="5">
         <v>814</v>
       </c>
@@ -3402,51 +3395,51 @@
       </c>
       <c r="N36" s="5">
         <v>1696</v>
       </c>
       <c r="O36" s="5">
         <v>877</v>
       </c>
       <c r="P36" s="5">
         <v>819</v>
       </c>
       <c r="Q36" s="5">
         <v>1656</v>
       </c>
       <c r="R36" s="5">
         <v>876</v>
       </c>
       <c r="S36" s="5">
         <v>780</v>
       </c>
       <c r="T36" s="5">
         <v>1714</v>
       </c>
       <c r="U36" s="5">
         <v>920</v>
       </c>
-      <c r="V36" s="29">
+      <c r="V36" s="28">
         <v>794</v>
       </c>
     </row>
     <row r="37" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="5">
         <v>5741</v>
       </c>
       <c r="C37" s="5">
         <v>2902</v>
       </c>
       <c r="D37" s="5">
         <v>2839</v>
       </c>
       <c r="E37" s="5">
         <v>930</v>
       </c>
       <c r="F37" s="5">
         <v>472</v>
       </c>
       <c r="G37" s="5">
         <v>458</v>
       </c>
@@ -3470,51 +3463,51 @@
       </c>
       <c r="N37" s="5">
         <v>994</v>
       </c>
       <c r="O37" s="5">
         <v>499</v>
       </c>
       <c r="P37" s="5">
         <v>495</v>
       </c>
       <c r="Q37" s="5">
         <v>968</v>
       </c>
       <c r="R37" s="5">
         <v>502</v>
       </c>
       <c r="S37" s="5">
         <v>466</v>
       </c>
       <c r="T37" s="5">
         <v>1045</v>
       </c>
       <c r="U37" s="5">
         <v>511</v>
       </c>
-      <c r="V37" s="29">
+      <c r="V37" s="28">
         <v>534</v>
       </c>
     </row>
     <row r="38" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="5">
         <v>1142</v>
       </c>
       <c r="C38" s="5">
         <v>573</v>
       </c>
       <c r="D38" s="5">
         <v>569</v>
       </c>
       <c r="E38" s="5">
         <v>171</v>
       </c>
       <c r="F38" s="5">
         <v>79</v>
       </c>
       <c r="G38" s="5">
         <v>92</v>
       </c>
@@ -3538,51 +3531,51 @@
       </c>
       <c r="N38" s="5">
         <v>186</v>
       </c>
       <c r="O38" s="5">
         <v>94</v>
       </c>
       <c r="P38" s="5">
         <v>92</v>
       </c>
       <c r="Q38" s="5">
         <v>233</v>
       </c>
       <c r="R38" s="5">
         <v>115</v>
       </c>
       <c r="S38" s="5">
         <v>118</v>
       </c>
       <c r="T38" s="5">
         <v>199</v>
       </c>
       <c r="U38" s="5">
         <v>95</v>
       </c>
-      <c r="V38" s="29">
+      <c r="V38" s="28">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="5">
         <v>5208</v>
       </c>
       <c r="C39" s="5">
         <v>2694</v>
       </c>
       <c r="D39" s="5">
         <v>2514</v>
       </c>
       <c r="E39" s="5">
         <v>802</v>
       </c>
       <c r="F39" s="5">
         <v>402</v>
       </c>
       <c r="G39" s="5">
         <v>400</v>
       </c>
@@ -3606,51 +3599,51 @@
       </c>
       <c r="N39" s="5">
         <v>848</v>
       </c>
       <c r="O39" s="5">
         <v>453</v>
       </c>
       <c r="P39" s="5">
         <v>395</v>
       </c>
       <c r="Q39" s="5">
         <v>883</v>
       </c>
       <c r="R39" s="5">
         <v>481</v>
       </c>
       <c r="S39" s="5">
         <v>402</v>
       </c>
       <c r="T39" s="5">
         <v>956</v>
       </c>
       <c r="U39" s="5">
         <v>481</v>
       </c>
-      <c r="V39" s="29">
+      <c r="V39" s="28">
         <v>475</v>
       </c>
     </row>
     <row r="40" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="5">
         <v>3392</v>
       </c>
       <c r="C40" s="5">
         <v>1805</v>
       </c>
       <c r="D40" s="5">
         <v>1587</v>
       </c>
       <c r="E40" s="5">
         <v>552</v>
       </c>
       <c r="F40" s="5">
         <v>289</v>
       </c>
       <c r="G40" s="5">
         <v>263</v>
       </c>
@@ -3674,51 +3667,51 @@
       </c>
       <c r="N40" s="5">
         <v>570</v>
       </c>
       <c r="O40" s="5">
         <v>313</v>
       </c>
       <c r="P40" s="5">
         <v>257</v>
       </c>
       <c r="Q40" s="5">
         <v>573</v>
       </c>
       <c r="R40" s="5">
         <v>305</v>
       </c>
       <c r="S40" s="5">
         <v>268</v>
       </c>
       <c r="T40" s="5">
         <v>563</v>
       </c>
       <c r="U40" s="5">
         <v>305</v>
       </c>
-      <c r="V40" s="29">
+      <c r="V40" s="28">
         <v>258</v>
       </c>
     </row>
     <row r="41" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="5">
         <v>1570</v>
       </c>
       <c r="C41" s="5">
         <v>798</v>
       </c>
       <c r="D41" s="5">
         <v>772</v>
       </c>
       <c r="E41" s="5">
         <v>245</v>
       </c>
       <c r="F41" s="5">
         <v>120</v>
       </c>
       <c r="G41" s="5">
         <v>125</v>
       </c>
@@ -3742,51 +3735,51 @@
       </c>
       <c r="N41" s="5">
         <v>251</v>
       </c>
       <c r="O41" s="5">
         <v>128</v>
       </c>
       <c r="P41" s="5">
         <v>123</v>
       </c>
       <c r="Q41" s="5">
         <v>280</v>
       </c>
       <c r="R41" s="5">
         <v>144</v>
       </c>
       <c r="S41" s="5">
         <v>136</v>
       </c>
       <c r="T41" s="5">
         <v>283</v>
       </c>
       <c r="U41" s="5">
         <v>137</v>
       </c>
-      <c r="V41" s="29">
+      <c r="V41" s="28">
         <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="5">
         <v>8404</v>
       </c>
       <c r="C42" s="5">
         <v>4277</v>
       </c>
       <c r="D42" s="5">
         <v>4127</v>
       </c>
       <c r="E42" s="5">
         <v>1377</v>
       </c>
       <c r="F42" s="5">
         <v>685</v>
       </c>
       <c r="G42" s="5">
         <v>692</v>
       </c>
@@ -3810,51 +3803,51 @@
       </c>
       <c r="N42" s="5">
         <v>1341</v>
       </c>
       <c r="O42" s="5">
         <v>678</v>
       </c>
       <c r="P42" s="5">
         <v>663</v>
       </c>
       <c r="Q42" s="5">
         <v>1439</v>
       </c>
       <c r="R42" s="5">
         <v>728</v>
       </c>
       <c r="S42" s="5">
         <v>711</v>
       </c>
       <c r="T42" s="5">
         <v>1460</v>
       </c>
       <c r="U42" s="5">
         <v>732</v>
       </c>
-      <c r="V42" s="29">
+      <c r="V42" s="28">
         <v>728</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="5">
         <v>5289</v>
       </c>
       <c r="C43" s="5">
         <v>2748</v>
       </c>
       <c r="D43" s="5">
         <v>2541</v>
       </c>
       <c r="E43" s="5">
         <v>911</v>
       </c>
       <c r="F43" s="5">
         <v>489</v>
       </c>
       <c r="G43" s="5">
         <v>422</v>
       </c>
@@ -3878,51 +3871,51 @@
       </c>
       <c r="N43" s="5">
         <v>850</v>
       </c>
       <c r="O43" s="5">
         <v>433</v>
       </c>
       <c r="P43" s="5">
         <v>417</v>
       </c>
       <c r="Q43" s="5">
         <v>895</v>
       </c>
       <c r="R43" s="5">
         <v>466</v>
       </c>
       <c r="S43" s="5">
         <v>429</v>
       </c>
       <c r="T43" s="5">
         <v>864</v>
       </c>
       <c r="U43" s="5">
         <v>443</v>
       </c>
-      <c r="V43" s="29">
+      <c r="V43" s="28">
         <v>421</v>
       </c>
     </row>
     <row r="44" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="5">
         <v>3593</v>
       </c>
       <c r="C44" s="5">
         <v>1819</v>
       </c>
       <c r="D44" s="5">
         <v>1774</v>
       </c>
       <c r="E44" s="5">
         <v>648</v>
       </c>
       <c r="F44" s="5">
         <v>320</v>
       </c>
       <c r="G44" s="5">
         <v>328</v>
       </c>
@@ -3946,51 +3939,51 @@
       </c>
       <c r="N44" s="5">
         <v>602</v>
       </c>
       <c r="O44" s="5">
         <v>301</v>
       </c>
       <c r="P44" s="5">
         <v>301</v>
       </c>
       <c r="Q44" s="5">
         <v>547</v>
       </c>
       <c r="R44" s="5">
         <v>297</v>
       </c>
       <c r="S44" s="5">
         <v>250</v>
       </c>
       <c r="T44" s="5">
         <v>587</v>
       </c>
       <c r="U44" s="5">
         <v>303</v>
       </c>
-      <c r="V44" s="29">
+      <c r="V44" s="28">
         <v>284</v>
       </c>
     </row>
     <row r="45" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="5">
         <v>2517</v>
       </c>
       <c r="C45" s="5">
         <v>1276</v>
       </c>
       <c r="D45" s="5">
         <v>1241</v>
       </c>
       <c r="E45" s="5">
         <v>373</v>
       </c>
       <c r="F45" s="5">
         <v>179</v>
       </c>
       <c r="G45" s="5">
         <v>194</v>
       </c>
@@ -4014,51 +4007,51 @@
       </c>
       <c r="N45" s="5">
         <v>409</v>
       </c>
       <c r="O45" s="5">
         <v>203</v>
       </c>
       <c r="P45" s="5">
         <v>206</v>
       </c>
       <c r="Q45" s="5">
         <v>448</v>
       </c>
       <c r="R45" s="5">
         <v>228</v>
       </c>
       <c r="S45" s="5">
         <v>220</v>
       </c>
       <c r="T45" s="5">
         <v>498</v>
       </c>
       <c r="U45" s="5">
         <v>232</v>
       </c>
-      <c r="V45" s="29">
+      <c r="V45" s="28">
         <v>266</v>
       </c>
     </row>
     <row r="46" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="5">
         <v>7299</v>
       </c>
       <c r="C46" s="5">
         <v>3715</v>
       </c>
       <c r="D46" s="5">
         <v>3584</v>
       </c>
       <c r="E46" s="5">
         <v>1265</v>
       </c>
       <c r="F46" s="5">
         <v>647</v>
       </c>
       <c r="G46" s="5">
         <v>618</v>
       </c>
@@ -4082,51 +4075,51 @@
       </c>
       <c r="N46" s="5">
         <v>1196</v>
       </c>
       <c r="O46" s="5">
         <v>606</v>
       </c>
       <c r="P46" s="5">
         <v>590</v>
       </c>
       <c r="Q46" s="5">
         <v>1147</v>
       </c>
       <c r="R46" s="5">
         <v>563</v>
       </c>
       <c r="S46" s="5">
         <v>584</v>
       </c>
       <c r="T46" s="5">
         <v>1180</v>
       </c>
       <c r="U46" s="5">
         <v>597</v>
       </c>
-      <c r="V46" s="29">
+      <c r="V46" s="28">
         <v>583</v>
       </c>
     </row>
     <row r="47" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="5">
         <v>3594</v>
       </c>
       <c r="C47" s="5">
         <v>1858</v>
       </c>
       <c r="D47" s="5">
         <v>1736</v>
       </c>
       <c r="E47" s="5">
         <v>502</v>
       </c>
       <c r="F47" s="5">
         <v>255</v>
       </c>
       <c r="G47" s="5">
         <v>247</v>
       </c>
@@ -4150,51 +4143,51 @@
       </c>
       <c r="N47" s="5">
         <v>616</v>
       </c>
       <c r="O47" s="5">
         <v>316</v>
       </c>
       <c r="P47" s="5">
         <v>300</v>
       </c>
       <c r="Q47" s="5">
         <v>637</v>
       </c>
       <c r="R47" s="5">
         <v>332</v>
       </c>
       <c r="S47" s="5">
         <v>305</v>
       </c>
       <c r="T47" s="5">
         <v>695</v>
       </c>
       <c r="U47" s="5">
         <v>379</v>
       </c>
-      <c r="V47" s="29">
+      <c r="V47" s="28">
         <v>316</v>
       </c>
     </row>
     <row r="48" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="5">
         <v>2128</v>
       </c>
       <c r="C48" s="5">
         <v>1094</v>
       </c>
       <c r="D48" s="5">
         <v>1034</v>
       </c>
       <c r="E48" s="5">
         <v>303</v>
       </c>
       <c r="F48" s="5">
         <v>161</v>
       </c>
       <c r="G48" s="5">
         <v>142</v>
       </c>
@@ -4218,51 +4211,51 @@
       </c>
       <c r="N48" s="5">
         <v>373</v>
       </c>
       <c r="O48" s="5">
         <v>193</v>
       </c>
       <c r="P48" s="5">
         <v>180</v>
       </c>
       <c r="Q48" s="5">
         <v>380</v>
       </c>
       <c r="R48" s="5">
         <v>184</v>
       </c>
       <c r="S48" s="5">
         <v>196</v>
       </c>
       <c r="T48" s="5">
         <v>374</v>
       </c>
       <c r="U48" s="5">
         <v>196</v>
       </c>
-      <c r="V48" s="29">
+      <c r="V48" s="28">
         <v>178</v>
       </c>
     </row>
     <row r="49" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="5">
         <v>1295</v>
       </c>
       <c r="C49" s="5">
         <v>683</v>
       </c>
       <c r="D49" s="5">
         <v>612</v>
       </c>
       <c r="E49" s="5">
         <v>192</v>
       </c>
       <c r="F49" s="5">
         <v>110</v>
       </c>
       <c r="G49" s="5">
         <v>82</v>
       </c>
@@ -4286,51 +4279,51 @@
       </c>
       <c r="N49" s="5">
         <v>238</v>
       </c>
       <c r="O49" s="5">
         <v>132</v>
       </c>
       <c r="P49" s="5">
         <v>106</v>
       </c>
       <c r="Q49" s="5">
         <v>203</v>
       </c>
       <c r="R49" s="5">
         <v>105</v>
       </c>
       <c r="S49" s="5">
         <v>98</v>
       </c>
       <c r="T49" s="5">
         <v>236</v>
       </c>
       <c r="U49" s="5">
         <v>130</v>
       </c>
-      <c r="V49" s="29">
+      <c r="V49" s="28">
         <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="5">
         <v>1488</v>
       </c>
       <c r="C50" s="5">
         <v>755</v>
       </c>
       <c r="D50" s="5">
         <v>733</v>
       </c>
       <c r="E50" s="5">
         <v>237</v>
       </c>
       <c r="F50" s="5">
         <v>129</v>
       </c>
       <c r="G50" s="5">
         <v>108</v>
       </c>
@@ -4354,51 +4347,51 @@
       </c>
       <c r="N50" s="5">
         <v>238</v>
       </c>
       <c r="O50" s="5">
         <v>117</v>
       </c>
       <c r="P50" s="5">
         <v>121</v>
       </c>
       <c r="Q50" s="5">
         <v>264</v>
       </c>
       <c r="R50" s="5">
         <v>129</v>
       </c>
       <c r="S50" s="5">
         <v>135</v>
       </c>
       <c r="T50" s="5">
         <v>254</v>
       </c>
       <c r="U50" s="5">
         <v>126</v>
       </c>
-      <c r="V50" s="29">
+      <c r="V50" s="28">
         <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="5">
         <v>2734</v>
       </c>
       <c r="C51" s="5">
         <v>1434</v>
       </c>
       <c r="D51" s="5">
         <v>1300</v>
       </c>
       <c r="E51" s="5">
         <v>427</v>
       </c>
       <c r="F51" s="5">
         <v>213</v>
       </c>
       <c r="G51" s="5">
         <v>214</v>
       </c>
@@ -4422,51 +4415,51 @@
       </c>
       <c r="N51" s="5">
         <v>465</v>
       </c>
       <c r="O51" s="5">
         <v>248</v>
       </c>
       <c r="P51" s="5">
         <v>217</v>
       </c>
       <c r="Q51" s="5">
         <v>474</v>
       </c>
       <c r="R51" s="5">
         <v>242</v>
       </c>
       <c r="S51" s="5">
         <v>232</v>
       </c>
       <c r="T51" s="5">
         <v>510</v>
       </c>
       <c r="U51" s="5">
         <v>261</v>
       </c>
-      <c r="V51" s="29">
+      <c r="V51" s="28">
         <v>249</v>
       </c>
     </row>
     <row r="52" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="5">
         <v>1802</v>
       </c>
       <c r="C52" s="5">
         <v>957</v>
       </c>
       <c r="D52" s="5">
         <v>845</v>
       </c>
       <c r="E52" s="5">
         <v>304</v>
       </c>
       <c r="F52" s="5">
         <v>163</v>
       </c>
       <c r="G52" s="5">
         <v>141</v>
       </c>
@@ -4490,51 +4483,51 @@
       </c>
       <c r="N52" s="5">
         <v>268</v>
       </c>
       <c r="O52" s="5">
         <v>139</v>
       </c>
       <c r="P52" s="5">
         <v>129</v>
       </c>
       <c r="Q52" s="5">
         <v>312</v>
       </c>
       <c r="R52" s="5">
         <v>158</v>
       </c>
       <c r="S52" s="5">
         <v>154</v>
       </c>
       <c r="T52" s="5">
         <v>340</v>
       </c>
       <c r="U52" s="5">
         <v>184</v>
       </c>
-      <c r="V52" s="29">
+      <c r="V52" s="28">
         <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5">
         <v>1356</v>
       </c>
       <c r="C53" s="5">
         <v>692</v>
       </c>
       <c r="D53" s="5">
         <v>664</v>
       </c>
       <c r="E53" s="5">
         <v>209</v>
       </c>
       <c r="F53" s="5">
         <v>115</v>
       </c>
       <c r="G53" s="5">
         <v>94</v>
       </c>
@@ -4558,56 +4551,56 @@
       </c>
       <c r="N53" s="5">
         <v>226</v>
       </c>
       <c r="O53" s="5">
         <v>112</v>
       </c>
       <c r="P53" s="5">
         <v>114</v>
       </c>
       <c r="Q53" s="5">
         <v>258</v>
       </c>
       <c r="R53" s="5">
         <v>116</v>
       </c>
       <c r="S53" s="5">
         <v>142</v>
       </c>
       <c r="T53" s="5">
         <v>235</v>
       </c>
       <c r="U53" s="5">
         <v>113</v>
       </c>
-      <c r="V53" s="29">
+      <c r="V53" s="28">
         <v>122</v>
       </c>
     </row>
     <row r="54" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="12" t="s">
+      <c r="A54" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="5">
         <v>2151</v>
       </c>
       <c r="C54" s="5">
         <v>1114</v>
       </c>
       <c r="D54" s="5">
         <v>1037</v>
       </c>
       <c r="E54" s="5">
         <v>340</v>
       </c>
       <c r="F54" s="5">
         <v>174</v>
       </c>
       <c r="G54" s="5">
         <v>166</v>
       </c>
       <c r="H54" s="5">
         <v>371</v>
       </c>
       <c r="I54" s="5">
         <v>205</v>
@@ -4626,51 +4619,51 @@
       </c>
       <c r="N54" s="5">
         <v>306</v>
       </c>
       <c r="O54" s="5">
         <v>150</v>
       </c>
       <c r="P54" s="5">
         <v>156</v>
       </c>
       <c r="Q54" s="5">
         <v>383</v>
       </c>
       <c r="R54" s="5">
         <v>194</v>
       </c>
       <c r="S54" s="5">
         <v>189</v>
       </c>
       <c r="T54" s="5">
         <v>405</v>
       </c>
       <c r="U54" s="5">
         <v>207</v>
       </c>
-      <c r="V54" s="29">
+      <c r="V54" s="28">
         <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="5">
         <v>787</v>
       </c>
       <c r="C55" s="5">
         <v>408</v>
       </c>
       <c r="D55" s="5">
         <v>379</v>
       </c>
       <c r="E55" s="5">
         <v>131</v>
       </c>
       <c r="F55" s="5">
         <v>68</v>
       </c>
       <c r="G55" s="5">
         <v>63</v>
       </c>
@@ -4694,51 +4687,51 @@
       </c>
       <c r="N55" s="5">
         <v>133</v>
       </c>
       <c r="O55" s="5">
         <v>74</v>
       </c>
       <c r="P55" s="5">
         <v>59</v>
       </c>
       <c r="Q55" s="5">
         <v>131</v>
       </c>
       <c r="R55" s="5">
         <v>73</v>
       </c>
       <c r="S55" s="5">
         <v>58</v>
       </c>
       <c r="T55" s="5">
         <v>147</v>
       </c>
       <c r="U55" s="5">
         <v>72</v>
       </c>
-      <c r="V55" s="29">
+      <c r="V55" s="28">
         <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="5">
         <v>690</v>
       </c>
       <c r="C56" s="5">
         <v>331</v>
       </c>
       <c r="D56" s="5">
         <v>359</v>
       </c>
       <c r="E56" s="5">
         <v>104</v>
       </c>
       <c r="F56" s="5">
         <v>50</v>
       </c>
       <c r="G56" s="5">
         <v>54</v>
       </c>
@@ -4762,51 +4755,51 @@
       </c>
       <c r="N56" s="5">
         <v>95</v>
       </c>
       <c r="O56" s="5">
         <v>46</v>
       </c>
       <c r="P56" s="5">
         <v>49</v>
       </c>
       <c r="Q56" s="5">
         <v>114</v>
       </c>
       <c r="R56" s="5">
         <v>55</v>
       </c>
       <c r="S56" s="5">
         <v>59</v>
       </c>
       <c r="T56" s="5">
         <v>129</v>
       </c>
       <c r="U56" s="5">
         <v>57</v>
       </c>
-      <c r="V56" s="29">
+      <c r="V56" s="28">
         <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="5">
         <v>204</v>
       </c>
       <c r="C57" s="5">
         <v>94</v>
       </c>
       <c r="D57" s="5">
         <v>110</v>
       </c>
       <c r="E57" s="5">
         <v>29</v>
       </c>
       <c r="F57" s="5">
         <v>9</v>
       </c>
       <c r="G57" s="5">
         <v>20</v>
       </c>
@@ -4830,51 +4823,51 @@
       </c>
       <c r="N57" s="5">
         <v>30</v>
       </c>
       <c r="O57" s="5">
         <v>15</v>
       </c>
       <c r="P57" s="5">
         <v>15</v>
       </c>
       <c r="Q57" s="5">
         <v>35</v>
       </c>
       <c r="R57" s="5">
         <v>17</v>
       </c>
       <c r="S57" s="5">
         <v>18</v>
       </c>
       <c r="T57" s="5">
         <v>38</v>
       </c>
       <c r="U57" s="5">
         <v>18</v>
       </c>
-      <c r="V57" s="29">
+      <c r="V57" s="28">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="5">
         <v>533</v>
       </c>
       <c r="C58" s="5">
         <v>264</v>
       </c>
       <c r="D58" s="5">
         <v>269</v>
       </c>
       <c r="E58" s="5">
         <v>84</v>
       </c>
       <c r="F58" s="5">
         <v>42</v>
       </c>
       <c r="G58" s="5">
         <v>42</v>
       </c>
@@ -4898,51 +4891,51 @@
       </c>
       <c r="N58" s="5">
         <v>84</v>
       </c>
       <c r="O58" s="5">
         <v>42</v>
       </c>
       <c r="P58" s="5">
         <v>42</v>
       </c>
       <c r="Q58" s="5">
         <v>93</v>
       </c>
       <c r="R58" s="5">
         <v>47</v>
       </c>
       <c r="S58" s="5">
         <v>46</v>
       </c>
       <c r="T58" s="5">
         <v>99</v>
       </c>
       <c r="U58" s="5">
         <v>46</v>
       </c>
-      <c r="V58" s="29">
+      <c r="V58" s="28">
         <v>53</v>
       </c>
     </row>
     <row r="59" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="5">
         <v>506</v>
       </c>
       <c r="C59" s="5">
         <v>254</v>
       </c>
       <c r="D59" s="5">
         <v>252</v>
       </c>
       <c r="E59" s="5">
         <v>80</v>
       </c>
       <c r="F59" s="5">
         <v>45</v>
       </c>
       <c r="G59" s="5">
         <v>35</v>
       </c>
@@ -4966,55 +4959,55 @@
       </c>
       <c r="N59" s="5">
         <v>82</v>
       </c>
       <c r="O59" s="5">
         <v>38</v>
       </c>
       <c r="P59" s="5">
         <v>44</v>
       </c>
       <c r="Q59" s="5">
         <v>82</v>
       </c>
       <c r="R59" s="5">
         <v>35</v>
       </c>
       <c r="S59" s="5">
         <v>47</v>
       </c>
       <c r="T59" s="5">
         <v>94</v>
       </c>
       <c r="U59" s="5">
         <v>46</v>
       </c>
-      <c r="V59" s="29">
+      <c r="V59" s="28">
         <v>48</v>
       </c>
     </row>
-    <row r="60" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="1:24" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="5">
         <v>465</v>
       </c>
       <c r="C60" s="5">
         <v>241</v>
       </c>
       <c r="D60" s="5">
         <v>224</v>
       </c>
       <c r="E60" s="5">
         <v>70</v>
       </c>
       <c r="F60" s="5">
         <v>28</v>
       </c>
       <c r="G60" s="5">
         <v>42</v>
       </c>
       <c r="H60" s="5">
         <v>73</v>
       </c>
       <c r="I60" s="5">
@@ -5034,56 +5027,56 @@
       </c>
       <c r="N60" s="5">
         <v>79</v>
       </c>
       <c r="O60" s="5">
         <v>38</v>
       </c>
       <c r="P60" s="5">
         <v>41</v>
       </c>
       <c r="Q60" s="5">
         <v>93</v>
       </c>
       <c r="R60" s="5">
         <v>54</v>
       </c>
       <c r="S60" s="5">
         <v>39</v>
       </c>
       <c r="T60" s="5">
         <v>75</v>
       </c>
       <c r="U60" s="5">
         <v>38</v>
       </c>
-      <c r="V60" s="29">
+      <c r="V60" s="28">
         <v>37</v>
       </c>
       <c r="X60" s="1"/>
     </row>
-    <row r="61" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="5">
         <v>273</v>
       </c>
       <c r="C61" s="5">
         <v>141</v>
       </c>
       <c r="D61" s="5">
         <v>132</v>
       </c>
       <c r="E61" s="5">
         <v>45</v>
       </c>
       <c r="F61" s="5">
         <v>21</v>
       </c>
       <c r="G61" s="5">
         <v>24</v>
       </c>
       <c r="H61" s="5">
         <v>48</v>
       </c>
       <c r="I61" s="5">
@@ -5103,56 +5096,56 @@
       </c>
       <c r="N61" s="5">
         <v>56</v>
       </c>
       <c r="O61" s="5">
         <v>30</v>
       </c>
       <c r="P61" s="5">
         <v>26</v>
       </c>
       <c r="Q61" s="5">
         <v>49</v>
       </c>
       <c r="R61" s="5">
         <v>30</v>
       </c>
       <c r="S61" s="5">
         <v>19</v>
       </c>
       <c r="T61" s="5">
         <v>48</v>
       </c>
       <c r="U61" s="5">
         <v>27</v>
       </c>
-      <c r="V61" s="29">
+      <c r="V61" s="28">
         <v>21</v>
       </c>
       <c r="X61" s="1"/>
     </row>
-    <row r="62" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="62" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="5">
         <v>955</v>
       </c>
       <c r="C62" s="5">
         <v>496</v>
       </c>
       <c r="D62" s="5">
         <v>459</v>
       </c>
       <c r="E62" s="5">
         <v>136</v>
       </c>
       <c r="F62" s="5">
         <v>70</v>
       </c>
       <c r="G62" s="5">
         <v>66</v>
       </c>
       <c r="H62" s="5">
         <v>159</v>
       </c>
       <c r="I62" s="5">
@@ -5172,56 +5165,56 @@
       </c>
       <c r="N62" s="5">
         <v>164</v>
       </c>
       <c r="O62" s="5">
         <v>84</v>
       </c>
       <c r="P62" s="5">
         <v>80</v>
       </c>
       <c r="Q62" s="5">
         <v>172</v>
       </c>
       <c r="R62" s="5">
         <v>92</v>
       </c>
       <c r="S62" s="5">
         <v>80</v>
       </c>
       <c r="T62" s="5">
         <v>159</v>
       </c>
       <c r="U62" s="5">
         <v>81</v>
       </c>
-      <c r="V62" s="29">
+      <c r="V62" s="28">
         <v>78</v>
       </c>
       <c r="X62" s="1"/>
     </row>
-    <row r="63" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="63" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B63" s="5">
         <v>657</v>
       </c>
       <c r="C63" s="5">
         <v>341</v>
       </c>
       <c r="D63" s="5">
         <v>316</v>
       </c>
       <c r="E63" s="5">
         <v>105</v>
       </c>
       <c r="F63" s="5">
         <v>58</v>
       </c>
       <c r="G63" s="5">
         <v>47</v>
       </c>
       <c r="H63" s="5">
         <v>98</v>
       </c>
       <c r="I63" s="5">
@@ -5241,56 +5234,56 @@
       </c>
       <c r="N63" s="5">
         <v>98</v>
       </c>
       <c r="O63" s="5">
         <v>51</v>
       </c>
       <c r="P63" s="5">
         <v>47</v>
       </c>
       <c r="Q63" s="5">
         <v>111</v>
       </c>
       <c r="R63" s="5">
         <v>58</v>
       </c>
       <c r="S63" s="5">
         <v>53</v>
       </c>
       <c r="T63" s="5">
         <v>131</v>
       </c>
       <c r="U63" s="5">
         <v>65</v>
       </c>
-      <c r="V63" s="29">
+      <c r="V63" s="28">
         <v>66</v>
       </c>
       <c r="X63" s="1"/>
     </row>
-    <row r="64" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="64" spans="1:24" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B64" s="5">
         <v>292</v>
       </c>
       <c r="C64" s="5">
         <v>143</v>
       </c>
       <c r="D64" s="5">
         <v>149</v>
       </c>
       <c r="E64" s="5">
         <v>42</v>
       </c>
       <c r="F64" s="5">
         <v>23</v>
       </c>
       <c r="G64" s="5">
         <v>19</v>
       </c>
       <c r="H64" s="5">
         <v>50</v>
       </c>
       <c r="I64" s="5">
@@ -5310,56 +5303,56 @@
       </c>
       <c r="N64" s="5">
         <v>58</v>
       </c>
       <c r="O64" s="5">
         <v>27</v>
       </c>
       <c r="P64" s="5">
         <v>31</v>
       </c>
       <c r="Q64" s="5">
         <v>46</v>
       </c>
       <c r="R64" s="5">
         <v>24</v>
       </c>
       <c r="S64" s="5">
         <v>22</v>
       </c>
       <c r="T64" s="5">
         <v>50</v>
       </c>
       <c r="U64" s="5">
         <v>25</v>
       </c>
-      <c r="V64" s="29">
+      <c r="V64" s="28">
         <v>25</v>
       </c>
       <c r="X64" s="1"/>
     </row>
-    <row r="65" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B65" s="5">
         <v>538</v>
       </c>
       <c r="C65" s="5">
         <v>264</v>
       </c>
       <c r="D65" s="5">
         <v>274</v>
       </c>
       <c r="E65" s="5">
         <v>84</v>
       </c>
       <c r="F65" s="5">
         <v>40</v>
       </c>
       <c r="G65" s="5">
         <v>44</v>
       </c>
       <c r="H65" s="5">
         <v>91</v>
       </c>
       <c r="I65" s="5">
@@ -5379,56 +5372,56 @@
       </c>
       <c r="N65" s="5">
         <v>83</v>
       </c>
       <c r="O65" s="5">
         <v>43</v>
       </c>
       <c r="P65" s="5">
         <v>40</v>
       </c>
       <c r="Q65" s="5">
         <v>98</v>
       </c>
       <c r="R65" s="5">
         <v>49</v>
       </c>
       <c r="S65" s="5">
         <v>49</v>
       </c>
       <c r="T65" s="5">
         <v>92</v>
       </c>
       <c r="U65" s="5">
         <v>47</v>
       </c>
-      <c r="V65" s="29">
+      <c r="V65" s="28">
         <v>45</v>
       </c>
       <c r="X65" s="1"/>
     </row>
-    <row r="66" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B66" s="5">
         <v>421</v>
       </c>
       <c r="C66" s="5">
         <v>212</v>
       </c>
       <c r="D66" s="5">
         <v>209</v>
       </c>
       <c r="E66" s="5">
         <v>67</v>
       </c>
       <c r="F66" s="5">
         <v>32</v>
       </c>
       <c r="G66" s="5">
         <v>35</v>
       </c>
       <c r="H66" s="5">
         <v>72</v>
       </c>
       <c r="I66" s="5">
@@ -5448,56 +5441,56 @@
       </c>
       <c r="N66" s="5">
         <v>73</v>
       </c>
       <c r="O66" s="5">
         <v>33</v>
       </c>
       <c r="P66" s="5">
         <v>40</v>
       </c>
       <c r="Q66" s="5">
         <v>67</v>
       </c>
       <c r="R66" s="5">
         <v>35</v>
       </c>
       <c r="S66" s="5">
         <v>32</v>
       </c>
       <c r="T66" s="5">
         <v>79</v>
       </c>
       <c r="U66" s="5">
         <v>39</v>
       </c>
-      <c r="V66" s="29">
+      <c r="V66" s="28">
         <v>40</v>
       </c>
       <c r="X66" s="1"/>
     </row>
-    <row r="67" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="67" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B67" s="5">
         <v>188</v>
       </c>
       <c r="C67" s="5">
         <v>108</v>
       </c>
       <c r="D67" s="5">
         <v>80</v>
       </c>
       <c r="E67" s="5">
         <v>26</v>
       </c>
       <c r="F67" s="5">
         <v>16</v>
       </c>
       <c r="G67" s="5">
         <v>10</v>
       </c>
       <c r="H67" s="5">
         <v>26</v>
       </c>
       <c r="I67" s="5">
@@ -5517,56 +5510,56 @@
       </c>
       <c r="N67" s="5">
         <v>28</v>
       </c>
       <c r="O67" s="5">
         <v>18</v>
       </c>
       <c r="P67" s="5">
         <v>10</v>
       </c>
       <c r="Q67" s="5">
         <v>42</v>
       </c>
       <c r="R67" s="5">
         <v>17</v>
       </c>
       <c r="S67" s="5">
         <v>25</v>
       </c>
       <c r="T67" s="5">
         <v>34</v>
       </c>
       <c r="U67" s="5">
         <v>24</v>
       </c>
-      <c r="V67" s="29">
+      <c r="V67" s="28">
         <v>10</v>
       </c>
       <c r="X67" s="1"/>
     </row>
-    <row r="68" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="68" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B68" s="5">
         <v>232</v>
       </c>
       <c r="C68" s="5">
         <v>116</v>
       </c>
       <c r="D68" s="5">
         <v>116</v>
       </c>
       <c r="E68" s="5">
         <v>47</v>
       </c>
       <c r="F68" s="5">
         <v>23</v>
       </c>
       <c r="G68" s="5">
         <v>24</v>
       </c>
       <c r="H68" s="5">
         <v>43</v>
       </c>
       <c r="I68" s="5">
@@ -5586,56 +5579,56 @@
       </c>
       <c r="N68" s="5">
         <v>22</v>
       </c>
       <c r="O68" s="5">
         <v>8</v>
       </c>
       <c r="P68" s="5">
         <v>14</v>
       </c>
       <c r="Q68" s="5">
         <v>37</v>
       </c>
       <c r="R68" s="5">
         <v>20</v>
       </c>
       <c r="S68" s="5">
         <v>17</v>
       </c>
       <c r="T68" s="5">
         <v>40</v>
       </c>
       <c r="U68" s="5">
         <v>23</v>
       </c>
-      <c r="V68" s="29">
+      <c r="V68" s="28">
         <v>17</v>
       </c>
       <c r="X68" s="1"/>
     </row>
-    <row r="69" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="69" spans="1:24" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B69" s="5">
         <v>320</v>
       </c>
       <c r="C69" s="5">
         <v>147</v>
       </c>
       <c r="D69" s="5">
         <v>173</v>
       </c>
       <c r="E69" s="5">
         <v>53</v>
       </c>
       <c r="F69" s="5">
         <v>28</v>
       </c>
       <c r="G69" s="5">
         <v>25</v>
       </c>
       <c r="H69" s="5">
         <v>54</v>
       </c>
       <c r="I69" s="5">
@@ -5655,56 +5648,56 @@
       </c>
       <c r="N69" s="5">
         <v>45</v>
       </c>
       <c r="O69" s="5">
         <v>20</v>
       </c>
       <c r="P69" s="5">
         <v>25</v>
       </c>
       <c r="Q69" s="5">
         <v>58</v>
       </c>
       <c r="R69" s="5">
         <v>28</v>
       </c>
       <c r="S69" s="5">
         <v>30</v>
       </c>
       <c r="T69" s="5">
         <v>58</v>
       </c>
       <c r="U69" s="5">
         <v>24</v>
       </c>
-      <c r="V69" s="29">
+      <c r="V69" s="28">
         <v>34</v>
       </c>
       <c r="X69" s="1"/>
     </row>
-    <row r="70" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="70" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B70" s="5">
         <v>207</v>
       </c>
       <c r="C70" s="5">
         <v>108</v>
       </c>
       <c r="D70" s="5">
         <v>99</v>
       </c>
       <c r="E70" s="5">
         <v>35</v>
       </c>
       <c r="F70" s="5">
         <v>18</v>
       </c>
       <c r="G70" s="5">
         <v>17</v>
       </c>
       <c r="H70" s="5">
         <v>27</v>
       </c>
       <c r="I70" s="5">
@@ -5724,57 +5717,57 @@
       </c>
       <c r="N70" s="5">
         <v>41</v>
       </c>
       <c r="O70" s="5">
         <v>20</v>
       </c>
       <c r="P70" s="5">
         <v>21</v>
       </c>
       <c r="Q70" s="5">
         <v>31</v>
       </c>
       <c r="R70" s="5">
         <v>17</v>
       </c>
       <c r="S70" s="5">
         <v>14</v>
       </c>
       <c r="T70" s="5">
         <v>43</v>
       </c>
       <c r="U70" s="5">
         <v>25</v>
       </c>
-      <c r="V70" s="29">
+      <c r="V70" s="28">
         <v>18</v>
       </c>
       <c r="X70" s="1"/>
     </row>
-    <row r="71" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="27" t="s">
+    <row r="71" spans="1:24" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="6">
         <v>191</v>
       </c>
       <c r="C71" s="6">
         <v>104</v>
       </c>
       <c r="D71" s="6">
         <v>87</v>
       </c>
       <c r="E71" s="6">
         <v>24</v>
       </c>
       <c r="F71" s="6">
         <v>11</v>
       </c>
       <c r="G71" s="6">
         <v>13</v>
       </c>
       <c r="H71" s="6">
         <v>24</v>
       </c>
       <c r="I71" s="6">
         <v>10</v>
@@ -5793,1160 +5786,1156 @@
       </c>
       <c r="N71" s="6">
         <v>41</v>
       </c>
       <c r="O71" s="6">
         <v>20</v>
       </c>
       <c r="P71" s="6">
         <v>21</v>
       </c>
       <c r="Q71" s="6">
         <v>38</v>
       </c>
       <c r="R71" s="6">
         <v>23</v>
       </c>
       <c r="S71" s="6">
         <v>15</v>
       </c>
       <c r="T71" s="6">
         <v>37</v>
       </c>
       <c r="U71" s="6">
         <v>22</v>
       </c>
-      <c r="V71" s="31">
+      <c r="V71" s="30">
         <v>15</v>
       </c>
       <c r="X71" s="1"/>
     </row>
     <row r="72" spans="1:24" x14ac:dyDescent="0.15">
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="4"/>
-      <c r="J72" s="13"/>
-[...1 lines deleted...]
-      <c r="L72" s="13"/>
+      <c r="J72" s="12"/>
+      <c r="K72" s="12"/>
+      <c r="L72" s="12"/>
       <c r="M72" s="4"/>
       <c r="N72" s="4"/>
       <c r="O72" s="4"/>
       <c r="P72" s="4"/>
       <c r="Q72" s="4"/>
       <c r="R72" s="4"/>
       <c r="S72" s="4"/>
       <c r="T72" s="4"/>
       <c r="U72" s="4"/>
     </row>
     <row r="73" spans="1:24" x14ac:dyDescent="0.15">
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="4"/>
-      <c r="J73" s="13"/>
-[...1 lines deleted...]
-      <c r="L73" s="13"/>
+      <c r="J73" s="12"/>
+      <c r="K73" s="12"/>
+      <c r="L73" s="12"/>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="4"/>
       <c r="P73" s="4"/>
       <c r="Q73" s="4"/>
       <c r="R73" s="4"/>
       <c r="S73" s="4"/>
       <c r="T73" s="4"/>
       <c r="U73" s="4"/>
     </row>
     <row r="74" spans="1:24" x14ac:dyDescent="0.15">
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
     </row>
     <row r="75" spans="1:24" x14ac:dyDescent="0.15">
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="4"/>
-      <c r="J75" s="13"/>
-[...1 lines deleted...]
-      <c r="L75" s="13"/>
+      <c r="J75" s="12"/>
+      <c r="K75" s="12"/>
+      <c r="L75" s="12"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
       <c r="P75" s="4"/>
       <c r="Q75" s="4"/>
       <c r="R75" s="4"/>
       <c r="S75" s="4"/>
       <c r="T75" s="4"/>
       <c r="U75" s="4"/>
     </row>
     <row r="76" spans="1:24" x14ac:dyDescent="0.15">
-      <c r="A76" s="34"/>
+      <c r="A76" s="33"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
     </row>
     <row r="77" spans="1:24" x14ac:dyDescent="0.15">
       <c r="G77" s="4"/>
       <c r="H77" s="4"/>
       <c r="I77" s="4"/>
-      <c r="J77" s="13"/>
-[...1 lines deleted...]
-      <c r="L77" s="13"/>
+      <c r="J77" s="12"/>
+      <c r="K77" s="12"/>
+      <c r="L77" s="12"/>
       <c r="M77" s="4"/>
       <c r="N77" s="4"/>
       <c r="O77" s="4"/>
       <c r="P77" s="4"/>
       <c r="Q77" s="4"/>
       <c r="R77" s="4"/>
       <c r="S77" s="4"/>
       <c r="T77" s="4"/>
       <c r="U77" s="4"/>
     </row>
     <row r="78" spans="1:24" x14ac:dyDescent="0.15">
       <c r="B78" s="5"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
       <c r="P78" s="5"/>
       <c r="Q78" s="5"/>
       <c r="R78" s="5"/>
       <c r="S78" s="5"/>
       <c r="T78" s="5"/>
       <c r="U78" s="5"/>
       <c r="V78" s="5"/>
     </row>
     <row r="79" spans="1:24" x14ac:dyDescent="0.15">
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
       <c r="I79" s="4"/>
-      <c r="J79" s="13"/>
-[...1 lines deleted...]
-      <c r="L79" s="13"/>
+      <c r="J79" s="12"/>
+      <c r="K79" s="12"/>
+      <c r="L79" s="12"/>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="4"/>
       <c r="P79" s="4"/>
       <c r="Q79" s="4"/>
       <c r="R79" s="4"/>
       <c r="S79" s="4"/>
       <c r="T79" s="4"/>
       <c r="U79" s="4"/>
     </row>
     <row r="80" spans="1:24" x14ac:dyDescent="0.15">
       <c r="G80" s="4"/>
       <c r="H80" s="4"/>
       <c r="I80" s="4"/>
-      <c r="J80" s="13"/>
-[...1 lines deleted...]
-      <c r="L80" s="13"/>
+      <c r="J80" s="12"/>
+      <c r="K80" s="12"/>
+      <c r="L80" s="12"/>
       <c r="M80" s="4"/>
       <c r="N80" s="4"/>
       <c r="O80" s="4"/>
       <c r="P80" s="4"/>
       <c r="Q80" s="4"/>
       <c r="R80" s="4"/>
       <c r="S80" s="4"/>
       <c r="T80" s="4"/>
       <c r="U80" s="4"/>
     </row>
     <row r="81" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G81" s="4"/>
       <c r="H81" s="4"/>
       <c r="I81" s="4"/>
-      <c r="J81" s="13"/>
-[...1 lines deleted...]
-      <c r="L81" s="13"/>
+      <c r="J81" s="12"/>
+      <c r="K81" s="12"/>
+      <c r="L81" s="12"/>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="4"/>
       <c r="P81" s="4"/>
       <c r="Q81" s="4"/>
       <c r="R81" s="4"/>
       <c r="S81" s="4"/>
       <c r="T81" s="4"/>
       <c r="U81" s="4"/>
     </row>
     <row r="82" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="4"/>
-      <c r="J82" s="13"/>
-[...1 lines deleted...]
-      <c r="L82" s="13"/>
+      <c r="J82" s="12"/>
+      <c r="K82" s="12"/>
+      <c r="L82" s="12"/>
       <c r="M82" s="4"/>
       <c r="N82" s="4"/>
       <c r="O82" s="4"/>
       <c r="P82" s="4"/>
       <c r="Q82" s="4"/>
       <c r="R82" s="4"/>
       <c r="S82" s="4"/>
       <c r="T82" s="4"/>
       <c r="U82" s="4"/>
     </row>
     <row r="83" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="4"/>
-      <c r="J83" s="13"/>
-[...1 lines deleted...]
-      <c r="L83" s="13"/>
+      <c r="J83" s="12"/>
+      <c r="K83" s="12"/>
+      <c r="L83" s="12"/>
       <c r="M83" s="4"/>
       <c r="N83" s="4"/>
       <c r="O83" s="4"/>
       <c r="P83" s="4"/>
       <c r="Q83" s="4"/>
       <c r="R83" s="4"/>
       <c r="S83" s="4"/>
       <c r="T83" s="4"/>
       <c r="U83" s="4"/>
     </row>
     <row r="84" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G84" s="4"/>
       <c r="H84" s="4"/>
       <c r="I84" s="4"/>
-      <c r="J84" s="13"/>
-[...1 lines deleted...]
-      <c r="L84" s="13"/>
+      <c r="J84" s="12"/>
+      <c r="K84" s="12"/>
+      <c r="L84" s="12"/>
       <c r="M84" s="4"/>
       <c r="N84" s="4"/>
       <c r="O84" s="4"/>
       <c r="P84" s="4"/>
       <c r="Q84" s="4"/>
       <c r="R84" s="4"/>
       <c r="S84" s="4"/>
       <c r="T84" s="4"/>
       <c r="U84" s="4"/>
     </row>
     <row r="85" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="4"/>
-      <c r="J85" s="13"/>
-[...1 lines deleted...]
-      <c r="L85" s="13"/>
+      <c r="J85" s="12"/>
+      <c r="K85" s="12"/>
+      <c r="L85" s="12"/>
       <c r="M85" s="4"/>
       <c r="N85" s="4"/>
       <c r="O85" s="4"/>
       <c r="P85" s="4"/>
       <c r="Q85" s="4"/>
       <c r="R85" s="4"/>
       <c r="S85" s="4"/>
       <c r="T85" s="4"/>
       <c r="U85" s="4"/>
     </row>
     <row r="86" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G86" s="4"/>
       <c r="H86" s="4"/>
       <c r="I86" s="4"/>
-      <c r="J86" s="13"/>
-[...1 lines deleted...]
-      <c r="L86" s="13"/>
+      <c r="J86" s="12"/>
+      <c r="K86" s="12"/>
+      <c r="L86" s="12"/>
       <c r="M86" s="4"/>
       <c r="N86" s="4"/>
       <c r="O86" s="4"/>
       <c r="P86" s="4"/>
       <c r="Q86" s="4"/>
       <c r="R86" s="4"/>
       <c r="S86" s="4"/>
       <c r="T86" s="4"/>
       <c r="U86" s="4"/>
     </row>
     <row r="87" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G87" s="4"/>
       <c r="H87" s="4"/>
       <c r="I87" s="4"/>
-      <c r="J87" s="13"/>
-[...1 lines deleted...]
-      <c r="L87" s="13"/>
+      <c r="J87" s="12"/>
+      <c r="K87" s="12"/>
+      <c r="L87" s="12"/>
       <c r="M87" s="4"/>
       <c r="N87" s="4"/>
       <c r="O87" s="4"/>
       <c r="P87" s="4"/>
       <c r="Q87" s="4"/>
       <c r="R87" s="4"/>
       <c r="S87" s="4"/>
       <c r="T87" s="4"/>
       <c r="U87" s="4"/>
     </row>
     <row r="88" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G88" s="4"/>
       <c r="H88" s="4"/>
       <c r="I88" s="4"/>
-      <c r="J88" s="13"/>
-[...1 lines deleted...]
-      <c r="L88" s="13"/>
+      <c r="J88" s="12"/>
+      <c r="K88" s="12"/>
+      <c r="L88" s="12"/>
       <c r="M88" s="4"/>
       <c r="N88" s="4"/>
       <c r="O88" s="4"/>
       <c r="P88" s="4"/>
       <c r="Q88" s="4"/>
       <c r="R88" s="4"/>
       <c r="S88" s="4"/>
       <c r="T88" s="4"/>
       <c r="U88" s="4"/>
     </row>
     <row r="89" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="4"/>
-      <c r="J89" s="13"/>
-[...1 lines deleted...]
-      <c r="L89" s="13"/>
+      <c r="J89" s="12"/>
+      <c r="K89" s="12"/>
+      <c r="L89" s="12"/>
       <c r="M89" s="4"/>
       <c r="N89" s="4"/>
       <c r="O89" s="4"/>
       <c r="P89" s="4"/>
       <c r="Q89" s="4"/>
       <c r="R89" s="4"/>
       <c r="S89" s="4"/>
       <c r="T89" s="4"/>
       <c r="U89" s="4"/>
     </row>
     <row r="90" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G90" s="4"/>
       <c r="H90" s="4"/>
       <c r="I90" s="4"/>
-      <c r="J90" s="13"/>
-[...1 lines deleted...]
-      <c r="L90" s="13"/>
+      <c r="J90" s="12"/>
+      <c r="K90" s="12"/>
+      <c r="L90" s="12"/>
       <c r="M90" s="4"/>
       <c r="N90" s="4"/>
       <c r="O90" s="4"/>
       <c r="P90" s="4"/>
       <c r="Q90" s="4"/>
       <c r="R90" s="4"/>
       <c r="S90" s="4"/>
       <c r="T90" s="4"/>
       <c r="U90" s="4"/>
     </row>
     <row r="91" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G91" s="4"/>
       <c r="H91" s="4"/>
       <c r="I91" s="4"/>
-      <c r="J91" s="13"/>
-[...1 lines deleted...]
-      <c r="L91" s="13"/>
+      <c r="J91" s="12"/>
+      <c r="K91" s="12"/>
+      <c r="L91" s="12"/>
       <c r="M91" s="4"/>
       <c r="N91" s="4"/>
       <c r="O91" s="4"/>
       <c r="P91" s="4"/>
       <c r="Q91" s="4"/>
       <c r="R91" s="4"/>
       <c r="S91" s="4"/>
       <c r="T91" s="4"/>
       <c r="U91" s="4"/>
     </row>
     <row r="92" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G92" s="4"/>
       <c r="H92" s="4"/>
       <c r="I92" s="4"/>
-      <c r="J92" s="13"/>
-[...1 lines deleted...]
-      <c r="L92" s="13"/>
+      <c r="J92" s="12"/>
+      <c r="K92" s="12"/>
+      <c r="L92" s="12"/>
       <c r="M92" s="4"/>
       <c r="N92" s="4"/>
       <c r="O92" s="4"/>
       <c r="P92" s="4"/>
       <c r="Q92" s="4"/>
       <c r="R92" s="4"/>
       <c r="S92" s="4"/>
       <c r="T92" s="4"/>
       <c r="U92" s="4"/>
     </row>
     <row r="93" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G93" s="4"/>
       <c r="H93" s="4"/>
       <c r="I93" s="4"/>
-      <c r="J93" s="13"/>
-[...1 lines deleted...]
-      <c r="L93" s="13"/>
+      <c r="J93" s="12"/>
+      <c r="K93" s="12"/>
+      <c r="L93" s="12"/>
       <c r="M93" s="4"/>
       <c r="N93" s="4"/>
       <c r="O93" s="4"/>
       <c r="P93" s="4"/>
       <c r="Q93" s="4"/>
       <c r="R93" s="4"/>
       <c r="S93" s="4"/>
       <c r="T93" s="4"/>
       <c r="U93" s="4"/>
     </row>
     <row r="94" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G94" s="4"/>
       <c r="H94" s="4"/>
       <c r="I94" s="4"/>
-      <c r="J94" s="13"/>
-[...1 lines deleted...]
-      <c r="L94" s="13"/>
+      <c r="J94" s="12"/>
+      <c r="K94" s="12"/>
+      <c r="L94" s="12"/>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="4"/>
       <c r="P94" s="4"/>
       <c r="Q94" s="4"/>
       <c r="R94" s="4"/>
       <c r="S94" s="4"/>
       <c r="T94" s="4"/>
       <c r="U94" s="4"/>
     </row>
     <row r="95" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="4"/>
-      <c r="J95" s="13"/>
-[...1 lines deleted...]
-      <c r="L95" s="13"/>
+      <c r="J95" s="12"/>
+      <c r="K95" s="12"/>
+      <c r="L95" s="12"/>
       <c r="M95" s="4"/>
       <c r="N95" s="4"/>
       <c r="O95" s="4"/>
       <c r="P95" s="4"/>
       <c r="Q95" s="4"/>
       <c r="R95" s="4"/>
       <c r="S95" s="4"/>
       <c r="T95" s="4"/>
       <c r="U95" s="4"/>
     </row>
     <row r="96" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G96" s="4"/>
       <c r="H96" s="4"/>
       <c r="I96" s="4"/>
-      <c r="J96" s="13"/>
-[...1 lines deleted...]
-      <c r="L96" s="13"/>
+      <c r="J96" s="12"/>
+      <c r="K96" s="12"/>
+      <c r="L96" s="12"/>
       <c r="M96" s="4"/>
       <c r="N96" s="4"/>
       <c r="O96" s="4"/>
       <c r="P96" s="4"/>
       <c r="Q96" s="4"/>
       <c r="R96" s="4"/>
       <c r="S96" s="4"/>
       <c r="T96" s="4"/>
       <c r="U96" s="4"/>
     </row>
     <row r="97" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G97" s="4"/>
       <c r="H97" s="4"/>
       <c r="I97" s="4"/>
-      <c r="J97" s="13"/>
-[...1 lines deleted...]
-      <c r="L97" s="13"/>
+      <c r="J97" s="12"/>
+      <c r="K97" s="12"/>
+      <c r="L97" s="12"/>
       <c r="M97" s="4"/>
       <c r="N97" s="4"/>
       <c r="O97" s="4"/>
       <c r="P97" s="4"/>
       <c r="Q97" s="4"/>
       <c r="R97" s="4"/>
       <c r="S97" s="4"/>
       <c r="T97" s="4"/>
       <c r="U97" s="4"/>
     </row>
     <row r="98" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G98" s="4"/>
       <c r="H98" s="4"/>
       <c r="I98" s="4"/>
-      <c r="J98" s="13"/>
-[...1 lines deleted...]
-      <c r="L98" s="13"/>
+      <c r="J98" s="12"/>
+      <c r="K98" s="12"/>
+      <c r="L98" s="12"/>
       <c r="M98" s="4"/>
       <c r="N98" s="4"/>
       <c r="O98" s="4"/>
       <c r="P98" s="4"/>
       <c r="Q98" s="4"/>
       <c r="R98" s="4"/>
       <c r="S98" s="4"/>
       <c r="T98" s="4"/>
       <c r="U98" s="4"/>
     </row>
     <row r="99" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G99" s="4"/>
       <c r="H99" s="4"/>
       <c r="I99" s="4"/>
-      <c r="J99" s="13"/>
-[...1 lines deleted...]
-      <c r="L99" s="13"/>
+      <c r="J99" s="12"/>
+      <c r="K99" s="12"/>
+      <c r="L99" s="12"/>
       <c r="M99" s="4"/>
       <c r="N99" s="4"/>
       <c r="O99" s="4"/>
       <c r="P99" s="4"/>
       <c r="Q99" s="4"/>
       <c r="R99" s="4"/>
       <c r="S99" s="4"/>
       <c r="T99" s="4"/>
       <c r="U99" s="4"/>
     </row>
     <row r="100" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G100" s="4"/>
       <c r="H100" s="4"/>
       <c r="I100" s="4"/>
-      <c r="J100" s="13"/>
-[...1 lines deleted...]
-      <c r="L100" s="13"/>
+      <c r="J100" s="12"/>
+      <c r="K100" s="12"/>
+      <c r="L100" s="12"/>
       <c r="M100" s="4"/>
       <c r="N100" s="4"/>
       <c r="O100" s="4"/>
       <c r="P100" s="4"/>
       <c r="Q100" s="4"/>
       <c r="R100" s="4"/>
       <c r="S100" s="4"/>
       <c r="T100" s="4"/>
       <c r="U100" s="4"/>
     </row>
     <row r="101" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G101" s="4"/>
       <c r="H101" s="4"/>
       <c r="I101" s="4"/>
-      <c r="J101" s="13"/>
-[...1 lines deleted...]
-      <c r="L101" s="13"/>
+      <c r="J101" s="12"/>
+      <c r="K101" s="12"/>
+      <c r="L101" s="12"/>
       <c r="M101" s="4"/>
       <c r="N101" s="4"/>
       <c r="O101" s="4"/>
       <c r="P101" s="4"/>
       <c r="Q101" s="4"/>
       <c r="R101" s="4"/>
       <c r="S101" s="4"/>
       <c r="T101" s="4"/>
       <c r="U101" s="4"/>
     </row>
     <row r="102" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G102" s="4"/>
       <c r="H102" s="4"/>
       <c r="I102" s="4"/>
-      <c r="J102" s="13"/>
-[...1 lines deleted...]
-      <c r="L102" s="13"/>
+      <c r="J102" s="12"/>
+      <c r="K102" s="12"/>
+      <c r="L102" s="12"/>
       <c r="M102" s="4"/>
       <c r="N102" s="4"/>
       <c r="O102" s="4"/>
       <c r="P102" s="4"/>
       <c r="Q102" s="4"/>
       <c r="R102" s="4"/>
       <c r="S102" s="4"/>
       <c r="T102" s="4"/>
       <c r="U102" s="4"/>
     </row>
     <row r="103" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G103" s="4"/>
       <c r="H103" s="4"/>
       <c r="I103" s="4"/>
-      <c r="J103" s="13"/>
-[...1 lines deleted...]
-      <c r="L103" s="13"/>
+      <c r="J103" s="12"/>
+      <c r="K103" s="12"/>
+      <c r="L103" s="12"/>
       <c r="M103" s="4"/>
       <c r="N103" s="4"/>
       <c r="O103" s="4"/>
       <c r="P103" s="4"/>
       <c r="Q103" s="4"/>
       <c r="R103" s="4"/>
       <c r="S103" s="4"/>
       <c r="T103" s="4"/>
       <c r="U103" s="4"/>
     </row>
     <row r="104" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G104" s="4"/>
       <c r="H104" s="4"/>
       <c r="I104" s="4"/>
-      <c r="J104" s="13"/>
-[...1 lines deleted...]
-      <c r="L104" s="13"/>
+      <c r="J104" s="12"/>
+      <c r="K104" s="12"/>
+      <c r="L104" s="12"/>
       <c r="M104" s="4"/>
       <c r="N104" s="4"/>
       <c r="O104" s="4"/>
       <c r="P104" s="4"/>
       <c r="Q104" s="4"/>
       <c r="R104" s="4"/>
       <c r="S104" s="4"/>
       <c r="T104" s="4"/>
       <c r="U104" s="4"/>
     </row>
     <row r="105" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G105" s="4"/>
       <c r="H105" s="4"/>
       <c r="I105" s="4"/>
-      <c r="J105" s="13"/>
-[...1 lines deleted...]
-      <c r="L105" s="13"/>
+      <c r="J105" s="12"/>
+      <c r="K105" s="12"/>
+      <c r="L105" s="12"/>
       <c r="M105" s="4"/>
       <c r="N105" s="4"/>
       <c r="O105" s="4"/>
       <c r="P105" s="4"/>
       <c r="Q105" s="4"/>
       <c r="R105" s="4"/>
       <c r="S105" s="4"/>
       <c r="T105" s="4"/>
       <c r="U105" s="4"/>
     </row>
     <row r="106" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G106" s="4"/>
       <c r="H106" s="4"/>
       <c r="I106" s="4"/>
-      <c r="J106" s="13"/>
-[...1 lines deleted...]
-      <c r="L106" s="13"/>
+      <c r="J106" s="12"/>
+      <c r="K106" s="12"/>
+      <c r="L106" s="12"/>
       <c r="M106" s="4"/>
       <c r="N106" s="4"/>
       <c r="O106" s="4"/>
       <c r="P106" s="4"/>
       <c r="Q106" s="4"/>
       <c r="R106" s="4"/>
       <c r="S106" s="4"/>
       <c r="T106" s="4"/>
       <c r="U106" s="4"/>
     </row>
     <row r="107" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G107" s="4"/>
       <c r="H107" s="4"/>
       <c r="I107" s="4"/>
-      <c r="J107" s="13"/>
-[...1 lines deleted...]
-      <c r="L107" s="13"/>
+      <c r="J107" s="12"/>
+      <c r="K107" s="12"/>
+      <c r="L107" s="12"/>
       <c r="M107" s="4"/>
       <c r="N107" s="4"/>
       <c r="O107" s="4"/>
       <c r="P107" s="4"/>
       <c r="Q107" s="4"/>
       <c r="R107" s="4"/>
       <c r="S107" s="4"/>
       <c r="T107" s="4"/>
       <c r="U107" s="4"/>
     </row>
     <row r="108" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G108" s="4"/>
       <c r="H108" s="4"/>
       <c r="I108" s="4"/>
-      <c r="J108" s="13"/>
-[...1 lines deleted...]
-      <c r="L108" s="13"/>
+      <c r="J108" s="12"/>
+      <c r="K108" s="12"/>
+      <c r="L108" s="12"/>
       <c r="M108" s="4"/>
       <c r="N108" s="4"/>
       <c r="O108" s="4"/>
       <c r="P108" s="4"/>
       <c r="Q108" s="4"/>
       <c r="R108" s="4"/>
       <c r="S108" s="4"/>
       <c r="T108" s="4"/>
       <c r="U108" s="4"/>
     </row>
     <row r="109" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G109" s="4"/>
       <c r="H109" s="4"/>
       <c r="I109" s="4"/>
-      <c r="J109" s="13"/>
-[...1 lines deleted...]
-      <c r="L109" s="13"/>
+      <c r="J109" s="12"/>
+      <c r="K109" s="12"/>
+      <c r="L109" s="12"/>
       <c r="M109" s="4"/>
       <c r="N109" s="4"/>
       <c r="O109" s="4"/>
       <c r="P109" s="4"/>
       <c r="Q109" s="4"/>
       <c r="R109" s="4"/>
       <c r="S109" s="4"/>
       <c r="T109" s="4"/>
       <c r="U109" s="4"/>
     </row>
     <row r="110" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G110" s="4"/>
       <c r="H110" s="4"/>
       <c r="I110" s="4"/>
-      <c r="J110" s="13"/>
-[...1 lines deleted...]
-      <c r="L110" s="13"/>
+      <c r="J110" s="12"/>
+      <c r="K110" s="12"/>
+      <c r="L110" s="12"/>
       <c r="M110" s="4"/>
       <c r="N110" s="4"/>
       <c r="O110" s="4"/>
       <c r="P110" s="4"/>
       <c r="Q110" s="4"/>
       <c r="R110" s="4"/>
       <c r="S110" s="4"/>
       <c r="T110" s="4"/>
       <c r="U110" s="4"/>
     </row>
     <row r="111" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G111" s="4"/>
       <c r="H111" s="4"/>
       <c r="I111" s="4"/>
-      <c r="J111" s="13"/>
-[...1 lines deleted...]
-      <c r="L111" s="13"/>
+      <c r="J111" s="12"/>
+      <c r="K111" s="12"/>
+      <c r="L111" s="12"/>
       <c r="M111" s="4"/>
       <c r="N111" s="4"/>
       <c r="O111" s="4"/>
       <c r="P111" s="4"/>
       <c r="Q111" s="4"/>
       <c r="R111" s="4"/>
       <c r="S111" s="4"/>
       <c r="T111" s="4"/>
       <c r="U111" s="4"/>
     </row>
     <row r="112" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G112" s="4"/>
       <c r="H112" s="4"/>
       <c r="I112" s="4"/>
-      <c r="J112" s="13"/>
-[...1 lines deleted...]
-      <c r="L112" s="13"/>
+      <c r="J112" s="12"/>
+      <c r="K112" s="12"/>
+      <c r="L112" s="12"/>
       <c r="M112" s="4"/>
       <c r="N112" s="4"/>
       <c r="O112" s="4"/>
       <c r="P112" s="4"/>
       <c r="Q112" s="4"/>
       <c r="R112" s="4"/>
       <c r="S112" s="4"/>
       <c r="T112" s="4"/>
       <c r="U112" s="4"/>
     </row>
     <row r="113" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G113" s="4"/>
       <c r="H113" s="4"/>
       <c r="I113" s="4"/>
-      <c r="J113" s="13"/>
-[...1 lines deleted...]
-      <c r="L113" s="13"/>
+      <c r="J113" s="12"/>
+      <c r="K113" s="12"/>
+      <c r="L113" s="12"/>
       <c r="M113" s="4"/>
       <c r="N113" s="4"/>
       <c r="O113" s="4"/>
       <c r="P113" s="4"/>
       <c r="Q113" s="4"/>
       <c r="R113" s="4"/>
       <c r="S113" s="4"/>
       <c r="T113" s="4"/>
       <c r="U113" s="4"/>
     </row>
     <row r="114" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G114" s="4"/>
       <c r="H114" s="4"/>
       <c r="I114" s="4"/>
-      <c r="J114" s="13"/>
-[...1 lines deleted...]
-      <c r="L114" s="13"/>
+      <c r="J114" s="12"/>
+      <c r="K114" s="12"/>
+      <c r="L114" s="12"/>
       <c r="M114" s="4"/>
       <c r="N114" s="4"/>
       <c r="O114" s="4"/>
       <c r="P114" s="4"/>
       <c r="Q114" s="4"/>
       <c r="R114" s="4"/>
       <c r="S114" s="4"/>
       <c r="T114" s="4"/>
       <c r="U114" s="4"/>
     </row>
     <row r="115" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G115" s="4"/>
       <c r="H115" s="4"/>
       <c r="I115" s="4"/>
-      <c r="J115" s="13"/>
-[...1 lines deleted...]
-      <c r="L115" s="13"/>
+      <c r="J115" s="12"/>
+      <c r="K115" s="12"/>
+      <c r="L115" s="12"/>
       <c r="M115" s="4"/>
       <c r="N115" s="4"/>
       <c r="O115" s="4"/>
       <c r="P115" s="4"/>
       <c r="Q115" s="4"/>
       <c r="R115" s="4"/>
       <c r="S115" s="4"/>
       <c r="T115" s="4"/>
       <c r="U115" s="4"/>
     </row>
     <row r="116" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G116" s="4"/>
       <c r="H116" s="4"/>
       <c r="I116" s="4"/>
-      <c r="J116" s="13"/>
-[...1 lines deleted...]
-      <c r="L116" s="13"/>
+      <c r="J116" s="12"/>
+      <c r="K116" s="12"/>
+      <c r="L116" s="12"/>
       <c r="M116" s="4"/>
       <c r="N116" s="4"/>
       <c r="O116" s="4"/>
       <c r="P116" s="4"/>
       <c r="Q116" s="4"/>
       <c r="R116" s="4"/>
       <c r="S116" s="4"/>
       <c r="T116" s="4"/>
       <c r="U116" s="4"/>
     </row>
     <row r="117" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G117" s="4"/>
       <c r="H117" s="4"/>
       <c r="I117" s="4"/>
-      <c r="J117" s="13"/>
-[...1 lines deleted...]
-      <c r="L117" s="13"/>
+      <c r="J117" s="12"/>
+      <c r="K117" s="12"/>
+      <c r="L117" s="12"/>
       <c r="M117" s="4"/>
       <c r="N117" s="4"/>
       <c r="O117" s="4"/>
       <c r="P117" s="4"/>
       <c r="Q117" s="4"/>
       <c r="R117" s="4"/>
       <c r="S117" s="4"/>
       <c r="T117" s="4"/>
       <c r="U117" s="4"/>
     </row>
     <row r="118" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G118" s="4"/>
       <c r="H118" s="4"/>
       <c r="I118" s="4"/>
-      <c r="J118" s="13"/>
-[...1 lines deleted...]
-      <c r="L118" s="13"/>
+      <c r="J118" s="12"/>
+      <c r="K118" s="12"/>
+      <c r="L118" s="12"/>
       <c r="M118" s="4"/>
       <c r="N118" s="4"/>
       <c r="O118" s="4"/>
       <c r="P118" s="4"/>
       <c r="Q118" s="4"/>
       <c r="R118" s="4"/>
       <c r="S118" s="4"/>
       <c r="T118" s="4"/>
       <c r="U118" s="4"/>
     </row>
     <row r="119" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G119" s="4"/>
       <c r="H119" s="4"/>
       <c r="I119" s="4"/>
-      <c r="J119" s="13"/>
-[...1 lines deleted...]
-      <c r="L119" s="13"/>
+      <c r="J119" s="12"/>
+      <c r="K119" s="12"/>
+      <c r="L119" s="12"/>
       <c r="M119" s="4"/>
       <c r="N119" s="4"/>
       <c r="O119" s="4"/>
       <c r="P119" s="4"/>
       <c r="Q119" s="4"/>
       <c r="R119" s="4"/>
       <c r="S119" s="4"/>
       <c r="T119" s="4"/>
       <c r="U119" s="4"/>
     </row>
     <row r="120" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G120" s="4"/>
       <c r="H120" s="4"/>
       <c r="I120" s="4"/>
-      <c r="J120" s="13"/>
-[...1 lines deleted...]
-      <c r="L120" s="13"/>
+      <c r="J120" s="12"/>
+      <c r="K120" s="12"/>
+      <c r="L120" s="12"/>
       <c r="M120" s="4"/>
       <c r="N120" s="4"/>
       <c r="O120" s="4"/>
       <c r="P120" s="4"/>
       <c r="Q120" s="4"/>
       <c r="R120" s="4"/>
       <c r="S120" s="4"/>
       <c r="T120" s="4"/>
       <c r="U120" s="4"/>
     </row>
     <row r="121" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G121" s="4"/>
       <c r="H121" s="4"/>
       <c r="I121" s="4"/>
-      <c r="J121" s="13"/>
-[...1 lines deleted...]
-      <c r="L121" s="13"/>
+      <c r="J121" s="12"/>
+      <c r="K121" s="12"/>
+      <c r="L121" s="12"/>
       <c r="M121" s="4"/>
       <c r="N121" s="4"/>
       <c r="O121" s="4"/>
       <c r="P121" s="4"/>
       <c r="Q121" s="4"/>
       <c r="R121" s="4"/>
       <c r="S121" s="4"/>
       <c r="T121" s="4"/>
       <c r="U121" s="4"/>
     </row>
     <row r="122" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G122" s="4"/>
       <c r="H122" s="4"/>
       <c r="I122" s="4"/>
-      <c r="J122" s="13"/>
-[...1 lines deleted...]
-      <c r="L122" s="13"/>
+      <c r="J122" s="12"/>
+      <c r="K122" s="12"/>
+      <c r="L122" s="12"/>
       <c r="M122" s="4"/>
       <c r="N122" s="4"/>
       <c r="O122" s="4"/>
       <c r="P122" s="4"/>
       <c r="Q122" s="4"/>
       <c r="R122" s="4"/>
       <c r="S122" s="4"/>
       <c r="T122" s="4"/>
       <c r="U122" s="4"/>
     </row>
     <row r="123" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G123" s="4"/>
       <c r="H123" s="4"/>
       <c r="I123" s="4"/>
-      <c r="J123" s="13"/>
-[...1 lines deleted...]
-      <c r="L123" s="13"/>
+      <c r="J123" s="12"/>
+      <c r="K123" s="12"/>
+      <c r="L123" s="12"/>
       <c r="M123" s="4"/>
       <c r="N123" s="4"/>
       <c r="O123" s="4"/>
       <c r="P123" s="4"/>
       <c r="Q123" s="4"/>
       <c r="R123" s="4"/>
       <c r="S123" s="4"/>
       <c r="T123" s="4"/>
       <c r="U123" s="4"/>
     </row>
     <row r="124" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G124" s="4"/>
       <c r="H124" s="4"/>
       <c r="I124" s="4"/>
-      <c r="J124" s="13"/>
-[...1 lines deleted...]
-      <c r="L124" s="13"/>
+      <c r="J124" s="12"/>
+      <c r="K124" s="12"/>
+      <c r="L124" s="12"/>
       <c r="M124" s="4"/>
       <c r="N124" s="4"/>
       <c r="O124" s="4"/>
       <c r="P124" s="4"/>
       <c r="Q124" s="4"/>
       <c r="R124" s="4"/>
       <c r="S124" s="4"/>
       <c r="T124" s="4"/>
       <c r="U124" s="4"/>
     </row>
     <row r="125" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G125" s="4"/>
       <c r="H125" s="4"/>
       <c r="I125" s="4"/>
-      <c r="J125" s="13"/>
-[...1 lines deleted...]
-      <c r="L125" s="13"/>
+      <c r="J125" s="12"/>
+      <c r="K125" s="12"/>
+      <c r="L125" s="12"/>
       <c r="M125" s="4"/>
       <c r="N125" s="4"/>
       <c r="O125" s="4"/>
       <c r="P125" s="4"/>
       <c r="Q125" s="4"/>
       <c r="R125" s="4"/>
       <c r="S125" s="4"/>
       <c r="T125" s="4"/>
       <c r="U125" s="4"/>
     </row>
     <row r="126" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G126" s="4"/>
       <c r="H126" s="4"/>
       <c r="I126" s="4"/>
-      <c r="J126" s="13"/>
-[...1 lines deleted...]
-      <c r="L126" s="13"/>
+      <c r="J126" s="12"/>
+      <c r="K126" s="12"/>
+      <c r="L126" s="12"/>
       <c r="M126" s="4"/>
       <c r="N126" s="4"/>
       <c r="O126" s="4"/>
       <c r="P126" s="4"/>
       <c r="Q126" s="4"/>
       <c r="R126" s="4"/>
       <c r="S126" s="4"/>
       <c r="T126" s="4"/>
       <c r="U126" s="4"/>
     </row>
     <row r="127" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G127" s="4"/>
       <c r="H127" s="4"/>
       <c r="I127" s="4"/>
-      <c r="J127" s="13"/>
-[...1 lines deleted...]
-      <c r="L127" s="13"/>
+      <c r="J127" s="12"/>
+      <c r="K127" s="12"/>
+      <c r="L127" s="12"/>
       <c r="M127" s="4"/>
       <c r="N127" s="4"/>
       <c r="O127" s="4"/>
       <c r="P127" s="4"/>
       <c r="Q127" s="4"/>
       <c r="R127" s="4"/>
       <c r="S127" s="4"/>
       <c r="T127" s="4"/>
       <c r="U127" s="4"/>
     </row>
     <row r="128" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G128" s="4"/>
       <c r="H128" s="4"/>
       <c r="I128" s="4"/>
-      <c r="J128" s="13"/>
-[...1 lines deleted...]
-      <c r="L128" s="13"/>
+      <c r="J128" s="12"/>
+      <c r="K128" s="12"/>
+      <c r="L128" s="12"/>
       <c r="M128" s="4"/>
       <c r="N128" s="4"/>
       <c r="O128" s="4"/>
       <c r="P128" s="4"/>
       <c r="Q128" s="4"/>
       <c r="R128" s="4"/>
       <c r="S128" s="4"/>
       <c r="T128" s="4"/>
       <c r="U128" s="4"/>
     </row>
     <row r="129" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G129" s="4"/>
       <c r="H129" s="4"/>
       <c r="I129" s="4"/>
-      <c r="J129" s="13"/>
-[...1 lines deleted...]
-      <c r="L129" s="13"/>
+      <c r="J129" s="12"/>
+      <c r="K129" s="12"/>
+      <c r="L129" s="12"/>
       <c r="M129" s="4"/>
       <c r="N129" s="4"/>
       <c r="O129" s="4"/>
       <c r="P129" s="4"/>
       <c r="Q129" s="4"/>
       <c r="R129" s="4"/>
       <c r="S129" s="4"/>
       <c r="T129" s="4"/>
       <c r="U129" s="4"/>
     </row>
     <row r="130" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G130" s="4"/>
       <c r="H130" s="4"/>
       <c r="I130" s="4"/>
-      <c r="J130" s="13"/>
-[...1 lines deleted...]
-      <c r="L130" s="13"/>
+      <c r="J130" s="12"/>
+      <c r="K130" s="12"/>
+      <c r="L130" s="12"/>
       <c r="M130" s="4"/>
       <c r="N130" s="4"/>
       <c r="O130" s="4"/>
       <c r="P130" s="4"/>
       <c r="Q130" s="4"/>
       <c r="R130" s="4"/>
       <c r="S130" s="4"/>
       <c r="T130" s="4"/>
       <c r="U130" s="4"/>
     </row>
     <row r="131" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G131" s="4"/>
       <c r="H131" s="4"/>
       <c r="I131" s="4"/>
-      <c r="J131" s="13"/>
-[...1 lines deleted...]
-      <c r="L131" s="13"/>
+      <c r="J131" s="12"/>
+      <c r="K131" s="12"/>
+      <c r="L131" s="12"/>
       <c r="M131" s="4"/>
       <c r="N131" s="4"/>
       <c r="O131" s="4"/>
       <c r="P131" s="4"/>
       <c r="Q131" s="4"/>
       <c r="R131" s="4"/>
       <c r="S131" s="4"/>
       <c r="T131" s="4"/>
       <c r="U131" s="4"/>
     </row>
     <row r="132" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G132" s="4"/>
       <c r="H132" s="4"/>
       <c r="I132" s="4"/>
-      <c r="J132" s="13"/>
-[...1 lines deleted...]
-      <c r="L132" s="13"/>
+      <c r="J132" s="12"/>
+      <c r="K132" s="12"/>
+      <c r="L132" s="12"/>
       <c r="M132" s="4"/>
       <c r="N132" s="4"/>
       <c r="O132" s="4"/>
       <c r="P132" s="4"/>
       <c r="Q132" s="4"/>
       <c r="R132" s="4"/>
       <c r="S132" s="4"/>
       <c r="T132" s="4"/>
       <c r="U132" s="4"/>
     </row>
     <row r="133" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G133" s="4"/>
       <c r="H133" s="4"/>
       <c r="I133" s="4"/>
-      <c r="J133" s="13"/>
-[...1 lines deleted...]
-      <c r="L133" s="13"/>
+      <c r="J133" s="12"/>
+      <c r="K133" s="12"/>
+      <c r="L133" s="12"/>
       <c r="M133" s="4"/>
       <c r="N133" s="4"/>
       <c r="O133" s="4"/>
       <c r="P133" s="4"/>
       <c r="Q133" s="4"/>
       <c r="R133" s="4"/>
       <c r="S133" s="4"/>
       <c r="T133" s="4"/>
       <c r="U133" s="4"/>
     </row>
     <row r="134" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G134" s="4"/>
       <c r="H134" s="4"/>
       <c r="I134" s="4"/>
-      <c r="J134" s="13"/>
-[...1 lines deleted...]
-      <c r="L134" s="13"/>
+      <c r="J134" s="12"/>
+      <c r="K134" s="12"/>
+      <c r="L134" s="12"/>
       <c r="M134" s="4"/>
       <c r="N134" s="4"/>
       <c r="O134" s="4"/>
       <c r="P134" s="4"/>
       <c r="Q134" s="4"/>
       <c r="R134" s="4"/>
       <c r="S134" s="4"/>
       <c r="T134" s="4"/>
       <c r="U134" s="4"/>
     </row>
     <row r="135" spans="7:21" x14ac:dyDescent="0.15">
       <c r="G135" s="4"/>
       <c r="H135" s="4"/>
       <c r="I135" s="4"/>
-      <c r="J135" s="13"/>
-[...1 lines deleted...]
-      <c r="L135" s="13"/>
+      <c r="J135" s="12"/>
+      <c r="K135" s="12"/>
+      <c r="L135" s="12"/>
       <c r="M135" s="4"/>
       <c r="N135" s="4"/>
       <c r="O135" s="4"/>
       <c r="P135" s="4"/>
       <c r="Q135" s="4"/>
       <c r="R135" s="4"/>
       <c r="S135" s="4"/>
       <c r="T135" s="4"/>
       <c r="U135" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.77" right="0.78" top="0.62992125984251968" bottom="0.32" header="0.51181102362204722" footer="0.33"/>
   <pageSetup paperSize="9" scale="88" fitToHeight="2" orientation="portrait" r:id="rId1"/>
-  <headerFooter differentOddEven="1" scaleWithDoc="0">
-[...2 lines deleted...]
-  </headerFooter>
+  <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>14-1</vt:lpstr>
       <vt:lpstr>'14-1'!Print_Area</vt:lpstr>
       <vt:lpstr>'14-1'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>k.tsi2</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>