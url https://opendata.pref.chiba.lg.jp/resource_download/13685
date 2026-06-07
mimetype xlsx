--- v0 (2026-03-09)
+++ v1 (2026-06-07)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{693FF10C-E16E-4DF0-9F9D-89FE50DF22AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="9570" windowHeight="9210"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="42-2" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'42-2'!$A$1:$A$128</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'42-2'!$A$1:$V$68</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'42-2'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="162913" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="76">
   <si>
     <t>計</t>
   </si>
   <si>
     <t>千葉市</t>
   </si>
   <si>
     <t>銚子市</t>
   </si>
   <si>
@@ -326,51 +322,51 @@
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>区　　分</t>
     <rPh sb="0" eb="1">
       <t>ク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>令和３年度</t>
   </si>
   <si>
     <t>令和４年度</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="177" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="178" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="179" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -700,332 +696,329 @@
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="4" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="19" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="4" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="9" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="8" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="19" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="11" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="5" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="12" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="13" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="14" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="9" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="4" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="11" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="7" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...18 lines deleted...]
-    <cellStyle name="ハイパーリンク 2" xfId="20"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="ハイパーリンク 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="桁区切り" xfId="21" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="22"/>
+    <cellStyle name="標準 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1158,57 +1151,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:AA128"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="12" width="9.7109375" style="1" customWidth="1"/>
     <col min="13" max="15" width="9.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" style="1" customWidth="1"/>
     <col min="17" max="20" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="21" customFormat="1" ht="17.25" x14ac:dyDescent="0.15">
       <c r="A1" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="F1" s="20"/>
@@ -1234,119 +1227,119 @@
         <v>71</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
     <row r="3" spans="1:27" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="36"/>
-[...1 lines deleted...]
-      <c r="E3" s="41" t="s">
+      <c r="C3" s="35"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="F3" s="42"/>
-[...2 lines deleted...]
-      <c r="I3" s="42"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
-      <c r="L3" s="42" t="s">
+      <c r="L3" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="M3" s="42"/>
-[...2 lines deleted...]
-      <c r="P3" s="42"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
       <c r="S3" s="27"/>
-      <c r="T3" s="35" t="s">
+      <c r="T3" s="34" t="s">
         <v>62</v>
       </c>
-      <c r="U3" s="36"/>
-      <c r="V3" s="37"/>
+      <c r="U3" s="35"/>
+      <c r="V3" s="36"/>
     </row>
     <row r="4" spans="1:27" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="33"/>
-[...2 lines deleted...]
-      <c r="D4" s="40"/>
+      <c r="A4" s="32"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="39"/>
       <c r="E4" s="14"/>
       <c r="F4" s="19" t="s">
         <v>57</v>
       </c>
       <c r="G4" s="16"/>
       <c r="H4" s="14"/>
       <c r="I4" s="19" t="s">
         <v>58</v>
       </c>
       <c r="J4" s="16"/>
       <c r="K4" s="14"/>
       <c r="L4" s="19" t="s">
         <v>59</v>
       </c>
       <c r="M4" s="16"/>
       <c r="N4" s="15"/>
       <c r="O4" s="19" t="s">
         <v>60</v>
       </c>
       <c r="P4" s="16"/>
       <c r="Q4" s="14"/>
       <c r="R4" s="19" t="s">
         <v>61</v>
       </c>
       <c r="S4" s="16"/>
-      <c r="T4" s="38"/>
-[...1 lines deleted...]
-      <c r="V4" s="40"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="39"/>
     </row>
     <row r="5" spans="1:27" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="34"/>
+      <c r="A5" s="33"/>
       <c r="B5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>55</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -1368,51 +1361,51 @@
         <v>55</v>
       </c>
       <c r="P5" s="17" t="s">
         <v>56</v>
       </c>
       <c r="Q5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="R5" s="17" t="s">
         <v>55</v>
       </c>
       <c r="S5" s="17" t="s">
         <v>56</v>
       </c>
       <c r="T5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U5" s="17" t="s">
         <v>55</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="28" t="s">
+      <c r="A6" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B6" s="6">
         <v>94306</v>
       </c>
       <c r="C6" s="6">
         <v>47043</v>
       </c>
       <c r="D6" s="6">
         <v>47263</v>
       </c>
       <c r="E6" s="6">
         <v>94221</v>
       </c>
       <c r="F6" s="6">
         <v>47033</v>
       </c>
       <c r="G6" s="6">
         <v>47188</v>
       </c>
       <c r="H6" s="6">
         <v>30106</v>
       </c>
       <c r="I6" s="6">
         <v>15027</v>
@@ -1431,51 +1424,51 @@
       </c>
       <c r="N6" s="6">
         <v>31741</v>
       </c>
       <c r="O6" s="6">
         <v>15730</v>
       </c>
       <c r="P6" s="6">
         <v>16011</v>
       </c>
       <c r="Q6" s="6">
         <v>377</v>
       </c>
       <c r="R6" s="6">
         <v>245</v>
       </c>
       <c r="S6" s="6">
         <v>132</v>
       </c>
       <c r="T6" s="6">
         <v>85</v>
       </c>
       <c r="U6" s="6">
         <v>10</v>
       </c>
-      <c r="V6" s="31">
+      <c r="V6" s="30">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:27" s="21" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="24">
         <v>91315</v>
       </c>
       <c r="C7" s="24">
         <v>45829</v>
       </c>
       <c r="D7" s="24">
         <v>45486</v>
       </c>
       <c r="E7" s="24">
         <v>91231</v>
       </c>
       <c r="F7" s="24">
         <v>45821</v>
       </c>
       <c r="G7" s="24">
         <v>45410</v>
       </c>
@@ -1499,84 +1492,84 @@
       </c>
       <c r="N7" s="24">
         <v>31182</v>
       </c>
       <c r="O7" s="24">
         <v>15650</v>
       </c>
       <c r="P7" s="24">
         <v>15532</v>
       </c>
       <c r="Q7" s="24">
         <v>402</v>
       </c>
       <c r="R7" s="24">
         <v>244</v>
       </c>
       <c r="S7" s="24">
         <v>158</v>
       </c>
       <c r="T7" s="24">
         <v>84</v>
       </c>
       <c r="U7" s="24">
         <v>8</v>
       </c>
-      <c r="V7" s="30">
+      <c r="V7" s="29">
         <v>76</v>
       </c>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="8"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="6"/>
       <c r="U8" s="6"/>
-      <c r="V8" s="31"/>
+      <c r="V8" s="30"/>
     </row>
     <row r="9" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="6">
         <v>19228</v>
       </c>
       <c r="C9" s="6">
         <v>9756</v>
       </c>
       <c r="D9" s="6">
         <v>9472</v>
       </c>
       <c r="E9" s="6">
         <v>19152</v>
       </c>
       <c r="F9" s="6">
         <v>9754</v>
       </c>
       <c r="G9" s="6">
         <v>9398</v>
       </c>
       <c r="H9" s="6">
         <v>6320</v>
       </c>
       <c r="I9" s="6">
         <v>3213</v>
@@ -1595,56 +1588,56 @@
       </c>
       <c r="N9" s="6">
         <v>6487</v>
       </c>
       <c r="O9" s="6">
         <v>3306</v>
       </c>
       <c r="P9" s="6">
         <v>3181</v>
       </c>
       <c r="Q9" s="6">
         <v>89</v>
       </c>
       <c r="R9" s="6">
         <v>67</v>
       </c>
       <c r="S9" s="6">
         <v>22</v>
       </c>
       <c r="T9" s="6">
         <v>76</v>
       </c>
       <c r="U9" s="6">
         <v>2</v>
       </c>
-      <c r="V9" s="31">
+      <c r="V9" s="30">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="28" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="6">
         <v>4452</v>
       </c>
       <c r="C10" s="6">
         <v>2753</v>
       </c>
       <c r="D10" s="6">
         <v>1699</v>
       </c>
       <c r="E10" s="6">
         <v>4452</v>
       </c>
       <c r="F10" s="6">
         <v>2753</v>
       </c>
       <c r="G10" s="6">
         <v>1699</v>
       </c>
       <c r="H10" s="6">
         <v>1427</v>
       </c>
       <c r="I10" s="6">
         <v>845</v>
@@ -1663,56 +1656,56 @@
       </c>
       <c r="N10" s="6">
         <v>1467</v>
       </c>
       <c r="O10" s="6">
         <v>912</v>
       </c>
       <c r="P10" s="6">
         <v>555</v>
       </c>
       <c r="Q10" s="6">
         <v>89</v>
       </c>
       <c r="R10" s="6">
         <v>67</v>
       </c>
       <c r="S10" s="6">
         <v>22</v>
       </c>
       <c r="T10" s="6">
         <v>0</v>
       </c>
       <c r="U10" s="6">
         <v>0</v>
       </c>
-      <c r="V10" s="31">
+      <c r="V10" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="6">
         <v>1451</v>
       </c>
       <c r="C11" s="6">
         <v>747</v>
       </c>
       <c r="D11" s="6">
         <v>704</v>
       </c>
       <c r="E11" s="6">
         <v>1451</v>
       </c>
       <c r="F11" s="6">
         <v>747</v>
       </c>
       <c r="G11" s="6">
         <v>704</v>
       </c>
       <c r="H11" s="6">
         <v>458</v>
       </c>
       <c r="I11" s="6">
         <v>234</v>
@@ -1731,56 +1724,56 @@
       </c>
       <c r="N11" s="6">
         <v>526</v>
       </c>
       <c r="O11" s="6">
         <v>282</v>
       </c>
       <c r="P11" s="6">
         <v>244</v>
       </c>
       <c r="Q11" s="6">
         <v>0</v>
       </c>
       <c r="R11" s="6">
         <v>0</v>
       </c>
       <c r="S11" s="6">
         <v>0</v>
       </c>
       <c r="T11" s="6">
         <v>0</v>
       </c>
       <c r="U11" s="6">
         <v>0</v>
       </c>
-      <c r="V11" s="31">
+      <c r="V11" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="6">
         <v>4285</v>
       </c>
       <c r="C12" s="6">
         <v>2046</v>
       </c>
       <c r="D12" s="6">
         <v>2239</v>
       </c>
       <c r="E12" s="6">
         <v>4285</v>
       </c>
       <c r="F12" s="6">
         <v>2046</v>
       </c>
       <c r="G12" s="6">
         <v>2239</v>
       </c>
       <c r="H12" s="6">
         <v>1442</v>
       </c>
       <c r="I12" s="6">
         <v>698</v>
@@ -1799,56 +1792,56 @@
       </c>
       <c r="N12" s="6">
         <v>1464</v>
       </c>
       <c r="O12" s="6">
         <v>703</v>
       </c>
       <c r="P12" s="6">
         <v>761</v>
       </c>
       <c r="Q12" s="6">
         <v>0</v>
       </c>
       <c r="R12" s="6">
         <v>0</v>
       </c>
       <c r="S12" s="6">
         <v>0</v>
       </c>
       <c r="T12" s="6">
         <v>0</v>
       </c>
       <c r="U12" s="6">
         <v>0</v>
       </c>
-      <c r="V12" s="31">
+      <c r="V12" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="6">
         <v>2292</v>
       </c>
       <c r="C13" s="6">
         <v>1017</v>
       </c>
       <c r="D13" s="6">
         <v>1275</v>
       </c>
       <c r="E13" s="6">
         <v>2292</v>
       </c>
       <c r="F13" s="6">
         <v>1017</v>
       </c>
       <c r="G13" s="6">
         <v>1275</v>
       </c>
       <c r="H13" s="6">
         <v>794</v>
       </c>
       <c r="I13" s="6">
         <v>355</v>
@@ -1867,56 +1860,56 @@
       </c>
       <c r="N13" s="6">
         <v>749</v>
       </c>
       <c r="O13" s="6">
         <v>313</v>
       </c>
       <c r="P13" s="6">
         <v>436</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6">
         <v>0</v>
       </c>
       <c r="S13" s="6">
         <v>0</v>
       </c>
       <c r="T13" s="6">
         <v>0</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
-      <c r="V13" s="31">
+      <c r="V13" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="28" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="6">
         <v>838</v>
       </c>
       <c r="C14" s="6">
         <v>446</v>
       </c>
       <c r="D14" s="6">
         <v>392</v>
       </c>
       <c r="E14" s="6">
         <v>838</v>
       </c>
       <c r="F14" s="6">
         <v>446</v>
       </c>
       <c r="G14" s="6">
         <v>392</v>
       </c>
       <c r="H14" s="6">
         <v>280</v>
       </c>
       <c r="I14" s="6">
         <v>163</v>
@@ -1935,56 +1928,56 @@
       </c>
       <c r="N14" s="6">
         <v>308</v>
       </c>
       <c r="O14" s="6">
         <v>148</v>
       </c>
       <c r="P14" s="6">
         <v>160</v>
       </c>
       <c r="Q14" s="6">
         <v>0</v>
       </c>
       <c r="R14" s="6">
         <v>0</v>
       </c>
       <c r="S14" s="6">
         <v>0</v>
       </c>
       <c r="T14" s="6">
         <v>0</v>
       </c>
       <c r="U14" s="6">
         <v>0</v>
       </c>
-      <c r="V14" s="31">
+      <c r="V14" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="6">
         <v>5910</v>
       </c>
       <c r="C15" s="6">
         <v>2747</v>
       </c>
       <c r="D15" s="6">
         <v>3163</v>
       </c>
       <c r="E15" s="6">
         <v>5834</v>
       </c>
       <c r="F15" s="6">
         <v>2745</v>
       </c>
       <c r="G15" s="6">
         <v>3089</v>
       </c>
       <c r="H15" s="6">
         <v>1919</v>
       </c>
       <c r="I15" s="6">
         <v>918</v>
@@ -2003,51 +1996,51 @@
       </c>
       <c r="N15" s="6">
         <v>1973</v>
       </c>
       <c r="O15" s="6">
         <v>948</v>
       </c>
       <c r="P15" s="6">
         <v>1025</v>
       </c>
       <c r="Q15" s="6">
         <v>0</v>
       </c>
       <c r="R15" s="6">
         <v>0</v>
       </c>
       <c r="S15" s="6">
         <v>0</v>
       </c>
       <c r="T15" s="6">
         <v>76</v>
       </c>
       <c r="U15" s="6">
         <v>2</v>
       </c>
-      <c r="V15" s="31">
+      <c r="V15" s="30">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="6">
         <v>1976</v>
       </c>
       <c r="C16" s="6">
         <v>890</v>
       </c>
       <c r="D16" s="6">
         <v>1086</v>
       </c>
       <c r="E16" s="6">
         <v>1976</v>
       </c>
       <c r="F16" s="6">
         <v>890</v>
       </c>
       <c r="G16" s="6">
         <v>1086</v>
       </c>
@@ -2071,51 +2064,51 @@
       </c>
       <c r="N16" s="6">
         <v>714</v>
       </c>
       <c r="O16" s="6">
         <v>342</v>
       </c>
       <c r="P16" s="6">
         <v>372</v>
       </c>
       <c r="Q16" s="6">
         <v>3</v>
       </c>
       <c r="R16" s="6">
         <v>2</v>
       </c>
       <c r="S16" s="6">
         <v>1</v>
       </c>
       <c r="T16" s="6">
         <v>0</v>
       </c>
       <c r="U16" s="6">
         <v>0</v>
       </c>
-      <c r="V16" s="31">
+      <c r="V16" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="6">
         <v>5844</v>
       </c>
       <c r="C17" s="6">
         <v>2923</v>
       </c>
       <c r="D17" s="6">
         <v>2921</v>
       </c>
       <c r="E17" s="6">
         <v>5844</v>
       </c>
       <c r="F17" s="6">
         <v>2923</v>
       </c>
       <c r="G17" s="6">
         <v>2921</v>
       </c>
@@ -2139,51 +2132,51 @@
       </c>
       <c r="N17" s="6">
         <v>1942</v>
       </c>
       <c r="O17" s="6">
         <v>952</v>
       </c>
       <c r="P17" s="6">
         <v>990</v>
       </c>
       <c r="Q17" s="6">
         <v>15</v>
       </c>
       <c r="R17" s="6">
         <v>14</v>
       </c>
       <c r="S17" s="6">
         <v>1</v>
       </c>
       <c r="T17" s="6">
         <v>0</v>
       </c>
       <c r="U17" s="6">
         <v>0</v>
       </c>
-      <c r="V17" s="31">
+      <c r="V17" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="6">
         <v>9310</v>
       </c>
       <c r="C18" s="6">
         <v>5079</v>
       </c>
       <c r="D18" s="6">
         <v>4231</v>
       </c>
       <c r="E18" s="6">
         <v>9310</v>
       </c>
       <c r="F18" s="6">
         <v>5079</v>
       </c>
       <c r="G18" s="6">
         <v>4231</v>
       </c>
@@ -2207,51 +2200,51 @@
       </c>
       <c r="N18" s="6">
         <v>3199</v>
       </c>
       <c r="O18" s="6">
         <v>1770</v>
       </c>
       <c r="P18" s="6">
         <v>1429</v>
       </c>
       <c r="Q18" s="6">
         <v>52</v>
       </c>
       <c r="R18" s="6">
         <v>35</v>
       </c>
       <c r="S18" s="6">
         <v>17</v>
       </c>
       <c r="T18" s="6">
         <v>0</v>
       </c>
       <c r="U18" s="6">
         <v>0</v>
       </c>
-      <c r="V18" s="31">
+      <c r="V18" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="6">
         <v>998</v>
       </c>
       <c r="C19" s="6">
         <v>517</v>
       </c>
       <c r="D19" s="6">
         <v>481</v>
       </c>
       <c r="E19" s="6">
         <v>990</v>
       </c>
       <c r="F19" s="6">
         <v>511</v>
       </c>
       <c r="G19" s="6">
         <v>479</v>
       </c>
@@ -2275,51 +2268,51 @@
       </c>
       <c r="N19" s="6">
         <v>323</v>
       </c>
       <c r="O19" s="6">
         <v>172</v>
       </c>
       <c r="P19" s="6">
         <v>151</v>
       </c>
       <c r="Q19" s="6">
         <v>3</v>
       </c>
       <c r="R19" s="6">
         <v>3</v>
       </c>
       <c r="S19" s="6">
         <v>0</v>
       </c>
       <c r="T19" s="6">
         <v>8</v>
       </c>
       <c r="U19" s="6">
         <v>6</v>
       </c>
-      <c r="V19" s="31">
+      <c r="V19" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="6">
         <v>1500</v>
       </c>
       <c r="C20" s="6">
         <v>545</v>
       </c>
       <c r="D20" s="6">
         <v>955</v>
       </c>
       <c r="E20" s="6">
         <v>1500</v>
       </c>
       <c r="F20" s="6">
         <v>545</v>
       </c>
       <c r="G20" s="6">
         <v>955</v>
       </c>
@@ -2343,51 +2336,51 @@
       </c>
       <c r="N20" s="6">
         <v>484</v>
       </c>
       <c r="O20" s="6">
         <v>163</v>
       </c>
       <c r="P20" s="6">
         <v>321</v>
       </c>
       <c r="Q20" s="6">
         <v>24</v>
       </c>
       <c r="R20" s="6">
         <v>9</v>
       </c>
       <c r="S20" s="6">
         <v>15</v>
       </c>
       <c r="T20" s="6">
         <v>0</v>
       </c>
       <c r="U20" s="6">
         <v>0</v>
       </c>
-      <c r="V20" s="31">
+      <c r="V20" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="6">
         <v>7001</v>
       </c>
       <c r="C21" s="6">
         <v>2968</v>
       </c>
       <c r="D21" s="6">
         <v>4033</v>
       </c>
       <c r="E21" s="6">
         <v>7001</v>
       </c>
       <c r="F21" s="6">
         <v>2968</v>
       </c>
       <c r="G21" s="6">
         <v>4033</v>
       </c>
@@ -2411,51 +2404,51 @@
       </c>
       <c r="N21" s="6">
         <v>2328</v>
       </c>
       <c r="O21" s="6">
         <v>967</v>
       </c>
       <c r="P21" s="6">
         <v>1361</v>
       </c>
       <c r="Q21" s="6">
         <v>121</v>
       </c>
       <c r="R21" s="6">
         <v>59</v>
       </c>
       <c r="S21" s="6">
         <v>62</v>
       </c>
       <c r="T21" s="6">
         <v>0</v>
       </c>
       <c r="U21" s="6">
         <v>0</v>
       </c>
-      <c r="V21" s="31">
+      <c r="V21" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="6">
         <v>1554</v>
       </c>
       <c r="C22" s="6">
         <v>811</v>
       </c>
       <c r="D22" s="6">
         <v>743</v>
       </c>
       <c r="E22" s="6">
         <v>1554</v>
       </c>
       <c r="F22" s="6">
         <v>811</v>
       </c>
       <c r="G22" s="6">
         <v>743</v>
       </c>
@@ -2479,51 +2472,51 @@
       </c>
       <c r="N22" s="6">
         <v>524</v>
       </c>
       <c r="O22" s="6">
         <v>285</v>
       </c>
       <c r="P22" s="6">
         <v>239</v>
       </c>
       <c r="Q22" s="6">
         <v>0</v>
       </c>
       <c r="R22" s="6">
         <v>0</v>
       </c>
       <c r="S22" s="6">
         <v>0</v>
       </c>
       <c r="T22" s="6">
         <v>0</v>
       </c>
       <c r="U22" s="6">
         <v>0</v>
       </c>
-      <c r="V22" s="31">
+      <c r="V22" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="6">
         <v>1993</v>
       </c>
       <c r="C23" s="6">
         <v>1127</v>
       </c>
       <c r="D23" s="6">
         <v>866</v>
       </c>
       <c r="E23" s="6">
         <v>1993</v>
       </c>
       <c r="F23" s="6">
         <v>1127</v>
       </c>
       <c r="G23" s="6">
         <v>866</v>
       </c>
@@ -2547,51 +2540,51 @@
       </c>
       <c r="N23" s="6">
         <v>701</v>
       </c>
       <c r="O23" s="6">
         <v>375</v>
       </c>
       <c r="P23" s="6">
         <v>326</v>
       </c>
       <c r="Q23" s="6">
         <v>10</v>
       </c>
       <c r="R23" s="6">
         <v>5</v>
       </c>
       <c r="S23" s="6">
         <v>5</v>
       </c>
       <c r="T23" s="6">
         <v>0</v>
       </c>
       <c r="U23" s="6">
         <v>0</v>
       </c>
-      <c r="V23" s="31">
+      <c r="V23" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="6">
         <v>2495</v>
       </c>
       <c r="C24" s="6">
         <v>1258</v>
       </c>
       <c r="D24" s="6">
         <v>1237</v>
       </c>
       <c r="E24" s="6">
         <v>2495</v>
       </c>
       <c r="F24" s="6">
         <v>1258</v>
       </c>
       <c r="G24" s="6">
         <v>1237</v>
       </c>
@@ -2615,51 +2608,51 @@
       </c>
       <c r="N24" s="6">
         <v>878</v>
       </c>
       <c r="O24" s="6">
         <v>442</v>
       </c>
       <c r="P24" s="6">
         <v>436</v>
       </c>
       <c r="Q24" s="6">
         <v>0</v>
       </c>
       <c r="R24" s="6">
         <v>0</v>
       </c>
       <c r="S24" s="6">
         <v>0</v>
       </c>
       <c r="T24" s="6">
         <v>0</v>
       </c>
       <c r="U24" s="6">
         <v>0</v>
       </c>
-      <c r="V24" s="31">
+      <c r="V24" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="6">
         <v>2648</v>
       </c>
       <c r="C25" s="6">
         <v>1204</v>
       </c>
       <c r="D25" s="6">
         <v>1444</v>
       </c>
       <c r="E25" s="6">
         <v>2648</v>
       </c>
       <c r="F25" s="6">
         <v>1204</v>
       </c>
       <c r="G25" s="6">
         <v>1444</v>
       </c>
@@ -2683,51 +2676,51 @@
       </c>
       <c r="N25" s="6">
         <v>906</v>
       </c>
       <c r="O25" s="6">
         <v>421</v>
       </c>
       <c r="P25" s="6">
         <v>485</v>
       </c>
       <c r="Q25" s="6">
         <v>26</v>
       </c>
       <c r="R25" s="6">
         <v>17</v>
       </c>
       <c r="S25" s="6">
         <v>9</v>
       </c>
       <c r="T25" s="6">
         <v>0</v>
       </c>
       <c r="U25" s="6">
         <v>0</v>
       </c>
-      <c r="V25" s="31">
+      <c r="V25" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="6">
         <v>998</v>
       </c>
       <c r="C26" s="6">
         <v>466</v>
       </c>
       <c r="D26" s="6">
         <v>532</v>
       </c>
       <c r="E26" s="6">
         <v>998</v>
       </c>
       <c r="F26" s="6">
         <v>466</v>
       </c>
       <c r="G26" s="6">
         <v>532</v>
       </c>
@@ -2751,51 +2744,51 @@
       </c>
       <c r="N26" s="6">
         <v>366</v>
       </c>
       <c r="O26" s="6">
         <v>173</v>
       </c>
       <c r="P26" s="6">
         <v>193</v>
       </c>
       <c r="Q26" s="6">
         <v>11</v>
       </c>
       <c r="R26" s="6">
         <v>9</v>
       </c>
       <c r="S26" s="6">
         <v>2</v>
       </c>
       <c r="T26" s="6">
         <v>0</v>
       </c>
       <c r="U26" s="6">
         <v>0</v>
       </c>
-      <c r="V26" s="31">
+      <c r="V26" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="6">
         <v>721</v>
       </c>
       <c r="C27" s="6">
         <v>539</v>
       </c>
       <c r="D27" s="6">
         <v>182</v>
       </c>
       <c r="E27" s="6">
         <v>721</v>
       </c>
       <c r="F27" s="6">
         <v>539</v>
       </c>
       <c r="G27" s="6">
         <v>182</v>
       </c>
@@ -2819,51 +2812,51 @@
       </c>
       <c r="N27" s="6">
         <v>248</v>
       </c>
       <c r="O27" s="6">
         <v>193</v>
       </c>
       <c r="P27" s="6">
         <v>55</v>
       </c>
       <c r="Q27" s="6">
         <v>0</v>
       </c>
       <c r="R27" s="6">
         <v>0</v>
       </c>
       <c r="S27" s="6">
         <v>0</v>
       </c>
       <c r="T27" s="6">
         <v>0</v>
       </c>
       <c r="U27" s="6">
         <v>0</v>
       </c>
-      <c r="V27" s="31">
+      <c r="V27" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="6">
         <v>2844</v>
       </c>
       <c r="C28" s="6">
         <v>1427</v>
       </c>
       <c r="D28" s="6">
         <v>1417</v>
       </c>
       <c r="E28" s="6">
         <v>2844</v>
       </c>
       <c r="F28" s="6">
         <v>1427</v>
       </c>
       <c r="G28" s="6">
         <v>1417</v>
       </c>
@@ -2887,51 +2880,51 @@
       </c>
       <c r="N28" s="6">
         <v>940</v>
       </c>
       <c r="O28" s="6">
         <v>442</v>
       </c>
       <c r="P28" s="6">
         <v>498</v>
       </c>
       <c r="Q28" s="6">
         <v>0</v>
       </c>
       <c r="R28" s="6">
         <v>0</v>
       </c>
       <c r="S28" s="6">
         <v>0</v>
       </c>
       <c r="T28" s="6">
         <v>0</v>
       </c>
       <c r="U28" s="6">
         <v>0</v>
       </c>
-      <c r="V28" s="31">
+      <c r="V28" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="6">
         <v>7839</v>
       </c>
       <c r="C29" s="6">
         <v>4090</v>
       </c>
       <c r="D29" s="6">
         <v>3749</v>
       </c>
       <c r="E29" s="6">
         <v>7839</v>
       </c>
       <c r="F29" s="6">
         <v>4090</v>
       </c>
       <c r="G29" s="6">
         <v>3749</v>
       </c>
@@ -2955,51 +2948,51 @@
       </c>
       <c r="N29" s="6">
         <v>2710</v>
       </c>
       <c r="O29" s="6">
         <v>1420</v>
       </c>
       <c r="P29" s="6">
         <v>1290</v>
       </c>
       <c r="Q29" s="6">
         <v>32</v>
       </c>
       <c r="R29" s="6">
         <v>17</v>
       </c>
       <c r="S29" s="6">
         <v>15</v>
       </c>
       <c r="T29" s="6">
         <v>0</v>
       </c>
       <c r="U29" s="6">
         <v>0</v>
       </c>
-      <c r="V29" s="31">
+      <c r="V29" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="6">
         <v>0</v>
       </c>
       <c r="C30" s="6">
         <v>0</v>
       </c>
       <c r="D30" s="6">
         <v>0</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="6">
         <v>0</v>
       </c>
       <c r="G30" s="6">
         <v>0</v>
       </c>
@@ -3023,51 +3016,51 @@
       </c>
       <c r="N30" s="6">
         <v>0</v>
       </c>
       <c r="O30" s="6">
         <v>0</v>
       </c>
       <c r="P30" s="6">
         <v>0</v>
       </c>
       <c r="Q30" s="6">
         <v>0</v>
       </c>
       <c r="R30" s="6">
         <v>0</v>
       </c>
       <c r="S30" s="6">
         <v>0</v>
       </c>
       <c r="T30" s="6">
         <v>0</v>
       </c>
       <c r="U30" s="6">
         <v>0</v>
       </c>
-      <c r="V30" s="31">
+      <c r="V30" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="6">
         <v>2061</v>
       </c>
       <c r="C31" s="6">
         <v>1033</v>
       </c>
       <c r="D31" s="6">
         <v>1028</v>
       </c>
       <c r="E31" s="6">
         <v>2061</v>
       </c>
       <c r="F31" s="6">
         <v>1033</v>
       </c>
       <c r="G31" s="6">
         <v>1028</v>
       </c>
@@ -3091,51 +3084,51 @@
       </c>
       <c r="N31" s="6">
         <v>720</v>
       </c>
       <c r="O31" s="6">
         <v>334</v>
       </c>
       <c r="P31" s="6">
         <v>386</v>
       </c>
       <c r="Q31" s="6">
         <v>0</v>
       </c>
       <c r="R31" s="6">
         <v>0</v>
       </c>
       <c r="S31" s="6">
         <v>0</v>
       </c>
       <c r="T31" s="6">
         <v>0</v>
       </c>
       <c r="U31" s="6">
         <v>0</v>
       </c>
-      <c r="V31" s="31">
+      <c r="V31" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6">
         <v>3065</v>
       </c>
       <c r="C32" s="6">
         <v>1500</v>
       </c>
       <c r="D32" s="6">
         <v>1565</v>
       </c>
       <c r="E32" s="6">
         <v>3065</v>
       </c>
       <c r="F32" s="6">
         <v>1500</v>
       </c>
       <c r="G32" s="6">
         <v>1565</v>
       </c>
@@ -3159,51 +3152,51 @@
       </c>
       <c r="N32" s="6">
         <v>1044</v>
       </c>
       <c r="O32" s="6">
         <v>494</v>
       </c>
       <c r="P32" s="6">
         <v>550</v>
       </c>
       <c r="Q32" s="6">
         <v>0</v>
       </c>
       <c r="R32" s="6">
         <v>0</v>
       </c>
       <c r="S32" s="6">
         <v>0</v>
       </c>
       <c r="T32" s="6">
         <v>0</v>
       </c>
       <c r="U32" s="6">
         <v>0</v>
       </c>
-      <c r="V32" s="31">
+      <c r="V32" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>2307</v>
       </c>
       <c r="C33" s="6">
         <v>1169</v>
       </c>
       <c r="D33" s="6">
         <v>1138</v>
       </c>
       <c r="E33" s="6">
         <v>2307</v>
       </c>
       <c r="F33" s="6">
         <v>1169</v>
       </c>
       <c r="G33" s="6">
         <v>1138</v>
       </c>
@@ -3227,51 +3220,51 @@
       </c>
       <c r="N33" s="6">
         <v>807</v>
       </c>
       <c r="O33" s="6">
         <v>409</v>
       </c>
       <c r="P33" s="6">
         <v>398</v>
       </c>
       <c r="Q33" s="6">
         <v>0</v>
       </c>
       <c r="R33" s="6">
         <v>0</v>
       </c>
       <c r="S33" s="6">
         <v>0</v>
       </c>
       <c r="T33" s="6">
         <v>0</v>
       </c>
       <c r="U33" s="6">
         <v>0</v>
       </c>
-      <c r="V33" s="31">
+      <c r="V33" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>1604</v>
       </c>
       <c r="C34" s="6">
         <v>862</v>
       </c>
       <c r="D34" s="6">
         <v>742</v>
       </c>
       <c r="E34" s="6">
         <v>1604</v>
       </c>
       <c r="F34" s="6">
         <v>862</v>
       </c>
       <c r="G34" s="6">
         <v>742</v>
       </c>
@@ -3295,51 +3288,51 @@
       </c>
       <c r="N34" s="6">
         <v>547</v>
       </c>
       <c r="O34" s="6">
         <v>310</v>
       </c>
       <c r="P34" s="6">
         <v>237</v>
       </c>
       <c r="Q34" s="6">
         <v>0</v>
       </c>
       <c r="R34" s="6">
         <v>0</v>
       </c>
       <c r="S34" s="6">
         <v>0</v>
       </c>
       <c r="T34" s="6">
         <v>0</v>
       </c>
       <c r="U34" s="6">
         <v>0</v>
       </c>
-      <c r="V34" s="31">
+      <c r="V34" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="6">
         <v>394</v>
       </c>
       <c r="C35" s="6">
         <v>184</v>
       </c>
       <c r="D35" s="6">
         <v>210</v>
       </c>
       <c r="E35" s="6">
         <v>394</v>
       </c>
       <c r="F35" s="6">
         <v>184</v>
       </c>
       <c r="G35" s="6">
         <v>210</v>
       </c>
@@ -3363,51 +3356,51 @@
       </c>
       <c r="N35" s="6">
         <v>128</v>
       </c>
       <c r="O35" s="6">
         <v>60</v>
       </c>
       <c r="P35" s="6">
         <v>68</v>
       </c>
       <c r="Q35" s="6">
         <v>4</v>
       </c>
       <c r="R35" s="6">
         <v>1</v>
       </c>
       <c r="S35" s="6">
         <v>3</v>
       </c>
       <c r="T35" s="6">
         <v>0</v>
       </c>
       <c r="U35" s="6">
         <v>0</v>
       </c>
-      <c r="V35" s="31">
+      <c r="V35" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="6">
         <v>1403</v>
       </c>
       <c r="C36" s="6">
         <v>611</v>
       </c>
       <c r="D36" s="6">
         <v>792</v>
       </c>
       <c r="E36" s="6">
         <v>1403</v>
       </c>
       <c r="F36" s="6">
         <v>611</v>
       </c>
       <c r="G36" s="6">
         <v>792</v>
       </c>
@@ -3431,51 +3424,51 @@
       </c>
       <c r="N36" s="6">
         <v>504</v>
       </c>
       <c r="O36" s="6">
         <v>232</v>
       </c>
       <c r="P36" s="6">
         <v>272</v>
       </c>
       <c r="Q36" s="6">
         <v>0</v>
       </c>
       <c r="R36" s="6">
         <v>0</v>
       </c>
       <c r="S36" s="6">
         <v>0</v>
       </c>
       <c r="T36" s="6">
         <v>0</v>
       </c>
       <c r="U36" s="6">
         <v>0</v>
       </c>
-      <c r="V36" s="31">
+      <c r="V36" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="6">
         <v>1100</v>
       </c>
       <c r="C37" s="6">
         <v>583</v>
       </c>
       <c r="D37" s="6">
         <v>517</v>
       </c>
       <c r="E37" s="6">
         <v>1100</v>
       </c>
       <c r="F37" s="6">
         <v>583</v>
       </c>
       <c r="G37" s="6">
         <v>517</v>
       </c>
@@ -3499,51 +3492,51 @@
       </c>
       <c r="N37" s="6">
         <v>398</v>
       </c>
       <c r="O37" s="6">
         <v>215</v>
       </c>
       <c r="P37" s="6">
         <v>183</v>
       </c>
       <c r="Q37" s="6">
         <v>0</v>
       </c>
       <c r="R37" s="6">
         <v>0</v>
       </c>
       <c r="S37" s="6">
         <v>0</v>
       </c>
       <c r="T37" s="6">
         <v>0</v>
       </c>
       <c r="U37" s="6">
         <v>0</v>
       </c>
-      <c r="V37" s="31">
+      <c r="V37" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="6">
         <v>743</v>
       </c>
       <c r="C38" s="6">
         <v>515</v>
       </c>
       <c r="D38" s="6">
         <v>228</v>
       </c>
       <c r="E38" s="6">
         <v>743</v>
       </c>
       <c r="F38" s="6">
         <v>515</v>
       </c>
       <c r="G38" s="6">
         <v>228</v>
       </c>
@@ -3567,51 +3560,51 @@
       </c>
       <c r="N38" s="6">
         <v>258</v>
       </c>
       <c r="O38" s="6">
         <v>182</v>
       </c>
       <c r="P38" s="6">
         <v>76</v>
       </c>
       <c r="Q38" s="6">
         <v>0</v>
       </c>
       <c r="R38" s="6">
         <v>0</v>
       </c>
       <c r="S38" s="6">
         <v>0</v>
       </c>
       <c r="T38" s="6">
         <v>0</v>
       </c>
       <c r="U38" s="6">
         <v>0</v>
       </c>
-      <c r="V38" s="31">
+      <c r="V38" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="6">
         <v>861</v>
       </c>
       <c r="C39" s="6">
         <v>456</v>
       </c>
       <c r="D39" s="6">
         <v>405</v>
       </c>
       <c r="E39" s="6">
         <v>861</v>
       </c>
       <c r="F39" s="6">
         <v>456</v>
       </c>
       <c r="G39" s="6">
         <v>405</v>
       </c>
@@ -3635,51 +3628,51 @@
       </c>
       <c r="N39" s="6">
         <v>361</v>
       </c>
       <c r="O39" s="6">
         <v>192</v>
       </c>
       <c r="P39" s="6">
         <v>169</v>
       </c>
       <c r="Q39" s="6">
         <v>0</v>
       </c>
       <c r="R39" s="6">
         <v>0</v>
       </c>
       <c r="S39" s="6">
         <v>0</v>
       </c>
       <c r="T39" s="6">
         <v>0</v>
       </c>
       <c r="U39" s="6">
         <v>0</v>
       </c>
-      <c r="V39" s="31">
+      <c r="V39" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="6">
         <v>1695</v>
       </c>
       <c r="C40" s="6">
         <v>617</v>
       </c>
       <c r="D40" s="6">
         <v>1078</v>
       </c>
       <c r="E40" s="6">
         <v>1695</v>
       </c>
       <c r="F40" s="6">
         <v>617</v>
       </c>
       <c r="G40" s="6">
         <v>1078</v>
       </c>
@@ -3703,51 +3696,51 @@
       </c>
       <c r="N40" s="6">
         <v>550</v>
       </c>
       <c r="O40" s="6">
         <v>212</v>
       </c>
       <c r="P40" s="6">
         <v>338</v>
       </c>
       <c r="Q40" s="6">
         <v>0</v>
       </c>
       <c r="R40" s="6">
         <v>0</v>
       </c>
       <c r="S40" s="6">
         <v>0</v>
       </c>
       <c r="T40" s="6">
         <v>0</v>
       </c>
       <c r="U40" s="6">
         <v>0</v>
       </c>
-      <c r="V40" s="31">
+      <c r="V40" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="6">
         <v>832</v>
       </c>
       <c r="C41" s="6">
         <v>448</v>
       </c>
       <c r="D41" s="6">
         <v>384</v>
       </c>
       <c r="E41" s="6">
         <v>832</v>
       </c>
       <c r="F41" s="6">
         <v>448</v>
       </c>
       <c r="G41" s="6">
         <v>384</v>
       </c>
@@ -3771,51 +3764,51 @@
       </c>
       <c r="N41" s="6">
         <v>276</v>
       </c>
       <c r="O41" s="6">
         <v>148</v>
       </c>
       <c r="P41" s="6">
         <v>128</v>
       </c>
       <c r="Q41" s="6">
         <v>0</v>
       </c>
       <c r="R41" s="6">
         <v>0</v>
       </c>
       <c r="S41" s="6">
         <v>0</v>
       </c>
       <c r="T41" s="6">
         <v>0</v>
       </c>
       <c r="U41" s="6">
         <v>0</v>
       </c>
-      <c r="V41" s="31">
+      <c r="V41" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="6">
         <v>446</v>
       </c>
       <c r="C42" s="6">
         <v>215</v>
       </c>
       <c r="D42" s="6">
         <v>231</v>
       </c>
       <c r="E42" s="6">
         <v>446</v>
       </c>
       <c r="F42" s="6">
         <v>215</v>
       </c>
       <c r="G42" s="6">
         <v>231</v>
       </c>
@@ -3839,51 +3832,51 @@
       </c>
       <c r="N42" s="6">
         <v>146</v>
       </c>
       <c r="O42" s="6">
         <v>67</v>
       </c>
       <c r="P42" s="6">
         <v>79</v>
       </c>
       <c r="Q42" s="6">
         <v>0</v>
       </c>
       <c r="R42" s="6">
         <v>0</v>
       </c>
       <c r="S42" s="6">
         <v>0</v>
       </c>
       <c r="T42" s="6">
         <v>0</v>
       </c>
       <c r="U42" s="6">
         <v>0</v>
       </c>
-      <c r="V42" s="31">
+      <c r="V42" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="6">
         <v>577</v>
       </c>
       <c r="C43" s="6">
         <v>297</v>
       </c>
       <c r="D43" s="6">
         <v>280</v>
       </c>
       <c r="E43" s="6">
         <v>577</v>
       </c>
       <c r="F43" s="6">
         <v>297</v>
       </c>
       <c r="G43" s="6">
         <v>280</v>
       </c>
@@ -3907,51 +3900,51 @@
       </c>
       <c r="N43" s="6">
         <v>198</v>
       </c>
       <c r="O43" s="6">
         <v>99</v>
       </c>
       <c r="P43" s="6">
         <v>99</v>
       </c>
       <c r="Q43" s="6">
         <v>0</v>
       </c>
       <c r="R43" s="6">
         <v>0</v>
       </c>
       <c r="S43" s="6">
         <v>0</v>
       </c>
       <c r="T43" s="6">
         <v>0</v>
       </c>
       <c r="U43" s="6">
         <v>0</v>
       </c>
-      <c r="V43" s="31">
+      <c r="V43" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="6">
         <v>690</v>
       </c>
       <c r="C44" s="6">
         <v>368</v>
       </c>
       <c r="D44" s="6">
         <v>322</v>
       </c>
       <c r="E44" s="6">
         <v>690</v>
       </c>
       <c r="F44" s="6">
         <v>368</v>
       </c>
       <c r="G44" s="6">
         <v>322</v>
       </c>
@@ -3975,51 +3968,51 @@
       </c>
       <c r="N44" s="6">
         <v>231</v>
       </c>
       <c r="O44" s="6">
         <v>128</v>
       </c>
       <c r="P44" s="6">
         <v>103</v>
       </c>
       <c r="Q44" s="6">
         <v>0</v>
       </c>
       <c r="R44" s="6">
         <v>0</v>
       </c>
       <c r="S44" s="6">
         <v>0</v>
       </c>
       <c r="T44" s="6">
         <v>0</v>
       </c>
       <c r="U44" s="6">
         <v>0</v>
       </c>
-      <c r="V44" s="31">
+      <c r="V44" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="6">
         <v>619</v>
       </c>
       <c r="C45" s="6">
         <v>314</v>
       </c>
       <c r="D45" s="6">
         <v>305</v>
       </c>
       <c r="E45" s="6">
         <v>619</v>
       </c>
       <c r="F45" s="6">
         <v>314</v>
       </c>
       <c r="G45" s="6">
         <v>305</v>
       </c>
@@ -4043,51 +4036,51 @@
       </c>
       <c r="N45" s="6">
         <v>229</v>
       </c>
       <c r="O45" s="6">
         <v>121</v>
       </c>
       <c r="P45" s="6">
         <v>108</v>
       </c>
       <c r="Q45" s="6">
         <v>0</v>
       </c>
       <c r="R45" s="6">
         <v>0</v>
       </c>
       <c r="S45" s="6">
         <v>0</v>
       </c>
       <c r="T45" s="6">
         <v>0</v>
       </c>
       <c r="U45" s="6">
         <v>0</v>
       </c>
-      <c r="V45" s="31">
+      <c r="V45" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="6">
         <v>401</v>
       </c>
       <c r="C46" s="6">
         <v>249</v>
       </c>
       <c r="D46" s="6">
         <v>152</v>
       </c>
       <c r="E46" s="6">
         <v>401</v>
       </c>
       <c r="F46" s="6">
         <v>249</v>
       </c>
       <c r="G46" s="6">
         <v>152</v>
       </c>
@@ -4111,51 +4104,51 @@
       </c>
       <c r="N46" s="6">
         <v>119</v>
       </c>
       <c r="O46" s="6">
         <v>84</v>
       </c>
       <c r="P46" s="6">
         <v>35</v>
       </c>
       <c r="Q46" s="6">
         <v>0</v>
       </c>
       <c r="R46" s="6">
         <v>0</v>
       </c>
       <c r="S46" s="6">
         <v>0</v>
       </c>
       <c r="T46" s="6">
         <v>0</v>
       </c>
       <c r="U46" s="6">
         <v>0</v>
       </c>
-      <c r="V46" s="31">
+      <c r="V46" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="6">
         <v>636</v>
       </c>
       <c r="C47" s="6">
         <v>304</v>
       </c>
       <c r="D47" s="6">
         <v>332</v>
       </c>
       <c r="E47" s="6">
         <v>636</v>
       </c>
       <c r="F47" s="6">
         <v>304</v>
       </c>
       <c r="G47" s="6">
         <v>332</v>
       </c>
@@ -4179,51 +4172,51 @@
       </c>
       <c r="N47" s="6">
         <v>220</v>
       </c>
       <c r="O47" s="6">
         <v>95</v>
       </c>
       <c r="P47" s="6">
         <v>125</v>
       </c>
       <c r="Q47" s="6">
         <v>5</v>
       </c>
       <c r="R47" s="6">
         <v>3</v>
       </c>
       <c r="S47" s="6">
         <v>2</v>
       </c>
       <c r="T47" s="6">
         <v>0</v>
       </c>
       <c r="U47" s="6">
         <v>0</v>
       </c>
-      <c r="V47" s="31">
+      <c r="V47" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="6">
         <v>1846</v>
       </c>
       <c r="C48" s="6">
         <v>918</v>
       </c>
       <c r="D48" s="6">
         <v>928</v>
       </c>
       <c r="E48" s="6">
         <v>1846</v>
       </c>
       <c r="F48" s="6">
         <v>918</v>
       </c>
       <c r="G48" s="6">
         <v>928</v>
       </c>
@@ -4247,51 +4240,51 @@
       </c>
       <c r="N48" s="6">
         <v>624</v>
       </c>
       <c r="O48" s="6">
         <v>308</v>
       </c>
       <c r="P48" s="6">
         <v>316</v>
       </c>
       <c r="Q48" s="6">
         <v>7</v>
       </c>
       <c r="R48" s="6">
         <v>3</v>
       </c>
       <c r="S48" s="6">
         <v>4</v>
       </c>
       <c r="T48" s="6">
         <v>0</v>
       </c>
       <c r="U48" s="6">
         <v>0</v>
       </c>
-      <c r="V48" s="31">
+      <c r="V48" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="6">
         <v>1139</v>
       </c>
       <c r="C49" s="6">
         <v>559</v>
       </c>
       <c r="D49" s="6">
         <v>580</v>
       </c>
       <c r="E49" s="6">
         <v>1139</v>
       </c>
       <c r="F49" s="6">
         <v>559</v>
       </c>
       <c r="G49" s="6">
         <v>580</v>
       </c>
@@ -4315,51 +4308,51 @@
       </c>
       <c r="N49" s="6">
         <v>390</v>
       </c>
       <c r="O49" s="6">
         <v>189</v>
       </c>
       <c r="P49" s="6">
         <v>201</v>
       </c>
       <c r="Q49" s="6">
         <v>0</v>
       </c>
       <c r="R49" s="6">
         <v>0</v>
       </c>
       <c r="S49" s="6">
         <v>0</v>
       </c>
       <c r="T49" s="6">
         <v>0</v>
       </c>
       <c r="U49" s="6">
         <v>0</v>
       </c>
-      <c r="V49" s="31">
+      <c r="V49" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="6">
         <v>296</v>
       </c>
       <c r="C50" s="6">
         <v>167</v>
       </c>
       <c r="D50" s="6">
         <v>129</v>
       </c>
       <c r="E50" s="6">
         <v>296</v>
       </c>
       <c r="F50" s="6">
         <v>167</v>
       </c>
       <c r="G50" s="6">
         <v>129</v>
       </c>
@@ -4383,51 +4376,51 @@
       </c>
       <c r="N50" s="6">
         <v>122</v>
       </c>
       <c r="O50" s="6">
         <v>55</v>
       </c>
       <c r="P50" s="6">
         <v>67</v>
       </c>
       <c r="Q50" s="6">
         <v>0</v>
       </c>
       <c r="R50" s="6">
         <v>0</v>
       </c>
       <c r="S50" s="6">
         <v>0</v>
       </c>
       <c r="T50" s="6">
         <v>0</v>
       </c>
       <c r="U50" s="6">
         <v>0</v>
       </c>
-      <c r="V50" s="31">
+      <c r="V50" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B51" s="6">
         <v>433</v>
       </c>
       <c r="C51" s="6">
         <v>194</v>
       </c>
       <c r="D51" s="6">
         <v>239</v>
       </c>
       <c r="E51" s="6">
         <v>433</v>
       </c>
       <c r="F51" s="6">
         <v>194</v>
       </c>
       <c r="G51" s="6">
         <v>239</v>
       </c>
@@ -4451,51 +4444,51 @@
       </c>
       <c r="N51" s="6">
         <v>144</v>
       </c>
       <c r="O51" s="6">
         <v>74</v>
       </c>
       <c r="P51" s="6">
         <v>70</v>
       </c>
       <c r="Q51" s="6">
         <v>0</v>
       </c>
       <c r="R51" s="6">
         <v>0</v>
       </c>
       <c r="S51" s="6">
         <v>0</v>
       </c>
       <c r="T51" s="6">
         <v>0</v>
       </c>
       <c r="U51" s="6">
         <v>0</v>
       </c>
-      <c r="V51" s="31">
+      <c r="V51" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="6">
         <v>0</v>
       </c>
       <c r="C52" s="6">
         <v>0</v>
       </c>
       <c r="D52" s="6">
         <v>0</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="6">
         <v>0</v>
       </c>
       <c r="G52" s="6">
         <v>0</v>
       </c>
@@ -4519,51 +4512,51 @@
       </c>
       <c r="N52" s="6">
         <v>0</v>
       </c>
       <c r="O52" s="6">
         <v>0</v>
       </c>
       <c r="P52" s="6">
         <v>0</v>
       </c>
       <c r="Q52" s="6">
         <v>0</v>
       </c>
       <c r="R52" s="6">
         <v>0</v>
       </c>
       <c r="S52" s="6">
         <v>0</v>
       </c>
       <c r="T52" s="6">
         <v>0</v>
       </c>
       <c r="U52" s="6">
         <v>0</v>
       </c>
-      <c r="V52" s="31">
+      <c r="V52" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B53" s="6">
         <v>0</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="6">
         <v>0</v>
       </c>
       <c r="G53" s="6">
         <v>0</v>
       </c>
@@ -4587,51 +4580,51 @@
       </c>
       <c r="N53" s="6">
         <v>0</v>
       </c>
       <c r="O53" s="6">
         <v>0</v>
       </c>
       <c r="P53" s="6">
         <v>0</v>
       </c>
       <c r="Q53" s="6">
         <v>0</v>
       </c>
       <c r="R53" s="6">
         <v>0</v>
       </c>
       <c r="S53" s="6">
         <v>0</v>
       </c>
       <c r="T53" s="6">
         <v>0</v>
       </c>
       <c r="U53" s="6">
         <v>0</v>
       </c>
-      <c r="V53" s="31">
+      <c r="V53" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B54" s="6">
         <v>0</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="6">
         <v>0</v>
       </c>
       <c r="G54" s="6">
         <v>0</v>
       </c>
@@ -4655,51 +4648,51 @@
       </c>
       <c r="N54" s="6">
         <v>0</v>
       </c>
       <c r="O54" s="6">
         <v>0</v>
       </c>
       <c r="P54" s="6">
         <v>0</v>
       </c>
       <c r="Q54" s="6">
         <v>0</v>
       </c>
       <c r="R54" s="6">
         <v>0</v>
       </c>
       <c r="S54" s="6">
         <v>0</v>
       </c>
       <c r="T54" s="6">
         <v>0</v>
       </c>
       <c r="U54" s="6">
         <v>0</v>
       </c>
-      <c r="V54" s="31">
+      <c r="V54" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B55" s="6">
         <v>245</v>
       </c>
       <c r="C55" s="6">
         <v>167</v>
       </c>
       <c r="D55" s="6">
         <v>78</v>
       </c>
       <c r="E55" s="6">
         <v>245</v>
       </c>
       <c r="F55" s="6">
         <v>167</v>
       </c>
       <c r="G55" s="6">
         <v>78</v>
       </c>
@@ -4723,51 +4716,51 @@
       </c>
       <c r="N55" s="6">
         <v>66</v>
       </c>
       <c r="O55" s="6">
         <v>44</v>
       </c>
       <c r="P55" s="6">
         <v>22</v>
       </c>
       <c r="Q55" s="6">
         <v>0</v>
       </c>
       <c r="R55" s="6">
         <v>0</v>
       </c>
       <c r="S55" s="6">
         <v>0</v>
       </c>
       <c r="T55" s="6">
         <v>0</v>
       </c>
       <c r="U55" s="6">
         <v>0</v>
       </c>
-      <c r="V55" s="31">
+      <c r="V55" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="6">
         <v>0</v>
       </c>
       <c r="G56" s="6">
         <v>0</v>
       </c>
@@ -4791,51 +4784,51 @@
       </c>
       <c r="N56" s="6">
         <v>0</v>
       </c>
       <c r="O56" s="6">
         <v>0</v>
       </c>
       <c r="P56" s="6">
         <v>0</v>
       </c>
       <c r="Q56" s="6">
         <v>0</v>
       </c>
       <c r="R56" s="6">
         <v>0</v>
       </c>
       <c r="S56" s="6">
         <v>0</v>
       </c>
       <c r="T56" s="6">
         <v>0</v>
       </c>
       <c r="U56" s="6">
         <v>0</v>
       </c>
-      <c r="V56" s="31">
+      <c r="V56" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:27" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="6">
         <v>134</v>
       </c>
       <c r="C57" s="6">
         <v>78</v>
       </c>
       <c r="D57" s="6">
         <v>56</v>
       </c>
       <c r="E57" s="6">
         <v>134</v>
       </c>
       <c r="F57" s="6">
         <v>78</v>
       </c>
       <c r="G57" s="6">
         <v>56</v>
       </c>
@@ -4859,51 +4852,51 @@
       </c>
       <c r="N57" s="6">
         <v>43</v>
       </c>
       <c r="O57" s="6">
         <v>28</v>
       </c>
       <c r="P57" s="6">
         <v>15</v>
       </c>
       <c r="Q57" s="6">
         <v>0</v>
       </c>
       <c r="R57" s="6">
         <v>0</v>
       </c>
       <c r="S57" s="6">
         <v>0</v>
       </c>
       <c r="T57" s="6">
         <v>0</v>
       </c>
       <c r="U57" s="6">
         <v>0</v>
       </c>
-      <c r="V57" s="31">
+      <c r="V57" s="30">
         <v>0</v>
       </c>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1"/>
     </row>
     <row r="58" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="6">
         <v>0</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="6">
         <v>0</v>
@@ -4931,51 +4924,51 @@
       </c>
       <c r="N58" s="6">
         <v>0</v>
       </c>
       <c r="O58" s="6">
         <v>0</v>
       </c>
       <c r="P58" s="6">
         <v>0</v>
       </c>
       <c r="Q58" s="6">
         <v>0</v>
       </c>
       <c r="R58" s="6">
         <v>0</v>
       </c>
       <c r="S58" s="6">
         <v>0</v>
       </c>
       <c r="T58" s="6">
         <v>0</v>
       </c>
       <c r="U58" s="6">
         <v>0</v>
       </c>
-      <c r="V58" s="31">
+      <c r="V58" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="6">
         <v>0</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="6">
         <v>0</v>
       </c>
       <c r="G59" s="6">
         <v>0</v>
       </c>
@@ -4999,51 +4992,51 @@
       </c>
       <c r="N59" s="6">
         <v>0</v>
       </c>
       <c r="O59" s="6">
         <v>0</v>
       </c>
       <c r="P59" s="6">
         <v>0</v>
       </c>
       <c r="Q59" s="6">
         <v>0</v>
       </c>
       <c r="R59" s="6">
         <v>0</v>
       </c>
       <c r="S59" s="6">
         <v>0</v>
       </c>
       <c r="T59" s="6">
         <v>0</v>
       </c>
       <c r="U59" s="6">
         <v>0</v>
       </c>
-      <c r="V59" s="31">
+      <c r="V59" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B60" s="6">
         <v>449</v>
       </c>
       <c r="C60" s="6">
         <v>221</v>
       </c>
       <c r="D60" s="6">
         <v>228</v>
       </c>
       <c r="E60" s="6">
         <v>449</v>
       </c>
       <c r="F60" s="6">
         <v>221</v>
       </c>
       <c r="G60" s="6">
         <v>228</v>
       </c>
@@ -5067,51 +5060,51 @@
       </c>
       <c r="N60" s="6">
         <v>158</v>
       </c>
       <c r="O60" s="6">
         <v>73</v>
       </c>
       <c r="P60" s="6">
         <v>85</v>
       </c>
       <c r="Q60" s="6">
         <v>0</v>
       </c>
       <c r="R60" s="6">
         <v>0</v>
       </c>
       <c r="S60" s="6">
         <v>0</v>
       </c>
       <c r="T60" s="6">
         <v>0</v>
       </c>
       <c r="U60" s="6">
         <v>0</v>
       </c>
-      <c r="V60" s="31">
+      <c r="V60" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:27" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B61" s="6">
         <v>0</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="6">
         <v>0</v>
       </c>
       <c r="G61" s="6">
         <v>0</v>
       </c>
@@ -5135,51 +5128,51 @@
       </c>
       <c r="N61" s="6">
         <v>0</v>
       </c>
       <c r="O61" s="6">
         <v>0</v>
       </c>
       <c r="P61" s="6">
         <v>0</v>
       </c>
       <c r="Q61" s="6">
         <v>0</v>
       </c>
       <c r="R61" s="6">
         <v>0</v>
       </c>
       <c r="S61" s="6">
         <v>0</v>
       </c>
       <c r="T61" s="6">
         <v>0</v>
       </c>
       <c r="U61" s="6">
         <v>0</v>
       </c>
-      <c r="V61" s="31">
+      <c r="V61" s="30">
         <v>0</v>
       </c>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
     </row>
     <row r="62" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B62" s="6">
         <v>0</v>
       </c>
       <c r="C62" s="6">
         <v>0</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="6">
         <v>0</v>
@@ -5207,51 +5200,51 @@
       </c>
       <c r="N62" s="6">
         <v>0</v>
       </c>
       <c r="O62" s="6">
         <v>0</v>
       </c>
       <c r="P62" s="6">
         <v>0</v>
       </c>
       <c r="Q62" s="6">
         <v>0</v>
       </c>
       <c r="R62" s="6">
         <v>0</v>
       </c>
       <c r="S62" s="6">
         <v>0</v>
       </c>
       <c r="T62" s="6">
         <v>0</v>
       </c>
       <c r="U62" s="6">
         <v>0</v>
       </c>
-      <c r="V62" s="31">
+      <c r="V62" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6">
         <v>0</v>
       </c>
       <c r="F63" s="6">
         <v>0</v>
       </c>
       <c r="G63" s="6">
         <v>0</v>
       </c>
@@ -5275,51 +5268,51 @@
       </c>
       <c r="N63" s="6">
         <v>0</v>
       </c>
       <c r="O63" s="6">
         <v>0</v>
       </c>
       <c r="P63" s="6">
         <v>0</v>
       </c>
       <c r="Q63" s="6">
         <v>0</v>
       </c>
       <c r="R63" s="6">
         <v>0</v>
       </c>
       <c r="S63" s="6">
         <v>0</v>
       </c>
       <c r="T63" s="6">
         <v>0</v>
       </c>
       <c r="U63" s="6">
         <v>0</v>
       </c>
-      <c r="V63" s="31">
+      <c r="V63" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B64" s="6">
         <v>0</v>
       </c>
       <c r="C64" s="6">
         <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="6">
         <v>0</v>
       </c>
       <c r="G64" s="6">
         <v>0</v>
       </c>
@@ -5343,51 +5336,51 @@
       </c>
       <c r="N64" s="6">
         <v>0</v>
       </c>
       <c r="O64" s="6">
         <v>0</v>
       </c>
       <c r="P64" s="6">
         <v>0</v>
       </c>
       <c r="Q64" s="6">
         <v>0</v>
       </c>
       <c r="R64" s="6">
         <v>0</v>
       </c>
       <c r="S64" s="6">
         <v>0</v>
       </c>
       <c r="T64" s="6">
         <v>0</v>
       </c>
       <c r="U64" s="6">
         <v>0</v>
       </c>
-      <c r="V64" s="31">
+      <c r="V64" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B65" s="6">
         <v>0</v>
       </c>
       <c r="C65" s="6">
         <v>0</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6">
         <v>0</v>
       </c>
       <c r="F65" s="6">
         <v>0</v>
       </c>
       <c r="G65" s="6">
         <v>0</v>
       </c>
@@ -5411,51 +5404,51 @@
       </c>
       <c r="N65" s="6">
         <v>0</v>
       </c>
       <c r="O65" s="6">
         <v>0</v>
       </c>
       <c r="P65" s="6">
         <v>0</v>
       </c>
       <c r="Q65" s="6">
         <v>0</v>
       </c>
       <c r="R65" s="6">
         <v>0</v>
       </c>
       <c r="S65" s="6">
         <v>0</v>
       </c>
       <c r="T65" s="6">
         <v>0</v>
       </c>
       <c r="U65" s="6">
         <v>0</v>
       </c>
-      <c r="V65" s="31">
+      <c r="V65" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:27" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B66" s="6">
         <v>390</v>
       </c>
       <c r="C66" s="6">
         <v>200</v>
       </c>
       <c r="D66" s="6">
         <v>190</v>
       </c>
       <c r="E66" s="6">
         <v>390</v>
       </c>
       <c r="F66" s="6">
         <v>200</v>
       </c>
       <c r="G66" s="6">
         <v>190</v>
       </c>
@@ -5479,51 +5472,51 @@
       </c>
       <c r="N66" s="6">
         <v>149</v>
       </c>
       <c r="O66" s="6">
         <v>74</v>
       </c>
       <c r="P66" s="6">
         <v>75</v>
       </c>
       <c r="Q66" s="6">
         <v>0</v>
       </c>
       <c r="R66" s="6">
         <v>0</v>
       </c>
       <c r="S66" s="6">
         <v>0</v>
       </c>
       <c r="T66" s="6">
         <v>0</v>
       </c>
       <c r="U66" s="6">
         <v>0</v>
       </c>
-      <c r="V66" s="31">
+      <c r="V66" s="30">
         <v>0</v>
       </c>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="1"/>
     </row>
     <row r="67" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="6">
         <v>0</v>
@@ -5551,51 +5544,51 @@
       </c>
       <c r="N67" s="6">
         <v>0</v>
       </c>
       <c r="O67" s="6">
         <v>0</v>
       </c>
       <c r="P67" s="6">
         <v>0</v>
       </c>
       <c r="Q67" s="6">
         <v>0</v>
       </c>
       <c r="R67" s="6">
         <v>0</v>
       </c>
       <c r="S67" s="6">
         <v>0</v>
       </c>
       <c r="T67" s="6">
         <v>0</v>
       </c>
       <c r="U67" s="6">
         <v>0</v>
       </c>
-      <c r="V67" s="31">
+      <c r="V67" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B68" s="26">
         <v>0</v>
       </c>
       <c r="C68" s="7">
         <v>0</v>
       </c>
       <c r="D68" s="7">
         <v>0</v>
       </c>
       <c r="E68" s="7">
         <v>0</v>
       </c>
       <c r="F68" s="7">
         <v>0</v>
       </c>
       <c r="G68" s="7">
         <v>0</v>
       </c>
@@ -5619,51 +5612,51 @@
       </c>
       <c r="N68" s="7">
         <v>0</v>
       </c>
       <c r="O68" s="7">
         <v>0</v>
       </c>
       <c r="P68" s="7">
         <v>0</v>
       </c>
       <c r="Q68" s="7">
         <v>0</v>
       </c>
       <c r="R68" s="7">
         <v>0</v>
       </c>
       <c r="S68" s="7">
         <v>0</v>
       </c>
       <c r="T68" s="7">
         <v>0</v>
       </c>
       <c r="U68" s="7">
         <v>0</v>
       </c>
-      <c r="V68" s="32">
+      <c r="V68" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:27" x14ac:dyDescent="0.15">
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="11"/>
       <c r="N69" s="11"/>
       <c r="O69" s="11"/>
       <c r="P69" s="5"/>
       <c r="Q69" s="5"/>
       <c r="R69" s="5"/>
       <c r="S69" s="5"/>
       <c r="T69" s="5"/>
       <c r="U69" s="5"/>
       <c r="V69" s="5"/>
     </row>
     <row r="70" spans="1:27" x14ac:dyDescent="0.15">
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="11"/>
       <c r="N70" s="11"/>
       <c r="O70" s="11"/>
@@ -6515,76 +6508,72 @@
       <c r="K128" s="5"/>
       <c r="L128" s="5"/>
       <c r="M128" s="11"/>
       <c r="N128" s="11"/>
       <c r="O128" s="11"/>
       <c r="P128" s="5"/>
       <c r="Q128" s="5"/>
       <c r="R128" s="5"/>
       <c r="S128" s="5"/>
       <c r="T128" s="5"/>
       <c r="U128" s="5"/>
       <c r="V128" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:D4"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="T3:V4"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.64" right="0.69" top="0.59055118110236227" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <headerFooter differentOddEven="1" scaleWithDoc="0">
-[...2 lines deleted...]
-  </headerFooter>
+  <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>42-2</vt:lpstr>
       <vt:lpstr>'42-2'!Print_Area</vt:lpstr>
       <vt:lpstr>'42-2'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>k.tsi2</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>