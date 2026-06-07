--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="25726"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E514F59-BD28-43BE-B156-A7077EE22BEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6095A76E-31E5-4A6F-851E-92F9BF02A28B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="57-2" sheetId="19" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'57-2'!$A$1:$A$133</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'57-2'!$A$1:$X$73</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'57-2'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="83">
   <si>
     <t xml:space="preserve">  2. 在学者数・教職員数  </t>
     <rPh sb="5" eb="7">
       <t>ザイガク</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>シャ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>キョウショクイン</t>
@@ -873,84 +868,84 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
     <cellStyle name="Calc Currency (0)" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Full Year FY96" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Full Year FY96" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]_CCOCPX" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency_CCOCPX" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="entry" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Grey" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Header1" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Header2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Input [yellow]" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal - Style1" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal_#18-Internet" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Percent [2]" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="price" xfId="15" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="revised" xfId="16" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="section" xfId="17" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="subhead" xfId="18" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="title" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="センター" xfId="20" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="ハイパーリンク 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
@@ -958,197 +953,163 @@
     <cellStyle name="標準 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1287,200 +1248,198 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:X133"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="18.6640625" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="12" width="8.33203125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="18.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3" max="4" width="8.7109375" style="4" customWidth="1"/>
+    <col min="5" max="6" width="7.42578125" style="4" customWidth="1"/>
+    <col min="7" max="7" width="7.140625" style="18" customWidth="1"/>
+    <col min="8" max="9" width="8.28515625" style="18" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="4" customWidth="1"/>
+    <col min="11" max="12" width="8.28515625" style="4" customWidth="1"/>
     <col min="13" max="13" width="6" style="4" customWidth="1"/>
-    <col min="14" max="14" width="8.44140625" style="17" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="25" max="16384" width="10.6640625" style="4"/>
+    <col min="14" max="14" width="8.42578125" style="17" customWidth="1"/>
+    <col min="15" max="16" width="8.28515625" style="4" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="4" customWidth="1"/>
+    <col min="18" max="18" width="5.140625" style="4" customWidth="1"/>
+    <col min="19" max="20" width="5.28515625" style="4" customWidth="1"/>
+    <col min="21" max="21" width="8.140625" style="4" customWidth="1"/>
+    <col min="22" max="22" width="8.7109375" style="4" customWidth="1"/>
+    <col min="23" max="23" width="7.28515625" style="4" customWidth="1"/>
+    <col min="24" max="24" width="7.140625" style="4" customWidth="1"/>
+    <col min="25" max="16384" width="10.7109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="23" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="B3" s="31" t="s">
+      <c r="B3" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="32"/>
+      <c r="C3" s="38"/>
       <c r="D3" s="33"/>
-      <c r="E3" s="31" t="s">
+      <c r="E3" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="32"/>
+      <c r="F3" s="38"/>
       <c r="G3" s="33"/>
-      <c r="H3" s="31" t="s">
+      <c r="H3" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="32"/>
+      <c r="I3" s="38"/>
       <c r="J3" s="33"/>
-      <c r="K3" s="31" t="s">
+      <c r="K3" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="L3" s="32"/>
+      <c r="L3" s="38"/>
       <c r="M3" s="33"/>
-      <c r="N3" s="37" t="s">
+      <c r="N3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="38"/>
-[...5 lines deleted...]
-      <c r="U3" s="39" t="s">
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="V3" s="39"/>
-      <c r="W3" s="39"/>
+      <c r="V3" s="32"/>
+      <c r="W3" s="32"/>
       <c r="X3" s="28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="29"/>
-[...11 lines deleted...]
-      <c r="M4" s="36"/>
+      <c r="A4" s="36"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="34"/>
       <c r="N4" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="38"/>
-[...1 lines deleted...]
-      <c r="R4" s="37" t="s">
+      <c r="P4" s="31"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="38"/>
-[...4 lines deleted...]
-      <c r="X4" s="30"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+      <c r="X4" s="29"/>
     </row>
     <row r="5" spans="1:24" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="30"/>
+      <c r="A5" s="29"/>
       <c r="B5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="36"/>
+      <c r="N5" s="34"/>
       <c r="O5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="Q5" s="21" t="s">
         <v>11</v>
       </c>
       <c r="R5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="S5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="T5" s="21" t="s">
         <v>11</v>
       </c>
       <c r="U5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="V5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="W5" s="22" t="s">
@@ -6935,96 +6894,92 @@
       <c r="J131" s="17"/>
       <c r="K131" s="17"/>
       <c r="L131" s="17"/>
       <c r="M131" s="17"/>
     </row>
     <row r="132" spans="7:13" x14ac:dyDescent="0.15">
       <c r="G132" s="16"/>
       <c r="H132" s="16"/>
       <c r="I132" s="16"/>
       <c r="J132" s="17"/>
       <c r="K132" s="17"/>
       <c r="L132" s="17"/>
       <c r="M132" s="17"/>
     </row>
     <row r="133" spans="7:13" x14ac:dyDescent="0.15">
       <c r="G133" s="16"/>
       <c r="H133" s="16"/>
       <c r="I133" s="16"/>
       <c r="J133" s="17"/>
       <c r="K133" s="17"/>
       <c r="L133" s="17"/>
       <c r="M133" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:D4"/>
+    <mergeCell ref="E3:G4"/>
+    <mergeCell ref="H3:J4"/>
+    <mergeCell ref="K3:M4"/>
     <mergeCell ref="X3:X4"/>
     <mergeCell ref="N3:T3"/>
     <mergeCell ref="U3:W4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="R4:T4"/>
-    <mergeCell ref="A3:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="K3:M4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <headerFooter differentOddEven="1" scaleWithDoc="0">
-[...2 lines deleted...]
-  </headerFooter>
+  <headerFooter differentOddEven="1" scaleWithDoc="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="72" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>57-2</vt:lpstr>
       <vt:lpstr>'57-2'!Print_Area</vt:lpstr>
       <vt:lpstr>'57-2'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>