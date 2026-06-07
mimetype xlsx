--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6F80EE1-8A20-4B8E-A79F-D61E1BB44BA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="8505"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="71" sheetId="20" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'71'!$A$1:$AH$15</definedName>
   </definedNames>
   <calcPr calcId="162913" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="17">
   <si>
     <t>計</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>区　　分</t>
     <phoneticPr fontId="3"/>
@@ -100,59 +96,59 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>71. 卒後:義務教育学校  高等学校等への入学志願者数</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（注）「入学志願者」は、志願者の実数である。（同一人が2校以上に志願した場合も1人として計上）</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　例えば同一人が高等学校の全日制と高等専門学校の両方に志願した場合は、進学者については進学先の</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　志願者として計上し、いずれの学校にも合格しなかった者については第一志望の学校に計上した。</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
-    <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="179" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="180" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="181" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -422,381 +418,360 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="181" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="9" fillId="3" borderId="14" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="182" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="181" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="21">
-    <cellStyle name="Calc Currency (0)" xfId="2"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="20"/>
+    <cellStyle name="Calc Currency (0)" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="entry" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Grey" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Header1" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Header2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Input [yellow]" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal - Style1" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Percent [2]" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="price" xfId="15" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="revised" xfId="16" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="section" xfId="17" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="subhead" xfId="18" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="title" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="センター" xfId="20" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF66"/>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -929,371 +904,365 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="35" max="16384" width="10.7109375" style="1"/>
+    <col min="1" max="1" width="14.28515625" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" customWidth="1"/>
+    <col min="4" max="5" width="9.28515625" customWidth="1"/>
+    <col min="6" max="6" width="7.140625" customWidth="1"/>
+    <col min="7" max="10" width="6.42578125" customWidth="1"/>
+    <col min="11" max="12" width="7.140625" customWidth="1"/>
+    <col min="13" max="14" width="6.7109375" customWidth="1"/>
+    <col min="15" max="22" width="5.7109375" customWidth="1"/>
+    <col min="23" max="23" width="5.5703125" customWidth="1"/>
+    <col min="24" max="25" width="5.7109375" customWidth="1"/>
+    <col min="26" max="30" width="5" customWidth="1"/>
+    <col min="31" max="31" width="7.42578125" customWidth="1"/>
+    <col min="32" max="32" width="7.7109375" customWidth="1"/>
+    <col min="33" max="33" width="5.85546875" customWidth="1"/>
+    <col min="34" max="34" width="4.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="3"/>
-[...10 lines deleted...]
-      <c r="M1" s="6"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
     </row>
     <row r="2" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="34" t="s">
+      <c r="B2" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="35"/>
-[...1 lines deleted...]
-      <c r="F2" s="34" t="s">
+      <c r="D2" s="32"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="35"/>
-[...3 lines deleted...]
-      <c r="K2" s="37" t="s">
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="L2" s="40" t="s">
+      <c r="L2" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="M2" s="41"/>
+      <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="32"/>
-[...1 lines deleted...]
-      <c r="C3" s="34" t="s">
+      <c r="A3" s="29"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="35"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="32"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="G3" s="35"/>
-[...5 lines deleted...]
-      <c r="M3" s="43"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="27"/>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="33"/>
-[...4 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="34" t="s">
+      <c r="F4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="36"/>
-      <c r="I4" s="34" t="s">
+      <c r="H4" s="33"/>
+      <c r="I4" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="36"/>
-[...2 lines deleted...]
-      <c r="M4" s="43"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="27"/>
     </row>
     <row r="5" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="9">
+      <c r="A5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="7">
         <v>197</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="8">
         <v>195</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="8">
         <v>192</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="8">
         <v>3</v>
       </c>
-      <c r="F5" s="10">
-[...14 lines deleted...]
-      <c r="M5" s="13">
+      <c r="F5" s="8">
+        <v>0</v>
+      </c>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8">
+        <v>0</v>
+      </c>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8">
+        <v>0</v>
+      </c>
+      <c r="K5" s="8">
+        <v>0</v>
+      </c>
+      <c r="L5" s="9"/>
+      <c r="M5" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="8" t="s">
+      <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="11">
         <v>92</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="12">
         <v>90</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="12">
         <v>88</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="12">
         <v>2</v>
       </c>
-      <c r="F6" s="15">
-[...14 lines deleted...]
-      <c r="M6" s="18">
+      <c r="F6" s="12">
+        <v>0</v>
+      </c>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12">
+        <v>0</v>
+      </c>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12">
+        <v>0</v>
+      </c>
+      <c r="K6" s="12">
+        <v>0</v>
+      </c>
+      <c r="M6" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="15">
         <v>105</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="16">
         <v>105</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="16">
         <v>104</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="16">
         <v>1</v>
       </c>
-      <c r="F7" s="21">
-[...14 lines deleted...]
-      <c r="M7" s="25">
+      <c r="F7" s="16">
+        <v>0</v>
+      </c>
+      <c r="G7" s="16"/>
+      <c r="H7" s="17">
+        <v>0</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="17">
+        <v>0</v>
+      </c>
+      <c r="K7" s="16">
+        <v>0</v>
+      </c>
+      <c r="L7" s="19"/>
+      <c r="M7" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="26" t="s">
+      <c r="A8" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="27"/>
-[...10 lines deleted...]
-      <c r="M8" s="29"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="27"/>
-[...10 lines deleted...]
-      <c r="M9" s="29"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="21"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="30" t="s">
+      <c r="A10" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="27"/>
-[...10 lines deleted...]
-      <c r="M10" s="29"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="L2:M4"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="F2:J2"/>
     <mergeCell ref="K2:K4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:J3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="85" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <headerFooter differentOddEven="1" scaleWithDoc="0">
-[...2 lines deleted...]
-  </headerFooter>
+  <headerFooter differentOddEven="1" scaleWithDoc="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="14" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>71</vt:lpstr>
       <vt:lpstr>'71'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>