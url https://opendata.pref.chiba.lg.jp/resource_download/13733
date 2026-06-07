--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8829A519-D933-4C2C-A6EA-90B67423953C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="8505"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="72" sheetId="20" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'72'!$A$1:$AH$8</definedName>
   </definedNames>
   <calcPr calcId="162913" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="15">
   <si>
     <t>計</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>区　　分</t>
     <phoneticPr fontId="3"/>
@@ -105,59 +101,59 @@
     <rPh sb="0" eb="3">
       <t>ツウシンセイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>72. 卒後:義務教育学校 高等学校等への進学者数</t>
     <rPh sb="4" eb="5">
       <t>ソツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>シンガク</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
-    <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="179" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="180" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="181" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -433,375 +429,360 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="3" borderId="14" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="182" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="181" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="21">
-    <cellStyle name="Calc Currency (0)" xfId="2"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="20"/>
+    <cellStyle name="Calc Currency (0)" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="entry" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Grey" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Header1" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Header2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Input [yellow]" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal - Style1" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Percent [2]" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="price" xfId="15" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="revised" xfId="16" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="section" xfId="17" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="subhead" xfId="18" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="title" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="センター" xfId="20" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF66"/>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -934,337 +915,331 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="35" max="16384" width="10.7109375" style="1"/>
+    <col min="1" max="1" width="14.28515625" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" customWidth="1"/>
+    <col min="4" max="5" width="9.28515625" customWidth="1"/>
+    <col min="6" max="6" width="7.140625" customWidth="1"/>
+    <col min="7" max="10" width="6.42578125" customWidth="1"/>
+    <col min="11" max="12" width="7.140625" customWidth="1"/>
+    <col min="13" max="14" width="6.7109375" customWidth="1"/>
+    <col min="15" max="22" width="5.7109375" customWidth="1"/>
+    <col min="23" max="23" width="5.5703125" customWidth="1"/>
+    <col min="24" max="25" width="5.7109375" customWidth="1"/>
+    <col min="26" max="30" width="5" customWidth="1"/>
+    <col min="31" max="31" width="7.42578125" customWidth="1"/>
+    <col min="32" max="32" width="7.7109375" customWidth="1"/>
+    <col min="33" max="33" width="5.85546875" customWidth="1"/>
+    <col min="34" max="34" width="4.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="24"/>
-[...11 lines deleted...]
-      <c r="N1" s="23"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
     </row>
     <row r="2" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="30" t="s">
+      <c r="B2" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="31"/>
-[...2 lines deleted...]
-      <c r="G2" s="30" t="s">
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="31"/>
-[...3 lines deleted...]
-      <c r="L2" s="33" t="s">
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="M2" s="36" t="s">
+      <c r="M2" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="N2" s="37"/>
+      <c r="N2" s="23"/>
     </row>
     <row r="3" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="28"/>
-[...1 lines deleted...]
-      <c r="C3" s="30" t="s">
+      <c r="A3" s="32"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="31"/>
-[...1 lines deleted...]
-      <c r="F3" s="26" t="s">
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="30" t="s">
+      <c r="G3" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="31"/>
-[...5 lines deleted...]
-      <c r="N3" s="39"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="25"/>
     </row>
     <row r="4" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="29"/>
-[...4 lines deleted...]
-      <c r="D4" s="3" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="30" t="s">
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="32"/>
-      <c r="J4" s="30" t="s">
+      <c r="I4" s="30"/>
+      <c r="J4" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="32"/>
-[...2 lines deleted...]
-      <c r="N4" s="41"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="27"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="5">
+      <c r="A5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4">
         <v>201</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="5">
         <v>195</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="5">
         <v>192</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="5">
         <v>3</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="5">
         <v>4</v>
       </c>
-      <c r="G5" s="6">
-[...14 lines deleted...]
-      <c r="N5" s="10">
+      <c r="G5" s="5">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5">
+        <v>0</v>
+      </c>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5">
+        <v>0</v>
+      </c>
+      <c r="L5" s="5">
+        <v>0</v>
+      </c>
+      <c r="M5" s="6"/>
+      <c r="N5" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="11">
+      <c r="B6" s="8">
         <v>92</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="9">
         <v>90</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="9">
         <v>88</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="9">
         <v>2</v>
       </c>
-      <c r="F6" s="12">
-[...17 lines deleted...]
-      <c r="N6" s="15">
+      <c r="F6" s="9">
+        <v>0</v>
+      </c>
+      <c r="G6" s="9">
+        <v>0</v>
+      </c>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9">
+        <v>0</v>
+      </c>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9">
+        <v>0</v>
+      </c>
+      <c r="L6" s="9">
+        <v>0</v>
+      </c>
+      <c r="N6" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="16" t="s">
+      <c r="A7" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="12">
         <v>109</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="13">
         <v>105</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="13">
         <v>104</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="13">
         <v>1</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="13">
         <v>4</v>
       </c>
-      <c r="G7" s="18">
-[...14 lines deleted...]
-      <c r="N7" s="22">
+      <c r="G7" s="13">
+        <v>0</v>
+      </c>
+      <c r="H7" s="13"/>
+      <c r="I7" s="14">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15"/>
+      <c r="K7" s="14">
+        <v>0</v>
+      </c>
+      <c r="L7" s="13">
+        <v>0</v>
+      </c>
+      <c r="M7" s="16"/>
+      <c r="N7" s="17">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:L4"/>
     <mergeCell ref="M2:N4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
-    <mergeCell ref="A2:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="L2:L4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="85" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <headerFooter differentOddEven="1" scaleWithDoc="0">
-[...2 lines deleted...]
-  </headerFooter>
+  <headerFooter differentOddEven="1" scaleWithDoc="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="14" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>72</vt:lpstr>
       <vt:lpstr>'72'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>