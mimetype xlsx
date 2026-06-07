--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" checkCompatibility="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00F18B4F-94E0-4423-BDB6-BC75A58B0A60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="8505"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="74" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'74'!$A$1:$AC$51</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'74'!$3:$7</definedName>
   </definedNames>
   <calcPr calcId="162913" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="53">
   <si>
     <t>区　　分</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>Ａ</t>
   </si>
   <si>
     <t>Ｂ</t>
@@ -370,51 +366,51 @@
     <rPh sb="102" eb="103">
       <t>モノ</t>
     </rPh>
     <rPh sb="104" eb="106">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="112" eb="113">
       <t>シ</t>
     </rPh>
     <rPh sb="115" eb="117">
       <t>ヒリツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和３年度</t>
   </si>
   <si>
     <t>令和４年度</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="_ * #,##0.0_ ;_ * \-#,##0.0_ ;_ * &quot;-&quot;?_ ;_ @_ "/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -667,511 +663,493 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...70 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1304,4101 +1282,4084 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" customWidth="1"/>
     <col min="2" max="2" width="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="11" bestFit="1" customWidth="1"/>
     <col min="7" max="10" width="8.7109375" customWidth="1"/>
     <col min="11" max="12" width="7.85546875" customWidth="1"/>
     <col min="13" max="14" width="6.42578125" customWidth="1"/>
     <col min="15" max="15" width="8.85546875" customWidth="1"/>
     <col min="16" max="18" width="8.7109375" customWidth="1"/>
     <col min="19" max="20" width="6.42578125" customWidth="1"/>
     <col min="21" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="5.85546875" customWidth="1"/>
     <col min="24" max="24" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.5703125" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="28" max="29" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="65" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
-      <c r="AC1" s="3"/>
+      <c r="AC1" s="1"/>
     </row>
     <row r="2" spans="1:32" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A2" s="4"/>
-[...27 lines deleted...]
-      <c r="AC2" s="6"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="5"/>
     </row>
-    <row r="3" spans="1:32" s="10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B3" s="83" t="s">
+    <row r="3" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="84"/>
-[...1 lines deleted...]
-      <c r="E3" s="7" t="s">
+      <c r="C3" s="81"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="8"/>
-      <c r="G3" s="7" t="s">
+      <c r="F3" s="7"/>
+      <c r="G3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="8"/>
-      <c r="I3" s="7" t="s">
+      <c r="H3" s="7"/>
+      <c r="I3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="8"/>
-      <c r="K3" s="90" t="s">
+      <c r="J3" s="7"/>
+      <c r="K3" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="L3" s="91"/>
-[...2 lines deleted...]
-      <c r="O3" s="59" t="s">
+      <c r="L3" s="88"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="P3" s="59"/>
-[...4 lines deleted...]
-      <c r="U3" s="90" t="s">
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="V3" s="91"/>
-      <c r="W3" s="83" t="s">
+      <c r="V3" s="88"/>
+      <c r="W3" s="80" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="85"/>
-      <c r="Y3" s="100" t="s">
+      <c r="X3" s="82"/>
+      <c r="Y3" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="Z3" s="101"/>
-[...2 lines deleted...]
-      <c r="AC3" s="49"/>
+      <c r="Z3" s="98"/>
+      <c r="AA3" s="46"/>
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
     </row>
-    <row r="4" spans="1:32" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="E4" s="11" t="s">
+    <row r="4" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="78"/>
+      <c r="B4" s="73"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="12"/>
-      <c r="G4" s="11" t="s">
+      <c r="F4" s="11"/>
+      <c r="G4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="12"/>
-      <c r="I4" s="11" t="s">
+      <c r="H4" s="11"/>
+      <c r="I4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="12"/>
-      <c r="K4" s="92" t="s">
+      <c r="J4" s="11"/>
+      <c r="K4" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="93"/>
-[...2 lines deleted...]
-      <c r="O4" s="96" t="s">
+      <c r="L4" s="90"/>
+      <c r="M4" s="17"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="93" t="s">
         <v>41</v>
       </c>
-      <c r="P4" s="96"/>
-[...8 lines deleted...]
-      <c r="Y4" s="102" t="s">
+      <c r="P4" s="93"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="12"/>
+      <c r="V4" s="11"/>
+      <c r="W4" s="12"/>
+      <c r="X4" s="11"/>
+      <c r="Y4" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="Z4" s="97" t="s">
+      <c r="Z4" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="AA4" s="75" t="s">
+      <c r="AA4" s="72" t="s">
         <v>38</v>
       </c>
-      <c r="AB4" s="14" t="s">
+      <c r="AB4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="AC4" s="50"/>
+      <c r="AC4" s="47"/>
     </row>
-    <row r="5" spans="1:32" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="E5" s="11" t="s">
+    <row r="5" spans="1:32" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="78"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="12"/>
-      <c r="G5" s="11" t="s">
+      <c r="F5" s="11"/>
+      <c r="G5" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="12"/>
-      <c r="I5" s="11" t="s">
+      <c r="H5" s="11"/>
+      <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="12"/>
-      <c r="K5" s="11" t="s">
+      <c r="J5" s="11"/>
+      <c r="K5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="L5" s="12"/>
-      <c r="M5" s="90" t="s">
+      <c r="L5" s="11"/>
+      <c r="M5" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="91"/>
-      <c r="O5" s="61" t="s">
+      <c r="N5" s="88"/>
+      <c r="O5" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="P5" s="9"/>
-[...2 lines deleted...]
-      <c r="S5" s="90" t="s">
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="87" t="s">
         <v>46</v>
       </c>
-      <c r="T5" s="91"/>
-      <c r="U5" s="76" t="s">
+      <c r="T5" s="88"/>
+      <c r="U5" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="V5" s="77"/>
-      <c r="W5" s="78" t="s">
+      <c r="V5" s="74"/>
+      <c r="W5" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="X5" s="79"/>
-[...3 lines deleted...]
-      <c r="AB5" s="14" t="s">
+      <c r="X5" s="76"/>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="95"/>
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="AC5" s="50" t="s">
+      <c r="AC5" s="47" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="G6" s="16" t="s">
+    <row r="6" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="78"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="85"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="17"/>
-      <c r="I6" s="16" t="s">
+      <c r="H6" s="15"/>
+      <c r="I6" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="J6" s="17"/>
-      <c r="K6" s="16" t="s">
+      <c r="J6" s="15"/>
+      <c r="K6" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="L6" s="18"/>
-[...2 lines deleted...]
-      <c r="O6" s="66" t="s">
+      <c r="L6" s="16"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="92"/>
+      <c r="O6" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="P6" s="67"/>
-      <c r="Q6" s="72" t="s">
+      <c r="P6" s="63"/>
+      <c r="Q6" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="R6" s="73"/>
-[...9 lines deleted...]
-      <c r="AB6" s="14" t="s">
+      <c r="R6" s="70"/>
+      <c r="S6" s="91"/>
+      <c r="T6" s="92"/>
+      <c r="U6" s="15"/>
+      <c r="V6" s="16"/>
+      <c r="W6" s="17"/>
+      <c r="X6" s="18"/>
+      <c r="Y6" s="67"/>
+      <c r="Z6" s="95"/>
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="AC6" s="50"/>
+      <c r="AC6" s="47"/>
     </row>
-    <row r="7" spans="1:32" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B7" s="51" t="s">
+    <row r="7" spans="1:32" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="79"/>
+      <c r="B7" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="51" t="s">
+      <c r="C7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="51" t="s">
+      <c r="D7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="E7" s="51" t="s">
+      <c r="E7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="51" t="s">
+      <c r="F7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="G7" s="51" t="s">
+      <c r="G7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="H7" s="51" t="s">
+      <c r="H7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="I7" s="51" t="s">
+      <c r="I7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="J7" s="51" t="s">
+      <c r="J7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="K7" s="51" t="s">
+      <c r="K7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="L7" s="51" t="s">
+      <c r="L7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="M7" s="51" t="s">
+      <c r="M7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="N7" s="51" t="s">
+      <c r="N7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="O7" s="58" t="s">
+      <c r="O7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="P7" s="58" t="s">
+      <c r="P7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="Q7" s="58" t="s">
+      <c r="Q7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="R7" s="58" t="s">
+      <c r="R7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="S7" s="51" t="s">
+      <c r="S7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="T7" s="51" t="s">
+      <c r="T7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="U7" s="51" t="s">
+      <c r="U7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="V7" s="51" t="s">
+      <c r="V7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="W7" s="51" t="s">
+      <c r="W7" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="X7" s="51" t="s">
+      <c r="X7" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="Y7" s="104"/>
-[...1 lines deleted...]
-      <c r="AA7" s="51" t="s">
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="96"/>
+      <c r="AA7" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="AB7" s="51" t="s">
+      <c r="AB7" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="AC7" s="51" t="s">
+      <c r="AC7" s="48" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="33">
+      <c r="B8" s="31">
         <v>48202</v>
       </c>
-      <c r="C8" s="34">
+      <c r="C8" s="32">
         <v>24461</v>
       </c>
-      <c r="D8" s="34">
+      <c r="D8" s="32">
         <v>23741</v>
       </c>
-      <c r="E8" s="34">
+      <c r="E8" s="32">
         <v>14142</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="32">
         <v>13926</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="32">
         <v>3988</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="32">
         <v>5682</v>
       </c>
-      <c r="I8" s="34">
+      <c r="I8" s="32">
         <v>1390</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="32">
         <v>763</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="32">
         <v>108</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="32">
         <v>14</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="32">
         <v>58</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="32">
         <v>23</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="32">
         <v>3167</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="32">
         <v>2247</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="32">
         <v>25</v>
       </c>
-      <c r="R8" s="34">
+      <c r="R8" s="32">
         <v>35</v>
       </c>
-      <c r="S8" s="34">
+      <c r="S8" s="32">
         <v>141</v>
       </c>
-      <c r="T8" s="34">
+      <c r="T8" s="32">
         <v>186</v>
       </c>
-      <c r="U8" s="34">
+      <c r="U8" s="32">
         <v>1440</v>
       </c>
-      <c r="V8" s="34">
+      <c r="V8" s="32">
         <v>863</v>
       </c>
-      <c r="W8" s="34">
+      <c r="W8" s="32">
         <v>2</v>
       </c>
-      <c r="X8" s="34">
+      <c r="X8" s="32">
         <v>2</v>
       </c>
-      <c r="Y8" s="34">
+      <c r="Y8" s="32">
         <v>1</v>
       </c>
-      <c r="Z8" s="34">
+      <c r="Z8" s="32">
         <v>2</v>
       </c>
-      <c r="AA8" s="36">
+      <c r="AA8" s="34">
         <v>58.2299489647733</v>
       </c>
-      <c r="AB8" s="36">
+      <c r="AB8" s="34">
         <v>20.061408240321999</v>
       </c>
-      <c r="AC8" s="37">
+      <c r="AC8" s="35">
         <v>11.4061657192648</v>
       </c>
-      <c r="AE8" s="71"/>
-      <c r="AF8" s="71"/>
+      <c r="AE8" s="52"/>
+      <c r="AF8" s="52"/>
     </row>
-    <row r="9" spans="1:32" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="21" t="s">
+    <row r="9" spans="1:32" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="22">
+      <c r="B9" s="20">
         <v>46852</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="21">
         <v>23804</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="21">
         <v>23048</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="21">
         <v>14628</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="21">
         <v>14135</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="21">
         <v>3590</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="21">
         <v>5390</v>
       </c>
-      <c r="I9" s="23">
+      <c r="I9" s="21">
         <v>1003</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="21">
         <v>556</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="21">
         <v>85</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="21">
         <v>16</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="21">
         <v>29</v>
       </c>
-      <c r="N9" s="23">
+      <c r="N9" s="21">
         <v>5</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="21">
         <v>2940</v>
       </c>
-      <c r="P9" s="23">
+      <c r="P9" s="21">
         <v>1923</v>
       </c>
-      <c r="Q9" s="23">
+      <c r="Q9" s="21">
         <v>21</v>
       </c>
-      <c r="R9" s="23">
+      <c r="R9" s="21">
         <v>16</v>
       </c>
-      <c r="S9" s="23">
+      <c r="S9" s="21">
         <v>150</v>
       </c>
-      <c r="T9" s="23">
+      <c r="T9" s="21">
         <v>199</v>
       </c>
-      <c r="U9" s="23">
+      <c r="U9" s="21">
         <v>1358</v>
       </c>
-      <c r="V9" s="23">
+      <c r="V9" s="21">
         <v>808</v>
       </c>
-      <c r="W9" s="23">
-[...5 lines deleted...]
-      <c r="Y9" s="23">
+      <c r="W9" s="21">
+        <v>0</v>
+      </c>
+      <c r="X9" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="21">
         <v>1</v>
       </c>
-      <c r="Z9" s="23">
+      <c r="Z9" s="21">
         <v>16</v>
       </c>
-      <c r="AA9" s="24">
+      <c r="AA9" s="22">
         <v>61.391189276871849</v>
       </c>
-      <c r="AB9" s="24">
+      <c r="AB9" s="22">
         <v>19.166737812686758</v>
       </c>
-      <c r="AC9" s="25">
+      <c r="AC9" s="23">
         <v>10.48834628190899</v>
       </c>
-      <c r="AE9" s="71"/>
-      <c r="AF9" s="71"/>
+      <c r="AE9" s="52"/>
+      <c r="AF9" s="52"/>
     </row>
     <row r="10" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="27"/>
-[...29 lines deleted...]
-      <c r="AF10" s="71"/>
+      <c r="A10" s="25"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+      <c r="Q10" s="27"/>
+      <c r="R10" s="27"/>
+      <c r="S10" s="27"/>
+      <c r="T10" s="27"/>
+      <c r="U10" s="27"/>
+      <c r="V10" s="27"/>
+      <c r="W10" s="27"/>
+      <c r="X10" s="27"/>
+      <c r="Y10" s="27"/>
+      <c r="Z10" s="27"/>
+      <c r="AA10" s="28"/>
+      <c r="AB10" s="28"/>
+      <c r="AC10" s="29"/>
+      <c r="AE10" s="52"/>
+      <c r="AF10" s="52"/>
     </row>
     <row r="11" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="33">
+      <c r="B11" s="31">
         <v>39756</v>
       </c>
-      <c r="C11" s="34">
+      <c r="C11" s="32">
         <v>19842</v>
       </c>
-      <c r="D11" s="34">
+      <c r="D11" s="32">
         <v>19914</v>
       </c>
-      <c r="E11" s="35">
+      <c r="E11" s="33">
         <v>13089</v>
       </c>
-      <c r="F11" s="35">
+      <c r="F11" s="33">
         <v>12640</v>
       </c>
-      <c r="G11" s="35">
+      <c r="G11" s="33">
         <v>2814</v>
       </c>
-      <c r="H11" s="34">
+      <c r="H11" s="32">
         <v>4648</v>
       </c>
-      <c r="I11" s="34">
+      <c r="I11" s="32">
         <v>949</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="33">
         <v>499</v>
       </c>
-      <c r="K11" s="35">
+      <c r="K11" s="33">
         <v>47</v>
       </c>
-      <c r="L11" s="35">
+      <c r="L11" s="33">
         <v>11</v>
       </c>
-      <c r="M11" s="35">
+      <c r="M11" s="33">
         <v>18</v>
       </c>
-      <c r="N11" s="35">
+      <c r="N11" s="33">
         <v>5</v>
       </c>
-      <c r="O11" s="35">
+      <c r="O11" s="33">
         <v>1611</v>
       </c>
-      <c r="P11" s="35">
+      <c r="P11" s="33">
         <v>1251</v>
       </c>
-      <c r="Q11" s="35">
+      <c r="Q11" s="33">
         <v>21</v>
       </c>
-      <c r="R11" s="35">
+      <c r="R11" s="33">
         <v>15</v>
       </c>
-      <c r="S11" s="35">
+      <c r="S11" s="33">
         <v>128</v>
       </c>
-      <c r="T11" s="35">
+      <c r="T11" s="33">
         <v>173</v>
       </c>
-      <c r="U11" s="35">
+      <c r="U11" s="33">
         <v>1165</v>
       </c>
-      <c r="V11" s="35">
+      <c r="V11" s="33">
         <v>672</v>
       </c>
-      <c r="W11" s="35">
-[...5 lines deleted...]
-      <c r="Y11" s="35">
+      <c r="W11" s="33">
+        <v>0</v>
+      </c>
+      <c r="X11" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="33">
         <v>1</v>
       </c>
-      <c r="Z11" s="35">
+      <c r="Z11" s="33">
         <v>15</v>
       </c>
-      <c r="AA11" s="36">
+      <c r="AA11" s="34">
         <v>64.717275379816883</v>
       </c>
-      <c r="AB11" s="36">
+      <c r="AB11" s="34">
         <v>18.769493912868498</v>
       </c>
-      <c r="AC11" s="37">
+      <c r="AC11" s="35">
         <v>7.2970117718080294</v>
       </c>
-      <c r="AE11" s="71"/>
-      <c r="AF11" s="71"/>
+      <c r="AE11" s="52"/>
+      <c r="AF11" s="52"/>
     </row>
     <row r="12" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="38" t="s">
+      <c r="A12" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="33">
+      <c r="B12" s="31">
         <v>831</v>
       </c>
-      <c r="C12" s="34">
+      <c r="C12" s="32">
         <v>420</v>
       </c>
-      <c r="D12" s="34">
+      <c r="D12" s="32">
         <v>411</v>
       </c>
-      <c r="E12" s="34">
+      <c r="E12" s="32">
         <v>56</v>
       </c>
-      <c r="F12" s="34">
+      <c r="F12" s="32">
         <v>36</v>
       </c>
-      <c r="G12" s="34">
+      <c r="G12" s="32">
         <v>99</v>
       </c>
-      <c r="H12" s="34">
+      <c r="H12" s="32">
         <v>141</v>
       </c>
-      <c r="I12" s="34">
-[...5 lines deleted...]
-      <c r="K12" s="34">
+      <c r="I12" s="32">
+        <v>0</v>
+      </c>
+      <c r="J12" s="32">
+        <v>0</v>
+      </c>
+      <c r="K12" s="32">
         <v>7</v>
       </c>
-      <c r="L12" s="34">
-[...2 lines deleted...]
-      <c r="M12" s="34">
+      <c r="L12" s="32">
+        <v>0</v>
+      </c>
+      <c r="M12" s="32">
         <v>2</v>
       </c>
-      <c r="N12" s="34">
-[...2 lines deleted...]
-      <c r="O12" s="34">
+      <c r="N12" s="32">
+        <v>0</v>
+      </c>
+      <c r="O12" s="32">
         <v>236</v>
       </c>
-      <c r="P12" s="34">
+      <c r="P12" s="32">
         <v>212</v>
       </c>
-      <c r="Q12" s="34">
-[...5 lines deleted...]
-      <c r="S12" s="34">
+      <c r="Q12" s="32">
+        <v>0</v>
+      </c>
+      <c r="R12" s="32">
+        <v>0</v>
+      </c>
+      <c r="S12" s="32">
         <v>2</v>
       </c>
-      <c r="T12" s="34">
+      <c r="T12" s="32">
         <v>8</v>
       </c>
-      <c r="U12" s="34">
+      <c r="U12" s="32">
         <v>18</v>
       </c>
-      <c r="V12" s="34">
+      <c r="V12" s="32">
         <v>14</v>
       </c>
-      <c r="W12" s="34">
-[...11 lines deleted...]
-      <c r="AA12" s="36">
+      <c r="W12" s="32">
+        <v>0</v>
+      </c>
+      <c r="X12" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="34">
         <v>11.070998796630565</v>
       </c>
-      <c r="AB12" s="36">
+      <c r="AB12" s="34">
         <v>28.880866425992778</v>
       </c>
-      <c r="AC12" s="37">
+      <c r="AC12" s="35">
         <v>54.151624548736464</v>
       </c>
-      <c r="AE12" s="71"/>
-      <c r="AF12" s="71"/>
+      <c r="AE12" s="52"/>
+      <c r="AF12" s="52"/>
     </row>
     <row r="13" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="33">
+      <c r="B13" s="31">
         <v>1162</v>
       </c>
-      <c r="C13" s="34">
+      <c r="C13" s="32">
         <v>1057</v>
       </c>
-      <c r="D13" s="34">
+      <c r="D13" s="32">
         <v>105</v>
       </c>
-      <c r="E13" s="34">
+      <c r="E13" s="32">
         <v>155</v>
       </c>
-      <c r="F13" s="34">
+      <c r="F13" s="32">
         <v>16</v>
       </c>
-      <c r="G13" s="34">
+      <c r="G13" s="32">
         <v>225</v>
       </c>
-      <c r="H13" s="34">
+      <c r="H13" s="32">
         <v>26</v>
       </c>
-      <c r="I13" s="34">
-[...5 lines deleted...]
-      <c r="K13" s="34">
+      <c r="I13" s="32">
+        <v>0</v>
+      </c>
+      <c r="J13" s="32">
+        <v>0</v>
+      </c>
+      <c r="K13" s="32">
         <v>21</v>
       </c>
-      <c r="L13" s="34">
-[...2 lines deleted...]
-      <c r="M13" s="34">
+      <c r="L13" s="32">
+        <v>0</v>
+      </c>
+      <c r="M13" s="32">
         <v>3</v>
       </c>
-      <c r="N13" s="34">
-[...2 lines deleted...]
-      <c r="O13" s="34">
+      <c r="N13" s="32">
+        <v>0</v>
+      </c>
+      <c r="O13" s="32">
         <v>612</v>
       </c>
-      <c r="P13" s="34">
+      <c r="P13" s="32">
         <v>58</v>
       </c>
-      <c r="Q13" s="34">
-[...5 lines deleted...]
-      <c r="S13" s="34">
+      <c r="Q13" s="32">
+        <v>0</v>
+      </c>
+      <c r="R13" s="32">
+        <v>0</v>
+      </c>
+      <c r="S13" s="32">
         <v>15</v>
       </c>
-      <c r="T13" s="34">
+      <c r="T13" s="32">
         <v>1</v>
       </c>
-      <c r="U13" s="34">
+      <c r="U13" s="32">
         <v>26</v>
       </c>
-      <c r="V13" s="34">
+      <c r="V13" s="32">
         <v>4</v>
       </c>
-      <c r="W13" s="34">
-[...11 lines deleted...]
-      <c r="AA13" s="36">
+      <c r="W13" s="32">
+        <v>0</v>
+      </c>
+      <c r="X13" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="34">
         <v>14.716006884681583</v>
       </c>
-      <c r="AB13" s="36">
+      <c r="AB13" s="34">
         <v>21.600688468158349</v>
       </c>
-      <c r="AC13" s="37">
+      <c r="AC13" s="35">
         <v>57.917383820998282</v>
       </c>
-      <c r="AE13" s="71"/>
-      <c r="AF13" s="71"/>
+      <c r="AE13" s="52"/>
+      <c r="AF13" s="52"/>
     </row>
     <row r="14" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="33">
+      <c r="B14" s="31">
         <v>1855</v>
       </c>
-      <c r="C14" s="34">
+      <c r="C14" s="32">
         <v>1031</v>
       </c>
-      <c r="D14" s="34">
+      <c r="D14" s="32">
         <v>824</v>
       </c>
-      <c r="E14" s="35">
+      <c r="E14" s="33">
         <v>461</v>
       </c>
-      <c r="F14" s="35">
+      <c r="F14" s="33">
         <v>275</v>
       </c>
-      <c r="G14" s="35">
+      <c r="G14" s="33">
         <v>306</v>
       </c>
-      <c r="H14" s="35">
+      <c r="H14" s="33">
         <v>300</v>
       </c>
-      <c r="I14" s="35">
-[...5 lines deleted...]
-      <c r="K14" s="35">
+      <c r="I14" s="33">
+        <v>0</v>
+      </c>
+      <c r="J14" s="33">
+        <v>0</v>
+      </c>
+      <c r="K14" s="33">
         <v>7</v>
       </c>
-      <c r="L14" s="35">
+      <c r="L14" s="33">
         <v>1</v>
       </c>
-      <c r="M14" s="35">
+      <c r="M14" s="33">
         <v>3</v>
       </c>
-      <c r="N14" s="35">
-[...2 lines deleted...]
-      <c r="O14" s="35">
+      <c r="N14" s="33">
+        <v>0</v>
+      </c>
+      <c r="O14" s="33">
         <v>220</v>
       </c>
-      <c r="P14" s="35">
+      <c r="P14" s="33">
         <v>221</v>
       </c>
-      <c r="Q14" s="35">
-[...2 lines deleted...]
-      <c r="R14" s="35">
+      <c r="Q14" s="33">
+        <v>0</v>
+      </c>
+      <c r="R14" s="33">
         <v>1</v>
       </c>
-      <c r="S14" s="35">
+      <c r="S14" s="33">
         <v>2</v>
       </c>
-      <c r="T14" s="35">
+      <c r="T14" s="33">
         <v>7</v>
       </c>
-      <c r="U14" s="35">
+      <c r="U14" s="33">
         <v>32</v>
       </c>
-      <c r="V14" s="35">
+      <c r="V14" s="33">
         <v>19</v>
       </c>
-      <c r="W14" s="35">
-[...8 lines deleted...]
-      <c r="Z14" s="35">
+      <c r="W14" s="33">
+        <v>0</v>
+      </c>
+      <c r="X14" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="33">
         <v>1</v>
       </c>
-      <c r="AA14" s="36">
+      <c r="AA14" s="34">
         <v>39.676549865229113</v>
       </c>
-      <c r="AB14" s="36">
+      <c r="AB14" s="34">
         <v>32.668463611859835</v>
       </c>
-      <c r="AC14" s="37">
+      <c r="AC14" s="35">
         <v>23.98921832884097</v>
       </c>
-      <c r="AE14" s="71"/>
-      <c r="AF14" s="71"/>
+      <c r="AE14" s="52"/>
+      <c r="AF14" s="52"/>
     </row>
     <row r="15" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="38" t="s">
+      <c r="A15" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="33">
+      <c r="B15" s="31">
         <v>44</v>
       </c>
-      <c r="C15" s="34">
+      <c r="C15" s="32">
         <v>40</v>
       </c>
-      <c r="D15" s="34">
+      <c r="D15" s="32">
         <v>4</v>
       </c>
-      <c r="E15" s="34">
+      <c r="E15" s="32">
         <v>6</v>
       </c>
-      <c r="F15" s="34">
-[...2 lines deleted...]
-      <c r="G15" s="34">
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
         <v>1</v>
       </c>
-      <c r="H15" s="34">
-[...20 lines deleted...]
-      <c r="O15" s="34">
+      <c r="H15" s="32">
+        <v>0</v>
+      </c>
+      <c r="I15" s="32">
+        <v>0</v>
+      </c>
+      <c r="J15" s="32">
+        <v>0</v>
+      </c>
+      <c r="K15" s="32">
+        <v>0</v>
+      </c>
+      <c r="L15" s="32">
+        <v>0</v>
+      </c>
+      <c r="M15" s="32">
+        <v>0</v>
+      </c>
+      <c r="N15" s="32">
+        <v>0</v>
+      </c>
+      <c r="O15" s="32">
         <v>31</v>
       </c>
-      <c r="P15" s="34">
+      <c r="P15" s="32">
         <v>2</v>
       </c>
-      <c r="Q15" s="34">
-[...5 lines deleted...]
-      <c r="S15" s="34">
+      <c r="Q15" s="32">
+        <v>0</v>
+      </c>
+      <c r="R15" s="32">
+        <v>0</v>
+      </c>
+      <c r="S15" s="32">
         <v>1</v>
       </c>
-      <c r="T15" s="34">
+      <c r="T15" s="32">
         <v>1</v>
       </c>
-      <c r="U15" s="34">
+      <c r="U15" s="32">
         <v>1</v>
       </c>
-      <c r="V15" s="34">
+      <c r="V15" s="32">
         <v>1</v>
       </c>
-      <c r="W15" s="34">
-[...11 lines deleted...]
-      <c r="AA15" s="36">
+      <c r="W15" s="32">
+        <v>0</v>
+      </c>
+      <c r="X15" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="34">
         <v>13.636363636363637</v>
       </c>
-      <c r="AB15" s="36">
+      <c r="AB15" s="34">
         <v>2.2727272727272729</v>
       </c>
-      <c r="AC15" s="37">
+      <c r="AC15" s="35">
         <v>75</v>
       </c>
-      <c r="AE15" s="71"/>
-      <c r="AF15" s="71"/>
+      <c r="AE15" s="52"/>
+      <c r="AF15" s="52"/>
     </row>
     <row r="16" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="33">
+      <c r="B16" s="31">
         <v>256</v>
       </c>
-      <c r="C16" s="34">
+      <c r="C16" s="32">
         <v>30</v>
       </c>
-      <c r="D16" s="34">
+      <c r="D16" s="32">
         <v>226</v>
       </c>
-      <c r="E16" s="34">
+      <c r="E16" s="32">
         <v>3</v>
       </c>
-      <c r="F16" s="34">
+      <c r="F16" s="32">
         <v>79</v>
       </c>
-      <c r="G16" s="34">
+      <c r="G16" s="32">
         <v>9</v>
       </c>
-      <c r="H16" s="34">
+      <c r="H16" s="32">
         <v>92</v>
       </c>
-      <c r="I16" s="34">
-[...2 lines deleted...]
-      <c r="J16" s="34">
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
         <v>5</v>
       </c>
-      <c r="K16" s="34">
-[...11 lines deleted...]
-      <c r="O16" s="34">
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>0</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>0</v>
+      </c>
+      <c r="O16" s="32">
         <v>18</v>
       </c>
-      <c r="P16" s="34">
+      <c r="P16" s="32">
         <v>40</v>
       </c>
-      <c r="Q16" s="34">
-[...8 lines deleted...]
-      <c r="T16" s="34">
+      <c r="Q16" s="32">
+        <v>0</v>
+      </c>
+      <c r="R16" s="32">
+        <v>0</v>
+      </c>
+      <c r="S16" s="32">
+        <v>0</v>
+      </c>
+      <c r="T16" s="32">
         <v>2</v>
       </c>
-      <c r="U16" s="34">
-[...2 lines deleted...]
-      <c r="V16" s="34">
+      <c r="U16" s="32">
+        <v>0</v>
+      </c>
+      <c r="V16" s="32">
         <v>8</v>
       </c>
-      <c r="W16" s="34">
-[...11 lines deleted...]
-      <c r="AA16" s="36">
+      <c r="W16" s="32">
+        <v>0</v>
+      </c>
+      <c r="X16" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="34">
         <v>32.03125</v>
       </c>
-      <c r="AB16" s="36">
+      <c r="AB16" s="34">
         <v>39.453125</v>
       </c>
-      <c r="AC16" s="37">
+      <c r="AC16" s="35">
         <v>22.65625</v>
       </c>
-      <c r="AE16" s="71"/>
-      <c r="AF16" s="71"/>
+      <c r="AE16" s="52"/>
+      <c r="AF16" s="52"/>
     </row>
     <row r="17" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="33">
+      <c r="B17" s="31">
         <v>40</v>
       </c>
-      <c r="C17" s="34">
-[...2 lines deleted...]
-      <c r="D17" s="34">
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
         <v>40</v>
       </c>
-      <c r="E17" s="34">
-[...2 lines deleted...]
-      <c r="F17" s="34">
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
         <v>40</v>
       </c>
-      <c r="G17" s="34">
-[...59 lines deleted...]
-      <c r="AA17" s="36">
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>0</v>
+      </c>
+      <c r="I17" s="32">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
+        <v>0</v>
+      </c>
+      <c r="K17" s="32">
+        <v>0</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>0</v>
+      </c>
+      <c r="O17" s="32">
+        <v>0</v>
+      </c>
+      <c r="P17" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>0</v>
+      </c>
+      <c r="R17" s="32">
+        <v>0</v>
+      </c>
+      <c r="S17" s="32">
+        <v>0</v>
+      </c>
+      <c r="T17" s="32">
+        <v>0</v>
+      </c>
+      <c r="U17" s="32">
+        <v>0</v>
+      </c>
+      <c r="V17" s="32">
+        <v>0</v>
+      </c>
+      <c r="W17" s="32">
+        <v>0</v>
+      </c>
+      <c r="X17" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="34">
         <v>100</v>
       </c>
-      <c r="AB17" s="36">
-[...6 lines deleted...]
-      <c r="AF17" s="71"/>
+      <c r="AB17" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="52"/>
+      <c r="AF17" s="52"/>
     </row>
     <row r="18" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="33">
+      <c r="B18" s="31">
         <v>79</v>
       </c>
-      <c r="C18" s="34">
+      <c r="C18" s="32">
         <v>59</v>
       </c>
-      <c r="D18" s="34">
+      <c r="D18" s="32">
         <v>20</v>
       </c>
-      <c r="E18" s="34">
+      <c r="E18" s="32">
         <v>34</v>
       </c>
-      <c r="F18" s="34">
+      <c r="F18" s="32">
         <v>6</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="32">
         <v>17</v>
       </c>
-      <c r="H18" s="34">
+      <c r="H18" s="32">
         <v>10</v>
       </c>
-      <c r="I18" s="34">
-[...17 lines deleted...]
-      <c r="O18" s="34">
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>0</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>0</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>0</v>
+      </c>
+      <c r="O18" s="32">
         <v>2</v>
       </c>
-      <c r="P18" s="34">
+      <c r="P18" s="32">
         <v>3</v>
       </c>
-      <c r="Q18" s="34">
-[...11 lines deleted...]
-      <c r="U18" s="34">
+      <c r="Q18" s="32">
+        <v>0</v>
+      </c>
+      <c r="R18" s="32">
+        <v>0</v>
+      </c>
+      <c r="S18" s="32">
+        <v>0</v>
+      </c>
+      <c r="T18" s="32">
+        <v>0</v>
+      </c>
+      <c r="U18" s="32">
         <v>6</v>
       </c>
-      <c r="V18" s="34">
+      <c r="V18" s="32">
         <v>1</v>
       </c>
-      <c r="W18" s="34">
-[...11 lines deleted...]
-      <c r="AA18" s="36">
+      <c r="W18" s="32">
+        <v>0</v>
+      </c>
+      <c r="X18" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="34">
         <v>50.632911392405063</v>
       </c>
-      <c r="AB18" s="36">
+      <c r="AB18" s="34">
         <v>34.177215189873415</v>
       </c>
-      <c r="AC18" s="37">
+      <c r="AC18" s="35">
         <v>6.3291139240506329</v>
       </c>
-      <c r="AE18" s="71"/>
-      <c r="AF18" s="71"/>
+      <c r="AE18" s="52"/>
+      <c r="AF18" s="52"/>
     </row>
     <row r="19" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="33">
+      <c r="B19" s="31">
         <v>37</v>
       </c>
-      <c r="C19" s="34">
+      <c r="C19" s="32">
         <v>9</v>
       </c>
-      <c r="D19" s="34">
+      <c r="D19" s="32">
         <v>28</v>
       </c>
-      <c r="E19" s="34">
+      <c r="E19" s="32">
         <v>1</v>
       </c>
-      <c r="F19" s="34">
+      <c r="F19" s="32">
         <v>5</v>
       </c>
-      <c r="G19" s="34">
+      <c r="G19" s="32">
         <v>4</v>
       </c>
-      <c r="H19" s="34">
+      <c r="H19" s="32">
         <v>9</v>
       </c>
-      <c r="I19" s="34">
-[...2 lines deleted...]
-      <c r="J19" s="34">
+      <c r="I19" s="32">
+        <v>0</v>
+      </c>
+      <c r="J19" s="32">
         <v>1</v>
       </c>
-      <c r="K19" s="34">
-[...11 lines deleted...]
-      <c r="O19" s="34">
+      <c r="K19" s="32">
+        <v>0</v>
+      </c>
+      <c r="L19" s="32">
+        <v>0</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>0</v>
+      </c>
+      <c r="O19" s="32">
         <v>4</v>
       </c>
-      <c r="P19" s="34">
+      <c r="P19" s="32">
         <v>12</v>
       </c>
-      <c r="Q19" s="34">
-[...14 lines deleted...]
-      <c r="V19" s="34">
+      <c r="Q19" s="32">
+        <v>0</v>
+      </c>
+      <c r="R19" s="32">
+        <v>0</v>
+      </c>
+      <c r="S19" s="32">
+        <v>0</v>
+      </c>
+      <c r="T19" s="32">
+        <v>0</v>
+      </c>
+      <c r="U19" s="32">
+        <v>0</v>
+      </c>
+      <c r="V19" s="32">
         <v>1</v>
       </c>
-      <c r="W19" s="34">
-[...11 lines deleted...]
-      <c r="AA19" s="36">
+      <c r="W19" s="32">
+        <v>0</v>
+      </c>
+      <c r="X19" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="34">
         <v>16.216216216216218</v>
       </c>
-      <c r="AB19" s="36">
+      <c r="AB19" s="34">
         <v>35.135135135135137</v>
       </c>
-      <c r="AC19" s="37">
+      <c r="AC19" s="35">
         <v>43.243243243243242</v>
       </c>
-      <c r="AE19" s="71"/>
-      <c r="AF19" s="71"/>
+      <c r="AE19" s="52"/>
+      <c r="AF19" s="52"/>
     </row>
     <row r="20" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="33">
+      <c r="B20" s="31">
         <v>1296</v>
       </c>
-      <c r="C20" s="34">
+      <c r="C20" s="32">
         <v>610</v>
       </c>
-      <c r="D20" s="34">
+      <c r="D20" s="32">
         <v>686</v>
       </c>
-      <c r="E20" s="34">
+      <c r="E20" s="32">
         <v>462</v>
       </c>
-      <c r="F20" s="34">
+      <c r="F20" s="32">
         <v>533</v>
       </c>
-      <c r="G20" s="34">
+      <c r="G20" s="32">
         <v>42</v>
       </c>
-      <c r="H20" s="34">
+      <c r="H20" s="32">
         <v>67</v>
       </c>
-      <c r="I20" s="34">
+      <c r="I20" s="32">
         <v>10</v>
       </c>
-      <c r="J20" s="34">
+      <c r="J20" s="32">
         <v>7</v>
       </c>
-      <c r="K20" s="34">
+      <c r="K20" s="32">
         <v>1</v>
       </c>
-      <c r="L20" s="34">
+      <c r="L20" s="32">
         <v>2</v>
       </c>
-      <c r="M20" s="34">
-[...5 lines deleted...]
-      <c r="O20" s="34">
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>0</v>
+      </c>
+      <c r="O20" s="32">
         <v>20</v>
       </c>
-      <c r="P20" s="34">
+      <c r="P20" s="32">
         <v>11</v>
       </c>
-      <c r="Q20" s="34">
-[...8 lines deleted...]
-      <c r="T20" s="34">
+      <c r="Q20" s="32">
+        <v>0</v>
+      </c>
+      <c r="R20" s="32">
+        <v>0</v>
+      </c>
+      <c r="S20" s="32">
+        <v>0</v>
+      </c>
+      <c r="T20" s="32">
         <v>1</v>
       </c>
-      <c r="U20" s="34">
+      <c r="U20" s="32">
         <v>75</v>
       </c>
-      <c r="V20" s="34">
+      <c r="V20" s="32">
         <v>65</v>
       </c>
-      <c r="W20" s="34">
-[...11 lines deleted...]
-      <c r="AA20" s="36">
+      <c r="W20" s="32">
+        <v>0</v>
+      </c>
+      <c r="X20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="34">
         <v>76.774691358024697</v>
       </c>
-      <c r="AB20" s="36">
+      <c r="AB20" s="34">
         <v>8.4104938271604937</v>
       </c>
-      <c r="AC20" s="37">
+      <c r="AC20" s="35">
         <v>2.3919753086419755</v>
       </c>
-      <c r="AE20" s="71"/>
-      <c r="AF20" s="71"/>
+      <c r="AE20" s="52"/>
+      <c r="AF20" s="52"/>
     </row>
     <row r="21" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="32" t="s">
+      <c r="A21" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="33">
+      <c r="B21" s="31">
         <v>1496</v>
       </c>
-      <c r="C21" s="34">
+      <c r="C21" s="32">
         <v>706</v>
       </c>
-      <c r="D21" s="34">
+      <c r="D21" s="32">
         <v>790</v>
       </c>
-      <c r="E21" s="34">
+      <c r="E21" s="32">
         <v>361</v>
       </c>
-      <c r="F21" s="34">
+      <c r="F21" s="32">
         <v>505</v>
       </c>
-      <c r="G21" s="34">
+      <c r="G21" s="32">
         <v>73</v>
       </c>
-      <c r="H21" s="34">
+      <c r="H21" s="32">
         <v>97</v>
       </c>
-      <c r="I21" s="34">
+      <c r="I21" s="32">
         <v>44</v>
       </c>
-      <c r="J21" s="34">
+      <c r="J21" s="32">
         <v>44</v>
       </c>
-      <c r="K21" s="34">
+      <c r="K21" s="32">
         <v>2</v>
       </c>
-      <c r="L21" s="34">
+      <c r="L21" s="32">
         <v>2</v>
       </c>
-      <c r="M21" s="34">
+      <c r="M21" s="32">
         <v>3</v>
       </c>
-      <c r="N21" s="34">
-[...2 lines deleted...]
-      <c r="O21" s="34">
+      <c r="N21" s="32">
+        <v>0</v>
+      </c>
+      <c r="O21" s="32">
         <v>186</v>
       </c>
-      <c r="P21" s="34">
+      <c r="P21" s="32">
         <v>113</v>
       </c>
-      <c r="Q21" s="34">
-[...5 lines deleted...]
-      <c r="S21" s="34">
+      <c r="Q21" s="32">
+        <v>0</v>
+      </c>
+      <c r="R21" s="32">
+        <v>0</v>
+      </c>
+      <c r="S21" s="32">
         <v>2</v>
       </c>
-      <c r="T21" s="34">
+      <c r="T21" s="32">
         <v>6</v>
       </c>
-      <c r="U21" s="34">
+      <c r="U21" s="32">
         <v>35</v>
       </c>
-      <c r="V21" s="34">
+      <c r="V21" s="32">
         <v>23</v>
       </c>
-      <c r="W21" s="34">
-[...11 lines deleted...]
-      <c r="AA21" s="36">
+      <c r="W21" s="32">
+        <v>0</v>
+      </c>
+      <c r="X21" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="34">
         <v>57.887700534759361</v>
       </c>
-      <c r="AB21" s="36">
+      <c r="AB21" s="34">
         <v>11.363636363636363</v>
       </c>
-      <c r="AC21" s="37">
+      <c r="AC21" s="35">
         <v>20.18716577540107</v>
       </c>
-      <c r="AE21" s="71"/>
-      <c r="AF21" s="71"/>
+      <c r="AE21" s="52"/>
+      <c r="AF21" s="52"/>
     </row>
     <row r="22" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="32"/>
-[...29 lines deleted...]
-      <c r="AF22" s="71"/>
+      <c r="A22" s="30"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+      <c r="U22" s="52"/>
+      <c r="V22" s="52"/>
+      <c r="W22" s="52"/>
+      <c r="X22" s="52"/>
+      <c r="Y22" s="52"/>
+      <c r="Z22" s="52"/>
+      <c r="AA22" s="53"/>
+      <c r="AB22" s="53"/>
+      <c r="AC22" s="54"/>
+      <c r="AE22" s="52"/>
+      <c r="AF22" s="52"/>
     </row>
     <row r="23" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="39" t="s">
+      <c r="A23" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B23" s="33">
+      <c r="B23" s="31">
         <v>46287</v>
       </c>
-      <c r="C23" s="34">
+      <c r="C23" s="32">
         <v>23459</v>
       </c>
-      <c r="D23" s="34">
+      <c r="D23" s="32">
         <v>22828</v>
       </c>
-      <c r="E23" s="34">
+      <c r="E23" s="32">
         <v>14573</v>
       </c>
-      <c r="F23" s="34">
+      <c r="F23" s="32">
         <v>14094</v>
       </c>
-      <c r="G23" s="34">
+      <c r="G23" s="32">
         <v>3534</v>
       </c>
-      <c r="H23" s="34">
+      <c r="H23" s="32">
         <v>5337</v>
       </c>
-      <c r="I23" s="34">
+      <c r="I23" s="32">
         <v>998</v>
       </c>
-      <c r="J23" s="34">
+      <c r="J23" s="32">
         <v>546</v>
       </c>
-      <c r="K23" s="34">
+      <c r="K23" s="32">
         <v>73</v>
       </c>
-      <c r="L23" s="34">
+      <c r="L23" s="32">
         <v>14</v>
       </c>
-      <c r="M23" s="34">
+      <c r="M23" s="32">
         <v>23</v>
       </c>
-      <c r="N23" s="34">
+      <c r="N23" s="32">
         <v>4</v>
       </c>
-      <c r="O23" s="34">
+      <c r="O23" s="32">
         <v>2808</v>
       </c>
-      <c r="P23" s="34">
+      <c r="P23" s="32">
         <v>1864</v>
       </c>
-      <c r="Q23" s="34">
+      <c r="Q23" s="32">
         <v>20</v>
       </c>
-      <c r="R23" s="34">
+      <c r="R23" s="32">
         <v>14</v>
       </c>
-      <c r="S23" s="34">
+      <c r="S23" s="32">
         <v>112</v>
       </c>
-      <c r="T23" s="34">
+      <c r="T23" s="32">
         <v>178</v>
       </c>
-      <c r="U23" s="34">
+      <c r="U23" s="32">
         <v>1318</v>
       </c>
-      <c r="V23" s="34">
+      <c r="V23" s="32">
         <v>777</v>
       </c>
-      <c r="W23" s="34">
-[...5 lines deleted...]
-      <c r="Y23" s="34">
+      <c r="W23" s="32">
+        <v>0</v>
+      </c>
+      <c r="X23" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="32">
         <v>1</v>
       </c>
-      <c r="Z23" s="34">
+      <c r="Z23" s="32">
         <v>15</v>
       </c>
-      <c r="AA23" s="36">
+      <c r="AA23" s="34">
         <v>61.933156177760495</v>
       </c>
-      <c r="AB23" s="36">
+      <c r="AB23" s="34">
         <v>19.165208373841466</v>
       </c>
-      <c r="AC23" s="37">
+      <c r="AC23" s="35">
         <v>10.186445438244</v>
       </c>
-      <c r="AE23" s="71"/>
-      <c r="AF23" s="71"/>
+      <c r="AE23" s="52"/>
+      <c r="AF23" s="52"/>
     </row>
     <row r="24" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="32" t="s">
+      <c r="A24" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="33">
+      <c r="B24" s="31">
         <v>39255</v>
       </c>
-      <c r="C24" s="34">
+      <c r="C24" s="32">
         <v>19545</v>
       </c>
-      <c r="D24" s="34">
+      <c r="D24" s="32">
         <v>19710</v>
       </c>
-      <c r="E24" s="34">
+      <c r="E24" s="32">
         <v>13037</v>
       </c>
-      <c r="F24" s="34">
+      <c r="F24" s="32">
         <v>12602</v>
       </c>
-      <c r="G24" s="34">
+      <c r="G24" s="32">
         <v>2769</v>
       </c>
-      <c r="H24" s="34">
+      <c r="H24" s="32">
         <v>4597</v>
       </c>
-      <c r="I24" s="34">
+      <c r="I24" s="32">
         <v>944</v>
       </c>
-      <c r="J24" s="34">
+      <c r="J24" s="32">
         <v>489</v>
       </c>
-      <c r="K24" s="34">
+      <c r="K24" s="32">
         <v>43</v>
       </c>
-      <c r="L24" s="34">
+      <c r="L24" s="32">
         <v>9</v>
       </c>
-      <c r="M24" s="34">
+      <c r="M24" s="32">
         <v>13</v>
       </c>
-      <c r="N24" s="34">
+      <c r="N24" s="32">
         <v>4</v>
       </c>
-      <c r="O24" s="34">
+      <c r="O24" s="32">
         <v>1495</v>
       </c>
-      <c r="P24" s="34">
+      <c r="P24" s="32">
         <v>1198</v>
       </c>
-      <c r="Q24" s="34">
+      <c r="Q24" s="32">
         <v>20</v>
       </c>
-      <c r="R24" s="34">
+      <c r="R24" s="32">
         <v>13</v>
       </c>
-      <c r="S24" s="34">
+      <c r="S24" s="32">
         <v>97</v>
       </c>
-      <c r="T24" s="34">
+      <c r="T24" s="32">
         <v>156</v>
       </c>
-      <c r="U24" s="34">
+      <c r="U24" s="32">
         <v>1127</v>
       </c>
-      <c r="V24" s="34">
+      <c r="V24" s="32">
         <v>642</v>
       </c>
-      <c r="W24" s="34">
-[...5 lines deleted...]
-      <c r="Y24" s="34">
+      <c r="W24" s="32">
+        <v>0</v>
+      </c>
+      <c r="X24" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="32">
         <v>1</v>
       </c>
-      <c r="Z24" s="34">
+      <c r="Z24" s="32">
         <v>14</v>
       </c>
-      <c r="AA24" s="36">
+      <c r="AA24" s="34">
         <v>65.313972742325817</v>
       </c>
-      <c r="AB24" s="36">
+      <c r="AB24" s="34">
         <v>18.764488600178321</v>
       </c>
-      <c r="AC24" s="37">
+      <c r="AC24" s="35">
         <v>6.941790854668195</v>
       </c>
-      <c r="AE24" s="71"/>
-      <c r="AF24" s="71"/>
+      <c r="AE24" s="52"/>
+      <c r="AF24" s="52"/>
     </row>
     <row r="25" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="38" t="s">
+      <c r="A25" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="33">
+      <c r="B25" s="31">
         <v>831</v>
       </c>
-      <c r="C25" s="34">
+      <c r="C25" s="32">
         <v>420</v>
       </c>
-      <c r="D25" s="34">
+      <c r="D25" s="32">
         <v>411</v>
       </c>
-      <c r="E25" s="34">
+      <c r="E25" s="32">
         <v>56</v>
       </c>
-      <c r="F25" s="34">
+      <c r="F25" s="32">
         <v>36</v>
       </c>
-      <c r="G25" s="34">
+      <c r="G25" s="32">
         <v>99</v>
       </c>
-      <c r="H25" s="34">
+      <c r="H25" s="32">
         <v>141</v>
       </c>
-      <c r="I25" s="34">
-[...5 lines deleted...]
-      <c r="K25" s="34">
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
         <v>7</v>
       </c>
-      <c r="L25" s="34">
-[...2 lines deleted...]
-      <c r="M25" s="34">
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
         <v>2</v>
       </c>
-      <c r="N25" s="34">
-[...2 lines deleted...]
-      <c r="O25" s="34">
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+      <c r="O25" s="32">
         <v>236</v>
       </c>
-      <c r="P25" s="34">
+      <c r="P25" s="32">
         <v>212</v>
       </c>
-      <c r="Q25" s="34">
-[...5 lines deleted...]
-      <c r="S25" s="34">
+      <c r="Q25" s="32">
+        <v>0</v>
+      </c>
+      <c r="R25" s="32">
+        <v>0</v>
+      </c>
+      <c r="S25" s="32">
         <v>2</v>
       </c>
-      <c r="T25" s="34">
+      <c r="T25" s="32">
         <v>8</v>
       </c>
-      <c r="U25" s="34">
+      <c r="U25" s="32">
         <v>18</v>
       </c>
-      <c r="V25" s="34">
+      <c r="V25" s="32">
         <v>14</v>
       </c>
-      <c r="W25" s="34">
-[...11 lines deleted...]
-      <c r="AA25" s="36">
+      <c r="W25" s="32">
+        <v>0</v>
+      </c>
+      <c r="X25" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="34">
         <v>11.070998796630565</v>
       </c>
-      <c r="AB25" s="36">
+      <c r="AB25" s="34">
         <v>28.880866425992778</v>
       </c>
-      <c r="AC25" s="37">
+      <c r="AC25" s="35">
         <v>54.151624548736464</v>
       </c>
-      <c r="AE25" s="71"/>
-      <c r="AF25" s="71"/>
+      <c r="AE25" s="52"/>
+      <c r="AF25" s="52"/>
     </row>
     <row r="26" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="38" t="s">
+      <c r="A26" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="33">
+      <c r="B26" s="31">
         <v>1128</v>
       </c>
-      <c r="C26" s="34">
+      <c r="C26" s="32">
         <v>1024</v>
       </c>
-      <c r="D26" s="34">
+      <c r="D26" s="32">
         <v>104</v>
       </c>
-      <c r="E26" s="34">
+      <c r="E26" s="32">
         <v>155</v>
       </c>
-      <c r="F26" s="34">
+      <c r="F26" s="32">
         <v>16</v>
       </c>
-      <c r="G26" s="34">
+      <c r="G26" s="32">
         <v>219</v>
       </c>
-      <c r="H26" s="34">
+      <c r="H26" s="32">
         <v>26</v>
       </c>
-      <c r="I26" s="34">
-[...5 lines deleted...]
-      <c r="K26" s="34">
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>0</v>
+      </c>
+      <c r="K26" s="32">
         <v>15</v>
       </c>
-      <c r="L26" s="34">
-[...2 lines deleted...]
-      <c r="M26" s="34">
+      <c r="L26" s="32">
+        <v>0</v>
+      </c>
+      <c r="M26" s="32">
         <v>2</v>
       </c>
-      <c r="N26" s="34">
-[...2 lines deleted...]
-      <c r="O26" s="34">
+      <c r="N26" s="32">
+        <v>0</v>
+      </c>
+      <c r="O26" s="32">
         <v>601</v>
       </c>
-      <c r="P26" s="34">
+      <c r="P26" s="32">
         <v>57</v>
       </c>
-      <c r="Q26" s="34">
-[...5 lines deleted...]
-      <c r="S26" s="34">
+      <c r="Q26" s="32">
+        <v>0</v>
+      </c>
+      <c r="R26" s="32">
+        <v>0</v>
+      </c>
+      <c r="S26" s="32">
         <v>8</v>
       </c>
-      <c r="T26" s="34">
+      <c r="T26" s="32">
         <v>1</v>
       </c>
-      <c r="U26" s="34">
+      <c r="U26" s="32">
         <v>24</v>
       </c>
-      <c r="V26" s="34">
+      <c r="V26" s="32">
         <v>4</v>
       </c>
-      <c r="W26" s="34">
-[...11 lines deleted...]
-      <c r="AA26" s="36">
+      <c r="W26" s="32">
+        <v>0</v>
+      </c>
+      <c r="X26" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="34">
         <v>15.159574468085106</v>
       </c>
-      <c r="AB26" s="36">
+      <c r="AB26" s="34">
         <v>21.719858156028369</v>
       </c>
-      <c r="AC26" s="37">
+      <c r="AC26" s="35">
         <v>58.51063829787234</v>
       </c>
-      <c r="AE26" s="71"/>
-      <c r="AF26" s="71"/>
+      <c r="AE26" s="52"/>
+      <c r="AF26" s="52"/>
     </row>
     <row r="27" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="32" t="s">
+      <c r="A27" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="33">
+      <c r="B27" s="31">
         <v>1826</v>
       </c>
-      <c r="C27" s="34">
+      <c r="C27" s="32">
         <v>1016</v>
       </c>
-      <c r="D27" s="34">
+      <c r="D27" s="32">
         <v>810</v>
       </c>
-      <c r="E27" s="34">
+      <c r="E27" s="32">
         <v>458</v>
       </c>
-      <c r="F27" s="34">
+      <c r="F27" s="32">
         <v>272</v>
       </c>
-      <c r="G27" s="34">
+      <c r="G27" s="32">
         <v>301</v>
       </c>
-      <c r="H27" s="34">
+      <c r="H27" s="32">
         <v>298</v>
       </c>
-      <c r="I27" s="34">
-[...5 lines deleted...]
-      <c r="K27" s="34">
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>0</v>
+      </c>
+      <c r="K27" s="32">
         <v>5</v>
       </c>
-      <c r="L27" s="34">
+      <c r="L27" s="32">
         <v>1</v>
       </c>
-      <c r="M27" s="34">
+      <c r="M27" s="32">
         <v>3</v>
       </c>
-      <c r="N27" s="34">
-[...2 lines deleted...]
-      <c r="O27" s="34">
+      <c r="N27" s="32">
+        <v>0</v>
+      </c>
+      <c r="O27" s="32">
         <v>215</v>
       </c>
-      <c r="P27" s="34">
+      <c r="P27" s="32">
         <v>216</v>
       </c>
-      <c r="Q27" s="34">
-[...2 lines deleted...]
-      <c r="R27" s="34">
+      <c r="Q27" s="32">
+        <v>0</v>
+      </c>
+      <c r="R27" s="32">
         <v>1</v>
       </c>
-      <c r="S27" s="34">
+      <c r="S27" s="32">
         <v>2</v>
       </c>
-      <c r="T27" s="34">
+      <c r="T27" s="32">
         <v>3</v>
       </c>
-      <c r="U27" s="34">
+      <c r="U27" s="32">
         <v>32</v>
       </c>
-      <c r="V27" s="34">
+      <c r="V27" s="32">
         <v>19</v>
       </c>
-      <c r="W27" s="34">
-[...8 lines deleted...]
-      <c r="Z27" s="34">
+      <c r="W27" s="32">
+        <v>0</v>
+      </c>
+      <c r="X27" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="32">
         <v>1</v>
       </c>
-      <c r="AA27" s="36">
+      <c r="AA27" s="34">
         <v>39.978094194961663</v>
       </c>
-      <c r="AB27" s="36">
+      <c r="AB27" s="34">
         <v>32.803943044906902</v>
       </c>
-      <c r="AC27" s="37">
+      <c r="AC27" s="35">
         <v>23.822562979189485</v>
       </c>
-      <c r="AE27" s="71"/>
-      <c r="AF27" s="71"/>
+      <c r="AE27" s="52"/>
+      <c r="AF27" s="52"/>
     </row>
     <row r="28" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="38" t="s">
+      <c r="A28" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="33">
+      <c r="B28" s="31">
         <v>44</v>
       </c>
-      <c r="C28" s="34">
+      <c r="C28" s="32">
         <v>40</v>
       </c>
-      <c r="D28" s="34">
+      <c r="D28" s="32">
         <v>4</v>
       </c>
-      <c r="E28" s="34">
+      <c r="E28" s="32">
         <v>6</v>
       </c>
-      <c r="F28" s="34">
-[...2 lines deleted...]
-      <c r="G28" s="34">
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
         <v>1</v>
       </c>
-      <c r="H28" s="34">
-[...20 lines deleted...]
-      <c r="O28" s="34">
+      <c r="H28" s="32">
+        <v>0</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>0</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>0</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>0</v>
+      </c>
+      <c r="O28" s="32">
         <v>31</v>
       </c>
-      <c r="P28" s="34">
+      <c r="P28" s="32">
         <v>2</v>
       </c>
-      <c r="Q28" s="34">
-[...5 lines deleted...]
-      <c r="S28" s="34">
+      <c r="Q28" s="32">
+        <v>0</v>
+      </c>
+      <c r="R28" s="32">
+        <v>0</v>
+      </c>
+      <c r="S28" s="32">
         <v>1</v>
       </c>
-      <c r="T28" s="34">
+      <c r="T28" s="32">
         <v>1</v>
       </c>
-      <c r="U28" s="34">
+      <c r="U28" s="32">
         <v>1</v>
       </c>
-      <c r="V28" s="34">
+      <c r="V28" s="32">
         <v>1</v>
       </c>
-      <c r="W28" s="34">
-[...11 lines deleted...]
-      <c r="AA28" s="36">
+      <c r="W28" s="32">
+        <v>0</v>
+      </c>
+      <c r="X28" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="34">
         <v>13.636363636363637</v>
       </c>
-      <c r="AB28" s="36">
+      <c r="AB28" s="34">
         <v>2.2727272727272729</v>
       </c>
-      <c r="AC28" s="37">
+      <c r="AC28" s="35">
         <v>75</v>
       </c>
-      <c r="AE28" s="71"/>
-      <c r="AF28" s="71"/>
+      <c r="AE28" s="52"/>
+      <c r="AF28" s="52"/>
     </row>
     <row r="29" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="32" t="s">
+      <c r="A29" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="33">
+      <c r="B29" s="31">
         <v>255</v>
       </c>
-      <c r="C29" s="34">
+      <c r="C29" s="32">
         <v>30</v>
       </c>
-      <c r="D29" s="34">
+      <c r="D29" s="32">
         <v>225</v>
       </c>
-      <c r="E29" s="34">
+      <c r="E29" s="32">
         <v>3</v>
       </c>
-      <c r="F29" s="34">
+      <c r="F29" s="32">
         <v>79</v>
       </c>
-      <c r="G29" s="34">
+      <c r="G29" s="32">
         <v>9</v>
       </c>
-      <c r="H29" s="34">
+      <c r="H29" s="32">
         <v>92</v>
       </c>
-      <c r="I29" s="34">
-[...2 lines deleted...]
-      <c r="J29" s="34">
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
         <v>5</v>
       </c>
-      <c r="K29" s="34">
-[...11 lines deleted...]
-      <c r="O29" s="34">
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>0</v>
+      </c>
+      <c r="O29" s="32">
         <v>18</v>
       </c>
-      <c r="P29" s="34">
+      <c r="P29" s="32">
         <v>40</v>
       </c>
-      <c r="Q29" s="34">
-[...8 lines deleted...]
-      <c r="T29" s="34">
+      <c r="Q29" s="32">
+        <v>0</v>
+      </c>
+      <c r="R29" s="32">
+        <v>0</v>
+      </c>
+      <c r="S29" s="32">
+        <v>0</v>
+      </c>
+      <c r="T29" s="32">
         <v>2</v>
       </c>
-      <c r="U29" s="34">
-[...2 lines deleted...]
-      <c r="V29" s="34">
+      <c r="U29" s="32">
+        <v>0</v>
+      </c>
+      <c r="V29" s="32">
         <v>7</v>
       </c>
-      <c r="W29" s="34">
-[...11 lines deleted...]
-      <c r="AA29" s="36">
+      <c r="W29" s="32">
+        <v>0</v>
+      </c>
+      <c r="X29" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="34">
         <v>32.156862745098039</v>
       </c>
-      <c r="AB29" s="36">
+      <c r="AB29" s="34">
         <v>39.607843137254903</v>
       </c>
-      <c r="AC29" s="37">
+      <c r="AC29" s="35">
         <v>22.745098039215687</v>
       </c>
-      <c r="AE29" s="71"/>
-      <c r="AF29" s="71"/>
+      <c r="AE29" s="52"/>
+      <c r="AF29" s="52"/>
     </row>
     <row r="30" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="38" t="s">
+      <c r="A30" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="33">
+      <c r="B30" s="31">
         <v>40</v>
       </c>
-      <c r="C30" s="34">
-[...2 lines deleted...]
-      <c r="D30" s="34">
+      <c r="C30" s="32">
+        <v>0</v>
+      </c>
+      <c r="D30" s="32">
         <v>40</v>
       </c>
-      <c r="E30" s="34">
-[...2 lines deleted...]
-      <c r="F30" s="34">
+      <c r="E30" s="32">
+        <v>0</v>
+      </c>
+      <c r="F30" s="32">
         <v>40</v>
       </c>
-      <c r="G30" s="34">
-[...59 lines deleted...]
-      <c r="AA30" s="36">
+      <c r="G30" s="32">
+        <v>0</v>
+      </c>
+      <c r="H30" s="32">
+        <v>0</v>
+      </c>
+      <c r="I30" s="32">
+        <v>0</v>
+      </c>
+      <c r="J30" s="32">
+        <v>0</v>
+      </c>
+      <c r="K30" s="32">
+        <v>0</v>
+      </c>
+      <c r="L30" s="32">
+        <v>0</v>
+      </c>
+      <c r="M30" s="32">
+        <v>0</v>
+      </c>
+      <c r="N30" s="32">
+        <v>0</v>
+      </c>
+      <c r="O30" s="32">
+        <v>0</v>
+      </c>
+      <c r="P30" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="32">
+        <v>0</v>
+      </c>
+      <c r="R30" s="32">
+        <v>0</v>
+      </c>
+      <c r="S30" s="32">
+        <v>0</v>
+      </c>
+      <c r="T30" s="32">
+        <v>0</v>
+      </c>
+      <c r="U30" s="32">
+        <v>0</v>
+      </c>
+      <c r="V30" s="32">
+        <v>0</v>
+      </c>
+      <c r="W30" s="32">
+        <v>0</v>
+      </c>
+      <c r="X30" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="34">
         <v>100</v>
       </c>
-      <c r="AB30" s="36">
-[...6 lines deleted...]
-      <c r="AF30" s="71"/>
+      <c r="AB30" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="52"/>
+      <c r="AF30" s="52"/>
     </row>
     <row r="31" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="38" t="s">
+      <c r="A31" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="33">
+      <c r="B31" s="31">
         <v>79</v>
       </c>
-      <c r="C31" s="34">
+      <c r="C31" s="32">
         <v>59</v>
       </c>
-      <c r="D31" s="34">
+      <c r="D31" s="32">
         <v>20</v>
       </c>
-      <c r="E31" s="34">
+      <c r="E31" s="32">
         <v>34</v>
       </c>
-      <c r="F31" s="34">
+      <c r="F31" s="32">
         <v>6</v>
       </c>
-      <c r="G31" s="34">
+      <c r="G31" s="32">
         <v>17</v>
       </c>
-      <c r="H31" s="34">
+      <c r="H31" s="32">
         <v>10</v>
       </c>
-      <c r="I31" s="34">
-[...17 lines deleted...]
-      <c r="O31" s="34">
+      <c r="I31" s="32">
+        <v>0</v>
+      </c>
+      <c r="J31" s="32">
+        <v>0</v>
+      </c>
+      <c r="K31" s="32">
+        <v>0</v>
+      </c>
+      <c r="L31" s="32">
+        <v>0</v>
+      </c>
+      <c r="M31" s="32">
+        <v>0</v>
+      </c>
+      <c r="N31" s="32">
+        <v>0</v>
+      </c>
+      <c r="O31" s="32">
         <v>2</v>
       </c>
-      <c r="P31" s="34">
+      <c r="P31" s="32">
         <v>3</v>
       </c>
-      <c r="Q31" s="34">
-[...11 lines deleted...]
-      <c r="U31" s="34">
+      <c r="Q31" s="32">
+        <v>0</v>
+      </c>
+      <c r="R31" s="32">
+        <v>0</v>
+      </c>
+      <c r="S31" s="32">
+        <v>0</v>
+      </c>
+      <c r="T31" s="32">
+        <v>0</v>
+      </c>
+      <c r="U31" s="32">
         <v>6</v>
       </c>
-      <c r="V31" s="34">
+      <c r="V31" s="32">
         <v>1</v>
       </c>
-      <c r="W31" s="34">
-[...11 lines deleted...]
-      <c r="AA31" s="36">
+      <c r="W31" s="32">
+        <v>0</v>
+      </c>
+      <c r="X31" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="34">
         <v>50.632911392405063</v>
       </c>
-      <c r="AB31" s="36">
+      <c r="AB31" s="34">
         <v>34.177215189873415</v>
       </c>
-      <c r="AC31" s="37">
+      <c r="AC31" s="35">
         <v>6.3291139240506329</v>
       </c>
-      <c r="AE31" s="71"/>
-      <c r="AF31" s="71"/>
+      <c r="AE31" s="52"/>
+      <c r="AF31" s="52"/>
     </row>
     <row r="32" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="33">
+      <c r="B32" s="31">
         <v>37</v>
       </c>
-      <c r="C32" s="34">
+      <c r="C32" s="32">
         <v>9</v>
       </c>
-      <c r="D32" s="34">
+      <c r="D32" s="32">
         <v>28</v>
       </c>
-      <c r="E32" s="34">
+      <c r="E32" s="32">
         <v>1</v>
       </c>
-      <c r="F32" s="34">
+      <c r="F32" s="32">
         <v>5</v>
       </c>
-      <c r="G32" s="34">
+      <c r="G32" s="32">
         <v>4</v>
       </c>
-      <c r="H32" s="34">
+      <c r="H32" s="32">
         <v>9</v>
       </c>
-      <c r="I32" s="34">
-[...2 lines deleted...]
-      <c r="J32" s="34">
+      <c r="I32" s="32">
+        <v>0</v>
+      </c>
+      <c r="J32" s="32">
         <v>1</v>
       </c>
-      <c r="K32" s="34">
-[...11 lines deleted...]
-      <c r="O32" s="34">
+      <c r="K32" s="32">
+        <v>0</v>
+      </c>
+      <c r="L32" s="32">
+        <v>0</v>
+      </c>
+      <c r="M32" s="32">
+        <v>0</v>
+      </c>
+      <c r="N32" s="32">
+        <v>0</v>
+      </c>
+      <c r="O32" s="32">
         <v>4</v>
       </c>
-      <c r="P32" s="34">
+      <c r="P32" s="32">
         <v>12</v>
       </c>
-      <c r="Q32" s="34">
-[...14 lines deleted...]
-      <c r="V32" s="34">
+      <c r="Q32" s="32">
+        <v>0</v>
+      </c>
+      <c r="R32" s="32">
+        <v>0</v>
+      </c>
+      <c r="S32" s="32">
+        <v>0</v>
+      </c>
+      <c r="T32" s="32">
+        <v>0</v>
+      </c>
+      <c r="U32" s="32">
+        <v>0</v>
+      </c>
+      <c r="V32" s="32">
         <v>1</v>
       </c>
-      <c r="W32" s="34">
-[...11 lines deleted...]
-      <c r="AA32" s="36">
+      <c r="W32" s="32">
+        <v>0</v>
+      </c>
+      <c r="X32" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="34">
         <v>16.216216216216218</v>
       </c>
-      <c r="AB32" s="36">
+      <c r="AB32" s="34">
         <v>35.135135135135137</v>
       </c>
-      <c r="AC32" s="37">
+      <c r="AC32" s="35">
         <v>43.243243243243242</v>
       </c>
-      <c r="AE32" s="71"/>
-      <c r="AF32" s="71"/>
+      <c r="AE32" s="52"/>
+      <c r="AF32" s="52"/>
     </row>
     <row r="33" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="38" t="s">
+      <c r="A33" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B33" s="33">
+      <c r="B33" s="31">
         <v>1296</v>
       </c>
-      <c r="C33" s="34">
+      <c r="C33" s="32">
         <v>610</v>
       </c>
-      <c r="D33" s="34">
+      <c r="D33" s="32">
         <v>686</v>
       </c>
-      <c r="E33" s="34">
+      <c r="E33" s="32">
         <v>462</v>
       </c>
-      <c r="F33" s="34">
+      <c r="F33" s="32">
         <v>533</v>
       </c>
-      <c r="G33" s="34">
+      <c r="G33" s="32">
         <v>42</v>
       </c>
-      <c r="H33" s="34">
+      <c r="H33" s="32">
         <v>67</v>
       </c>
-      <c r="I33" s="34">
+      <c r="I33" s="32">
         <v>10</v>
       </c>
-      <c r="J33" s="34">
+      <c r="J33" s="32">
         <v>7</v>
       </c>
-      <c r="K33" s="34">
+      <c r="K33" s="32">
         <v>1</v>
       </c>
-      <c r="L33" s="34">
+      <c r="L33" s="32">
         <v>2</v>
       </c>
-      <c r="M33" s="34">
-[...5 lines deleted...]
-      <c r="O33" s="34">
+      <c r="M33" s="32">
+        <v>0</v>
+      </c>
+      <c r="N33" s="32">
+        <v>0</v>
+      </c>
+      <c r="O33" s="32">
         <v>20</v>
       </c>
-      <c r="P33" s="34">
+      <c r="P33" s="32">
         <v>11</v>
       </c>
-      <c r="Q33" s="34">
-[...8 lines deleted...]
-      <c r="T33" s="34">
+      <c r="Q33" s="32">
+        <v>0</v>
+      </c>
+      <c r="R33" s="32">
+        <v>0</v>
+      </c>
+      <c r="S33" s="32">
+        <v>0</v>
+      </c>
+      <c r="T33" s="32">
         <v>1</v>
       </c>
-      <c r="U33" s="34">
+      <c r="U33" s="32">
         <v>75</v>
       </c>
-      <c r="V33" s="34">
+      <c r="V33" s="32">
         <v>65</v>
       </c>
-      <c r="W33" s="34">
-[...11 lines deleted...]
-      <c r="AA33" s="36">
+      <c r="W33" s="32">
+        <v>0</v>
+      </c>
+      <c r="X33" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="34">
         <v>76.774691358024697</v>
       </c>
-      <c r="AB33" s="36">
+      <c r="AB33" s="34">
         <v>8.4104938271604937</v>
       </c>
-      <c r="AC33" s="37">
+      <c r="AC33" s="35">
         <v>2.3919753086419755</v>
       </c>
-      <c r="AE33" s="71"/>
-      <c r="AF33" s="71"/>
+      <c r="AE33" s="52"/>
+      <c r="AF33" s="52"/>
     </row>
     <row r="34" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="32" t="s">
+      <c r="A34" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="33">
+      <c r="B34" s="31">
         <v>1496</v>
       </c>
-      <c r="C34" s="34">
+      <c r="C34" s="32">
         <v>706</v>
       </c>
-      <c r="D34" s="34">
+      <c r="D34" s="32">
         <v>790</v>
       </c>
-      <c r="E34" s="34">
+      <c r="E34" s="32">
         <v>361</v>
       </c>
-      <c r="F34" s="34">
+      <c r="F34" s="32">
         <v>505</v>
       </c>
-      <c r="G34" s="34">
+      <c r="G34" s="32">
         <v>73</v>
       </c>
-      <c r="H34" s="34">
+      <c r="H34" s="32">
         <v>97</v>
       </c>
-      <c r="I34" s="34">
+      <c r="I34" s="32">
         <v>44</v>
       </c>
-      <c r="J34" s="34">
+      <c r="J34" s="32">
         <v>44</v>
       </c>
-      <c r="K34" s="34">
+      <c r="K34" s="32">
         <v>2</v>
       </c>
-      <c r="L34" s="34">
+      <c r="L34" s="32">
         <v>2</v>
       </c>
-      <c r="M34" s="34">
+      <c r="M34" s="32">
         <v>3</v>
       </c>
-      <c r="N34" s="34">
-[...2 lines deleted...]
-      <c r="O34" s="34">
+      <c r="N34" s="32">
+        <v>0</v>
+      </c>
+      <c r="O34" s="32">
         <v>186</v>
       </c>
-      <c r="P34" s="34">
+      <c r="P34" s="32">
         <v>113</v>
       </c>
-      <c r="Q34" s="34">
-[...5 lines deleted...]
-      <c r="S34" s="34">
+      <c r="Q34" s="32">
+        <v>0</v>
+      </c>
+      <c r="R34" s="32">
+        <v>0</v>
+      </c>
+      <c r="S34" s="32">
         <v>2</v>
       </c>
-      <c r="T34" s="34">
+      <c r="T34" s="32">
         <v>6</v>
       </c>
-      <c r="U34" s="34">
+      <c r="U34" s="32">
         <v>35</v>
       </c>
-      <c r="V34" s="34">
+      <c r="V34" s="32">
         <v>23</v>
       </c>
-      <c r="W34" s="34">
-[...11 lines deleted...]
-      <c r="AA34" s="36">
+      <c r="W34" s="32">
+        <v>0</v>
+      </c>
+      <c r="X34" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="34">
         <v>57.887700534759361</v>
       </c>
-      <c r="AB34" s="36">
+      <c r="AB34" s="34">
         <v>11.363636363636363</v>
       </c>
-      <c r="AC34" s="37">
+      <c r="AC34" s="35">
         <v>20.18716577540107</v>
       </c>
-      <c r="AE34" s="71"/>
-      <c r="AF34" s="71"/>
+      <c r="AE34" s="52"/>
+      <c r="AF34" s="52"/>
     </row>
     <row r="35" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="32"/>
-[...29 lines deleted...]
-      <c r="AF35" s="71"/>
+      <c r="A35" s="30"/>
+      <c r="B35" s="51"/>
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="52"/>
+      <c r="G35" s="52"/>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
+      <c r="K35" s="52"/>
+      <c r="L35" s="52"/>
+      <c r="M35" s="52"/>
+      <c r="N35" s="52"/>
+      <c r="O35" s="52"/>
+      <c r="P35" s="52"/>
+      <c r="Q35" s="52"/>
+      <c r="R35" s="52"/>
+      <c r="S35" s="52"/>
+      <c r="T35" s="52"/>
+      <c r="U35" s="52"/>
+      <c r="V35" s="52"/>
+      <c r="W35" s="52"/>
+      <c r="X35" s="52"/>
+      <c r="Y35" s="52"/>
+      <c r="Z35" s="52"/>
+      <c r="AA35" s="53"/>
+      <c r="AB35" s="53"/>
+      <c r="AC35" s="54"/>
+      <c r="AE35" s="52"/>
+      <c r="AF35" s="52"/>
     </row>
     <row r="36" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="21" t="s">
+      <c r="A36" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="33">
+      <c r="B36" s="31">
         <v>565</v>
       </c>
-      <c r="C36" s="34">
+      <c r="C36" s="32">
         <v>345</v>
       </c>
-      <c r="D36" s="34">
+      <c r="D36" s="32">
         <v>220</v>
       </c>
-      <c r="E36" s="34">
+      <c r="E36" s="32">
         <v>55</v>
       </c>
-      <c r="F36" s="34">
+      <c r="F36" s="32">
         <v>41</v>
       </c>
-      <c r="G36" s="34">
+      <c r="G36" s="32">
         <v>56</v>
       </c>
-      <c r="H36" s="34">
+      <c r="H36" s="32">
         <v>53</v>
       </c>
-      <c r="I36" s="34">
+      <c r="I36" s="32">
         <v>5</v>
       </c>
-      <c r="J36" s="34">
+      <c r="J36" s="32">
         <v>10</v>
       </c>
-      <c r="K36" s="34">
+      <c r="K36" s="32">
         <v>12</v>
       </c>
-      <c r="L36" s="34">
+      <c r="L36" s="32">
         <v>2</v>
       </c>
-      <c r="M36" s="34">
+      <c r="M36" s="32">
         <v>6</v>
       </c>
-      <c r="N36" s="34">
+      <c r="N36" s="32">
         <v>1</v>
       </c>
-      <c r="O36" s="34">
+      <c r="O36" s="32">
         <v>132</v>
       </c>
-      <c r="P36" s="34">
+      <c r="P36" s="32">
         <v>59</v>
       </c>
-      <c r="Q36" s="34">
+      <c r="Q36" s="32">
         <v>1</v>
       </c>
-      <c r="R36" s="34">
+      <c r="R36" s="32">
         <v>2</v>
       </c>
-      <c r="S36" s="34">
+      <c r="S36" s="32">
         <v>38</v>
       </c>
-      <c r="T36" s="34">
+      <c r="T36" s="32">
         <v>21</v>
       </c>
-      <c r="U36" s="34">
+      <c r="U36" s="32">
         <v>40</v>
       </c>
-      <c r="V36" s="34">
+      <c r="V36" s="32">
         <v>31</v>
       </c>
-      <c r="W36" s="34">
-[...8 lines deleted...]
-      <c r="Z36" s="34">
+      <c r="W36" s="32">
+        <v>0</v>
+      </c>
+      <c r="X36" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="32">
         <v>1</v>
       </c>
-      <c r="AA36" s="36">
+      <c r="AA36" s="34">
         <v>16.991150442477878</v>
       </c>
-      <c r="AB36" s="36">
+      <c r="AB36" s="34">
         <v>19.292035398230087</v>
       </c>
-      <c r="AC36" s="40">
+      <c r="AC36" s="35">
         <v>35.221238938053098</v>
       </c>
-      <c r="AE36" s="71"/>
-      <c r="AF36" s="71"/>
+      <c r="AE36" s="52"/>
+      <c r="AF36" s="52"/>
     </row>
     <row r="37" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="32" t="s">
+      <c r="A37" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="33">
+      <c r="B37" s="31">
         <v>501</v>
       </c>
-      <c r="C37" s="34">
+      <c r="C37" s="32">
         <v>297</v>
       </c>
-      <c r="D37" s="34">
+      <c r="D37" s="32">
         <v>204</v>
       </c>
-      <c r="E37" s="34">
+      <c r="E37" s="32">
         <v>52</v>
       </c>
-      <c r="F37" s="34">
+      <c r="F37" s="32">
         <v>38</v>
       </c>
-      <c r="G37" s="34">
+      <c r="G37" s="32">
         <v>45</v>
       </c>
-      <c r="H37" s="34">
+      <c r="H37" s="32">
         <v>51</v>
       </c>
-      <c r="I37" s="34">
+      <c r="I37" s="32">
         <v>5</v>
       </c>
-      <c r="J37" s="34">
+      <c r="J37" s="32">
         <v>10</v>
       </c>
-      <c r="K37" s="34">
+      <c r="K37" s="32">
         <v>4</v>
       </c>
-      <c r="L37" s="34">
+      <c r="L37" s="32">
         <v>2</v>
       </c>
-      <c r="M37" s="34">
+      <c r="M37" s="32">
         <v>5</v>
       </c>
-      <c r="N37" s="34">
+      <c r="N37" s="32">
         <v>1</v>
       </c>
-      <c r="O37" s="34">
+      <c r="O37" s="32">
         <v>116</v>
       </c>
-      <c r="P37" s="34">
+      <c r="P37" s="32">
         <v>53</v>
       </c>
-      <c r="Q37" s="34">
+      <c r="Q37" s="32">
         <v>1</v>
       </c>
-      <c r="R37" s="34">
+      <c r="R37" s="32">
         <v>2</v>
       </c>
-      <c r="S37" s="34">
+      <c r="S37" s="32">
         <v>31</v>
       </c>
-      <c r="T37" s="34">
+      <c r="T37" s="32">
         <v>17</v>
       </c>
-      <c r="U37" s="34">
+      <c r="U37" s="32">
         <v>38</v>
       </c>
-      <c r="V37" s="34">
+      <c r="V37" s="32">
         <v>30</v>
       </c>
-      <c r="W37" s="34">
-[...8 lines deleted...]
-      <c r="Z37" s="34">
+      <c r="W37" s="32">
+        <v>0</v>
+      </c>
+      <c r="X37" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="32">
         <v>1</v>
       </c>
-      <c r="AA37" s="36">
+      <c r="AA37" s="34">
         <v>17.964071856287426</v>
       </c>
-      <c r="AB37" s="36">
+      <c r="AB37" s="34">
         <v>19.161676646706585</v>
       </c>
-      <c r="AC37" s="40">
+      <c r="AC37" s="35">
         <v>35.129740518962073</v>
       </c>
-      <c r="AE37" s="71"/>
-      <c r="AF37" s="71"/>
+      <c r="AE37" s="52"/>
+      <c r="AF37" s="52"/>
     </row>
     <row r="38" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="38" t="s">
+      <c r="A38" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B38" s="33">
-[...84 lines deleted...]
-      <c r="AF38" s="71"/>
+      <c r="B38" s="31">
+        <v>0</v>
+      </c>
+      <c r="C38" s="32">
+        <v>0</v>
+      </c>
+      <c r="D38" s="32">
+        <v>0</v>
+      </c>
+      <c r="E38" s="32">
+        <v>0</v>
+      </c>
+      <c r="F38" s="32">
+        <v>0</v>
+      </c>
+      <c r="G38" s="32">
+        <v>0</v>
+      </c>
+      <c r="H38" s="32">
+        <v>0</v>
+      </c>
+      <c r="I38" s="32">
+        <v>0</v>
+      </c>
+      <c r="J38" s="32">
+        <v>0</v>
+      </c>
+      <c r="K38" s="32">
+        <v>0</v>
+      </c>
+      <c r="L38" s="32">
+        <v>0</v>
+      </c>
+      <c r="M38" s="32">
+        <v>0</v>
+      </c>
+      <c r="N38" s="32">
+        <v>0</v>
+      </c>
+      <c r="O38" s="32">
+        <v>0</v>
+      </c>
+      <c r="P38" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="32">
+        <v>0</v>
+      </c>
+      <c r="R38" s="32">
+        <v>0</v>
+      </c>
+      <c r="S38" s="32">
+        <v>0</v>
+      </c>
+      <c r="T38" s="32">
+        <v>0</v>
+      </c>
+      <c r="U38" s="32">
+        <v>0</v>
+      </c>
+      <c r="V38" s="32">
+        <v>0</v>
+      </c>
+      <c r="W38" s="32">
+        <v>0</v>
+      </c>
+      <c r="X38" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="52"/>
+      <c r="AF38" s="52"/>
     </row>
     <row r="39" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="38" t="s">
+      <c r="A39" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="33">
+      <c r="B39" s="31">
         <v>34</v>
       </c>
-      <c r="C39" s="34">
+      <c r="C39" s="32">
         <v>33</v>
       </c>
-      <c r="D39" s="34">
+      <c r="D39" s="32">
         <v>1</v>
       </c>
-      <c r="E39" s="34">
-[...5 lines deleted...]
-      <c r="G39" s="34">
+      <c r="E39" s="32">
+        <v>0</v>
+      </c>
+      <c r="F39" s="32">
+        <v>0</v>
+      </c>
+      <c r="G39" s="32">
         <v>6</v>
       </c>
-      <c r="H39" s="34">
-[...8 lines deleted...]
-      <c r="K39" s="34">
+      <c r="H39" s="32">
+        <v>0</v>
+      </c>
+      <c r="I39" s="32">
+        <v>0</v>
+      </c>
+      <c r="J39" s="32">
+        <v>0</v>
+      </c>
+      <c r="K39" s="32">
         <v>6</v>
       </c>
-      <c r="L39" s="34">
-[...2 lines deleted...]
-      <c r="M39" s="34">
+      <c r="L39" s="32">
+        <v>0</v>
+      </c>
+      <c r="M39" s="32">
         <v>1</v>
       </c>
-      <c r="N39" s="34">
-[...2 lines deleted...]
-      <c r="O39" s="34">
+      <c r="N39" s="32">
+        <v>0</v>
+      </c>
+      <c r="O39" s="32">
         <v>11</v>
       </c>
-      <c r="P39" s="34">
+      <c r="P39" s="32">
         <v>1</v>
       </c>
-      <c r="Q39" s="34">
-[...5 lines deleted...]
-      <c r="S39" s="34">
+      <c r="Q39" s="32">
+        <v>0</v>
+      </c>
+      <c r="R39" s="32">
+        <v>0</v>
+      </c>
+      <c r="S39" s="32">
         <v>7</v>
       </c>
-      <c r="T39" s="34">
-[...2 lines deleted...]
-      <c r="U39" s="34">
+      <c r="T39" s="32">
+        <v>0</v>
+      </c>
+      <c r="U39" s="32">
         <v>2</v>
       </c>
-      <c r="V39" s="34">
-[...17 lines deleted...]
-      <c r="AB39" s="36">
+      <c r="V39" s="32">
+        <v>0</v>
+      </c>
+      <c r="W39" s="32">
+        <v>0</v>
+      </c>
+      <c r="X39" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="34">
         <v>17.647058823529413</v>
       </c>
-      <c r="AC39" s="37">
+      <c r="AC39" s="35">
         <v>38.235294117647058</v>
       </c>
-      <c r="AE39" s="71"/>
-      <c r="AF39" s="71"/>
+      <c r="AE39" s="52"/>
+      <c r="AF39" s="52"/>
     </row>
     <row r="40" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="32" t="s">
+      <c r="A40" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="33">
+      <c r="B40" s="31">
         <v>29</v>
       </c>
-      <c r="C40" s="34">
+      <c r="C40" s="32">
         <v>15</v>
       </c>
-      <c r="D40" s="34">
+      <c r="D40" s="32">
         <v>14</v>
       </c>
-      <c r="E40" s="34">
+      <c r="E40" s="32">
         <v>3</v>
       </c>
-      <c r="F40" s="34">
+      <c r="F40" s="32">
         <v>3</v>
       </c>
-      <c r="G40" s="34">
+      <c r="G40" s="32">
         <v>5</v>
       </c>
-      <c r="H40" s="34">
+      <c r="H40" s="32">
         <v>2</v>
       </c>
-      <c r="I40" s="34">
-[...5 lines deleted...]
-      <c r="K40" s="34">
+      <c r="I40" s="32">
+        <v>0</v>
+      </c>
+      <c r="J40" s="32">
+        <v>0</v>
+      </c>
+      <c r="K40" s="32">
         <v>2</v>
       </c>
-      <c r="L40" s="34">
-[...8 lines deleted...]
-      <c r="O40" s="34">
+      <c r="L40" s="32">
+        <v>0</v>
+      </c>
+      <c r="M40" s="32">
+        <v>0</v>
+      </c>
+      <c r="N40" s="32">
+        <v>0</v>
+      </c>
+      <c r="O40" s="32">
         <v>5</v>
       </c>
-      <c r="P40" s="34">
+      <c r="P40" s="32">
         <v>5</v>
       </c>
-      <c r="Q40" s="34">
-[...8 lines deleted...]
-      <c r="T40" s="34">
+      <c r="Q40" s="32">
+        <v>0</v>
+      </c>
+      <c r="R40" s="32">
+        <v>0</v>
+      </c>
+      <c r="S40" s="32">
+        <v>0</v>
+      </c>
+      <c r="T40" s="32">
         <v>4</v>
       </c>
-      <c r="U40" s="34">
-[...17 lines deleted...]
-      <c r="AA40" s="36">
+      <c r="U40" s="32">
+        <v>0</v>
+      </c>
+      <c r="V40" s="32">
+        <v>0</v>
+      </c>
+      <c r="W40" s="32">
+        <v>0</v>
+      </c>
+      <c r="X40" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="34">
         <v>20.689655172413794</v>
       </c>
-      <c r="AB40" s="36">
+      <c r="AB40" s="34">
         <v>24.137931034482758</v>
       </c>
-      <c r="AC40" s="37">
+      <c r="AC40" s="35">
         <v>34.482758620689658</v>
       </c>
-      <c r="AE40" s="71"/>
-      <c r="AF40" s="71"/>
+      <c r="AE40" s="52"/>
+      <c r="AF40" s="52"/>
     </row>
     <row r="41" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="33">
-[...84 lines deleted...]
-      <c r="AF41" s="71"/>
+      <c r="B41" s="31">
+        <v>0</v>
+      </c>
+      <c r="C41" s="32">
+        <v>0</v>
+      </c>
+      <c r="D41" s="32">
+        <v>0</v>
+      </c>
+      <c r="E41" s="32">
+        <v>0</v>
+      </c>
+      <c r="F41" s="32">
+        <v>0</v>
+      </c>
+      <c r="G41" s="32">
+        <v>0</v>
+      </c>
+      <c r="H41" s="32">
+        <v>0</v>
+      </c>
+      <c r="I41" s="32">
+        <v>0</v>
+      </c>
+      <c r="J41" s="32">
+        <v>0</v>
+      </c>
+      <c r="K41" s="32">
+        <v>0</v>
+      </c>
+      <c r="L41" s="32">
+        <v>0</v>
+      </c>
+      <c r="M41" s="32">
+        <v>0</v>
+      </c>
+      <c r="N41" s="32">
+        <v>0</v>
+      </c>
+      <c r="O41" s="32">
+        <v>0</v>
+      </c>
+      <c r="P41" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="32">
+        <v>0</v>
+      </c>
+      <c r="R41" s="32">
+        <v>0</v>
+      </c>
+      <c r="S41" s="32">
+        <v>0</v>
+      </c>
+      <c r="T41" s="32">
+        <v>0</v>
+      </c>
+      <c r="U41" s="32">
+        <v>0</v>
+      </c>
+      <c r="V41" s="32">
+        <v>0</v>
+      </c>
+      <c r="W41" s="32">
+        <v>0</v>
+      </c>
+      <c r="X41" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="52"/>
+      <c r="AF41" s="52"/>
     </row>
     <row r="42" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="32" t="s">
+      <c r="A42" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="33">
+      <c r="B42" s="31">
         <v>1</v>
       </c>
-      <c r="C42" s="34">
-[...2 lines deleted...]
-      <c r="D42" s="34">
+      <c r="C42" s="32">
+        <v>0</v>
+      </c>
+      <c r="D42" s="32">
         <v>1</v>
       </c>
-      <c r="E42" s="34">
-[...50 lines deleted...]
-      <c r="V42" s="34">
+      <c r="E42" s="32">
+        <v>0</v>
+      </c>
+      <c r="F42" s="32">
+        <v>0</v>
+      </c>
+      <c r="G42" s="32">
+        <v>0</v>
+      </c>
+      <c r="H42" s="32">
+        <v>0</v>
+      </c>
+      <c r="I42" s="32">
+        <v>0</v>
+      </c>
+      <c r="J42" s="32">
+        <v>0</v>
+      </c>
+      <c r="K42" s="32">
+        <v>0</v>
+      </c>
+      <c r="L42" s="32">
+        <v>0</v>
+      </c>
+      <c r="M42" s="32">
+        <v>0</v>
+      </c>
+      <c r="N42" s="32">
+        <v>0</v>
+      </c>
+      <c r="O42" s="32">
+        <v>0</v>
+      </c>
+      <c r="P42" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="32">
+        <v>0</v>
+      </c>
+      <c r="R42" s="32">
+        <v>0</v>
+      </c>
+      <c r="S42" s="32">
+        <v>0</v>
+      </c>
+      <c r="T42" s="32">
+        <v>0</v>
+      </c>
+      <c r="U42" s="32">
+        <v>0</v>
+      </c>
+      <c r="V42" s="32">
         <v>1</v>
       </c>
-      <c r="W42" s="34">
-[...21 lines deleted...]
-      <c r="AF42" s="71"/>
+      <c r="W42" s="32">
+        <v>0</v>
+      </c>
+      <c r="X42" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="52"/>
+      <c r="AF42" s="52"/>
     </row>
     <row r="43" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="B43" s="33">
-[...84 lines deleted...]
-      <c r="AF43" s="71"/>
+      <c r="B43" s="31">
+        <v>0</v>
+      </c>
+      <c r="C43" s="32">
+        <v>0</v>
+      </c>
+      <c r="D43" s="32">
+        <v>0</v>
+      </c>
+      <c r="E43" s="32">
+        <v>0</v>
+      </c>
+      <c r="F43" s="32">
+        <v>0</v>
+      </c>
+      <c r="G43" s="32">
+        <v>0</v>
+      </c>
+      <c r="H43" s="32">
+        <v>0</v>
+      </c>
+      <c r="I43" s="32">
+        <v>0</v>
+      </c>
+      <c r="J43" s="32">
+        <v>0</v>
+      </c>
+      <c r="K43" s="32">
+        <v>0</v>
+      </c>
+      <c r="L43" s="32">
+        <v>0</v>
+      </c>
+      <c r="M43" s="32">
+        <v>0</v>
+      </c>
+      <c r="N43" s="32">
+        <v>0</v>
+      </c>
+      <c r="O43" s="32">
+        <v>0</v>
+      </c>
+      <c r="P43" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="32">
+        <v>0</v>
+      </c>
+      <c r="R43" s="32">
+        <v>0</v>
+      </c>
+      <c r="S43" s="32">
+        <v>0</v>
+      </c>
+      <c r="T43" s="32">
+        <v>0</v>
+      </c>
+      <c r="U43" s="32">
+        <v>0</v>
+      </c>
+      <c r="V43" s="32">
+        <v>0</v>
+      </c>
+      <c r="W43" s="32">
+        <v>0</v>
+      </c>
+      <c r="X43" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="52"/>
+      <c r="AF43" s="52"/>
     </row>
     <row r="44" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="B44" s="33">
-[...84 lines deleted...]
-      <c r="AF44" s="71"/>
+      <c r="B44" s="31">
+        <v>0</v>
+      </c>
+      <c r="C44" s="32">
+        <v>0</v>
+      </c>
+      <c r="D44" s="32">
+        <v>0</v>
+      </c>
+      <c r="E44" s="32">
+        <v>0</v>
+      </c>
+      <c r="F44" s="32">
+        <v>0</v>
+      </c>
+      <c r="G44" s="32">
+        <v>0</v>
+      </c>
+      <c r="H44" s="32">
+        <v>0</v>
+      </c>
+      <c r="I44" s="32">
+        <v>0</v>
+      </c>
+      <c r="J44" s="32">
+        <v>0</v>
+      </c>
+      <c r="K44" s="32">
+        <v>0</v>
+      </c>
+      <c r="L44" s="32">
+        <v>0</v>
+      </c>
+      <c r="M44" s="32">
+        <v>0</v>
+      </c>
+      <c r="N44" s="32">
+        <v>0</v>
+      </c>
+      <c r="O44" s="32">
+        <v>0</v>
+      </c>
+      <c r="P44" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="32">
+        <v>0</v>
+      </c>
+      <c r="R44" s="32">
+        <v>0</v>
+      </c>
+      <c r="S44" s="32">
+        <v>0</v>
+      </c>
+      <c r="T44" s="32">
+        <v>0</v>
+      </c>
+      <c r="U44" s="32">
+        <v>0</v>
+      </c>
+      <c r="V44" s="32">
+        <v>0</v>
+      </c>
+      <c r="W44" s="32">
+        <v>0</v>
+      </c>
+      <c r="X44" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="52"/>
+      <c r="AF44" s="52"/>
     </row>
     <row r="45" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B45" s="33">
-[...84 lines deleted...]
-      <c r="AF45" s="71"/>
+      <c r="B45" s="31">
+        <v>0</v>
+      </c>
+      <c r="C45" s="32">
+        <v>0</v>
+      </c>
+      <c r="D45" s="32">
+        <v>0</v>
+      </c>
+      <c r="E45" s="32">
+        <v>0</v>
+      </c>
+      <c r="F45" s="32">
+        <v>0</v>
+      </c>
+      <c r="G45" s="32">
+        <v>0</v>
+      </c>
+      <c r="H45" s="32">
+        <v>0</v>
+      </c>
+      <c r="I45" s="32">
+        <v>0</v>
+      </c>
+      <c r="J45" s="32">
+        <v>0</v>
+      </c>
+      <c r="K45" s="32">
+        <v>0</v>
+      </c>
+      <c r="L45" s="32">
+        <v>0</v>
+      </c>
+      <c r="M45" s="32">
+        <v>0</v>
+      </c>
+      <c r="N45" s="32">
+        <v>0</v>
+      </c>
+      <c r="O45" s="32">
+        <v>0</v>
+      </c>
+      <c r="P45" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="32">
+        <v>0</v>
+      </c>
+      <c r="R45" s="32">
+        <v>0</v>
+      </c>
+      <c r="S45" s="32">
+        <v>0</v>
+      </c>
+      <c r="T45" s="32">
+        <v>0</v>
+      </c>
+      <c r="U45" s="32">
+        <v>0</v>
+      </c>
+      <c r="V45" s="32">
+        <v>0</v>
+      </c>
+      <c r="W45" s="32">
+        <v>0</v>
+      </c>
+      <c r="X45" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="52"/>
+      <c r="AF45" s="52"/>
     </row>
     <row r="46" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B46" s="33">
-[...84 lines deleted...]
-      <c r="AF46" s="71"/>
+      <c r="B46" s="31">
+        <v>0</v>
+      </c>
+      <c r="C46" s="32">
+        <v>0</v>
+      </c>
+      <c r="D46" s="32">
+        <v>0</v>
+      </c>
+      <c r="E46" s="32">
+        <v>0</v>
+      </c>
+      <c r="F46" s="32">
+        <v>0</v>
+      </c>
+      <c r="G46" s="32">
+        <v>0</v>
+      </c>
+      <c r="H46" s="32">
+        <v>0</v>
+      </c>
+      <c r="I46" s="32">
+        <v>0</v>
+      </c>
+      <c r="J46" s="32">
+        <v>0</v>
+      </c>
+      <c r="K46" s="32">
+        <v>0</v>
+      </c>
+      <c r="L46" s="32">
+        <v>0</v>
+      </c>
+      <c r="M46" s="32">
+        <v>0</v>
+      </c>
+      <c r="N46" s="32">
+        <v>0</v>
+      </c>
+      <c r="O46" s="32">
+        <v>0</v>
+      </c>
+      <c r="P46" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="32">
+        <v>0</v>
+      </c>
+      <c r="R46" s="32">
+        <v>0</v>
+      </c>
+      <c r="S46" s="32">
+        <v>0</v>
+      </c>
+      <c r="T46" s="32">
+        <v>0</v>
+      </c>
+      <c r="U46" s="32">
+        <v>0</v>
+      </c>
+      <c r="V46" s="32">
+        <v>0</v>
+      </c>
+      <c r="W46" s="32">
+        <v>0</v>
+      </c>
+      <c r="X46" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="52"/>
+      <c r="AF46" s="52"/>
     </row>
     <row r="47" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="41" t="s">
+      <c r="A47" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="B47" s="42">
-[...84 lines deleted...]
-      <c r="AF47" s="71"/>
+      <c r="B47" s="39">
+        <v>0</v>
+      </c>
+      <c r="C47" s="40">
+        <v>0</v>
+      </c>
+      <c r="D47" s="40">
+        <v>0</v>
+      </c>
+      <c r="E47" s="40">
+        <v>0</v>
+      </c>
+      <c r="F47" s="40">
+        <v>0</v>
+      </c>
+      <c r="G47" s="40">
+        <v>0</v>
+      </c>
+      <c r="H47" s="40">
+        <v>0</v>
+      </c>
+      <c r="I47" s="40">
+        <v>0</v>
+      </c>
+      <c r="J47" s="40">
+        <v>0</v>
+      </c>
+      <c r="K47" s="40">
+        <v>0</v>
+      </c>
+      <c r="L47" s="40">
+        <v>0</v>
+      </c>
+      <c r="M47" s="40">
+        <v>0</v>
+      </c>
+      <c r="N47" s="40">
+        <v>0</v>
+      </c>
+      <c r="O47" s="40">
+        <v>0</v>
+      </c>
+      <c r="P47" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="40">
+        <v>0</v>
+      </c>
+      <c r="R47" s="40">
+        <v>0</v>
+      </c>
+      <c r="S47" s="40">
+        <v>0</v>
+      </c>
+      <c r="T47" s="40">
+        <v>0</v>
+      </c>
+      <c r="U47" s="40">
+        <v>0</v>
+      </c>
+      <c r="V47" s="40">
+        <v>0</v>
+      </c>
+      <c r="W47" s="40">
+        <v>0</v>
+      </c>
+      <c r="X47" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA47" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="41">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="52"/>
+      <c r="AF47" s="52"/>
     </row>
     <row r="48" spans="1:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="69" t="s">
+      <c r="A48" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B48" s="68"/>
-[...28 lines deleted...]
-      <c r="AF48" s="71"/>
+      <c r="R48" s="44"/>
+      <c r="S48" s="44"/>
+      <c r="T48" s="44"/>
+      <c r="U48" s="44"/>
+      <c r="V48" s="44"/>
+      <c r="W48" s="44"/>
+      <c r="X48" s="44"/>
+      <c r="Y48" s="44"/>
+      <c r="Z48" s="44"/>
+      <c r="AA48" s="44"/>
+      <c r="AB48" s="44"/>
+      <c r="AC48" s="44"/>
+      <c r="AE48" s="52"/>
+      <c r="AF48" s="52"/>
     </row>
     <row r="49" spans="1:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="74"/>
-[...29 lines deleted...]
-      <c r="AF49" s="71"/>
+      <c r="A49" s="71"/>
+      <c r="B49" s="71"/>
+      <c r="C49" s="71"/>
+      <c r="D49" s="71"/>
+      <c r="E49" s="71"/>
+      <c r="F49" s="71"/>
+      <c r="G49" s="71"/>
+      <c r="H49" s="71"/>
+      <c r="I49" s="71"/>
+      <c r="J49" s="71"/>
+      <c r="K49" s="71"/>
+      <c r="L49" s="71"/>
+      <c r="M49" s="71"/>
+      <c r="N49" s="71"/>
+      <c r="O49" s="71"/>
+      <c r="P49" s="71"/>
+      <c r="Q49" s="71"/>
+      <c r="R49" s="44"/>
+      <c r="S49" s="44"/>
+      <c r="T49" s="44"/>
+      <c r="U49" s="44"/>
+      <c r="V49" s="44"/>
+      <c r="W49" s="44"/>
+      <c r="X49" s="44"/>
+      <c r="Y49" s="44"/>
+      <c r="Z49" s="44"/>
+      <c r="AA49" s="44"/>
+      <c r="AB49" s="44"/>
+      <c r="AC49" s="44"/>
+      <c r="AE49" s="52"/>
+      <c r="AF49" s="52"/>
     </row>
     <row r="50" spans="1:32" x14ac:dyDescent="0.15">
-      <c r="A50" s="46"/>
-[...29 lines deleted...]
-      <c r="AF50" s="71"/>
+      <c r="A50" s="43"/>
+      <c r="B50" s="43"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="44"/>
+      <c r="F50" s="45"/>
+      <c r="G50" s="45"/>
+      <c r="H50" s="45"/>
+      <c r="I50" s="44"/>
+      <c r="J50" s="44"/>
+      <c r="K50" s="44"/>
+      <c r="L50" s="44"/>
+      <c r="M50" s="44"/>
+      <c r="N50" s="44"/>
+      <c r="O50" s="44"/>
+      <c r="P50" s="44"/>
+      <c r="Q50" s="44"/>
+      <c r="R50" s="44"/>
+      <c r="S50" s="44"/>
+      <c r="T50" s="44"/>
+      <c r="U50" s="44"/>
+      <c r="V50" s="44"/>
+      <c r="W50" s="44"/>
+      <c r="X50" s="44"/>
+      <c r="Y50" s="44"/>
+      <c r="Z50" s="44"/>
+      <c r="AA50" s="44"/>
+      <c r="AB50" s="44"/>
+      <c r="AC50" s="44"/>
+      <c r="AE50" s="52"/>
+      <c r="AF50" s="52"/>
     </row>
     <row r="51" spans="1:32" x14ac:dyDescent="0.15">
-      <c r="A51" s="46"/>
-[...29 lines deleted...]
-      <c r="AF51" s="71"/>
+      <c r="A51" s="43"/>
+      <c r="B51" s="43"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="45"/>
+      <c r="G51" s="45"/>
+      <c r="H51" s="45"/>
+      <c r="I51" s="44"/>
+      <c r="J51" s="44"/>
+      <c r="K51" s="44"/>
+      <c r="L51" s="44"/>
+      <c r="M51" s="44"/>
+      <c r="N51" s="44"/>
+      <c r="O51" s="44"/>
+      <c r="P51" s="44"/>
+      <c r="Q51" s="44"/>
+      <c r="R51" s="44"/>
+      <c r="S51" s="44"/>
+      <c r="T51" s="44"/>
+      <c r="U51" s="44"/>
+      <c r="V51" s="44"/>
+      <c r="W51" s="44"/>
+      <c r="X51" s="44"/>
+      <c r="Y51" s="44"/>
+      <c r="Z51" s="44"/>
+      <c r="AA51" s="44"/>
+      <c r="AB51" s="44"/>
+      <c r="AC51" s="44"/>
+      <c r="AE51" s="52"/>
+      <c r="AF51" s="52"/>
     </row>
     <row r="52" spans="1:32" x14ac:dyDescent="0.15">
-      <c r="B52" s="71"/>
-[...28 lines deleted...]
-      <c r="AF52" s="71"/>
+      <c r="B52" s="52"/>
+      <c r="C52" s="52"/>
+      <c r="D52" s="52"/>
+      <c r="E52" s="52"/>
+      <c r="F52" s="52"/>
+      <c r="G52" s="52"/>
+      <c r="H52" s="52"/>
+      <c r="I52" s="52"/>
+      <c r="J52" s="52"/>
+      <c r="K52" s="52"/>
+      <c r="L52" s="52"/>
+      <c r="M52" s="52"/>
+      <c r="N52" s="52"/>
+      <c r="O52" s="52"/>
+      <c r="P52" s="52"/>
+      <c r="Q52" s="52"/>
+      <c r="R52" s="52"/>
+      <c r="S52" s="52"/>
+      <c r="T52" s="52"/>
+      <c r="U52" s="52"/>
+      <c r="V52" s="52"/>
+      <c r="W52" s="52"/>
+      <c r="X52" s="52"/>
+      <c r="Y52" s="52"/>
+      <c r="Z52" s="52"/>
+      <c r="AA52" s="52"/>
+      <c r="AB52" s="52"/>
+      <c r="AC52" s="52"/>
+      <c r="AE52" s="52"/>
+      <c r="AF52" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="Y4:Y7"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="A49:Q49"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="A3:A7"/>
     <mergeCell ref="B3:D6"/>
     <mergeCell ref="U3:V3"/>
     <mergeCell ref="W3:X3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M5:N6"/>
     <mergeCell ref="S5:T6"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="Z4:Z7"/>
-    <mergeCell ref="Y3:Z3"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.59055118110236227" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="58" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>74</vt:lpstr>
       <vt:lpstr>'74'!Print_Area</vt:lpstr>
       <vt:lpstr>'74'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>