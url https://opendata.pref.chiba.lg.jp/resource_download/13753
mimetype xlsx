--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,66 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E15ECD76-A49E-4717-BD89-78746F629972}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="165" yWindow="360" windowWidth="14715" windowHeight="11310"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="f1-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'f1-3'!$A$1:$K$79</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I6" i="1" l="1"/>
   <c r="I7" i="1"/>
   <c r="B8" i="1"/>
   <c r="F8" i="1"/>
   <c r="I8" i="1"/>
   <c r="B9" i="1"/>
   <c r="F9" i="1"/>
   <c r="I9" i="1"/>
   <c r="B10" i="1"/>
   <c r="F10" i="1"/>
   <c r="I10" i="1"/>
   <c r="B11" i="1"/>
   <c r="F11" i="1"/>
   <c r="I11" i="1"/>
   <c r="B12" i="1"/>
   <c r="F12" i="1"/>
   <c r="I12" i="1"/>
   <c r="B13" i="1"/>
   <c r="F13" i="1"/>
   <c r="I13" i="1"/>
@@ -223,51 +232,51 @@
     </rPh>
     <rPh sb="2" eb="3">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>3．小学校</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和元年度</t>
   </si>
   <si>
     <t>児　　童　　数</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>学　校　数</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -563,89 +572,95 @@
     <xf numFmtId="38" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
-    <cellStyle name="桁区切り 2" xfId="2"/>
+    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1026" name="テキスト 2"/>
+        <xdr:cNvPr id="1026" name="テキスト 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="171450" y="600075"/>
           <a:ext cx="447675" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="1">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="27432" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
@@ -661,212 +676,218 @@
               <a:latin typeface="ＭＳ 明朝"/>
               <a:ea typeface="ＭＳ 明朝"/>
             </a:rPr>
             <a:t>区　分</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>647700</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1027" name="テキスト 3"/>
+        <xdr:cNvPr id="1027" name="テキスト 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="171450" y="600075"/>
           <a:ext cx="476250" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="1">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="27432" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="dist" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝"/>
               <a:ea typeface="ＭＳ 明朝"/>
             </a:rPr>
             <a:t>区分</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -999,58 +1020,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K79"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="4" width="6.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="10.5" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.5" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="3" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="6"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
@@ -3862,75 +3883,72 @@
         <v>303407</v>
       </c>
       <c r="G79" s="34">
         <v>155291</v>
       </c>
       <c r="H79" s="35">
         <v>148116</v>
       </c>
       <c r="I79" s="38">
         <v>18560</v>
       </c>
       <c r="J79" s="34">
         <v>7151</v>
       </c>
       <c r="K79" s="34">
         <v>11409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.31496062992125984" bottom="0.47244094488188981" header="0.27559055118110237" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
-  <headerFooter scaleWithDoc="0" alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>f1-3</vt:lpstr>
       <vt:lpstr>'f1-3'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>s.kwshm2</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>