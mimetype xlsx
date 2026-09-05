--- v0 (2026-03-08)
+++ v1 (2026-09-05)
@@ -1,1557 +1,1515 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\DPCV002FST04.dpc.pref.chiba.lg.jp\13040_児童家庭課$\02_室班フォルダ\母子保健班\☆子ども医療費助成事業☆\04 市町村実施状況\R3.8\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Dstfs02\13160_子育て支援課$\02_室班フォルダ\母子保健班\☆子ども医療費助成事業☆\04 市町村実施状況\★オープンデータ（毎度更新）\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1881FAD8-8B1E-4A99-911B-F2A7AEDEF950}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7530"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="R3年8月 " sheetId="4" r:id="rId1"/>
+    <sheet name="R8.8" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'R3年8月 '!$C$5:$J$5</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'R3年8月 '!$A$1:$J$59</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'R8.8'!$A$5:$M$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'R8.8'!$A$1:$M$59</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="79">
-[...2 lines deleted...]
-    <rPh sb="0" eb="1">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="87">
+  <si>
+    <t>R8.8月からの各市町村の子ども医療費助成制度の助成内容について</t>
+    <rPh sb="4" eb="5">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
       <t>カク</t>
     </rPh>
-    <rPh sb="1" eb="4">
+    <rPh sb="9" eb="12">
       <t>シチョウソン</t>
     </rPh>
-    <rPh sb="5" eb="6">
+    <rPh sb="13" eb="14">
       <t>コ</t>
     </rPh>
-    <rPh sb="8" eb="11">
+    <rPh sb="16" eb="19">
       <t>イリョウヒ</t>
     </rPh>
-    <rPh sb="11" eb="13">
+    <rPh sb="19" eb="21">
       <t>ジョセイ</t>
     </rPh>
-    <rPh sb="13" eb="15">
+    <rPh sb="21" eb="23">
       <t>セイド</t>
     </rPh>
-    <rPh sb="16" eb="18">
+    <rPh sb="24" eb="26">
       <t>ジョセイ</t>
     </rPh>
-    <rPh sb="18" eb="20">
+    <rPh sb="26" eb="28">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>番号</t>
     <rPh sb="0" eb="2">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>市町村名</t>
     <rPh sb="0" eb="3">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ナ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>助成の対象年齢</t>
     <rPh sb="0" eb="2">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ネンレイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>現物給付の対象年齢</t>
     <rPh sb="0" eb="2">
       <t>ゲンブツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キュウフ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ネンレイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>月額上限</t>
+    <rPh sb="0" eb="2">
+      <t>ゲツガク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジョウゲン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>自己負担金</t>
     <rPh sb="0" eb="5">
       <t>ジコ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>所得制限</t>
     <rPh sb="0" eb="2">
       <t>ショトク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>セイゲン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>その他</t>
+    <rPh sb="2" eb="3">
+      <t>ホカ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(受給券の発行対象年齢）</t>
     <rPh sb="1" eb="3">
       <t>ジュキュウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ネンレイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>設定</t>
+    <rPh sb="0" eb="2">
+      <t>セッテイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>対象</t>
+    <rPh sb="0" eb="2">
+      <t>タイショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>入院</t>
     <rPh sb="0" eb="2">
       <t>ニュウイン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>通院</t>
     <rPh sb="0" eb="2">
       <t>ツウイン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>現物給付の対象者</t>
+    <rPh sb="0" eb="2">
+      <t>ゲンブツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キュウフ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>タイショウシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>乳幼児</t>
     <rPh sb="0" eb="3">
       <t>ニュウヨウジ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>小学生以上</t>
     <rPh sb="0" eb="3">
       <t>ショウガクセイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>千葉市</t>
     <rPh sb="0" eb="3">
       <t>チバシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t>中学校３年生</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>高校３年生</t>
+    <rPh sb="0" eb="2">
+      <t>コウコウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンセイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>高校３年生</t>
+  </si>
+  <si>
+    <t>〇</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>0円又は300円
+第３子以降0円</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>0円又は300円
+第３子以降０円</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>なし</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>銚子市</t>
     <rPh sb="0" eb="3">
-      <t>チュウガッコウ</t>
-[...4 lines deleted...]
-    <phoneticPr fontId="3"/>
+      <t>チョウシシ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>0円又は300円</t>
     <rPh sb="1" eb="2">
       <t>エン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>マタ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...20 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>市川市</t>
     <rPh sb="0" eb="3">
       <t>イチカワシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>船橋市</t>
     <rPh sb="0" eb="3">
       <t>フナバシシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>館山市</t>
     <rPh sb="0" eb="3">
       <t>タテヤマシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>木更津市</t>
     <rPh sb="0" eb="4">
       <t>キサラヅシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>0円</t>
+    <rPh sb="1" eb="2">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>0円又は200円</t>
     <rPh sb="1" eb="2">
       <t>エン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>マタ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>松戸市</t>
     <rPh sb="0" eb="3">
       <t>マツドシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>野田市</t>
     <rPh sb="0" eb="3">
       <t>ノダシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>中3まで：0円
+高1以上：0円又は300円</t>
+    <rPh sb="6" eb="7">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>イジョウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>茂原市</t>
     <rPh sb="0" eb="3">
       <t>モバラシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>成田市</t>
     <rPh sb="0" eb="3">
       <t>ナリタシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>佐倉市</t>
     <rPh sb="0" eb="3">
       <t>サクラシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東金市</t>
     <rPh sb="0" eb="3">
       <t>トウガネシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旭市</t>
     <rPh sb="0" eb="2">
       <t>アサヒシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>習志野市</t>
     <rPh sb="0" eb="4">
       <t>ナラシノシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>柏市</t>
     <rPh sb="0" eb="2">
       <t>カシワシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>勝浦市</t>
     <rPh sb="0" eb="3">
       <t>カツウラシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>市原市</t>
     <rPh sb="0" eb="3">
       <t>イチハラシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>0歳児：0円
 1歳以上：0円又は300円</t>
     <rPh sb="1" eb="2">
       <t>サイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>サイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>エン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>マタ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>流山市</t>
     <rPh sb="0" eb="3">
       <t>ナガレヤマシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>八千代市</t>
     <rPh sb="0" eb="4">
       <t>ヤチヨシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>我孫子市</t>
     <rPh sb="0" eb="4">
       <t>アビコシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...405 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>中3まで：0円又は300円
 高1以上：300円</t>
     <rPh sb="6" eb="7">
       <t>エン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>マタ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>エン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t>令和３年８月１日時点</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>鴨川市</t>
+    <rPh sb="0" eb="3">
+      <t>カモガワシ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>鎌ケ谷市</t>
+    <rPh sb="0" eb="3">
+      <t>カマガヤ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>君津市</t>
+    <rPh sb="0" eb="3">
+      <t>キミツシ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>富津市</t>
+    <rPh sb="0" eb="3">
+      <t>フッツシ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>浦安市</t>
+    <rPh sb="0" eb="3">
+      <t>ウラヤスシ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>四街道市</t>
+    <rPh sb="0" eb="4">
+      <t>ヨツカイドウシ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>袖ケ浦市</t>
+    <rPh sb="0" eb="3">
+      <t>ソデガウラ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>八街市</t>
+    <rPh sb="0" eb="3">
+      <t>ヤチマタシ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>印西市</t>
+    <rPh sb="0" eb="2">
+      <t>インザイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>白井市</t>
+    <rPh sb="0" eb="2">
+      <t>シロイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>富里市</t>
+    <rPh sb="0" eb="2">
+      <t>トミサト</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>南房総市</t>
     <rPh sb="0" eb="1">
-      <t>レイ</t>
-[...2 lines deleted...]
-      <t>カズ</t>
+      <t>ミナミ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ボウソウ</t>
     </rPh>
     <rPh sb="3" eb="4">
-      <t>ネン</t>
-[...2 lines deleted...]
-      <t>ガツ</t>
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>匝瑳市</t>
+    <rPh sb="0" eb="2">
+      <t>ソウサ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>香取市</t>
+    <rPh sb="0" eb="2">
+      <t>カトリ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>山武市</t>
+    <rPh sb="0" eb="2">
+      <t>サンブ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>いすみ市</t>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>大網白里市</t>
+    <rPh sb="0" eb="2">
+      <t>オオアミ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シラ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>サト</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>高校３年生</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>酒々井町</t>
+    <rPh sb="0" eb="4">
+      <t>シスイマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>栄町</t>
+    <rPh sb="0" eb="2">
+      <t>サカエマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>神崎町</t>
+    <rPh sb="0" eb="3">
+      <t>コウザキマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>多古町</t>
+    <rPh sb="0" eb="2">
+      <t>タコ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>東庄町</t>
+    <rPh sb="0" eb="3">
+      <t>トウノショウマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>九十九里町</t>
+    <rPh sb="0" eb="5">
+      <t>クジュウクリマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>芝山町</t>
+    <rPh sb="0" eb="3">
+      <t>シバヤママチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>中3まで：0円又は200円
+高1以上：300円</t>
+    <rPh sb="6" eb="7">
+      <t>エン</t>
     </rPh>
     <rPh sb="7" eb="8">
-      <t>ニチ</t>
-[...4 lines deleted...]
-    <phoneticPr fontId="3"/>
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>イジョウ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>横芝光町</t>
+    <rPh sb="0" eb="2">
+      <t>ヨコシバ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒカリ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>一宮町</t>
+    <rPh sb="0" eb="3">
+      <t>イチノミヤマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>睦沢町</t>
+    <rPh sb="0" eb="3">
+      <t>ムツザワマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>長生村</t>
+    <rPh sb="0" eb="2">
+      <t>チョウセイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ムラ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>白子町</t>
+    <rPh sb="0" eb="2">
+      <t>シラコ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>長柄町</t>
+    <rPh sb="0" eb="3">
+      <t>ナガラマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>長南町</t>
+    <rPh sb="0" eb="2">
+      <t>チョウナン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>大多喜町</t>
+    <rPh sb="0" eb="4">
+      <t>オオタキマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>御宿町</t>
+    <rPh sb="0" eb="3">
+      <t>オンジュクマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>鋸南町</t>
+    <rPh sb="0" eb="3">
+      <t>キョナンマチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>小6まで：0円
+中1以上：0円又は300円</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...1 lines deleted...]
-      <charset val="128"/>
+      <color theme="1"/>
+      <name val="Yu Gothic"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
       <sz val="14"/>
+      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="Yu Gothic"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
+      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="double">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="double">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="double">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="double">
-[...145 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+  <cellStyleXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="56">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+  <cellXfs count="58">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...73 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
+  <cellStyles count="3">
+    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{3A11708B-3F5C-4FEE-A24D-AD8A7D653B0C}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{2640B95C-D572-4768-87CC-B51347461B77}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="Yu Gothic Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="Yu Gothic"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -1692,2711 +1650,3231 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...3 lines deleted...]
-  <dimension ref="A1:J144"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D1A12B9-AB9C-4BF2-99B0-148C217E7483}">
+  <dimension ref="A1:M124"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:XFD1048576"/>
       <selection pane="topRight" sqref="A1:XFD1048576"/>
       <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
-      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
+      <selection pane="bottomRight" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="10.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="9.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="3.69921875" style="5" customWidth="1"/>
+    <col min="2" max="2" width="9.8984375" style="33" customWidth="1"/>
+    <col min="3" max="3" width="9.296875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="9.296875" style="34" customWidth="1"/>
+    <col min="5" max="5" width="9.296875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="9.296875" style="34" customWidth="1"/>
+    <col min="7" max="7" width="3.796875" style="34" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.296875" style="34" customWidth="1"/>
+    <col min="9" max="9" width="9" style="34" customWidth="1"/>
+    <col min="10" max="10" width="21.09765625" style="34" customWidth="1"/>
+    <col min="11" max="11" width="21.8984375" style="34" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="5.59765625" style="34" customWidth="1"/>
+    <col min="14" max="16384" width="8.09765625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:13" ht="16.2">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="36"/>
-[...18 lines deleted...]
-      <c r="I2" s="37" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+    </row>
+    <row r="2" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A3" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="50"/>
+      <c r="E3" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="50"/>
+      <c r="G3" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="52"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="54" t="s">
+        <v>6</v>
+      </c>
+      <c r="K3" s="55"/>
+      <c r="L3" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="M3" s="55"/>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A4" s="44"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="36"/>
+      <c r="G4" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="40"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A5" s="45"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="38"/>
+      <c r="H5" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L5" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="M5" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="24.6" thickTop="1">
+      <c r="A6" s="9">
+        <v>1</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="I6" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="L6" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" s="20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A7" s="25">
+        <v>2</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="22.2" customHeight="1">
+      <c r="A8" s="25">
+        <v>3</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" s="30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A9" s="25">
+        <v>4</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I9" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L9" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A10" s="25">
+        <v>5</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A11" s="25">
+        <v>6</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A12" s="25">
+        <v>7</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="28.2" customHeight="1">
+      <c r="A13" s="25">
+        <v>8</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="K13" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M13" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A14" s="25">
+        <v>9</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K14" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M14" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A15" s="25">
+        <v>10</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A16" s="25">
+        <v>11</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L16" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M16" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A17" s="25">
+        <v>12</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J17" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K17" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="25">
+        <v>13</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J18" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K18" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A19" s="25">
+        <v>14</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J19" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K19" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L19" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M19" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A20" s="25">
+        <v>15</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J20" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K20" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L20" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M20" s="30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A21" s="25">
+        <v>16</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J21" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K21" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L21" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M21" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="24">
+      <c r="A22" s="25">
+        <v>17</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J22" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="K22" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L22" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M22" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A23" s="25">
+        <v>18</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I23" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J23" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K23" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L23" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M23" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="22.2" customHeight="1">
+      <c r="A24" s="25">
+        <v>19</v>
+      </c>
+      <c r="B24" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I24" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J24" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K24" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="L24" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M24" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="24">
+      <c r="A25" s="25">
+        <v>20</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J25" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K25" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="L25" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M25" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A26" s="25">
+        <v>21</v>
+      </c>
+      <c r="B26" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J26" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K26" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L26" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M26" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A27" s="25">
+        <v>22</v>
+      </c>
+      <c r="B27" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I27" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J27" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K27" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="L27" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M27" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A28" s="25">
+        <v>23</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I28" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J28" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K28" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L28" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A29" s="25">
+        <v>24</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I29" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J29" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K29" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L29" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M29" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A30" s="25">
+        <v>25</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J30" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K30" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L30" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="24">
+      <c r="A31" s="25">
+        <v>26</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J31" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K31" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="L31" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M31" s="30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="21.75" customHeight="1">
+      <c r="A32" s="25">
+        <v>27</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="C32" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I32" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J32" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K32" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L32" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M32" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="21.75" customHeight="1">
+      <c r="A33" s="25">
+        <v>28</v>
+      </c>
+      <c r="B33" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I33" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J33" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K33" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L33" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M33" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="21.75" customHeight="1">
+      <c r="A34" s="25">
+        <v>29</v>
+      </c>
+      <c r="B34" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J34" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K34" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L34" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M34" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="21.75" customHeight="1">
+      <c r="A35" s="25">
+        <v>30</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J35" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K35" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L35" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M35" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A36" s="25">
+        <v>31</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I36" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J36" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K36" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L36" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M36" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A37" s="25">
+        <v>32</v>
+      </c>
+      <c r="B37" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J37" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K37" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L37" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M37" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="24">
+      <c r="A38" s="25">
+        <v>33</v>
+      </c>
+      <c r="B38" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J38" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K38" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="L38" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M38" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A39" s="25">
+        <v>34</v>
+      </c>
+      <c r="B39" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J39" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K39" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L39" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M39" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A40" s="25">
+        <v>35</v>
+      </c>
+      <c r="B40" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J40" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K40" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L40" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M40" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A41" s="25">
+        <v>36</v>
+      </c>
+      <c r="B41" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I41" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J41" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K41" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L41" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M41" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A42" s="25">
+        <v>37</v>
+      </c>
+      <c r="B42" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="E42" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I42" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J42" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K42" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L42" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M42" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A43" s="25">
+        <v>38</v>
+      </c>
+      <c r="B43" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="C43" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I43" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J43" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K43" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L43" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M43" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A44" s="25">
+        <v>39</v>
+      </c>
+      <c r="B44" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I44" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J44" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K44" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L44" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M44" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A45" s="25">
+        <v>40</v>
+      </c>
+      <c r="B45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I45" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J45" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K45" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L45" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M45" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A46" s="25">
+        <v>41</v>
+      </c>
+      <c r="B46" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C46" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I46" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J46" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K46" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L46" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M46" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A47" s="25">
+        <v>42</v>
+      </c>
+      <c r="B47" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H47" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I47" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="J47" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K47" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L47" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M47" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="24" customHeight="1">
+      <c r="A48" s="25">
+        <v>43</v>
+      </c>
+      <c r="B48" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C48" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I48" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J48" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K48" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="L48" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M48" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="24">
+      <c r="A49" s="25">
+        <v>44</v>
+      </c>
+      <c r="B49" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C49" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I49" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J49" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K49" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="L49" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M49" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A50" s="25">
+        <v>45</v>
+      </c>
+      <c r="B50" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="C50" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I50" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J50" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K50" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L50" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M50" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A51" s="25">
+        <v>46</v>
+      </c>
+      <c r="B51" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="C51" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H51" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I51" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J51" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K51" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L51" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M51" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A52" s="25">
+        <v>47</v>
+      </c>
+      <c r="B52" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="J2" s="37"/>
-[...359 lines deleted...]
-      <c r="B15" s="17" t="s">
+      <c r="C52" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H52" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I52" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="J52" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K52" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L52" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M52" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A53" s="25">
+        <v>48</v>
+      </c>
+      <c r="B53" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E53" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H53" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I53" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="18" t="s">
-[...156 lines deleted...]
-      <c r="B20" s="17" t="s">
+      <c r="K53" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L53" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M53" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A54" s="25">
+        <v>49</v>
+      </c>
+      <c r="B54" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="C54" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F54" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I54" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J54" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K54" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="L54" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M54" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A55" s="25">
+        <v>50</v>
+      </c>
+      <c r="B55" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H55" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I55" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J55" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="C20" s="18" t="s">
-[...505 lines deleted...]
-      <c r="A36" s="10">
+      <c r="K55" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="17" t="s">
-[...63 lines deleted...]
-      <c r="B38" s="17" t="s">
+      <c r="L55" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M55" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A56" s="25">
         <v>51</v>
       </c>
-      <c r="C38" s="18" t="s">
-[...28 lines deleted...]
-      <c r="B39" s="17" t="s">
+      <c r="B56" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="C56" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D56" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H56" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I56" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J56" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K56" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L56" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M56" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A57" s="25">
         <v>52</v>
       </c>
-      <c r="C39" s="18" t="s">
-[...28 lines deleted...]
-      <c r="B40" s="17" t="s">
+      <c r="B57" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="C57" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E57" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F57" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H57" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I57" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J57" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K57" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L57" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M57" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A58" s="25">
         <v>53</v>
       </c>
-      <c r="C40" s="18" t="s">
-[...28 lines deleted...]
-      <c r="B41" s="17" t="s">
+      <c r="B58" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="C58" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F58" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H58" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I58" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J58" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K58" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L58" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M58" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A59" s="25">
         <v>54</v>
       </c>
-      <c r="C41" s="18" t="s">
-[...1368 lines deleted...]
-      <c r="J144" s="30"/>
+      <c r="B59" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="C59" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H59" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I59" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="J59" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="K59" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L59" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M59" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B60" s="33"/>
+      <c r="D60" s="34"/>
+      <c r="F60" s="34"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="34"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="34"/>
+      <c r="K60" s="34"/>
+      <c r="L60" s="34"/>
+      <c r="M60" s="34"/>
+    </row>
+    <row r="61" spans="1:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B61" s="33"/>
+      <c r="D61" s="34"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="34"/>
+      <c r="I61" s="34"/>
+      <c r="J61" s="34"/>
+      <c r="K61" s="34"/>
+      <c r="L61" s="34"/>
+      <c r="M61" s="34"/>
+    </row>
+    <row r="62" spans="1:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B62" s="33"/>
+      <c r="D62" s="34"/>
+      <c r="F62" s="34"/>
+      <c r="G62" s="34"/>
+      <c r="H62" s="34"/>
+      <c r="I62" s="34"/>
+      <c r="J62" s="34"/>
+      <c r="K62" s="34"/>
+      <c r="L62" s="34"/>
+      <c r="M62" s="34"/>
+    </row>
+    <row r="63" spans="1:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B63" s="33"/>
+      <c r="D63" s="34"/>
+      <c r="F63" s="34"/>
+      <c r="G63" s="34"/>
+      <c r="H63" s="34"/>
+      <c r="I63" s="34"/>
+      <c r="J63" s="34"/>
+      <c r="K63" s="34"/>
+      <c r="L63" s="34"/>
+      <c r="M63" s="34"/>
+    </row>
+    <row r="64" spans="1:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B64" s="33"/>
+      <c r="D64" s="34"/>
+      <c r="F64" s="34"/>
+      <c r="G64" s="34"/>
+      <c r="H64" s="34"/>
+      <c r="I64" s="34"/>
+      <c r="J64" s="34"/>
+      <c r="K64" s="34"/>
+      <c r="L64" s="34"/>
+      <c r="M64" s="34"/>
+    </row>
+    <row r="65" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B65" s="33"/>
+      <c r="D65" s="34"/>
+      <c r="F65" s="34"/>
+      <c r="G65" s="34"/>
+      <c r="H65" s="34"/>
+      <c r="I65" s="34"/>
+      <c r="J65" s="34"/>
+      <c r="K65" s="34"/>
+      <c r="L65" s="34"/>
+      <c r="M65" s="34"/>
+    </row>
+    <row r="66" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B66" s="33"/>
+      <c r="D66" s="34"/>
+      <c r="F66" s="34"/>
+      <c r="G66" s="34"/>
+      <c r="H66" s="34"/>
+      <c r="I66" s="34"/>
+      <c r="J66" s="34"/>
+      <c r="K66" s="34"/>
+      <c r="L66" s="34"/>
+      <c r="M66" s="34"/>
+    </row>
+    <row r="67" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B67" s="33"/>
+      <c r="D67" s="34"/>
+      <c r="F67" s="34"/>
+      <c r="G67" s="34"/>
+      <c r="H67" s="34"/>
+      <c r="I67" s="34"/>
+      <c r="J67" s="34"/>
+      <c r="K67" s="34"/>
+      <c r="L67" s="34"/>
+      <c r="M67" s="34"/>
+    </row>
+    <row r="68" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B68" s="33"/>
+      <c r="D68" s="34"/>
+      <c r="F68" s="34"/>
+      <c r="G68" s="34"/>
+      <c r="H68" s="34"/>
+      <c r="I68" s="34"/>
+      <c r="J68" s="34"/>
+      <c r="K68" s="34"/>
+      <c r="L68" s="34"/>
+      <c r="M68" s="34"/>
+    </row>
+    <row r="69" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B69" s="33"/>
+      <c r="D69" s="34"/>
+      <c r="F69" s="34"/>
+      <c r="G69" s="34"/>
+      <c r="H69" s="34"/>
+      <c r="I69" s="34"/>
+      <c r="J69" s="34"/>
+      <c r="K69" s="34"/>
+      <c r="L69" s="34"/>
+      <c r="M69" s="34"/>
+    </row>
+    <row r="70" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B70" s="33"/>
+      <c r="D70" s="34"/>
+      <c r="F70" s="34"/>
+      <c r="G70" s="34"/>
+      <c r="H70" s="34"/>
+      <c r="I70" s="34"/>
+      <c r="J70" s="34"/>
+      <c r="K70" s="34"/>
+      <c r="L70" s="34"/>
+      <c r="M70" s="34"/>
+    </row>
+    <row r="71" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B71" s="33"/>
+      <c r="D71" s="34"/>
+      <c r="F71" s="34"/>
+      <c r="G71" s="34"/>
+      <c r="H71" s="34"/>
+      <c r="I71" s="34"/>
+      <c r="J71" s="34"/>
+      <c r="K71" s="34"/>
+      <c r="L71" s="34"/>
+      <c r="M71" s="34"/>
+    </row>
+    <row r="72" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B72" s="33"/>
+      <c r="D72" s="34"/>
+      <c r="F72" s="34"/>
+      <c r="G72" s="34"/>
+      <c r="H72" s="34"/>
+      <c r="I72" s="34"/>
+      <c r="J72" s="34"/>
+      <c r="K72" s="34"/>
+      <c r="L72" s="34"/>
+      <c r="M72" s="34"/>
+    </row>
+    <row r="73" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B73" s="33"/>
+      <c r="D73" s="34"/>
+      <c r="F73" s="34"/>
+      <c r="G73" s="34"/>
+      <c r="H73" s="34"/>
+      <c r="I73" s="34"/>
+      <c r="J73" s="34"/>
+      <c r="K73" s="34"/>
+      <c r="L73" s="34"/>
+      <c r="M73" s="34"/>
+    </row>
+    <row r="74" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B74" s="33"/>
+      <c r="D74" s="34"/>
+      <c r="F74" s="34"/>
+      <c r="G74" s="34"/>
+      <c r="H74" s="34"/>
+      <c r="I74" s="34"/>
+      <c r="J74" s="34"/>
+      <c r="K74" s="34"/>
+      <c r="L74" s="34"/>
+      <c r="M74" s="34"/>
+    </row>
+    <row r="75" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B75" s="33"/>
+      <c r="D75" s="34"/>
+      <c r="F75" s="34"/>
+      <c r="G75" s="34"/>
+      <c r="H75" s="34"/>
+      <c r="I75" s="34"/>
+      <c r="J75" s="34"/>
+      <c r="K75" s="34"/>
+      <c r="L75" s="34"/>
+      <c r="M75" s="34"/>
+    </row>
+    <row r="76" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B76" s="33"/>
+      <c r="D76" s="34"/>
+      <c r="F76" s="34"/>
+      <c r="G76" s="34"/>
+      <c r="H76" s="34"/>
+      <c r="I76" s="34"/>
+      <c r="J76" s="34"/>
+      <c r="K76" s="34"/>
+      <c r="L76" s="34"/>
+      <c r="M76" s="34"/>
+    </row>
+    <row r="77" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B77" s="33"/>
+      <c r="D77" s="34"/>
+      <c r="F77" s="34"/>
+      <c r="G77" s="34"/>
+      <c r="H77" s="34"/>
+      <c r="I77" s="34"/>
+      <c r="J77" s="34"/>
+      <c r="K77" s="34"/>
+      <c r="L77" s="34"/>
+      <c r="M77" s="34"/>
+    </row>
+    <row r="78" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B78" s="33"/>
+      <c r="D78" s="34"/>
+      <c r="F78" s="34"/>
+      <c r="G78" s="34"/>
+      <c r="H78" s="34"/>
+      <c r="I78" s="34"/>
+      <c r="J78" s="34"/>
+      <c r="K78" s="34"/>
+      <c r="L78" s="34"/>
+      <c r="M78" s="34"/>
+    </row>
+    <row r="79" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B79" s="33"/>
+      <c r="D79" s="34"/>
+      <c r="F79" s="34"/>
+      <c r="G79" s="34"/>
+      <c r="H79" s="34"/>
+      <c r="I79" s="34"/>
+      <c r="J79" s="34"/>
+      <c r="K79" s="34"/>
+      <c r="L79" s="34"/>
+      <c r="M79" s="34"/>
+    </row>
+    <row r="80" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B80" s="33"/>
+      <c r="D80" s="34"/>
+      <c r="F80" s="34"/>
+      <c r="G80" s="34"/>
+      <c r="H80" s="34"/>
+      <c r="I80" s="34"/>
+      <c r="J80" s="34"/>
+      <c r="K80" s="34"/>
+      <c r="L80" s="34"/>
+      <c r="M80" s="34"/>
+    </row>
+    <row r="81" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B81" s="33"/>
+      <c r="D81" s="34"/>
+      <c r="F81" s="34"/>
+      <c r="G81" s="34"/>
+      <c r="H81" s="34"/>
+      <c r="I81" s="34"/>
+      <c r="J81" s="34"/>
+      <c r="K81" s="34"/>
+      <c r="L81" s="34"/>
+      <c r="M81" s="34"/>
+    </row>
+    <row r="82" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B82" s="33"/>
+      <c r="D82" s="34"/>
+      <c r="F82" s="34"/>
+      <c r="G82" s="34"/>
+      <c r="H82" s="34"/>
+      <c r="I82" s="34"/>
+      <c r="J82" s="34"/>
+      <c r="K82" s="34"/>
+      <c r="L82" s="34"/>
+      <c r="M82" s="34"/>
+    </row>
+    <row r="83" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B83" s="33"/>
+      <c r="D83" s="34"/>
+      <c r="F83" s="34"/>
+      <c r="G83" s="34"/>
+      <c r="H83" s="34"/>
+      <c r="I83" s="34"/>
+      <c r="J83" s="34"/>
+      <c r="K83" s="34"/>
+      <c r="L83" s="34"/>
+      <c r="M83" s="34"/>
+    </row>
+    <row r="84" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B84" s="33"/>
+      <c r="D84" s="34"/>
+      <c r="F84" s="34"/>
+      <c r="G84" s="34"/>
+      <c r="H84" s="34"/>
+      <c r="I84" s="34"/>
+      <c r="J84" s="34"/>
+      <c r="K84" s="34"/>
+      <c r="L84" s="34"/>
+      <c r="M84" s="34"/>
+    </row>
+    <row r="85" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B85" s="33"/>
+      <c r="D85" s="34"/>
+      <c r="F85" s="34"/>
+      <c r="G85" s="34"/>
+      <c r="H85" s="34"/>
+      <c r="I85" s="34"/>
+      <c r="J85" s="34"/>
+      <c r="K85" s="34"/>
+      <c r="L85" s="34"/>
+      <c r="M85" s="34"/>
+    </row>
+    <row r="86" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B86" s="33"/>
+      <c r="D86" s="34"/>
+      <c r="F86" s="34"/>
+      <c r="G86" s="34"/>
+      <c r="H86" s="34"/>
+      <c r="I86" s="34"/>
+      <c r="J86" s="34"/>
+      <c r="K86" s="34"/>
+      <c r="L86" s="34"/>
+      <c r="M86" s="34"/>
+    </row>
+    <row r="87" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B87" s="33"/>
+      <c r="D87" s="34"/>
+      <c r="F87" s="34"/>
+      <c r="G87" s="34"/>
+      <c r="H87" s="34"/>
+      <c r="I87" s="34"/>
+      <c r="J87" s="34"/>
+      <c r="K87" s="34"/>
+      <c r="L87" s="34"/>
+      <c r="M87" s="34"/>
+    </row>
+    <row r="88" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B88" s="33"/>
+      <c r="D88" s="34"/>
+      <c r="F88" s="34"/>
+      <c r="G88" s="34"/>
+      <c r="H88" s="34"/>
+      <c r="I88" s="34"/>
+      <c r="J88" s="34"/>
+      <c r="K88" s="34"/>
+      <c r="L88" s="34"/>
+      <c r="M88" s="34"/>
+    </row>
+    <row r="89" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B89" s="33"/>
+      <c r="D89" s="34"/>
+      <c r="F89" s="34"/>
+      <c r="G89" s="34"/>
+      <c r="H89" s="34"/>
+      <c r="I89" s="34"/>
+      <c r="J89" s="34"/>
+      <c r="K89" s="34"/>
+      <c r="L89" s="34"/>
+      <c r="M89" s="34"/>
+    </row>
+    <row r="90" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B90" s="33"/>
+      <c r="D90" s="34"/>
+      <c r="F90" s="34"/>
+      <c r="G90" s="34"/>
+      <c r="H90" s="34"/>
+      <c r="I90" s="34"/>
+      <c r="J90" s="34"/>
+      <c r="K90" s="34"/>
+      <c r="L90" s="34"/>
+      <c r="M90" s="34"/>
+    </row>
+    <row r="91" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B91" s="33"/>
+      <c r="D91" s="34"/>
+      <c r="F91" s="34"/>
+      <c r="G91" s="34"/>
+      <c r="H91" s="34"/>
+      <c r="I91" s="34"/>
+      <c r="J91" s="34"/>
+      <c r="K91" s="34"/>
+      <c r="L91" s="34"/>
+      <c r="M91" s="34"/>
+    </row>
+    <row r="92" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B92" s="33"/>
+      <c r="D92" s="34"/>
+      <c r="F92" s="34"/>
+      <c r="G92" s="34"/>
+      <c r="H92" s="34"/>
+      <c r="I92" s="34"/>
+      <c r="J92" s="34"/>
+      <c r="K92" s="34"/>
+      <c r="L92" s="34"/>
+      <c r="M92" s="34"/>
+    </row>
+    <row r="93" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B93" s="33"/>
+      <c r="D93" s="34"/>
+      <c r="F93" s="34"/>
+      <c r="G93" s="34"/>
+      <c r="H93" s="34"/>
+      <c r="I93" s="34"/>
+      <c r="J93" s="34"/>
+      <c r="K93" s="34"/>
+      <c r="L93" s="34"/>
+      <c r="M93" s="34"/>
+    </row>
+    <row r="94" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B94" s="33"/>
+      <c r="D94" s="34"/>
+      <c r="F94" s="34"/>
+      <c r="G94" s="34"/>
+      <c r="H94" s="34"/>
+      <c r="I94" s="34"/>
+      <c r="J94" s="34"/>
+      <c r="K94" s="34"/>
+      <c r="L94" s="34"/>
+      <c r="M94" s="34"/>
+    </row>
+    <row r="95" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B95" s="33"/>
+      <c r="D95" s="34"/>
+      <c r="F95" s="34"/>
+      <c r="G95" s="34"/>
+      <c r="H95" s="34"/>
+      <c r="I95" s="34"/>
+      <c r="J95" s="34"/>
+      <c r="K95" s="34"/>
+      <c r="L95" s="34"/>
+      <c r="M95" s="34"/>
+    </row>
+    <row r="96" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B96" s="33"/>
+      <c r="D96" s="34"/>
+      <c r="F96" s="34"/>
+      <c r="G96" s="34"/>
+      <c r="H96" s="34"/>
+      <c r="I96" s="34"/>
+      <c r="J96" s="34"/>
+      <c r="K96" s="34"/>
+      <c r="L96" s="34"/>
+      <c r="M96" s="34"/>
+    </row>
+    <row r="97" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B97" s="33"/>
+      <c r="D97" s="34"/>
+      <c r="F97" s="34"/>
+      <c r="G97" s="34"/>
+      <c r="H97" s="34"/>
+      <c r="I97" s="34"/>
+      <c r="J97" s="34"/>
+      <c r="K97" s="34"/>
+      <c r="L97" s="34"/>
+      <c r="M97" s="34"/>
+    </row>
+    <row r="98" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B98" s="33"/>
+      <c r="D98" s="34"/>
+      <c r="F98" s="34"/>
+      <c r="G98" s="34"/>
+      <c r="H98" s="34"/>
+      <c r="I98" s="34"/>
+      <c r="J98" s="34"/>
+      <c r="K98" s="34"/>
+      <c r="L98" s="34"/>
+      <c r="M98" s="34"/>
+    </row>
+    <row r="99" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B99" s="33"/>
+      <c r="D99" s="34"/>
+      <c r="F99" s="34"/>
+      <c r="G99" s="34"/>
+      <c r="H99" s="34"/>
+      <c r="I99" s="34"/>
+      <c r="J99" s="34"/>
+      <c r="K99" s="34"/>
+      <c r="L99" s="34"/>
+      <c r="M99" s="34"/>
+    </row>
+    <row r="100" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B100" s="33"/>
+      <c r="D100" s="34"/>
+      <c r="F100" s="34"/>
+      <c r="G100" s="34"/>
+      <c r="H100" s="34"/>
+      <c r="I100" s="34"/>
+      <c r="J100" s="34"/>
+      <c r="K100" s="34"/>
+      <c r="L100" s="34"/>
+      <c r="M100" s="34"/>
+    </row>
+    <row r="101" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B101" s="33"/>
+      <c r="D101" s="34"/>
+      <c r="F101" s="34"/>
+      <c r="G101" s="34"/>
+      <c r="H101" s="34"/>
+      <c r="I101" s="34"/>
+      <c r="J101" s="34"/>
+      <c r="K101" s="34"/>
+      <c r="L101" s="34"/>
+      <c r="M101" s="34"/>
+    </row>
+    <row r="102" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B102" s="33"/>
+      <c r="D102" s="34"/>
+      <c r="F102" s="34"/>
+      <c r="G102" s="34"/>
+      <c r="H102" s="34"/>
+      <c r="I102" s="34"/>
+      <c r="J102" s="34"/>
+      <c r="K102" s="34"/>
+      <c r="L102" s="34"/>
+      <c r="M102" s="34"/>
+    </row>
+    <row r="103" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B103" s="33"/>
+      <c r="D103" s="34"/>
+      <c r="F103" s="34"/>
+      <c r="G103" s="34"/>
+      <c r="H103" s="34"/>
+      <c r="I103" s="34"/>
+      <c r="J103" s="34"/>
+      <c r="K103" s="34"/>
+      <c r="L103" s="34"/>
+      <c r="M103" s="34"/>
+    </row>
+    <row r="104" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B104" s="33"/>
+      <c r="D104" s="34"/>
+      <c r="F104" s="34"/>
+      <c r="G104" s="34"/>
+      <c r="H104" s="34"/>
+      <c r="I104" s="34"/>
+      <c r="J104" s="34"/>
+      <c r="K104" s="34"/>
+      <c r="L104" s="34"/>
+      <c r="M104" s="34"/>
+    </row>
+    <row r="105" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B105" s="33"/>
+      <c r="D105" s="34"/>
+      <c r="F105" s="34"/>
+      <c r="G105" s="34"/>
+      <c r="H105" s="34"/>
+      <c r="I105" s="34"/>
+      <c r="J105" s="34"/>
+      <c r="K105" s="34"/>
+      <c r="L105" s="34"/>
+      <c r="M105" s="34"/>
+    </row>
+    <row r="106" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B106" s="33"/>
+      <c r="D106" s="34"/>
+      <c r="F106" s="34"/>
+      <c r="G106" s="34"/>
+      <c r="H106" s="34"/>
+      <c r="I106" s="34"/>
+      <c r="J106" s="34"/>
+      <c r="K106" s="34"/>
+      <c r="L106" s="34"/>
+      <c r="M106" s="34"/>
+    </row>
+    <row r="107" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B107" s="33"/>
+      <c r="D107" s="34"/>
+      <c r="F107" s="34"/>
+      <c r="G107" s="34"/>
+      <c r="H107" s="34"/>
+      <c r="I107" s="34"/>
+      <c r="J107" s="34"/>
+      <c r="K107" s="34"/>
+      <c r="L107" s="34"/>
+      <c r="M107" s="34"/>
+    </row>
+    <row r="108" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B108" s="33"/>
+      <c r="D108" s="34"/>
+      <c r="F108" s="34"/>
+      <c r="G108" s="34"/>
+      <c r="H108" s="34"/>
+      <c r="I108" s="34"/>
+      <c r="J108" s="34"/>
+      <c r="K108" s="34"/>
+      <c r="L108" s="34"/>
+      <c r="M108" s="34"/>
+    </row>
+    <row r="109" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B109" s="33"/>
+      <c r="D109" s="34"/>
+      <c r="F109" s="34"/>
+      <c r="G109" s="34"/>
+      <c r="H109" s="34"/>
+      <c r="I109" s="34"/>
+      <c r="J109" s="34"/>
+      <c r="K109" s="34"/>
+      <c r="L109" s="34"/>
+      <c r="M109" s="34"/>
+    </row>
+    <row r="110" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B110" s="33"/>
+      <c r="D110" s="34"/>
+      <c r="F110" s="34"/>
+      <c r="G110" s="34"/>
+      <c r="H110" s="34"/>
+      <c r="I110" s="34"/>
+      <c r="J110" s="34"/>
+      <c r="K110" s="34"/>
+      <c r="L110" s="34"/>
+      <c r="M110" s="34"/>
+    </row>
+    <row r="111" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B111" s="33"/>
+      <c r="D111" s="34"/>
+      <c r="F111" s="34"/>
+      <c r="G111" s="34"/>
+      <c r="H111" s="34"/>
+      <c r="I111" s="34"/>
+      <c r="J111" s="34"/>
+      <c r="K111" s="34"/>
+      <c r="L111" s="34"/>
+      <c r="M111" s="34"/>
+    </row>
+    <row r="112" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B112" s="33"/>
+      <c r="D112" s="34"/>
+      <c r="F112" s="34"/>
+      <c r="G112" s="34"/>
+      <c r="H112" s="34"/>
+      <c r="I112" s="34"/>
+      <c r="J112" s="34"/>
+      <c r="K112" s="34"/>
+      <c r="L112" s="34"/>
+      <c r="M112" s="34"/>
+    </row>
+    <row r="113" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B113" s="33"/>
+      <c r="D113" s="34"/>
+      <c r="F113" s="34"/>
+      <c r="G113" s="34"/>
+      <c r="H113" s="34"/>
+      <c r="I113" s="34"/>
+      <c r="J113" s="34"/>
+      <c r="K113" s="34"/>
+      <c r="L113" s="34"/>
+      <c r="M113" s="34"/>
+    </row>
+    <row r="114" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B114" s="33"/>
+      <c r="D114" s="34"/>
+      <c r="F114" s="34"/>
+      <c r="G114" s="34"/>
+      <c r="H114" s="34"/>
+      <c r="I114" s="34"/>
+      <c r="J114" s="34"/>
+      <c r="K114" s="34"/>
+      <c r="L114" s="34"/>
+      <c r="M114" s="34"/>
+    </row>
+    <row r="115" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B115" s="33"/>
+      <c r="D115" s="34"/>
+      <c r="F115" s="34"/>
+      <c r="G115" s="34"/>
+      <c r="H115" s="34"/>
+      <c r="I115" s="34"/>
+      <c r="J115" s="34"/>
+      <c r="K115" s="34"/>
+      <c r="L115" s="34"/>
+      <c r="M115" s="34"/>
+    </row>
+    <row r="116" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B116" s="33"/>
+      <c r="D116" s="34"/>
+      <c r="F116" s="34"/>
+      <c r="G116" s="34"/>
+      <c r="H116" s="34"/>
+      <c r="I116" s="34"/>
+      <c r="J116" s="34"/>
+      <c r="K116" s="34"/>
+      <c r="L116" s="34"/>
+      <c r="M116" s="34"/>
+    </row>
+    <row r="117" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B117" s="33"/>
+      <c r="D117" s="34"/>
+      <c r="F117" s="34"/>
+      <c r="G117" s="34"/>
+      <c r="H117" s="34"/>
+      <c r="I117" s="34"/>
+      <c r="J117" s="34"/>
+      <c r="K117" s="34"/>
+      <c r="L117" s="34"/>
+      <c r="M117" s="34"/>
+    </row>
+    <row r="118" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B118" s="33"/>
+      <c r="D118" s="34"/>
+      <c r="F118" s="34"/>
+      <c r="G118" s="34"/>
+      <c r="H118" s="34"/>
+      <c r="I118" s="34"/>
+      <c r="J118" s="34"/>
+      <c r="K118" s="34"/>
+      <c r="L118" s="34"/>
+      <c r="M118" s="34"/>
+    </row>
+    <row r="119" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B119" s="33"/>
+      <c r="D119" s="34"/>
+      <c r="F119" s="34"/>
+      <c r="G119" s="34"/>
+      <c r="H119" s="34"/>
+      <c r="I119" s="34"/>
+      <c r="J119" s="34"/>
+      <c r="K119" s="34"/>
+      <c r="L119" s="34"/>
+      <c r="M119" s="34"/>
+    </row>
+    <row r="120" spans="2:13" s="5" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B120" s="33"/>
+      <c r="D120" s="34"/>
+      <c r="F120" s="34"/>
+      <c r="G120" s="34"/>
+      <c r="H120" s="34"/>
+      <c r="I120" s="34"/>
+      <c r="J120" s="34"/>
+      <c r="K120" s="34"/>
+      <c r="L120" s="34"/>
+      <c r="M120" s="34"/>
+    </row>
+    <row r="121" spans="2:13" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="B121" s="33"/>
+      <c r="D121" s="34"/>
+      <c r="F121" s="34"/>
+      <c r="G121" s="34"/>
+      <c r="H121" s="34"/>
+      <c r="I121" s="34"/>
+      <c r="J121" s="34"/>
+      <c r="K121" s="34"/>
+      <c r="L121" s="34"/>
+      <c r="M121" s="34"/>
+    </row>
+    <row r="122" spans="2:13" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="B122" s="33"/>
+      <c r="D122" s="34"/>
+      <c r="F122" s="34"/>
+      <c r="G122" s="34"/>
+      <c r="H122" s="34"/>
+      <c r="I122" s="34"/>
+      <c r="J122" s="34"/>
+      <c r="K122" s="34"/>
+      <c r="L122" s="34"/>
+      <c r="M122" s="34"/>
+    </row>
+    <row r="123" spans="2:13" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="B123" s="33"/>
+      <c r="D123" s="34"/>
+      <c r="F123" s="34"/>
+      <c r="G123" s="34"/>
+      <c r="H123" s="34"/>
+      <c r="I123" s="34"/>
+      <c r="J123" s="34"/>
+      <c r="K123" s="34"/>
+      <c r="L123" s="34"/>
+      <c r="M123" s="34"/>
+    </row>
+    <row r="124" spans="2:13" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="B124" s="33"/>
+      <c r="D124" s="34"/>
+      <c r="F124" s="34"/>
+      <c r="G124" s="34"/>
+      <c r="H124" s="34"/>
+      <c r="I124" s="34"/>
+      <c r="J124" s="34"/>
+      <c r="K124" s="34"/>
+      <c r="L124" s="34"/>
+      <c r="M124" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...1 lines deleted...]
-    <mergeCell ref="I2:J2"/>
+  <autoFilter ref="A5:M59" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <mergeCells count="12">
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="L2:M2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="G3:H4"/>
-[...1 lines deleted...]
-    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G3:I3"/>
+    <mergeCell ref="J3:K4"/>
+    <mergeCell ref="L3:M4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
-    <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:H59 C62:H65536 G3 I5:J5"/>
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I62:J65536 I3 I6:J59"/>
+    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L3 G3 L6:M65516 G6:I65516" xr:uid="{81474D16-FC51-433A-A1C9-E7C661CE8DDF}"/>
+    <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:M5 J3 C5:F59 G6:G59 H5:K59 C60:K65516" xr:uid="{E0887ED3-9FDB-4E87-AEA5-D6325C080CB4}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="62" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>R3年8月 </vt:lpstr>
-      <vt:lpstr>'R3年8月 '!Print_Area</vt:lpstr>
+      <vt:lpstr>R8.8</vt:lpstr>
+      <vt:lpstr>R8.8!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>