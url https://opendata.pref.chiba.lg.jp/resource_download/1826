--- v0 (2026-03-08)
+++ v1 (2026-06-06)
@@ -1,82 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53D79ECF-58C2-4E19-97B7-E05813EFE272}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8CC1B5B-C6C7-4571-A2A0-E0AE6C58196A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="710" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="710" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="認証数" sheetId="3" r:id="rId1"/>
     <sheet name="活動の種類 " sheetId="66" r:id="rId2"/>
     <sheet name="市町村別" sheetId="63" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'活動の種類 '!$A$1:$C$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">市町村別!$A$1:$F$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">認証数!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B23" i="66" l="1"/>
+  <c r="B37" i="63"/>
+  <c r="C5" i="66"/>
+  <c r="C6" i="66"/>
+  <c r="C7" i="66"/>
+  <c r="C8" i="66"/>
+  <c r="C9" i="66"/>
+  <c r="C10" i="66"/>
+  <c r="C11" i="66"/>
+  <c r="C12" i="66"/>
+  <c r="C13" i="66"/>
+  <c r="C14" i="66"/>
+  <c r="C15" i="66"/>
+  <c r="C16" i="66"/>
+  <c r="C17" i="66"/>
+  <c r="C18" i="66"/>
+  <c r="C19" i="66"/>
+  <c r="C20" i="66"/>
+  <c r="C21" i="66"/>
+  <c r="C22" i="66"/>
+  <c r="C4" i="66"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="117">
   <si>
     <t>学術、文化、芸術又はスポーツの振興を図る活動</t>
     <rPh sb="0" eb="2">
       <t>ガクジュツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>災害救援活動</t>
     <rPh sb="0" eb="2">
       <t>サイガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キュウエン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カツドウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>人権の擁護又は平和の推進を図る活動</t>
     <rPh sb="5" eb="6">
@@ -769,55 +796,55 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>R8.1末</t>
     <rPh sb="4" eb="5">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>R8.2末</t>
     <rPh sb="4" eb="5">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>R8.3末</t>
     <rPh sb="4" eb="5">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（令和7年12月31日現在）</t>
+    <t>（令和8年3月31日現在）</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
-    <rPh sb="7" eb="8">
+    <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="0.0%"/>
   </numFmts>
   <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -3845,51 +3872,51 @@
     <cellStyle name="良い 2" xfId="422" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
     <cellStyle name="良い 2 2" xfId="423" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
     <cellStyle name="良い 2 2 2" xfId="424" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
     <cellStyle name="良い 2 2_25tukibetu" xfId="425" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
     <cellStyle name="良い 2 3" xfId="426" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
     <cellStyle name="良い 2 3 2" xfId="427" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
     <cellStyle name="良い 2 4" xfId="428" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
     <cellStyle name="良い 2_25tukibetu" xfId="429" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
     <cellStyle name="良い 3" xfId="430" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
     <cellStyle name="良い 4" xfId="431" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4150,88 +4177,88 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="25.08984375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="16.2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" ht="16.5" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="5"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
-    <row r="2" spans="1:13" ht="14.4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="14" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
     </row>
-    <row r="3" spans="1:13" ht="14.4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="14" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
     </row>
-    <row r="4" spans="1:13" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="32" customFormat="1" ht="14" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="31" t="s">
         <v>104</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>105</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>106</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>107</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>108</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>109</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>110</v>
       </c>
       <c r="I4" s="31" t="s">
         <v>111</v>
       </c>
@@ -4257,425 +4284,451 @@
       </c>
       <c r="C5" s="18">
         <v>1552</v>
       </c>
       <c r="D5" s="18">
         <v>1547</v>
       </c>
       <c r="E5" s="18">
         <v>1546</v>
       </c>
       <c r="F5" s="18">
         <v>1545</v>
       </c>
       <c r="G5" s="18">
         <v>1541</v>
       </c>
       <c r="H5" s="18">
         <v>1540</v>
       </c>
       <c r="I5" s="18">
         <v>1540</v>
       </c>
       <c r="J5" s="18">
         <v>1541</v>
       </c>
-      <c r="K5" s="18"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:13" ht="14.4" x14ac:dyDescent="0.2">
+      <c r="K5" s="18">
+        <v>1546</v>
+      </c>
+      <c r="L5" s="18">
+        <v>1553</v>
+      </c>
+      <c r="M5" s="18">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="14" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
       <c r="B6" s="12"/>
       <c r="C6" s="13"/>
       <c r="D6" s="7"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
     </row>
-    <row r="7" spans="1:13" ht="14.4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="14" x14ac:dyDescent="0.2">
       <c r="A7" s="49"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="35" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35F6871D-67BA-42F0-9DA8-B561E2FC6CF9}">
   <dimension ref="A1:G26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="107" zoomScaleNormal="100" zoomScaleSheetLayoutView="107" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A16" zoomScale="107" zoomScaleNormal="100" zoomScaleSheetLayoutView="107" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="50.77734375" customWidth="1"/>
-    <col min="2" max="3" width="15.77734375" customWidth="1"/>
+    <col min="1" max="1" width="50.81640625" customWidth="1"/>
+    <col min="2" max="3" width="15.81640625" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="54.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="33" t="s">
         <v>95</v>
       </c>
       <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="52"/>
       <c r="B2" s="62" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C2" s="63"/>
     </row>
-    <row r="3" spans="1:7" ht="26.4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="26" x14ac:dyDescent="0.2">
       <c r="A3" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="1">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C4" s="39">
-        <v>0.60674886437378328</v>
+        <f>B4/$B$24</f>
+        <v>0.60633484162895923</v>
       </c>
       <c r="D4" s="40"/>
       <c r="F4" s="40"/>
     </row>
-    <row r="5" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="C5" s="39">
-        <v>0.48020765736534715</v>
+        <f t="shared" ref="C5:C22" si="0">B5/$B$24</f>
+        <v>0.48287007110536523</v>
       </c>
       <c r="D5" s="40"/>
       <c r="F5" s="40"/>
       <c r="G5" s="50"/>
     </row>
-    <row r="6" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="C6" s="39">
-        <v>0.46528228423101881</v>
+        <f t="shared" si="0"/>
+        <v>0.46800258564964448</v>
       </c>
       <c r="D6" s="40"/>
       <c r="F6" s="40"/>
     </row>
-    <row r="7" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
         <v>86</v>
       </c>
       <c r="B7" s="1">
         <v>80</v>
       </c>
       <c r="C7" s="39">
-        <v>5.191434133679429E-2</v>
+        <f t="shared" si="0"/>
+        <v>5.1712992889463474E-2</v>
       </c>
       <c r="D7" s="40"/>
       <c r="F7" s="40"/>
     </row>
-    <row r="8" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B8" s="1">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C8" s="39">
-        <v>4.218040233614536E-2</v>
+        <f t="shared" si="0"/>
+        <v>4.266321913380737E-2</v>
       </c>
       <c r="D8" s="40"/>
       <c r="F8" s="40"/>
     </row>
-    <row r="9" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="1">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="C9" s="39">
-        <v>0.35042180402336143</v>
+        <f t="shared" si="0"/>
+        <v>0.35358758888170655</v>
       </c>
       <c r="D9" s="40"/>
       <c r="F9" s="40"/>
     </row>
-    <row r="10" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C10" s="39">
-        <v>0.25697598961713175</v>
+        <f t="shared" si="0"/>
+        <v>0.25727213962508078</v>
       </c>
       <c r="D10" s="40"/>
       <c r="F10" s="40"/>
     </row>
-    <row r="11" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="1">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C11" s="39">
-        <v>8.6956521739130432E-2</v>
+        <f t="shared" si="0"/>
+        <v>8.4680025856496449E-2</v>
       </c>
       <c r="D11" s="40"/>
       <c r="F11" s="40"/>
     </row>
-    <row r="12" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="1">
         <v>191</v>
       </c>
       <c r="C12" s="39">
-        <v>0.12394548994159636</v>
+        <f t="shared" si="0"/>
+        <v>0.12346477052359406</v>
       </c>
       <c r="D12" s="40"/>
       <c r="F12" s="40"/>
     </row>
-    <row r="13" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="1">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="C13" s="39">
-        <v>0.18234912394548994</v>
+        <f t="shared" si="0"/>
+        <v>0.17905623787976729</v>
       </c>
       <c r="D13" s="40"/>
       <c r="F13" s="40"/>
     </row>
-    <row r="14" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="1">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C14" s="39">
-        <v>0.16223231667748214</v>
+        <f t="shared" si="0"/>
+        <v>0.15901745313510018</v>
       </c>
       <c r="D14" s="40"/>
       <c r="F14" s="40"/>
     </row>
-    <row r="15" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C15" s="39">
-        <v>7.9169370538611297E-2</v>
+        <f t="shared" si="0"/>
+        <v>7.821590174531351E-2</v>
       </c>
       <c r="D15" s="40"/>
       <c r="F15" s="40"/>
     </row>
-    <row r="16" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="1">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="C16" s="39">
-        <v>0.5048669695003245</v>
+        <f t="shared" si="0"/>
+        <v>0.50743374272786035</v>
       </c>
       <c r="D16" s="40"/>
       <c r="F16" s="40"/>
     </row>
-    <row r="17" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="1">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C17" s="39">
-        <v>8.0467229072031146E-2</v>
+        <f t="shared" si="0"/>
+        <v>7.8862314156431801E-2</v>
       </c>
       <c r="D17" s="40"/>
       <c r="F17" s="40"/>
     </row>
-    <row r="18" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="1">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C18" s="39">
-        <v>3.2446463335496431E-2</v>
+        <f t="shared" si="0"/>
+        <v>3.1674208144796379E-2</v>
       </c>
       <c r="D18" s="40"/>
       <c r="F18" s="40"/>
     </row>
-    <row r="19" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="1">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C19" s="39">
-        <v>0.1427644386761843</v>
+        <f t="shared" si="0"/>
+        <v>0.14027149321266968</v>
       </c>
       <c r="D19" s="40"/>
       <c r="F19" s="40"/>
     </row>
-    <row r="20" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C20" s="39">
-        <v>0.2647631408176509</v>
+        <f t="shared" si="0"/>
+        <v>0.26308985132514545</v>
       </c>
       <c r="D20" s="40"/>
       <c r="F20" s="40"/>
     </row>
-    <row r="21" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="1">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C21" s="39">
-        <v>5.5158987670343933E-2</v>
+        <f t="shared" si="0"/>
+        <v>5.3652230122818355E-2</v>
       </c>
       <c r="D21" s="40"/>
       <c r="F21" s="40"/>
     </row>
-    <row r="22" spans="1:6" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" ht="25.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="48">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="C22" s="39">
-        <v>0.43218689162881246</v>
+        <f t="shared" si="0"/>
+        <v>0.42921784098254684</v>
       </c>
       <c r="D22" s="40"/>
       <c r="F22" s="40"/>
     </row>
-    <row r="23" spans="1:6" ht="25.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6" ht="25.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A23" s="54" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="36">
-        <v>6782</v>
+        <f>SUM(B4:B22)</f>
+        <v>6793</v>
       </c>
       <c r="F23" s="61"/>
     </row>
-    <row r="24" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="1">
-        <v>1541</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:C2"/>
   </mergeCells>
   <phoneticPr fontId="47"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E89E40B1-4385-4C3D-9B17-9A88A8674FD1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.77734375" style="28" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="10.77734375" style="28" customWidth="1"/>
+    <col min="1" max="1" width="20.81640625" style="28" customWidth="1"/>
+    <col min="2" max="2" width="10.81640625" style="44" customWidth="1"/>
+    <col min="3" max="3" width="25.81640625" style="28" customWidth="1"/>
+    <col min="4" max="4" width="10.81640625" style="28" customWidth="1"/>
+    <col min="5" max="5" width="25.81640625" style="28" customWidth="1"/>
+    <col min="6" max="6" width="10.81640625" style="28" customWidth="1"/>
     <col min="7" max="16384" width="9" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>116</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="25"/>
@@ -4684,259 +4737,259 @@
       </c>
       <c r="C3" s="65"/>
       <c r="D3" s="65"/>
       <c r="E3" s="65"/>
       <c r="F3" s="66"/>
     </row>
     <row r="4" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>90</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="66"/>
     </row>
     <row r="5" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
         <v>91</v>
       </c>
       <c r="B5" s="42">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="56">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E5" s="57" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="56">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="68"/>
       <c r="B6" s="42"/>
       <c r="C6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="56">
         <v>4</v>
       </c>
       <c r="E6" s="58" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="56">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="68"/>
       <c r="B7" s="42"/>
       <c r="C7" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="56">
         <v>3</v>
       </c>
       <c r="E7" s="57" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="56">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="69"/>
       <c r="B8" s="43"/>
       <c r="C8" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="56">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E8" s="24"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
         <v>92</v>
       </c>
       <c r="B9" s="42">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="56">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E9" s="57" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="56">
         <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="68"/>
       <c r="B10" s="42"/>
       <c r="C10" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="56">
         <v>33</v>
       </c>
       <c r="E10" s="57" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="56">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="69"/>
       <c r="B11" s="43"/>
       <c r="C11" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="56">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E11" s="24"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="67" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="42">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="56">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E12" s="57" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="56">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="68"/>
       <c r="B13" s="42"/>
       <c r="C13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="56">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="56">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="69"/>
       <c r="B14" s="43"/>
       <c r="C14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="56">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E14" s="57" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="56">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="67" t="s">
         <v>77</v>
       </c>
       <c r="B15" s="42">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="56">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E15" s="57" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="56">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="68"/>
       <c r="B16" s="42"/>
       <c r="C16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="56">
         <v>18</v>
       </c>
       <c r="E16" s="57" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="56">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="68"/>
       <c r="B17" s="42"/>
       <c r="C17" s="16" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="56">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E17" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="56">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="68"/>
       <c r="B18" s="42"/>
       <c r="C18" s="16" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="56">
         <v>13</v>
       </c>
       <c r="E18" s="57" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="56">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="69"/>
       <c r="B19" s="43"/>
       <c r="C19" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="56">
@@ -4964,141 +5017,141 @@
       <c r="F20" s="56">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69"/>
       <c r="B21" s="43"/>
       <c r="C21" s="16" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="56">
         <v>1</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="56">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="67" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="42">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="56">
         <v>17</v>
       </c>
       <c r="E22" s="57" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="56">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="69"/>
       <c r="B23" s="43"/>
       <c r="C23" s="16" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="56">
         <v>10</v>
       </c>
       <c r="E23" s="24"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="67" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="42">
         <v>68</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="56">
         <v>12</v>
       </c>
       <c r="E24" s="57" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="56">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="68"/>
       <c r="B25" s="42"/>
       <c r="C25" s="16" t="s">
         <v>102</v>
       </c>
       <c r="D25" s="56">
         <v>21</v>
       </c>
       <c r="E25" s="57" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="56">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="69"/>
       <c r="B26" s="43"/>
       <c r="C26" s="16" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="56">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E26" s="57" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="56">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="67" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="42">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="56">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" s="57" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="56">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="68"/>
       <c r="B28" s="42"/>
       <c r="C28" s="16" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="56">
         <v>4</v>
       </c>
       <c r="E28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="56">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -5148,123 +5201,124 @@
       <c r="F31" s="56">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="69"/>
       <c r="B32" s="43"/>
       <c r="C32" s="16" t="s">
         <v>64</v>
       </c>
       <c r="D32" s="56">
         <v>3</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="56">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="67" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="42">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="56">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E33" s="57" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="56">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="69"/>
       <c r="B34" s="43"/>
       <c r="C34" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" s="57" t="s">
         <v>69</v>
       </c>
       <c r="F34" s="56">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="67" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="42">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>70</v>
       </c>
       <c r="D35" s="56">
         <v>44</v>
       </c>
       <c r="E35" s="57" t="s">
         <v>71</v>
       </c>
       <c r="F35" s="56">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="70"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="60">
         <v>15</v>
       </c>
       <c r="E36" s="59" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="60">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="18.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A37" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="51">
-        <v>1541</v>
+        <f>SUM(B5:B36)</f>
+        <v>1547</v>
       </c>
       <c r="C37" s="19"/>
       <c r="D37" s="45"/>
       <c r="E37" s="20"/>
       <c r="F37" s="17"/>
     </row>
     <row r="38" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="21"/>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
     </row>
     <row r="39" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="24"/>
       <c r="B39" s="41"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
     </row>