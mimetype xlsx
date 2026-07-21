--- v1 (2026-06-06)
+++ v2 (2026-07-21)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8CC1B5B-C6C7-4571-A2A0-E0AE6C58196A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D18898D-9E20-4E61-BAE4-95809F2778C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="710" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="710" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="認証数" sheetId="3" r:id="rId1"/>
     <sheet name="活動の種類 " sheetId="66" r:id="rId2"/>
     <sheet name="市町村別" sheetId="63" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'活動の種類 '!$A$1:$C$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">市町村別!$A$1:$F$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">認証数!$A$1:$M$9</definedName>
   </definedNames>
   <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -61,51 +61,51 @@
   <c r="B23" i="66" l="1"/>
   <c r="B37" i="63"/>
   <c r="C5" i="66"/>
   <c r="C6" i="66"/>
   <c r="C7" i="66"/>
   <c r="C8" i="66"/>
   <c r="C9" i="66"/>
   <c r="C10" i="66"/>
   <c r="C11" i="66"/>
   <c r="C12" i="66"/>
   <c r="C13" i="66"/>
   <c r="C14" i="66"/>
   <c r="C15" i="66"/>
   <c r="C16" i="66"/>
   <c r="C17" i="66"/>
   <c r="C18" i="66"/>
   <c r="C19" i="66"/>
   <c r="C20" i="66"/>
   <c r="C21" i="66"/>
   <c r="C22" i="66"/>
   <c r="C4" i="66"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="118">
   <si>
     <t>学術、文化、芸術又はスポーツの振興を図る活動</t>
     <rPh sb="0" eb="2">
       <t>ガクジュツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>災害救援活動</t>
     <rPh sb="0" eb="2">
       <t>サイガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キュウエン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カツドウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>人権の擁護又は平和の推進を図る活動</t>
     <rPh sb="5" eb="6">
       <t>マタ</t>
     </rPh>
@@ -712,135 +712,142 @@
       <t>ジテン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="47"/>
   </si>
   <si>
     <t>※ 「認証数」とは、認証した団体数から解散届出件数（認証取消を含む。）及び転出法人数を減算し、転入法人数を加算した数である。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　認証したが未登記である団体が含まれるため「法人数」とは異なる。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>酒々井町</t>
   </si>
   <si>
     <t>大網白里市</t>
   </si>
   <si>
     <t>長生村</t>
   </si>
   <si>
-    <t>R7.4末</t>
-[...75 lines deleted...]
-  <si>
     <t>R8.3末</t>
     <rPh sb="4" eb="5">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（令和8年3月31日現在）</t>
+    <t>R8.4末</t>
+    <rPh sb="4" eb="5">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R8.5末</t>
+    <rPh sb="4" eb="5">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R8.6末</t>
+    <rPh sb="4" eb="5">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R8.7末</t>
+    <rPh sb="4" eb="5">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R8.8末</t>
+    <rPh sb="4" eb="5">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R8.9末</t>
+    <rPh sb="4" eb="5">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R8.10末</t>
+    <rPh sb="5" eb="6">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R8.11末</t>
+    <rPh sb="5" eb="6">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R8.12末</t>
+    <rPh sb="5" eb="6">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R9.1末</t>
+    <rPh sb="4" eb="5">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R9.2末</t>
+    <rPh sb="4" eb="5">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R9.3末</t>
+    <rPh sb="4" eb="5">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（令和8年4月30日現在）</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="0.0%"/>
   </numFmts>
   <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -4176,221 +4183,199 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M9"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.08984375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="5"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:13" ht="14" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
     </row>
     <row r="3" spans="1:13" ht="14" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
     </row>
     <row r="4" spans="1:13" s="32" customFormat="1" ht="14" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C4" s="31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D4" s="31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E4" s="31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F4" s="31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G4" s="31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H4" s="31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I4" s="31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J4" s="31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K4" s="31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L4" s="31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M4" s="31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="18">
-        <v>1552</v>
-[...33 lines deleted...]
-      </c>
+        <v>1549</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:13" ht="14" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
       <c r="B6" s="12"/>
       <c r="C6" s="13"/>
       <c r="D6" s="7"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
     </row>
     <row r="7" spans="1:13" ht="14" x14ac:dyDescent="0.2">
       <c r="A7" s="49"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="35" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35F6871D-67BA-42F0-9DA8-B561E2FC6CF9}">
   <dimension ref="A1:G26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A16" zoomScale="107" zoomScaleNormal="100" zoomScaleSheetLayoutView="107" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+    <sheetView view="pageBreakPreview" zoomScale="107" zoomScaleNormal="100" zoomScaleSheetLayoutView="107" workbookViewId="0">
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50.81640625" customWidth="1"/>
     <col min="2" max="3" width="15.81640625" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="54.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="33" t="s">
         <v>95</v>
       </c>
       <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="52"/>
       <c r="B2" s="62" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="C2" s="63"/>
     </row>
     <row r="3" spans="1:7" ht="26" x14ac:dyDescent="0.2">
       <c r="A3" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="1">
         <v>938</v>
       </c>
       <c r="C4" s="39">
         <f>B4/$B$24</f>
         <v>0.60633484162895923</v>
       </c>
@@ -4673,115 +4658,115 @@
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:C2"/>
   </mergeCells>
   <phoneticPr fontId="47"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E89E40B1-4385-4C3D-9B17-9A88A8674FD1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J59"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.81640625" style="28" customWidth="1"/>
     <col min="2" max="2" width="10.81640625" style="44" customWidth="1"/>
     <col min="3" max="3" width="25.81640625" style="28" customWidth="1"/>
     <col min="4" max="4" width="10.81640625" style="28" customWidth="1"/>
     <col min="5" max="5" width="25.81640625" style="28" customWidth="1"/>
     <col min="6" max="6" width="10.81640625" style="28" customWidth="1"/>
     <col min="7" max="16384" width="9" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="25"/>
       <c r="B3" s="64" t="s">
         <v>89</v>
       </c>
       <c r="C3" s="65"/>
       <c r="D3" s="65"/>
       <c r="E3" s="65"/>
       <c r="F3" s="66"/>
     </row>
     <row r="4" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>90</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="66"/>
     </row>
     <row r="5" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
         <v>91</v>
       </c>
       <c r="B5" s="42">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="56">
         <v>6</v>
       </c>
       <c r="E5" s="57" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="56">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="68"/>
       <c r="B6" s="42"/>
       <c r="C6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="56">
         <v>4</v>
       </c>
       <c r="E6" s="58" t="s">
         <v>21</v>
@@ -4791,73 +4776,73 @@
       </c>
     </row>
     <row r="7" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="68"/>
       <c r="B7" s="42"/>
       <c r="C7" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="56">
         <v>3</v>
       </c>
       <c r="E7" s="57" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="56">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="69"/>
       <c r="B8" s="43"/>
       <c r="C8" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="56">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E8" s="24"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
         <v>92</v>
       </c>
       <c r="B9" s="42">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="56">
         <v>113</v>
       </c>
       <c r="E9" s="57" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="56">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="68"/>
       <c r="B10" s="42"/>
       <c r="C10" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="56">
         <v>33</v>
       </c>
       <c r="E10" s="57" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="56">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="69"/>
       <c r="B11" s="43"/>
       <c r="C11" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="56">
@@ -4871,141 +4856,141 @@
         <v>76</v>
       </c>
       <c r="B12" s="42">
         <v>427</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="56">
         <v>135</v>
       </c>
       <c r="E12" s="57" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="56">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="68"/>
       <c r="B13" s="42"/>
       <c r="C13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="56">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="56">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="69"/>
       <c r="B14" s="43"/>
       <c r="C14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="56">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="57" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="56">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="67" t="s">
         <v>77</v>
       </c>
       <c r="B15" s="42">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="56">
         <v>48</v>
       </c>
       <c r="E15" s="57" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="56">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="68"/>
       <c r="B16" s="42"/>
       <c r="C16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="56">
         <v>18</v>
       </c>
       <c r="E16" s="57" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="56">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="68"/>
       <c r="B17" s="42"/>
       <c r="C17" s="16" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="56">
         <v>35</v>
       </c>
       <c r="E17" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="56">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="68"/>
       <c r="B18" s="42"/>
       <c r="C18" s="16" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="56">
         <v>13</v>
       </c>
       <c r="E18" s="57" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="69"/>
       <c r="B19" s="43"/>
       <c r="C19" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="56">
         <v>9</v>
       </c>
       <c r="E19" s="24"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="42">
         <v>41</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="56">
@@ -5049,109 +5034,109 @@
       </c>
       <c r="E22" s="57" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="56">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="69"/>
       <c r="B23" s="43"/>
       <c r="C23" s="16" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="56">
         <v>10</v>
       </c>
       <c r="E23" s="24"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="67" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="42">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="56">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" s="57" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="56">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="68"/>
       <c r="B25" s="42"/>
       <c r="C25" s="16" t="s">
         <v>102</v>
       </c>
       <c r="D25" s="56">
         <v>21</v>
       </c>
       <c r="E25" s="57" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="56">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="69"/>
       <c r="B26" s="43"/>
       <c r="C26" s="16" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="56">
         <v>3</v>
       </c>
       <c r="E26" s="57" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="56">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="67" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="42">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" s="57" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="56">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="68"/>
       <c r="B28" s="42"/>
       <c r="C28" s="16" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="56">
         <v>4</v>
       </c>
       <c r="E28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="56">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -5237,88 +5222,88 @@
       <c r="F33" s="56">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="69"/>
       <c r="B34" s="43"/>
       <c r="C34" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="56">
         <v>24</v>
       </c>
       <c r="E34" s="57" t="s">
         <v>69</v>
       </c>
       <c r="F34" s="56">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="67" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="42">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>70</v>
       </c>
       <c r="D35" s="56">
         <v>44</v>
       </c>
       <c r="E35" s="57" t="s">
         <v>71</v>
       </c>
       <c r="F35" s="56">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="70"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="60">
         <v>15</v>
       </c>
       <c r="E36" s="59" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="60">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="18.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A37" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="51">
         <f>SUM(B5:B36)</f>
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="C37" s="19"/>
       <c r="D37" s="45"/>
       <c r="E37" s="20"/>
       <c r="F37" s="17"/>
     </row>
     <row r="38" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="21"/>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
     </row>
     <row r="39" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="24"/>
       <c r="B39" s="41"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
     </row>