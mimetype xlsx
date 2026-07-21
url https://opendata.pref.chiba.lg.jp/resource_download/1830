--- v0 (2026-03-08)
+++ v1 (2026-07-21)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB7BE515-2A14-4384-97AC-ED9D5E1F8B22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AF40926-AE8F-48F0-A822-C8600FF06477}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{0772520F-3D7F-4405-9E3D-C8DB12760D44}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{125C2498-05FD-4F6D-A129-730FB2A73029}"/>
   </bookViews>
   <sheets>
     <sheet name="回収業者名簿" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">回収業者名簿!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5141" uniqueCount="3092">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5165" uniqueCount="3107">
   <si>
     <t>フロン類回収業者名簿</t>
     <rPh sb="3" eb="4">
       <t>ルイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カイシュウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ギョウシャ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>メイボ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（令和08年1月1日現在）</t>
+    <t>（令和08年4月1日現在）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>登録番号</t>
     <rPh sb="0" eb="2">
       <t>トウロク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者名</t>
     <rPh sb="0" eb="4">
       <t>ジギョウシャメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者所在地</t>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -966,51 +966,51 @@
   <si>
     <t>0479-74-1515</t>
   </si>
   <si>
     <t>石橋　広治</t>
   </si>
   <si>
     <t>株式会社飯高　多古工場</t>
   </si>
   <si>
     <t>千葉県香取郡多古町南玉造439</t>
   </si>
   <si>
     <t>0479-76-8911</t>
   </si>
   <si>
     <t>ＳＧモータース株式会社</t>
   </si>
   <si>
     <t>東京都江東区新砂一丁目8番2号</t>
   </si>
   <si>
     <t>03-3699-5670</t>
   </si>
   <si>
-    <t>松井　康裕</t>
+    <t>髙橋　聡</t>
   </si>
   <si>
     <t>ＳＧモータース株式会社　東京店</t>
   </si>
   <si>
     <t>千葉県市川市二俣新町22-5</t>
   </si>
   <si>
     <t>047-327-6666</t>
   </si>
   <si>
     <t>有限会社ベストパーツ</t>
   </si>
   <si>
     <t>千葉県市原市岩崎911番地1</t>
   </si>
   <si>
     <t>0436-24-4182</t>
   </si>
   <si>
     <t>平野　泰雄</t>
   </si>
   <si>
     <t>有限会社春江商会</t>
   </si>
@@ -2166,50 +2166,92 @@
   <si>
     <t>林自動車工業株式会社</t>
   </si>
   <si>
     <t>千葉県市川市東菅野四丁目31番1号</t>
   </si>
   <si>
     <t>047-339-3155</t>
   </si>
   <si>
     <t>栗原　林之助</t>
   </si>
   <si>
     <t>有限会社田村自動車工業</t>
   </si>
   <si>
     <t>千葉県君津市糸川637番地</t>
   </si>
   <si>
     <t>0439-37-2255</t>
   </si>
   <si>
     <t>田村　隆児</t>
   </si>
   <si>
+    <t>鈴木自工株式会社</t>
+  </si>
+  <si>
+    <t>東京都江戸川区東葛西六丁目50番14号</t>
+  </si>
+  <si>
+    <t>03-3688-2411</t>
+  </si>
+  <si>
+    <t>鈴木　将仁</t>
+  </si>
+  <si>
+    <t>鈴木自工株式会社　ユーカリが丘店</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市上座558番地29</t>
+  </si>
+  <si>
+    <t>043-460-2021</t>
+  </si>
+  <si>
+    <t>東京都江戸川区東葛西六丁目50番14号　</t>
+  </si>
+  <si>
+    <t>鈴木自工株式会社　浦安店</t>
+  </si>
+  <si>
+    <t>千葉県浦安市北栄4丁目15番5号</t>
+  </si>
+  <si>
+    <t>047-304-8170</t>
+  </si>
+  <si>
+    <t>鈴木自工株式会社　佐倉王子台店</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市王子台5丁目4番1号</t>
+  </si>
+  <si>
+    <t>043-312-0037</t>
+  </si>
+  <si>
     <t>株式会社石山</t>
   </si>
   <si>
     <t>千葉県木更津市太田一丁目1番1号</t>
   </si>
   <si>
     <t>0438-22-7231</t>
   </si>
   <si>
     <t>石山　豊</t>
   </si>
   <si>
     <t>有限会社伊藤自動車整備工場</t>
   </si>
   <si>
     <t>千葉県銚子市春日町233番地</t>
   </si>
   <si>
     <t>0479-22-3015</t>
   </si>
   <si>
     <t>伊藤　聡</t>
   </si>
   <si>
     <t>髙橋輪業株式会社</t>
@@ -4224,110 +4266,95 @@
   <si>
     <t>043-462-1154</t>
   </si>
   <si>
     <t>カゼミモハメドアリ</t>
   </si>
   <si>
     <t>株式会社サユリインターナショナル</t>
   </si>
   <si>
     <t>千葉県鎌ケ谷市中佐津間一丁目12番11号</t>
   </si>
   <si>
     <t>047-441-7205</t>
   </si>
   <si>
     <t>バトウワントウダワカンカアナムガマゲサマンプリヤンカラ</t>
   </si>
   <si>
     <t>千葉県白井市中字越戸166-1</t>
   </si>
   <si>
     <t>047-491-5767</t>
   </si>
   <si>
-    <t>有限会社久土地自動車工業</t>
-[...10 lines deleted...]
-  <si>
     <t>有限会社プライムオートインターナショナル</t>
   </si>
   <si>
     <t>千葉県浦安市東野一丁目26番1-413号レクセルガーデン新浦安</t>
   </si>
   <si>
     <t>047-381-8331</t>
   </si>
   <si>
     <t>ムガールモハマドアーシック</t>
   </si>
   <si>
     <t>千葉県市原市能満字下原太郎2073番17</t>
   </si>
   <si>
     <t>090-3222-5968</t>
   </si>
   <si>
     <t>有限会社フュージョン</t>
   </si>
   <si>
     <t>千葉県白井市神々廻1918番地</t>
   </si>
   <si>
     <t>047-492-6781</t>
   </si>
   <si>
     <t>柴﨑　昇児</t>
   </si>
   <si>
     <t>ＲＥＨＡＬ　ＢＡＬＪＩＮＤＥＲ</t>
   </si>
   <si>
     <t>千葉県千葉市緑区おゆみ野南6丁目8番地12</t>
   </si>
   <si>
-    <t>043-497-2868</t>
+    <t>090-7277-4878</t>
   </si>
   <si>
     <t>フジ　モータース</t>
   </si>
   <si>
     <t>千葉県市原市荻作字開化野1309番46</t>
   </si>
   <si>
-    <t>090-7277-4878</t>
-[...1 lines deleted...]
-  <si>
     <t>柴田　博</t>
   </si>
   <si>
     <t>茨城県神栖市息栖3950番地397</t>
   </si>
   <si>
     <t>0299-95-9954</t>
   </si>
   <si>
     <t>ニッセイ商会</t>
   </si>
   <si>
     <t>千葉県香取市上小堀1516</t>
   </si>
   <si>
     <t>0478-82-5580</t>
   </si>
   <si>
     <t>内田　文隆</t>
   </si>
   <si>
     <t>千葉県匝瑳市上谷中2229番地</t>
   </si>
   <si>
     <t>0479-73-2138</t>
@@ -4569,128 +4596,104 @@
   <si>
     <t>千葉県佐倉市生谷字横山833番1の一部、同番2の一部</t>
   </si>
   <si>
     <t>043-488-6299</t>
   </si>
   <si>
     <t>青栁　繁</t>
   </si>
   <si>
     <t>千葉県旭市平松1476番地</t>
   </si>
   <si>
     <t>0479-57-3561</t>
   </si>
   <si>
     <t>青栁解体</t>
   </si>
   <si>
     <t>千葉県銚子市本城町六丁目2020番</t>
   </si>
   <si>
     <t>0479-24-9369</t>
   </si>
   <si>
-    <t>株式会社日正産業</t>
-[...19 lines deleted...]
-  <si>
     <t>有限会社ワールドビュー</t>
   </si>
   <si>
     <t>千葉県君津市南子安一丁目15番21号</t>
   </si>
   <si>
     <t>0438-60-8171</t>
   </si>
   <si>
     <t>セイエッド　アシック　フセイン　シャー</t>
   </si>
   <si>
     <t>有限会社ワールドビュー　岩出事業所</t>
   </si>
   <si>
     <t>千葉県君津市岩出字大清水268番地1</t>
   </si>
   <si>
     <t>0439-27-1390</t>
   </si>
   <si>
-    <t>佐々木　順次</t>
-[...16 lines deleted...]
-  <si>
     <t>有限会社関東トレイディング</t>
   </si>
   <si>
     <t>千葉県八街市沖313番地</t>
   </si>
   <si>
     <t>043-445-5236</t>
   </si>
   <si>
     <t>アデル・ムハマド</t>
   </si>
   <si>
     <t>有限会社関東トレイディング　八街営業所</t>
   </si>
   <si>
     <t>千葉県八街市沖字東沖312番1、同所313番</t>
   </si>
   <si>
+    <t>島﨑　司</t>
+  </si>
+  <si>
+    <t>千葉県千葉市緑区古市場町910番地3</t>
+  </si>
+  <si>
+    <t>090-3408-6335</t>
+  </si>
+  <si>
+    <t>エコロジストセンター</t>
+  </si>
+  <si>
+    <t>千葉県市原市小田部字大ケ作513番5</t>
+  </si>
+  <si>
     <t>木村　隆史</t>
   </si>
   <si>
     <t>千葉県松戸市八ケ崎3丁目73番地の6</t>
   </si>
   <si>
     <t>090-6791-0705</t>
   </si>
   <si>
     <t>木村商会</t>
   </si>
   <si>
     <t>千葉県市川市高谷1951番1、同番2、同番3、同番4、同番20の一部</t>
   </si>
   <si>
     <t>090-3106-5953</t>
   </si>
   <si>
     <t>ＪＡＹＡＳＩＲＩ　ＡＵＴＯ　ＴＲＡＤＩＮＧ．有限会社</t>
   </si>
   <si>
     <t>千葉県佐倉市直弥167番地1</t>
   </si>
   <si>
     <t>043-498-0771</t>
@@ -5136,68 +5139,50 @@
   <si>
     <t>コスモスネットワークカンパニー</t>
   </si>
   <si>
     <t>千葉県四街道市物井字栗木谷625番1、同所626番4</t>
   </si>
   <si>
     <t>090-3211-6647</t>
   </si>
   <si>
     <t>建太貿易有限会社</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘363番地15</t>
   </si>
   <si>
     <t>043-424-8786</t>
   </si>
   <si>
     <t>呂　冠廷</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘363番14、同番15</t>
   </si>
   <si>
-    <t>有限会社ＩＲＯＮ ＯＮＥ</t>
-[...16 lines deleted...]
-  <si>
     <t>有限会社ＫＡＲＩＺＡＫＩ</t>
   </si>
   <si>
     <t>千葉県八街市八街い77-82</t>
   </si>
   <si>
     <t>043-497-5860</t>
   </si>
   <si>
     <t>ラジャブ・アリ・サルワル</t>
   </si>
   <si>
     <t>千葉県佐倉市生谷字横山843番5、同所847番、同所848番、同所849番、同所850番1、同番2、同番3</t>
   </si>
   <si>
     <t>090-8963-3059</t>
   </si>
   <si>
     <t>株式会社ホンダカーズ東葛</t>
   </si>
   <si>
     <t>千葉県松戸市小金きよしケ丘三丁目21番地の1</t>
   </si>
   <si>
     <t>047-346-1190</t>
@@ -5865,63 +5850,60 @@
   <si>
     <t>千葉県印旛郡酒々井町馬橋字題目塚470番3</t>
   </si>
   <si>
     <t>市原　公子</t>
   </si>
   <si>
     <t>千葉県千葉市中央区松ケ丘町73番地32</t>
   </si>
   <si>
     <t>043-268-7078</t>
   </si>
   <si>
     <t>ルミナ商会</t>
   </si>
   <si>
     <t>千葉県市原市犬成字炭焼野1048番1</t>
   </si>
   <si>
     <t>虹トレーディング有限会社</t>
   </si>
   <si>
     <t>千葉県市川市福栄一丁目18番20号</t>
   </si>
   <si>
-    <t>047-397-8817</t>
+    <t>090-3574-9812</t>
   </si>
   <si>
     <t>アマドジャミル</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘418番3の一部</t>
   </si>
   <si>
-    <t>090-3574-9812</t>
-[...2 lines deleted...]
-    <t>KYERE STEPHEN KWAKU</t>
+    <t>ＫＹＥＲＥ　ＳＴＥＰＨＥＮ　ＫＷＡＫＵ</t>
   </si>
   <si>
     <t>東京都板橋区東新町一丁目15番8号</t>
   </si>
   <si>
     <t>03-3958-8102</t>
   </si>
   <si>
     <t>ＴＡＣＨＩモータース　千葉営業所</t>
   </si>
   <si>
     <t>千葉県印西市高西新田字石尊222番1の一部</t>
   </si>
   <si>
     <t>090-7184-5805</t>
   </si>
   <si>
     <t>有限会社エス．ケイ．アイ</t>
   </si>
   <si>
     <t>千葉県千葉市中央区矢作町991番地216</t>
   </si>
   <si>
     <t>043-225-7055</t>
   </si>
@@ -6318,62 +6300,56 @@
   <si>
     <t>鵜澤　太郎</t>
   </si>
   <si>
     <t>株式会社ブレイング　市原工場</t>
   </si>
   <si>
     <t>千葉県市原市八幡北町二丁目6番地19</t>
   </si>
   <si>
     <t>0436-40-3891</t>
   </si>
   <si>
     <t>ＢＡＨＡＲＩＳＴＡＮ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市六崎1029番地9サンフラットA102</t>
   </si>
   <si>
     <t>043-497-2492</t>
   </si>
   <si>
     <t>ゴラム・アバス</t>
   </si>
   <si>
-    <t>ＢＡＨＡＲＩＳＴＡＮ　ＴＲＡＤＩＮＧ株式会社　佐倉事業所</t>
+    <t>千葉県佐倉市天辺字松向原401番1の一部</t>
   </si>
   <si>
     <t>080-6760-2200</t>
   </si>
   <si>
-    <t>千葉県佐倉市六崎1029番地9サンフラットA102　</t>
-[...4 lines deleted...]
-  <si>
     <t>ＢＬＵＥ　ＳＫＹ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富町656-1</t>
   </si>
   <si>
     <t>043-356-3245</t>
   </si>
   <si>
     <t>ジャワド</t>
   </si>
   <si>
     <t>043-310-4394</t>
   </si>
   <si>
     <t>株式会社Ｍ・ＡＬＩエンタープライセス</t>
   </si>
   <si>
     <t>千葉県野田市木間ケ瀬字浅間久保453番地</t>
   </si>
   <si>
     <t>04-7115-0660</t>
   </si>
   <si>
     <t>カーン・モハマド・カムラーン</t>
@@ -6918,60 +6894,60 @@
   <si>
     <t>ヤールムハマッド</t>
   </si>
   <si>
     <t>千葉県四街道市大日字畔田台1631番1の一部、同番3の一部</t>
   </si>
   <si>
     <t>090-7324-6619</t>
   </si>
   <si>
     <t>アパダ株式会社</t>
   </si>
   <si>
     <t>埼玉県上尾市平方3971番地1</t>
   </si>
   <si>
     <t>090-6141-1777</t>
   </si>
   <si>
     <t>アスギャルアバディ・アボルファズル</t>
   </si>
   <si>
     <t>ＡＢ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
-    <t>千葉県四街道市鹿放ケ丘559-7グランパーチェＡ101</t>
+    <t>千葉県四街道市鹿放ケ丘559-7グランパーチェA101</t>
   </si>
   <si>
     <t>043-488-6823</t>
   </si>
   <si>
     <t>アブドゥルアフマド・アブドゥルラウフ</t>
   </si>
   <si>
-    <t>千葉県四街道市鹿放ケ丘293番3、同所同番6、同所同番7、同所294番2</t>
+    <t>千葉県四街道市鹿放ケ丘293番3、同番6、同番7、同所294番2</t>
   </si>
   <si>
     <t>株式会社フリーポートジャパン</t>
   </si>
   <si>
     <t>千葉県千葉市若葉区大宮町2474番地9</t>
   </si>
   <si>
     <t>043-310-6993</t>
   </si>
   <si>
     <t>美阿　アノアル</t>
   </si>
   <si>
     <t>千葉県八街市朝日字松里233番1</t>
   </si>
   <si>
     <t>090-3918-3352</t>
   </si>
   <si>
     <t>有限会社ケイツーモータース</t>
   </si>
   <si>
     <t>千葉県八千代市上高野1147番地5</t>
   </si>
@@ -6996,57 +6972,57 @@
   <si>
     <t>千葉県印西市師戸字門ノ作2506番1の一部、同番2、同番3の一部、同番4の一部</t>
   </si>
   <si>
     <t>新海株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日901番地38</t>
   </si>
   <si>
     <t>陳　堃棋</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘583番</t>
   </si>
   <si>
     <t>043-304-2165</t>
   </si>
   <si>
     <t>ＨＡＫＩＭ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市美しが丘一丁目31番地6サンモールＢ201</t>
   </si>
   <si>
-    <t>090-9983-6819</t>
-[...5 lines deleted...]
-    <t>千葉県佐倉市吉見字稲荷山602番3、同所同番64、字古台611番32、同所612番27、同所615番15、同所617番3</t>
+    <t>043-420-8428</t>
+  </si>
+  <si>
+    <t>アブドル・ハキム・ザイヌール・アベディーン</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市吉見字稲荷山602番3、同番64、同所字古台611番32、同所612番27、同所615番15、同所617番3</t>
   </si>
   <si>
     <t>サンシャイン株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市大崎台二丁目14番地6</t>
   </si>
   <si>
     <t>043-309-9928</t>
   </si>
   <si>
     <t>モハマド・ユーヌス・アリ・アクバル</t>
   </si>
   <si>
     <t>千葉県印旛郡酒々井町馬橋字鷲尾余411番1の一部、同番3、同所416番1、同番4</t>
   </si>
   <si>
     <t>090-4458-5303</t>
   </si>
   <si>
     <t>ＯＢＩＡＫＯＲ　ＶＩＴＵＳ　ＯＫＥＣＨＵＫＷＵ</t>
   </si>
   <si>
     <t>千葉県松戸市小山770番地の3</t>
   </si>
@@ -7083,66 +7059,57 @@
   <si>
     <t>千葉県野田市西高野字中通240番地</t>
   </si>
   <si>
     <t>04-7196-0088</t>
   </si>
   <si>
     <t>田中　博</t>
   </si>
   <si>
     <t>千葉県野田市西高野字中通240番</t>
   </si>
   <si>
     <t>株式会社グローリー</t>
   </si>
   <si>
     <t>千葉県印西市草深2490番地6</t>
   </si>
   <si>
     <t>047-688-5925</t>
   </si>
   <si>
     <t>ドウラトザダアハマドシャー</t>
   </si>
   <si>
-    <t>株式会社グローリー　吉見営業所</t>
-[...7 lines deleted...]
-  <si>
     <t>株式会社グローリー　岩富営業所</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富字榎戸279番の一部</t>
   </si>
   <si>
-    <t>047-419-3681</t>
+    <t>080-8700-6427</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ヶ丘263番地2</t>
   </si>
   <si>
     <t>043-312-2496</t>
   </si>
   <si>
     <t>アブドラエブ・ナシム</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘261番5の一部</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ヶ丘263番地2　</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第２工場</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘349番2の一部</t>
   </si>
@@ -7281,51 +7248,51 @@
   <si>
     <t>千葉県富里市十倉292番地35</t>
   </si>
   <si>
     <t>0476-91-2747</t>
   </si>
   <si>
     <t>小那覇　安浩</t>
   </si>
   <si>
     <t>千葉県白井市中字中割373番1</t>
   </si>
   <si>
     <t>090-7228-6812</t>
   </si>
   <si>
     <t>株式会社ＡＬＫＡＲＩＭ　ＴＲＡＤＩＮＧ</t>
   </si>
   <si>
     <t>千葉県四街道市大日205番地7</t>
   </si>
   <si>
     <t>080-4719-1425</t>
   </si>
   <si>
-    <t>ファザラフセイン</t>
+    <t>フセイン　ファザラ</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1937番地1の一部、同所1936番地1の一部</t>
   </si>
   <si>
     <t>株式会社シーパーツ</t>
   </si>
   <si>
     <t>山口県岩国市周東町下久原1811番地の1</t>
   </si>
   <si>
     <t>0827-84-0188</t>
   </si>
   <si>
     <t>吉川　日生</t>
   </si>
   <si>
     <t>株式会社シーパーツ　千葉営業所</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1814番1</t>
   </si>
   <si>
     <t>043-424-2897</t>
   </si>
@@ -7470,51 +7437,51 @@
   <si>
     <t>090-5219-8665</t>
   </si>
   <si>
     <t>三枝　幸夫</t>
   </si>
   <si>
     <t>千葉県八街市沖1761番地1</t>
   </si>
   <si>
     <t>043-445-5131</t>
   </si>
   <si>
     <t>三枝自動車工業</t>
   </si>
   <si>
     <t>株式会社リンチェンホン貿易</t>
   </si>
   <si>
     <t>千葉県富里市久能194-65</t>
   </si>
   <si>
     <t>0476-33-3939</t>
   </si>
   <si>
-    <t>李　崇平</t>
+    <t>オベング・ピーター</t>
   </si>
   <si>
     <t>千葉県富里市久能字田向194番74</t>
   </si>
   <si>
     <t>090-4367-4423</t>
   </si>
   <si>
     <t>ＪＡＰＡＮ　ＡＳＩＡ　ＩＮＴＥＲＮＡＴＩＯＮＡＬ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市上座1141番地5</t>
   </si>
   <si>
     <t>090-8041-5209</t>
   </si>
   <si>
     <t>許　慶偉</t>
   </si>
   <si>
     <t>JAPAN ASIA INTERNATIONAL TRADING株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市神門字宿向392番1の一部</t>
   </si>
@@ -7713,50 +7680,59 @@
   <si>
     <t>バラティ・アリ・イスマイル</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字古台611番31、同所612番24、同所618番1</t>
   </si>
   <si>
     <t>株式会社フセイニ・トレーディング</t>
   </si>
   <si>
     <t>千葉県四街道市栗山938番地1マロンハイツ102号室</t>
   </si>
   <si>
     <t>043-309-4140</t>
   </si>
   <si>
     <t>ジャンアリ</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1946番13、同所1949番5</t>
   </si>
   <si>
     <t>080-6582-2200</t>
   </si>
   <si>
+    <t>千葉県四街道市栗山938番地1マロンハイツ102号室　</t>
+  </si>
+  <si>
+    <t>株式会社フセイニ・トレーディング　佐倉第2事業所</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市下志津原字庚申塚156番の一部</t>
+  </si>
+  <si>
     <t>ＴＯＬＯ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市大崎台二丁目20番地9号</t>
   </si>
   <si>
     <t>043-309-6908</t>
   </si>
   <si>
     <t>グラム・アリ・アブドール・アハマド</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字古台６１１番２８、同所６１２番２８、同番２９、同所６１５番１６、同所６１７番１、同所６１８番２、同所字釘貫６２３番１０</t>
   </si>
   <si>
     <t>グリーンランド貿易株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市吉岡430番地3</t>
   </si>
   <si>
     <t>043-497-2181</t>
   </si>
   <si>
     <t>アーマッド　ジャン</t>
@@ -8274,72 +8250,69 @@
   <si>
     <t>千葉県佐倉市下志津字手室1877番2、同所1878番2、同所1879番、同所1880番1、同所1890番、同所1891番1、同所下志津原字庚申塚120番2、同所121番1、同番2、同番5、同番6、同所132番</t>
   </si>
   <si>
     <t>有限会社ＫＨＡＬＩＬＩ</t>
   </si>
   <si>
     <t>千葉県野田市岡田681番地1</t>
   </si>
   <si>
     <t>04-7128-5647</t>
   </si>
   <si>
     <t>カリリチャボシセイエドラスロ</t>
   </si>
   <si>
     <t>千葉県野田市岡田字上尻坪679番3、同所680番1の一部、同番5</t>
   </si>
   <si>
     <t>ＳＡＭＡＮＤＨＡＲ株式会社</t>
   </si>
   <si>
     <t>千葉県山武市木原字竹ノ腰405番地</t>
   </si>
   <si>
-    <t>043-312-6127</t>
+    <t>0475-78-3422</t>
   </si>
   <si>
     <t>サファル・アリ・アハマド・ショアイブ</t>
   </si>
   <si>
-    <t>千葉県山武市木原字竹ノ腰405番地の一部</t>
-[...2 lines deleted...]
-    <t>0475-78-3422</t>
+    <t>千葉県山武市木原字竹ノ腰405番の一部</t>
   </si>
   <si>
     <t>森和貿易株式会社</t>
   </si>
   <si>
     <t>千葉県富里市十倉433番地39</t>
   </si>
   <si>
-    <t>0476-92-9331</t>
-[...2 lines deleted...]
-    <t>莫全明</t>
+    <t>090-3525-5863</t>
+  </si>
+  <si>
+    <t>莫　全明</t>
   </si>
   <si>
     <t>千葉県富里市十倉字栗原433番38、同番39、同番40の一部、同番46</t>
   </si>
   <si>
     <t>080-9211-8158</t>
   </si>
   <si>
     <t>ＳＨＡＭＳ　ＦＥＤＡＩＥ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日1819番地7</t>
   </si>
   <si>
     <t>043-420-8141</t>
   </si>
   <si>
     <t>アリ・モハマッド・アブザル</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1819番1の一部、同番8の一部</t>
   </si>
   <si>
     <t>フェルドス・トレーディング株式会社</t>
   </si>
@@ -8385,51 +8358,51 @@
   <si>
     <t>カルバニ・アブドル・バシル</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字稲荷山602番61、同所604番5</t>
   </si>
   <si>
     <t>Ａ＆Ｈ　ＧＬＯＢＡＬ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市栗山1052番地379</t>
   </si>
   <si>
     <t>090-9327-4488</t>
   </si>
   <si>
     <t>スルタニ・アサドゥラー</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字浮土895-4の一部</t>
   </si>
   <si>
     <t>ＦＯＵＲ　ＳＴＡＲ貿易株式会社</t>
   </si>
   <si>
-    <t>千葉県四街道市栗山298番地12</t>
+    <t>千葉県四街道市四街道一丁目8番5号102号室</t>
   </si>
   <si>
     <t>043-309-8420</t>
   </si>
   <si>
     <t>カディムホセインアサドラ</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字浮土895番9</t>
   </si>
   <si>
     <t>ＳＯＨＲＡＢＹ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市王子台四丁目12番地13ビラ太田102号室</t>
   </si>
   <si>
     <t>043-376-2557</t>
   </si>
   <si>
     <t>モハマド・アタ・モハマド・アリ</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字古台611番30、同番35、同所612番37、同番38、同所619番2、同番3</t>
   </si>
@@ -8571,51 +8544,51 @@
   <si>
     <t>080-5064-8866</t>
   </si>
   <si>
     <t>ＲＩＺＡ合同会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日1631番1</t>
   </si>
   <si>
     <t>043-290-9812</t>
   </si>
   <si>
     <t>ダウラット・ムハマッド・ハン・ムハマッド</t>
   </si>
   <si>
     <t>千葉県四街道市大日字畔田台1631番1の一部</t>
   </si>
   <si>
     <t>080-1856-9500</t>
   </si>
   <si>
     <t>マディナカブール株式会社</t>
   </si>
   <si>
-    <t>千葉県八街市八街い387番地67ＳＯＵＢＵハイツ松林Ａ棟202号室</t>
+    <t>千葉県八街市八街い387番地67SOUBUハイツ松林A棟202号室</t>
   </si>
   <si>
     <t>043-310-7116</t>
   </si>
   <si>
     <t>ラヒマトラボスタンアリ</t>
   </si>
   <si>
     <t>マディナカブール株式会社　八街事業所</t>
   </si>
   <si>
     <t>千葉県八街市八街字旭い187番83の一部、同番85の一部、同番87の一部、同番3の一部</t>
   </si>
   <si>
     <t>080-8039-3471</t>
   </si>
   <si>
     <t>ＡＺＡＮ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>栃木県栃木市大平町西水代2902番地5</t>
   </si>
   <si>
     <t>0282-28-6475</t>
   </si>
@@ -8724,51 +8697,51 @@
   <si>
     <t>043-432-1120</t>
   </si>
   <si>
     <t>バラティゴーラムアッバス</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿2034番5の一部</t>
   </si>
   <si>
     <t>090-6172-9173</t>
   </si>
   <si>
     <t>パミール株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市大崎台四丁目35番地1</t>
   </si>
   <si>
     <t>043-312-2855</t>
   </si>
   <si>
     <t>アブドゥルカリム・シャリフ</t>
   </si>
   <si>
-    <t>千葉県佐倉市畔田字不動897番22</t>
+    <t>千葉県佐倉市畔田字不動897番22の一部</t>
   </si>
   <si>
     <t>有限会社カズキインターナショナル</t>
   </si>
   <si>
     <t>千葉県印西市発作129番地1</t>
   </si>
   <si>
     <t>0476-33-7957</t>
   </si>
   <si>
     <t>中本　クマラ</t>
   </si>
   <si>
     <t>千葉県印西市浦部字山王下525番、同所528番</t>
   </si>
   <si>
     <t>090-9956-1026</t>
   </si>
   <si>
     <t>ＭＯＳＨＴＡＢＡ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市物井1537番地29</t>
   </si>
@@ -9348,93 +9321,165 @@
   <si>
     <t>千葉県四街道市みそら一丁目19番21号</t>
   </si>
   <si>
     <t>043-310-5930</t>
   </si>
   <si>
     <t>ムラディ・アクタール・フセイン</t>
   </si>
   <si>
     <t>ＡＫ貿易株式会社　四街道事業所</t>
   </si>
   <si>
     <t>千葉県四街道市大日字富士見ヶ丘2070番地1</t>
   </si>
   <si>
     <t>福川株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日1652番地4</t>
   </si>
   <si>
     <t>043-497-2662</t>
   </si>
   <si>
-    <t>ユーソフ・アリムジタバ</t>
+    <t>アブドラ・ジャビッド</t>
   </si>
   <si>
     <t>千葉県四街道市大日字富士見ケ丘2274番1の一部</t>
   </si>
   <si>
     <t>090-7460-6938</t>
   </si>
   <si>
     <t>Ｅ－ＤＯＭＭＩＮＧＯＳ　ＣＯＭＰＡＮＹ株式会社</t>
   </si>
   <si>
     <t>千葉県柏市若柴6番地341</t>
   </si>
   <si>
     <t>090-2174-1977</t>
   </si>
   <si>
     <t>オヌバエマニュエルガブリエル</t>
   </si>
   <si>
     <t>Ｅ－ＤＯＭＭＩＮＧＯＳ　ＣＯＭＰＡＮＹ　印西解体作業場</t>
   </si>
   <si>
     <t>千葉県印西市高西新田字石尊223番の一部</t>
   </si>
   <si>
     <t>ＡＴＡＩ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市王子台三丁目4番地8　アパートメント林203号室</t>
   </si>
   <si>
     <t>043-488-6080</t>
   </si>
   <si>
     <t>モハマド・アタ・モハマドムセン</t>
   </si>
   <si>
     <t>千葉県四街道市大日字畔田台1663番2の一部</t>
   </si>
   <si>
     <t>090-6249-2233</t>
+  </si>
+  <si>
+    <t>シャーザヒドトレーディング株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市岩槻区浮谷2055番地1</t>
+  </si>
+  <si>
+    <t>090-4011-9595</t>
+  </si>
+  <si>
+    <t>カーン・シャヒド</t>
+  </si>
+  <si>
+    <t>シャーザヒドトレーディング株式会社　山武事業所</t>
+  </si>
+  <si>
+    <t>千葉県山武市木原字木戸前1467番1</t>
+  </si>
+  <si>
+    <t>ＡＴＣ株式会社</t>
+  </si>
+  <si>
+    <t>千葉県野田市目吹1897番地2</t>
+  </si>
+  <si>
+    <t>04-7168-0312</t>
+  </si>
+  <si>
+    <t>モハマドフイダ</t>
+  </si>
+  <si>
+    <t>千葉県野田市目吹字庚塚1897番1</t>
+  </si>
+  <si>
+    <t>東東京国際貿易合同会社</t>
+  </si>
+  <si>
+    <t>千葉県四街道市下志津新田2525-6メゾンブランドール103</t>
+  </si>
+  <si>
+    <t>043-488-4451</t>
+  </si>
+  <si>
+    <t>みる穂千　礼佐</t>
+  </si>
+  <si>
+    <t>千葉県四街道市大日字萱橋台753番の一部、同所754番の一部</t>
+  </si>
+  <si>
+    <t>090-9134-2862</t>
+  </si>
+  <si>
+    <t>ＡＲＩＡＮＡ　ＬＡＮＤ株式会社</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市王子台四丁目11番地9－Ｂ202</t>
+  </si>
+  <si>
+    <t>043-310-7184</t>
+  </si>
+  <si>
+    <t>グラム・ハズラト・アリ・モジタバ</t>
+  </si>
+  <si>
+    <t>ＡＲＩＡＮＡ　ＬＡＮＤ株式会社　佐倉事業所</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市吉見字古台612番19、同所615番1</t>
+  </si>
+  <si>
+    <t>090-8043-2737</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -9871,52 +9916,52 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D39F50AD-6C5E-4895-88BD-E8C445F3F7B2}">
-  <dimension ref="A1:K645"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{397BCAD8-D141-4F80-8BED-29FC62253FA5}">
+  <dimension ref="A1:K648"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="10.8" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.6640625" style="18" customWidth="1"/>
     <col min="3" max="3" width="21" style="18" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="18" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.6640625" style="18" customWidth="1"/>
     <col min="7" max="7" width="21" style="18" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.6640625" style="19" customWidth="1"/>
     <col min="10" max="11" width="9.6640625" style="20" customWidth="1"/>
     <col min="12" max="16384" width="8.6640625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="4" customFormat="1" ht="16.2" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -15503,16951 +15548,17056 @@
       </c>
       <c r="E162" s="13" t="s">
         <v>682</v>
       </c>
       <c r="F162" s="13" t="s">
         <v>679</v>
       </c>
       <c r="G162" s="13" t="s">
         <v>680</v>
       </c>
       <c r="H162" s="13" t="s">
         <v>681</v>
       </c>
       <c r="I162" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J162" s="15">
         <v>45748</v>
       </c>
       <c r="K162" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A163" s="12">
-        <v>20122000739</v>
+        <v>20122000724</v>
       </c>
       <c r="B163" s="13" t="s">
         <v>683</v>
       </c>
       <c r="C163" s="13" t="s">
         <v>684</v>
       </c>
       <c r="D163" s="13" t="s">
         <v>685</v>
       </c>
       <c r="E163" s="13" t="s">
         <v>686</v>
       </c>
       <c r="F163" s="13" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="G163" s="13" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="I163" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J163" s="15">
-        <v>44862</v>
+        <v>46073</v>
       </c>
       <c r="K163" s="15">
-        <v>46687</v>
+        <v>47898</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A164" s="12">
-        <v>20122000741</v>
+        <v>20122000724</v>
       </c>
       <c r="B164" s="13" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="C164" s="13" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D164" s="13" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E164" s="13" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="F164" s="13" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="G164" s="13" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="I164" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J164" s="15">
-        <v>44862</v>
+        <v>46073</v>
       </c>
       <c r="K164" s="15">
-        <v>46687</v>
+        <v>47898</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A165" s="12">
-        <v>20122000743</v>
+        <v>20122000724</v>
       </c>
       <c r="B165" s="13" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="C165" s="13" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="D165" s="13" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="E165" s="13" t="s">
+        <v>686</v>
+      </c>
+      <c r="F165" s="13" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
       <c r="G165" s="13" t="s">
         <v>695</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="I165" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J165" s="15">
-        <v>44862</v>
+        <v>46073</v>
       </c>
       <c r="K165" s="15">
-        <v>46687</v>
+        <v>47898</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A166" s="12">
-        <v>20122000759</v>
+        <v>20122000739</v>
       </c>
       <c r="B166" s="13" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C166" s="13" t="s">
+        <v>698</v>
+      </c>
+      <c r="D166" s="13" t="s">
+        <v>699</v>
+      </c>
+      <c r="E166" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="F166" s="13" t="s">
         <v>697</v>
       </c>
-      <c r="D166" s="13" t="s">
+      <c r="G166" s="13" t="s">
         <v>698</v>
       </c>
-      <c r="E166" s="13" t="s">
+      <c r="H166" s="13" t="s">
         <v>699</v>
       </c>
-      <c r="F166" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I166" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J166" s="15">
         <v>44862</v>
       </c>
       <c r="K166" s="15">
         <v>46687</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A167" s="12">
-        <v>20122000766</v>
+        <v>20122000741</v>
       </c>
       <c r="B167" s="13" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C167" s="13" t="s">
+        <v>702</v>
+      </c>
+      <c r="D167" s="13" t="s">
+        <v>703</v>
+      </c>
+      <c r="E167" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="F167" s="13" t="s">
         <v>701</v>
       </c>
-      <c r="D167" s="13" t="s">
+      <c r="G167" s="13" t="s">
         <v>702</v>
       </c>
-      <c r="E167" s="13" t="s">
+      <c r="H167" s="13" t="s">
         <v>703</v>
-      </c>
-[...7 lines deleted...]
-        <v>702</v>
       </c>
       <c r="I167" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="15">
         <v>44862</v>
       </c>
       <c r="K167" s="15">
         <v>46687</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A168" s="12">
-        <v>20122000769</v>
+        <v>20122000743</v>
       </c>
       <c r="B168" s="13" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C168" s="13" t="s">
+        <v>706</v>
+      </c>
+      <c r="D168" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="E168" s="13" t="s">
+        <v>708</v>
+      </c>
+      <c r="F168" s="13" t="s">
         <v>705</v>
       </c>
-      <c r="D168" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E168" s="13" t="s">
+      <c r="G168" s="13" t="s">
+        <v>709</v>
+      </c>
+      <c r="H168" s="13" t="s">
         <v>707</v>
       </c>
-      <c r="F168" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I168" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J168" s="15">
-        <v>44897</v>
+        <v>44862</v>
       </c>
       <c r="K168" s="15">
         <v>46687</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A169" s="12">
-        <v>20122000771</v>
+        <v>20122000759</v>
       </c>
       <c r="B169" s="13" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C169" s="13" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D169" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="E169" s="13" t="s">
+        <v>713</v>
+      </c>
+      <c r="F169" s="13" t="s">
         <v>710</v>
       </c>
-      <c r="E169" s="13" t="s">
+      <c r="G169" s="13" t="s">
         <v>711</v>
       </c>
-      <c r="F169" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G169" s="13" t="s">
+      <c r="H169" s="13" t="s">
         <v>712</v>
       </c>
-      <c r="H169" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I169" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J169" s="15">
         <v>44862</v>
       </c>
       <c r="K169" s="15">
         <v>46687</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A170" s="12">
-        <v>20122000788</v>
+        <v>20122000766</v>
       </c>
       <c r="B170" s="13" t="s">
         <v>714</v>
       </c>
       <c r="C170" s="13" t="s">
         <v>715</v>
       </c>
       <c r="D170" s="13" t="s">
         <v>716</v>
       </c>
       <c r="E170" s="13" t="s">
         <v>717</v>
       </c>
       <c r="F170" s="13" t="s">
         <v>714</v>
       </c>
       <c r="G170" s="13" t="s">
         <v>715</v>
       </c>
       <c r="H170" s="13" t="s">
         <v>716</v>
       </c>
       <c r="I170" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J170" s="15">
-        <v>44863</v>
+        <v>44862</v>
       </c>
       <c r="K170" s="15">
-        <v>46688</v>
+        <v>46687</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A171" s="12">
-        <v>20122000789</v>
+        <v>20122000769</v>
       </c>
       <c r="B171" s="13" t="s">
         <v>718</v>
       </c>
       <c r="C171" s="13" t="s">
         <v>719</v>
       </c>
       <c r="D171" s="13" t="s">
         <v>720</v>
       </c>
       <c r="E171" s="13" t="s">
         <v>721</v>
       </c>
       <c r="F171" s="13" t="s">
         <v>718</v>
       </c>
       <c r="G171" s="13" t="s">
         <v>719</v>
       </c>
       <c r="H171" s="13" t="s">
         <v>720</v>
       </c>
       <c r="I171" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="15">
-        <v>44865</v>
+        <v>44897</v>
       </c>
       <c r="K171" s="15">
-        <v>46688</v>
+        <v>46687</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A172" s="12">
-        <v>20122000793</v>
+        <v>20122000771</v>
       </c>
       <c r="B172" s="13" t="s">
         <v>722</v>
       </c>
       <c r="C172" s="13" t="s">
         <v>723</v>
       </c>
       <c r="D172" s="13" t="s">
         <v>724</v>
       </c>
       <c r="E172" s="13" t="s">
         <v>725</v>
       </c>
       <c r="F172" s="13" t="s">
         <v>722</v>
       </c>
       <c r="G172" s="13" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="I172" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J172" s="15">
-        <v>45779</v>
+        <v>44862</v>
       </c>
       <c r="K172" s="15">
-        <v>47604</v>
+        <v>46687</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A173" s="12">
-        <v>20122000804</v>
+        <v>20122000788</v>
       </c>
       <c r="B173" s="13" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C173" s="13" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D173" s="13" t="s">
+        <v>730</v>
+      </c>
+      <c r="E173" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="F173" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="E173" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F173" s="13" t="s">
+      <c r="G173" s="13" t="s">
         <v>729</v>
       </c>
-      <c r="G173" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H173" s="13" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="I173" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="15">
-        <v>44897</v>
+        <v>44863</v>
       </c>
       <c r="K173" s="15">
-        <v>46689</v>
+        <v>46688</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A174" s="12">
-        <v>20122000805</v>
+        <v>20122000789</v>
       </c>
       <c r="B174" s="13" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C174" s="13" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="D174" s="13" t="s">
+        <v>734</v>
+      </c>
+      <c r="E174" s="13" t="s">
+        <v>735</v>
+      </c>
+      <c r="F174" s="13" t="s">
         <v>732</v>
       </c>
-      <c r="E174" s="13" t="s">
+      <c r="G174" s="13" t="s">
         <v>733</v>
       </c>
-      <c r="F174" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H174" s="13" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="I174" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="15">
-        <v>44864</v>
+        <v>44865</v>
       </c>
       <c r="K174" s="15">
-        <v>46689</v>
+        <v>46688</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A175" s="12">
-        <v>20122000915</v>
+        <v>20122000793</v>
       </c>
       <c r="B175" s="13" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C175" s="13" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="D175" s="13" t="s">
+        <v>738</v>
+      </c>
+      <c r="E175" s="13" t="s">
+        <v>739</v>
+      </c>
+      <c r="F175" s="13" t="s">
         <v>736</v>
       </c>
-      <c r="E175" s="13" t="s">
+      <c r="G175" s="13" t="s">
         <v>737</v>
       </c>
-      <c r="F175" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H175" s="13" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="I175" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J175" s="15">
-        <v>44886</v>
+        <v>45779</v>
       </c>
       <c r="K175" s="15">
-        <v>46711</v>
+        <v>47604</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A176" s="12">
-        <v>20122000923</v>
+        <v>20122000804</v>
       </c>
       <c r="B176" s="13" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C176" s="13" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D176" s="13" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="E176" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F176" s="13" t="s">
+        <v>743</v>
+      </c>
+      <c r="G176" s="13" t="s">
         <v>741</v>
       </c>
-      <c r="F176" s="13" t="s">
+      <c r="H176" s="13" t="s">
         <v>742</v>
       </c>
-      <c r="G176" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I176" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J176" s="15">
-        <v>44937</v>
+        <v>44897</v>
       </c>
       <c r="K176" s="15">
-        <v>46762</v>
+        <v>46689</v>
       </c>
     </row>
     <row r="177" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A177" s="12">
-        <v>20122001036</v>
+        <v>20122000805</v>
       </c>
       <c r="B177" s="13" t="s">
+        <v>744</v>
+      </c>
+      <c r="C177" s="13" t="s">
         <v>745</v>
       </c>
-      <c r="C177" s="13" t="s">
+      <c r="D177" s="13" t="s">
         <v>746</v>
       </c>
-      <c r="D177" s="13" t="s">
+      <c r="E177" s="13" t="s">
         <v>747</v>
       </c>
-      <c r="E177" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F177" s="13" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="G177" s="13" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="H177" s="13" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="I177" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="15">
-        <v>44937</v>
+        <v>44864</v>
       </c>
       <c r="K177" s="15">
-        <v>46762</v>
+        <v>46689</v>
       </c>
     </row>
     <row r="178" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A178" s="12">
-        <v>20122001036</v>
+        <v>20122000915</v>
       </c>
       <c r="B178" s="13" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="C178" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="D178" s="13" t="s">
+        <v>750</v>
+      </c>
+      <c r="E178" s="13" t="s">
         <v>751</v>
       </c>
-      <c r="D178" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E178" s="13" t="s">
+      <c r="F178" s="13" t="s">
         <v>748</v>
       </c>
-      <c r="F178" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G178" s="13" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="H178" s="13" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="I178" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J178" s="15">
-        <v>44937</v>
+        <v>44886</v>
       </c>
       <c r="K178" s="15">
-        <v>46762</v>
+        <v>46711</v>
       </c>
     </row>
     <row r="179" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A179" s="12">
-        <v>20122001055</v>
+        <v>20122000923</v>
       </c>
       <c r="B179" s="13" t="s">
+        <v>752</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>753</v>
+      </c>
+      <c r="D179" s="13" t="s">
+        <v>754</v>
+      </c>
+      <c r="E179" s="13" t="s">
         <v>755</v>
       </c>
-      <c r="C179" s="13" t="s">
+      <c r="F179" s="13" t="s">
         <v>756</v>
       </c>
-      <c r="D179" s="13" t="s">
+      <c r="G179" s="13" t="s">
         <v>757</v>
       </c>
-      <c r="E179" s="13" t="s">
+      <c r="H179" s="13" t="s">
         <v>758</v>
       </c>
-      <c r="F179" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I179" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="15">
-        <v>44897</v>
+        <v>44937</v>
       </c>
       <c r="K179" s="15">
-        <v>46711</v>
+        <v>46762</v>
       </c>
     </row>
     <row r="180" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A180" s="12">
-        <v>20122001060</v>
+        <v>20122001036</v>
       </c>
       <c r="B180" s="13" t="s">
         <v>759</v>
       </c>
       <c r="C180" s="13" t="s">
         <v>760</v>
       </c>
       <c r="D180" s="13" t="s">
         <v>761</v>
       </c>
       <c r="E180" s="13" t="s">
-        <v>30</v>
+        <v>762</v>
       </c>
       <c r="F180" s="13" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="G180" s="13" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="H180" s="13" t="s">
         <v>761</v>
       </c>
       <c r="I180" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J180" s="15">
-        <v>44904</v>
+        <v>44937</v>
       </c>
       <c r="K180" s="15">
-        <v>46711</v>
+        <v>46762</v>
       </c>
     </row>
     <row r="181" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A181" s="12">
-        <v>20122001061</v>
+        <v>20122001036</v>
       </c>
       <c r="B181" s="13" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="C181" s="13" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D181" s="13" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="E181" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="F181" s="13" t="s">
         <v>766</v>
       </c>
-      <c r="F181" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G181" s="13" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="H181" s="13" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="I181" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J181" s="15">
-        <v>44886</v>
+        <v>44937</v>
       </c>
       <c r="K181" s="15">
-        <v>46711</v>
+        <v>46762</v>
       </c>
     </row>
     <row r="182" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A182" s="12">
-        <v>20122001064</v>
+        <v>20122001055</v>
       </c>
       <c r="B182" s="13" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C182" s="13" t="s">
-        <v>310</v>
+        <v>770</v>
       </c>
       <c r="D182" s="13" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="E182" s="13" t="s">
+        <v>772</v>
+      </c>
+      <c r="F182" s="13" t="s">
         <v>769</v>
       </c>
-      <c r="F182" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G182" s="13" t="s">
-        <v>310</v>
+        <v>770</v>
       </c>
       <c r="H182" s="13" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="I182" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J182" s="15">
-        <v>44890</v>
+        <v>44897</v>
       </c>
       <c r="K182" s="15">
-        <v>46715</v>
+        <v>46711</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A183" s="12">
-        <v>20122001069</v>
+        <v>20122001060</v>
       </c>
       <c r="B183" s="13" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="C183" s="13" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="D183" s="13" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="E183" s="13" t="s">
-        <v>773</v>
+        <v>30</v>
       </c>
       <c r="F183" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="G183" s="13" t="s">
         <v>774</v>
       </c>
-      <c r="G183" s="13" t="s">
+      <c r="H183" s="13" t="s">
         <v>775</v>
       </c>
-      <c r="H183" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I183" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J183" s="15">
-        <v>44949</v>
+        <v>44904</v>
       </c>
       <c r="K183" s="15">
-        <v>46774</v>
+        <v>46711</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A184" s="12">
-        <v>20122001073</v>
+        <v>20122001061</v>
       </c>
       <c r="B184" s="13" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C184" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="D184" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="E184" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="F184" s="13" t="s">
         <v>777</v>
       </c>
-      <c r="D184" s="13" t="s">
+      <c r="G184" s="13" t="s">
         <v>778</v>
       </c>
-      <c r="E184" s="13" t="s">
+      <c r="H184" s="13" t="s">
         <v>779</v>
       </c>
-      <c r="F184" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I184" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J184" s="15">
-        <v>44921</v>
+        <v>44886</v>
       </c>
       <c r="K184" s="15">
-        <v>46746</v>
+        <v>46711</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A185" s="12">
-        <v>20122001089</v>
+        <v>20122001064</v>
       </c>
       <c r="B185" s="13" t="s">
         <v>781</v>
       </c>
       <c r="C185" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="D185" s="13" t="s">
         <v>782</v>
       </c>
-      <c r="D185" s="13" t="s">
+      <c r="E185" s="13" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
       <c r="F185" s="13" t="s">
         <v>781</v>
       </c>
       <c r="G185" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="H185" s="13" t="s">
         <v>782</v>
       </c>
-      <c r="H185" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I185" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J185" s="15">
-        <v>44922</v>
+        <v>44890</v>
       </c>
       <c r="K185" s="15">
         <v>46715</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A186" s="12">
-        <v>20122001090</v>
+        <v>20122001069</v>
       </c>
       <c r="B186" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="C186" s="13" t="s">
         <v>785</v>
       </c>
-      <c r="C186" s="13" t="s">
+      <c r="D186" s="13" t="s">
         <v>786</v>
       </c>
-      <c r="D186" s="13" t="s">
+      <c r="E186" s="13" t="s">
         <v>787</v>
       </c>
-      <c r="E186" s="13" t="s">
+      <c r="F186" s="13" t="s">
         <v>788</v>
       </c>
-      <c r="F186" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G186" s="13" t="s">
+        <v>789</v>
+      </c>
+      <c r="H186" s="13" t="s">
         <v>786</v>
       </c>
-      <c r="H186" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I186" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J186" s="15">
-        <v>44890</v>
+        <v>44949</v>
       </c>
       <c r="K186" s="15">
-        <v>46715</v>
+        <v>46774</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A187" s="12">
-        <v>20122001092</v>
+        <v>20122001073</v>
       </c>
       <c r="B187" s="13" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C187" s="13" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D187" s="13" t="s">
+        <v>792</v>
+      </c>
+      <c r="E187" s="13" t="s">
+        <v>793</v>
+      </c>
+      <c r="F187" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="G187" s="13" t="s">
         <v>791</v>
       </c>
-      <c r="E187" s="13" t="s">
+      <c r="H187" s="13" t="s">
         <v>792</v>
       </c>
-      <c r="F187" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I187" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J187" s="15">
-        <v>44904</v>
+        <v>44921</v>
       </c>
       <c r="K187" s="15">
-        <v>46715</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:11" x14ac:dyDescent="0.15">
+        <v>46746</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A188" s="12">
-        <v>20122001093</v>
+        <v>20122001089</v>
       </c>
       <c r="B188" s="13" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C188" s="13" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D188" s="13" t="s">
+        <v>797</v>
+      </c>
+      <c r="E188" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="F188" s="13" t="s">
         <v>795</v>
       </c>
-      <c r="E188" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F188" s="13" t="s">
+      <c r="G188" s="13" t="s">
         <v>796</v>
       </c>
-      <c r="G188" s="13" t="s">
+      <c r="H188" s="13" t="s">
         <v>797</v>
       </c>
-      <c r="H188" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I188" s="14" t="s">
-        <v>799</v>
+        <v>18</v>
       </c>
       <c r="J188" s="15">
-        <v>44897</v>
+        <v>44922</v>
       </c>
       <c r="K188" s="15">
         <v>46715</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A189" s="12">
-        <v>20122001137</v>
+        <v>20122001090</v>
       </c>
       <c r="B189" s="13" t="s">
+        <v>799</v>
+      </c>
+      <c r="C189" s="13" t="s">
         <v>800</v>
       </c>
-      <c r="C189" s="13" t="s">
+      <c r="D189" s="13" t="s">
         <v>801</v>
       </c>
-      <c r="D189" s="13" t="s">
+      <c r="E189" s="13" t="s">
         <v>802</v>
       </c>
-      <c r="E189" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="13" t="s">
+        <v>799</v>
+      </c>
+      <c r="G189" s="13" t="s">
         <v>800</v>
       </c>
-      <c r="G189" s="13" t="s">
+      <c r="H189" s="13" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
       <c r="I189" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J189" s="15">
-        <v>45748</v>
+        <v>44890</v>
       </c>
       <c r="K189" s="15">
-        <v>47573</v>
+        <v>46715</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A190" s="12">
-        <v>20122001156</v>
+        <v>20122001092</v>
       </c>
       <c r="B190" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="C190" s="13" t="s">
         <v>804</v>
       </c>
-      <c r="C190" s="13" t="s">
+      <c r="D190" s="13" t="s">
         <v>805</v>
       </c>
-      <c r="D190" s="13" t="s">
+      <c r="E190" s="13" t="s">
         <v>806</v>
       </c>
-      <c r="E190" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F190" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="G190" s="13" t="s">
         <v>804</v>
       </c>
-      <c r="G190" s="13" t="s">
+      <c r="H190" s="13" t="s">
         <v>805</v>
       </c>
-      <c r="H190" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I190" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J190" s="15">
-        <v>44897</v>
+        <v>44904</v>
       </c>
       <c r="K190" s="15">
-        <v>46717</v>
+        <v>46715</v>
       </c>
     </row>
     <row r="191" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A191" s="12">
-        <v>20122001180</v>
+        <v>20122001093</v>
       </c>
       <c r="B191" s="13" t="s">
+        <v>807</v>
+      </c>
+      <c r="C191" s="13" t="s">
         <v>808</v>
       </c>
-      <c r="C191" s="13" t="s">
+      <c r="D191" s="13" t="s">
         <v>809</v>
       </c>
-      <c r="D191" s="13" t="s">
+      <c r="E191" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F191" s="13" t="s">
         <v>810</v>
       </c>
-      <c r="E191" s="13" t="s">
+      <c r="G191" s="13" t="s">
         <v>811</v>
       </c>
-      <c r="F191" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H191" s="13" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="I191" s="14" t="s">
-        <v>18</v>
+        <v>813</v>
       </c>
       <c r="J191" s="15">
         <v>44897</v>
       </c>
       <c r="K191" s="15">
-        <v>46722</v>
+        <v>46715</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A192" s="12">
-        <v>20122001186</v>
+        <v>20122001137</v>
       </c>
       <c r="B192" s="13" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C192" s="13" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="D192" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="E192" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="F192" s="13" t="s">
         <v>814</v>
       </c>
-      <c r="E192" s="13" t="s">
+      <c r="G192" s="13" t="s">
         <v>815</v>
       </c>
-      <c r="F192" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H192" s="13" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="I192" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J192" s="15">
-        <v>44922</v>
+        <v>45748</v>
       </c>
       <c r="K192" s="15">
-        <v>46731</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A193" s="12">
-        <v>20122001190</v>
+        <v>20122001156</v>
       </c>
       <c r="B193" s="13" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="C193" s="13" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="D193" s="13" t="s">
+        <v>820</v>
+      </c>
+      <c r="E193" s="13" t="s">
+        <v>821</v>
+      </c>
+      <c r="F193" s="13" t="s">
         <v>818</v>
       </c>
-      <c r="E193" s="13" t="s">
+      <c r="G193" s="13" t="s">
         <v>819</v>
       </c>
-      <c r="F193" s="13" t="s">
+      <c r="H193" s="13" t="s">
         <v>820</v>
       </c>
-      <c r="G193" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I193" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J193" s="15">
-        <v>44912</v>
+        <v>44897</v>
       </c>
       <c r="K193" s="15">
-        <v>46737</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46717</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A194" s="12">
-        <v>20122001238</v>
+        <v>20122001180</v>
       </c>
       <c r="B194" s="13" t="s">
         <v>822</v>
       </c>
       <c r="C194" s="13" t="s">
         <v>823</v>
       </c>
       <c r="D194" s="13" t="s">
         <v>824</v>
       </c>
       <c r="E194" s="13" t="s">
         <v>825</v>
       </c>
       <c r="F194" s="13" t="s">
         <v>822</v>
       </c>
       <c r="G194" s="13" t="s">
         <v>823</v>
       </c>
       <c r="H194" s="13" t="s">
         <v>824</v>
       </c>
       <c r="I194" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J194" s="15">
-        <v>44940</v>
+        <v>44897</v>
       </c>
       <c r="K194" s="15">
-        <v>46765</v>
+        <v>46722</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A195" s="12">
-        <v>20122001240</v>
+        <v>20122001186</v>
       </c>
       <c r="B195" s="13" t="s">
         <v>826</v>
       </c>
       <c r="C195" s="13" t="s">
         <v>827</v>
       </c>
       <c r="D195" s="13" t="s">
         <v>828</v>
       </c>
       <c r="E195" s="13" t="s">
         <v>829</v>
       </c>
       <c r="F195" s="13" t="s">
         <v>826</v>
       </c>
       <c r="G195" s="13" t="s">
         <v>827</v>
       </c>
       <c r="H195" s="13" t="s">
         <v>828</v>
       </c>
       <c r="I195" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J195" s="15">
-        <v>44940</v>
+        <v>44922</v>
       </c>
       <c r="K195" s="15">
-        <v>46765</v>
+        <v>46731</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A196" s="12">
-        <v>20122001275</v>
+        <v>20122001190</v>
       </c>
       <c r="B196" s="13" t="s">
         <v>830</v>
       </c>
       <c r="C196" s="13" t="s">
         <v>831</v>
       </c>
       <c r="D196" s="13" t="s">
         <v>832</v>
       </c>
       <c r="E196" s="13" t="s">
         <v>833</v>
       </c>
       <c r="F196" s="13" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="G196" s="13" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="H196" s="13" t="s">
         <v>832</v>
       </c>
       <c r="I196" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J196" s="15">
-        <v>44963</v>
+        <v>44912</v>
       </c>
       <c r="K196" s="15">
-        <v>46786</v>
+        <v>46737</v>
       </c>
     </row>
     <row r="197" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A197" s="12">
-        <v>20122001278</v>
+        <v>20122001238</v>
       </c>
       <c r="B197" s="13" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C197" s="13" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="D197" s="13" t="s">
+        <v>838</v>
+      </c>
+      <c r="E197" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="F197" s="13" t="s">
         <v>836</v>
       </c>
-      <c r="E197" s="13" t="s">
+      <c r="G197" s="13" t="s">
         <v>837</v>
       </c>
-      <c r="F197" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H197" s="13" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="I197" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J197" s="15">
-        <v>44984</v>
+        <v>44940</v>
       </c>
       <c r="K197" s="15">
-        <v>46809</v>
+        <v>46765</v>
       </c>
     </row>
     <row r="198" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A198" s="12">
-        <v>20122001290</v>
+        <v>20122001240</v>
       </c>
       <c r="B198" s="13" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="C198" s="13" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="D198" s="13" t="s">
+        <v>842</v>
+      </c>
+      <c r="E198" s="13" t="s">
+        <v>843</v>
+      </c>
+      <c r="F198" s="13" t="s">
         <v>840</v>
       </c>
-      <c r="E198" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F198" s="13" t="s">
+      <c r="G198" s="13" t="s">
         <v>841</v>
       </c>
-      <c r="G198" s="13" t="s">
+      <c r="H198" s="13" t="s">
         <v>842</v>
       </c>
-      <c r="H198" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I198" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J198" s="15">
-        <v>45046</v>
+        <v>44940</v>
       </c>
       <c r="K198" s="15">
-        <v>46872</v>
+        <v>46765</v>
       </c>
     </row>
     <row r="199" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A199" s="12">
-        <v>20122001295</v>
+        <v>20122001275</v>
       </c>
       <c r="B199" s="13" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C199" s="13" t="s">
+        <v>845</v>
+      </c>
+      <c r="D199" s="13" t="s">
+        <v>846</v>
+      </c>
+      <c r="E199" s="13" t="s">
+        <v>847</v>
+      </c>
+      <c r="F199" s="13" t="s">
         <v>844</v>
       </c>
-      <c r="D199" s="13" t="s">
+      <c r="G199" s="13" t="s">
         <v>845</v>
       </c>
-      <c r="E199" s="13" t="s">
+      <c r="H199" s="13" t="s">
         <v>846</v>
       </c>
-      <c r="F199" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I199" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J199" s="15">
-        <v>45046</v>
+        <v>44963</v>
       </c>
       <c r="K199" s="15">
-        <v>46872</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:11" x14ac:dyDescent="0.15">
+        <v>46786</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A200" s="12">
-        <v>20122001296</v>
+        <v>20122001278</v>
       </c>
       <c r="B200" s="13" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C200" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="D200" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="E200" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="F200" s="13" t="s">
         <v>848</v>
       </c>
-      <c r="D200" s="13" t="s">
+      <c r="G200" s="13" t="s">
         <v>849</v>
       </c>
-      <c r="E200" s="13" t="s">
+      <c r="H200" s="13" t="s">
         <v>850</v>
       </c>
-      <c r="F200" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I200" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J200" s="15">
-        <v>45046</v>
+        <v>44984</v>
       </c>
       <c r="K200" s="15">
-        <v>46872</v>
+        <v>46809</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A201" s="12">
-        <v>20122001298</v>
+        <v>20122001290</v>
       </c>
       <c r="B201" s="13" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C201" s="13" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D201" s="13" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E201" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F201" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="G201" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="H201" s="13" t="s">
         <v>854</v>
       </c>
-      <c r="F201" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I201" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J201" s="15">
-        <v>44216</v>
+        <v>45046</v>
       </c>
       <c r="K201" s="15">
-        <v>46041</v>
+        <v>46872</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A202" s="12">
-        <v>20122001305</v>
+        <v>20122001295</v>
       </c>
       <c r="B202" s="13" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C202" s="13" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="D202" s="13" t="s">
+        <v>859</v>
+      </c>
+      <c r="E202" s="13" t="s">
+        <v>860</v>
+      </c>
+      <c r="F202" s="13" t="s">
         <v>857</v>
       </c>
-      <c r="E202" s="13" t="s">
+      <c r="G202" s="13" t="s">
         <v>858</v>
       </c>
-      <c r="F202" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H202" s="13" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="I202" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J202" s="15">
-        <v>45048</v>
+        <v>45046</v>
       </c>
       <c r="K202" s="15">
         <v>46872</v>
       </c>
     </row>
-    <row r="203" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="203" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A203" s="12">
-        <v>20122001327</v>
+        <v>20122001296</v>
       </c>
       <c r="B203" s="13" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="C203" s="13" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="D203" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="E203" s="13" t="s">
+        <v>864</v>
+      </c>
+      <c r="F203" s="13" t="s">
         <v>861</v>
       </c>
-      <c r="E203" s="13" t="s">
+      <c r="G203" s="13" t="s">
         <v>862</v>
       </c>
-      <c r="F203" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G203" s="13" t="s">
+      <c r="H203" s="13" t="s">
         <v>863</v>
       </c>
-      <c r="H203" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I203" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J203" s="15">
-        <v>44304</v>
+        <v>45046</v>
       </c>
       <c r="K203" s="15">
-        <v>46129</v>
+        <v>46872</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A204" s="12">
-        <v>20122001340</v>
+        <v>20122001298</v>
       </c>
       <c r="B204" s="13" t="s">
         <v>865</v>
       </c>
       <c r="C204" s="13" t="s">
         <v>866</v>
       </c>
       <c r="D204" s="13" t="s">
         <v>867</v>
       </c>
       <c r="E204" s="13" t="s">
         <v>868</v>
       </c>
       <c r="F204" s="13" t="s">
         <v>865</v>
       </c>
       <c r="G204" s="13" t="s">
         <v>866</v>
       </c>
       <c r="H204" s="13" t="s">
         <v>867</v>
       </c>
       <c r="I204" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J204" s="15">
-        <v>45140</v>
+        <v>46065</v>
       </c>
       <c r="K204" s="15">
-        <v>46957</v>
+        <v>47867</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A205" s="12">
-        <v>20122001348</v>
+        <v>20122001305</v>
       </c>
       <c r="B205" s="13" t="s">
         <v>869</v>
       </c>
       <c r="C205" s="13" t="s">
         <v>870</v>
       </c>
       <c r="D205" s="13" t="s">
         <v>871</v>
       </c>
       <c r="E205" s="13" t="s">
         <v>872</v>
       </c>
       <c r="F205" s="13" t="s">
         <v>869</v>
       </c>
       <c r="G205" s="13" t="s">
         <v>870</v>
       </c>
       <c r="H205" s="13" t="s">
         <v>871</v>
       </c>
       <c r="I205" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J205" s="15">
-        <v>45004</v>
+        <v>45048</v>
       </c>
       <c r="K205" s="15">
-        <v>46830</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46872</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A206" s="12">
-        <v>20122001354</v>
+        <v>20122001327</v>
       </c>
       <c r="B206" s="13" t="s">
         <v>873</v>
       </c>
       <c r="C206" s="13" t="s">
         <v>874</v>
       </c>
       <c r="D206" s="13" t="s">
         <v>875</v>
       </c>
       <c r="E206" s="13" t="s">
         <v>876</v>
       </c>
       <c r="F206" s="13" t="s">
         <v>873</v>
       </c>
       <c r="G206" s="13" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="H206" s="13" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="I206" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J206" s="15">
-        <v>45209</v>
+        <v>44304</v>
       </c>
       <c r="K206" s="15">
-        <v>47035</v>
+        <v>46129</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A207" s="12">
-        <v>20122001362</v>
+        <v>20122001340</v>
       </c>
       <c r="B207" s="13" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C207" s="13" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="D207" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="E207" s="13" t="s">
+        <v>882</v>
+      </c>
+      <c r="F207" s="13" t="s">
         <v>879</v>
       </c>
-      <c r="E207" s="13" t="s">
+      <c r="G207" s="13" t="s">
         <v>880</v>
       </c>
-      <c r="F207" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G207" s="13" t="s">
+      <c r="H207" s="13" t="s">
         <v>881</v>
       </c>
-      <c r="H207" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I207" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J207" s="15">
-        <v>45214</v>
+        <v>45140</v>
       </c>
       <c r="K207" s="15">
-        <v>47040</v>
+        <v>46957</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A208" s="12">
-        <v>20122001365</v>
+        <v>20122001348</v>
       </c>
       <c r="B208" s="13" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C208" s="13" t="s">
+        <v>884</v>
+      </c>
+      <c r="D208" s="13" t="s">
+        <v>885</v>
+      </c>
+      <c r="E208" s="13" t="s">
+        <v>886</v>
+      </c>
+      <c r="F208" s="13" t="s">
         <v>883</v>
       </c>
-      <c r="D208" s="13" t="s">
+      <c r="G208" s="13" t="s">
         <v>884</v>
       </c>
-      <c r="E208" s="13" t="s">
+      <c r="H208" s="13" t="s">
         <v>885</v>
       </c>
-      <c r="F208" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I208" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J208" s="15">
-        <v>45235</v>
+        <v>45004</v>
       </c>
       <c r="K208" s="15">
-        <v>47061</v>
+        <v>46830</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A209" s="12">
-        <v>20122001479</v>
+        <v>20122001354</v>
       </c>
       <c r="B209" s="13" t="s">
+        <v>887</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="D209" s="13" t="s">
         <v>889</v>
       </c>
-      <c r="C209" s="13" t="s">
+      <c r="E209" s="13" t="s">
         <v>890</v>
       </c>
-      <c r="D209" s="13" t="s">
+      <c r="F209" s="13" t="s">
+        <v>887</v>
+      </c>
+      <c r="G209" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="H209" s="13" t="s">
+        <v>889</v>
+      </c>
+      <c r="I209" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J209" s="15">
+        <v>45209</v>
+      </c>
+      <c r="K209" s="15">
+        <v>47035</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A210" s="12">
+        <v>20122001362</v>
+      </c>
+      <c r="B210" s="13" t="s">
         <v>891</v>
       </c>
-      <c r="E209" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F209" s="13" t="s">
+      <c r="C210" s="13" t="s">
         <v>892</v>
       </c>
-      <c r="G209" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H209" s="13" t="s">
+      <c r="D210" s="13" t="s">
+        <v>893</v>
+      </c>
+      <c r="E210" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="F210" s="13" t="s">
         <v>891</v>
       </c>
-      <c r="I209" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B210" s="13" t="s">
+      <c r="G210" s="13" t="s">
+        <v>895</v>
+      </c>
+      <c r="H210" s="13" t="s">
         <v>893</v>
       </c>
-      <c r="C210" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I210" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J210" s="15">
-        <v>45436</v>
+        <v>45214</v>
       </c>
       <c r="K210" s="15">
-        <v>47261</v>
+        <v>47040</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A211" s="12">
-        <v>20122001488</v>
+        <v>20122001365</v>
       </c>
       <c r="B211" s="13" t="s">
+        <v>896</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>897</v>
+      </c>
+      <c r="D211" s="13" t="s">
+        <v>898</v>
+      </c>
+      <c r="E211" s="13" t="s">
         <v>899</v>
       </c>
-      <c r="C211" s="13" t="s">
+      <c r="F211" s="13" t="s">
         <v>900</v>
       </c>
-      <c r="D211" s="13" t="s">
+      <c r="G211" s="13" t="s">
         <v>901</v>
       </c>
-      <c r="E211" s="13" t="s">
+      <c r="H211" s="13" t="s">
+        <v>902</v>
+      </c>
+      <c r="I211" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J211" s="15">
+        <v>45235</v>
+      </c>
+      <c r="K211" s="15">
+        <v>47061</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A212" s="12">
+        <v>20122001479</v>
+      </c>
+      <c r="B212" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>904</v>
+      </c>
+      <c r="D212" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="E212" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="F211" s="13" t="s">
-[...11 lines deleted...]
-      <c r="J211" s="15">
+      <c r="F212" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="G212" s="13" t="s">
+        <v>904</v>
+      </c>
+      <c r="H212" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="I212" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J212" s="15">
         <v>45436</v>
       </c>
-      <c r="K211" s="15">
+      <c r="K212" s="15">
         <v>47261</v>
       </c>
     </row>
-    <row r="212" spans="1:11" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="E212" s="13" t="s">
+    <row r="213" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A213" s="12">
+        <v>20122001481</v>
+      </c>
+      <c r="B213" s="13" t="s">
         <v>907</v>
       </c>
-      <c r="F212" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B213" s="13" t="s">
+      <c r="C213" s="13" t="s">
         <v>908</v>
       </c>
-      <c r="C213" s="13" t="s">
+      <c r="D213" s="13" t="s">
         <v>909</v>
       </c>
-      <c r="D213" s="13" t="s">
+      <c r="E213" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F213" s="13" t="s">
         <v>910</v>
       </c>
-      <c r="E213" s="13" t="s">
+      <c r="G213" s="13" t="s">
         <v>911</v>
       </c>
-      <c r="F213" s="13" t="s">
+      <c r="H213" s="13" t="s">
         <v>912</v>
       </c>
-      <c r="G213" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I213" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J213" s="15">
-        <v>45520</v>
+        <v>45436</v>
       </c>
       <c r="K213" s="15">
-        <v>47345</v>
+        <v>47261</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A214" s="12">
-        <v>20122001530</v>
+        <v>20122001488</v>
       </c>
       <c r="B214" s="13" t="s">
         <v>913</v>
       </c>
       <c r="C214" s="13" t="s">
         <v>914</v>
       </c>
       <c r="D214" s="13" t="s">
         <v>915</v>
       </c>
       <c r="E214" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F214" s="13" t="s">
         <v>916</v>
       </c>
-      <c r="F214" s="13" t="s">
+      <c r="G214" s="13" t="s">
         <v>917</v>
       </c>
-      <c r="G214" s="13" t="s">
+      <c r="H214" s="13" t="s">
+        <v>915</v>
+      </c>
+      <c r="I214" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J214" s="15">
+        <v>45436</v>
+      </c>
+      <c r="K214" s="15">
+        <v>47261</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A215" s="12">
+        <v>20122001500</v>
+      </c>
+      <c r="B215" s="13" t="s">
         <v>918</v>
       </c>
-      <c r="H214" s="13" t="s">
+      <c r="C215" s="13" t="s">
         <v>919</v>
       </c>
-      <c r="I214" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C215" s="13" t="s">
+      <c r="D215" s="13" t="s">
         <v>920</v>
       </c>
-      <c r="D215" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E215" s="13" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="F215" s="13" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="G215" s="13" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="H215" s="13" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="I215" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J215" s="15">
-        <v>45465</v>
+        <v>44892</v>
       </c>
       <c r="K215" s="15">
-        <v>47290</v>
+        <v>46717</v>
       </c>
     </row>
     <row r="216" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A216" s="12">
-        <v>20122001530</v>
+        <v>20122001522</v>
       </c>
       <c r="B216" s="13" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="C216" s="13" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="D216" s="13" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="E216" s="13" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="F216" s="13" t="s">
+        <v>926</v>
+      </c>
+      <c r="G216" s="13" t="s">
+        <v>923</v>
+      </c>
+      <c r="H216" s="13" t="s">
         <v>924</v>
       </c>
-      <c r="G216" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I216" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J216" s="15">
-        <v>45465</v>
+        <v>45520</v>
       </c>
       <c r="K216" s="15">
-        <v>47290</v>
+        <v>47345</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A217" s="12">
         <v>20122001530</v>
       </c>
       <c r="B217" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C217" s="13" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="D217" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E217" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F217" s="13" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="G217" s="13" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="H217" s="13" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="I217" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J217" s="15">
         <v>45465</v>
       </c>
       <c r="K217" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A218" s="12">
         <v>20122001530</v>
       </c>
       <c r="B218" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C218" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D218" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E218" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F218" s="13" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="G218" s="13" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="H218" s="13" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="I218" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J218" s="15">
         <v>45465</v>
       </c>
       <c r="K218" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A219" s="12">
         <v>20122001530</v>
       </c>
       <c r="B219" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C219" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D219" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E219" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F219" s="13" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="G219" s="13" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="H219" s="13" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="I219" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J219" s="15">
         <v>45465</v>
       </c>
       <c r="K219" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A220" s="12">
         <v>20122001530</v>
       </c>
       <c r="B220" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C220" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D220" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E220" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F220" s="13" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="G220" s="13" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="H220" s="13" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="I220" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J220" s="15">
         <v>45465</v>
       </c>
       <c r="K220" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A221" s="12">
         <v>20122001530</v>
       </c>
       <c r="B221" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C221" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D221" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E221" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F221" s="13" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="G221" s="13" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="H221" s="13" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="I221" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J221" s="15">
         <v>45465</v>
       </c>
       <c r="K221" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A222" s="12">
         <v>20122001530</v>
       </c>
       <c r="B222" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C222" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D222" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E222" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F222" s="13" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="G222" s="13" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="H222" s="13" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="I222" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J222" s="15">
         <v>45465</v>
       </c>
       <c r="K222" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A223" s="12">
         <v>20122001530</v>
       </c>
       <c r="B223" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C223" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D223" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E223" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F223" s="13" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="G223" s="13" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="H223" s="13" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="I223" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J223" s="15">
         <v>45465</v>
       </c>
       <c r="K223" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A224" s="12">
         <v>20122001530</v>
       </c>
       <c r="B224" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C224" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D224" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E224" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F224" s="13" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="G224" s="13" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="H224" s="13" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="I224" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J224" s="15">
         <v>45465</v>
       </c>
       <c r="K224" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A225" s="12">
         <v>20122001530</v>
       </c>
       <c r="B225" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C225" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D225" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E225" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F225" s="13" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="G225" s="13" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="H225" s="13" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="I225" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J225" s="15">
         <v>45465</v>
       </c>
       <c r="K225" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A226" s="12">
         <v>20122001530</v>
       </c>
       <c r="B226" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C226" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D226" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E226" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F226" s="13" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="G226" s="13" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="H226" s="13" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="I226" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J226" s="15">
         <v>45465</v>
       </c>
       <c r="K226" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A227" s="12">
         <v>20122001530</v>
       </c>
       <c r="B227" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C227" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D227" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E227" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F227" s="13" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="G227" s="13" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="H227" s="13" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="I227" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J227" s="15">
         <v>45465</v>
       </c>
       <c r="K227" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A228" s="12">
         <v>20122001530</v>
       </c>
       <c r="B228" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C228" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D228" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E228" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F228" s="13" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="G228" s="13" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="H228" s="13" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="I228" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J228" s="15">
         <v>45465</v>
       </c>
       <c r="K228" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A229" s="12">
         <v>20122001530</v>
       </c>
       <c r="B229" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C229" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D229" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E229" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F229" s="13" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="G229" s="13" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="H229" s="13" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="I229" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J229" s="15">
         <v>45465</v>
       </c>
       <c r="K229" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A230" s="12">
         <v>20122001530</v>
       </c>
       <c r="B230" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C230" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D230" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E230" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F230" s="13" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="G230" s="13" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="H230" s="13" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="I230" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J230" s="15">
         <v>45465</v>
       </c>
       <c r="K230" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="231" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A231" s="12">
         <v>20122001530</v>
       </c>
       <c r="B231" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C231" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D231" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E231" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F231" s="13" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="G231" s="13" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="H231" s="13" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="I231" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J231" s="15">
         <v>45465</v>
       </c>
       <c r="K231" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="232" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A232" s="12">
         <v>20122001530</v>
       </c>
       <c r="B232" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C232" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D232" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E232" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F232" s="13" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="G232" s="13" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="I232" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J232" s="15">
         <v>45465</v>
       </c>
       <c r="K232" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A233" s="12">
         <v>20122001530</v>
       </c>
       <c r="B233" s="13" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="C233" s="13" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D233" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="E233" s="13" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="F233" s="13" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="G233" s="13" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="H233" s="13" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="I233" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J233" s="15">
         <v>45465</v>
       </c>
       <c r="K233" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A234" s="12">
-        <v>20122001534</v>
+        <v>20122001530</v>
       </c>
       <c r="B234" s="13" t="s">
-        <v>978</v>
+        <v>927</v>
       </c>
       <c r="C234" s="13" t="s">
-        <v>979</v>
+        <v>934</v>
       </c>
       <c r="D234" s="13" t="s">
-        <v>980</v>
+        <v>929</v>
       </c>
       <c r="E234" s="13" t="s">
-        <v>981</v>
+        <v>930</v>
       </c>
       <c r="F234" s="13" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="G234" s="13" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="H234" s="13" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="I234" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J234" s="15">
-        <v>45580</v>
+        <v>45465</v>
       </c>
       <c r="K234" s="15">
-        <v>47405</v>
+        <v>47290</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A235" s="12">
-        <v>20122001537</v>
+        <v>20122001530</v>
       </c>
       <c r="B235" s="13" t="s">
-        <v>984</v>
+        <v>927</v>
       </c>
       <c r="C235" s="13" t="s">
-        <v>985</v>
+        <v>934</v>
       </c>
       <c r="D235" s="13" t="s">
+        <v>929</v>
+      </c>
+      <c r="E235" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="F235" s="13" t="s">
         <v>986</v>
       </c>
-      <c r="E235" s="13" t="s">
+      <c r="G235" s="13" t="s">
         <v>987</v>
       </c>
-      <c r="F235" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H235" s="13" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="I235" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J235" s="15">
-        <v>45482</v>
+        <v>45465</v>
       </c>
       <c r="K235" s="15">
-        <v>47307</v>
+        <v>47290</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A236" s="12">
-        <v>20122001542</v>
+        <v>20122001530</v>
       </c>
       <c r="B236" s="13" t="s">
-        <v>988</v>
+        <v>927</v>
       </c>
       <c r="C236" s="13" t="s">
+        <v>934</v>
+      </c>
+      <c r="D236" s="13" t="s">
+        <v>929</v>
+      </c>
+      <c r="E236" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="F236" s="13" t="s">
         <v>989</v>
       </c>
-      <c r="D236" s="13" t="s">
+      <c r="G236" s="13" t="s">
         <v>990</v>
       </c>
-      <c r="E236" s="13" t="s">
+      <c r="H236" s="13" t="s">
         <v>991</v>
       </c>
-      <c r="F236" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I236" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J236" s="15">
-        <v>45482</v>
+        <v>45465</v>
       </c>
       <c r="K236" s="15">
-        <v>47307</v>
+        <v>47290</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A237" s="12">
-        <v>20122001583</v>
+        <v>20122001534</v>
       </c>
       <c r="B237" s="13" t="s">
+        <v>992</v>
+      </c>
+      <c r="C237" s="13" t="s">
         <v>993</v>
       </c>
-      <c r="C237" s="13" t="s">
+      <c r="D237" s="13" t="s">
         <v>994</v>
       </c>
-      <c r="D237" s="13" t="s">
+      <c r="E237" s="13" t="s">
         <v>995</v>
       </c>
-      <c r="E237" s="13" t="s">
+      <c r="F237" s="13" t="s">
+        <v>992</v>
+      </c>
+      <c r="G237" s="13" t="s">
         <v>996</v>
       </c>
-      <c r="F237" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H237" s="13" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="I237" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J237" s="15">
-        <v>44865</v>
+        <v>45580</v>
       </c>
       <c r="K237" s="15">
-        <v>46689</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A238" s="12">
-        <v>20122001589</v>
+        <v>20122001537</v>
       </c>
       <c r="B238" s="13" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="C238" s="13" t="s">
+        <v>999</v>
+      </c>
+      <c r="D238" s="13" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E238" s="13" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F238" s="13" t="s">
         <v>998</v>
       </c>
-      <c r="D238" s="13" t="s">
+      <c r="G238" s="13" t="s">
         <v>999</v>
       </c>
-      <c r="E238" s="13" t="s">
+      <c r="H238" s="13" t="s">
         <v>1000</v>
       </c>
-      <c r="F238" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I238" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J238" s="15">
-        <v>45271</v>
+        <v>45482</v>
       </c>
       <c r="K238" s="15">
-        <v>47088</v>
+        <v>47307</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A239" s="12">
-        <v>20122001590</v>
+        <v>20122001542</v>
       </c>
       <c r="B239" s="13" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="C239" s="13" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D239" s="13" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E239" s="13" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F239" s="13" t="s">
         <v>1002</v>
       </c>
-      <c r="D239" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E239" s="13" t="s">
+      <c r="G239" s="13" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H239" s="13" t="s">
         <v>1004</v>
       </c>
-      <c r="F239" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I239" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J239" s="15">
-        <v>45465</v>
+        <v>45482</v>
       </c>
       <c r="K239" s="15">
-        <v>47290</v>
+        <v>47307</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A240" s="12">
-        <v>20122001596</v>
+        <v>20122001583</v>
       </c>
       <c r="B240" s="13" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="C240" s="13" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="D240" s="13" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E240" s="13" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F240" s="13" t="s">
         <v>1007</v>
       </c>
-      <c r="E240" s="13" t="s">
+      <c r="G240" s="13" t="s">
         <v>1008</v>
       </c>
-      <c r="F240" s="13" t="s">
+      <c r="H240" s="13" t="s">
         <v>1009</v>
       </c>
-      <c r="G240" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I240" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J240" s="15">
-        <v>45513</v>
+        <v>44865</v>
       </c>
       <c r="K240" s="15">
-        <v>47338</v>
+        <v>46689</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A241" s="12">
-        <v>20122001598</v>
+        <v>20122001589</v>
       </c>
       <c r="B241" s="13" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C241" s="13" t="s">
         <v>1012</v>
       </c>
-      <c r="C241" s="13" t="s">
+      <c r="D241" s="13" t="s">
         <v>1013</v>
       </c>
-      <c r="D241" s="13" t="s">
+      <c r="E241" s="13" t="s">
         <v>1014</v>
       </c>
-      <c r="E241" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241" s="13" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="G241" s="13" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H241" s="13" t="s">
         <v>1013</v>
       </c>
-      <c r="H241" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I241" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J241" s="15">
-        <v>45513</v>
+        <v>45271</v>
       </c>
       <c r="K241" s="15">
-        <v>47338</v>
+        <v>47088</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A242" s="12">
-        <v>20122001601</v>
+        <v>20122001590</v>
       </c>
       <c r="B242" s="13" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C242" s="13" t="s">
         <v>1016</v>
       </c>
-      <c r="C242" s="13" t="s">
+      <c r="D242" s="13" t="s">
         <v>1017</v>
       </c>
-      <c r="D242" s="13" t="s">
+      <c r="E242" s="13" t="s">
         <v>1018</v>
       </c>
-      <c r="E242" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F242" s="13" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G242" s="13" t="s">
         <v>1016</v>
       </c>
-      <c r="G242" s="13" t="s">
+      <c r="H242" s="13" t="s">
         <v>1017</v>
       </c>
-      <c r="H242" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I242" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J242" s="15">
-        <v>45623</v>
+        <v>45465</v>
       </c>
       <c r="K242" s="15">
-        <v>47439</v>
+        <v>47290</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A243" s="12">
-        <v>20122001602</v>
+        <v>20122001596</v>
       </c>
       <c r="B243" s="13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C243" s="13" t="s">
         <v>1020</v>
       </c>
-      <c r="C243" s="13" t="s">
+      <c r="D243" s="13" t="s">
         <v>1021</v>
       </c>
-      <c r="D243" s="13" t="s">
+      <c r="E243" s="13" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F243" s="13" t="s">
         <v>1023</v>
       </c>
       <c r="G243" s="13" t="s">
         <v>1024</v>
       </c>
       <c r="H243" s="13" t="s">
         <v>1025</v>
       </c>
       <c r="I243" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J243" s="15">
         <v>45513</v>
       </c>
       <c r="K243" s="15">
         <v>47338</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A244" s="12">
-        <v>20122001603</v>
+        <v>20122001598</v>
       </c>
       <c r="B244" s="13" t="s">
         <v>1026</v>
       </c>
       <c r="C244" s="13" t="s">
         <v>1027</v>
       </c>
       <c r="D244" s="13" t="s">
         <v>1028</v>
       </c>
       <c r="E244" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F244" s="13" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
       <c r="G244" s="13" t="s">
         <v>1027</v>
       </c>
       <c r="H244" s="13" t="s">
         <v>1028</v>
       </c>
       <c r="I244" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J244" s="15">
-        <v>45537</v>
+        <v>45513</v>
       </c>
       <c r="K244" s="15">
-        <v>47362</v>
+        <v>47338</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A245" s="12">
-        <v>20122001603</v>
+        <v>20122001601</v>
       </c>
       <c r="B245" s="13" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C245" s="13" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D245" s="13" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E245" s="13" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F245" s="13" t="s">
         <v>1030</v>
       </c>
-      <c r="D245" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F245" s="13" t="s">
+      <c r="G245" s="13" t="s">
         <v>1031</v>
       </c>
-      <c r="G245" s="13" t="s">
+      <c r="H245" s="13" t="s">
         <v>1032</v>
       </c>
-      <c r="H245" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I245" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J245" s="15">
-        <v>45537</v>
+        <v>45623</v>
       </c>
       <c r="K245" s="15">
-        <v>47362</v>
+        <v>47439</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A246" s="12">
-        <v>20122001606</v>
+        <v>20122001602</v>
       </c>
       <c r="B246" s="13" t="s">
         <v>1034</v>
       </c>
       <c r="C246" s="13" t="s">
         <v>1035</v>
       </c>
       <c r="D246" s="13" t="s">
         <v>1036</v>
       </c>
       <c r="E246" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F246" s="13" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="G246" s="13" t="s">
         <v>1038</v>
       </c>
       <c r="H246" s="13" t="s">
         <v>1039</v>
       </c>
       <c r="I246" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J246" s="15">
         <v>45513</v>
       </c>
       <c r="K246" s="15">
         <v>47338</v>
       </c>
     </row>
-    <row r="247" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="247" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A247" s="12">
-        <v>20122001606</v>
+        <v>20122001603</v>
       </c>
       <c r="B247" s="13" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="C247" s="13" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D247" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E247" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F247" s="13" t="s">
         <v>1040</v>
       </c>
-      <c r="D247" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F247" s="13" t="s">
+      <c r="G247" s="13" t="s">
         <v>1041</v>
       </c>
-      <c r="G247" s="13" t="s">
+      <c r="H247" s="13" t="s">
         <v>1042</v>
       </c>
-      <c r="H247" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I247" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J247" s="15">
-        <v>45513</v>
+        <v>45537</v>
       </c>
       <c r="K247" s="15">
-        <v>47338</v>
+        <v>47362</v>
       </c>
     </row>
     <row r="248" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A248" s="12">
-        <v>20122001629</v>
+        <v>20122001603</v>
       </c>
       <c r="B248" s="13" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C248" s="13" t="s">
         <v>1044</v>
       </c>
-      <c r="C248" s="13" t="s">
+      <c r="D248" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E248" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F248" s="13" t="s">
         <v>1045</v>
       </c>
-      <c r="D248" s="13" t="s">
+      <c r="G248" s="13" t="s">
         <v>1046</v>
       </c>
-      <c r="E248" s="13" t="s">
+      <c r="H248" s="13" t="s">
         <v>1047</v>
       </c>
-      <c r="F248" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I248" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J248" s="15">
-        <v>45504</v>
+        <v>45537</v>
       </c>
       <c r="K248" s="15">
-        <v>47329</v>
+        <v>47362</v>
       </c>
     </row>
     <row r="249" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A249" s="12">
-        <v>20122001644</v>
+        <v>20122001606</v>
       </c>
       <c r="B249" s="13" t="s">
         <v>1048</v>
       </c>
       <c r="C249" s="13" t="s">
         <v>1049</v>
       </c>
       <c r="D249" s="13" t="s">
         <v>1050</v>
       </c>
       <c r="E249" s="13" t="s">
         <v>1051</v>
       </c>
       <c r="F249" s="13" t="s">
         <v>1048</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="H249" s="13" t="s">
+        <v>1053</v>
+      </c>
+      <c r="I249" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J249" s="15">
+        <v>45513</v>
+      </c>
+      <c r="K249" s="15">
+        <v>47338</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A250" s="12">
+        <v>20122001606</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D250" s="13" t="s">
         <v>1050</v>
       </c>
-      <c r="I249" s="14" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E250" s="13" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F250" s="13" t="s">
         <v>1055</v>
       </c>
-      <c r="F250" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G250" s="13" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="H250" s="13" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="I250" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J250" s="15">
-        <v>45520</v>
+        <v>45513</v>
       </c>
       <c r="K250" s="15">
-        <v>47345</v>
+        <v>47338</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A251" s="12">
-        <v>20122001778</v>
+        <v>20122001629</v>
       </c>
       <c r="B251" s="13" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C251" s="13" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D251" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E251" s="13" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F251" s="13" t="s">
         <v>1058</v>
       </c>
-      <c r="E251" s="13" t="s">
+      <c r="G251" s="13" t="s">
         <v>1059</v>
       </c>
-      <c r="F251" s="13" t="s">
+      <c r="H251" s="13" t="s">
         <v>1060</v>
       </c>
-      <c r="G251" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J251" s="15">
-        <v>45204</v>
+        <v>45504</v>
       </c>
       <c r="K251" s="15">
-        <v>47026</v>
+        <v>47329</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A252" s="12">
-        <v>20122001803</v>
+        <v>20122001644</v>
       </c>
       <c r="B252" s="13" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C252" s="13" t="s">
         <v>1063</v>
       </c>
-      <c r="C252" s="13" t="s">
+      <c r="D252" s="13" t="s">
         <v>1064</v>
       </c>
-      <c r="D252" s="13" t="s">
+      <c r="E252" s="13" t="s">
         <v>1065</v>
       </c>
-      <c r="E252" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F252" s="13" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="G252" s="13" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="H252" s="13" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="I252" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J252" s="15">
-        <v>45614</v>
+        <v>45748</v>
       </c>
       <c r="K252" s="15">
-        <v>47439</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A253" s="12">
-        <v>20122001830</v>
+        <v>20122001645</v>
       </c>
       <c r="B253" s="13" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D253" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E253" s="13" t="s">
         <v>1069</v>
       </c>
-      <c r="C253" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F253" s="13" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
       <c r="G253" s="13" t="s">
-        <v>1074</v>
+        <v>1067</v>
       </c>
       <c r="H253" s="13" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
       <c r="I253" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J253" s="15">
-        <v>45580</v>
+        <v>45520</v>
       </c>
       <c r="K253" s="15">
-        <v>47405</v>
+        <v>47345</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A254" s="12">
-        <v>20122001831</v>
+        <v>20122001778</v>
       </c>
       <c r="B254" s="13" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D254" s="13" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E254" s="13" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F254" s="13" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G254" s="13" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H254" s="13" t="s">
         <v>1076</v>
       </c>
-      <c r="C254" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I254" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J254" s="15">
-        <v>45565</v>
+        <v>45204</v>
       </c>
       <c r="K254" s="15">
-        <v>47390</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A255" s="12">
-        <v>20122001832</v>
+        <v>20122001803</v>
       </c>
       <c r="B255" s="13" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D255" s="13" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E255" s="13" t="s">
         <v>1080</v>
       </c>
-      <c r="C255" s="13" t="s">
+      <c r="F255" s="13" t="s">
         <v>1081</v>
       </c>
-      <c r="D255" s="13" t="s">
+      <c r="G255" s="13" t="s">
         <v>1082</v>
       </c>
-      <c r="E255" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H255" s="13" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="I255" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J255" s="15">
-        <v>45565</v>
+        <v>45614</v>
       </c>
       <c r="K255" s="15">
-        <v>47390</v>
+        <v>47439</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A256" s="12">
-        <v>20122001833</v>
+        <v>20122001830</v>
       </c>
       <c r="B256" s="13" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C256" s="13" t="s">
         <v>1084</v>
       </c>
-      <c r="C256" s="13" t="s">
+      <c r="D256" s="13" t="s">
         <v>1085</v>
       </c>
-      <c r="D256" s="13" t="s">
+      <c r="E256" s="13" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
       <c r="F256" s="13" t="s">
         <v>1087</v>
       </c>
       <c r="G256" s="13" t="s">
         <v>1088</v>
       </c>
       <c r="H256" s="13" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="I256" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J256" s="15">
-        <v>45565</v>
+        <v>45580</v>
       </c>
       <c r="K256" s="15">
-        <v>47390</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="257" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A257" s="12">
-        <v>20122001833</v>
+        <v>20122001831</v>
       </c>
       <c r="B257" s="13" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="C257" s="13" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="D257" s="13" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="E257" s="13" t="s">
-        <v>1084</v>
+        <v>1093</v>
       </c>
       <c r="F257" s="13" t="s">
         <v>1090</v>
       </c>
       <c r="G257" s="13" t="s">
         <v>1091</v>
       </c>
       <c r="H257" s="13" t="s">
-        <v>30</v>
+        <v>1092</v>
       </c>
       <c r="I257" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J257" s="15">
         <v>45565</v>
       </c>
       <c r="K257" s="15">
         <v>47390</v>
       </c>
     </row>
-    <row r="258" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="258" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A258" s="12">
-        <v>20122001835</v>
+        <v>20122001832</v>
       </c>
       <c r="B258" s="13" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="C258" s="13" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="D258" s="13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E258" s="13" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F258" s="13" t="s">
         <v>1094</v>
       </c>
-      <c r="E258" s="13" t="s">
+      <c r="G258" s="13" t="s">
         <v>1095</v>
       </c>
-      <c r="F258" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H258" s="13" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="I258" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J258" s="15">
         <v>45565</v>
       </c>
       <c r="K258" s="15">
         <v>47390</v>
       </c>
     </row>
     <row r="259" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A259" s="12">
-        <v>20122001838</v>
+        <v>20122001833</v>
       </c>
       <c r="B259" s="13" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="C259" s="13" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="D259" s="13" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E259" s="13" t="s">
         <v>1098</v>
       </c>
-      <c r="E259" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F259" s="13" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="G259" s="13" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H259" s="13" t="s">
         <v>1100</v>
       </c>
-      <c r="H259" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I259" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J259" s="15">
-        <v>45748</v>
+        <v>45565</v>
       </c>
       <c r="K259" s="15">
-        <v>47573</v>
+        <v>47390</v>
       </c>
     </row>
     <row r="260" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A260" s="12">
-        <v>20122001839</v>
+        <v>20122001833</v>
       </c>
       <c r="B260" s="13" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="C260" s="13" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="D260" s="13" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="E260" s="13" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F260" s="13" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101</v>
       </c>
       <c r="G260" s="13" t="s">
         <v>1105</v>
       </c>
       <c r="H260" s="13" t="s">
-        <v>1103</v>
+        <v>30</v>
       </c>
       <c r="I260" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J260" s="15">
-        <v>45748</v>
+        <v>45565</v>
       </c>
       <c r="K260" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47390</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A261" s="12">
-        <v>20122001872</v>
+        <v>20122001835</v>
       </c>
       <c r="B261" s="13" t="s">
         <v>1106</v>
       </c>
       <c r="C261" s="13" t="s">
         <v>1107</v>
       </c>
       <c r="D261" s="13" t="s">
         <v>1108</v>
       </c>
       <c r="E261" s="13" t="s">
         <v>1109</v>
       </c>
       <c r="F261" s="13" t="s">
         <v>1106</v>
       </c>
       <c r="G261" s="13" t="s">
         <v>1107</v>
       </c>
       <c r="H261" s="13" t="s">
         <v>1108</v>
       </c>
       <c r="I261" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J261" s="15">
-        <v>45748</v>
+        <v>45565</v>
       </c>
       <c r="K261" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47390</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A262" s="12">
-        <v>20122001872</v>
+        <v>20122001838</v>
       </c>
       <c r="B262" s="13" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="C262" s="13" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D262" s="13" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E262" s="13" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F262" s="13" t="s">
         <v>1110</v>
       </c>
-      <c r="D262" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G262" s="13" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H262" s="13" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
       <c r="I262" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J262" s="15">
         <v>45748</v>
       </c>
       <c r="K262" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A263" s="12">
-        <v>20122001910</v>
+        <v>20122001839</v>
       </c>
       <c r="B263" s="13" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="C263" s="13" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D263" s="13" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E263" s="13" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F263" s="13" t="s">
         <v>1115</v>
       </c>
-      <c r="D263" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E263" s="13" t="s">
+      <c r="G263" s="13" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H263" s="13" t="s">
         <v>1117</v>
       </c>
-      <c r="F263" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I263" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J263" s="15">
-        <v>45580</v>
+        <v>45748</v>
       </c>
       <c r="K263" s="15">
-        <v>47405</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:11" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A264" s="12">
-        <v>20122001911</v>
+        <v>20122001872</v>
       </c>
       <c r="B264" s="13" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="C264" s="13" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="D264" s="13" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E264" s="13" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F264" s="13" t="s">
         <v>1120</v>
       </c>
-      <c r="E264" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F264" s="13" t="s">
+      <c r="G264" s="13" t="s">
         <v>1121</v>
       </c>
-      <c r="G264" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H264" s="13" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I264" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J264" s="15">
+        <v>45748</v>
+      </c>
+      <c r="K264" s="15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A265" s="12">
+        <v>20122001872</v>
+      </c>
+      <c r="B265" s="13" t="s">
         <v>1120</v>
       </c>
-      <c r="I264" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B265" s="13" t="s">
+      <c r="C265" s="13" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D265" s="13" t="s">
         <v>1122</v>
       </c>
-      <c r="C265" s="13" t="s">
+      <c r="E265" s="13" t="s">
         <v>1123</v>
       </c>
-      <c r="D265" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E265" s="13" t="s">
+      <c r="F265" s="13" t="s">
         <v>1125</v>
       </c>
-      <c r="F265" s="13" t="s">
+      <c r="G265" s="13" t="s">
         <v>1126</v>
       </c>
-      <c r="G265" s="13" t="s">
+      <c r="H265" s="13" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="I265" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J265" s="15">
         <v>45748</v>
       </c>
       <c r="K265" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="266" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A266" s="12">
-        <v>20122001921</v>
+        <v>20122001910</v>
       </c>
       <c r="B266" s="13" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C266" s="13" t="s">
         <v>1129</v>
       </c>
-      <c r="C266" s="13" t="s">
+      <c r="D266" s="13" t="s">
         <v>1130</v>
       </c>
-      <c r="D266" s="13" t="s">
+      <c r="E266" s="13" t="s">
         <v>1131</v>
       </c>
-      <c r="E266" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F266" s="13" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G266" s="13" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H266" s="13" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I266" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J266" s="15">
+        <v>45580</v>
+      </c>
+      <c r="K266" s="15">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A267" s="12">
+        <v>20122001911</v>
+      </c>
+      <c r="B267" s="13" t="s">
         <v>1132</v>
       </c>
-      <c r="G266" s="13" t="s">
+      <c r="C267" s="13" t="s">
         <v>1133</v>
       </c>
-      <c r="H266" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B267" s="13" t="s">
+      <c r="D267" s="13" t="s">
         <v>1134</v>
-      </c>
-[...4 lines deleted...]
-        <v>1136</v>
       </c>
       <c r="E267" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F267" s="13" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="G267" s="13" t="s">
-        <v>1135</v>
+        <v>1133</v>
       </c>
       <c r="H267" s="13" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="I267" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J267" s="15">
         <v>45580</v>
       </c>
       <c r="K267" s="15">
         <v>47405</v>
       </c>
     </row>
-    <row r="268" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="268" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A268" s="12">
-        <v>20122001935</v>
+        <v>20122001913</v>
       </c>
       <c r="B268" s="13" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C268" s="13" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D268" s="13" t="s">
         <v>1138</v>
       </c>
-      <c r="C268" s="13" t="s">
+      <c r="E268" s="13" t="s">
         <v>1139</v>
       </c>
-      <c r="D268" s="13" t="s">
+      <c r="F268" s="13" t="s">
         <v>1140</v>
       </c>
-      <c r="E268" s="13" t="s">
+      <c r="G268" s="13" t="s">
         <v>1141</v>
       </c>
-      <c r="F268" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G268" s="13" t="s">
+      <c r="H268" s="13" t="s">
         <v>1142</v>
       </c>
-      <c r="H268" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I268" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J268" s="15">
-        <v>45580</v>
+        <v>45748</v>
       </c>
       <c r="K268" s="15">
-        <v>47405</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="269" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A269" s="12">
-        <v>20122001947</v>
+        <v>20122001921</v>
       </c>
       <c r="B269" s="13" t="s">
         <v>1143</v>
       </c>
       <c r="C269" s="13" t="s">
         <v>1144</v>
       </c>
       <c r="D269" s="13" t="s">
         <v>1145</v>
       </c>
       <c r="E269" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F269" s="13" t="s">
         <v>1146</v>
       </c>
-      <c r="F269" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G269" s="13" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>1145</v>
       </c>
       <c r="I269" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J269" s="15">
-        <v>45580</v>
+        <v>45623</v>
       </c>
       <c r="K269" s="15">
-        <v>47405</v>
+        <v>47439</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A270" s="12">
-        <v>20122001949</v>
+        <v>20122001933</v>
       </c>
       <c r="B270" s="13" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="C270" s="13" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="D270" s="13" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E270" s="13" t="s">
-        <v>1150</v>
+        <v>30</v>
       </c>
       <c r="F270" s="13" t="s">
         <v>1151</v>
       </c>
       <c r="G270" s="13" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H270" s="13" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I270" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J270" s="15">
+        <v>45580</v>
+      </c>
+      <c r="K270" s="15">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A271" s="12">
+        <v>20122001935</v>
+      </c>
+      <c r="B271" s="13" t="s">
         <v>1152</v>
       </c>
-      <c r="H270" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B271" s="13" t="s">
+      <c r="C271" s="13" t="s">
         <v>1153</v>
       </c>
-      <c r="C271" s="13" t="s">
+      <c r="D271" s="13" t="s">
         <v>1154</v>
       </c>
-      <c r="D271" s="13" t="s">
+      <c r="E271" s="13" t="s">
         <v>1155</v>
       </c>
-      <c r="E271" s="13" t="s">
+      <c r="F271" s="13" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G271" s="13" t="s">
         <v>1156</v>
       </c>
-      <c r="F271" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G271" s="13" t="s">
+      <c r="H271" s="13" t="s">
         <v>1154</v>
       </c>
-      <c r="H271" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I271" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J271" s="15">
-        <v>45748</v>
+        <v>45580</v>
       </c>
       <c r="K271" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A272" s="12">
-        <v>20122001961</v>
+        <v>20122001947</v>
       </c>
       <c r="B272" s="13" t="s">
         <v>1157</v>
       </c>
       <c r="C272" s="13" t="s">
         <v>1158</v>
       </c>
       <c r="D272" s="13" t="s">
         <v>1159</v>
       </c>
       <c r="E272" s="13" t="s">
         <v>1160</v>
       </c>
       <c r="F272" s="13" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
       <c r="G272" s="13" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="H272" s="13" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="I272" s="14" t="s">
-        <v>799</v>
+        <v>18</v>
       </c>
       <c r="J272" s="15">
-        <v>45742</v>
+        <v>45580</v>
       </c>
       <c r="K272" s="15">
-        <v>47567</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A273" s="12">
-        <v>20122001970</v>
+        <v>20122001949</v>
       </c>
       <c r="B273" s="13" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C273" s="13" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D273" s="13" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E273" s="13" t="s">
         <v>1164</v>
       </c>
-      <c r="C273" s="13" t="s">
+      <c r="F273" s="13" t="s">
         <v>1165</v>
       </c>
-      <c r="D273" s="13" t="s">
+      <c r="G273" s="13" t="s">
         <v>1166</v>
       </c>
-      <c r="E273" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F273" s="13" t="s">
+      <c r="H273" s="13" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I273" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J273" s="15">
+        <v>45678</v>
+      </c>
+      <c r="K273" s="15">
+        <v>47503</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A274" s="12">
+        <v>20122001956</v>
+      </c>
+      <c r="B274" s="13" t="s">
         <v>1167</v>
       </c>
-      <c r="G273" s="13" t="s">
+      <c r="C274" s="13" t="s">
         <v>1168</v>
       </c>
-      <c r="H273" s="13" t="s">
+      <c r="D274" s="13" t="s">
         <v>1169</v>
       </c>
-      <c r="I273" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B274" s="13" t="s">
+      <c r="E274" s="13" t="s">
         <v>1170</v>
       </c>
-      <c r="C274" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F274" s="13" t="s">
-        <v>1174</v>
+        <v>1167</v>
       </c>
       <c r="G274" s="13" t="s">
-        <v>1175</v>
+        <v>1168</v>
       </c>
       <c r="H274" s="13" t="s">
-        <v>1172</v>
+        <v>1169</v>
       </c>
       <c r="I274" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J274" s="15">
         <v>45748</v>
       </c>
       <c r="K274" s="15">
         <v>47573</v>
       </c>
     </row>
-    <row r="275" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="275" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A275" s="12">
-        <v>20122001978</v>
+        <v>20122001961</v>
       </c>
       <c r="B275" s="13" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C275" s="13" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D275" s="13" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E275" s="13" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F275" s="13" t="s">
+        <v>1175</v>
+      </c>
+      <c r="G275" s="13" t="s">
         <v>1176</v>
       </c>
-      <c r="C275" s="13" t="s">
+      <c r="H275" s="13" t="s">
         <v>1177</v>
       </c>
-      <c r="D275" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I275" s="14" t="s">
-        <v>18</v>
+        <v>813</v>
       </c>
       <c r="J275" s="15">
-        <v>45769</v>
+        <v>45742</v>
       </c>
       <c r="K275" s="15">
-        <v>47573</v>
+        <v>47567</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A276" s="12">
-        <v>20122002029</v>
+        <v>20122001970</v>
       </c>
       <c r="B276" s="13" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C276" s="13" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D276" s="13" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E276" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F276" s="13" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G276" s="13" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H276" s="13" t="s">
         <v>1183</v>
       </c>
-      <c r="C276" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I276" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J276" s="15">
-        <v>45769</v>
+        <v>45748</v>
       </c>
       <c r="K276" s="15">
         <v>47573</v>
       </c>
     </row>
-    <row r="277" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="277" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A277" s="12">
-        <v>20122002056</v>
+        <v>20122001975</v>
       </c>
       <c r="B277" s="13" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C277" s="13" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D277" s="13" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E277" s="13" t="s">
         <v>1187</v>
       </c>
-      <c r="C277" s="13" t="s">
+      <c r="F277" s="13" t="s">
         <v>1188</v>
       </c>
-      <c r="D277" s="13" t="s">
+      <c r="G277" s="13" t="s">
         <v>1189</v>
       </c>
-      <c r="E277" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H277" s="13" t="s">
-        <v>1189</v>
+        <v>1186</v>
       </c>
       <c r="I277" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J277" s="15">
-        <v>45586</v>
+        <v>45748</v>
       </c>
       <c r="K277" s="15">
-        <v>47411</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="278" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A278" s="12">
-        <v>20122002060</v>
+        <v>20122001978</v>
       </c>
       <c r="B278" s="13" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C278" s="13" t="s">
         <v>1191</v>
       </c>
-      <c r="C278" s="13" t="s">
+      <c r="D278" s="13" t="s">
         <v>1192</v>
       </c>
-      <c r="D278" s="13" t="s">
+      <c r="E278" s="13" t="s">
         <v>1193</v>
       </c>
-      <c r="E278" s="13" t="s">
+      <c r="F278" s="13" t="s">
         <v>1194</v>
       </c>
-      <c r="F278" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G278" s="13" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="H278" s="13" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="I278" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J278" s="15">
-        <v>44736</v>
+        <v>45769</v>
       </c>
       <c r="K278" s="15">
-        <v>46561</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="279" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A279" s="12">
-        <v>20122002307</v>
+        <v>20122002029</v>
       </c>
       <c r="B279" s="13" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="C279" s="13" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="D279" s="13" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E279" s="13" t="s">
+        <v>1200</v>
+      </c>
+      <c r="F279" s="13" t="s">
         <v>1197</v>
       </c>
-      <c r="E279" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F279" s="13" t="s">
+      <c r="G279" s="13" t="s">
         <v>1198</v>
       </c>
-      <c r="G279" s="13" t="s">
+      <c r="H279" s="13" t="s">
         <v>1199</v>
       </c>
-      <c r="H279" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I279" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J279" s="15">
-        <v>45748</v>
+        <v>45769</v>
       </c>
       <c r="K279" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="280" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A280" s="12">
-        <v>20122002313</v>
+        <v>20122002056</v>
       </c>
       <c r="B280" s="13" t="s">
         <v>1201</v>
       </c>
       <c r="C280" s="13" t="s">
         <v>1202</v>
       </c>
       <c r="D280" s="13" t="s">
         <v>1203</v>
       </c>
       <c r="E280" s="13" t="s">
         <v>1204</v>
       </c>
       <c r="F280" s="13" t="s">
         <v>1201</v>
       </c>
       <c r="G280" s="13" t="s">
         <v>1202</v>
       </c>
       <c r="H280" s="13" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="I280" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J280" s="15">
         <v>45586</v>
       </c>
       <c r="K280" s="15">
         <v>47411</v>
       </c>
     </row>
     <row r="281" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A281" s="12">
-        <v>20122002345</v>
+        <v>20122002060</v>
       </c>
       <c r="B281" s="13" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C281" s="13" t="s">
         <v>1206</v>
       </c>
-      <c r="C281" s="13" t="s">
+      <c r="D281" s="13" t="s">
         <v>1207</v>
       </c>
-      <c r="D281" s="13" t="s">
+      <c r="E281" s="13" t="s">
         <v>1208</v>
       </c>
-      <c r="E281" s="13" t="s">
+      <c r="F281" s="13" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G281" s="13" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H281" s="13" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I281" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J281" s="15">
+        <v>44736</v>
+      </c>
+      <c r="K281" s="15">
+        <v>46561</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A282" s="12">
+        <v>20122002307</v>
+      </c>
+      <c r="B282" s="13" t="s">
         <v>1209</v>
       </c>
-      <c r="F281" s="13" t="s">
+      <c r="C282" s="13" t="s">
         <v>1210</v>
       </c>
-      <c r="G281" s="13" t="s">
+      <c r="D282" s="13" t="s">
         <v>1211</v>
       </c>
-      <c r="H281" s="13" t="s">
+      <c r="E282" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F282" s="13" t="s">
         <v>1212</v>
       </c>
-      <c r="I281" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B282" s="13" t="s">
+      <c r="G282" s="13" t="s">
         <v>1213</v>
       </c>
-      <c r="C282" s="13" t="s">
+      <c r="H282" s="13" t="s">
         <v>1214</v>
       </c>
-      <c r="D282" s="13" t="s">
+      <c r="I282" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J282" s="15">
+        <v>45748</v>
+      </c>
+      <c r="K282" s="15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A283" s="12">
+        <v>20122002313</v>
+      </c>
+      <c r="B283" s="13" t="s">
         <v>1215</v>
       </c>
-      <c r="E282" s="13" t="s">
+      <c r="C283" s="13" t="s">
         <v>1216</v>
       </c>
-      <c r="F282" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H282" s="13" t="s">
+      <c r="D283" s="13" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E283" s="13" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F283" s="13" t="s">
         <v>1215</v>
       </c>
-      <c r="I282" s="14" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="G283" s="13" t="s">
-        <v>1221</v>
+        <v>1216</v>
       </c>
       <c r="H283" s="13" t="s">
         <v>1219</v>
       </c>
       <c r="I283" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J283" s="15">
-        <v>45748</v>
+        <v>45586</v>
       </c>
       <c r="K283" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
+        <v>47411</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A284" s="12">
-        <v>20122002370</v>
+        <v>20122002345</v>
       </c>
       <c r="B284" s="13" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C284" s="13" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D284" s="13" t="s">
         <v>1222</v>
       </c>
-      <c r="C284" s="13" t="s">
+      <c r="E284" s="13" t="s">
         <v>1223</v>
       </c>
-      <c r="D284" s="13" t="s">
+      <c r="F284" s="13" t="s">
         <v>1224</v>
       </c>
-      <c r="E284" s="13" t="s">
+      <c r="G284" s="13" t="s">
         <v>1225</v>
       </c>
-      <c r="F284" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G284" s="13" t="s">
+      <c r="H284" s="13" t="s">
         <v>1226</v>
       </c>
-      <c r="H284" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I284" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J284" s="15">
-        <v>45748</v>
+        <v>45636</v>
       </c>
       <c r="K284" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47461</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A285" s="12">
-        <v>20122002386</v>
+        <v>20122002365</v>
       </c>
       <c r="B285" s="13" t="s">
         <v>1227</v>
       </c>
       <c r="C285" s="13" t="s">
         <v>1228</v>
       </c>
       <c r="D285" s="13" t="s">
         <v>1229</v>
       </c>
       <c r="E285" s="13" t="s">
-        <v>30</v>
+        <v>1230</v>
       </c>
       <c r="F285" s="13" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="G285" s="13" t="s">
-        <v>1231</v>
+        <v>1228</v>
       </c>
       <c r="H285" s="13" t="s">
         <v>1229</v>
       </c>
       <c r="I285" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J285" s="15">
-        <v>45748</v>
+        <v>45586</v>
       </c>
       <c r="K285" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47411</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A286" s="12">
-        <v>20122002394</v>
+        <v>20122002368</v>
       </c>
       <c r="B286" s="13" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C286" s="13" t="s">
         <v>1232</v>
       </c>
-      <c r="C286" s="13" t="s">
+      <c r="D286" s="13" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
       <c r="E286" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F286" s="13" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G286" s="13" t="s">
         <v>1235</v>
       </c>
-      <c r="G286" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H286" s="13" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="I286" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J286" s="15">
         <v>45748</v>
       </c>
       <c r="K286" s="15">
         <v>47573</v>
       </c>
     </row>
-    <row r="287" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="287" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A287" s="12">
-        <v>20122002407</v>
+        <v>20122002370</v>
       </c>
       <c r="B287" s="13" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C287" s="13" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D287" s="13" t="s">
         <v>1238</v>
       </c>
-      <c r="C287" s="13" t="s">
+      <c r="E287" s="13" t="s">
         <v>1239</v>
       </c>
-      <c r="D287" s="13" t="s">
+      <c r="F287" s="13" t="s">
+        <v>1236</v>
+      </c>
+      <c r="G287" s="13" t="s">
         <v>1240</v>
       </c>
-      <c r="E287" s="13" t="s">
+      <c r="H287" s="13" t="s">
+        <v>1238</v>
+      </c>
+      <c r="I287" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J287" s="15">
+        <v>45748</v>
+      </c>
+      <c r="K287" s="15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A288" s="12">
+        <v>20122002386</v>
+      </c>
+      <c r="B288" s="13" t="s">
         <v>1241</v>
       </c>
-      <c r="F287" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B288" s="13" t="s">
+      <c r="C288" s="13" t="s">
         <v>1242</v>
       </c>
-      <c r="C288" s="13" t="s">
+      <c r="D288" s="13" t="s">
         <v>1243</v>
       </c>
-      <c r="D288" s="13" t="s">
+      <c r="E288" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F288" s="13" t="s">
         <v>1244</v>
       </c>
-      <c r="E288" s="13" t="s">
+      <c r="G288" s="13" t="s">
         <v>1245</v>
       </c>
-      <c r="F288" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G288" s="13" t="s">
+      <c r="H288" s="13" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I288" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J288" s="15">
+        <v>45748</v>
+      </c>
+      <c r="K288" s="15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A289" s="12">
+        <v>20122002394</v>
+      </c>
+      <c r="B289" s="13" t="s">
         <v>1246</v>
       </c>
-      <c r="H288" s="13" t="s">
+      <c r="C289" s="13" t="s">
         <v>1247</v>
       </c>
-      <c r="I288" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B289" s="13" t="s">
+      <c r="D289" s="13" t="s">
         <v>1248</v>
       </c>
-      <c r="C289" s="13" t="s">
+      <c r="E289" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F289" s="13" t="s">
         <v>1249</v>
       </c>
-      <c r="D289" s="13" t="s">
+      <c r="G289" s="13" t="s">
         <v>1250</v>
       </c>
-      <c r="E289" s="13" t="s">
+      <c r="H289" s="13" t="s">
         <v>1251</v>
-      </c>
-[...7 lines deleted...]
-        <v>1253</v>
       </c>
       <c r="I289" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J289" s="15">
         <v>45748</v>
       </c>
       <c r="K289" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A290" s="12">
-        <v>20122002417</v>
+        <v>20122002407</v>
       </c>
       <c r="B290" s="13" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C290" s="13" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D290" s="13" t="s">
         <v>1254</v>
       </c>
-      <c r="C290" s="13" t="s">
+      <c r="E290" s="13" t="s">
         <v>1255</v>
       </c>
-      <c r="D290" s="13" t="s">
+      <c r="F290" s="13" t="s">
+        <v>1252</v>
+      </c>
+      <c r="G290" s="13" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H290" s="13" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I290" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J290" s="15">
+        <v>45580</v>
+      </c>
+      <c r="K290" s="15">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A291" s="12">
+        <v>20122002409</v>
+      </c>
+      <c r="B291" s="13" t="s">
         <v>1256</v>
       </c>
-      <c r="E290" s="13" t="s">
+      <c r="C291" s="13" t="s">
         <v>1257</v>
       </c>
-      <c r="F290" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H290" s="13" t="s">
+      <c r="D291" s="13" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E291" s="13" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F291" s="13" t="s">
         <v>1256</v>
       </c>
-      <c r="I290" s="14" t="s">
-[...19 lines deleted...]
-      <c r="D291" s="13" t="s">
+      <c r="G291" s="13" t="s">
         <v>1260</v>
       </c>
-      <c r="E291" s="13" t="s">
+      <c r="H291" s="13" t="s">
         <v>1261</v>
       </c>
-      <c r="F291" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G291" s="13" t="s">
+      <c r="I291" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J291" s="15">
+        <v>45581</v>
+      </c>
+      <c r="K291" s="15">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A292" s="12">
+        <v>20122002416</v>
+      </c>
+      <c r="B292" s="13" t="s">
         <v>1262</v>
       </c>
-      <c r="H291" s="13" t="s">
+      <c r="C292" s="13" t="s">
         <v>1263</v>
       </c>
-      <c r="I291" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B292" s="13" t="s">
+      <c r="D292" s="13" t="s">
         <v>1264</v>
       </c>
-      <c r="C292" s="13" t="s">
+      <c r="E292" s="13" t="s">
         <v>1265</v>
       </c>
-      <c r="D292" s="13" t="s">
+      <c r="F292" s="13" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G292" s="13" t="s">
         <v>1266</v>
       </c>
-      <c r="E292" s="13" t="s">
+      <c r="H292" s="13" t="s">
         <v>1267</v>
       </c>
-      <c r="F292" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I292" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J292" s="15">
-        <v>45614</v>
+        <v>45748</v>
       </c>
       <c r="K292" s="15">
-        <v>47439</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A293" s="12">
-        <v>20122002453</v>
+        <v>20122002417</v>
       </c>
       <c r="B293" s="13" t="s">
         <v>1268</v>
       </c>
       <c r="C293" s="13" t="s">
         <v>1269</v>
       </c>
       <c r="D293" s="13" t="s">
         <v>1270</v>
       </c>
       <c r="E293" s="13" t="s">
         <v>1271</v>
       </c>
       <c r="F293" s="13" t="s">
-        <v>1272</v>
+        <v>1268</v>
       </c>
       <c r="G293" s="13" t="s">
         <v>1269</v>
       </c>
       <c r="H293" s="13" t="s">
         <v>1270</v>
       </c>
       <c r="I293" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J293" s="15">
-        <v>45505</v>
+        <v>44780</v>
       </c>
       <c r="K293" s="15">
-        <v>47330</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46605</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A294" s="12">
-        <v>20122002475</v>
+        <v>20122002432</v>
       </c>
       <c r="B294" s="13" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C294" s="13" t="s">
         <v>1273</v>
       </c>
-      <c r="C294" s="13" t="s">
+      <c r="D294" s="13" t="s">
         <v>1274</v>
       </c>
-      <c r="D294" s="13" t="s">
+      <c r="E294" s="13" t="s">
         <v>1275</v>
       </c>
-      <c r="E294" s="13" t="s">
+      <c r="F294" s="13" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G294" s="13" t="s">
         <v>1276</v>
       </c>
-      <c r="F294" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H294" s="13" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="I294" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J294" s="15">
-        <v>45614</v>
+        <v>44298</v>
       </c>
       <c r="K294" s="15">
-        <v>47439</v>
+        <v>46123</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A295" s="12">
-        <v>20122002488</v>
+        <v>20122002450</v>
       </c>
       <c r="B295" s="13" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C295" s="13" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D295" s="13" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E295" s="13" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F295" s="13" t="s">
         <v>1278</v>
       </c>
-      <c r="D295" s="13" t="s">
+      <c r="G295" s="13" t="s">
         <v>1279</v>
       </c>
-      <c r="E295" s="13" t="s">
+      <c r="H295" s="13" t="s">
         <v>1280</v>
       </c>
-      <c r="F295" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I295" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J295" s="15">
-        <v>45111</v>
+        <v>45614</v>
       </c>
       <c r="K295" s="15">
-        <v>46917</v>
+        <v>47439</v>
       </c>
     </row>
     <row r="296" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A296" s="12">
-        <v>20122002543</v>
+        <v>20122002453</v>
       </c>
       <c r="B296" s="13" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="C296" s="13" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="D296" s="13" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E296" s="13" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F296" s="13" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G296" s="13" t="s">
         <v>1283</v>
       </c>
-      <c r="E296" s="13" t="s">
+      <c r="H296" s="13" t="s">
         <v>1284</v>
       </c>
-      <c r="F296" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I296" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J296" s="15">
-        <v>45748</v>
+        <v>45505</v>
       </c>
       <c r="K296" s="15">
-        <v>47573</v>
+        <v>47330</v>
       </c>
     </row>
     <row r="297" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A297" s="12">
-        <v>20122002544</v>
+        <v>20122002475</v>
       </c>
       <c r="B297" s="13" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C297" s="13" t="s">
         <v>1288</v>
       </c>
-      <c r="C297" s="13" t="s">
+      <c r="D297" s="13" t="s">
         <v>1289</v>
       </c>
-      <c r="D297" s="13" t="s">
+      <c r="E297" s="13" t="s">
         <v>1290</v>
       </c>
-      <c r="E297" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F297" s="13" t="s">
-        <v>1292</v>
+        <v>1287</v>
       </c>
       <c r="G297" s="13" t="s">
-        <v>1293</v>
+        <v>1288</v>
       </c>
       <c r="H297" s="13" t="s">
-        <v>1294</v>
+        <v>1289</v>
       </c>
       <c r="I297" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J297" s="15">
-        <v>45636</v>
+        <v>45614</v>
       </c>
       <c r="K297" s="15">
-        <v>47461</v>
+        <v>47439</v>
       </c>
     </row>
     <row r="298" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A298" s="12">
-        <v>20122002546</v>
+        <v>20122002488</v>
       </c>
       <c r="B298" s="13" t="s">
-        <v>1295</v>
+        <v>1291</v>
       </c>
       <c r="C298" s="13" t="s">
-        <v>1296</v>
+        <v>1292</v>
       </c>
       <c r="D298" s="13" t="s">
-        <v>1297</v>
+        <v>1293</v>
       </c>
       <c r="E298" s="13" t="s">
-        <v>1298</v>
+        <v>1294</v>
       </c>
       <c r="F298" s="13" t="s">
-        <v>1299</v>
+        <v>1291</v>
       </c>
       <c r="G298" s="13" t="s">
-        <v>1300</v>
+        <v>1292</v>
       </c>
       <c r="H298" s="13" t="s">
-        <v>1301</v>
+        <v>1293</v>
       </c>
       <c r="I298" s="14" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="J298" s="15">
-        <v>45748</v>
+        <v>45111</v>
       </c>
       <c r="K298" s="15">
-        <v>47573</v>
+        <v>46917</v>
       </c>
     </row>
     <row r="299" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A299" s="12">
-        <v>20122002553</v>
+        <v>20122002543</v>
       </c>
       <c r="B299" s="13" t="s">
-        <v>1302</v>
+        <v>1295</v>
       </c>
       <c r="C299" s="13" t="s">
-        <v>1303</v>
+        <v>1296</v>
       </c>
       <c r="D299" s="13" t="s">
-        <v>1304</v>
+        <v>1297</v>
       </c>
       <c r="E299" s="13" t="s">
-        <v>1305</v>
+        <v>1298</v>
       </c>
       <c r="F299" s="13" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="G299" s="13" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="H299" s="13" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="I299" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J299" s="15">
         <v>45748</v>
       </c>
       <c r="K299" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="300" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A300" s="12">
-        <v>20122002553</v>
+        <v>20122002544</v>
       </c>
       <c r="B300" s="13" t="s">
         <v>1302</v>
       </c>
       <c r="C300" s="13" t="s">
-        <v>1306</v>
+        <v>1303</v>
       </c>
       <c r="D300" s="13" t="s">
         <v>1304</v>
       </c>
       <c r="E300" s="13" t="s">
         <v>1305</v>
       </c>
       <c r="F300" s="13" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G300" s="13" t="s">
         <v>1307</v>
       </c>
-      <c r="G300" s="13" t="s">
+      <c r="H300" s="13" t="s">
         <v>1308</v>
       </c>
-      <c r="H300" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I300" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J300" s="15">
-        <v>45748</v>
+        <v>45636</v>
       </c>
       <c r="K300" s="15">
-        <v>47573</v>
+        <v>47461</v>
       </c>
     </row>
     <row r="301" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A301" s="12">
-        <v>20122002561</v>
+        <v>20122002546</v>
       </c>
       <c r="B301" s="13" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C301" s="13" t="s">
         <v>1310</v>
       </c>
-      <c r="C301" s="13" t="s">
+      <c r="D301" s="13" t="s">
         <v>1311</v>
       </c>
-      <c r="D301" s="13" t="s">
+      <c r="E301" s="13" t="s">
         <v>1312</v>
       </c>
-      <c r="E301" s="13" t="s">
+      <c r="F301" s="13" t="s">
         <v>1313</v>
       </c>
-      <c r="F301" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G301" s="13" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="H301" s="13" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="I301" s="14" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="J301" s="15">
-        <v>45649</v>
+        <v>45748</v>
       </c>
       <c r="K301" s="15">
-        <v>47461</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="302" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A302" s="12">
-        <v>20122002570</v>
+        <v>20122002553</v>
       </c>
       <c r="B302" s="13" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="C302" s="13" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="D302" s="13" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E302" s="13" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F302" s="13" t="s">
         <v>1316</v>
       </c>
-      <c r="E302" s="13" t="s">
+      <c r="G302" s="13" t="s">
         <v>1317</v>
       </c>
-      <c r="F302" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G302" s="13" t="s">
+      <c r="H302" s="13" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
       <c r="I302" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J302" s="15">
         <v>45748</v>
       </c>
       <c r="K302" s="15">
         <v>47573</v>
       </c>
     </row>
-    <row r="303" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="303" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A303" s="12">
-        <v>20122002594</v>
+        <v>20122002553</v>
       </c>
       <c r="B303" s="13" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C303" s="13" t="s">
         <v>1320</v>
       </c>
-      <c r="C303" s="13" t="s">
+      <c r="D303" s="13" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E303" s="13" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F303" s="13" t="s">
         <v>1321</v>
       </c>
-      <c r="D303" s="13" t="s">
+      <c r="G303" s="13" t="s">
         <v>1322</v>
       </c>
-      <c r="E303" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F303" s="13" t="s">
+      <c r="H303" s="13" t="s">
         <v>1323</v>
       </c>
-      <c r="G303" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I303" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J303" s="15">
-        <v>44297</v>
+        <v>45748</v>
       </c>
       <c r="K303" s="15">
-        <v>46122</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="304" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A304" s="12">
-        <v>20122002613</v>
+        <v>20122002561</v>
       </c>
       <c r="B304" s="13" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C304" s="13" t="s">
         <v>1325</v>
       </c>
-      <c r="C304" s="13" t="s">
+      <c r="D304" s="13" t="s">
         <v>1326</v>
       </c>
-      <c r="D304" s="13" t="s">
+      <c r="E304" s="13" t="s">
         <v>1327</v>
       </c>
-      <c r="E304" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F304" s="13" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G304" s="13" t="s">
         <v>1325</v>
       </c>
-      <c r="G304" s="13" t="s">
+      <c r="H304" s="13" t="s">
         <v>1326</v>
       </c>
-      <c r="H304" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I304" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J304" s="15">
-        <v>45636</v>
+        <v>45649</v>
       </c>
       <c r="K304" s="15">
         <v>47461</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A305" s="12">
-        <v>20122002622</v>
+        <v>20122002570</v>
       </c>
       <c r="B305" s="13" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C305" s="13" t="s">
         <v>1329</v>
       </c>
-      <c r="C305" s="13" t="s">
+      <c r="D305" s="13" t="s">
         <v>1330</v>
       </c>
-      <c r="D305" s="13" t="s">
+      <c r="E305" s="13" t="s">
         <v>1331</v>
       </c>
-      <c r="E305" s="13" t="s">
+      <c r="F305" s="13" t="s">
+        <v>1328</v>
+      </c>
+      <c r="G305" s="13" t="s">
         <v>1332</v>
       </c>
-      <c r="F305" s="13" t="s">
+      <c r="H305" s="13" t="s">
         <v>1333</v>
       </c>
-      <c r="G305" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I305" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J305" s="15">
-        <v>44286</v>
+        <v>45748</v>
       </c>
       <c r="K305" s="15">
-        <v>46111</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A306" s="12">
-        <v>20122002622</v>
+        <v>20122002594</v>
       </c>
       <c r="B306" s="13" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="C306" s="13" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="D306" s="13" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="E306" s="13" t="s">
-        <v>1332</v>
+        <v>30</v>
       </c>
       <c r="F306" s="13" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="G306" s="13" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H306" s="13" t="s">
         <v>1336</v>
       </c>
-      <c r="H306" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I306" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J306" s="15">
-        <v>44286</v>
+        <v>44297</v>
       </c>
       <c r="K306" s="15">
-        <v>46111</v>
+        <v>46122</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A307" s="12">
-        <v>20122002646</v>
+        <v>20122002613</v>
       </c>
       <c r="B307" s="13" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="C307" s="13" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="D307" s="13" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E307" s="13" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F307" s="13" t="s">
         <v>1339</v>
       </c>
-      <c r="E307" s="13" t="s">
+      <c r="G307" s="13" t="s">
         <v>1340</v>
       </c>
-      <c r="F307" s="13" t="s">
+      <c r="H307" s="13" t="s">
         <v>1341</v>
       </c>
-      <c r="G307" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H307" s="13" t="s">
+      <c r="I307" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J307" s="15">
+        <v>45636</v>
+      </c>
+      <c r="K307" s="15">
+        <v>47461</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A308" s="12">
+        <v>20122002622</v>
+      </c>
+      <c r="B308" s="13" t="s">
         <v>1343</v>
       </c>
-      <c r="I307" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B308" s="13" t="s">
+      <c r="C308" s="13" t="s">
         <v>1344</v>
       </c>
-      <c r="C308" s="13" t="s">
+      <c r="D308" s="13" t="s">
         <v>1345</v>
       </c>
-      <c r="D308" s="13" t="s">
+      <c r="E308" s="13" t="s">
         <v>1346</v>
       </c>
-      <c r="E308" s="13" t="s">
+      <c r="F308" s="13" t="s">
         <v>1347</v>
       </c>
-      <c r="F308" s="13" t="s">
+      <c r="G308" s="13" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H308" s="13" t="s">
+        <v>1345</v>
+      </c>
+      <c r="I308" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J308" s="15">
+        <v>44286</v>
+      </c>
+      <c r="K308" s="15">
+        <v>46111</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A309" s="12">
+        <v>20122002622</v>
+      </c>
+      <c r="B309" s="13" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C309" s="13" t="s">
         <v>1348</v>
       </c>
-      <c r="G308" s="13" t="s">
+      <c r="D309" s="13" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E309" s="13" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F309" s="13" t="s">
         <v>1349</v>
       </c>
-      <c r="H308" s="13" t="s">
+      <c r="G309" s="13" t="s">
         <v>1350</v>
       </c>
-      <c r="I308" s="14" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="H309" s="13" t="s">
-        <v>1354</v>
+        <v>1345</v>
       </c>
       <c r="I309" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J309" s="15">
-        <v>45792</v>
+        <v>44286</v>
       </c>
       <c r="K309" s="15">
-        <v>47617</v>
+        <v>46111</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A310" s="12">
-        <v>20122002649</v>
+        <v>20122002646</v>
       </c>
       <c r="B310" s="13" t="s">
-        <v>1355</v>
+        <v>1351</v>
       </c>
       <c r="C310" s="13" t="s">
-        <v>1356</v>
+        <v>1352</v>
       </c>
       <c r="D310" s="13" t="s">
-        <v>1357</v>
+        <v>1353</v>
       </c>
       <c r="E310" s="13" t="s">
-        <v>1358</v>
+        <v>1354</v>
       </c>
       <c r="F310" s="13" t="s">
         <v>1355</v>
       </c>
       <c r="G310" s="13" t="s">
         <v>1356</v>
       </c>
       <c r="H310" s="13" t="s">
         <v>1357</v>
       </c>
       <c r="I310" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J310" s="15">
-        <v>45648</v>
+        <v>45748</v>
       </c>
       <c r="K310" s="15">
-        <v>47473</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="311" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A311" s="12">
-        <v>20122002658</v>
+        <v>20122002647</v>
       </c>
       <c r="B311" s="13" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C311" s="13" t="s">
         <v>1359</v>
       </c>
-      <c r="C311" s="13" t="s">
+      <c r="D311" s="13" t="s">
         <v>1360</v>
       </c>
-      <c r="D311" s="13" t="s">
+      <c r="E311" s="13" t="s">
         <v>1361</v>
       </c>
-      <c r="E311" s="13" t="s">
+      <c r="F311" s="13" t="s">
         <v>1362</v>
       </c>
-      <c r="F311" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G311" s="13" t="s">
-        <v>563</v>
+        <v>1363</v>
       </c>
       <c r="H311" s="13" t="s">
+        <v>1364</v>
+      </c>
+      <c r="I311" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J311" s="15">
+        <v>45792</v>
+      </c>
+      <c r="K311" s="15">
+        <v>47617</v>
+      </c>
+    </row>
+    <row r="312" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A312" s="12">
+        <v>20122002647</v>
+      </c>
+      <c r="B312" s="13" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C312" s="13" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D312" s="13" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E312" s="13" t="s">
         <v>1361</v>
       </c>
-      <c r="I311" s="14" t="s">
-[...22 lines deleted...]
-      <c r="E312" s="13" t="s">
+      <c r="F312" s="13" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
       <c r="G312" s="13" t="s">
         <v>1367</v>
       </c>
       <c r="H312" s="13" t="s">
         <v>1368</v>
       </c>
       <c r="I312" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J312" s="15">
-        <v>45654</v>
+        <v>45792</v>
       </c>
       <c r="K312" s="15">
-        <v>47479</v>
+        <v>47617</v>
       </c>
     </row>
     <row r="313" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A313" s="12">
-        <v>20122002753</v>
+        <v>20122002649</v>
       </c>
       <c r="B313" s="13" t="s">
         <v>1369</v>
       </c>
       <c r="C313" s="13" t="s">
         <v>1370</v>
       </c>
       <c r="D313" s="13" t="s">
         <v>1371</v>
       </c>
       <c r="E313" s="13" t="s">
         <v>1372</v>
       </c>
       <c r="F313" s="13" t="s">
         <v>1369</v>
       </c>
       <c r="G313" s="13" t="s">
         <v>1370</v>
       </c>
       <c r="H313" s="13" t="s">
         <v>1371</v>
       </c>
       <c r="I313" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J313" s="15">
-        <v>45223</v>
+        <v>45648</v>
       </c>
       <c r="K313" s="15">
-        <v>47049</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47473</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A314" s="12">
-        <v>20122002771</v>
+        <v>20122002658</v>
       </c>
       <c r="B314" s="13" t="s">
         <v>1373</v>
       </c>
       <c r="C314" s="13" t="s">
         <v>1374</v>
       </c>
       <c r="D314" s="13" t="s">
         <v>1375</v>
       </c>
       <c r="E314" s="13" t="s">
         <v>1376</v>
       </c>
       <c r="F314" s="13" t="s">
         <v>1373</v>
       </c>
       <c r="G314" s="13" t="s">
+        <v>563</v>
+      </c>
+      <c r="H314" s="13" t="s">
+        <v>1375</v>
+      </c>
+      <c r="I314" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J314" s="15">
+        <v>45779</v>
+      </c>
+      <c r="K314" s="15">
+        <v>47604</v>
+      </c>
+    </row>
+    <row r="315" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+      <c r="A315" s="12">
+        <v>20122002738</v>
+      </c>
+      <c r="B315" s="13" t="s">
         <v>1377</v>
       </c>
-      <c r="H314" s="13" t="s">
+      <c r="C315" s="13" t="s">
         <v>1378</v>
       </c>
-      <c r="I314" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B315" s="13" t="s">
+      <c r="D315" s="13" t="s">
         <v>1379</v>
       </c>
-      <c r="C315" s="13" t="s">
+      <c r="E315" s="13" t="s">
         <v>1380</v>
       </c>
-      <c r="D315" s="13" t="s">
+      <c r="F315" s="13" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G315" s="13" t="s">
         <v>1381</v>
       </c>
-      <c r="E315" s="13" t="s">
+      <c r="H315" s="13" t="s">
         <v>1382</v>
       </c>
-      <c r="F315" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I315" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J315" s="15">
-        <v>45702</v>
+        <v>45654</v>
       </c>
       <c r="K315" s="15">
-        <v>47527</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47479</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A316" s="12">
-        <v>20122002788</v>
+        <v>20122002771</v>
       </c>
       <c r="B316" s="13" t="s">
         <v>1383</v>
       </c>
       <c r="C316" s="13" t="s">
         <v>1384</v>
       </c>
       <c r="D316" s="13" t="s">
         <v>1385</v>
       </c>
       <c r="E316" s="13" t="s">
-        <v>30</v>
+        <v>1386</v>
       </c>
       <c r="F316" s="13" t="s">
-        <v>1386</v>
+        <v>1383</v>
       </c>
       <c r="G316" s="13" t="s">
         <v>1387</v>
       </c>
       <c r="H316" s="13" t="s">
         <v>1388</v>
       </c>
       <c r="I316" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J316" s="15">
-        <v>44259</v>
+        <v>45044</v>
       </c>
       <c r="K316" s="15">
-        <v>46082</v>
+        <v>46870</v>
       </c>
     </row>
     <row r="317" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A317" s="12">
-        <v>20122002793</v>
+        <v>20122002776</v>
       </c>
       <c r="B317" s="13" t="s">
         <v>1389</v>
       </c>
       <c r="C317" s="13" t="s">
         <v>1390</v>
       </c>
       <c r="D317" s="13" t="s">
         <v>1391</v>
       </c>
       <c r="E317" s="13" t="s">
-        <v>30</v>
+        <v>1392</v>
       </c>
       <c r="F317" s="13" t="s">
-        <v>1392</v>
+        <v>1389</v>
       </c>
       <c r="G317" s="13" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
       <c r="H317" s="13" t="s">
-        <v>1394</v>
+        <v>1391</v>
       </c>
       <c r="I317" s="14" t="s">
-        <v>799</v>
+        <v>18</v>
       </c>
       <c r="J317" s="15">
-        <v>45748</v>
+        <v>45702</v>
       </c>
       <c r="K317" s="15">
-        <v>47573</v>
+        <v>47527</v>
       </c>
     </row>
     <row r="318" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A318" s="12">
-        <v>20122002794</v>
+        <v>20122002788</v>
       </c>
       <c r="B318" s="13" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C318" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D318" s="13" t="s">
         <v>1395</v>
-      </c>
-[...4 lines deleted...]
-        <v>1397</v>
       </c>
       <c r="E318" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F318" s="13" t="s">
-        <v>1398</v>
+        <v>1396</v>
       </c>
       <c r="G318" s="13" t="s">
-        <v>1399</v>
+        <v>1397</v>
       </c>
       <c r="H318" s="13" t="s">
-        <v>1400</v>
+        <v>1395</v>
       </c>
       <c r="I318" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J318" s="15">
-        <v>45748</v>
+        <v>46094</v>
       </c>
       <c r="K318" s="15">
-        <v>47573</v>
+        <v>47908</v>
       </c>
     </row>
     <row r="319" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A319" s="12">
-        <v>20122002810</v>
+        <v>20122002793</v>
       </c>
       <c r="B319" s="13" t="s">
-        <v>1401</v>
+        <v>1398</v>
       </c>
       <c r="C319" s="13" t="s">
-        <v>1402</v>
+        <v>1399</v>
       </c>
       <c r="D319" s="13" t="s">
-        <v>1403</v>
+        <v>1400</v>
       </c>
       <c r="E319" s="13" t="s">
-        <v>1404</v>
+        <v>30</v>
       </c>
       <c r="F319" s="13" t="s">
         <v>1401</v>
       </c>
       <c r="G319" s="13" t="s">
         <v>1402</v>
       </c>
       <c r="H319" s="13" t="s">
         <v>1403</v>
       </c>
       <c r="I319" s="14" t="s">
-        <v>18</v>
+        <v>813</v>
       </c>
       <c r="J319" s="15">
-        <v>45083</v>
+        <v>45748</v>
       </c>
       <c r="K319" s="15">
-        <v>46909</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A320" s="12">
-        <v>20122002848</v>
+        <v>20122002794</v>
       </c>
       <c r="B320" s="13" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C320" s="13" t="s">
         <v>1405</v>
       </c>
-      <c r="C320" s="13" t="s">
+      <c r="D320" s="13" t="s">
         <v>1406</v>
-      </c>
-[...1 lines deleted...]
-        <v>1407</v>
       </c>
       <c r="E320" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F320" s="13" t="s">
+        <v>1407</v>
+      </c>
+      <c r="G320" s="13" t="s">
         <v>1408</v>
       </c>
-      <c r="G320" s="13" t="s">
+      <c r="H320" s="13" t="s">
         <v>1409</v>
       </c>
-      <c r="H320" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I320" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J320" s="15">
-        <v>46002</v>
+        <v>45748</v>
       </c>
       <c r="K320" s="15">
-        <v>47827</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A321" s="12">
-        <v>20122002867</v>
+        <v>20122002810</v>
       </c>
       <c r="B321" s="13" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C321" s="13" t="s">
         <v>1411</v>
       </c>
-      <c r="C321" s="13" t="s">
+      <c r="D321" s="13" t="s">
         <v>1412</v>
       </c>
-      <c r="D321" s="13" t="s">
+      <c r="E321" s="13" t="s">
         <v>1413</v>
       </c>
-      <c r="E321" s="13" t="s">
+      <c r="F321" s="13" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G321" s="13" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H321" s="13" t="s">
+        <v>1412</v>
+      </c>
+      <c r="I321" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J321" s="15">
+        <v>45083</v>
+      </c>
+      <c r="K321" s="15">
+        <v>46909</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A322" s="12">
+        <v>20122002848</v>
+      </c>
+      <c r="B322" s="13" t="s">
         <v>1414</v>
       </c>
-      <c r="F321" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G321" s="13" t="s">
+      <c r="C322" s="13" t="s">
         <v>1415</v>
       </c>
-      <c r="H321" s="13" t="s">
+      <c r="D322" s="13" t="s">
         <v>1416</v>
       </c>
-      <c r="I321" s="14" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E322" s="13" t="s">
-        <v>1420</v>
+        <v>30</v>
       </c>
       <c r="F322" s="13" t="s">
         <v>1417</v>
       </c>
       <c r="G322" s="13" t="s">
         <v>1418</v>
       </c>
       <c r="H322" s="13" t="s">
         <v>1419</v>
       </c>
       <c r="I322" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J322" s="15">
-        <v>45748</v>
+        <v>46002</v>
       </c>
       <c r="K322" s="15">
-        <v>47573</v>
+        <v>47827</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A323" s="12">
-        <v>20122002984</v>
+        <v>20122002867</v>
       </c>
       <c r="B323" s="13" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C323" s="13" t="s">
         <v>1421</v>
       </c>
-      <c r="C323" s="13" t="s">
+      <c r="D323" s="13" t="s">
         <v>1422</v>
       </c>
-      <c r="D323" s="13" t="s">
+      <c r="E323" s="13" t="s">
         <v>1423</v>
       </c>
-      <c r="E323" s="13" t="s">
+      <c r="F323" s="13" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G323" s="13" t="s">
         <v>1424</v>
       </c>
-      <c r="F323" s="13" t="s">
+      <c r="H323" s="13" t="s">
         <v>1425</v>
       </c>
-      <c r="G323" s="13" t="s">
+      <c r="I323" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J323" s="15">
+        <v>45414</v>
+      </c>
+      <c r="K323" s="15">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="324" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A324" s="12">
+        <v>20122002899</v>
+      </c>
+      <c r="B324" s="13" t="s">
         <v>1426</v>
       </c>
-      <c r="H323" s="13" t="s">
+      <c r="C324" s="13" t="s">
         <v>1427</v>
       </c>
-      <c r="I323" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C324" s="13" t="s">
+      <c r="D324" s="13" t="s">
         <v>1428</v>
       </c>
-      <c r="D324" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E324" s="13" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="F324" s="13" t="s">
-        <v>1429</v>
+        <v>1426</v>
       </c>
       <c r="G324" s="13" t="s">
-        <v>1430</v>
+        <v>1427</v>
       </c>
       <c r="H324" s="13" t="s">
-        <v>1431</v>
+        <v>1428</v>
       </c>
       <c r="I324" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J324" s="15">
-        <v>45769</v>
+        <v>45748</v>
       </c>
       <c r="K324" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="325" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A325" s="12">
-        <v>20122003079</v>
+        <v>20122002984</v>
       </c>
       <c r="B325" s="13" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C325" s="13" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D325" s="13" t="s">
         <v>1432</v>
       </c>
-      <c r="C325" s="13" t="s">
+      <c r="E325" s="13" t="s">
         <v>1433</v>
       </c>
-      <c r="D325" s="13" t="s">
+      <c r="F325" s="13" t="s">
         <v>1434</v>
       </c>
-      <c r="E325" s="13" t="s">
+      <c r="G325" s="13" t="s">
         <v>1435</v>
       </c>
-      <c r="F325" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H325" s="13" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="I325" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J325" s="15">
-        <v>45959</v>
+        <v>45769</v>
       </c>
       <c r="K325" s="15">
-        <v>47784</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="326" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A326" s="12">
-        <v>20122003083</v>
+        <v>20122002984</v>
       </c>
       <c r="B326" s="13" t="s">
-        <v>1436</v>
+        <v>1430</v>
       </c>
       <c r="C326" s="13" t="s">
         <v>1437</v>
       </c>
       <c r="D326" s="13" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E326" s="13" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F326" s="13" t="s">
         <v>1438</v>
       </c>
-      <c r="E326" s="13" t="s">
+      <c r="G326" s="13" t="s">
         <v>1439</v>
       </c>
-      <c r="F326" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G326" s="13" t="s">
+      <c r="H326" s="13" t="s">
         <v>1440</v>
       </c>
-      <c r="H326" s="13" t="s">
+      <c r="I326" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J326" s="15">
+        <v>45769</v>
+      </c>
+      <c r="K326" s="15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="327" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A327" s="12">
+        <v>20122003079</v>
+      </c>
+      <c r="B327" s="13" t="s">
         <v>1441</v>
       </c>
-      <c r="I326" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B327" s="13" t="s">
+      <c r="C327" s="13" t="s">
         <v>1442</v>
       </c>
-      <c r="C327" s="13" t="s">
+      <c r="D327" s="13" t="s">
         <v>1443</v>
       </c>
-      <c r="D327" s="13" t="s">
+      <c r="E327" s="13" t="s">
         <v>1444</v>
       </c>
-      <c r="E327" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="13" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G327" s="13" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H327" s="13" t="s">
+        <v>1443</v>
+      </c>
+      <c r="I327" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J327" s="15">
+        <v>45959</v>
+      </c>
+      <c r="K327" s="15">
+        <v>47784</v>
+      </c>
+    </row>
+    <row r="328" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A328" s="12">
+        <v>20122003083</v>
+      </c>
+      <c r="B328" s="13" t="s">
         <v>1445</v>
       </c>
-      <c r="G327" s="13" t="s">
+      <c r="C328" s="13" t="s">
         <v>1446</v>
       </c>
-      <c r="H327" s="13" t="s">
+      <c r="D328" s="13" t="s">
         <v>1447</v>
       </c>
-      <c r="I327" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B328" s="13" t="s">
+      <c r="E328" s="13" t="s">
         <v>1448</v>
       </c>
-      <c r="C328" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F328" s="13" t="s">
-        <v>1448</v>
+        <v>1445</v>
       </c>
       <c r="G328" s="13" t="s">
         <v>1449</v>
       </c>
       <c r="H328" s="13" t="s">
         <v>1450</v>
       </c>
       <c r="I328" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J328" s="15">
-        <v>45748</v>
+        <v>44712</v>
       </c>
       <c r="K328" s="15">
-        <v>47573</v>
+        <v>46520</v>
       </c>
     </row>
     <row r="329" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A329" s="12">
-        <v>20122003173</v>
+        <v>20122003153</v>
       </c>
       <c r="B329" s="13" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C329" s="13" t="s">
         <v>1452</v>
       </c>
-      <c r="C329" s="13" t="s">
+      <c r="D329" s="13" t="s">
         <v>1453</v>
       </c>
-      <c r="D329" s="13" t="s">
+      <c r="E329" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F329" s="13" t="s">
         <v>1454</v>
       </c>
-      <c r="E329" s="13" t="s">
+      <c r="G329" s="13" t="s">
         <v>1455</v>
       </c>
-      <c r="F329" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G329" s="13" t="s">
+      <c r="H329" s="13" t="s">
         <v>1456</v>
       </c>
-      <c r="H329" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I329" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J329" s="15">
-        <v>45748</v>
+        <v>45374</v>
       </c>
       <c r="K329" s="15">
-        <v>47573</v>
+        <v>47199</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A330" s="12">
-        <v>20122003175</v>
+        <v>20122003158</v>
       </c>
       <c r="B330" s="13" t="s">
         <v>1457</v>
       </c>
       <c r="C330" s="13" t="s">
         <v>1458</v>
       </c>
       <c r="D330" s="13" t="s">
         <v>1459</v>
       </c>
       <c r="E330" s="13" t="s">
         <v>1460</v>
       </c>
       <c r="F330" s="13" t="s">
         <v>1457</v>
       </c>
       <c r="G330" s="13" t="s">
         <v>1458</v>
       </c>
       <c r="H330" s="13" t="s">
         <v>1459</v>
       </c>
       <c r="I330" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J330" s="15">
-        <v>44359</v>
+        <v>45748</v>
       </c>
       <c r="K330" s="15">
-        <v>46184</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="331" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A331" s="12">
-        <v>20122003178</v>
+        <v>20122003173</v>
       </c>
       <c r="B331" s="13" t="s">
         <v>1461</v>
       </c>
       <c r="C331" s="13" t="s">
         <v>1462</v>
       </c>
       <c r="D331" s="13" t="s">
         <v>1463</v>
       </c>
       <c r="E331" s="13" t="s">
         <v>1464</v>
       </c>
       <c r="F331" s="13" t="s">
         <v>1461</v>
       </c>
       <c r="G331" s="13" t="s">
         <v>1465</v>
       </c>
       <c r="H331" s="13" t="s">
-        <v>1466</v>
+        <v>1463</v>
       </c>
       <c r="I331" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J331" s="15">
-        <v>45839</v>
+        <v>45748</v>
       </c>
       <c r="K331" s="15">
-        <v>47664</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="332" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A332" s="12">
-        <v>20122003198</v>
+        <v>20122003175</v>
       </c>
       <c r="B332" s="13" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C332" s="13" t="s">
         <v>1467</v>
       </c>
-      <c r="C332" s="13" t="s">
+      <c r="D332" s="13" t="s">
         <v>1468</v>
       </c>
-      <c r="D332" s="13" t="s">
+      <c r="E332" s="13" t="s">
         <v>1469</v>
       </c>
-      <c r="E332" s="13" t="s">
+      <c r="F332" s="13" t="s">
+        <v>1466</v>
+      </c>
+      <c r="G332" s="13" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H332" s="13" t="s">
+        <v>1468</v>
+      </c>
+      <c r="I332" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J332" s="15">
+        <v>44359</v>
+      </c>
+      <c r="K332" s="15">
+        <v>46184</v>
+      </c>
+    </row>
+    <row r="333" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A333" s="12">
+        <v>20122003178</v>
+      </c>
+      <c r="B333" s="13" t="s">
         <v>1470</v>
       </c>
-      <c r="F332" s="13" t="s">
+      <c r="C333" s="13" t="s">
         <v>1471</v>
       </c>
-      <c r="G332" s="13" t="s">
+      <c r="D333" s="13" t="s">
         <v>1472</v>
       </c>
-      <c r="H332" s="13" t="s">
+      <c r="E333" s="13" t="s">
         <v>1473</v>
       </c>
-      <c r="I332" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C333" s="13" t="s">
+      <c r="F333" s="13" t="s">
+        <v>1470</v>
+      </c>
+      <c r="G333" s="13" t="s">
         <v>1474</v>
       </c>
-      <c r="D333" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F333" s="13" t="s">
+      <c r="H333" s="13" t="s">
         <v>1475</v>
       </c>
-      <c r="G333" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I333" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J333" s="15">
-        <v>45813</v>
+        <v>45839</v>
       </c>
       <c r="K333" s="15">
-        <v>47633</v>
+        <v>47664</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A334" s="12">
+        <v>20122003198</v>
+      </c>
+      <c r="B334" s="13" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C334" s="13" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D334" s="13" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E334" s="13" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F334" s="13" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G334" s="13" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H334" s="13" t="s">
+        <v>1482</v>
+      </c>
+      <c r="I334" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J334" s="15">
+        <v>45813</v>
+      </c>
+      <c r="K334" s="15">
+        <v>47633</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A335" s="12">
+        <v>20122003198</v>
+      </c>
+      <c r="B335" s="13" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C335" s="13" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D335" s="13" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E335" s="13" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F335" s="13" t="s">
+        <v>1484</v>
+      </c>
+      <c r="G335" s="13" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H335" s="13" t="s">
+        <v>1486</v>
+      </c>
+      <c r="I335" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J335" s="15">
+        <v>45813</v>
+      </c>
+      <c r="K335" s="15">
+        <v>47633</v>
+      </c>
+    </row>
+    <row r="336" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A336" s="12">
         <v>20122003209</v>
       </c>
-      <c r="B334" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E334" s="13" t="s">
+      <c r="B336" s="13" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C336" s="13" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D336" s="13" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E336" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="F334" s="13" t="s">
-[...11 lines deleted...]
-      <c r="J334" s="15">
+      <c r="F336" s="13" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G336" s="13" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H336" s="13" t="s">
+        <v>1492</v>
+      </c>
+      <c r="I336" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J336" s="15">
         <v>44483</v>
       </c>
-      <c r="K334" s="15">
+      <c r="K336" s="15">
         <v>46308</v>
       </c>
     </row>
-    <row r="335" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
-[...35 lines deleted...]
-      <c r="A336" s="12">
+    <row r="337" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A337" s="12">
         <v>20122003214</v>
       </c>
-      <c r="B336" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D336" s="13" t="s">
+      <c r="B337" s="13" t="s">
         <v>1493</v>
       </c>
-      <c r="E336" s="13" t="s">
+      <c r="C337" s="13" t="s">
         <v>1494</v>
       </c>
-      <c r="F336" s="13" t="s">
+      <c r="D337" s="13" t="s">
         <v>1495</v>
       </c>
-      <c r="G336" s="13" t="s">
+      <c r="E337" s="13" t="s">
         <v>1496</v>
       </c>
-      <c r="H336" s="13" t="s">
+      <c r="F337" s="13" t="s">
         <v>1497</v>
       </c>
-      <c r="I336" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J336" s="15">
+      <c r="G337" s="13" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H337" s="13" t="s">
+        <v>1499</v>
+      </c>
+      <c r="I337" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J337" s="15">
         <v>45129</v>
       </c>
-      <c r="K336" s="15">
+      <c r="K337" s="15">
         <v>46955</v>
-      </c>
-[...33 lines deleted...]
-        <v>46054</v>
       </c>
     </row>
     <row r="338" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A338" s="12">
         <v>20122003223</v>
       </c>
       <c r="B338" s="13" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C338" s="13" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D338" s="13" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E338" s="13" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F338" s="13" t="s">
         <v>1504</v>
       </c>
-      <c r="C338" s="13" t="s">
+      <c r="G338" s="13" t="s">
         <v>1505</v>
       </c>
-      <c r="D338" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H338" s="13" t="s">
-        <v>1506</v>
+        <v>1502</v>
       </c>
       <c r="I338" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J338" s="15">
         <v>46046</v>
       </c>
       <c r="K338" s="15">
         <v>47871</v>
       </c>
     </row>
-    <row r="339" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="339" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A339" s="12">
-        <v>20122003232</v>
+        <v>20122003229</v>
       </c>
       <c r="B339" s="13" t="s">
-        <v>1510</v>
+        <v>1506</v>
       </c>
       <c r="C339" s="13" t="s">
-        <v>1511</v>
+        <v>1507</v>
       </c>
       <c r="D339" s="13" t="s">
-        <v>1512</v>
+        <v>1508</v>
       </c>
       <c r="E339" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F339" s="13" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G339" s="13" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H339" s="13" t="s">
+        <v>1508</v>
+      </c>
+      <c r="I339" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J339" s="15">
+        <v>46038</v>
+      </c>
+      <c r="K339" s="15">
+        <v>47863</v>
+      </c>
+    </row>
+    <row r="340" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A340" s="12">
+        <v>20122003232</v>
+      </c>
+      <c r="B340" s="13" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C340" s="13" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D340" s="13" t="s">
         <v>1513</v>
       </c>
-      <c r="G339" s="13" t="s">
+      <c r="E340" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F340" s="13" t="s">
         <v>1514</v>
       </c>
-      <c r="H339" s="13" t="s">
+      <c r="G340" s="13" t="s">
         <v>1515</v>
       </c>
-      <c r="I339" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J339" s="15">
+      <c r="H340" s="13" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I340" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J340" s="15">
         <v>45980</v>
       </c>
-      <c r="K339" s="15">
+      <c r="K340" s="15">
         <v>47780</v>
-      </c>
-[...33 lines deleted...]
-        <v>46306</v>
       </c>
     </row>
     <row r="341" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A341" s="12">
+        <v>20122003242</v>
+      </c>
+      <c r="B341" s="13" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C341" s="13" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D341" s="13" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E341" s="13" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F341" s="13" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G341" s="13" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H341" s="13" t="s">
+        <v>1519</v>
+      </c>
+      <c r="I341" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J341" s="15">
+        <v>44483</v>
+      </c>
+      <c r="K341" s="15">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="342" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A342" s="12">
         <v>20122003244</v>
       </c>
-      <c r="B341" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C341" s="13" t="s">
+      <c r="B342" s="13" t="s">
         <v>1523</v>
       </c>
-      <c r="D341" s="13" t="s">
+      <c r="C342" s="13" t="s">
         <v>1524</v>
       </c>
-      <c r="E341" s="13" t="s">
+      <c r="D342" s="13" t="s">
         <v>1525</v>
       </c>
-      <c r="F341" s="13" t="s">
+      <c r="E342" s="13" t="s">
         <v>1526</v>
       </c>
-      <c r="G341" s="13" t="s">
+      <c r="F342" s="13" t="s">
         <v>1527</v>
       </c>
-      <c r="H341" s="13" t="s">
-[...5 lines deleted...]
-      <c r="J341" s="15">
+      <c r="G342" s="13" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H342" s="13" t="s">
+        <v>1525</v>
+      </c>
+      <c r="I342" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J342" s="15">
         <v>46033</v>
       </c>
-      <c r="K341" s="15">
+      <c r="K342" s="15">
         <v>47858</v>
-      </c>
-[...33 lines deleted...]
-        <v>47880</v>
       </c>
     </row>
     <row r="343" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A343" s="12">
         <v>20122003245</v>
       </c>
       <c r="B343" s="13" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="C343" s="13" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D343" s="13" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E343" s="13" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F343" s="13" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G343" s="13" t="s">
+        <v>566</v>
+      </c>
+      <c r="H343" s="13" t="s">
         <v>1534</v>
-      </c>
-[...13 lines deleted...]
-        <v>1530</v>
       </c>
       <c r="I343" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J343" s="15">
         <v>46055</v>
       </c>
       <c r="K343" s="15">
         <v>47880</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A344" s="12">
+        <v>20122003245</v>
+      </c>
+      <c r="B344" s="13" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C344" s="13" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D344" s="13" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E344" s="13" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F344" s="13" t="s">
+        <v>1536</v>
+      </c>
+      <c r="G344" s="13" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H344" s="13" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I344" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J344" s="15">
+        <v>46055</v>
+      </c>
+      <c r="K344" s="15">
+        <v>47880</v>
+      </c>
+    </row>
+    <row r="345" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A345" s="12">
         <v>20122003247</v>
       </c>
-      <c r="B344" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C344" s="13" t="s">
+      <c r="B345" s="13" t="s">
         <v>1538</v>
       </c>
-      <c r="D344" s="13" t="s">
+      <c r="C345" s="13" t="s">
         <v>1539</v>
       </c>
-      <c r="E344" s="13" t="s">
+      <c r="D345" s="13" t="s">
         <v>1540</v>
       </c>
-      <c r="F344" s="13" t="s">
+      <c r="E345" s="13" t="s">
         <v>1541</v>
       </c>
-      <c r="G344" s="13" t="s">
+      <c r="F345" s="13" t="s">
         <v>1542</v>
       </c>
-      <c r="H344" s="13" t="s">
+      <c r="G345" s="13" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H345" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="I344" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J344" s="15">
+      <c r="I345" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J345" s="15">
         <v>44543</v>
       </c>
-      <c r="K344" s="15">
+      <c r="K345" s="15">
         <v>46342</v>
       </c>
     </row>
-    <row r="345" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A345" s="12">
+    <row r="346" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A346" s="12">
         <v>20122003248</v>
       </c>
-      <c r="B345" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C345" s="13" t="s">
+      <c r="B346" s="13" t="s">
         <v>1544</v>
       </c>
-      <c r="D345" s="13" t="s">
+      <c r="C346" s="13" t="s">
         <v>1545</v>
       </c>
-      <c r="E345" s="13" t="s">
+      <c r="D346" s="13" t="s">
         <v>1546</v>
       </c>
-      <c r="F345" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G345" s="13" t="s">
+      <c r="E346" s="13" t="s">
         <v>1547</v>
       </c>
-      <c r="H345" s="13" t="s">
+      <c r="F346" s="13" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G346" s="13" t="s">
         <v>1548</v>
       </c>
-      <c r="I345" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J345" s="15">
+      <c r="H346" s="13" t="s">
+        <v>1549</v>
+      </c>
+      <c r="I346" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J346" s="15">
         <v>46033</v>
       </c>
-      <c r="K345" s="15">
+      <c r="K346" s="15">
         <v>47858</v>
       </c>
     </row>
-    <row r="346" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A346" s="12">
+    <row r="347" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A347" s="12">
         <v>20122003254</v>
       </c>
-      <c r="B346" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C346" s="13" t="s">
+      <c r="B347" s="13" t="s">
         <v>1550</v>
       </c>
-      <c r="D346" s="13" t="s">
+      <c r="C347" s="13" t="s">
         <v>1551</v>
       </c>
-      <c r="E346" s="13" t="s">
+      <c r="D347" s="13" t="s">
         <v>1552</v>
       </c>
-      <c r="F346" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G346" s="13" t="s">
+      <c r="E347" s="13" t="s">
         <v>1553</v>
       </c>
-      <c r="H346" s="13" t="s">
+      <c r="F347" s="13" t="s">
+        <v>1550</v>
+      </c>
+      <c r="G347" s="13" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H347" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="I346" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J346" s="15">
+      <c r="I347" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J347" s="15">
         <v>44432</v>
       </c>
-      <c r="K346" s="15">
+      <c r="K347" s="15">
         <v>46242</v>
-      </c>
-[...33 lines deleted...]
-        <v>47734</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A348" s="12">
-        <v>20122003261</v>
+        <v>20122003256</v>
       </c>
       <c r="B348" s="13" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C348" s="13" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D348" s="13" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E348" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F348" s="13" t="s">
+        <v>1558</v>
+      </c>
+      <c r="G348" s="13" t="s">
         <v>1559</v>
       </c>
-      <c r="C348" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H348" s="13" t="s">
-        <v>1565</v>
+        <v>1557</v>
       </c>
       <c r="I348" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J348" s="15">
-        <v>45199</v>
+        <v>45919</v>
       </c>
       <c r="K348" s="15">
-        <v>47025</v>
+        <v>47734</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A349" s="12">
-        <v>20122003269</v>
+        <v>20122003261</v>
       </c>
       <c r="B349" s="13" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C349" s="13" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D349" s="13" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E349" s="13" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F349" s="13" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G349" s="13" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H349" s="13" t="s">
         <v>1566</v>
       </c>
-      <c r="C349" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I349" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J349" s="15">
-        <v>44337</v>
+        <v>45199</v>
       </c>
       <c r="K349" s="15">
-        <v>46158</v>
+        <v>47025</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A350" s="12">
-        <v>20122003270</v>
+        <v>20122003269</v>
       </c>
       <c r="B350" s="13" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C350" s="13" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D350" s="13" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E350" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F350" s="13" t="s">
+        <v>1570</v>
+      </c>
+      <c r="G350" s="13" t="s">
         <v>1571</v>
       </c>
-      <c r="C350" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H350" s="13" t="s">
-        <v>1577</v>
+        <v>1569</v>
       </c>
       <c r="I350" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J350" s="15">
-        <v>44440</v>
+        <v>44337</v>
       </c>
       <c r="K350" s="15">
-        <v>46265</v>
+        <v>46158</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A351" s="12">
         <v>20122003270</v>
       </c>
       <c r="B351" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C351" s="13" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D351" s="13" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E351" s="13" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F351" s="13" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G351" s="13" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H351" s="13" t="s">
         <v>1578</v>
-      </c>
-[...13 lines deleted...]
-        <v>1581</v>
       </c>
       <c r="I351" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J351" s="15">
         <v>44440</v>
       </c>
       <c r="K351" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A352" s="12">
         <v>20122003270</v>
       </c>
       <c r="B352" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C352" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D352" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E352" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F352" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="G352" s="13" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H352" s="13" t="s">
         <v>1582</v>
-      </c>
-[...4 lines deleted...]
-        <v>1584</v>
       </c>
       <c r="I352" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J352" s="15">
         <v>44440</v>
       </c>
       <c r="K352" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="353" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A353" s="12">
         <v>20122003270</v>
       </c>
       <c r="B353" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C353" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D353" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E353" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F353" s="13" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G353" s="13" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H353" s="13" t="s">
         <v>1585</v>
-      </c>
-[...4 lines deleted...]
-        <v>1587</v>
       </c>
       <c r="I353" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J353" s="15">
         <v>44440</v>
       </c>
       <c r="K353" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A354" s="12">
         <v>20122003270</v>
       </c>
       <c r="B354" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C354" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D354" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E354" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F354" s="13" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G354" s="13" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H354" s="13" t="s">
         <v>1588</v>
-      </c>
-[...4 lines deleted...]
-        <v>1590</v>
       </c>
       <c r="I354" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J354" s="15">
         <v>44440</v>
       </c>
       <c r="K354" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="355" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A355" s="12">
         <v>20122003270</v>
       </c>
       <c r="B355" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C355" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D355" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E355" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F355" s="13" t="s">
+        <v>1589</v>
+      </c>
+      <c r="G355" s="13" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H355" s="13" t="s">
         <v>1591</v>
-      </c>
-[...4 lines deleted...]
-        <v>1593</v>
       </c>
       <c r="I355" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J355" s="15">
         <v>44440</v>
       </c>
       <c r="K355" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="356" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A356" s="12">
         <v>20122003270</v>
       </c>
       <c r="B356" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C356" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D356" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E356" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F356" s="13" t="s">
+        <v>1592</v>
+      </c>
+      <c r="G356" s="13" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H356" s="13" t="s">
         <v>1594</v>
-      </c>
-[...4 lines deleted...]
-        <v>1596</v>
       </c>
       <c r="I356" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J356" s="15">
         <v>44440</v>
       </c>
       <c r="K356" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="357" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A357" s="12">
         <v>20122003270</v>
       </c>
       <c r="B357" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C357" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D357" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E357" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F357" s="13" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G357" s="13" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H357" s="13" t="s">
         <v>1597</v>
-      </c>
-[...4 lines deleted...]
-        <v>1599</v>
       </c>
       <c r="I357" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J357" s="15">
         <v>44440</v>
       </c>
       <c r="K357" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A358" s="12">
         <v>20122003270</v>
       </c>
       <c r="B358" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C358" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D358" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E358" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F358" s="13" t="s">
+        <v>1598</v>
+      </c>
+      <c r="G358" s="13" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H358" s="13" t="s">
         <v>1600</v>
-      </c>
-[...4 lines deleted...]
-        <v>1602</v>
       </c>
       <c r="I358" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J358" s="15">
         <v>44440</v>
       </c>
       <c r="K358" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A359" s="12">
         <v>20122003270</v>
       </c>
       <c r="B359" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C359" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D359" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E359" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F359" s="13" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G359" s="13" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H359" s="13" t="s">
         <v>1603</v>
-      </c>
-[...4 lines deleted...]
-        <v>1605</v>
       </c>
       <c r="I359" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J359" s="15">
         <v>44440</v>
       </c>
       <c r="K359" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A360" s="12">
         <v>20122003270</v>
       </c>
       <c r="B360" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C360" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D360" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E360" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F360" s="13" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G360" s="13" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H360" s="13" t="s">
         <v>1606</v>
-      </c>
-[...4 lines deleted...]
-        <v>1608</v>
       </c>
       <c r="I360" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J360" s="15">
         <v>44440</v>
       </c>
       <c r="K360" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A361" s="12">
         <v>20122003270</v>
       </c>
       <c r="B361" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C361" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D361" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E361" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F361" s="13" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G361" s="13" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H361" s="13" t="s">
         <v>1609</v>
-      </c>
-[...4 lines deleted...]
-        <v>1611</v>
       </c>
       <c r="I361" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J361" s="15">
         <v>44440</v>
       </c>
       <c r="K361" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="362" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A362" s="12">
         <v>20122003270</v>
       </c>
       <c r="B362" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C362" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D362" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E362" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F362" s="13" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G362" s="13" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H362" s="13" t="s">
         <v>1612</v>
-      </c>
-[...4 lines deleted...]
-        <v>1614</v>
       </c>
       <c r="I362" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J362" s="15">
         <v>44440</v>
       </c>
       <c r="K362" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="363" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A363" s="12">
         <v>20122003270</v>
       </c>
       <c r="B363" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C363" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D363" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E363" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F363" s="13" t="s">
+        <v>1613</v>
+      </c>
+      <c r="G363" s="13" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H363" s="13" t="s">
         <v>1615</v>
-      </c>
-[...4 lines deleted...]
-        <v>1617</v>
       </c>
       <c r="I363" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J363" s="15">
         <v>44440</v>
       </c>
       <c r="K363" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A364" s="12">
         <v>20122003270</v>
       </c>
       <c r="B364" s="13" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C364" s="13" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D364" s="13" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E364" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="F364" s="13" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G364" s="13" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H364" s="13" t="s">
         <v>1618</v>
-      </c>
-[...4 lines deleted...]
-        <v>1620</v>
       </c>
       <c r="I364" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J364" s="15">
         <v>44440</v>
       </c>
       <c r="K364" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="365" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A365" s="12">
+        <v>20122003270</v>
+      </c>
+      <c r="B365" s="13" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C365" s="13" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D365" s="13" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E365" s="13" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F365" s="13" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G365" s="13" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I365" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J365" s="15">
+        <v>44440</v>
+      </c>
+      <c r="K365" s="15">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A366" s="12">
         <v>20122003271</v>
       </c>
-      <c r="B365" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C365" s="13" t="s">
+      <c r="B366" s="13" t="s">
         <v>1622</v>
       </c>
-      <c r="D365" s="13" t="s">
+      <c r="C366" s="13" t="s">
         <v>1623</v>
       </c>
-      <c r="E365" s="13" t="s">
+      <c r="D366" s="13" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E366" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="F365" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G365" s="13" t="s">
+      <c r="F366" s="13" t="s">
         <v>1625</v>
       </c>
-      <c r="H365" s="13" t="s">
+      <c r="G366" s="13" t="s">
         <v>1626</v>
       </c>
-      <c r="I365" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J365" s="15">
+      <c r="H366" s="13" t="s">
+        <v>1627</v>
+      </c>
+      <c r="I366" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J366" s="15">
         <v>44383</v>
       </c>
-      <c r="K365" s="15">
+      <c r="K366" s="15">
         <v>46208</v>
       </c>
     </row>
-    <row r="366" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
-      <c r="A366" s="12">
+    <row r="367" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
+      <c r="A367" s="12">
         <v>20122003277</v>
       </c>
-      <c r="B366" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C366" s="13" t="s">
+      <c r="B367" s="13" t="s">
         <v>1628</v>
       </c>
-      <c r="D366" s="13" t="s">
+      <c r="C367" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="E366" s="13" t="s">
+      <c r="D367" s="13" t="s">
         <v>1630</v>
       </c>
-      <c r="F366" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G366" s="13" t="s">
+      <c r="E367" s="13" t="s">
         <v>1631</v>
       </c>
-      <c r="H366" s="13" t="s">
-[...5 lines deleted...]
-      <c r="J366" s="15">
+      <c r="F367" s="13" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G367" s="13" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H367" s="13" t="s">
+        <v>1630</v>
+      </c>
+      <c r="I367" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J367" s="15">
         <v>44440</v>
       </c>
-      <c r="K366" s="15">
+      <c r="K367" s="15">
         <v>46265</v>
-      </c>
-[...33 lines deleted...]
-        <v>46188</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A368" s="12">
-        <v>20122003284</v>
+        <v>20122003280</v>
       </c>
       <c r="B368" s="13" t="s">
-        <v>1637</v>
+        <v>1633</v>
       </c>
       <c r="C368" s="13" t="s">
-        <v>1638</v>
+        <v>1634</v>
       </c>
       <c r="D368" s="13" t="s">
-        <v>1639</v>
+        <v>1635</v>
       </c>
       <c r="E368" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F368" s="13" t="s">
-        <v>1640</v>
+        <v>1636</v>
       </c>
       <c r="G368" s="13" t="s">
-        <v>1641</v>
+        <v>1637</v>
       </c>
       <c r="H368" s="13" t="s">
-        <v>1642</v>
+        <v>1635</v>
       </c>
       <c r="I368" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J368" s="15">
-        <v>44380</v>
+        <v>44363</v>
       </c>
       <c r="K368" s="15">
-        <v>46205</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A369" s="12">
+        <v>20122003284</v>
+      </c>
+      <c r="B369" s="13" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C369" s="13" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D369" s="13" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E369" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F369" s="13" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G369" s="13" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H369" s="13" t="s">
+        <v>1643</v>
+      </c>
+      <c r="I369" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J369" s="15">
+        <v>44380</v>
+      </c>
+      <c r="K369" s="15">
+        <v>46205</v>
+      </c>
+    </row>
+    <row r="370" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A370" s="12">
         <v>20122003287</v>
       </c>
-      <c r="B369" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C369" s="13" t="s">
+      <c r="B370" s="13" t="s">
         <v>1644</v>
       </c>
-      <c r="D369" s="13" t="s">
+      <c r="C370" s="13" t="s">
         <v>1645</v>
       </c>
-      <c r="E369" s="13" t="s">
+      <c r="D370" s="13" t="s">
         <v>1646</v>
       </c>
-      <c r="F369" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G369" s="13" t="s">
+      <c r="E370" s="13" t="s">
         <v>1647</v>
       </c>
-      <c r="H369" s="13" t="s">
-[...5 lines deleted...]
-      <c r="J369" s="15">
+      <c r="F370" s="13" t="s">
+        <v>1644</v>
+      </c>
+      <c r="G370" s="13" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H370" s="13" t="s">
+        <v>1646</v>
+      </c>
+      <c r="I370" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J370" s="15">
         <v>44383</v>
       </c>
-      <c r="K369" s="15">
+      <c r="K370" s="15">
         <v>46208</v>
-      </c>
-[...33 lines deleted...]
-        <v>46265</v>
       </c>
     </row>
     <row r="371" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A371" s="12">
-        <v>20122003300</v>
+        <v>20122003295</v>
       </c>
       <c r="B371" s="13" t="s">
-        <v>1652</v>
+        <v>1649</v>
       </c>
       <c r="C371" s="13" t="s">
-        <v>1653</v>
+        <v>1650</v>
       </c>
       <c r="D371" s="13" t="s">
-        <v>1654</v>
+        <v>1651</v>
       </c>
       <c r="E371" s="13" t="s">
-        <v>1655</v>
+        <v>30</v>
       </c>
       <c r="F371" s="13" t="s">
         <v>1652</v>
       </c>
       <c r="G371" s="13" t="s">
-        <v>566</v>
+        <v>1650</v>
       </c>
       <c r="H371" s="13" t="s">
-        <v>1654</v>
+        <v>1651</v>
       </c>
       <c r="I371" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J371" s="15">
-        <v>44616</v>
+        <v>44463</v>
       </c>
       <c r="K371" s="15">
-        <v>46441</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="372" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A372" s="12">
-        <v>20122003302</v>
+        <v>20122003300</v>
       </c>
       <c r="B372" s="13" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C372" s="13" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D372" s="13" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E372" s="13" t="s">
         <v>1656</v>
       </c>
-      <c r="C372" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F372" s="13" t="s">
-        <v>1659</v>
+        <v>1653</v>
       </c>
       <c r="G372" s="13" t="s">
-        <v>1660</v>
+        <v>566</v>
       </c>
       <c r="H372" s="13" t="s">
-        <v>1661</v>
+        <v>1655</v>
       </c>
       <c r="I372" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J372" s="15">
-        <v>45478</v>
+        <v>44616</v>
       </c>
       <c r="K372" s="15">
-        <v>47300</v>
+        <v>46441</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A373" s="12">
-        <v>20122003308</v>
+        <v>20122003302</v>
       </c>
       <c r="B373" s="13" t="s">
-        <v>1662</v>
+        <v>1657</v>
       </c>
       <c r="C373" s="13" t="s">
-        <v>1663</v>
+        <v>1658</v>
       </c>
       <c r="D373" s="13" t="s">
-        <v>1664</v>
+        <v>1659</v>
       </c>
       <c r="E373" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F373" s="13" t="s">
-        <v>1665</v>
+        <v>1660</v>
       </c>
       <c r="G373" s="13" t="s">
-        <v>1666</v>
+        <v>1661</v>
       </c>
       <c r="H373" s="13" t="s">
-        <v>1667</v>
+        <v>1662</v>
       </c>
       <c r="I373" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J373" s="15">
-        <v>44514</v>
+        <v>45478</v>
       </c>
       <c r="K373" s="15">
-        <v>46339</v>
+        <v>47300</v>
       </c>
     </row>
     <row r="374" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A374" s="12">
+        <v>20122003308</v>
+      </c>
+      <c r="B374" s="13" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C374" s="13" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D374" s="13" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E374" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F374" s="13" t="s">
+        <v>1666</v>
+      </c>
+      <c r="G374" s="13" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H374" s="13" t="s">
+        <v>1668</v>
+      </c>
+      <c r="I374" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J374" s="15">
+        <v>44514</v>
+      </c>
+      <c r="K374" s="15">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="375" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A375" s="12">
         <v>20122003309</v>
       </c>
-      <c r="B374" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C374" s="13" t="s">
+      <c r="B375" s="13" t="s">
         <v>1669</v>
       </c>
-      <c r="D374" s="13" t="s">
+      <c r="C375" s="13" t="s">
         <v>1670</v>
       </c>
-      <c r="E374" s="13" t="s">
+      <c r="D375" s="13" t="s">
         <v>1671</v>
       </c>
-      <c r="F374" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G374" s="13" t="s">
+      <c r="E375" s="13" t="s">
         <v>1672</v>
       </c>
-      <c r="H374" s="13" t="s">
-[...5 lines deleted...]
-      <c r="J374" s="15">
+      <c r="F375" s="13" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G375" s="13" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H375" s="13" t="s">
+        <v>1671</v>
+      </c>
+      <c r="I375" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J375" s="15">
         <v>44519</v>
       </c>
-      <c r="K374" s="15">
+      <c r="K375" s="15">
         <v>46333</v>
-      </c>
-[...33 lines deleted...]
-        <v>46111</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A376" s="12">
         <v>20122003315</v>
       </c>
       <c r="B376" s="13" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C376" s="13" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D376" s="13" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E376" s="13" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F376" s="13" t="s">
+        <v>1674</v>
+      </c>
+      <c r="G376" s="13" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H376" s="13" t="s">
         <v>1679</v>
-      </c>
-[...16 lines deleted...]
-        <v>1684</v>
       </c>
       <c r="I376" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J376" s="15">
         <v>44712</v>
       </c>
       <c r="K376" s="15">
         <v>46530</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A377" s="12">
         <v>20122003331</v>
       </c>
       <c r="B377" s="13" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C377" s="13" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D377" s="13" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E377" s="13" t="s">
+        <v>1683</v>
+      </c>
+      <c r="F377" s="13" t="s">
+        <v>1684</v>
+      </c>
+      <c r="G377" s="13" t="s">
         <v>1685</v>
       </c>
-      <c r="C377" s="13" t="s">
+      <c r="H377" s="13" t="s">
         <v>1686</v>
-      </c>
-[...13 lines deleted...]
-        <v>1691</v>
       </c>
       <c r="I377" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J377" s="15">
         <v>44761</v>
       </c>
       <c r="K377" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A378" s="12">
         <v>20122003331</v>
       </c>
       <c r="B378" s="13" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C378" s="13" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="D378" s="13" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="E378" s="13" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="F378" s="13" t="s">
-        <v>1694</v>
+        <v>1689</v>
       </c>
       <c r="G378" s="13" t="s">
-        <v>1695</v>
+        <v>1690</v>
       </c>
       <c r="H378" s="13" t="s">
-        <v>1696</v>
+        <v>1691</v>
       </c>
       <c r="I378" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J378" s="15">
         <v>44761</v>
       </c>
       <c r="K378" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A379" s="12">
         <v>20122003331</v>
       </c>
       <c r="B379" s="13" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C379" s="13" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D379" s="13" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E379" s="13" t="s">
+        <v>1683</v>
+      </c>
+      <c r="F379" s="13" t="s">
         <v>1692</v>
       </c>
-      <c r="C379" s="13" t="s">
+      <c r="G379" s="13" t="s">
         <v>1693</v>
       </c>
-      <c r="D379" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H379" s="13" t="s">
-        <v>1699</v>
+        <v>1694</v>
       </c>
       <c r="I379" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J379" s="15">
         <v>44761</v>
       </c>
       <c r="K379" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A380" s="12">
         <v>20122003331</v>
       </c>
       <c r="B380" s="13" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C380" s="13" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="D380" s="13" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="E380" s="13" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="F380" s="13" t="s">
-        <v>1700</v>
+        <v>1695</v>
       </c>
       <c r="G380" s="13" t="s">
-        <v>1701</v>
+        <v>1696</v>
       </c>
       <c r="H380" s="13" t="s">
-        <v>1702</v>
+        <v>1697</v>
       </c>
       <c r="I380" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J380" s="15">
         <v>44761</v>
       </c>
       <c r="K380" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A381" s="12">
         <v>20122003331</v>
       </c>
       <c r="B381" s="13" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C381" s="13" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="D381" s="13" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="E381" s="13" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="F381" s="13" t="s">
-        <v>1703</v>
+        <v>1698</v>
       </c>
       <c r="G381" s="13" t="s">
-        <v>1704</v>
+        <v>1699</v>
       </c>
       <c r="H381" s="13" t="s">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="I381" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J381" s="15">
         <v>44761</v>
       </c>
       <c r="K381" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="382" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A382" s="12">
         <v>20122003331</v>
       </c>
       <c r="B382" s="13" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C382" s="13" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="D382" s="13" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="E382" s="13" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="F382" s="13" t="s">
-        <v>1706</v>
+        <v>1701</v>
       </c>
       <c r="G382" s="13" t="s">
-        <v>1707</v>
+        <v>1702</v>
       </c>
       <c r="H382" s="13" t="s">
-        <v>1708</v>
+        <v>1703</v>
       </c>
       <c r="I382" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J382" s="15">
         <v>44761</v>
       </c>
       <c r="K382" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A383" s="12">
         <v>20122003331</v>
       </c>
       <c r="B383" s="13" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C383" s="13" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="D383" s="13" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="E383" s="13" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="F383" s="13" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="G383" s="13" t="s">
-        <v>1710</v>
+        <v>1705</v>
       </c>
       <c r="H383" s="13" t="s">
-        <v>1711</v>
+        <v>1706</v>
       </c>
       <c r="I383" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J383" s="15">
         <v>44761</v>
       </c>
       <c r="K383" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="384" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A384" s="12">
         <v>20122003331</v>
       </c>
       <c r="B384" s="13" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C384" s="13" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="D384" s="13" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="E384" s="13" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="F384" s="13" t="s">
-        <v>1712</v>
+        <v>1707</v>
       </c>
       <c r="G384" s="13" t="s">
-        <v>1713</v>
+        <v>1708</v>
       </c>
       <c r="H384" s="13" t="s">
-        <v>1714</v>
+        <v>1709</v>
       </c>
       <c r="I384" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J384" s="15">
         <v>44761</v>
       </c>
       <c r="K384" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="385" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A385" s="12">
         <v>20122003331</v>
       </c>
       <c r="B385" s="13" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C385" s="13" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="D385" s="13" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="E385" s="13" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="F385" s="13" t="s">
-        <v>1715</v>
+        <v>1710</v>
       </c>
       <c r="G385" s="13" t="s">
-        <v>1716</v>
+        <v>1711</v>
       </c>
       <c r="H385" s="13" t="s">
-        <v>1717</v>
+        <v>1712</v>
       </c>
       <c r="I385" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J385" s="15">
         <v>44761</v>
       </c>
       <c r="K385" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="386" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A386" s="12">
         <v>20122003331</v>
       </c>
       <c r="B386" s="13" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C386" s="13" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="D386" s="13" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="E386" s="13" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="F386" s="13" t="s">
-        <v>1718</v>
+        <v>1713</v>
       </c>
       <c r="G386" s="13" t="s">
-        <v>1719</v>
+        <v>1714</v>
       </c>
       <c r="H386" s="13" t="s">
-        <v>1720</v>
+        <v>1715</v>
       </c>
       <c r="I386" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J386" s="15">
         <v>44761</v>
       </c>
       <c r="K386" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="387" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A387" s="12">
         <v>20122003331</v>
       </c>
       <c r="B387" s="13" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C387" s="13" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="D387" s="13" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="E387" s="13" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="F387" s="13" t="s">
-        <v>1721</v>
+        <v>1716</v>
       </c>
       <c r="G387" s="13" t="s">
-        <v>1722</v>
+        <v>1717</v>
       </c>
       <c r="H387" s="13" t="s">
-        <v>1723</v>
+        <v>1718</v>
       </c>
       <c r="I387" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J387" s="15">
         <v>44761</v>
       </c>
       <c r="K387" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="388" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A388" s="12">
         <v>20122003335</v>
       </c>
       <c r="B388" s="13" t="s">
-        <v>1724</v>
+        <v>1719</v>
       </c>
       <c r="C388" s="13" t="s">
-        <v>1725</v>
+        <v>1720</v>
       </c>
       <c r="D388" s="13" t="s">
-        <v>1726</v>
+        <v>1721</v>
       </c>
       <c r="E388" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F388" s="13" t="s">
-        <v>1727</v>
+        <v>1722</v>
       </c>
       <c r="G388" s="13" t="s">
-        <v>1725</v>
+        <v>1720</v>
       </c>
       <c r="H388" s="13" t="s">
-        <v>1726</v>
+        <v>1721</v>
       </c>
       <c r="I388" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J388" s="15">
         <v>44806</v>
       </c>
       <c r="K388" s="15">
         <v>46620</v>
       </c>
     </row>
     <row r="389" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A389" s="12">
         <v>20122003338</v>
       </c>
       <c r="B389" s="13" t="s">
-        <v>1728</v>
+        <v>1723</v>
       </c>
       <c r="C389" s="13" t="s">
-        <v>1729</v>
+        <v>1724</v>
       </c>
       <c r="D389" s="13" t="s">
-        <v>1730</v>
+        <v>1725</v>
       </c>
       <c r="E389" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F389" s="13" t="s">
-        <v>1731</v>
+        <v>1726</v>
       </c>
       <c r="G389" s="13" t="s">
-        <v>1732</v>
+        <v>1727</v>
       </c>
       <c r="H389" s="13" t="s">
-        <v>1733</v>
+        <v>1728</v>
       </c>
       <c r="I389" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J389" s="15">
         <v>44837</v>
       </c>
       <c r="K389" s="15">
         <v>46648</v>
       </c>
     </row>
     <row r="390" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A390" s="12">
         <v>20122003346</v>
       </c>
       <c r="B390" s="13" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C390" s="13" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D390" s="13" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E390" s="13" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F390" s="13" t="s">
+        <v>1733</v>
+      </c>
+      <c r="G390" s="13" t="s">
         <v>1734</v>
       </c>
-      <c r="C390" s="13" t="s">
+      <c r="H390" s="13" t="s">
         <v>1735</v>
-      </c>
-[...13 lines deleted...]
-        <v>1740</v>
       </c>
       <c r="I390" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J390" s="15">
         <v>44881</v>
       </c>
       <c r="K390" s="15">
         <v>46706</v>
       </c>
     </row>
     <row r="391" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A391" s="12">
         <v>20122003356</v>
       </c>
       <c r="B391" s="13" t="s">
-        <v>1741</v>
+        <v>1736</v>
       </c>
       <c r="C391" s="13" t="s">
-        <v>1742</v>
+        <v>1737</v>
       </c>
       <c r="D391" s="13" t="s">
-        <v>1743</v>
+        <v>1738</v>
       </c>
       <c r="E391" s="13" t="s">
-        <v>1744</v>
+        <v>1739</v>
       </c>
       <c r="F391" s="13" t="s">
-        <v>1741</v>
+        <v>1736</v>
       </c>
       <c r="G391" s="13" t="s">
-        <v>1742</v>
+        <v>1737</v>
       </c>
       <c r="H391" s="13" t="s">
-        <v>1743</v>
+        <v>1738</v>
       </c>
       <c r="I391" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J391" s="15">
         <v>44922</v>
       </c>
       <c r="K391" s="15">
         <v>46738</v>
       </c>
     </row>
     <row r="392" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A392" s="12">
         <v>20122003360</v>
       </c>
       <c r="B392" s="13" t="s">
-        <v>1745</v>
+        <v>1740</v>
       </c>
       <c r="C392" s="13" t="s">
-        <v>1746</v>
+        <v>1741</v>
       </c>
       <c r="D392" s="13" t="s">
-        <v>1747</v>
+        <v>1742</v>
       </c>
       <c r="E392" s="13" t="s">
-        <v>1748</v>
+        <v>1743</v>
       </c>
       <c r="F392" s="13" t="s">
-        <v>1745</v>
+        <v>1740</v>
       </c>
       <c r="G392" s="13" t="s">
-        <v>1749</v>
+        <v>1744</v>
       </c>
       <c r="H392" s="13" t="s">
-        <v>1747</v>
+        <v>1742</v>
       </c>
       <c r="I392" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J392" s="15">
         <v>44991</v>
       </c>
       <c r="K392" s="15">
         <v>46795</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A393" s="12">
         <v>20122003363</v>
       </c>
       <c r="B393" s="13" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C393" s="13" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D393" s="13" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E393" s="13" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F393" s="13" t="s">
+        <v>1745</v>
+      </c>
+      <c r="G393" s="13" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H393" s="13" t="s">
         <v>1750</v>
-      </c>
-[...16 lines deleted...]
-        <v>1755</v>
       </c>
       <c r="I393" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J393" s="15">
         <v>45425</v>
       </c>
       <c r="K393" s="15">
         <v>47250</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A394" s="12">
         <v>20122003367</v>
       </c>
       <c r="B394" s="13" t="s">
-        <v>1756</v>
+        <v>1751</v>
       </c>
       <c r="C394" s="13" t="s">
-        <v>1757</v>
+        <v>1752</v>
       </c>
       <c r="D394" s="13" t="s">
-        <v>1758</v>
+        <v>1753</v>
       </c>
       <c r="E394" s="13" t="s">
-        <v>1759</v>
+        <v>1754</v>
       </c>
       <c r="F394" s="13" t="s">
-        <v>1756</v>
+        <v>1751</v>
       </c>
       <c r="G394" s="13" t="s">
-        <v>1757</v>
+        <v>1752</v>
       </c>
       <c r="H394" s="13" t="s">
-        <v>1758</v>
+        <v>1753</v>
       </c>
       <c r="I394" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J394" s="15">
         <v>45007</v>
       </c>
       <c r="K394" s="15">
         <v>46830</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A395" s="12">
         <v>20122003371</v>
       </c>
       <c r="B395" s="13" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C395" s="13" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D395" s="13" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E395" s="13" t="s">
+        <v>1758</v>
+      </c>
+      <c r="F395" s="13" t="s">
+        <v>1755</v>
+      </c>
+      <c r="G395" s="13" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H395" s="13" t="s">
         <v>1760</v>
-      </c>
-[...16 lines deleted...]
-        <v>1765</v>
       </c>
       <c r="I395" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J395" s="15">
         <v>44502</v>
       </c>
       <c r="K395" s="15">
         <v>46327</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A396" s="12">
         <v>20122003374</v>
       </c>
       <c r="B396" s="13" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C396" s="13" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D396" s="13" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E396" s="13" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F396" s="13" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G396" s="13" t="s">
         <v>1766</v>
       </c>
-      <c r="C396" s="13" t="s">
+      <c r="H396" s="13" t="s">
         <v>1767</v>
-      </c>
-[...13 lines deleted...]
-        <v>1772</v>
       </c>
       <c r="I396" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J396" s="15">
         <v>45095</v>
       </c>
       <c r="K396" s="15">
         <v>46921</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A397" s="12">
         <v>20122003379</v>
       </c>
       <c r="B397" s="13" t="s">
-        <v>1773</v>
+        <v>1768</v>
       </c>
       <c r="C397" s="13" t="s">
-        <v>1774</v>
+        <v>1769</v>
       </c>
       <c r="D397" s="13" t="s">
-        <v>1775</v>
+        <v>1770</v>
       </c>
       <c r="E397" s="13" t="s">
-        <v>1776</v>
+        <v>1771</v>
       </c>
       <c r="F397" s="13" t="s">
-        <v>1773</v>
+        <v>1768</v>
       </c>
       <c r="G397" s="13" t="s">
-        <v>1774</v>
+        <v>1769</v>
       </c>
       <c r="H397" s="13" t="s">
-        <v>1775</v>
+        <v>1770</v>
       </c>
       <c r="I397" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J397" s="15">
         <v>45111</v>
       </c>
       <c r="K397" s="15">
         <v>46927</v>
       </c>
     </row>
     <row r="398" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A398" s="12">
         <v>20122003389</v>
       </c>
       <c r="B398" s="13" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C398" s="13" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D398" s="13" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E398" s="13" t="s">
+        <v>1775</v>
+      </c>
+      <c r="F398" s="13" t="s">
+        <v>1776</v>
+      </c>
+      <c r="G398" s="13" t="s">
         <v>1777</v>
       </c>
-      <c r="C398" s="13" t="s">
+      <c r="H398" s="13" t="s">
         <v>1778</v>
-      </c>
-[...13 lines deleted...]
-        <v>1783</v>
       </c>
       <c r="I398" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J398" s="15">
         <v>45219</v>
       </c>
       <c r="K398" s="15">
         <v>47032</v>
       </c>
     </row>
     <row r="399" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A399" s="12">
         <v>20122003391</v>
       </c>
       <c r="B399" s="13" t="s">
-        <v>1784</v>
+        <v>1779</v>
       </c>
       <c r="C399" s="13" t="s">
-        <v>1785</v>
+        <v>1780</v>
       </c>
       <c r="D399" s="13" t="s">
-        <v>1786</v>
+        <v>1781</v>
       </c>
       <c r="E399" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F399" s="13" t="s">
-        <v>1787</v>
+        <v>1782</v>
       </c>
       <c r="G399" s="13" t="s">
-        <v>1788</v>
+        <v>1783</v>
       </c>
       <c r="H399" s="13" t="s">
-        <v>1786</v>
+        <v>1781</v>
       </c>
       <c r="I399" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J399" s="15">
         <v>45219</v>
       </c>
       <c r="K399" s="15">
         <v>47045</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A400" s="12">
         <v>20122003393</v>
       </c>
       <c r="B400" s="13" t="s">
-        <v>1789</v>
+        <v>1784</v>
       </c>
       <c r="C400" s="13" t="s">
-        <v>1790</v>
+        <v>1785</v>
       </c>
       <c r="D400" s="13" t="s">
-        <v>1791</v>
+        <v>1786</v>
       </c>
       <c r="E400" s="13" t="s">
-        <v>1792</v>
+        <v>1787</v>
       </c>
       <c r="F400" s="13" t="s">
-        <v>1789</v>
+        <v>1784</v>
       </c>
       <c r="G400" s="13" t="s">
-        <v>1793</v>
+        <v>1788</v>
       </c>
       <c r="H400" s="13" t="s">
-        <v>1791</v>
+        <v>1786</v>
       </c>
       <c r="I400" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J400" s="15">
         <v>45345</v>
       </c>
       <c r="K400" s="15">
         <v>47171</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A401" s="12">
         <v>20122003394</v>
       </c>
       <c r="B401" s="13" t="s">
-        <v>1794</v>
+        <v>1789</v>
       </c>
       <c r="C401" s="13" t="s">
-        <v>1795</v>
+        <v>1790</v>
       </c>
       <c r="D401" s="13" t="s">
-        <v>1796</v>
+        <v>1791</v>
       </c>
       <c r="E401" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F401" s="13" t="s">
-        <v>1797</v>
+        <v>1792</v>
       </c>
       <c r="G401" s="13" t="s">
-        <v>1795</v>
+        <v>1790</v>
       </c>
       <c r="H401" s="13" t="s">
-        <v>1796</v>
+        <v>1791</v>
       </c>
       <c r="I401" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J401" s="15">
         <v>45461</v>
       </c>
       <c r="K401" s="15">
         <v>47284</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A402" s="12">
         <v>20122003395</v>
       </c>
       <c r="B402" s="13" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C402" s="13" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D402" s="13" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E402" s="13" t="s">
+        <v>1796</v>
+      </c>
+      <c r="F402" s="13" t="s">
+        <v>1797</v>
+      </c>
+      <c r="G402" s="13" t="s">
         <v>1798</v>
       </c>
-      <c r="C402" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H402" s="13" t="s">
-        <v>1800</v>
+        <v>1795</v>
       </c>
       <c r="I402" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J402" s="15">
         <v>45564</v>
       </c>
       <c r="K402" s="15">
         <v>47389</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A403" s="12">
         <v>20122003403</v>
       </c>
       <c r="B403" s="13" t="s">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="C403" s="13" t="s">
-        <v>1805</v>
+        <v>1800</v>
       </c>
       <c r="D403" s="13" t="s">
-        <v>1806</v>
+        <v>1801</v>
       </c>
       <c r="E403" s="13" t="s">
-        <v>1807</v>
+        <v>1802</v>
       </c>
       <c r="F403" s="13" t="s">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="G403" s="13" t="s">
         <v>566</v>
       </c>
       <c r="H403" s="13" t="s">
-        <v>1808</v>
+        <v>1803</v>
       </c>
       <c r="I403" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J403" s="15">
         <v>45374</v>
       </c>
       <c r="K403" s="15">
         <v>47199</v>
       </c>
     </row>
     <row r="404" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A404" s="12">
         <v>20122003407</v>
       </c>
       <c r="B404" s="13" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C404" s="13" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D404" s="13" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E404" s="13" t="s">
+        <v>1807</v>
+      </c>
+      <c r="F404" s="13" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G404" s="13" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H404" s="13" t="s">
         <v>1809</v>
-      </c>
-[...16 lines deleted...]
-        <v>1814</v>
       </c>
       <c r="I404" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J404" s="15">
         <v>45398</v>
       </c>
       <c r="K404" s="15">
         <v>47223</v>
       </c>
     </row>
     <row r="405" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A405" s="12">
         <v>20122003411</v>
       </c>
       <c r="B405" s="13" t="s">
-        <v>1815</v>
+        <v>1810</v>
       </c>
       <c r="C405" s="13" t="s">
-        <v>1816</v>
+        <v>1811</v>
       </c>
       <c r="D405" s="13" t="s">
-        <v>1817</v>
+        <v>1812</v>
       </c>
       <c r="E405" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F405" s="13" t="s">
-        <v>1818</v>
+        <v>1813</v>
       </c>
       <c r="G405" s="13" t="s">
-        <v>1819</v>
+        <v>1814</v>
       </c>
       <c r="H405" s="13" t="s">
-        <v>1820</v>
+        <v>1815</v>
       </c>
       <c r="I405" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J405" s="15">
         <v>45461</v>
       </c>
       <c r="K405" s="15">
         <v>47265</v>
       </c>
     </row>
     <row r="406" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A406" s="12">
         <v>20122003414</v>
       </c>
       <c r="B406" s="13" t="s">
-        <v>1821</v>
+        <v>1816</v>
       </c>
       <c r="C406" s="13" t="s">
-        <v>1822</v>
+        <v>1817</v>
       </c>
       <c r="D406" s="13" t="s">
-        <v>1823</v>
+        <v>1818</v>
       </c>
       <c r="E406" s="13" t="s">
-        <v>1824</v>
+        <v>1819</v>
       </c>
       <c r="F406" s="13" t="s">
-        <v>1821</v>
+        <v>1816</v>
       </c>
       <c r="G406" s="13" t="s">
-        <v>1822</v>
+        <v>1817</v>
       </c>
       <c r="H406" s="13" t="s">
-        <v>1823</v>
+        <v>1818</v>
       </c>
       <c r="I406" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J406" s="15">
         <v>45504</v>
       </c>
       <c r="K406" s="15">
         <v>47329</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A407" s="12">
         <v>20122003428</v>
       </c>
       <c r="B407" s="13" t="s">
-        <v>1825</v>
+        <v>1820</v>
       </c>
       <c r="C407" s="13" t="s">
-        <v>1826</v>
+        <v>1821</v>
       </c>
       <c r="D407" s="13" t="s">
-        <v>1827</v>
+        <v>1822</v>
       </c>
       <c r="E407" s="13" t="s">
-        <v>1828</v>
+        <v>1823</v>
       </c>
       <c r="F407" s="13" t="s">
-        <v>1825</v>
+        <v>1820</v>
       </c>
       <c r="G407" s="13" t="s">
-        <v>1829</v>
+        <v>1824</v>
       </c>
       <c r="H407" s="13" t="s">
-        <v>1827</v>
+        <v>1822</v>
       </c>
       <c r="I407" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J407" s="15">
         <v>45748</v>
       </c>
       <c r="K407" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="408" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A408" s="12">
         <v>20122003434</v>
       </c>
       <c r="B408" s="13" t="s">
-        <v>1830</v>
+        <v>1825</v>
       </c>
       <c r="C408" s="13" t="s">
-        <v>1831</v>
+        <v>1826</v>
       </c>
       <c r="D408" s="13" t="s">
-        <v>1832</v>
+        <v>1827</v>
       </c>
       <c r="E408" s="13" t="s">
-        <v>1833</v>
+        <v>1828</v>
       </c>
       <c r="F408" s="13" t="s">
-        <v>1830</v>
+        <v>1825</v>
       </c>
       <c r="G408" s="13" t="s">
-        <v>1831</v>
+        <v>1826</v>
       </c>
       <c r="H408" s="13" t="s">
-        <v>1832</v>
+        <v>1827</v>
       </c>
       <c r="I408" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J408" s="15">
         <v>45748</v>
       </c>
       <c r="K408" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="409" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A409" s="12">
         <v>20122003440</v>
       </c>
       <c r="B409" s="13" t="s">
-        <v>1834</v>
+        <v>1829</v>
       </c>
       <c r="C409" s="13" t="s">
-        <v>1835</v>
+        <v>1830</v>
       </c>
       <c r="D409" s="13" t="s">
-        <v>1836</v>
+        <v>1831</v>
       </c>
       <c r="E409" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F409" s="13" t="s">
-        <v>1837</v>
+        <v>1832</v>
       </c>
       <c r="G409" s="13" t="s">
-        <v>1838</v>
+        <v>1833</v>
       </c>
       <c r="H409" s="13" t="s">
-        <v>1839</v>
+        <v>1834</v>
       </c>
       <c r="I409" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J409" s="15">
         <v>45595</v>
       </c>
       <c r="K409" s="15">
         <v>47420</v>
       </c>
     </row>
     <row r="410" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A410" s="12">
         <v>20122003444</v>
       </c>
       <c r="B410" s="13" t="s">
-        <v>1840</v>
+        <v>1835</v>
       </c>
       <c r="C410" s="13" t="s">
-        <v>1841</v>
+        <v>1836</v>
       </c>
       <c r="D410" s="13" t="s">
-        <v>1842</v>
+        <v>1837</v>
       </c>
       <c r="E410" s="13" t="s">
-        <v>1843</v>
+        <v>1838</v>
       </c>
       <c r="F410" s="13" t="s">
-        <v>1840</v>
+        <v>1835</v>
       </c>
       <c r="G410" s="13" t="s">
-        <v>1841</v>
+        <v>1836</v>
       </c>
       <c r="H410" s="13" t="s">
-        <v>1842</v>
+        <v>1837</v>
       </c>
       <c r="I410" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J410" s="15">
         <v>45595</v>
       </c>
       <c r="K410" s="15">
         <v>47420</v>
       </c>
     </row>
     <row r="411" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A411" s="12">
         <v>20122003452</v>
       </c>
       <c r="B411" s="13" t="s">
-        <v>1844</v>
+        <v>1839</v>
       </c>
       <c r="C411" s="13" t="s">
-        <v>1845</v>
+        <v>1840</v>
       </c>
       <c r="D411" s="13" t="s">
-        <v>1846</v>
+        <v>1841</v>
       </c>
       <c r="E411" s="13" t="s">
-        <v>1847</v>
+        <v>1842</v>
       </c>
       <c r="F411" s="13" t="s">
-        <v>1844</v>
+        <v>1839</v>
       </c>
       <c r="G411" s="13" t="s">
-        <v>1848</v>
+        <v>1843</v>
       </c>
       <c r="H411" s="13" t="s">
-        <v>1846</v>
+        <v>1841</v>
       </c>
       <c r="I411" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J411" s="15">
         <v>45616</v>
       </c>
       <c r="K411" s="15">
         <v>47441</v>
       </c>
     </row>
     <row r="412" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A412" s="12">
         <v>20122003461</v>
       </c>
       <c r="B412" s="13" t="s">
-        <v>1849</v>
+        <v>1844</v>
       </c>
       <c r="C412" s="13" t="s">
-        <v>1850</v>
+        <v>1845</v>
       </c>
       <c r="D412" s="13" t="s">
-        <v>1851</v>
+        <v>1846</v>
       </c>
       <c r="E412" s="13" t="s">
-        <v>1852</v>
+        <v>1847</v>
       </c>
       <c r="F412" s="13" t="s">
-        <v>1849</v>
+        <v>1844</v>
       </c>
       <c r="G412" s="13" t="s">
-        <v>1850</v>
+        <v>1845</v>
       </c>
       <c r="H412" s="13" t="s">
-        <v>1851</v>
+        <v>1846</v>
       </c>
       <c r="I412" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J412" s="15">
         <v>44322</v>
       </c>
       <c r="K412" s="15">
         <v>46147</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A413" s="12">
         <v>20122003485</v>
       </c>
       <c r="B413" s="13" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C413" s="13" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D413" s="13" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E413" s="13" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F413" s="13" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G413" s="13" t="s">
         <v>1853</v>
       </c>
-      <c r="C413" s="13" t="s">
+      <c r="H413" s="13" t="s">
         <v>1854</v>
-      </c>
-[...13 lines deleted...]
-        <v>1859</v>
       </c>
       <c r="I413" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J413" s="15">
         <v>45845</v>
       </c>
       <c r="K413" s="15">
         <v>47640</v>
       </c>
     </row>
     <row r="414" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A414" s="12">
         <v>20122003489</v>
       </c>
       <c r="B414" s="13" t="s">
-        <v>1860</v>
+        <v>1855</v>
       </c>
       <c r="C414" s="13" t="s">
-        <v>1861</v>
+        <v>1856</v>
       </c>
       <c r="D414" s="13" t="s">
-        <v>1862</v>
+        <v>1857</v>
       </c>
       <c r="E414" s="13" t="s">
-        <v>1863</v>
+        <v>1858</v>
       </c>
       <c r="F414" s="13" t="s">
-        <v>1860</v>
+        <v>1855</v>
       </c>
       <c r="G414" s="13" t="s">
-        <v>1861</v>
+        <v>1856</v>
       </c>
       <c r="H414" s="13" t="s">
-        <v>1862</v>
+        <v>1857</v>
       </c>
       <c r="I414" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J414" s="15">
         <v>45769</v>
       </c>
       <c r="K414" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="415" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A415" s="12">
         <v>20122003502</v>
       </c>
       <c r="B415" s="13" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C415" s="13" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D415" s="13" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E415" s="13" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F415" s="13" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G415" s="13" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H415" s="13" t="s">
         <v>1864</v>
-      </c>
-[...16 lines deleted...]
-        <v>1869</v>
       </c>
       <c r="I415" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J415" s="15">
         <v>45980</v>
       </c>
       <c r="K415" s="15">
         <v>47664</v>
       </c>
     </row>
     <row r="416" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A416" s="12">
         <v>20122003505</v>
       </c>
       <c r="B416" s="13" t="s">
-        <v>1870</v>
+        <v>1865</v>
       </c>
       <c r="C416" s="13" t="s">
-        <v>1871</v>
+        <v>1866</v>
       </c>
       <c r="D416" s="13" t="s">
-        <v>1872</v>
+        <v>1867</v>
       </c>
       <c r="E416" s="13" t="s">
-        <v>1873</v>
+        <v>1868</v>
       </c>
       <c r="F416" s="13" t="s">
-        <v>1870</v>
+        <v>1865</v>
       </c>
       <c r="G416" s="13" t="s">
-        <v>1874</v>
+        <v>1869</v>
       </c>
       <c r="H416" s="13" t="s">
-        <v>1872</v>
+        <v>1867</v>
       </c>
       <c r="I416" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J416" s="15">
         <v>44783</v>
       </c>
       <c r="K416" s="15">
         <v>46608</v>
       </c>
     </row>
     <row r="417" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A417" s="12">
         <v>20122003507</v>
       </c>
       <c r="B417" s="13" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C417" s="13" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D417" s="13" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E417" s="13" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F417" s="13" t="s">
+        <v>1874</v>
+      </c>
+      <c r="G417" s="13" t="s">
         <v>1875</v>
-      </c>
-[...13 lines deleted...]
-        <v>1880</v>
       </c>
       <c r="H417" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I417" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J417" s="15">
         <v>45882</v>
       </c>
       <c r="K417" s="15">
         <v>47707</v>
       </c>
     </row>
     <row r="418" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A418" s="12">
         <v>20122003508</v>
       </c>
       <c r="B418" s="13" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C418" s="13" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D418" s="13" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E418" s="13" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F418" s="13" t="s">
+        <v>1880</v>
+      </c>
+      <c r="G418" s="13" t="s">
         <v>1881</v>
       </c>
-      <c r="C418" s="13" t="s">
+      <c r="H418" s="13" t="s">
         <v>1882</v>
-      </c>
-[...13 lines deleted...]
-        <v>1887</v>
       </c>
       <c r="I418" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J418" s="15">
         <v>44566</v>
       </c>
       <c r="K418" s="15">
         <v>46391</v>
       </c>
     </row>
     <row r="419" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A419" s="12">
         <v>20122003509</v>
       </c>
       <c r="B419" s="13" t="s">
-        <v>1888</v>
+        <v>1883</v>
       </c>
       <c r="C419" s="13" t="s">
-        <v>1889</v>
+        <v>1884</v>
       </c>
       <c r="D419" s="13" t="s">
-        <v>1890</v>
+        <v>1885</v>
       </c>
       <c r="E419" s="13" t="s">
-        <v>1891</v>
+        <v>1886</v>
       </c>
       <c r="F419" s="13" t="s">
-        <v>1888</v>
+        <v>1883</v>
       </c>
       <c r="G419" s="13" t="s">
-        <v>1892</v>
+        <v>1887</v>
       </c>
       <c r="H419" s="13" t="s">
-        <v>1890</v>
+        <v>1885</v>
       </c>
       <c r="I419" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J419" s="15">
         <v>45980</v>
       </c>
       <c r="K419" s="15">
         <v>47784</v>
       </c>
     </row>
     <row r="420" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A420" s="12">
         <v>20122003511</v>
       </c>
       <c r="B420" s="13" t="s">
-        <v>1893</v>
+        <v>1888</v>
       </c>
       <c r="C420" s="13" t="s">
-        <v>1894</v>
+        <v>1889</v>
       </c>
       <c r="D420" s="13" t="s">
-        <v>1895</v>
+        <v>1890</v>
       </c>
       <c r="E420" s="13" t="s">
-        <v>1896</v>
+        <v>1891</v>
       </c>
       <c r="F420" s="13" t="s">
-        <v>1893</v>
+        <v>1888</v>
       </c>
       <c r="G420" s="13" t="s">
-        <v>1897</v>
+        <v>1892</v>
       </c>
       <c r="H420" s="13" t="s">
-        <v>1895</v>
+        <v>1890</v>
       </c>
       <c r="I420" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J420" s="15">
         <v>45919</v>
       </c>
       <c r="K420" s="15">
         <v>47735</v>
       </c>
     </row>
     <row r="421" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A421" s="12">
         <v>20122003515</v>
       </c>
       <c r="B421" s="13" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C421" s="13" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D421" s="13" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E421" s="13" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F421" s="13" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G421" s="13" t="s">
         <v>1898</v>
       </c>
-      <c r="C421" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H421" s="13" t="s">
-        <v>1900</v>
+        <v>1895</v>
       </c>
       <c r="I421" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J421" s="15">
         <v>45945</v>
       </c>
       <c r="K421" s="15">
         <v>47770</v>
       </c>
     </row>
     <row r="422" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A422" s="12">
         <v>20122003518</v>
       </c>
       <c r="B422" s="13" t="s">
-        <v>1904</v>
+        <v>1899</v>
       </c>
       <c r="C422" s="13" t="s">
-        <v>1905</v>
+        <v>1900</v>
       </c>
       <c r="D422" s="13" t="s">
-        <v>1906</v>
+        <v>1901</v>
       </c>
       <c r="E422" s="13" t="s">
-        <v>1907</v>
+        <v>1902</v>
       </c>
       <c r="F422" s="13" t="s">
-        <v>1904</v>
+        <v>1899</v>
       </c>
       <c r="G422" s="13" t="s">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="H422" s="13" t="s">
-        <v>1906</v>
+        <v>1901</v>
       </c>
       <c r="I422" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J422" s="15">
         <v>44309</v>
       </c>
       <c r="K422" s="15">
         <v>46111</v>
       </c>
     </row>
     <row r="423" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A423" s="12">
         <v>20122003520</v>
       </c>
       <c r="B423" s="13" t="s">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="C423" s="13" t="s">
-        <v>1910</v>
+        <v>1905</v>
       </c>
       <c r="D423" s="13" t="s">
-        <v>1911</v>
+        <v>1906</v>
       </c>
       <c r="E423" s="13" t="s">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="F423" s="13" t="s">
-        <v>1912</v>
+        <v>1907</v>
       </c>
       <c r="G423" s="13" t="s">
-        <v>1913</v>
+        <v>1908</v>
       </c>
       <c r="H423" s="13" t="s">
-        <v>1911</v>
+        <v>1906</v>
       </c>
       <c r="I423" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J423" s="15">
         <v>46008</v>
       </c>
       <c r="K423" s="15">
         <v>47833</v>
       </c>
     </row>
     <row r="424" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A424" s="12">
         <v>20122003529</v>
       </c>
       <c r="B424" s="13" t="s">
-        <v>1914</v>
+        <v>1909</v>
       </c>
       <c r="C424" s="13" t="s">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="D424" s="13" t="s">
-        <v>1916</v>
+        <v>1911</v>
       </c>
       <c r="E424" s="13" t="s">
-        <v>1917</v>
+        <v>1912</v>
       </c>
       <c r="F424" s="13" t="s">
-        <v>1914</v>
+        <v>1909</v>
       </c>
       <c r="G424" s="13" t="s">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="H424" s="13" t="s">
-        <v>1919</v>
+        <v>1911</v>
       </c>
       <c r="I424" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J424" s="15">
-        <v>44249</v>
+        <v>46075</v>
       </c>
       <c r="K424" s="15">
-        <v>46074</v>
+        <v>47900</v>
       </c>
     </row>
     <row r="425" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A425" s="12">
         <v>20122003530</v>
       </c>
       <c r="B425" s="13" t="s">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="C425" s="13" t="s">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="D425" s="13" t="s">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="E425" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F425" s="13" t="s">
-        <v>1923</v>
+        <v>1917</v>
       </c>
       <c r="G425" s="13" t="s">
-        <v>1924</v>
+        <v>1918</v>
       </c>
       <c r="H425" s="13" t="s">
-        <v>1925</v>
+        <v>1919</v>
       </c>
       <c r="I425" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J425" s="15">
-        <v>44256</v>
+        <v>46082</v>
       </c>
       <c r="K425" s="15">
-        <v>46081</v>
+        <v>47907</v>
       </c>
     </row>
     <row r="426" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A426" s="12">
         <v>20122003536</v>
       </c>
       <c r="B426" s="13" t="s">
-        <v>1926</v>
+        <v>1920</v>
       </c>
       <c r="C426" s="13" t="s">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="D426" s="13" t="s">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="E426" s="13" t="s">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="F426" s="13" t="s">
-        <v>1926</v>
+        <v>1920</v>
       </c>
       <c r="G426" s="13" t="s">
-        <v>1930</v>
+        <v>1924</v>
       </c>
       <c r="H426" s="13" t="s">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="I426" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J426" s="15">
-        <v>44322</v>
+        <v>46148</v>
       </c>
       <c r="K426" s="15">
-        <v>46147</v>
+        <v>47973</v>
       </c>
     </row>
     <row r="427" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A427" s="12">
         <v>20122003537</v>
       </c>
       <c r="B427" s="13" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C427" s="13" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D427" s="13" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E427" s="13" t="s">
+        <v>1929</v>
+      </c>
+      <c r="F427" s="13" t="s">
+        <v>1930</v>
+      </c>
+      <c r="G427" s="13" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H427" s="13" t="s">
         <v>1932</v>
-      </c>
-[...16 lines deleted...]
-        <v>1938</v>
       </c>
       <c r="I427" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J427" s="15">
         <v>44346</v>
       </c>
       <c r="K427" s="15">
         <v>46171</v>
       </c>
     </row>
     <row r="428" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A428" s="12">
         <v>20122003538</v>
       </c>
       <c r="B428" s="13" t="s">
-        <v>1939</v>
+        <v>1933</v>
       </c>
       <c r="C428" s="13" t="s">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="D428" s="13" t="s">
-        <v>1941</v>
+        <v>1935</v>
       </c>
       <c r="E428" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F428" s="13" t="s">
-        <v>1942</v>
+        <v>1936</v>
       </c>
       <c r="G428" s="13" t="s">
-        <v>1943</v>
+        <v>1937</v>
       </c>
       <c r="H428" s="13" t="s">
-        <v>1944</v>
+        <v>1938</v>
       </c>
       <c r="I428" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J428" s="15">
         <v>44375</v>
       </c>
       <c r="K428" s="15">
         <v>46200</v>
       </c>
     </row>
     <row r="429" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A429" s="12">
         <v>20122003542</v>
       </c>
       <c r="B429" s="13" t="s">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="C429" s="13" t="s">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="D429" s="13" t="s">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="E429" s="13" t="s">
-        <v>1948</v>
+        <v>1942</v>
       </c>
       <c r="F429" s="13" t="s">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="G429" s="13" t="s">
-        <v>1949</v>
+        <v>1943</v>
       </c>
       <c r="H429" s="13" t="s">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="I429" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J429" s="15">
         <v>44390</v>
       </c>
       <c r="K429" s="15">
         <v>46200</v>
       </c>
     </row>
     <row r="430" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A430" s="12">
         <v>20122003544</v>
       </c>
       <c r="B430" s="13" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C430" s="13" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D430" s="13" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E430" s="13" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F430" s="13" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G430" s="13" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H430" s="13" t="s">
         <v>1950</v>
-      </c>
-[...16 lines deleted...]
-        <v>1956</v>
       </c>
       <c r="I430" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J430" s="15">
         <v>44543</v>
       </c>
       <c r="K430" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="431" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A431" s="12">
         <v>20122003546</v>
       </c>
       <c r="B431" s="13" t="s">
-        <v>1957</v>
+        <v>1951</v>
       </c>
       <c r="C431" s="13" t="s">
-        <v>1958</v>
+        <v>1952</v>
       </c>
       <c r="D431" s="13" t="s">
-        <v>1959</v>
+        <v>1953</v>
       </c>
       <c r="E431" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F431" s="13" t="s">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="G431" s="13" t="s">
-        <v>1961</v>
+        <v>1955</v>
       </c>
       <c r="H431" s="13" t="s">
-        <v>1962</v>
+        <v>1956</v>
       </c>
       <c r="I431" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J431" s="15">
         <v>45013</v>
       </c>
       <c r="K431" s="15">
         <v>46839</v>
       </c>
     </row>
     <row r="432" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A432" s="12">
         <v>20122003548</v>
       </c>
       <c r="B432" s="13" t="s">
-        <v>1963</v>
+        <v>1957</v>
       </c>
       <c r="C432" s="13" t="s">
-        <v>1964</v>
+        <v>1958</v>
       </c>
       <c r="D432" s="13" t="s">
-        <v>1965</v>
+        <v>1959</v>
       </c>
       <c r="E432" s="13" t="s">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="F432" s="13" t="s">
-        <v>1963</v>
+        <v>1957</v>
       </c>
       <c r="G432" s="13" t="s">
-        <v>1964</v>
+        <v>1958</v>
       </c>
       <c r="H432" s="13" t="s">
-        <v>1965</v>
+        <v>1959</v>
       </c>
       <c r="I432" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J432" s="15">
         <v>44397</v>
       </c>
       <c r="K432" s="15">
         <v>46222</v>
       </c>
     </row>
     <row r="433" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A433" s="12">
         <v>20122003553</v>
       </c>
       <c r="B433" s="13" t="s">
-        <v>1967</v>
+        <v>1961</v>
       </c>
       <c r="C433" s="13" t="s">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="D433" s="13" t="s">
-        <v>1969</v>
+        <v>1963</v>
       </c>
       <c r="E433" s="13" t="s">
-        <v>1970</v>
+        <v>1964</v>
       </c>
       <c r="F433" s="13" t="s">
-        <v>1971</v>
+        <v>1965</v>
       </c>
       <c r="G433" s="13" t="s">
-        <v>1972</v>
+        <v>1966</v>
       </c>
       <c r="H433" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I433" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J433" s="15">
         <v>44465</v>
       </c>
       <c r="K433" s="15">
         <v>46290</v>
       </c>
     </row>
     <row r="434" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A434" s="12">
         <v>20122003556</v>
       </c>
       <c r="B434" s="13" t="s">
-        <v>1973</v>
+        <v>1967</v>
       </c>
       <c r="C434" s="13" t="s">
-        <v>1974</v>
+        <v>1968</v>
       </c>
       <c r="D434" s="13" t="s">
-        <v>1975</v>
+        <v>1969</v>
       </c>
       <c r="E434" s="13" t="s">
-        <v>1976</v>
+        <v>1970</v>
       </c>
       <c r="F434" s="13" t="s">
-        <v>1973</v>
+        <v>1967</v>
       </c>
       <c r="G434" s="13" t="s">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="H434" s="13" t="s">
-        <v>1975</v>
+        <v>1969</v>
       </c>
       <c r="I434" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J434" s="15">
         <v>44566</v>
       </c>
       <c r="K434" s="15">
         <v>46391</v>
       </c>
     </row>
     <row r="435" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A435" s="12">
         <v>20122003562</v>
       </c>
       <c r="B435" s="13" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C435" s="13" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D435" s="13" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E435" s="13" t="s">
+        <v>1975</v>
+      </c>
+      <c r="F435" s="13" t="s">
+        <v>1976</v>
+      </c>
+      <c r="G435" s="13" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H435" s="13" t="s">
         <v>1978</v>
-      </c>
-[...16 lines deleted...]
-        <v>1984</v>
       </c>
       <c r="I435" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J435" s="15">
         <v>44705</v>
       </c>
       <c r="K435" s="15">
         <v>46493</v>
       </c>
     </row>
     <row r="436" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A436" s="12">
         <v>20122003564</v>
       </c>
       <c r="B436" s="13" t="s">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="C436" s="13" t="s">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="D436" s="13" t="s">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="E436" s="13" t="s">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="F436" s="13" t="s">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="G436" s="13" t="s">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="H436" s="13" t="s">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="I436" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J436" s="15">
         <v>44689</v>
       </c>
       <c r="K436" s="15">
         <v>46514</v>
       </c>
     </row>
     <row r="437" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A437" s="12">
         <v>20122003567</v>
       </c>
       <c r="B437" s="13" t="s">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="C437" s="13" t="s">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="D437" s="13" t="s">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="E437" s="13" t="s">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="F437" s="13" t="s">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="G437" s="13" t="s">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="H437" s="13" t="s">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="I437" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J437" s="15">
         <v>44739</v>
       </c>
       <c r="K437" s="15">
         <v>46552</v>
       </c>
     </row>
     <row r="438" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A438" s="12">
         <v>20122003568</v>
       </c>
       <c r="B438" s="13" t="s">
-        <v>1994</v>
+        <v>1988</v>
       </c>
       <c r="C438" s="13" t="s">
-        <v>1995</v>
+        <v>1989</v>
       </c>
       <c r="D438" s="13" t="s">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="E438" s="13" t="s">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="F438" s="13" t="s">
-        <v>1994</v>
+        <v>1988</v>
       </c>
       <c r="G438" s="13" t="s">
-        <v>1995</v>
+        <v>1989</v>
       </c>
       <c r="H438" s="13" t="s">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="I438" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J438" s="15">
         <v>44705</v>
       </c>
       <c r="K438" s="15">
         <v>46530</v>
       </c>
     </row>
     <row r="439" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A439" s="12">
         <v>20122003582</v>
       </c>
       <c r="B439" s="13" t="s">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="C439" s="13" t="s">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="D439" s="13" t="s">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="E439" s="13" t="s">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="F439" s="13" t="s">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="G439" s="13" t="s">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="H439" s="13" t="s">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="I439" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J439" s="15">
         <v>44859</v>
       </c>
       <c r="K439" s="15">
         <v>46684</v>
       </c>
     </row>
     <row r="440" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A440" s="12">
         <v>20122003589</v>
       </c>
       <c r="B440" s="13" t="s">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="C440" s="13" t="s">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="D440" s="13" t="s">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="E440" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F440" s="13" t="s">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G440" s="13" t="s">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="H440" s="13" t="s">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="I440" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J440" s="15">
         <v>44922</v>
       </c>
       <c r="K440" s="15">
         <v>46724</v>
       </c>
     </row>
     <row r="441" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A441" s="12">
         <v>20122003593</v>
       </c>
       <c r="B441" s="13" t="s">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="C441" s="13" t="s">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="D441" s="13" t="s">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="E441" s="13" t="s">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="F441" s="13" t="s">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G441" s="13" t="s">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="H441" s="13" t="s">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="I441" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J441" s="15">
         <v>44978</v>
       </c>
       <c r="K441" s="15">
         <v>46803</v>
       </c>
     </row>
     <row r="442" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A442" s="12">
         <v>20122003598</v>
       </c>
       <c r="B442" s="13" t="s">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="C442" s="13" t="s">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="D442" s="13" t="s">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="E442" s="13" t="s">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="F442" s="13" t="s">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="G442" s="13" t="s">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="H442" s="13" t="s">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="I442" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J442" s="15">
         <v>45007</v>
       </c>
       <c r="K442" s="15">
         <v>46832</v>
       </c>
     </row>
     <row r="443" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A443" s="12">
         <v>20122003599</v>
       </c>
       <c r="B443" s="13" t="s">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="C443" s="13" t="s">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="D443" s="13" t="s">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="E443" s="13" t="s">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="F443" s="13" t="s">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="G443" s="13" t="s">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="H443" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I443" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J443" s="15">
         <v>45006</v>
       </c>
       <c r="K443" s="15">
         <v>46832</v>
       </c>
     </row>
     <row r="444" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A444" s="12">
         <v>20122003604</v>
       </c>
       <c r="B444" s="13" t="s">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="C444" s="13" t="s">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D444" s="13" t="s">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="E444" s="13" t="s">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="F444" s="13" t="s">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="G444" s="13" t="s">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="H444" s="13" t="s">
-        <v>2026</v>
+        <v>2020</v>
       </c>
       <c r="I444" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J444" s="15">
         <v>45060</v>
       </c>
       <c r="K444" s="15">
         <v>46886</v>
       </c>
     </row>
     <row r="445" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A445" s="12">
         <v>20122003607</v>
       </c>
       <c r="B445" s="13" t="s">
-        <v>2027</v>
+        <v>2021</v>
       </c>
       <c r="C445" s="13" t="s">
-        <v>2028</v>
+        <v>2022</v>
       </c>
       <c r="D445" s="13" t="s">
-        <v>2029</v>
+        <v>2023</v>
       </c>
       <c r="E445" s="13" t="s">
-        <v>2030</v>
+        <v>2024</v>
       </c>
       <c r="F445" s="13" t="s">
-        <v>2031</v>
+        <v>2025</v>
       </c>
       <c r="G445" s="13" t="s">
-        <v>2028</v>
+        <v>2022</v>
       </c>
       <c r="H445" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I445" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J445" s="15">
         <v>44417</v>
       </c>
       <c r="K445" s="15">
         <v>46242</v>
       </c>
     </row>
     <row r="446" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A446" s="12">
         <v>20122003609</v>
       </c>
       <c r="B446" s="13" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C446" s="13" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D446" s="13" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E446" s="13" t="s">
+        <v>2029</v>
+      </c>
+      <c r="F446" s="13" t="s">
+        <v>2030</v>
+      </c>
+      <c r="G446" s="13" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H446" s="13" t="s">
         <v>2032</v>
-      </c>
-[...16 lines deleted...]
-        <v>2038</v>
       </c>
       <c r="I446" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J446" s="15">
         <v>45091</v>
       </c>
       <c r="K446" s="15">
         <v>46917</v>
       </c>
     </row>
     <row r="447" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A447" s="12">
         <v>20122003609</v>
       </c>
       <c r="B447" s="13" t="s">
-        <v>2032</v>
+        <v>2026</v>
       </c>
       <c r="C447" s="13" t="s">
-        <v>2039</v>
+        <v>2033</v>
       </c>
       <c r="D447" s="13" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E447" s="13" t="s">
+        <v>2029</v>
+      </c>
+      <c r="F447" s="13" t="s">
         <v>2034</v>
       </c>
-      <c r="E447" s="13" t="s">
+      <c r="G447" s="13" t="s">
         <v>2035</v>
       </c>
-      <c r="F447" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H447" s="13" t="s">
-        <v>2034</v>
+        <v>2028</v>
       </c>
       <c r="I447" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J447" s="15">
         <v>45091</v>
       </c>
       <c r="K447" s="15">
         <v>46917</v>
       </c>
     </row>
     <row r="448" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A448" s="12">
         <v>20122003610</v>
       </c>
       <c r="B448" s="13" t="s">
-        <v>2042</v>
+        <v>2036</v>
       </c>
       <c r="C448" s="13" t="s">
-        <v>2043</v>
+        <v>2037</v>
       </c>
       <c r="D448" s="13" t="s">
-        <v>2044</v>
+        <v>2038</v>
       </c>
       <c r="E448" s="13" t="s">
-        <v>2045</v>
+        <v>2039</v>
       </c>
       <c r="F448" s="13" t="s">
-        <v>2042</v>
+        <v>2036</v>
       </c>
       <c r="G448" s="13" t="s">
-        <v>2043</v>
+        <v>2037</v>
       </c>
       <c r="H448" s="13" t="s">
-        <v>2044</v>
+        <v>2038</v>
       </c>
       <c r="I448" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J448" s="15">
         <v>45091</v>
       </c>
       <c r="K448" s="15">
         <v>46917</v>
       </c>
     </row>
     <row r="449" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A449" s="12">
         <v>20122003613</v>
       </c>
       <c r="B449" s="13" t="s">
-        <v>2046</v>
+        <v>2040</v>
       </c>
       <c r="C449" s="13" t="s">
-        <v>2047</v>
+        <v>2041</v>
       </c>
       <c r="D449" s="13" t="s">
-        <v>2048</v>
+        <v>2042</v>
       </c>
       <c r="E449" s="13" t="s">
-        <v>2049</v>
+        <v>2043</v>
       </c>
       <c r="F449" s="13" t="s">
-        <v>2046</v>
+        <v>2040</v>
       </c>
       <c r="G449" s="13" t="s">
-        <v>2050</v>
+        <v>2044</v>
       </c>
       <c r="H449" s="13" t="s">
-        <v>2048</v>
+        <v>2042</v>
       </c>
       <c r="I449" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J449" s="15">
         <v>45172</v>
       </c>
       <c r="K449" s="15">
         <v>46998</v>
       </c>
     </row>
     <row r="450" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A450" s="12">
         <v>20122003614</v>
       </c>
       <c r="B450" s="13" t="s">
-        <v>2051</v>
+        <v>2045</v>
       </c>
       <c r="C450" s="13" t="s">
-        <v>2052</v>
+        <v>2046</v>
       </c>
       <c r="D450" s="13" t="s">
-        <v>2053</v>
+        <v>2047</v>
       </c>
       <c r="E450" s="13" t="s">
-        <v>2054</v>
+        <v>2048</v>
       </c>
       <c r="F450" s="13" t="s">
-        <v>2051</v>
+        <v>2045</v>
       </c>
       <c r="G450" s="13" t="s">
-        <v>2055</v>
+        <v>2049</v>
       </c>
       <c r="H450" s="13" t="s">
-        <v>2053</v>
+        <v>2047</v>
       </c>
       <c r="I450" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J450" s="15">
         <v>45172</v>
       </c>
       <c r="K450" s="15">
         <v>46998</v>
       </c>
     </row>
     <row r="451" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A451" s="12">
         <v>20122003616</v>
       </c>
       <c r="B451" s="13" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C451" s="13" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D451" s="13" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E451" s="13" t="s">
+        <v>2053</v>
+      </c>
+      <c r="F451" s="13" t="s">
+        <v>2054</v>
+      </c>
+      <c r="G451" s="13" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H451" s="13" t="s">
         <v>2056</v>
-      </c>
-[...16 lines deleted...]
-        <v>2062</v>
       </c>
       <c r="I451" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J451" s="15">
         <v>45200</v>
       </c>
       <c r="K451" s="15">
         <v>47026</v>
       </c>
     </row>
-    <row r="452" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="452" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A452" s="12">
         <v>20122003617</v>
       </c>
       <c r="B452" s="13" t="s">
-        <v>2063</v>
+        <v>2057</v>
       </c>
       <c r="C452" s="13" t="s">
-        <v>2064</v>
+        <v>2058</v>
       </c>
       <c r="D452" s="13" t="s">
-        <v>2065</v>
+        <v>2059</v>
       </c>
       <c r="E452" s="13" t="s">
-        <v>2066</v>
+        <v>2060</v>
       </c>
       <c r="F452" s="13" t="s">
-        <v>2067</v>
+        <v>2057</v>
       </c>
       <c r="G452" s="13" t="s">
-        <v>1641</v>
+        <v>2061</v>
       </c>
       <c r="H452" s="13" t="s">
-        <v>2068</v>
+        <v>2062</v>
       </c>
       <c r="I452" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J452" s="15">
         <v>45223</v>
       </c>
       <c r="K452" s="15">
         <v>47049</v>
       </c>
     </row>
     <row r="453" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A453" s="12">
-        <v>20122003617</v>
+        <v>20122003618</v>
       </c>
       <c r="B453" s="13" t="s">
         <v>2063</v>
       </c>
       <c r="C453" s="13" t="s">
-        <v>2069</v>
+        <v>2064</v>
       </c>
       <c r="D453" s="13" t="s">
         <v>2065</v>
       </c>
       <c r="E453" s="13" t="s">
         <v>2066</v>
       </c>
       <c r="F453" s="13" t="s">
         <v>2063</v>
       </c>
       <c r="G453" s="13" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H453" s="13" t="s">
+        <v>2067</v>
+      </c>
+      <c r="I453" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J453" s="15">
+        <v>45307</v>
+      </c>
+      <c r="K453" s="15">
+        <v>47133</v>
+      </c>
+    </row>
+    <row r="454" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A454" s="12">
+        <v>20122003622</v>
+      </c>
+      <c r="B454" s="13" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C454" s="13" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D454" s="13" t="s">
         <v>2070</v>
       </c>
-      <c r="H453" s="13" t="s">
+      <c r="E454" s="13" t="s">
+        <v>2071</v>
+      </c>
+      <c r="F454" s="13" t="s">
         <v>2068</v>
       </c>
-      <c r="I453" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C454" s="13" t="s">
+      <c r="G454" s="13" t="s">
+        <v>2069</v>
+      </c>
+      <c r="H454" s="13" t="s">
         <v>2072</v>
       </c>
-      <c r="D454" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I454" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J454" s="15">
-        <v>45307</v>
+        <v>45313</v>
       </c>
       <c r="K454" s="15">
-        <v>47133</v>
+        <v>47139</v>
       </c>
     </row>
     <row r="455" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A455" s="12">
-        <v>20122003622</v>
+        <v>20122003623</v>
       </c>
       <c r="B455" s="13" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C455" s="13" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D455" s="13" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E455" s="13" t="s">
         <v>2076</v>
       </c>
-      <c r="C455" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F455" s="13" t="s">
-        <v>2076</v>
+        <v>2073</v>
       </c>
       <c r="G455" s="13" t="s">
         <v>2077</v>
       </c>
       <c r="H455" s="13" t="s">
-        <v>2080</v>
+        <v>30</v>
       </c>
       <c r="I455" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J455" s="15">
-        <v>45313</v>
+        <v>45273</v>
       </c>
       <c r="K455" s="15">
-        <v>47139</v>
+        <v>47099</v>
       </c>
     </row>
     <row r="456" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A456" s="12">
-        <v>20122003623</v>
+        <v>20122003625</v>
       </c>
       <c r="B456" s="13" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C456" s="13" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D456" s="13" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E456" s="13" t="s">
         <v>2081</v>
       </c>
-      <c r="C456" s="13" t="s">
+      <c r="F456" s="13" t="s">
+        <v>2078</v>
+      </c>
+      <c r="G456" s="13" t="s">
         <v>2082</v>
-      </c>
-[...10 lines deleted...]
-        <v>2085</v>
       </c>
       <c r="H456" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I456" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J456" s="15">
         <v>45273</v>
       </c>
       <c r="K456" s="15">
         <v>47099</v>
       </c>
     </row>
-    <row r="457" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="457" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A457" s="12">
-        <v>20122003625</v>
+        <v>20122003628</v>
       </c>
       <c r="B457" s="13" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C457" s="13" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D457" s="13" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E457" s="13" t="s">
         <v>2086</v>
       </c>
-      <c r="C457" s="13" t="s">
+      <c r="F457" s="13" t="s">
+        <v>2083</v>
+      </c>
+      <c r="G457" s="13" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H457" s="13" t="s">
+        <v>2085</v>
+      </c>
+      <c r="I457" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J457" s="15">
+        <v>45390</v>
+      </c>
+      <c r="K457" s="15">
+        <v>47200</v>
+      </c>
+    </row>
+    <row r="458" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A458" s="12">
+        <v>20122003630</v>
+      </c>
+      <c r="B458" s="13" t="s">
         <v>2087</v>
       </c>
-      <c r="D457" s="13" t="s">
+      <c r="C458" s="13" t="s">
         <v>2088</v>
       </c>
-      <c r="E457" s="13" t="s">
+      <c r="D458" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E458" s="13" t="s">
         <v>2089</v>
       </c>
-      <c r="F457" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G457" s="13" t="s">
+      <c r="F458" s="13" t="s">
         <v>2090</v>
       </c>
-      <c r="H457" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B458" s="13" t="s">
+      <c r="G458" s="13" t="s">
         <v>2091</v>
       </c>
-      <c r="C458" s="13" t="s">
+      <c r="H458" s="13" t="s">
         <v>2092</v>
       </c>
-      <c r="D458" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I458" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J458" s="15">
-        <v>45390</v>
+        <v>45425</v>
       </c>
       <c r="K458" s="15">
-        <v>47200</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47250</v>
+      </c>
+    </row>
+    <row r="459" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A459" s="12">
         <v>20122003630</v>
       </c>
       <c r="B459" s="13" t="s">
-        <v>2095</v>
+        <v>2087</v>
       </c>
       <c r="C459" s="13" t="s">
-        <v>2096</v>
+        <v>2093</v>
       </c>
       <c r="D459" s="13" t="s">
         <v>30</v>
       </c>
       <c r="E459" s="13" t="s">
-        <v>2097</v>
+        <v>2089</v>
       </c>
       <c r="F459" s="13" t="s">
-        <v>2098</v>
+        <v>2094</v>
       </c>
       <c r="G459" s="13" t="s">
-        <v>2099</v>
+        <v>2095</v>
       </c>
       <c r="H459" s="13" t="s">
-        <v>2100</v>
+        <v>2096</v>
       </c>
       <c r="I459" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J459" s="15">
         <v>45425</v>
       </c>
       <c r="K459" s="15">
         <v>47250</v>
       </c>
     </row>
-    <row r="460" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+    <row r="460" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A460" s="12">
-        <v>20122003630</v>
+        <v>20122003634</v>
       </c>
       <c r="B460" s="13" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="C460" s="13" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D460" s="13" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E460" s="13" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F460" s="13" t="s">
         <v>2101</v>
       </c>
-      <c r="D460" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F460" s="13" t="s">
+      <c r="G460" s="13" t="s">
         <v>2102</v>
       </c>
-      <c r="G460" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H460" s="13" t="s">
-        <v>2104</v>
+        <v>2099</v>
       </c>
       <c r="I460" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J460" s="15">
-        <v>45425</v>
+        <v>45459</v>
       </c>
       <c r="K460" s="15">
-        <v>47250</v>
+        <v>47284</v>
       </c>
     </row>
     <row r="461" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A461" s="12">
         <v>20122003634</v>
       </c>
       <c r="B461" s="13" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C461" s="13" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D461" s="13" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E461" s="13" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F461" s="13" t="s">
+        <v>2104</v>
+      </c>
+      <c r="G461" s="13" t="s">
         <v>2105</v>
       </c>
-      <c r="C461" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H461" s="13" t="s">
-        <v>2107</v>
+        <v>30</v>
       </c>
       <c r="I461" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J461" s="15">
         <v>45459</v>
       </c>
       <c r="K461" s="15">
         <v>47284</v>
       </c>
     </row>
     <row r="462" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A462" s="12">
-        <v>20122003634</v>
+        <v>20122003635</v>
       </c>
       <c r="B462" s="13" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="C462" s="13" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D462" s="13" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E462" s="13" t="s">
+        <v>2109</v>
+      </c>
+      <c r="F462" s="13" t="s">
+        <v>2106</v>
+      </c>
+      <c r="G462" s="13" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H462" s="13" t="s">
         <v>2111</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="I462" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J462" s="15">
         <v>45459</v>
       </c>
       <c r="K462" s="15">
         <v>47284</v>
       </c>
     </row>
-    <row r="463" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="463" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A463" s="12">
-        <v>20122003635</v>
+        <v>20122003636</v>
       </c>
       <c r="B463" s="13" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C463" s="13" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D463" s="13" t="s">
         <v>2114</v>
       </c>
-      <c r="C463" s="13" t="s">
+      <c r="E463" s="13" t="s">
         <v>2115</v>
       </c>
-      <c r="D463" s="13" t="s">
+      <c r="F463" s="13" t="s">
+        <v>2112</v>
+      </c>
+      <c r="G463" s="13" t="s">
         <v>2116</v>
       </c>
-      <c r="E463" s="13" t="s">
+      <c r="H463" s="13" t="s">
         <v>2117</v>
       </c>
-      <c r="F463" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G463" s="13" t="s">
+      <c r="I463" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J463" s="15">
+        <v>45561</v>
+      </c>
+      <c r="K463" s="15">
+        <v>47380</v>
+      </c>
+    </row>
+    <row r="464" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A464" s="12">
+        <v>20122003637</v>
+      </c>
+      <c r="B464" s="13" t="s">
         <v>2118</v>
       </c>
-      <c r="H463" s="13" t="s">
+      <c r="C464" s="13" t="s">
         <v>2119</v>
       </c>
-      <c r="I463" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B464" s="13" t="s">
+      <c r="D464" s="13" t="s">
         <v>2120</v>
       </c>
-      <c r="C464" s="13" t="s">
+      <c r="E464" s="13" t="s">
         <v>2121</v>
       </c>
-      <c r="D464" s="13" t="s">
+      <c r="F464" s="13" t="s">
+        <v>2118</v>
+      </c>
+      <c r="G464" s="13" t="s">
         <v>2122</v>
       </c>
-      <c r="E464" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F464" s="13" t="s">
+      <c r="H464" s="13" t="s">
         <v>2120</v>
       </c>
-      <c r="G464" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I464" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J464" s="15">
-        <v>45561</v>
+        <v>45478</v>
       </c>
       <c r="K464" s="15">
-        <v>47380</v>
+        <v>47300</v>
       </c>
     </row>
     <row r="465" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A465" s="12">
-        <v>20122003637</v>
+        <v>20122003638</v>
       </c>
       <c r="B465" s="13" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C465" s="13" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D465" s="13" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E465" s="13" t="s">
         <v>2126</v>
       </c>
-      <c r="C465" s="13" t="s">
+      <c r="F465" s="13" t="s">
         <v>2127</v>
       </c>
-      <c r="D465" s="13" t="s">
+      <c r="G465" s="13" t="s">
         <v>2128</v>
       </c>
-      <c r="E465" s="13" t="s">
+      <c r="H465" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I465" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J465" s="15">
+        <v>45506</v>
+      </c>
+      <c r="K465" s="15">
+        <v>47330</v>
+      </c>
+    </row>
+    <row r="466" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A466" s="12">
+        <v>20122003639</v>
+      </c>
+      <c r="B466" s="13" t="s">
         <v>2129</v>
       </c>
-      <c r="F465" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G465" s="13" t="s">
+      <c r="C466" s="13" t="s">
         <v>2130</v>
       </c>
-      <c r="H465" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B466" s="13" t="s">
+      <c r="D466" s="13" t="s">
         <v>2131</v>
       </c>
-      <c r="C466" s="13" t="s">
+      <c r="E466" s="13" t="s">
         <v>2132</v>
       </c>
-      <c r="D466" s="13" t="s">
+      <c r="F466" s="13" t="s">
+        <v>2129</v>
+      </c>
+      <c r="G466" s="13" t="s">
         <v>2133</v>
       </c>
-      <c r="E466" s="13" t="s">
+      <c r="H466" s="13" t="s">
         <v>2134</v>
       </c>
-      <c r="F466" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I466" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J466" s="15">
-        <v>45506</v>
+        <v>45505</v>
       </c>
       <c r="K466" s="15">
         <v>47330</v>
       </c>
     </row>
-    <row r="467" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="467" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A467" s="12">
-        <v>20122003639</v>
+        <v>20122003641</v>
       </c>
       <c r="B467" s="13" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C467" s="13" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D467" s="13" t="s">
         <v>2137</v>
       </c>
-      <c r="C467" s="13" t="s">
+      <c r="E467" s="13" t="s">
         <v>2138</v>
       </c>
-      <c r="D467" s="13" t="s">
+      <c r="F467" s="13" t="s">
+        <v>2135</v>
+      </c>
+      <c r="G467" s="13" t="s">
         <v>2139</v>
       </c>
-      <c r="E467" s="13" t="s">
+      <c r="H467" s="13" t="s">
+        <v>2137</v>
+      </c>
+      <c r="I467" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J467" s="15">
+        <v>45537</v>
+      </c>
+      <c r="K467" s="15">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="468" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+      <c r="A468" s="12">
+        <v>20122003642</v>
+      </c>
+      <c r="B468" s="13" t="s">
         <v>2140</v>
       </c>
-      <c r="F467" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G467" s="13" t="s">
+      <c r="C468" s="13" t="s">
         <v>2141</v>
       </c>
-      <c r="H467" s="13" t="s">
+      <c r="D468" s="13" t="s">
         <v>2142</v>
       </c>
-      <c r="I467" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B468" s="13" t="s">
+      <c r="E468" s="13" t="s">
         <v>2143</v>
       </c>
-      <c r="C468" s="13" t="s">
+      <c r="F468" s="13" t="s">
         <v>2144</v>
       </c>
-      <c r="D468" s="13" t="s">
+      <c r="G468" s="13" t="s">
         <v>2145</v>
       </c>
-      <c r="E468" s="13" t="s">
+      <c r="H468" s="13" t="s">
         <v>2146</v>
-      </c>
-[...7 lines deleted...]
-        <v>2145</v>
       </c>
       <c r="I468" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J468" s="15">
         <v>45537</v>
       </c>
       <c r="K468" s="15">
         <v>47362</v>
       </c>
     </row>
-    <row r="469" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+    <row r="469" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A469" s="12">
-        <v>20122003642</v>
+        <v>20122003645</v>
       </c>
       <c r="B469" s="13" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C469" s="13" t="s">
         <v>2148</v>
       </c>
-      <c r="C469" s="13" t="s">
+      <c r="D469" s="13" t="s">
         <v>2149</v>
       </c>
-      <c r="D469" s="13" t="s">
+      <c r="E469" s="13" t="s">
         <v>2150</v>
       </c>
-      <c r="E469" s="13" t="s">
+      <c r="F469" s="13" t="s">
         <v>2151</v>
       </c>
-      <c r="F469" s="13" t="s">
+      <c r="G469" s="13" t="s">
         <v>2152</v>
       </c>
-      <c r="G469" s="13" t="s">
+      <c r="H469" s="13" t="s">
+        <v>2149</v>
+      </c>
+      <c r="I469" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J469" s="15">
+        <v>45564</v>
+      </c>
+      <c r="K469" s="15">
+        <v>47389</v>
+      </c>
+    </row>
+    <row r="470" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A470" s="12">
+        <v>20122003648</v>
+      </c>
+      <c r="B470" s="13" t="s">
         <v>2153</v>
       </c>
-      <c r="H469" s="13" t="s">
+      <c r="C470" s="13" t="s">
         <v>2154</v>
       </c>
-      <c r="I469" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B470" s="13" t="s">
+      <c r="D470" s="13" t="s">
         <v>2155</v>
       </c>
-      <c r="C470" s="13" t="s">
+      <c r="E470" s="13" t="s">
         <v>2156</v>
       </c>
-      <c r="D470" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F470" s="13" t="s">
-        <v>2159</v>
+        <v>2153</v>
       </c>
       <c r="G470" s="13" t="s">
-        <v>2160</v>
+        <v>1727</v>
       </c>
       <c r="H470" s="13" t="s">
         <v>2157</v>
       </c>
       <c r="I470" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J470" s="15">
         <v>45564</v>
       </c>
       <c r="K470" s="15">
         <v>47389</v>
       </c>
     </row>
     <row r="471" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A471" s="12">
         <v>20122003648</v>
       </c>
       <c r="B471" s="13" t="s">
-        <v>2161</v>
+        <v>2153</v>
       </c>
       <c r="C471" s="13" t="s">
-        <v>2162</v>
+        <v>2158</v>
       </c>
       <c r="D471" s="13" t="s">
-        <v>2163</v>
+        <v>2155</v>
       </c>
       <c r="E471" s="13" t="s">
-        <v>2164</v>
+        <v>2156</v>
       </c>
       <c r="F471" s="13" t="s">
-        <v>2161</v>
+        <v>2153</v>
       </c>
       <c r="G471" s="13" t="s">
-        <v>1732</v>
+        <v>2159</v>
       </c>
       <c r="H471" s="13" t="s">
-        <v>2165</v>
+        <v>30</v>
       </c>
       <c r="I471" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J471" s="15">
         <v>45564</v>
       </c>
       <c r="K471" s="15">
         <v>47389</v>
       </c>
     </row>
     <row r="472" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A472" s="12">
-        <v>20122003648</v>
+        <v>20122003651</v>
       </c>
       <c r="B472" s="13" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C472" s="13" t="s">
         <v>2161</v>
       </c>
-      <c r="C472" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D472" s="13" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E472" s="13" t="s">
         <v>2163</v>
       </c>
-      <c r="E472" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F472" s="13" t="s">
+        <v>2160</v>
+      </c>
+      <c r="G472" s="13" t="s">
         <v>2161</v>
       </c>
-      <c r="G472" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H472" s="13" t="s">
-        <v>30</v>
+        <v>2162</v>
       </c>
       <c r="I472" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J472" s="15">
-        <v>45564</v>
+        <v>45585</v>
       </c>
       <c r="K472" s="15">
-        <v>47389</v>
+        <v>47410</v>
       </c>
     </row>
     <row r="473" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A473" s="12">
-        <v>20122003651</v>
+        <v>20122003654</v>
       </c>
       <c r="B473" s="13" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C473" s="13" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D473" s="13" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E473" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F473" s="13" t="s">
+        <v>2167</v>
+      </c>
+      <c r="G473" s="13" t="s">
         <v>2168</v>
       </c>
-      <c r="C473" s="13" t="s">
+      <c r="H473" s="13" t="s">
         <v>2169</v>
       </c>
-      <c r="D473" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I473" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J473" s="15">
-        <v>45585</v>
+        <v>45623</v>
       </c>
       <c r="K473" s="15">
-        <v>47410</v>
+        <v>47448</v>
       </c>
     </row>
     <row r="474" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A474" s="12">
-        <v>20122003654</v>
+        <v>20122003657</v>
       </c>
       <c r="B474" s="13" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C474" s="13" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D474" s="13" t="s">
         <v>2172</v>
       </c>
-      <c r="C474" s="13" t="s">
+      <c r="E474" s="13" t="s">
         <v>2173</v>
       </c>
-      <c r="D474" s="13" t="s">
+      <c r="F474" s="13" t="s">
+        <v>2170</v>
+      </c>
+      <c r="G474" s="13" t="s">
         <v>2174</v>
       </c>
-      <c r="E474" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H474" s="13" t="s">
-        <v>2177</v>
+        <v>2172</v>
       </c>
       <c r="I474" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J474" s="15">
-        <v>45623</v>
+        <v>45748</v>
       </c>
       <c r="K474" s="15">
-        <v>47448</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="475" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A475" s="12">
-        <v>20122003657</v>
+        <v>20122003659</v>
       </c>
       <c r="B475" s="13" t="s">
-        <v>2178</v>
+        <v>2175</v>
       </c>
       <c r="C475" s="13" t="s">
-        <v>2179</v>
+        <v>2176</v>
       </c>
       <c r="D475" s="13" t="s">
-        <v>2180</v>
+        <v>2177</v>
       </c>
       <c r="E475" s="13" t="s">
-        <v>2181</v>
+        <v>30</v>
       </c>
       <c r="F475" s="13" t="s">
         <v>2178</v>
       </c>
       <c r="G475" s="13" t="s">
-        <v>2182</v>
+        <v>2179</v>
       </c>
       <c r="H475" s="13" t="s">
         <v>2180</v>
       </c>
       <c r="I475" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J475" s="15">
         <v>45748</v>
       </c>
       <c r="K475" s="15">
         <v>47573</v>
       </c>
     </row>
-    <row r="476" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="476" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A476" s="12">
-        <v>20122003659</v>
+        <v>20122003660</v>
       </c>
       <c r="B476" s="13" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C476" s="13" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D476" s="13" t="s">
         <v>2183</v>
-      </c>
-[...4 lines deleted...]
-        <v>2185</v>
       </c>
       <c r="E476" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F476" s="13" t="s">
-        <v>2186</v>
+        <v>2184</v>
       </c>
       <c r="G476" s="13" t="s">
-        <v>2187</v>
+        <v>2185</v>
       </c>
       <c r="H476" s="13" t="s">
-        <v>2188</v>
+        <v>2183</v>
       </c>
       <c r="I476" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J476" s="15">
-        <v>45748</v>
+        <v>44417</v>
       </c>
       <c r="K476" s="15">
-        <v>47573</v>
+        <v>46242</v>
       </c>
     </row>
     <row r="477" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A477" s="12">
-        <v>20122003660</v>
+        <v>20122003663</v>
       </c>
       <c r="B477" s="13" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C477" s="13" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D477" s="13" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E477" s="13" t="s">
         <v>2189</v>
       </c>
-      <c r="C477" s="13" t="s">
+      <c r="F477" s="13" t="s">
+        <v>2186</v>
+      </c>
+      <c r="G477" s="13" t="s">
         <v>2190</v>
       </c>
-      <c r="D477" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E477" s="13" t="s">
+      <c r="H477" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="F477" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I477" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J477" s="15">
-        <v>44417</v>
+        <v>45775</v>
       </c>
       <c r="K477" s="15">
-        <v>46242</v>
+        <v>47600</v>
       </c>
     </row>
     <row r="478" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A478" s="12">
-        <v>20122003663</v>
+        <v>20122003667</v>
       </c>
       <c r="B478" s="13" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C478" s="13" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D478" s="13" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E478" s="13" t="s">
         <v>2194</v>
       </c>
-      <c r="C478" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F478" s="13" t="s">
-        <v>2194</v>
+        <v>2191</v>
       </c>
       <c r="G478" s="13" t="s">
-        <v>2198</v>
+        <v>2192</v>
       </c>
       <c r="H478" s="13" t="s">
-        <v>30</v>
+        <v>2193</v>
       </c>
       <c r="I478" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J478" s="15">
         <v>45775</v>
       </c>
       <c r="K478" s="15">
         <v>47600</v>
       </c>
     </row>
     <row r="479" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A479" s="12">
-        <v>20122003667</v>
+        <v>20122003669</v>
       </c>
       <c r="B479" s="13" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C479" s="13" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D479" s="13" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E479" s="13" t="s">
+        <v>2198</v>
+      </c>
+      <c r="F479" s="13" t="s">
+        <v>2195</v>
+      </c>
+      <c r="G479" s="13" t="s">
         <v>2199</v>
       </c>
-      <c r="C479" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H479" s="13" t="s">
-        <v>2201</v>
+        <v>2197</v>
       </c>
       <c r="I479" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J479" s="15">
-        <v>45775</v>
+        <v>45840</v>
       </c>
       <c r="K479" s="15">
-        <v>47600</v>
+        <v>47665</v>
       </c>
     </row>
     <row r="480" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A480" s="12">
-        <v>20122003669</v>
+        <v>20122003670</v>
       </c>
       <c r="B480" s="13" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C480" s="13" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D480" s="13" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E480" s="13" t="s">
         <v>2203</v>
       </c>
-      <c r="C480" s="13" t="s">
+      <c r="F480" s="13" t="s">
+        <v>2200</v>
+      </c>
+      <c r="G480" s="13" t="s">
         <v>2204</v>
-      </c>
-[...10 lines deleted...]
-        <v>2207</v>
       </c>
       <c r="H480" s="13" t="s">
         <v>2205</v>
       </c>
       <c r="I480" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J480" s="15">
-        <v>45840</v>
+        <v>45813</v>
       </c>
       <c r="K480" s="15">
-        <v>47665</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47631</v>
+      </c>
+    </row>
+    <row r="481" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A481" s="12">
-        <v>20122003670</v>
+        <v>20122003672</v>
       </c>
       <c r="B481" s="13" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C481" s="13" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D481" s="13" t="s">
         <v>2208</v>
       </c>
-      <c r="C481" s="13" t="s">
+      <c r="E481" s="13" t="s">
         <v>2209</v>
       </c>
-      <c r="D481" s="13" t="s">
+      <c r="F481" s="13" t="s">
         <v>2210</v>
       </c>
-      <c r="E481" s="13" t="s">
+      <c r="G481" s="13" t="s">
         <v>2211</v>
       </c>
-      <c r="F481" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G481" s="13" t="s">
+      <c r="H481" s="13" t="s">
         <v>2212</v>
       </c>
-      <c r="H481" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I481" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J481" s="15">
-        <v>45813</v>
+        <v>45806</v>
       </c>
       <c r="K481" s="15">
         <v>47631</v>
       </c>
     </row>
-    <row r="482" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="482" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A482" s="12">
-        <v>20122003672</v>
+        <v>20122003674</v>
       </c>
       <c r="B482" s="13" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C482" s="13" t="s">
         <v>2214</v>
       </c>
-      <c r="C482" s="13" t="s">
+      <c r="D482" s="13" t="s">
         <v>2215</v>
       </c>
-      <c r="D482" s="13" t="s">
+      <c r="E482" s="13" t="s">
         <v>2216</v>
       </c>
-      <c r="E482" s="13" t="s">
+      <c r="F482" s="13" t="s">
+        <v>2213</v>
+      </c>
+      <c r="G482" s="13" t="s">
         <v>2217</v>
       </c>
-      <c r="F482" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H482" s="13" t="s">
-        <v>2220</v>
+        <v>2215</v>
       </c>
       <c r="I482" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J482" s="15">
-        <v>45806</v>
+        <v>45867</v>
       </c>
       <c r="K482" s="15">
-        <v>47631</v>
+        <v>47692</v>
       </c>
     </row>
     <row r="483" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A483" s="12">
-        <v>20122003674</v>
+        <v>20122003675</v>
       </c>
       <c r="B483" s="13" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C483" s="13" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D483" s="13" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E483" s="13" t="s">
         <v>2221</v>
       </c>
-      <c r="C483" s="13" t="s">
+      <c r="F483" s="13" t="s">
+        <v>2218</v>
+      </c>
+      <c r="G483" s="13" t="s">
         <v>2222</v>
-      </c>
-[...10 lines deleted...]
-        <v>2225</v>
       </c>
       <c r="H483" s="13" t="s">
         <v>2223</v>
       </c>
       <c r="I483" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J483" s="15">
-        <v>45867</v>
+        <v>46008</v>
       </c>
       <c r="K483" s="15">
-        <v>47692</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47824</v>
+      </c>
+    </row>
+    <row r="484" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A484" s="12">
-        <v>20122003675</v>
+        <v>20122003676</v>
       </c>
       <c r="B484" s="13" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C484" s="13" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D484" s="13" t="s">
         <v>2226</v>
       </c>
-      <c r="C484" s="13" t="s">
+      <c r="E484" s="13" t="s">
         <v>2227</v>
       </c>
-      <c r="D484" s="13" t="s">
+      <c r="F484" s="13" t="s">
         <v>2228</v>
       </c>
-      <c r="E484" s="13" t="s">
+      <c r="G484" s="13" t="s">
         <v>2229</v>
       </c>
-      <c r="F484" s="13" t="s">
+      <c r="H484" s="13" t="s">
         <v>2226</v>
       </c>
-      <c r="G484" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I484" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J484" s="15">
-        <v>46008</v>
+        <v>45919</v>
       </c>
       <c r="K484" s="15">
-        <v>47824</v>
+        <v>47734</v>
       </c>
     </row>
     <row r="485" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A485" s="12">
-        <v>20122003676</v>
+        <v>20122003677</v>
       </c>
       <c r="B485" s="13" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C485" s="13" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D485" s="13" t="s">
         <v>2232</v>
       </c>
-      <c r="C485" s="13" t="s">
+      <c r="E485" s="13" t="s">
         <v>2233</v>
       </c>
-      <c r="D485" s="13" t="s">
+      <c r="F485" s="13" t="s">
         <v>2234</v>
       </c>
-      <c r="E485" s="13" t="s">
+      <c r="G485" s="13" t="s">
         <v>2235</v>
       </c>
-      <c r="F485" s="13" t="s">
+      <c r="H485" s="13" t="s">
         <v>2236</v>
       </c>
-      <c r="G485" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I485" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J485" s="15">
-        <v>45919</v>
+        <v>45840</v>
       </c>
       <c r="K485" s="15">
-        <v>47734</v>
+        <v>47665</v>
       </c>
     </row>
     <row r="486" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A486" s="12">
-        <v>20122003677</v>
+        <v>20122003680</v>
       </c>
       <c r="B486" s="13" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C486" s="13" t="s">
         <v>2238</v>
       </c>
-      <c r="C486" s="13" t="s">
+      <c r="D486" s="13" t="s">
         <v>2239</v>
       </c>
-      <c r="D486" s="13" t="s">
+      <c r="E486" s="13" t="s">
         <v>2240</v>
       </c>
-      <c r="E486" s="13" t="s">
+      <c r="F486" s="13" t="s">
+        <v>2237</v>
+      </c>
+      <c r="G486" s="13" t="s">
         <v>2241</v>
       </c>
-      <c r="F486" s="13" t="s">
+      <c r="H486" s="13" t="s">
         <v>2242</v>
       </c>
-      <c r="G486" s="13" t="s">
+      <c r="I486" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J486" s="15">
+        <v>44481</v>
+      </c>
+      <c r="K486" s="15">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="487" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A487" s="12">
+        <v>20122003681</v>
+      </c>
+      <c r="B487" s="13" t="s">
         <v>2243</v>
       </c>
-      <c r="H486" s="13" t="s">
+      <c r="C487" s="13" t="s">
         <v>2244</v>
       </c>
-      <c r="I486" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B487" s="13" t="s">
+      <c r="D487" s="13" t="s">
         <v>2245</v>
       </c>
-      <c r="C487" s="13" t="s">
+      <c r="E487" s="13" t="s">
         <v>2246</v>
       </c>
-      <c r="D487" s="13" t="s">
+      <c r="F487" s="13" t="s">
+        <v>2243</v>
+      </c>
+      <c r="G487" s="13" t="s">
         <v>2247</v>
       </c>
-      <c r="E487" s="13" t="s">
+      <c r="H487" s="13" t="s">
+        <v>2245</v>
+      </c>
+      <c r="I487" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J487" s="15">
+        <v>45909</v>
+      </c>
+      <c r="K487" s="15">
+        <v>47734</v>
+      </c>
+    </row>
+    <row r="488" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A488" s="12">
+        <v>20122003682</v>
+      </c>
+      <c r="B488" s="13" t="s">
         <v>2248</v>
       </c>
-      <c r="F487" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G487" s="13" t="s">
+      <c r="C488" s="13" t="s">
         <v>2249</v>
       </c>
-      <c r="H487" s="13" t="s">
+      <c r="D488" s="13" t="s">
         <v>2250</v>
       </c>
-      <c r="I487" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B488" s="13" t="s">
+      <c r="E488" s="13" t="s">
         <v>2251</v>
       </c>
-      <c r="C488" s="13" t="s">
+      <c r="F488" s="13" t="s">
+        <v>2248</v>
+      </c>
+      <c r="G488" s="13" t="s">
         <v>2252</v>
-      </c>
-[...10 lines deleted...]
-        <v>2255</v>
       </c>
       <c r="H488" s="13" t="s">
         <v>2253</v>
       </c>
       <c r="I488" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J488" s="15">
         <v>45909</v>
       </c>
       <c r="K488" s="15">
         <v>47734</v>
       </c>
     </row>
     <row r="489" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A489" s="12">
-        <v>20122003682</v>
+        <v>20122003684</v>
       </c>
       <c r="B489" s="13" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C489" s="13" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D489" s="13" t="s">
         <v>2256</v>
       </c>
-      <c r="C489" s="13" t="s">
+      <c r="E489" s="13" t="s">
         <v>2257</v>
       </c>
-      <c r="D489" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F489" s="13" t="s">
+        <v>2254</v>
+      </c>
+      <c r="G489" s="13" t="s">
+        <v>566</v>
+      </c>
+      <c r="H489" s="13" t="s">
         <v>2256</v>
       </c>
-      <c r="G489" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I489" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J489" s="15">
-        <v>45909</v>
+        <v>44369</v>
       </c>
       <c r="K489" s="15">
-        <v>47734</v>
+        <v>46194</v>
       </c>
     </row>
     <row r="490" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A490" s="12">
-        <v>20122003684</v>
+        <v>20122003689</v>
       </c>
       <c r="B490" s="13" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C490" s="13" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D490" s="13" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E490" s="13" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F490" s="13" t="s">
+        <v>2258</v>
+      </c>
+      <c r="G490" s="13" t="s">
         <v>2262</v>
       </c>
-      <c r="C490" s="13" t="s">
+      <c r="H490" s="13" t="s">
+        <v>2260</v>
+      </c>
+      <c r="I490" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J490" s="15">
+        <v>44463</v>
+      </c>
+      <c r="K490" s="15">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="491" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A491" s="12">
+        <v>20122003690</v>
+      </c>
+      <c r="B491" s="13" t="s">
         <v>2263</v>
       </c>
-      <c r="D490" s="13" t="s">
+      <c r="C491" s="13" t="s">
         <v>2264</v>
       </c>
-      <c r="E490" s="13" t="s">
+      <c r="D491" s="13" t="s">
         <v>2265</v>
       </c>
-      <c r="F490" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B491" s="13" t="s">
+      <c r="E491" s="13" t="s">
         <v>2266</v>
       </c>
-      <c r="C491" s="13" t="s">
+      <c r="F491" s="13" t="s">
+        <v>2263</v>
+      </c>
+      <c r="G491" s="13" t="s">
         <v>2267</v>
-      </c>
-[...10 lines deleted...]
-        <v>2270</v>
       </c>
       <c r="H491" s="13" t="s">
         <v>2268</v>
       </c>
       <c r="I491" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J491" s="15">
-        <v>44463</v>
+        <v>46044</v>
       </c>
       <c r="K491" s="15">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="492" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47869</v>
+      </c>
+    </row>
+    <row r="492" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A492" s="12">
-        <v>20122003690</v>
+        <v>20122003693</v>
       </c>
       <c r="B492" s="13" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C492" s="13" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D492" s="13" t="s">
         <v>2271</v>
       </c>
-      <c r="C492" s="13" t="s">
+      <c r="E492" s="13" t="s">
         <v>2272</v>
       </c>
-      <c r="D492" s="13" t="s">
+      <c r="F492" s="13" t="s">
+        <v>2269</v>
+      </c>
+      <c r="G492" s="13" t="s">
         <v>2273</v>
       </c>
-      <c r="E492" s="13" t="s">
+      <c r="H492" s="13" t="s">
         <v>2274</v>
       </c>
-      <c r="F492" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I492" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J492" s="15">
-        <v>46044</v>
+        <v>44558</v>
       </c>
       <c r="K492" s="15">
-        <v>47869</v>
-[...2 lines deleted...]
-    <row r="493" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46383</v>
+      </c>
+    </row>
+    <row r="493" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A493" s="12">
         <v>20122003693</v>
       </c>
       <c r="B493" s="13" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C493" s="13" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D493" s="13" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E493" s="13" t="s">
+        <v>2272</v>
+      </c>
+      <c r="F493" s="13" t="s">
+        <v>2276</v>
+      </c>
+      <c r="G493" s="13" t="s">
         <v>2277</v>
       </c>
-      <c r="C493" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H493" s="13" t="s">
-        <v>2282</v>
+        <v>2274</v>
       </c>
       <c r="I493" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J493" s="15">
         <v>44558</v>
       </c>
       <c r="K493" s="15">
         <v>46383</v>
       </c>
     </row>
-    <row r="494" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="494" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A494" s="12">
-        <v>20122003693</v>
+        <v>20122003694</v>
       </c>
       <c r="B494" s="13" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="C494" s="13" t="s">
-        <v>2283</v>
+        <v>2279</v>
       </c>
       <c r="D494" s="13" t="s">
-        <v>2279</v>
+        <v>26</v>
       </c>
       <c r="E494" s="13" t="s">
         <v>2280</v>
       </c>
       <c r="F494" s="13" t="s">
-        <v>2284</v>
+        <v>2278</v>
       </c>
       <c r="G494" s="13" t="s">
-        <v>2285</v>
+        <v>2281</v>
       </c>
       <c r="H494" s="13" t="s">
         <v>2282</v>
       </c>
       <c r="I494" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J494" s="15">
-        <v>44558</v>
+        <v>46072</v>
       </c>
       <c r="K494" s="15">
-        <v>46383</v>
-[...2 lines deleted...]
-    <row r="495" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47897</v>
+      </c>
+    </row>
+    <row r="495" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A495" s="12">
-        <v>20122003694</v>
+        <v>20122003695</v>
       </c>
       <c r="B495" s="13" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C495" s="13" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D495" s="13" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E495" s="13" t="s">
         <v>2286</v>
       </c>
-      <c r="C495" s="13" t="s">
+      <c r="F495" s="13" t="s">
+        <v>2283</v>
+      </c>
+      <c r="G495" s="13" t="s">
         <v>2287</v>
       </c>
-      <c r="D495" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E495" s="13" t="s">
+      <c r="H495" s="13" t="s">
+        <v>2285</v>
+      </c>
+      <c r="I495" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J495" s="15">
+        <v>46110</v>
+      </c>
+      <c r="K495" s="15">
+        <v>47935</v>
+      </c>
+    </row>
+    <row r="496" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A496" s="12">
+        <v>20122003696</v>
+      </c>
+      <c r="B496" s="13" t="s">
         <v>2288</v>
       </c>
-      <c r="F495" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G495" s="13" t="s">
+      <c r="C496" s="13" t="s">
         <v>2289</v>
       </c>
-      <c r="H495" s="13" t="s">
+      <c r="D496" s="13" t="s">
         <v>2290</v>
       </c>
-      <c r="I495" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B496" s="13" t="s">
+      <c r="E496" s="13" t="s">
         <v>2291</v>
       </c>
-      <c r="C496" s="13" t="s">
+      <c r="F496" s="13" t="s">
+        <v>2288</v>
+      </c>
+      <c r="G496" s="13" t="s">
         <v>2292</v>
-      </c>
-[...10 lines deleted...]
-        <v>2295</v>
       </c>
       <c r="H496" s="13" t="s">
         <v>2293</v>
       </c>
       <c r="I496" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J496" s="15">
-        <v>44284</v>
+        <v>46072</v>
       </c>
       <c r="K496" s="15">
-        <v>46109</v>
-[...2 lines deleted...]
-    <row r="497" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47897</v>
+      </c>
+    </row>
+    <row r="497" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A497" s="12">
-        <v>20122003696</v>
+        <v>20122003697</v>
       </c>
       <c r="B497" s="13" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C497" s="13" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D497" s="13" t="s">
         <v>2296</v>
       </c>
-      <c r="C497" s="13" t="s">
+      <c r="E497" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F497" s="13" t="s">
         <v>2297</v>
       </c>
-      <c r="D497" s="13" t="s">
+      <c r="G497" s="13" t="s">
         <v>2298</v>
       </c>
-      <c r="E497" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F497" s="13" t="s">
+      <c r="H497" s="13" t="s">
         <v>2296</v>
-      </c>
-[...4 lines deleted...]
-        <v>2301</v>
       </c>
       <c r="I497" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J497" s="15">
         <v>46072</v>
       </c>
       <c r="K497" s="15">
         <v>47897</v>
       </c>
     </row>
-    <row r="498" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="498" spans="1:11" ht="75.599999999999994" x14ac:dyDescent="0.15">
       <c r="A498" s="12">
-        <v>20122003697</v>
+        <v>20122003698</v>
       </c>
       <c r="B498" s="13" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C498" s="13" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D498" s="13" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E498" s="13" t="s">
         <v>2302</v>
       </c>
-      <c r="C498" s="13" t="s">
+      <c r="F498" s="13" t="s">
+        <v>2299</v>
+      </c>
+      <c r="G498" s="13" t="s">
         <v>2303</v>
-      </c>
-[...10 lines deleted...]
-        <v>2306</v>
       </c>
       <c r="H498" s="13" t="s">
         <v>2304</v>
       </c>
       <c r="I498" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J498" s="15">
-        <v>46072</v>
+        <v>44284</v>
       </c>
       <c r="K498" s="15">
-        <v>47897</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:11" ht="75.599999999999994" x14ac:dyDescent="0.15">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="499" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A499" s="12">
-        <v>20122003698</v>
+        <v>20122003699</v>
       </c>
       <c r="B499" s="13" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C499" s="13" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D499" s="13" t="s">
         <v>2307</v>
       </c>
-      <c r="C499" s="13" t="s">
+      <c r="E499" s="13" t="s">
         <v>2308</v>
       </c>
-      <c r="D499" s="13" t="s">
+      <c r="F499" s="13" t="s">
+        <v>2305</v>
+      </c>
+      <c r="G499" s="13" t="s">
         <v>2309</v>
       </c>
-      <c r="E499" s="13" t="s">
+      <c r="H499" s="13" t="s">
+        <v>2307</v>
+      </c>
+      <c r="I499" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J499" s="15">
+        <v>44593</v>
+      </c>
+      <c r="K499" s="15">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="500" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A500" s="12">
+        <v>20122003701</v>
+      </c>
+      <c r="B500" s="13" t="s">
         <v>2310</v>
       </c>
-      <c r="F499" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G499" s="13" t="s">
+      <c r="C500" s="13" t="s">
         <v>2311</v>
       </c>
-      <c r="H499" s="13" t="s">
+      <c r="D500" s="13" t="s">
         <v>2312</v>
       </c>
-      <c r="I499" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B500" s="13" t="s">
+      <c r="E500" s="13" t="s">
         <v>2313</v>
       </c>
-      <c r="C500" s="13" t="s">
+      <c r="F500" s="13" t="s">
         <v>2314</v>
       </c>
-      <c r="D500" s="13" t="s">
+      <c r="G500" s="13" t="s">
         <v>2315</v>
       </c>
-      <c r="E500" s="13" t="s">
+      <c r="H500" s="13" t="s">
         <v>2316</v>
       </c>
-      <c r="F500" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G500" s="13" t="s">
+      <c r="I500" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J500" s="15">
+        <v>46148</v>
+      </c>
+      <c r="K500" s="15">
+        <v>47973</v>
+      </c>
+    </row>
+    <row r="501" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A501" s="12">
+        <v>20122003702</v>
+      </c>
+      <c r="B501" s="13" t="s">
         <v>2317</v>
       </c>
-      <c r="H500" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B501" s="13" t="s">
+      <c r="C501" s="13" t="s">
         <v>2318</v>
       </c>
-      <c r="C501" s="13" t="s">
+      <c r="D501" s="13" t="s">
         <v>2319</v>
       </c>
-      <c r="D501" s="13" t="s">
+      <c r="E501" s="13" t="s">
         <v>2320</v>
       </c>
-      <c r="E501" s="13" t="s">
+      <c r="F501" s="13" t="s">
+        <v>2317</v>
+      </c>
+      <c r="G501" s="13" t="s">
         <v>2321</v>
       </c>
-      <c r="F501" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H501" s="13" t="s">
-        <v>30</v>
+        <v>2319</v>
       </c>
       <c r="I501" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J501" s="15">
         <v>44322</v>
       </c>
       <c r="K501" s="15">
         <v>46147</v>
       </c>
     </row>
-    <row r="502" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="502" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A502" s="12">
-        <v>20122003701</v>
+        <v>20122003702</v>
       </c>
       <c r="B502" s="13" t="s">
-        <v>2318</v>
+        <v>2317</v>
       </c>
       <c r="C502" s="13" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D502" s="13" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E502" s="13" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F502" s="13" t="s">
+        <v>2323</v>
+      </c>
+      <c r="G502" s="13" t="s">
         <v>2324</v>
       </c>
-      <c r="D502" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F502" s="13" t="s">
+      <c r="H502" s="13" t="s">
         <v>2325</v>
-      </c>
-[...4 lines deleted...]
-        <v>2327</v>
       </c>
       <c r="I502" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J502" s="15">
         <v>44322</v>
       </c>
       <c r="K502" s="15">
         <v>46147</v>
       </c>
     </row>
     <row r="503" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A503" s="12">
         <v>20122003702</v>
       </c>
       <c r="B503" s="13" t="s">
-        <v>2328</v>
+        <v>2317</v>
       </c>
       <c r="C503" s="13" t="s">
-        <v>2329</v>
+        <v>2322</v>
       </c>
       <c r="D503" s="13" t="s">
-        <v>2330</v>
+        <v>2319</v>
       </c>
       <c r="E503" s="13" t="s">
-        <v>2331</v>
+        <v>2320</v>
       </c>
       <c r="F503" s="13" t="s">
-        <v>2328</v>
+        <v>2326</v>
       </c>
       <c r="G503" s="13" t="s">
-        <v>2332</v>
+        <v>2327</v>
       </c>
       <c r="H503" s="13" t="s">
-        <v>2330</v>
+        <v>30</v>
       </c>
       <c r="I503" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J503" s="15">
         <v>44322</v>
       </c>
       <c r="K503" s="15">
         <v>46147</v>
       </c>
     </row>
-    <row r="504" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="504" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A504" s="12">
         <v>20122003702</v>
       </c>
       <c r="B504" s="13" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C504" s="13" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D504" s="13" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E504" s="13" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F504" s="13" t="s">
         <v>2328</v>
       </c>
-      <c r="C504" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D504" s="13" t="s">
+      <c r="G504" s="13" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H504" s="13" t="s">
         <v>2330</v>
-      </c>
-[...10 lines deleted...]
-        <v>2336</v>
       </c>
       <c r="I504" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J504" s="15">
         <v>44322</v>
       </c>
       <c r="K504" s="15">
         <v>46147</v>
       </c>
     </row>
-    <row r="505" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="505" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A505" s="12">
-        <v>20122003702</v>
+        <v>20122003703</v>
       </c>
       <c r="B505" s="13" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
       <c r="C505" s="13" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D505" s="13" t="s">
         <v>2333</v>
       </c>
-      <c r="D505" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E505" s="13" t="s">
+        <v>2334</v>
+      </c>
+      <c r="F505" s="13" t="s">
         <v>2331</v>
       </c>
-      <c r="F505" s="13" t="s">
+      <c r="G505" s="13" t="s">
+        <v>2335</v>
+      </c>
+      <c r="H505" s="13" t="s">
+        <v>2333</v>
+      </c>
+      <c r="I505" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J505" s="15">
+        <v>44375</v>
+      </c>
+      <c r="K505" s="15">
+        <v>46200</v>
+      </c>
+    </row>
+    <row r="506" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A506" s="12">
+        <v>20122003709</v>
+      </c>
+      <c r="B506" s="13" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C506" s="13" t="s">
         <v>2337</v>
       </c>
-      <c r="G505" s="13" t="s">
+      <c r="D506" s="13" t="s">
         <v>2338</v>
       </c>
-      <c r="H505" s="13" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E506" s="13" t="s">
-        <v>2331</v>
+        <v>2339</v>
       </c>
       <c r="F506" s="13" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="G506" s="13" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="H506" s="13" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="I506" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J506" s="15">
-        <v>44322</v>
+        <v>44364</v>
       </c>
       <c r="K506" s="15">
-        <v>46147</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="507" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A507" s="12">
-        <v>20122003703</v>
+        <v>20122003710</v>
       </c>
       <c r="B507" s="13" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="C507" s="13" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="D507" s="13" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="E507" s="13" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="F507" s="13" t="s">
-        <v>2342</v>
+        <v>2347</v>
       </c>
       <c r="G507" s="13" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="H507" s="13" t="s">
-        <v>2344</v>
+        <v>2349</v>
       </c>
       <c r="I507" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J507" s="15">
-        <v>44375</v>
+        <v>44364</v>
       </c>
       <c r="K507" s="15">
-        <v>46200</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="508" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A508" s="12">
-        <v>20122003709</v>
+        <v>20122003712</v>
       </c>
       <c r="B508" s="13" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
       <c r="C508" s="13" t="s">
-        <v>2348</v>
+        <v>2351</v>
       </c>
       <c r="D508" s="13" t="s">
-        <v>2349</v>
+        <v>2352</v>
       </c>
       <c r="E508" s="13" t="s">
+        <v>2353</v>
+      </c>
+      <c r="F508" s="13" t="s">
         <v>2350</v>
       </c>
-      <c r="F508" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G508" s="13" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H508" s="13" t="s">
         <v>2352</v>
       </c>
-      <c r="H508" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I508" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J508" s="15">
-        <v>44364</v>
+        <v>44558</v>
       </c>
       <c r="K508" s="15">
-        <v>46189</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+        <v>46383</v>
+      </c>
+    </row>
+    <row r="509" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A509" s="12">
-        <v>20122003710</v>
+        <v>20122003713</v>
       </c>
       <c r="B509" s="13" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="C509" s="13" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="D509" s="13" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="E509" s="13" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="F509" s="13" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="G509" s="13" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="H509" s="13" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="I509" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J509" s="15">
-        <v>44364</v>
+        <v>44396</v>
       </c>
       <c r="K509" s="15">
-        <v>46189</v>
-[...2 lines deleted...]
-    <row r="510" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46221</v>
+      </c>
+    </row>
+    <row r="510" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A510" s="12">
-        <v>20122003712</v>
+        <v>20122003716</v>
       </c>
       <c r="B510" s="13" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="C510" s="13" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="D510" s="13" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="E510" s="13" t="s">
+        <v>2365</v>
+      </c>
+      <c r="F510" s="13" t="s">
+        <v>2366</v>
+      </c>
+      <c r="G510" s="13" t="s">
+        <v>2367</v>
+      </c>
+      <c r="H510" s="13" t="s">
         <v>2364</v>
       </c>
-      <c r="F510" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I510" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J510" s="15">
-        <v>44558</v>
+        <v>44409</v>
       </c>
       <c r="K510" s="15">
-        <v>46383</v>
-[...2 lines deleted...]
-    <row r="511" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="511" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A511" s="12">
-        <v>20122003713</v>
+        <v>20122003717</v>
       </c>
       <c r="B511" s="13" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="C511" s="13" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="D511" s="13" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E511" s="13" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F511" s="13" t="s">
         <v>2368</v>
       </c>
-      <c r="E511" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G511" s="13" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="H511" s="13" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="I511" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J511" s="15">
-        <v>44396</v>
+        <v>44409</v>
       </c>
       <c r="K511" s="15">
-        <v>46221</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="512" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A512" s="12">
-        <v>20122003716</v>
+        <v>20122003718</v>
       </c>
       <c r="B512" s="13" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="C512" s="13" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D512" s="13" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E512" s="13" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F512" s="13" t="s">
         <v>2374</v>
-      </c>
-[...7 lines deleted...]
-        <v>2377</v>
       </c>
       <c r="G512" s="13" t="s">
         <v>2378</v>
       </c>
       <c r="H512" s="13" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="I512" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J512" s="15">
-        <v>44409</v>
+        <v>44502</v>
       </c>
       <c r="K512" s="15">
-        <v>46234</v>
+        <v>46327</v>
       </c>
     </row>
     <row r="513" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A513" s="12">
-        <v>20122003717</v>
+        <v>20122003719</v>
       </c>
       <c r="B513" s="13" t="s">
         <v>2379</v>
       </c>
       <c r="C513" s="13" t="s">
         <v>2380</v>
       </c>
       <c r="D513" s="13" t="s">
         <v>2381</v>
       </c>
       <c r="E513" s="13" t="s">
         <v>2382</v>
       </c>
       <c r="F513" s="13" t="s">
-        <v>2379</v>
+        <v>2383</v>
       </c>
       <c r="G513" s="13" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="H513" s="13" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="I513" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J513" s="15">
-        <v>44409</v>
+        <v>44417</v>
       </c>
       <c r="K513" s="15">
-        <v>46234</v>
+        <v>46242</v>
       </c>
     </row>
     <row r="514" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A514" s="12">
-        <v>20122003718</v>
+        <v>20122003720</v>
       </c>
       <c r="B514" s="13" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="C514" s="13" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D514" s="13" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E514" s="13" t="s">
+        <v>2389</v>
+      </c>
+      <c r="F514" s="13" t="s">
         <v>2386</v>
       </c>
-      <c r="D514" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G514" s="13" t="s">
-        <v>2389</v>
+        <v>1485</v>
       </c>
       <c r="H514" s="13" t="s">
-        <v>2387</v>
+        <v>30</v>
       </c>
       <c r="I514" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J514" s="15">
-        <v>44502</v>
+        <v>44741</v>
       </c>
       <c r="K514" s="15">
-        <v>46327</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46566</v>
+      </c>
+    </row>
+    <row r="515" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A515" s="12">
-        <v>20122003719</v>
+        <v>20122003721</v>
       </c>
       <c r="B515" s="13" t="s">
         <v>2390</v>
       </c>
       <c r="C515" s="13" t="s">
         <v>2391</v>
       </c>
       <c r="D515" s="13" t="s">
         <v>2392</v>
       </c>
       <c r="E515" s="13" t="s">
         <v>2393</v>
       </c>
       <c r="F515" s="13" t="s">
+        <v>2390</v>
+      </c>
+      <c r="G515" s="13" t="s">
         <v>2394</v>
       </c>
-      <c r="G515" s="13" t="s">
+      <c r="H515" s="13" t="s">
         <v>2395</v>
       </c>
-      <c r="H515" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I515" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J515" s="15">
-        <v>44417</v>
+        <v>44440</v>
       </c>
       <c r="K515" s="15">
-        <v>46242</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="516" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A516" s="12">
-        <v>20122003720</v>
+        <v>20122003724</v>
       </c>
       <c r="B516" s="13" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C516" s="13" t="s">
         <v>2397</v>
       </c>
-      <c r="C516" s="13" t="s">
+      <c r="D516" s="13" t="s">
         <v>2398</v>
       </c>
-      <c r="D516" s="13" t="s">
+      <c r="E516" s="13" t="s">
         <v>2399</v>
       </c>
-      <c r="E516" s="13" t="s">
+      <c r="F516" s="13" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G516" s="13" t="s">
         <v>2400</v>
       </c>
-      <c r="F516" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H516" s="13" t="s">
-        <v>30</v>
+        <v>2398</v>
       </c>
       <c r="I516" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J516" s="15">
-        <v>44741</v>
+        <v>44593</v>
       </c>
       <c r="K516" s="15">
-        <v>46566</v>
+        <v>46418</v>
       </c>
     </row>
     <row r="517" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A517" s="12">
-        <v>20122003721</v>
+        <v>20122003724</v>
       </c>
       <c r="B517" s="13" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C517" s="13" t="s">
         <v>2401</v>
       </c>
-      <c r="C517" s="13" t="s">
+      <c r="D517" s="13" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E517" s="13" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F517" s="13" t="s">
         <v>2402</v>
       </c>
-      <c r="D517" s="13" t="s">
+      <c r="G517" s="13" t="s">
         <v>2403</v>
       </c>
-      <c r="E517" s="13" t="s">
+      <c r="H517" s="13" t="s">
+        <v>2398</v>
+      </c>
+      <c r="I517" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J517" s="15">
+        <v>44593</v>
+      </c>
+      <c r="K517" s="15">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="518" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A518" s="12">
+        <v>20122003725</v>
+      </c>
+      <c r="B518" s="13" t="s">
         <v>2404</v>
       </c>
-      <c r="F517" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G517" s="13" t="s">
+      <c r="C518" s="13" t="s">
         <v>2405</v>
       </c>
-      <c r="H517" s="13" t="s">
+      <c r="D518" s="13" t="s">
         <v>2406</v>
       </c>
-      <c r="I517" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B518" s="13" t="s">
+      <c r="E518" s="13" t="s">
         <v>2407</v>
       </c>
-      <c r="C518" s="13" t="s">
+      <c r="F518" s="13" t="s">
+        <v>2404</v>
+      </c>
+      <c r="G518" s="13" t="s">
         <v>2408</v>
       </c>
-      <c r="D518" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H518" s="13" t="s">
-        <v>2409</v>
+        <v>2406</v>
       </c>
       <c r="I518" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J518" s="15">
         <v>44593</v>
       </c>
       <c r="K518" s="15">
         <v>46418</v>
       </c>
     </row>
-    <row r="519" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="519" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A519" s="12">
-        <v>20122003724</v>
+        <v>20122003727</v>
       </c>
       <c r="B519" s="13" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="C519" s="13" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D519" s="13" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E519" s="13" t="s">
         <v>2412</v>
-      </c>
-[...4 lines deleted...]
-        <v>2410</v>
       </c>
       <c r="F519" s="13" t="s">
         <v>2413</v>
       </c>
       <c r="G519" s="13" t="s">
         <v>2414</v>
       </c>
       <c r="H519" s="13" t="s">
-        <v>2409</v>
+        <v>2415</v>
       </c>
       <c r="I519" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J519" s="15">
-        <v>44593</v>
+        <v>44662</v>
       </c>
       <c r="K519" s="15">
-        <v>46418</v>
+        <v>46487</v>
       </c>
     </row>
     <row r="520" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A520" s="12">
-        <v>20122003725</v>
+        <v>20122003727</v>
       </c>
       <c r="B520" s="13" t="s">
-        <v>2415</v>
+        <v>2409</v>
       </c>
       <c r="C520" s="13" t="s">
         <v>2416</v>
       </c>
       <c r="D520" s="13" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E520" s="13" t="s">
+        <v>2412</v>
+      </c>
+      <c r="F520" s="13" t="s">
         <v>2417</v>
       </c>
-      <c r="E520" s="13" t="s">
+      <c r="G520" s="13" t="s">
         <v>2418</v>
       </c>
-      <c r="F520" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G520" s="13" t="s">
+      <c r="H520" s="13" t="s">
+        <v>2411</v>
+      </c>
+      <c r="I520" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J520" s="15">
+        <v>44662</v>
+      </c>
+      <c r="K520" s="15">
+        <v>46487</v>
+      </c>
+    </row>
+    <row r="521" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A521" s="12">
+        <v>20122003728</v>
+      </c>
+      <c r="B521" s="13" t="s">
         <v>2419</v>
       </c>
-      <c r="H520" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B521" s="13" t="s">
+      <c r="C521" s="13" t="s">
         <v>2420</v>
       </c>
-      <c r="C521" s="13" t="s">
+      <c r="D521" s="13" t="s">
         <v>2421</v>
       </c>
-      <c r="D521" s="13" t="s">
+      <c r="E521" s="13" t="s">
         <v>2422</v>
       </c>
-      <c r="E521" s="13" t="s">
+      <c r="F521" s="13" t="s">
         <v>2423</v>
       </c>
-      <c r="F521" s="13" t="s">
+      <c r="G521" s="13" t="s">
         <v>2424</v>
       </c>
-      <c r="G521" s="13" t="s">
+      <c r="H521" s="13" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426</v>
       </c>
       <c r="I521" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J521" s="15">
         <v>44662</v>
       </c>
       <c r="K521" s="15">
         <v>46487</v>
       </c>
     </row>
-    <row r="522" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="522" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A522" s="12">
-        <v>20122003727</v>
+        <v>20122003729</v>
       </c>
       <c r="B522" s="13" t="s">
-        <v>2420</v>
+        <v>2426</v>
       </c>
       <c r="C522" s="13" t="s">
         <v>2427</v>
       </c>
       <c r="D522" s="13" t="s">
-        <v>2422</v>
+        <v>2428</v>
       </c>
       <c r="E522" s="13" t="s">
-        <v>2423</v>
+        <v>2429</v>
       </c>
       <c r="F522" s="13" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="G522" s="13" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="H522" s="13" t="s">
-        <v>2422</v>
+        <v>2432</v>
       </c>
       <c r="I522" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J522" s="15">
-        <v>44662</v>
+        <v>44700</v>
       </c>
       <c r="K522" s="15">
-        <v>46487</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46525</v>
+      </c>
+    </row>
+    <row r="523" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A523" s="12">
-        <v>20122003728</v>
+        <v>20122003734</v>
       </c>
       <c r="B523" s="13" t="s">
-        <v>2430</v>
+        <v>2433</v>
       </c>
       <c r="C523" s="13" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
       <c r="D523" s="13" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
       <c r="E523" s="13" t="s">
-        <v>2433</v>
+        <v>30</v>
       </c>
       <c r="F523" s="13" t="s">
+        <v>2436</v>
+      </c>
+      <c r="G523" s="13" t="s">
         <v>2434</v>
       </c>
-      <c r="G523" s="13" t="s">
+      <c r="H523" s="13" t="s">
         <v>2435</v>
       </c>
-      <c r="H523" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I523" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J523" s="15">
-        <v>44662</v>
+        <v>44719</v>
       </c>
       <c r="K523" s="15">
-        <v>46487</v>
+        <v>46544</v>
       </c>
     </row>
     <row r="524" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A524" s="12">
-        <v>20122003729</v>
+        <v>20122003736</v>
       </c>
       <c r="B524" s="13" t="s">
         <v>2437</v>
       </c>
       <c r="C524" s="13" t="s">
         <v>2438</v>
       </c>
       <c r="D524" s="13" t="s">
         <v>2439</v>
       </c>
       <c r="E524" s="13" t="s">
         <v>2440</v>
       </c>
       <c r="F524" s="13" t="s">
+        <v>2437</v>
+      </c>
+      <c r="G524" s="13" t="s">
         <v>2441</v>
       </c>
-      <c r="G524" s="13" t="s">
+      <c r="H524" s="13" t="s">
         <v>2442</v>
       </c>
-      <c r="H524" s="13" t="s">
+      <c r="I524" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J524" s="15">
+        <v>44775</v>
+      </c>
+      <c r="K524" s="15">
+        <v>46600</v>
+      </c>
+    </row>
+    <row r="525" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A525" s="12">
+        <v>20122003737</v>
+      </c>
+      <c r="B525" s="13" t="s">
         <v>2443</v>
       </c>
-      <c r="I524" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B525" s="13" t="s">
+      <c r="C525" s="13" t="s">
         <v>2444</v>
       </c>
-      <c r="C525" s="13" t="s">
+      <c r="D525" s="13" t="s">
         <v>2445</v>
       </c>
-      <c r="D525" s="13" t="s">
+      <c r="E525" s="13" t="s">
         <v>2446</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F525" s="13" t="s">
         <v>2447</v>
       </c>
       <c r="G525" s="13" t="s">
+        <v>2448</v>
+      </c>
+      <c r="H525" s="13" t="s">
         <v>2445</v>
       </c>
-      <c r="H525" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I525" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J525" s="15">
-        <v>44719</v>
+        <v>44748</v>
       </c>
       <c r="K525" s="15">
-        <v>46544</v>
+        <v>46573</v>
       </c>
     </row>
     <row r="526" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A526" s="12">
-        <v>20122003736</v>
+        <v>20122003739</v>
       </c>
       <c r="B526" s="13" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="C526" s="13" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="D526" s="13" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E526" s="13" t="s">
+        <v>2452</v>
+      </c>
+      <c r="F526" s="13" t="s">
+        <v>2453</v>
+      </c>
+      <c r="G526" s="13" t="s">
         <v>2450</v>
       </c>
-      <c r="E526" s="13" t="s">
+      <c r="H526" s="13" t="s">
         <v>2451</v>
       </c>
-      <c r="F526" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I526" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J526" s="15">
-        <v>44775</v>
+        <v>44748</v>
       </c>
       <c r="K526" s="15">
-        <v>46600</v>
-[...2 lines deleted...]
-    <row r="527" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46573</v>
+      </c>
+    </row>
+    <row r="527" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A527" s="12">
-        <v>20122003737</v>
+        <v>20122003742</v>
       </c>
       <c r="B527" s="13" t="s">
         <v>2454</v>
       </c>
       <c r="C527" s="13" t="s">
         <v>2455</v>
       </c>
       <c r="D527" s="13" t="s">
         <v>2456</v>
       </c>
       <c r="E527" s="13" t="s">
         <v>2457</v>
       </c>
       <c r="F527" s="13" t="s">
+        <v>2454</v>
+      </c>
+      <c r="G527" s="13" t="s">
         <v>2458</v>
-      </c>
-[...1 lines deleted...]
-        <v>2459</v>
       </c>
       <c r="H527" s="13" t="s">
         <v>2456</v>
       </c>
       <c r="I527" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J527" s="15">
-        <v>44748</v>
+        <v>44805</v>
       </c>
       <c r="K527" s="15">
-        <v>46573</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46628</v>
+      </c>
+    </row>
+    <row r="528" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A528" s="12">
-        <v>20122003739</v>
+        <v>20122003743</v>
       </c>
       <c r="B528" s="13" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C528" s="13" t="s">
         <v>2460</v>
       </c>
-      <c r="C528" s="13" t="s">
+      <c r="D528" s="13" t="s">
         <v>2461</v>
       </c>
-      <c r="D528" s="13" t="s">
+      <c r="E528" s="13" t="s">
         <v>2462</v>
       </c>
-      <c r="E528" s="13" t="s">
+      <c r="F528" s="13" t="s">
+        <v>2459</v>
+      </c>
+      <c r="G528" s="13" t="s">
         <v>2463</v>
       </c>
-      <c r="F528" s="13" t="s">
+      <c r="H528" s="13" t="s">
         <v>2464</v>
       </c>
-      <c r="G528" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I528" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J528" s="15">
-        <v>44748</v>
+        <v>44803</v>
       </c>
       <c r="K528" s="15">
-        <v>46573</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46628</v>
+      </c>
+    </row>
+    <row r="529" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A529" s="12">
-        <v>20122003742</v>
+        <v>20122003750</v>
       </c>
       <c r="B529" s="13" t="s">
         <v>2465</v>
       </c>
       <c r="C529" s="13" t="s">
         <v>2466</v>
       </c>
       <c r="D529" s="13" t="s">
         <v>2467</v>
       </c>
       <c r="E529" s="13" t="s">
         <v>2468</v>
       </c>
       <c r="F529" s="13" t="s">
         <v>2465</v>
       </c>
       <c r="G529" s="13" t="s">
-        <v>2469</v>
+        <v>2466</v>
       </c>
       <c r="H529" s="13" t="s">
         <v>2467</v>
       </c>
       <c r="I529" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J529" s="15">
-        <v>44805</v>
+        <v>44875</v>
       </c>
       <c r="K529" s="15">
-        <v>46628</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46700</v>
+      </c>
+    </row>
+    <row r="530" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A530" s="12">
-        <v>20122003743</v>
+        <v>20122003751</v>
       </c>
       <c r="B530" s="13" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C530" s="13" t="s">
         <v>2470</v>
       </c>
-      <c r="C530" s="13" t="s">
+      <c r="D530" s="13" t="s">
         <v>2471</v>
       </c>
-      <c r="D530" s="13" t="s">
+      <c r="E530" s="13" t="s">
         <v>2472</v>
       </c>
-      <c r="E530" s="13" t="s">
+      <c r="F530" s="13" t="s">
+        <v>2469</v>
+      </c>
+      <c r="G530" s="13" t="s">
         <v>2473</v>
       </c>
-      <c r="F530" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G530" s="13" t="s">
+      <c r="H530" s="13" t="s">
         <v>2474</v>
       </c>
-      <c r="H530" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I530" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J530" s="15">
-        <v>44803</v>
+        <v>44875</v>
       </c>
       <c r="K530" s="15">
-        <v>46628</v>
+        <v>46700</v>
       </c>
     </row>
     <row r="531" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A531" s="12">
-        <v>20122003750</v>
+        <v>20122003752</v>
       </c>
       <c r="B531" s="13" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C531" s="13" t="s">
         <v>2476</v>
       </c>
-      <c r="C531" s="13" t="s">
+      <c r="D531" s="13" t="s">
         <v>2477</v>
       </c>
-      <c r="D531" s="13" t="s">
+      <c r="E531" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F531" s="13" t="s">
         <v>2478</v>
       </c>
-      <c r="E531" s="13" t="s">
+      <c r="G531" s="13" t="s">
         <v>2479</v>
       </c>
-      <c r="F531" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G531" s="13" t="s">
+      <c r="H531" s="13" t="s">
         <v>2477</v>
       </c>
-      <c r="H531" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I531" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J531" s="15">
-        <v>44875</v>
+        <v>44921</v>
       </c>
       <c r="K531" s="15">
-        <v>46700</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46746</v>
+      </c>
+    </row>
+    <row r="532" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A532" s="12">
-        <v>20122003751</v>
+        <v>20122003753</v>
       </c>
       <c r="B532" s="13" t="s">
         <v>2480</v>
       </c>
       <c r="C532" s="13" t="s">
         <v>2481</v>
       </c>
       <c r="D532" s="13" t="s">
         <v>2482</v>
       </c>
       <c r="E532" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F532" s="13" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480</v>
       </c>
       <c r="G532" s="13" t="s">
         <v>2484</v>
       </c>
       <c r="H532" s="13" t="s">
+        <v>2482</v>
+      </c>
+      <c r="I532" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J532" s="15">
+        <v>44963</v>
+      </c>
+      <c r="K532" s="15">
+        <v>46767</v>
+      </c>
+    </row>
+    <row r="533" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A533" s="12">
+        <v>20122003756</v>
+      </c>
+      <c r="B533" s="13" t="s">
         <v>2485</v>
       </c>
-      <c r="I532" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B533" s="13" t="s">
+      <c r="C533" s="13" t="s">
         <v>2486</v>
       </c>
-      <c r="C533" s="13" t="s">
+      <c r="D533" s="13" t="s">
         <v>2487</v>
       </c>
-      <c r="D533" s="13" t="s">
+      <c r="E533" s="13" t="s">
         <v>2488</v>
       </c>
-      <c r="E533" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F533" s="13" t="s">
+        <v>2485</v>
+      </c>
+      <c r="G533" s="13" t="s">
         <v>2489</v>
       </c>
-      <c r="G533" s="13" t="s">
+      <c r="H533" s="13" t="s">
+        <v>2487</v>
+      </c>
+      <c r="I533" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J533" s="15">
+        <v>45085</v>
+      </c>
+      <c r="K533" s="15">
+        <v>46911</v>
+      </c>
+    </row>
+    <row r="534" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
+      <c r="A534" s="12">
+        <v>20122003757</v>
+      </c>
+      <c r="B534" s="13" t="s">
         <v>2490</v>
       </c>
-      <c r="H533" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B534" s="13" t="s">
+      <c r="C534" s="13" t="s">
         <v>2491</v>
       </c>
-      <c r="C534" s="13" t="s">
+      <c r="D534" s="13" t="s">
         <v>2492</v>
       </c>
-      <c r="D534" s="13" t="s">
+      <c r="E534" s="13" t="s">
         <v>2493</v>
       </c>
-      <c r="E534" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F534" s="13" t="s">
+        <v>2490</v>
+      </c>
+      <c r="G534" s="13" t="s">
         <v>2494</v>
       </c>
-      <c r="G534" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H534" s="13" t="s">
-        <v>2493</v>
+        <v>2492</v>
       </c>
       <c r="I534" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J534" s="15">
-        <v>44963</v>
+        <v>44991</v>
       </c>
       <c r="K534" s="15">
-        <v>46767</v>
+        <v>46795</v>
       </c>
     </row>
     <row r="535" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A535" s="12">
-        <v>20122003756</v>
+        <v>20122003758</v>
       </c>
       <c r="B535" s="13" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C535" s="13" t="s">
         <v>2496</v>
       </c>
-      <c r="C535" s="13" t="s">
+      <c r="D535" s="13" t="s">
         <v>2497</v>
       </c>
-      <c r="D535" s="13" t="s">
+      <c r="E535" s="13" t="s">
         <v>2498</v>
       </c>
-      <c r="E535" s="13" t="s">
+      <c r="F535" s="13" t="s">
         <v>2499</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496</v>
       </c>
       <c r="G535" s="13" t="s">
         <v>2500</v>
       </c>
       <c r="H535" s="13" t="s">
+        <v>2497</v>
+      </c>
+      <c r="I535" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J535" s="15">
+        <v>45004</v>
+      </c>
+      <c r="K535" s="15">
+        <v>46830</v>
+      </c>
+    </row>
+    <row r="536" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A536" s="12">
+        <v>20122003758</v>
+      </c>
+      <c r="B536" s="13" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C536" s="13" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D536" s="13" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E536" s="13" t="s">
         <v>2498</v>
       </c>
-      <c r="I535" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C536" s="13" t="s">
+      <c r="F536" s="13" t="s">
         <v>2502</v>
       </c>
-      <c r="D536" s="13" t="s">
+      <c r="G536" s="13" t="s">
         <v>2503</v>
       </c>
-      <c r="E536" s="13" t="s">
+      <c r="H536" s="13" t="s">
+        <v>2497</v>
+      </c>
+      <c r="I536" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J536" s="15">
+        <v>45004</v>
+      </c>
+      <c r="K536" s="15">
+        <v>46830</v>
+      </c>
+    </row>
+    <row r="537" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A537" s="12">
+        <v>20122003759</v>
+      </c>
+      <c r="B537" s="13" t="s">
         <v>2504</v>
       </c>
-      <c r="F536" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G536" s="13" t="s">
+      <c r="C537" s="13" t="s">
         <v>2505</v>
       </c>
-      <c r="H536" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B537" s="13" t="s">
+      <c r="D537" s="13" t="s">
         <v>2506</v>
       </c>
-      <c r="C537" s="13" t="s">
+      <c r="E537" s="13" t="s">
         <v>2507</v>
       </c>
-      <c r="D537" s="13" t="s">
+      <c r="F537" s="13" t="s">
+        <v>2504</v>
+      </c>
+      <c r="G537" s="13" t="s">
         <v>2508</v>
       </c>
-      <c r="E537" s="13" t="s">
+      <c r="H537" s="13" t="s">
         <v>2509</v>
       </c>
-      <c r="F537" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I537" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J537" s="15">
-        <v>45004</v>
+        <v>45043</v>
       </c>
       <c r="K537" s="15">
-        <v>46830</v>
+        <v>46869</v>
       </c>
     </row>
     <row r="538" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A538" s="12">
-        <v>20122003758</v>
+        <v>20122003760</v>
       </c>
       <c r="B538" s="13" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="C538" s="13" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D538" s="13" t="s">
         <v>2512</v>
       </c>
-      <c r="D538" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E538" s="13" t="s">
-        <v>2509</v>
+        <v>2513</v>
       </c>
       <c r="F538" s="13" t="s">
-        <v>2513</v>
+        <v>2510</v>
       </c>
       <c r="G538" s="13" t="s">
         <v>2514</v>
       </c>
       <c r="H538" s="13" t="s">
-        <v>2508</v>
+        <v>2512</v>
       </c>
       <c r="I538" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J538" s="15">
-        <v>45004</v>
+        <v>45056</v>
       </c>
       <c r="K538" s="15">
-        <v>46830</v>
+        <v>46882</v>
       </c>
     </row>
     <row r="539" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A539" s="12">
-        <v>20122003759</v>
+        <v>20122003762</v>
       </c>
       <c r="B539" s="13" t="s">
         <v>2515</v>
       </c>
       <c r="C539" s="13" t="s">
         <v>2516</v>
       </c>
       <c r="D539" s="13" t="s">
         <v>2517</v>
       </c>
       <c r="E539" s="13" t="s">
         <v>2518</v>
       </c>
       <c r="F539" s="13" t="s">
         <v>2515</v>
       </c>
       <c r="G539" s="13" t="s">
         <v>2519</v>
       </c>
       <c r="H539" s="13" t="s">
         <v>2520</v>
       </c>
       <c r="I539" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J539" s="15">
-        <v>45043</v>
+        <v>45085</v>
       </c>
       <c r="K539" s="15">
-        <v>46869</v>
+        <v>46911</v>
       </c>
     </row>
     <row r="540" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A540" s="12">
-        <v>20122003760</v>
+        <v>20122003762</v>
       </c>
       <c r="B540" s="13" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C540" s="13" t="s">
         <v>2521</v>
       </c>
-      <c r="C540" s="13" t="s">
+      <c r="D540" s="13" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E540" s="13" t="s">
+        <v>2518</v>
+      </c>
+      <c r="F540" s="13" t="s">
         <v>2522</v>
       </c>
-      <c r="D540" s="13" t="s">
+      <c r="G540" s="13" t="s">
         <v>2523</v>
       </c>
-      <c r="E540" s="13" t="s">
+      <c r="H540" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I540" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J540" s="15">
+        <v>45085</v>
+      </c>
+      <c r="K540" s="15">
+        <v>46911</v>
+      </c>
+    </row>
+    <row r="541" spans="1:11" ht="75.599999999999994" x14ac:dyDescent="0.15">
+      <c r="A541" s="12">
+        <v>20122003766</v>
+      </c>
+      <c r="B541" s="13" t="s">
         <v>2524</v>
       </c>
-      <c r="F540" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G540" s="13" t="s">
+      <c r="C541" s="13" t="s">
         <v>2525</v>
       </c>
-      <c r="H540" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B541" s="13" t="s">
+      <c r="D541" s="13" t="s">
         <v>2526</v>
       </c>
-      <c r="C541" s="13" t="s">
+      <c r="E541" s="13" t="s">
         <v>2527</v>
       </c>
-      <c r="D541" s="13" t="s">
+      <c r="F541" s="13" t="s">
+        <v>2524</v>
+      </c>
+      <c r="G541" s="13" t="s">
         <v>2528</v>
       </c>
-      <c r="E541" s="13" t="s">
+      <c r="H541" s="13" t="s">
+        <v>2526</v>
+      </c>
+      <c r="I541" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J541" s="15">
+        <v>45146</v>
+      </c>
+      <c r="K541" s="15">
+        <v>46972</v>
+      </c>
+    </row>
+    <row r="542" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A542" s="12">
+        <v>20122003768</v>
+      </c>
+      <c r="B542" s="13" t="s">
         <v>2529</v>
       </c>
-      <c r="F541" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G541" s="13" t="s">
+      <c r="C542" s="13" t="s">
         <v>2530</v>
       </c>
-      <c r="H541" s="13" t="s">
+      <c r="D542" s="13" t="s">
         <v>2531</v>
       </c>
-      <c r="I541" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B542" s="13" t="s">
+      <c r="E542" s="13" t="s">
         <v>2532</v>
       </c>
-      <c r="C542" s="13" t="s">
+      <c r="F542" s="13" t="s">
+        <v>2529</v>
+      </c>
+      <c r="G542" s="13" t="s">
         <v>2533</v>
       </c>
-      <c r="D542" s="13" t="s">
+      <c r="H542" s="13" t="s">
+        <v>2531</v>
+      </c>
+      <c r="I542" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J542" s="15">
+        <v>45174</v>
+      </c>
+      <c r="K542" s="15">
+        <v>47000</v>
+      </c>
+    </row>
+    <row r="543" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A543" s="12">
+        <v>20122003771</v>
+      </c>
+      <c r="B543" s="13" t="s">
         <v>2534</v>
       </c>
-      <c r="E542" s="13" t="s">
+      <c r="C543" s="13" t="s">
         <v>2535</v>
       </c>
-      <c r="F542" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G542" s="13" t="s">
+      <c r="D543" s="13" t="s">
         <v>2536</v>
       </c>
-      <c r="H542" s="13" t="s">
+      <c r="E543" s="13" t="s">
+        <v>2537</v>
+      </c>
+      <c r="F543" s="13" t="s">
         <v>2534</v>
       </c>
-      <c r="I542" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C543" s="13" t="s">
+      <c r="G543" s="13" t="s">
+        <v>2535</v>
+      </c>
+      <c r="H543" s="13" t="s">
         <v>2538</v>
       </c>
-      <c r="D543" s="13" t="s">
+      <c r="I543" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J543" s="15">
+        <v>45245</v>
+      </c>
+      <c r="K543" s="15">
+        <v>47064</v>
+      </c>
+    </row>
+    <row r="544" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A544" s="12">
+        <v>20122003772</v>
+      </c>
+      <c r="B544" s="13" t="s">
         <v>2539</v>
       </c>
-      <c r="E543" s="13" t="s">
+      <c r="C544" s="13" t="s">
         <v>2540</v>
       </c>
-      <c r="F543" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G543" s="13" t="s">
+      <c r="D544" s="13" t="s">
         <v>2541</v>
       </c>
-      <c r="H543" s="13" t="s">
+      <c r="E544" s="13" t="s">
+        <v>2542</v>
+      </c>
+      <c r="F544" s="13" t="s">
         <v>2539</v>
-      </c>
-[...27 lines deleted...]
-        <v>2542</v>
       </c>
       <c r="G544" s="13" t="s">
         <v>2543</v>
       </c>
       <c r="H544" s="13" t="s">
+        <v>2541</v>
+      </c>
+      <c r="I544" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J544" s="15">
+        <v>45448</v>
+      </c>
+      <c r="K544" s="15">
+        <v>47273</v>
+      </c>
+    </row>
+    <row r="545" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A545" s="12">
+        <v>20122003773</v>
+      </c>
+      <c r="B545" s="13" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C545" s="13" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D545" s="13" t="s">
         <v>2546</v>
       </c>
-      <c r="I544" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B545" s="13" t="s">
+      <c r="E545" s="13" t="s">
         <v>2547</v>
       </c>
-      <c r="C545" s="13" t="s">
+      <c r="F545" s="13" t="s">
         <v>2548</v>
       </c>
-      <c r="D545" s="13" t="s">
+      <c r="G545" s="13" t="s">
         <v>2549</v>
       </c>
-      <c r="E545" s="13" t="s">
+      <c r="H545" s="13" t="s">
+        <v>2546</v>
+      </c>
+      <c r="I545" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J545" s="15">
+        <v>45279</v>
+      </c>
+      <c r="K545" s="15">
+        <v>47105</v>
+      </c>
+    </row>
+    <row r="546" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A546" s="12">
+        <v>20122003776</v>
+      </c>
+      <c r="B546" s="13" t="s">
         <v>2550</v>
       </c>
-      <c r="F545" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G545" s="13" t="s">
+      <c r="C546" s="13" t="s">
         <v>2551</v>
       </c>
-      <c r="H545" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B546" s="13" t="s">
+      <c r="D546" s="13" t="s">
         <v>2552</v>
       </c>
-      <c r="C546" s="13" t="s">
+      <c r="E546" s="13" t="s">
         <v>2553</v>
       </c>
-      <c r="D546" s="13" t="s">
+      <c r="F546" s="13" t="s">
+        <v>2550</v>
+      </c>
+      <c r="G546" s="13" t="s">
         <v>2554</v>
       </c>
-      <c r="E546" s="13" t="s">
+      <c r="H546" s="13" t="s">
         <v>2555</v>
       </c>
-      <c r="F546" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I546" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J546" s="15">
-        <v>45279</v>
+        <v>45307</v>
       </c>
       <c r="K546" s="15">
-        <v>47105</v>
+        <v>47133</v>
       </c>
     </row>
     <row r="547" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A547" s="12">
-        <v>20122003776</v>
+        <v>20122003777</v>
       </c>
       <c r="B547" s="13" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C547" s="13" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D547" s="13" t="s">
         <v>2558</v>
       </c>
-      <c r="C547" s="13" t="s">
+      <c r="E547" s="13" t="s">
         <v>2559</v>
       </c>
-      <c r="D547" s="13" t="s">
+      <c r="F547" s="13" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G547" s="13" t="s">
         <v>2560</v>
       </c>
-      <c r="E547" s="13" t="s">
+      <c r="H547" s="13" t="s">
         <v>2561</v>
       </c>
-      <c r="F547" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G547" s="13" t="s">
+      <c r="I547" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J547" s="15">
+        <v>45330</v>
+      </c>
+      <c r="K547" s="15">
+        <v>47141</v>
+      </c>
+    </row>
+    <row r="548" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A548" s="12">
+        <v>20122003778</v>
+      </c>
+      <c r="B548" s="13" t="s">
         <v>2562</v>
       </c>
-      <c r="H547" s="13" t="s">
+      <c r="C548" s="13" t="s">
         <v>2563</v>
       </c>
-      <c r="I547" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B548" s="13" t="s">
+      <c r="D548" s="13" t="s">
         <v>2564</v>
       </c>
-      <c r="C548" s="13" t="s">
+      <c r="E548" s="13" t="s">
         <v>2565</v>
       </c>
-      <c r="D548" s="13" t="s">
+      <c r="F548" s="13" t="s">
+        <v>2562</v>
+      </c>
+      <c r="G548" s="13" t="s">
         <v>2566</v>
       </c>
-      <c r="E548" s="13" t="s">
+      <c r="H548" s="13" t="s">
         <v>2567</v>
       </c>
-      <c r="F548" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G548" s="13" t="s">
+      <c r="I548" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J548" s="15">
+        <v>45414</v>
+      </c>
+      <c r="K548" s="15">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="549" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A549" s="12">
+        <v>20122003780</v>
+      </c>
+      <c r="B549" s="13" t="s">
         <v>2568</v>
       </c>
-      <c r="H548" s="13" t="s">
+      <c r="C549" s="13" t="s">
         <v>2569</v>
       </c>
-      <c r="I548" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B549" s="13" t="s">
+      <c r="D549" s="13" t="s">
         <v>2570</v>
       </c>
-      <c r="C549" s="13" t="s">
+      <c r="E549" s="13" t="s">
         <v>2571</v>
       </c>
-      <c r="D549" s="13" t="s">
+      <c r="F549" s="13" t="s">
         <v>2572</v>
       </c>
-      <c r="E549" s="13" t="s">
+      <c r="G549" s="13" t="s">
         <v>2573</v>
       </c>
-      <c r="F549" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G549" s="13" t="s">
+      <c r="H549" s="13" t="s">
         <v>2574</v>
       </c>
-      <c r="H549" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I549" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J549" s="15">
-        <v>45414</v>
+        <v>45377</v>
       </c>
       <c r="K549" s="15">
-        <v>47239</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47202</v>
+      </c>
+    </row>
+    <row r="550" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A550" s="12">
         <v>20122003780</v>
       </c>
       <c r="B550" s="13" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C550" s="13" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D550" s="13" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E550" s="13" t="s">
+        <v>2571</v>
+      </c>
+      <c r="F550" s="13" t="s">
         <v>2576</v>
       </c>
-      <c r="C550" s="13" t="s">
+      <c r="G550" s="13" t="s">
         <v>2577</v>
       </c>
-      <c r="D550" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H550" s="13" t="s">
-        <v>2582</v>
+        <v>2574</v>
       </c>
       <c r="I550" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J550" s="15">
         <v>45377</v>
       </c>
       <c r="K550" s="15">
         <v>47202</v>
       </c>
     </row>
-    <row r="551" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="551" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A551" s="12">
-        <v>20122003780</v>
+        <v>20122003783</v>
       </c>
       <c r="B551" s="13" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
       <c r="C551" s="13" t="s">
-        <v>2583</v>
+        <v>2579</v>
       </c>
       <c r="D551" s="13" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="E551" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F551" s="13" t="s">
+        <v>2581</v>
+      </c>
+      <c r="G551" s="13" t="s">
         <v>2579</v>
       </c>
-      <c r="F551" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H551" s="13" t="s">
-        <v>2582</v>
+        <v>2580</v>
       </c>
       <c r="I551" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J551" s="15">
-        <v>45377</v>
+        <v>45391</v>
       </c>
       <c r="K551" s="15">
-        <v>47202</v>
+        <v>47216</v>
       </c>
     </row>
     <row r="552" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A552" s="12">
-        <v>20122003783</v>
+        <v>20122003784</v>
       </c>
       <c r="B552" s="13" t="s">
-        <v>2586</v>
+        <v>2582</v>
       </c>
       <c r="C552" s="13" t="s">
-        <v>2587</v>
+        <v>1845</v>
       </c>
       <c r="D552" s="13" t="s">
-        <v>2588</v>
+        <v>2583</v>
       </c>
       <c r="E552" s="13" t="s">
-        <v>30</v>
+        <v>2584</v>
       </c>
       <c r="F552" s="13" t="s">
-        <v>2589</v>
+        <v>2582</v>
       </c>
       <c r="G552" s="13" t="s">
-        <v>2587</v>
+        <v>1845</v>
       </c>
       <c r="H552" s="13" t="s">
-        <v>2588</v>
+        <v>2583</v>
       </c>
       <c r="I552" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J552" s="15">
         <v>45391</v>
       </c>
       <c r="K552" s="15">
         <v>47216</v>
       </c>
     </row>
     <row r="553" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A553" s="12">
-        <v>20122003784</v>
+        <v>20122003787</v>
       </c>
       <c r="B553" s="13" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C553" s="13" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D553" s="13" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E553" s="13" t="s">
+        <v>2588</v>
+      </c>
+      <c r="F553" s="13" t="s">
+        <v>2585</v>
+      </c>
+      <c r="G553" s="13" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H553" s="13" t="s">
+        <v>2587</v>
+      </c>
+      <c r="I553" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J553" s="15">
+        <v>45427</v>
+      </c>
+      <c r="K553" s="15">
+        <v>47251</v>
+      </c>
+    </row>
+    <row r="554" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A554" s="12">
+        <v>20122003790</v>
+      </c>
+      <c r="B554" s="13" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C554" s="13" t="s">
         <v>2590</v>
       </c>
-      <c r="C553" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D553" s="13" t="s">
+      <c r="D554" s="13" t="s">
         <v>2591</v>
       </c>
-      <c r="E553" s="13" t="s">
+      <c r="E554" s="13" t="s">
         <v>2592</v>
-      </c>
-[...33 lines deleted...]
-        <v>2596</v>
       </c>
       <c r="F554" s="13" t="s">
         <v>2593</v>
       </c>
       <c r="G554" s="13" t="s">
-        <v>1641</v>
+        <v>2594</v>
       </c>
       <c r="H554" s="13" t="s">
-        <v>2595</v>
+        <v>2591</v>
       </c>
       <c r="I554" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J554" s="15">
-        <v>45427</v>
+        <v>45448</v>
       </c>
       <c r="K554" s="15">
-        <v>47251</v>
+        <v>47273</v>
       </c>
     </row>
     <row r="555" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A555" s="12">
-        <v>20122003790</v>
+        <v>20122003791</v>
       </c>
       <c r="B555" s="13" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C555" s="13" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D555" s="13" t="s">
         <v>2597</v>
       </c>
-      <c r="C555" s="13" t="s">
+      <c r="E555" s="13" t="s">
         <v>2598</v>
       </c>
-      <c r="D555" s="13" t="s">
+      <c r="F555" s="13" t="s">
+        <v>2595</v>
+      </c>
+      <c r="G555" s="13" t="s">
         <v>2599</v>
       </c>
-      <c r="E555" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H555" s="13" t="s">
-        <v>2599</v>
+        <v>2597</v>
       </c>
       <c r="I555" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J555" s="15">
         <v>45448</v>
       </c>
       <c r="K555" s="15">
         <v>47273</v>
       </c>
     </row>
     <row r="556" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A556" s="12">
-        <v>20122003791</v>
+        <v>20122003792</v>
       </c>
       <c r="B556" s="13" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C556" s="13" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D556" s="13" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E556" s="13" t="s">
         <v>2603</v>
       </c>
-      <c r="C556" s="13" t="s">
+      <c r="F556" s="13" t="s">
+        <v>2600</v>
+      </c>
+      <c r="G556" s="13" t="s">
         <v>2604</v>
-      </c>
-[...10 lines deleted...]
-        <v>2607</v>
       </c>
       <c r="H556" s="13" t="s">
         <v>2605</v>
       </c>
       <c r="I556" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J556" s="15">
-        <v>45448</v>
+        <v>45461</v>
       </c>
       <c r="K556" s="15">
         <v>47273</v>
       </c>
     </row>
-    <row r="557" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="557" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A557" s="12">
-        <v>20122003792</v>
+        <v>20122003793</v>
       </c>
       <c r="B557" s="13" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C557" s="13" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D557" s="13" t="s">
         <v>2608</v>
       </c>
-      <c r="C557" s="13" t="s">
+      <c r="E557" s="13" t="s">
         <v>2609</v>
       </c>
-      <c r="D557" s="13" t="s">
+      <c r="F557" s="13" t="s">
+        <v>2606</v>
+      </c>
+      <c r="G557" s="13" t="s">
         <v>2610</v>
       </c>
-      <c r="E557" s="13" t="s">
+      <c r="H557" s="13" t="s">
+        <v>2608</v>
+      </c>
+      <c r="I557" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J557" s="15">
+        <v>45478</v>
+      </c>
+      <c r="K557" s="15">
+        <v>47303</v>
+      </c>
+    </row>
+    <row r="558" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A558" s="12">
+        <v>20122003797</v>
+      </c>
+      <c r="B558" s="13" t="s">
         <v>2611</v>
       </c>
-      <c r="F557" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G557" s="13" t="s">
+      <c r="C558" s="13" t="s">
         <v>2612</v>
       </c>
-      <c r="H557" s="13" t="s">
+      <c r="D558" s="13" t="s">
         <v>2613</v>
       </c>
-      <c r="I557" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B558" s="13" t="s">
+      <c r="E558" s="13" t="s">
         <v>2614</v>
       </c>
-      <c r="C558" s="13" t="s">
+      <c r="F558" s="13" t="s">
         <v>2615</v>
       </c>
-      <c r="D558" s="13" t="s">
+      <c r="G558" s="13" t="s">
         <v>2616</v>
       </c>
-      <c r="E558" s="13" t="s">
+      <c r="H558" s="13" t="s">
         <v>2617</v>
       </c>
-      <c r="F558" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G558" s="13" t="s">
+      <c r="I558" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J558" s="15">
+        <v>45524</v>
+      </c>
+      <c r="K558" s="15">
+        <v>47349</v>
+      </c>
+    </row>
+    <row r="559" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A559" s="12">
+        <v>20122003798</v>
+      </c>
+      <c r="B559" s="13" t="s">
         <v>2618</v>
       </c>
-      <c r="H558" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B559" s="13" t="s">
+      <c r="C559" s="13" t="s">
         <v>2619</v>
       </c>
-      <c r="C559" s="13" t="s">
+      <c r="D559" s="13" t="s">
         <v>2620</v>
       </c>
-      <c r="D559" s="13" t="s">
+      <c r="E559" s="13" t="s">
         <v>2621</v>
       </c>
-      <c r="E559" s="13" t="s">
+      <c r="F559" s="13" t="s">
+        <v>2618</v>
+      </c>
+      <c r="G559" s="13" t="s">
         <v>2622</v>
       </c>
-      <c r="F559" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H559" s="13" t="s">
-        <v>2625</v>
+        <v>2620</v>
       </c>
       <c r="I559" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J559" s="15">
         <v>45524</v>
       </c>
       <c r="K559" s="15">
         <v>47349</v>
       </c>
     </row>
     <row r="560" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A560" s="12">
-        <v>20122003798</v>
+        <v>20122003803</v>
       </c>
       <c r="B560" s="13" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C560" s="13" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D560" s="13" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E560" s="13" t="s">
         <v>2626</v>
       </c>
-      <c r="C560" s="13" t="s">
+      <c r="F560" s="13" t="s">
         <v>2627</v>
       </c>
-      <c r="D560" s="13" t="s">
+      <c r="G560" s="13" t="s">
         <v>2628</v>
       </c>
-      <c r="E560" s="13" t="s">
+      <c r="H560" s="13" t="s">
+        <v>2625</v>
+      </c>
+      <c r="I560" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J560" s="15">
+        <v>45611</v>
+      </c>
+      <c r="K560" s="15">
+        <v>47436</v>
+      </c>
+    </row>
+    <row r="561" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A561" s="12">
+        <v>20122003805</v>
+      </c>
+      <c r="B561" s="13" t="s">
         <v>2629</v>
       </c>
-      <c r="F560" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G560" s="13" t="s">
+      <c r="C561" s="13" t="s">
         <v>2630</v>
       </c>
-      <c r="H560" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B561" s="13" t="s">
+      <c r="D561" s="13" t="s">
         <v>2631</v>
       </c>
-      <c r="C561" s="13" t="s">
+      <c r="E561" s="13" t="s">
         <v>2632</v>
       </c>
-      <c r="D561" s="13" t="s">
+      <c r="F561" s="13" t="s">
+        <v>2629</v>
+      </c>
+      <c r="G561" s="13" t="s">
         <v>2633</v>
       </c>
-      <c r="E561" s="13" t="s">
+      <c r="H561" s="13" t="s">
         <v>2634</v>
       </c>
-      <c r="F561" s="13" t="s">
+      <c r="I561" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J561" s="15">
+        <v>45630</v>
+      </c>
+      <c r="K561" s="15">
+        <v>47455</v>
+      </c>
+    </row>
+    <row r="562" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A562" s="12">
+        <v>20122003807</v>
+      </c>
+      <c r="B562" s="13" t="s">
         <v>2635</v>
       </c>
-      <c r="G561" s="13" t="s">
+      <c r="C562" s="13" t="s">
         <v>2636</v>
       </c>
-      <c r="H561" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B562" s="13" t="s">
+      <c r="D562" s="13" t="s">
         <v>2637</v>
       </c>
-      <c r="C562" s="13" t="s">
+      <c r="E562" s="13" t="s">
         <v>2638</v>
       </c>
-      <c r="D562" s="13" t="s">
+      <c r="F562" s="13" t="s">
+        <v>2635</v>
+      </c>
+      <c r="G562" s="13" t="s">
         <v>2639</v>
       </c>
-      <c r="E562" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F562" s="13" t="s">
+      <c r="H562" s="13" t="s">
         <v>2637</v>
       </c>
-      <c r="G562" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I562" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J562" s="15">
-        <v>45630</v>
+        <v>45646</v>
       </c>
       <c r="K562" s="15">
-        <v>47455</v>
+        <v>47471</v>
       </c>
     </row>
     <row r="563" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A563" s="12">
-        <v>20122003807</v>
+        <v>20122003810</v>
       </c>
       <c r="B563" s="13" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C563" s="13" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D563" s="13" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E563" s="13" t="s">
         <v>2643</v>
       </c>
-      <c r="C563" s="13" t="s">
+      <c r="F563" s="13" t="s">
+        <v>2640</v>
+      </c>
+      <c r="G563" s="13" t="s">
         <v>2644</v>
       </c>
-      <c r="D563" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H563" s="13" t="s">
-        <v>2645</v>
+        <v>2642</v>
       </c>
       <c r="I563" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J563" s="15">
-        <v>45646</v>
+        <v>45680</v>
       </c>
       <c r="K563" s="15">
-        <v>47471</v>
+        <v>47505</v>
       </c>
     </row>
     <row r="564" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A564" s="12">
         <v>20122003810</v>
       </c>
       <c r="B564" s="13" t="s">
-        <v>2648</v>
+        <v>2640</v>
       </c>
       <c r="C564" s="13" t="s">
-        <v>2649</v>
+        <v>2645</v>
       </c>
       <c r="D564" s="13" t="s">
-        <v>2650</v>
+        <v>2642</v>
       </c>
       <c r="E564" s="13" t="s">
-        <v>2651</v>
+        <v>2643</v>
       </c>
       <c r="F564" s="13" t="s">
-        <v>2648</v>
+        <v>2646</v>
       </c>
       <c r="G564" s="13" t="s">
-        <v>2652</v>
+        <v>2647</v>
       </c>
       <c r="H564" s="13" t="s">
-        <v>2650</v>
+        <v>2642</v>
       </c>
       <c r="I564" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J564" s="15">
         <v>45680</v>
       </c>
       <c r="K564" s="15">
         <v>47505</v>
       </c>
     </row>
-    <row r="565" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="565" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A565" s="12">
-        <v>20122003810</v>
+        <v>20122003814</v>
       </c>
       <c r="B565" s="13" t="s">
         <v>2648</v>
       </c>
       <c r="C565" s="13" t="s">
-        <v>2653</v>
+        <v>2649</v>
       </c>
       <c r="D565" s="13" t="s">
         <v>2650</v>
       </c>
       <c r="E565" s="13" t="s">
         <v>2651</v>
       </c>
       <c r="F565" s="13" t="s">
-        <v>2654</v>
+        <v>2648</v>
       </c>
       <c r="G565" s="13" t="s">
-        <v>2655</v>
+        <v>2649</v>
       </c>
       <c r="H565" s="13" t="s">
         <v>2650</v>
       </c>
       <c r="I565" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J565" s="15">
-        <v>45680</v>
+        <v>45723</v>
       </c>
       <c r="K565" s="15">
-        <v>47505</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47523</v>
+      </c>
+    </row>
+    <row r="566" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A566" s="12">
-        <v>20122003814</v>
+        <v>20122003817</v>
       </c>
       <c r="B566" s="13" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C566" s="13" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D566" s="13" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E566" s="13" t="s">
+        <v>2655</v>
+      </c>
+      <c r="F566" s="13" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G566" s="13" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H566" s="13" t="s">
         <v>2656</v>
       </c>
-      <c r="C566" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I566" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J566" s="15">
-        <v>45723</v>
+        <v>45754</v>
       </c>
       <c r="K566" s="15">
-        <v>47523</v>
+        <v>47579</v>
       </c>
     </row>
     <row r="567" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A567" s="12">
-        <v>20122003817</v>
+        <v>20122003819</v>
       </c>
       <c r="B567" s="13" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C567" s="13" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D567" s="13" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E567" s="13" t="s">
         <v>2660</v>
       </c>
-      <c r="C567" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F567" s="13" t="s">
-        <v>2660</v>
+        <v>2657</v>
       </c>
       <c r="G567" s="13" t="s">
         <v>2661</v>
       </c>
       <c r="H567" s="13" t="s">
+        <v>2662</v>
+      </c>
+      <c r="I567" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J567" s="15">
+        <v>45798</v>
+      </c>
+      <c r="K567" s="15">
+        <v>47623</v>
+      </c>
+    </row>
+    <row r="568" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A568" s="12">
+        <v>20122003820</v>
+      </c>
+      <c r="B568" s="13" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C568" s="13" t="s">
         <v>2664</v>
       </c>
-      <c r="I567" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B568" s="13" t="s">
+      <c r="D568" s="13" t="s">
         <v>2665</v>
       </c>
-      <c r="C568" s="13" t="s">
+      <c r="E568" s="13" t="s">
         <v>2666</v>
       </c>
-      <c r="D568" s="13" t="s">
+      <c r="F568" s="13" t="s">
         <v>2667</v>
       </c>
-      <c r="E568" s="13" t="s">
+      <c r="G568" s="13" t="s">
         <v>2668</v>
       </c>
-      <c r="F568" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G568" s="13" t="s">
+      <c r="H568" s="13" t="s">
         <v>2669</v>
-      </c>
-[...1 lines deleted...]
-        <v>2670</v>
       </c>
       <c r="I568" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J568" s="15">
         <v>45798</v>
       </c>
       <c r="K568" s="15">
         <v>47623</v>
       </c>
     </row>
-    <row r="569" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="569" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A569" s="12">
-        <v>20122003820</v>
+        <v>20122003830</v>
       </c>
       <c r="B569" s="13" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C569" s="13" t="s">
         <v>2671</v>
       </c>
-      <c r="C569" s="13" t="s">
+      <c r="D569" s="13" t="s">
         <v>2672</v>
       </c>
-      <c r="D569" s="13" t="s">
+      <c r="E569" s="13" t="s">
         <v>2673</v>
       </c>
-      <c r="E569" s="13" t="s">
+      <c r="F569" s="13" t="s">
+        <v>2670</v>
+      </c>
+      <c r="G569" s="13" t="s">
         <v>2674</v>
       </c>
-      <c r="F569" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H569" s="13" t="s">
-        <v>2677</v>
+        <v>2672</v>
       </c>
       <c r="I569" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J569" s="15">
-        <v>45798</v>
+        <v>45917</v>
       </c>
       <c r="K569" s="15">
-        <v>47623</v>
+        <v>47742</v>
       </c>
     </row>
     <row r="570" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A570" s="12">
-        <v>20122003830</v>
+        <v>20122003832</v>
       </c>
       <c r="B570" s="13" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C570" s="13" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D570" s="13" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E570" s="13" t="s">
         <v>2678</v>
       </c>
-      <c r="C570" s="13" t="s">
+      <c r="F570" s="13" t="s">
         <v>2679</v>
       </c>
-      <c r="D570" s="13" t="s">
+      <c r="G570" s="13" t="s">
         <v>2680</v>
       </c>
-      <c r="E570" s="13" t="s">
+      <c r="H570" s="13" t="s">
         <v>2681</v>
       </c>
-      <c r="F570" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I570" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J570" s="15">
-        <v>45917</v>
+        <v>45959</v>
       </c>
       <c r="K570" s="15">
-        <v>47742</v>
+        <v>47784</v>
       </c>
     </row>
     <row r="571" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A571" s="12">
         <v>20122003832</v>
       </c>
       <c r="B571" s="13" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C571" s="13" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D571" s="13" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E571" s="13" t="s">
+        <v>2678</v>
+      </c>
+      <c r="F571" s="13" t="s">
         <v>2683</v>
       </c>
-      <c r="C571" s="13" t="s">
+      <c r="G571" s="13" t="s">
         <v>2684</v>
       </c>
-      <c r="D571" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H571" s="13" t="s">
-        <v>2689</v>
+        <v>30</v>
       </c>
       <c r="I571" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J571" s="15">
         <v>45959</v>
       </c>
       <c r="K571" s="15">
         <v>47784</v>
       </c>
     </row>
     <row r="572" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A572" s="12">
-        <v>20122003832</v>
+        <v>20122003834</v>
       </c>
       <c r="B572" s="13" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="C572" s="13" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D572" s="13" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E572" s="13" t="s">
+        <v>2688</v>
+      </c>
+      <c r="F572" s="13" t="s">
+        <v>2685</v>
+      </c>
+      <c r="G572" s="13" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H572" s="13" t="s">
         <v>2690</v>
       </c>
-      <c r="D572" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I572" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J572" s="15">
-        <v>45959</v>
+        <v>45980</v>
       </c>
       <c r="K572" s="15">
-        <v>47784</v>
+        <v>47792</v>
       </c>
     </row>
     <row r="573" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A573" s="12">
-        <v>20122003834</v>
+        <v>20122003835</v>
       </c>
       <c r="B573" s="13" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C573" s="13" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D573" s="13" t="s">
         <v>2693</v>
       </c>
-      <c r="C573" s="13" t="s">
+      <c r="E573" s="13" t="s">
         <v>2694</v>
       </c>
-      <c r="D573" s="13" t="s">
+      <c r="F573" s="13" t="s">
         <v>2695</v>
       </c>
-      <c r="E573" s="13" t="s">
+      <c r="G573" s="13" t="s">
         <v>2696</v>
       </c>
-      <c r="F573" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G573" s="13" t="s">
+      <c r="H573" s="13" t="s">
         <v>2697</v>
       </c>
-      <c r="H573" s="13" t="s">
+      <c r="I573" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J573" s="15">
+        <v>45985</v>
+      </c>
+      <c r="K573" s="15">
+        <v>47810</v>
+      </c>
+    </row>
+    <row r="574" spans="1:11" ht="86.4" x14ac:dyDescent="0.15">
+      <c r="A574" s="12">
+        <v>20122003837</v>
+      </c>
+      <c r="B574" s="13" t="s">
         <v>2698</v>
       </c>
-      <c r="I573" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B574" s="13" t="s">
+      <c r="C574" s="13" t="s">
         <v>2699</v>
       </c>
-      <c r="C574" s="13" t="s">
+      <c r="D574" s="13" t="s">
         <v>2700</v>
       </c>
-      <c r="D574" s="13" t="s">
+      <c r="E574" s="13" t="s">
         <v>2701</v>
       </c>
-      <c r="E574" s="13" t="s">
+      <c r="F574" s="13" t="s">
         <v>2702</v>
       </c>
-      <c r="F574" s="13" t="s">
+      <c r="G574" s="13" t="s">
         <v>2703</v>
       </c>
-      <c r="G574" s="13" t="s">
+      <c r="H574" s="13" t="s">
+        <v>2700</v>
+      </c>
+      <c r="I574" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J574" s="15">
+        <v>45998</v>
+      </c>
+      <c r="K574" s="15">
+        <v>47823</v>
+      </c>
+    </row>
+    <row r="575" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A575" s="12">
+        <v>20122003838</v>
+      </c>
+      <c r="B575" s="13" t="s">
         <v>2704</v>
       </c>
-      <c r="H574" s="13" t="s">
+      <c r="C575" s="13" t="s">
         <v>2705</v>
       </c>
-      <c r="I574" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B575" s="13" t="s">
+      <c r="D575" s="13" t="s">
         <v>2706</v>
       </c>
-      <c r="C575" s="13" t="s">
+      <c r="E575" s="13" t="s">
         <v>2707</v>
       </c>
-      <c r="D575" s="13" t="s">
+      <c r="F575" s="13" t="s">
+        <v>2704</v>
+      </c>
+      <c r="G575" s="13" t="s">
         <v>2708</v>
       </c>
-      <c r="E575" s="13" t="s">
+      <c r="H575" s="13" t="s">
+        <v>2706</v>
+      </c>
+      <c r="I575" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J575" s="15">
+        <v>46028</v>
+      </c>
+      <c r="K575" s="15">
+        <v>47853</v>
+      </c>
+    </row>
+    <row r="576" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A576" s="12">
+        <v>20122003839</v>
+      </c>
+      <c r="B576" s="13" t="s">
         <v>2709</v>
       </c>
-      <c r="F575" s="13" t="s">
+      <c r="C576" s="13" t="s">
         <v>2710</v>
       </c>
-      <c r="G575" s="13" t="s">
+      <c r="D576" s="13" t="s">
         <v>2711</v>
       </c>
-      <c r="H575" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B576" s="13" t="s">
+      <c r="E576" s="13" t="s">
         <v>2712</v>
       </c>
-      <c r="C576" s="13" t="s">
+      <c r="F576" s="13" t="s">
+        <v>2709</v>
+      </c>
+      <c r="G576" s="13" t="s">
         <v>2713</v>
       </c>
-      <c r="D576" s="13" t="s">
+      <c r="H576" s="13" t="s">
+        <v>2711</v>
+      </c>
+      <c r="I576" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J576" s="15">
+        <v>46041</v>
+      </c>
+      <c r="K576" s="15">
+        <v>47855</v>
+      </c>
+    </row>
+    <row r="577" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A577" s="12">
+        <v>20122003840</v>
+      </c>
+      <c r="B577" s="13" t="s">
         <v>2714</v>
       </c>
-      <c r="E576" s="13" t="s">
+      <c r="C577" s="13" t="s">
         <v>2715</v>
       </c>
-      <c r="F576" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G576" s="13" t="s">
+      <c r="D577" s="13" t="s">
         <v>2716</v>
       </c>
-      <c r="H576" s="13" t="s">
+      <c r="E577" s="13" t="s">
+        <v>2717</v>
+      </c>
+      <c r="F577" s="13" t="s">
         <v>2714</v>
       </c>
-      <c r="I576" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C577" s="13" t="s">
+      <c r="G577" s="13" t="s">
         <v>2718</v>
       </c>
-      <c r="D577" s="13" t="s">
+      <c r="H577" s="13" t="s">
         <v>2719</v>
       </c>
-      <c r="E577" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I577" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J577" s="15">
-        <v>44204</v>
+        <v>46063</v>
       </c>
       <c r="K577" s="15">
-        <v>46029</v>
+        <v>47888</v>
       </c>
     </row>
     <row r="578" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A578" s="12">
-        <v>20122003840</v>
+        <v>20122003844</v>
       </c>
       <c r="B578" s="13" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C578" s="13" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D578" s="13" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E578" s="13" t="s">
         <v>2723</v>
       </c>
-      <c r="C578" s="13" t="s">
+      <c r="F578" s="13" t="s">
+        <v>2720</v>
+      </c>
+      <c r="G578" s="13" t="s">
         <v>2724</v>
       </c>
-      <c r="D578" s="13" t="s">
+      <c r="H578" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I578" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J578" s="15">
+        <v>44328</v>
+      </c>
+      <c r="K578" s="15">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="579" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A579" s="12">
+        <v>20122003846</v>
+      </c>
+      <c r="B579" s="13" t="s">
         <v>2725</v>
       </c>
-      <c r="E578" s="13" t="s">
+      <c r="C579" s="13" t="s">
         <v>2726</v>
       </c>
-      <c r="F578" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G578" s="13" t="s">
+      <c r="D579" s="13" t="s">
         <v>2727</v>
       </c>
-      <c r="H578" s="13" t="s">
+      <c r="E579" s="13" t="s">
         <v>2728</v>
       </c>
-      <c r="I578" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B579" s="13" t="s">
+      <c r="F579" s="13" t="s">
+        <v>2725</v>
+      </c>
+      <c r="G579" s="13" t="s">
         <v>2729</v>
       </c>
-      <c r="C579" s="13" t="s">
+      <c r="H579" s="13" t="s">
+        <v>2727</v>
+      </c>
+      <c r="I579" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J579" s="15">
+        <v>46154</v>
+      </c>
+      <c r="K579" s="15">
+        <v>47979</v>
+      </c>
+    </row>
+    <row r="580" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A580" s="12">
+        <v>20122003847</v>
+      </c>
+      <c r="B580" s="13" t="s">
         <v>2730</v>
       </c>
-      <c r="D579" s="13" t="s">
+      <c r="C580" s="13" t="s">
         <v>2731</v>
       </c>
-      <c r="E579" s="13" t="s">
+      <c r="D580" s="13" t="s">
         <v>2732</v>
       </c>
-      <c r="F579" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G579" s="13" t="s">
+      <c r="E580" s="13" t="s">
         <v>2733</v>
-      </c>
-[...27 lines deleted...]
-        <v>2737</v>
       </c>
       <c r="F580" s="13" t="s">
         <v>2734</v>
       </c>
       <c r="G580" s="13" t="s">
-        <v>2738</v>
+        <v>2735</v>
       </c>
       <c r="H580" s="13" t="s">
-        <v>30</v>
+        <v>2732</v>
       </c>
       <c r="I580" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J580" s="15">
-        <v>44328</v>
+        <v>44349</v>
       </c>
       <c r="K580" s="15">
-        <v>46153</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="581" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A581" s="12">
-        <v>20122003847</v>
+        <v>20122003850</v>
       </c>
       <c r="B581" s="13" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C581" s="13" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D581" s="13" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E581" s="13" t="s">
         <v>2739</v>
       </c>
-      <c r="C581" s="13" t="s">
+      <c r="F581" s="13" t="s">
+        <v>2736</v>
+      </c>
+      <c r="G581" s="13" t="s">
         <v>2740</v>
       </c>
-      <c r="D581" s="13" t="s">
+      <c r="H581" s="13" t="s">
+        <v>2738</v>
+      </c>
+      <c r="I581" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J581" s="15">
+        <v>44369</v>
+      </c>
+      <c r="K581" s="15">
+        <v>46194</v>
+      </c>
+    </row>
+    <row r="582" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A582" s="12">
+        <v>20122003851</v>
+      </c>
+      <c r="B582" s="13" t="s">
         <v>2741</v>
       </c>
-      <c r="E581" s="13" t="s">
+      <c r="C582" s="13" t="s">
         <v>2742</v>
       </c>
-      <c r="F581" s="13" t="s">
+      <c r="D582" s="13" t="s">
         <v>2743</v>
       </c>
-      <c r="G581" s="13" t="s">
+      <c r="E582" s="13" t="s">
         <v>2744</v>
       </c>
-      <c r="H581" s="13" t="s">
+      <c r="F582" s="13" t="s">
         <v>2741</v>
       </c>
-      <c r="I581" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B582" s="13" t="s">
+      <c r="G582" s="13" t="s">
         <v>2745</v>
       </c>
-      <c r="C582" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H582" s="13" t="s">
-        <v>2747</v>
+        <v>2743</v>
       </c>
       <c r="I582" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J582" s="15">
-        <v>44369</v>
+        <v>44396</v>
       </c>
       <c r="K582" s="15">
-        <v>46194</v>
+        <v>46221</v>
       </c>
     </row>
     <row r="583" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A583" s="12">
-        <v>20122003851</v>
+        <v>20122003854</v>
       </c>
       <c r="B583" s="13" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C583" s="13" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D583" s="13" t="s">
+        <v>2748</v>
+      </c>
+      <c r="E583" s="13" t="s">
+        <v>2749</v>
+      </c>
+      <c r="F583" s="13" t="s">
+        <v>2746</v>
+      </c>
+      <c r="G583" s="13" t="s">
         <v>2750</v>
       </c>
-      <c r="C583" s="13" t="s">
+      <c r="H583" s="13" t="s">
+        <v>2748</v>
+      </c>
+      <c r="I583" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J583" s="15">
+        <v>44424</v>
+      </c>
+      <c r="K583" s="15">
+        <v>46249</v>
+      </c>
+    </row>
+    <row r="584" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A584" s="12">
+        <v>20122003855</v>
+      </c>
+      <c r="B584" s="13" t="s">
         <v>2751</v>
       </c>
-      <c r="D583" s="13" t="s">
+      <c r="C584" s="13" t="s">
         <v>2752</v>
       </c>
-      <c r="E583" s="13" t="s">
+      <c r="D584" s="13" t="s">
         <v>2753</v>
       </c>
-      <c r="F583" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G583" s="13" t="s">
+      <c r="E584" s="13" t="s">
         <v>2754</v>
       </c>
-      <c r="H583" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B584" s="13" t="s">
+      <c r="F584" s="13" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G584" s="13" t="s">
         <v>2755</v>
       </c>
-      <c r="C584" s="13" t="s">
+      <c r="H584" s="13" t="s">
         <v>2756</v>
-      </c>
-[...13 lines deleted...]
-        <v>2757</v>
       </c>
       <c r="I584" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J584" s="15">
         <v>44424</v>
       </c>
       <c r="K584" s="15">
         <v>46249</v>
       </c>
     </row>
-    <row r="585" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="585" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A585" s="12">
-        <v>20122003855</v>
+        <v>20122003857</v>
       </c>
       <c r="B585" s="13" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C585" s="13" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D585" s="13" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E585" s="13" t="s">
         <v>2760</v>
       </c>
-      <c r="C585" s="13" t="s">
+      <c r="F585" s="13" t="s">
+        <v>2757</v>
+      </c>
+      <c r="G585" s="13" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H585" s="13" t="s">
+        <v>2759</v>
+      </c>
+      <c r="I585" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J585" s="15">
+        <v>44456</v>
+      </c>
+      <c r="K585" s="15">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="586" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+      <c r="A586" s="12">
+        <v>20122003858</v>
+      </c>
+      <c r="B586" s="13" t="s">
         <v>2761</v>
       </c>
-      <c r="D585" s="13" t="s">
+      <c r="C586" s="13" t="s">
         <v>2762</v>
       </c>
-      <c r="E585" s="13" t="s">
+      <c r="D586" s="13" t="s">
         <v>2763</v>
       </c>
-      <c r="F585" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G585" s="13" t="s">
+      <c r="E586" s="13" t="s">
         <v>2764</v>
       </c>
-      <c r="H585" s="13" t="s">
+      <c r="F586" s="13" t="s">
         <v>2765</v>
       </c>
-      <c r="I585" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B586" s="13" t="s">
+      <c r="G586" s="13" t="s">
         <v>2766</v>
       </c>
-      <c r="C586" s="13" t="s">
+      <c r="H586" s="13" t="s">
         <v>2767</v>
-      </c>
-[...13 lines deleted...]
-        <v>2768</v>
       </c>
       <c r="I586" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J586" s="15">
         <v>44456</v>
       </c>
       <c r="K586" s="15">
         <v>46281</v>
       </c>
     </row>
-    <row r="587" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+    <row r="587" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A587" s="12">
-        <v>20122003858</v>
+        <v>20122003859</v>
       </c>
       <c r="B587" s="13" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C587" s="13" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D587" s="13" t="s">
         <v>2770</v>
       </c>
-      <c r="C587" s="13" t="s">
+      <c r="E587" s="13" t="s">
         <v>2771</v>
       </c>
-      <c r="D587" s="13" t="s">
+      <c r="F587" s="13" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G587" s="13" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H587" s="13" t="s">
+        <v>2770</v>
+      </c>
+      <c r="I587" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J587" s="15">
+        <v>44474</v>
+      </c>
+      <c r="K587" s="15">
+        <v>46299</v>
+      </c>
+    </row>
+    <row r="588" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A588" s="12">
+        <v>20122003861</v>
+      </c>
+      <c r="B588" s="13" t="s">
         <v>2772</v>
       </c>
-      <c r="E587" s="13" t="s">
+      <c r="C588" s="13" t="s">
         <v>2773</v>
       </c>
-      <c r="F587" s="13" t="s">
+      <c r="D588" s="13" t="s">
         <v>2774</v>
       </c>
-      <c r="G587" s="13" t="s">
+      <c r="E588" s="13" t="s">
         <v>2775</v>
       </c>
-      <c r="H587" s="13" t="s">
+      <c r="F588" s="13" t="s">
         <v>2776</v>
       </c>
-      <c r="I587" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B588" s="13" t="s">
+      <c r="G588" s="13" t="s">
         <v>2777</v>
       </c>
-      <c r="C588" s="13" t="s">
+      <c r="H588" s="13" t="s">
         <v>2778</v>
       </c>
-      <c r="D588" s="13" t="s">
+      <c r="I588" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J588" s="15">
+        <v>44531</v>
+      </c>
+      <c r="K588" s="15">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="589" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A589" s="12">
+        <v>20122003862</v>
+      </c>
+      <c r="B589" s="13" t="s">
         <v>2779</v>
       </c>
-      <c r="E588" s="13" t="s">
+      <c r="C589" s="13" t="s">
         <v>2780</v>
       </c>
-      <c r="F588" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B589" s="13" t="s">
+      <c r="D589" s="13" t="s">
         <v>2781</v>
       </c>
-      <c r="C589" s="13" t="s">
+      <c r="E589" s="13" t="s">
         <v>2782</v>
       </c>
-      <c r="D589" s="13" t="s">
+      <c r="F589" s="13" t="s">
         <v>2783</v>
       </c>
-      <c r="E589" s="13" t="s">
+      <c r="G589" s="13" t="s">
         <v>2784</v>
       </c>
-      <c r="F589" s="13" t="s">
+      <c r="H589" s="13" t="s">
+        <v>2781</v>
+      </c>
+      <c r="I589" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J589" s="15">
+        <v>44547</v>
+      </c>
+      <c r="K589" s="15">
+        <v>46372</v>
+      </c>
+    </row>
+    <row r="590" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A590" s="12">
+        <v>20122003863</v>
+      </c>
+      <c r="B590" s="13" t="s">
         <v>2785</v>
       </c>
-      <c r="G589" s="13" t="s">
+      <c r="C590" s="13" t="s">
         <v>2786</v>
       </c>
-      <c r="H589" s="13" t="s">
+      <c r="D590" s="13" t="s">
         <v>2787</v>
       </c>
-      <c r="I589" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B590" s="13" t="s">
+      <c r="E590" s="13" t="s">
         <v>2788</v>
       </c>
-      <c r="C590" s="13" t="s">
+      <c r="F590" s="13" t="s">
+        <v>2785</v>
+      </c>
+      <c r="G590" s="13" t="s">
         <v>2789</v>
       </c>
-      <c r="D590" s="13" t="s">
+      <c r="H590" s="13" t="s">
+        <v>2787</v>
+      </c>
+      <c r="I590" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J590" s="15">
+        <v>44565</v>
+      </c>
+      <c r="K590" s="15">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="591" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A591" s="12">
+        <v>20122003864</v>
+      </c>
+      <c r="B591" s="13" t="s">
         <v>2790</v>
       </c>
-      <c r="E590" s="13" t="s">
+      <c r="C591" s="13" t="s">
         <v>2791</v>
       </c>
-      <c r="F590" s="13" t="s">
+      <c r="D591" s="13" t="s">
         <v>2792</v>
       </c>
-      <c r="G590" s="13" t="s">
+      <c r="E591" s="13" t="s">
         <v>2793</v>
-      </c>
-[...27 lines deleted...]
-        <v>2797</v>
       </c>
       <c r="F591" s="13" t="s">
         <v>2794</v>
       </c>
       <c r="G591" s="13" t="s">
-        <v>2798</v>
+        <v>2795</v>
       </c>
       <c r="H591" s="13" t="s">
         <v>2796</v>
       </c>
       <c r="I591" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J591" s="15">
-        <v>44565</v>
+        <v>44592</v>
       </c>
       <c r="K591" s="15">
-        <v>46390</v>
+        <v>46417</v>
       </c>
     </row>
     <row r="592" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A592" s="12">
-        <v>20122003864</v>
+        <v>20122003865</v>
       </c>
       <c r="B592" s="13" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C592" s="13" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D592" s="13" t="s">
         <v>2799</v>
       </c>
-      <c r="C592" s="13" t="s">
+      <c r="E592" s="13" t="s">
+        <v>2109</v>
+      </c>
+      <c r="F592" s="13" t="s">
+        <v>2797</v>
+      </c>
+      <c r="G592" s="13" t="s">
         <v>2800</v>
       </c>
-      <c r="D592" s="13" t="s">
+      <c r="H592" s="13" t="s">
         <v>2801</v>
       </c>
-      <c r="E592" s="13" t="s">
+      <c r="I592" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J592" s="15">
+        <v>44607</v>
+      </c>
+      <c r="K592" s="15">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="593" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A593" s="12">
+        <v>20122003867</v>
+      </c>
+      <c r="B593" s="13" t="s">
         <v>2802</v>
       </c>
-      <c r="F592" s="13" t="s">
+      <c r="C593" s="13" t="s">
         <v>2803</v>
       </c>
-      <c r="G592" s="13" t="s">
+      <c r="D593" s="13" t="s">
         <v>2804</v>
       </c>
-      <c r="H592" s="13" t="s">
+      <c r="E593" s="13" t="s">
         <v>2805</v>
       </c>
-      <c r="I592" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B593" s="13" t="s">
+      <c r="F593" s="13" t="s">
+        <v>2802</v>
+      </c>
+      <c r="G593" s="13" t="s">
         <v>2806</v>
       </c>
-      <c r="C593" s="13" t="s">
+      <c r="H593" s="13" t="s">
         <v>2807</v>
       </c>
-      <c r="D593" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I593" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J593" s="15">
-        <v>44607</v>
+        <v>44642</v>
       </c>
       <c r="K593" s="15">
-        <v>46432</v>
+        <v>46467</v>
       </c>
     </row>
     <row r="594" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A594" s="12">
-        <v>20122003867</v>
+        <v>20122003868</v>
       </c>
       <c r="B594" s="13" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C594" s="13" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D594" s="13" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E594" s="13" t="s">
         <v>2811</v>
       </c>
-      <c r="C594" s="13" t="s">
+      <c r="F594" s="13" t="s">
         <v>2812</v>
       </c>
-      <c r="D594" s="13" t="s">
+      <c r="G594" s="13" t="s">
         <v>2813</v>
       </c>
-      <c r="E594" s="13" t="s">
+      <c r="H594" s="13" t="s">
         <v>2814</v>
       </c>
-      <c r="F594" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G594" s="13" t="s">
+      <c r="I594" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J594" s="15">
+        <v>44679</v>
+      </c>
+      <c r="K594" s="15">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="595" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A595" s="12">
+        <v>20122003869</v>
+      </c>
+      <c r="B595" s="13" t="s">
         <v>2815</v>
       </c>
-      <c r="H594" s="13" t="s">
+      <c r="C595" s="13" t="s">
         <v>2816</v>
       </c>
-      <c r="I594" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B595" s="13" t="s">
+      <c r="D595" s="13" t="s">
         <v>2817</v>
       </c>
-      <c r="C595" s="13" t="s">
+      <c r="E595" s="13" t="s">
         <v>2818</v>
       </c>
-      <c r="D595" s="13" t="s">
+      <c r="F595" s="13" t="s">
         <v>2819</v>
       </c>
-      <c r="E595" s="13" t="s">
+      <c r="G595" s="13" t="s">
         <v>2820</v>
       </c>
-      <c r="F595" s="13" t="s">
+      <c r="H595" s="13" t="s">
         <v>2821</v>
-      </c>
-[...4 lines deleted...]
-        <v>2823</v>
       </c>
       <c r="I595" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J595" s="15">
         <v>44679</v>
       </c>
       <c r="K595" s="15">
         <v>46504</v>
       </c>
     </row>
     <row r="596" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A596" s="12">
-        <v>20122003869</v>
+        <v>20122003871</v>
       </c>
       <c r="B596" s="13" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C596" s="13" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D596" s="13" t="s">
         <v>2824</v>
       </c>
-      <c r="C596" s="13" t="s">
+      <c r="E596" s="13" t="s">
         <v>2825</v>
       </c>
-      <c r="D596" s="13" t="s">
+      <c r="F596" s="13" t="s">
+        <v>2822</v>
+      </c>
+      <c r="G596" s="13" t="s">
         <v>2826</v>
       </c>
-      <c r="E596" s="13" t="s">
+      <c r="H596" s="13" t="s">
         <v>2827</v>
       </c>
-      <c r="F596" s="13" t="s">
+      <c r="I596" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J596" s="15">
+        <v>44921</v>
+      </c>
+      <c r="K596" s="15">
+        <v>46746</v>
+      </c>
+    </row>
+    <row r="597" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A597" s="12">
+        <v>20122003872</v>
+      </c>
+      <c r="B597" s="13" t="s">
         <v>2828</v>
       </c>
-      <c r="G596" s="13" t="s">
+      <c r="C597" s="13" t="s">
         <v>2829</v>
       </c>
-      <c r="H596" s="13" t="s">
+      <c r="D597" s="13" t="s">
         <v>2830</v>
       </c>
-      <c r="I596" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B597" s="13" t="s">
+      <c r="E597" s="13" t="s">
         <v>2831</v>
       </c>
-      <c r="C597" s="13" t="s">
+      <c r="F597" s="13" t="s">
+        <v>2828</v>
+      </c>
+      <c r="G597" s="13" t="s">
         <v>2832</v>
       </c>
-      <c r="D597" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H597" s="13" t="s">
-        <v>2836</v>
+        <v>2830</v>
       </c>
       <c r="I597" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J597" s="15">
-        <v>44921</v>
+        <v>44714</v>
       </c>
       <c r="K597" s="15">
-        <v>46746</v>
+        <v>46539</v>
       </c>
     </row>
     <row r="598" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A598" s="12">
-        <v>20122003872</v>
+        <v>20122003876</v>
       </c>
       <c r="B598" s="13" t="s">
-        <v>2837</v>
+        <v>2833</v>
       </c>
       <c r="C598" s="13" t="s">
-        <v>2838</v>
+        <v>2834</v>
       </c>
       <c r="D598" s="13" t="s">
-        <v>2839</v>
+        <v>2835</v>
       </c>
       <c r="E598" s="13" t="s">
-        <v>2840</v>
+        <v>2836</v>
       </c>
       <c r="F598" s="13" t="s">
         <v>2837</v>
       </c>
       <c r="G598" s="13" t="s">
+        <v>2838</v>
+      </c>
+      <c r="H598" s="13" t="s">
+        <v>2835</v>
+      </c>
+      <c r="I598" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J598" s="15">
+        <v>44783</v>
+      </c>
+      <c r="K598" s="15">
+        <v>46608</v>
+      </c>
+    </row>
+    <row r="599" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A599" s="12">
+        <v>20122003878</v>
+      </c>
+      <c r="B599" s="13" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C599" s="13" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D599" s="13" t="s">
         <v>2841</v>
       </c>
-      <c r="H598" s="13" t="s">
+      <c r="E599" s="13" t="s">
+        <v>2842</v>
+      </c>
+      <c r="F599" s="13" t="s">
         <v>2839</v>
       </c>
-      <c r="I598" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C599" s="13" t="s">
+      <c r="G599" s="13" t="s">
         <v>2843</v>
-      </c>
-[...10 lines deleted...]
-        <v>2847</v>
       </c>
       <c r="H599" s="13" t="s">
         <v>2844</v>
       </c>
       <c r="I599" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J599" s="15">
         <v>44783</v>
       </c>
       <c r="K599" s="15">
         <v>46608</v>
       </c>
     </row>
     <row r="600" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A600" s="12">
-        <v>20122003878</v>
+        <v>20122003879</v>
       </c>
       <c r="B600" s="13" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C600" s="13" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D600" s="13" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E600" s="13" t="s">
         <v>2848</v>
       </c>
-      <c r="C600" s="13" t="s">
+      <c r="F600" s="13" t="s">
+        <v>2845</v>
+      </c>
+      <c r="G600" s="13" t="s">
         <v>2849</v>
       </c>
-      <c r="D600" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H600" s="13" t="s">
-        <v>2853</v>
+        <v>2847</v>
       </c>
       <c r="I600" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J600" s="15">
         <v>44783</v>
       </c>
       <c r="K600" s="15">
         <v>46608</v>
       </c>
     </row>
     <row r="601" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A601" s="12">
-        <v>20122003879</v>
+        <v>20122003880</v>
       </c>
       <c r="B601" s="13" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C601" s="13" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D601" s="13" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E601" s="13" t="s">
+        <v>2853</v>
+      </c>
+      <c r="F601" s="13" t="s">
+        <v>2850</v>
+      </c>
+      <c r="G601" s="13" t="s">
         <v>2854</v>
       </c>
-      <c r="C601" s="13" t="s">
+      <c r="H601" s="13" t="s">
         <v>2855</v>
       </c>
-      <c r="D601" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I601" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J601" s="15">
-        <v>44783</v>
+        <v>44851</v>
       </c>
       <c r="K601" s="15">
-        <v>46608</v>
+        <v>46676</v>
       </c>
     </row>
     <row r="602" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A602" s="12">
-        <v>20122003880</v>
+        <v>20122003881</v>
       </c>
       <c r="B602" s="13" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C602" s="13" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D602" s="13" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E602" s="13" t="s">
         <v>2859</v>
       </c>
-      <c r="C602" s="13" t="s">
+      <c r="F602" s="13" t="s">
+        <v>2856</v>
+      </c>
+      <c r="G602" s="13" t="s">
         <v>2860</v>
       </c>
-      <c r="D602" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H602" s="13" t="s">
-        <v>2864</v>
+        <v>2858</v>
       </c>
       <c r="I602" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J602" s="15">
         <v>44851</v>
       </c>
       <c r="K602" s="15">
         <v>46676</v>
       </c>
     </row>
-    <row r="603" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="603" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A603" s="12">
-        <v>20122003881</v>
+        <v>20122003884</v>
       </c>
       <c r="B603" s="13" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C603" s="13" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D603" s="13" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E603" s="13" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F603" s="13" t="s">
+        <v>2861</v>
+      </c>
+      <c r="G603" s="13" t="s">
         <v>2865</v>
       </c>
-      <c r="C603" s="13" t="s">
+      <c r="H603" s="13" t="s">
         <v>2866</v>
       </c>
-      <c r="D603" s="13" t="s">
+      <c r="I603" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J603" s="15">
+        <v>44869</v>
+      </c>
+      <c r="K603" s="15">
+        <v>46694</v>
+      </c>
+    </row>
+    <row r="604" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A604" s="12">
+        <v>20122003885</v>
+      </c>
+      <c r="B604" s="13" t="s">
         <v>2867</v>
       </c>
-      <c r="E603" s="13" t="s">
+      <c r="C604" s="13" t="s">
         <v>2868</v>
       </c>
-      <c r="F603" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G603" s="13" t="s">
+      <c r="D604" s="13" t="s">
         <v>2869</v>
       </c>
-      <c r="H603" s="13" t="s">
+      <c r="E604" s="13" t="s">
+        <v>2870</v>
+      </c>
+      <c r="F604" s="13" t="s">
         <v>2867</v>
       </c>
-      <c r="I603" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C604" s="13" t="s">
+      <c r="G604" s="13" t="s">
         <v>2871</v>
       </c>
-      <c r="D604" s="13" t="s">
+      <c r="H604" s="13" t="s">
         <v>2872</v>
       </c>
-      <c r="E604" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I604" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J604" s="15">
-        <v>44869</v>
+        <v>44921</v>
       </c>
       <c r="K604" s="15">
-        <v>46694</v>
+        <v>46746</v>
       </c>
     </row>
     <row r="605" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A605" s="12">
-        <v>20122003885</v>
+        <v>20122003886</v>
       </c>
       <c r="B605" s="13" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C605" s="13" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D605" s="13" t="s">
+        <v>2875</v>
+      </c>
+      <c r="E605" s="13" t="s">
         <v>2876</v>
       </c>
-      <c r="C605" s="13" t="s">
+      <c r="F605" s="13" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G605" s="13" t="s">
         <v>2877</v>
       </c>
-      <c r="D605" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H605" s="13" t="s">
-        <v>2881</v>
+        <v>2875</v>
       </c>
       <c r="I605" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J605" s="15">
-        <v>44921</v>
+        <v>44949</v>
       </c>
       <c r="K605" s="15">
-        <v>46746</v>
+        <v>46774</v>
       </c>
     </row>
     <row r="606" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A606" s="12">
-        <v>20122003886</v>
+        <v>20122003887</v>
       </c>
       <c r="B606" s="13" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C606" s="13" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D606" s="13" t="s">
+        <v>2880</v>
+      </c>
+      <c r="E606" s="13" t="s">
+        <v>2881</v>
+      </c>
+      <c r="F606" s="13" t="s">
+        <v>2878</v>
+      </c>
+      <c r="G606" s="13" t="s">
         <v>2882</v>
       </c>
-      <c r="C606" s="13" t="s">
+      <c r="H606" s="13" t="s">
+        <v>2880</v>
+      </c>
+      <c r="I606" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J606" s="15">
+        <v>45744</v>
+      </c>
+      <c r="K606" s="15">
+        <v>47569</v>
+      </c>
+    </row>
+    <row r="607" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A607" s="12">
+        <v>20122003891</v>
+      </c>
+      <c r="B607" s="13" t="s">
         <v>2883</v>
       </c>
-      <c r="D606" s="13" t="s">
+      <c r="C607" s="13" t="s">
         <v>2884</v>
       </c>
-      <c r="E606" s="13" t="s">
+      <c r="D607" s="13" t="s">
         <v>2885</v>
       </c>
-      <c r="F606" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G606" s="13" t="s">
+      <c r="E607" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F607" s="13" t="s">
         <v>2886</v>
       </c>
-      <c r="H606" s="13" t="s">
+      <c r="G607" s="13" t="s">
         <v>2884</v>
       </c>
-      <c r="I606" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B607" s="13" t="s">
+      <c r="H607" s="13" t="s">
+        <v>2885</v>
+      </c>
+      <c r="I607" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J607" s="15">
+        <v>45016</v>
+      </c>
+      <c r="K607" s="15">
+        <v>46842</v>
+      </c>
+    </row>
+    <row r="608" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A608" s="12">
+        <v>20122003897</v>
+      </c>
+      <c r="B608" s="13" t="s">
         <v>2887</v>
       </c>
-      <c r="C607" s="13" t="s">
+      <c r="C608" s="13" t="s">
         <v>2888</v>
       </c>
-      <c r="D607" s="13" t="s">
+      <c r="D608" s="13" t="s">
         <v>2889</v>
       </c>
-      <c r="E607" s="13" t="s">
+      <c r="E608" s="13" t="s">
         <v>2890</v>
       </c>
-      <c r="F607" s="13" t="s">
+      <c r="F608" s="13" t="s">
         <v>2887</v>
       </c>
-      <c r="G607" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H607" s="13" t="s">
+      <c r="G608" s="13" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H608" s="13" t="s">
         <v>2889</v>
       </c>
-      <c r="I607" s="14" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="I608" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J608" s="15">
-        <v>45016</v>
+        <v>45156</v>
       </c>
       <c r="K608" s="15">
-        <v>46842</v>
+        <v>46982</v>
       </c>
     </row>
     <row r="609" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A609" s="12">
-        <v>20122003897</v>
+        <v>20122003898</v>
       </c>
       <c r="B609" s="13" t="s">
-        <v>2896</v>
+        <v>2891</v>
       </c>
       <c r="C609" s="13" t="s">
-        <v>2897</v>
+        <v>2892</v>
       </c>
       <c r="D609" s="13" t="s">
-        <v>2898</v>
+        <v>252</v>
       </c>
       <c r="E609" s="13" t="s">
-        <v>2899</v>
+        <v>2893</v>
       </c>
       <c r="F609" s="13" t="s">
-        <v>2896</v>
+        <v>2891</v>
       </c>
       <c r="G609" s="13" t="s">
-        <v>2897</v>
+        <v>2892</v>
       </c>
       <c r="H609" s="13" t="s">
-        <v>2898</v>
+        <v>252</v>
       </c>
       <c r="I609" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J609" s="15">
         <v>45156</v>
       </c>
       <c r="K609" s="15">
         <v>46982</v>
       </c>
     </row>
     <row r="610" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A610" s="12">
         <v>20122003898</v>
       </c>
       <c r="B610" s="13" t="s">
-        <v>2900</v>
+        <v>2891</v>
       </c>
       <c r="C610" s="13" t="s">
-        <v>2901</v>
+        <v>2894</v>
       </c>
       <c r="D610" s="13" t="s">
         <v>252</v>
       </c>
       <c r="E610" s="13" t="s">
-        <v>2902</v>
+        <v>2893</v>
       </c>
       <c r="F610" s="13" t="s">
-        <v>2900</v>
+        <v>2895</v>
       </c>
       <c r="G610" s="13" t="s">
-        <v>2901</v>
+        <v>2896</v>
       </c>
       <c r="H610" s="13" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="I610" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J610" s="15">
         <v>45156</v>
       </c>
       <c r="K610" s="15">
         <v>46982</v>
       </c>
     </row>
     <row r="611" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A611" s="12">
         <v>20122003898</v>
       </c>
       <c r="B611" s="13" t="s">
-        <v>2900</v>
+        <v>2891</v>
       </c>
       <c r="C611" s="13" t="s">
-        <v>2903</v>
+        <v>2894</v>
       </c>
       <c r="D611" s="13" t="s">
         <v>252</v>
       </c>
       <c r="E611" s="13" t="s">
-        <v>2902</v>
+        <v>2893</v>
       </c>
       <c r="F611" s="13" t="s">
-        <v>2904</v>
+        <v>2897</v>
       </c>
       <c r="G611" s="13" t="s">
-        <v>2905</v>
+        <v>254</v>
       </c>
       <c r="H611" s="13" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="I611" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J611" s="15">
         <v>45156</v>
       </c>
       <c r="K611" s="15">
         <v>46982</v>
       </c>
     </row>
     <row r="612" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A612" s="12">
-        <v>20122003898</v>
+        <v>20122003899</v>
       </c>
       <c r="B612" s="13" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C612" s="13" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D612" s="13" t="s">
         <v>2900</v>
       </c>
-      <c r="C612" s="13" t="s">
+      <c r="E612" s="13" t="s">
+        <v>2901</v>
+      </c>
+      <c r="F612" s="13" t="s">
+        <v>2898</v>
+      </c>
+      <c r="G612" s="13" t="s">
+        <v>2902</v>
+      </c>
+      <c r="H612" s="13" t="s">
         <v>2903</v>
       </c>
-      <c r="D612" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F612" s="13" t="s">
+      <c r="I612" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J612" s="15">
+        <v>45239</v>
+      </c>
+      <c r="K612" s="15">
+        <v>47065</v>
+      </c>
+    </row>
+    <row r="613" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A613" s="12">
+        <v>20122003900</v>
+      </c>
+      <c r="B613" s="13" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C613" s="13" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D613" s="13" t="s">
         <v>2906</v>
       </c>
-      <c r="G612" s="13" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="E613" s="13" t="s">
-        <v>2910</v>
+        <v>30</v>
       </c>
       <c r="F613" s="13" t="s">
         <v>2907</v>
       </c>
       <c r="G613" s="13" t="s">
+        <v>2908</v>
+      </c>
+      <c r="H613" s="13" t="s">
+        <v>2906</v>
+      </c>
+      <c r="I613" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J613" s="15">
+        <v>45356</v>
+      </c>
+      <c r="K613" s="15">
+        <v>47181</v>
+      </c>
+    </row>
+    <row r="614" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A614" s="12">
+        <v>20122003901</v>
+      </c>
+      <c r="B614" s="13" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C614" s="13" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D614" s="13" t="s">
         <v>2911</v>
       </c>
-      <c r="H613" s="13" t="s">
+      <c r="E614" s="13" t="s">
         <v>2912</v>
       </c>
-      <c r="I613" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B614" s="13" t="s">
+      <c r="F614" s="13" t="s">
+        <v>2909</v>
+      </c>
+      <c r="G614" s="13" t="s">
         <v>2913</v>
       </c>
-      <c r="C614" s="13" t="s">
+      <c r="H614" s="13" t="s">
+        <v>2911</v>
+      </c>
+      <c r="I614" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J614" s="15">
+        <v>45281</v>
+      </c>
+      <c r="K614" s="15">
+        <v>47107</v>
+      </c>
+    </row>
+    <row r="615" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A615" s="12">
+        <v>20122003902</v>
+      </c>
+      <c r="B615" s="13" t="s">
         <v>2914</v>
       </c>
-      <c r="D614" s="13" t="s">
+      <c r="C615" s="13" t="s">
         <v>2915</v>
       </c>
-      <c r="E614" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F614" s="13" t="s">
+      <c r="D615" s="13" t="s">
         <v>2916</v>
       </c>
-      <c r="G614" s="13" t="s">
+      <c r="E615" s="13" t="s">
         <v>2917</v>
       </c>
-      <c r="H614" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B615" s="13" t="s">
+      <c r="F615" s="13" t="s">
+        <v>2914</v>
+      </c>
+      <c r="G615" s="13" t="s">
         <v>2918</v>
       </c>
-      <c r="C615" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H615" s="13" t="s">
-        <v>2920</v>
+        <v>2916</v>
       </c>
       <c r="I615" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J615" s="15">
         <v>45281</v>
       </c>
       <c r="K615" s="15">
         <v>47107</v>
       </c>
     </row>
-    <row r="616" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="616" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A616" s="12">
-        <v>20122003902</v>
+        <v>20122003903</v>
       </c>
       <c r="B616" s="13" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C616" s="13" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D616" s="13" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E616" s="13" t="s">
+        <v>2922</v>
+      </c>
+      <c r="F616" s="13" t="s">
+        <v>2919</v>
+      </c>
+      <c r="G616" s="13" t="s">
         <v>2923</v>
       </c>
-      <c r="C616" s="13" t="s">
+      <c r="H616" s="13" t="s">
         <v>2924</v>
       </c>
-      <c r="D616" s="13" t="s">
+      <c r="I616" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J616" s="15">
+        <v>45310</v>
+      </c>
+      <c r="K616" s="15">
+        <v>47136</v>
+      </c>
+    </row>
+    <row r="617" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A617" s="12">
+        <v>20122003906</v>
+      </c>
+      <c r="B617" s="13" t="s">
         <v>2925</v>
       </c>
-      <c r="E616" s="13" t="s">
+      <c r="C617" s="13" t="s">
         <v>2926</v>
       </c>
-      <c r="F616" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G616" s="13" t="s">
+      <c r="D617" s="13" t="s">
         <v>2927</v>
       </c>
-      <c r="H616" s="13" t="s">
+      <c r="E617" s="13" t="s">
+        <v>2928</v>
+      </c>
+      <c r="F617" s="13" t="s">
         <v>2925</v>
       </c>
-      <c r="I616" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C617" s="13" t="s">
+      <c r="G617" s="13" t="s">
         <v>2929</v>
       </c>
-      <c r="D617" s="13" t="s">
+      <c r="H617" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I617" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J617" s="15">
+        <v>45414</v>
+      </c>
+      <c r="K617" s="15">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="618" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A618" s="12">
+        <v>20122003907</v>
+      </c>
+      <c r="B618" s="13" t="s">
         <v>2930</v>
       </c>
-      <c r="E617" s="13" t="s">
+      <c r="C618" s="13" t="s">
         <v>2931</v>
       </c>
-      <c r="F617" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G617" s="13" t="s">
+      <c r="D618" s="13" t="s">
         <v>2932</v>
       </c>
-      <c r="H617" s="13" t="s">
+      <c r="E618" s="13" t="s">
         <v>2933</v>
-      </c>
-[...24 lines deleted...]
-        <v>2937</v>
       </c>
       <c r="F618" s="13" t="s">
         <v>2934</v>
       </c>
       <c r="G618" s="13" t="s">
-        <v>2938</v>
+        <v>2935</v>
       </c>
       <c r="H618" s="13" t="s">
-        <v>30</v>
+        <v>2936</v>
       </c>
       <c r="I618" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J618" s="15">
         <v>45414</v>
       </c>
       <c r="K618" s="15">
         <v>47239</v>
       </c>
     </row>
     <row r="619" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A619" s="12">
-        <v>20122003907</v>
+        <v>20122003908</v>
       </c>
       <c r="B619" s="13" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C619" s="13" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D619" s="13" t="s">
         <v>2939</v>
       </c>
-      <c r="C619" s="13" t="s">
+      <c r="E619" s="13" t="s">
         <v>2940</v>
       </c>
-      <c r="D619" s="13" t="s">
+      <c r="F619" s="13" t="s">
+        <v>2937</v>
+      </c>
+      <c r="G619" s="13" t="s">
         <v>2941</v>
       </c>
-      <c r="E619" s="13" t="s">
+      <c r="H619" s="13" t="s">
         <v>2942</v>
       </c>
-      <c r="F619" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I619" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J619" s="15">
-        <v>45414</v>
+        <v>45447</v>
       </c>
       <c r="K619" s="15">
-        <v>47239</v>
+        <v>47272</v>
       </c>
     </row>
     <row r="620" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A620" s="12">
-        <v>20122003908</v>
+        <v>20122003909</v>
       </c>
       <c r="B620" s="13" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C620" s="13" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D620" s="13" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E620" s="13" t="s">
         <v>2946</v>
       </c>
-      <c r="C620" s="13" t="s">
+      <c r="F620" s="13" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G620" s="13" t="s">
         <v>2947</v>
       </c>
-      <c r="D620" s="13" t="s">
+      <c r="H620" s="13" t="s">
         <v>2948</v>
-      </c>
-[...10 lines deleted...]
-        <v>2951</v>
       </c>
       <c r="I620" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J620" s="15">
         <v>45447</v>
       </c>
       <c r="K620" s="15">
         <v>47272</v>
       </c>
     </row>
     <row r="621" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A621" s="12">
-        <v>20122003909</v>
+        <v>20122003915</v>
       </c>
       <c r="B621" s="13" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C621" s="13" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D621" s="13" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E621" s="13" t="s">
         <v>2952</v>
       </c>
-      <c r="C621" s="13" t="s">
+      <c r="F621" s="13" t="s">
+        <v>2949</v>
+      </c>
+      <c r="G621" s="13" t="s">
         <v>2953</v>
       </c>
-      <c r="D621" s="13" t="s">
+      <c r="H621" s="13" t="s">
         <v>2954</v>
       </c>
-      <c r="E621" s="13" t="s">
+      <c r="I621" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J621" s="15">
+        <v>45490</v>
+      </c>
+      <c r="K621" s="15">
+        <v>47315</v>
+      </c>
+    </row>
+    <row r="622" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
+      <c r="A622" s="12">
+        <v>20122003917</v>
+      </c>
+      <c r="B622" s="13" t="s">
         <v>2955</v>
       </c>
-      <c r="F621" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G621" s="13" t="s">
+      <c r="C622" s="13" t="s">
         <v>2956</v>
       </c>
-      <c r="H621" s="13" t="s">
+      <c r="D622" s="13" t="s">
         <v>2957</v>
       </c>
-      <c r="I621" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B622" s="13" t="s">
+      <c r="E622" s="13" t="s">
         <v>2958</v>
       </c>
-      <c r="C622" s="13" t="s">
+      <c r="F622" s="13" t="s">
         <v>2959</v>
       </c>
-      <c r="D622" s="13" t="s">
+      <c r="G622" s="13" t="s">
         <v>2960</v>
       </c>
-      <c r="E622" s="13" t="s">
+      <c r="H622" s="13" t="s">
+        <v>2957</v>
+      </c>
+      <c r="I622" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J622" s="15">
+        <v>45729</v>
+      </c>
+      <c r="K622" s="15">
+        <v>47554</v>
+      </c>
+    </row>
+    <row r="623" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A623" s="12">
+        <v>20122003918</v>
+      </c>
+      <c r="B623" s="13" t="s">
         <v>2961</v>
       </c>
-      <c r="F622" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G622" s="13" t="s">
+      <c r="C623" s="13" t="s">
         <v>2962</v>
       </c>
-      <c r="H622" s="13" t="s">
+      <c r="D623" s="13" t="s">
         <v>2963</v>
       </c>
-      <c r="I622" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B623" s="13" t="s">
+      <c r="E623" s="13" t="s">
         <v>2964</v>
       </c>
-      <c r="C623" s="13" t="s">
+      <c r="F623" s="13" t="s">
+        <v>2961</v>
+      </c>
+      <c r="G623" s="13" t="s">
         <v>2965</v>
       </c>
-      <c r="D623" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H623" s="13" t="s">
-        <v>2966</v>
+        <v>2963</v>
       </c>
       <c r="I623" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J623" s="15">
-        <v>45729</v>
+        <v>45539</v>
       </c>
       <c r="K623" s="15">
-        <v>47554</v>
+        <v>47364</v>
       </c>
     </row>
     <row r="624" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A624" s="12">
-        <v>20122003918</v>
+        <v>20122003920</v>
       </c>
       <c r="B624" s="13" t="s">
-        <v>2970</v>
+        <v>2966</v>
       </c>
       <c r="C624" s="13" t="s">
-        <v>2971</v>
+        <v>2967</v>
       </c>
       <c r="D624" s="13" t="s">
-        <v>2972</v>
+        <v>2968</v>
       </c>
       <c r="E624" s="13" t="s">
-        <v>2973</v>
+        <v>2969</v>
       </c>
       <c r="F624" s="13" t="s">
         <v>2970</v>
       </c>
       <c r="G624" s="13" t="s">
-        <v>2974</v>
+        <v>2971</v>
       </c>
       <c r="H624" s="13" t="s">
         <v>2972</v>
       </c>
       <c r="I624" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J624" s="15">
-        <v>45539</v>
+        <v>45581</v>
       </c>
       <c r="K624" s="15">
-        <v>47364</v>
-[...2 lines deleted...]
-    <row r="625" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47406</v>
+      </c>
+    </row>
+    <row r="625" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A625" s="12">
-        <v>20122003920</v>
+        <v>20122003922</v>
       </c>
       <c r="B625" s="13" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C625" s="13" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D625" s="13" t="s">
         <v>2975</v>
       </c>
-      <c r="C625" s="13" t="s">
+      <c r="E625" s="13" t="s">
         <v>2976</v>
       </c>
-      <c r="D625" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F625" s="13" t="s">
-        <v>2979</v>
+        <v>2973</v>
       </c>
       <c r="G625" s="13" t="s">
-        <v>2980</v>
+        <v>2974</v>
       </c>
       <c r="H625" s="13" t="s">
-        <v>2981</v>
+        <v>2975</v>
       </c>
       <c r="I625" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J625" s="15">
         <v>45581</v>
       </c>
       <c r="K625" s="15">
         <v>47406</v>
       </c>
     </row>
     <row r="626" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A626" s="12">
-        <v>20122003922</v>
+        <v>20122003924</v>
       </c>
       <c r="B626" s="13" t="s">
-        <v>2982</v>
+        <v>2977</v>
       </c>
       <c r="C626" s="13" t="s">
-        <v>2983</v>
+        <v>2978</v>
       </c>
       <c r="D626" s="13" t="s">
-        <v>2984</v>
+        <v>2979</v>
       </c>
       <c r="E626" s="13" t="s">
-        <v>2985</v>
+        <v>2980</v>
       </c>
       <c r="F626" s="13" t="s">
-        <v>2982</v>
+        <v>2977</v>
       </c>
       <c r="G626" s="13" t="s">
-        <v>2983</v>
+        <v>2978</v>
       </c>
       <c r="H626" s="13" t="s">
-        <v>2984</v>
+        <v>2979</v>
       </c>
       <c r="I626" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J626" s="15">
-        <v>45581</v>
+        <v>45609</v>
       </c>
       <c r="K626" s="15">
-        <v>47406</v>
+        <v>47434</v>
       </c>
     </row>
     <row r="627" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A627" s="12">
-        <v>20122003924</v>
+        <v>20122003925</v>
       </c>
       <c r="B627" s="13" t="s">
-        <v>2986</v>
+        <v>2981</v>
       </c>
       <c r="C627" s="13" t="s">
-        <v>2987</v>
+        <v>2982</v>
       </c>
       <c r="D627" s="13" t="s">
-        <v>2988</v>
+        <v>2983</v>
       </c>
       <c r="E627" s="13" t="s">
-        <v>2989</v>
+        <v>2984</v>
       </c>
       <c r="F627" s="13" t="s">
-        <v>2986</v>
+        <v>2981</v>
       </c>
       <c r="G627" s="13" t="s">
-        <v>2987</v>
+        <v>2982</v>
       </c>
       <c r="H627" s="13" t="s">
-        <v>2988</v>
+        <v>2983</v>
       </c>
       <c r="I627" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J627" s="15">
         <v>45609</v>
       </c>
       <c r="K627" s="15">
         <v>47434</v>
       </c>
     </row>
-    <row r="628" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="628" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A628" s="12">
-        <v>20122003925</v>
+        <v>20122003927</v>
       </c>
       <c r="B628" s="13" t="s">
+        <v>2985</v>
+      </c>
+      <c r="C628" s="13" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D628" s="13" t="s">
+        <v>2987</v>
+      </c>
+      <c r="E628" s="13" t="s">
+        <v>2988</v>
+      </c>
+      <c r="F628" s="13" t="s">
+        <v>2985</v>
+      </c>
+      <c r="G628" s="13" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H628" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I628" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J628" s="15">
+        <v>45678</v>
+      </c>
+      <c r="K628" s="15">
+        <v>47503</v>
+      </c>
+    </row>
+    <row r="629" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A629" s="12">
+        <v>20122003928</v>
+      </c>
+      <c r="B629" s="13" t="s">
         <v>2990</v>
       </c>
-      <c r="C628" s="13" t="s">
+      <c r="C629" s="13" t="s">
         <v>2991</v>
       </c>
-      <c r="D628" s="13" t="s">
+      <c r="D629" s="13" t="s">
         <v>2992</v>
       </c>
-      <c r="E628" s="13" t="s">
+      <c r="E629" s="13" t="s">
         <v>2993</v>
       </c>
-      <c r="F628" s="13" t="s">
+      <c r="F629" s="13" t="s">
         <v>2990</v>
       </c>
-      <c r="G628" s="13" t="s">
-[...19 lines deleted...]
-      <c r="B629" s="13" t="s">
+      <c r="G629" s="13" t="s">
         <v>2994</v>
       </c>
-      <c r="C629" s="13" t="s">
+      <c r="H629" s="13" t="s">
         <v>2995</v>
       </c>
-      <c r="D629" s="13" t="s">
+      <c r="I629" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J629" s="15">
+        <v>45959</v>
+      </c>
+      <c r="K629" s="15">
+        <v>47784</v>
+      </c>
+    </row>
+    <row r="630" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A630" s="12">
+        <v>20122003929</v>
+      </c>
+      <c r="B630" s="13" t="s">
         <v>2996</v>
       </c>
-      <c r="E629" s="13" t="s">
+      <c r="C630" s="13" t="s">
         <v>2997</v>
       </c>
-      <c r="F629" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G629" s="13" t="s">
+      <c r="D630" s="13" t="s">
         <v>2998</v>
       </c>
-      <c r="H629" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B630" s="13" t="s">
+      <c r="E630" s="13" t="s">
         <v>2999</v>
       </c>
-      <c r="C630" s="13" t="s">
+      <c r="F630" s="13" t="s">
         <v>3000</v>
       </c>
-      <c r="D630" s="13" t="s">
+      <c r="G630" s="13" t="s">
         <v>3001</v>
       </c>
-      <c r="E630" s="13" t="s">
+      <c r="H630" s="13" t="s">
+        <v>2998</v>
+      </c>
+      <c r="I630" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J630" s="15">
+        <v>45729</v>
+      </c>
+      <c r="K630" s="15">
+        <v>47554</v>
+      </c>
+    </row>
+    <row r="631" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A631" s="12">
+        <v>20122003932</v>
+      </c>
+      <c r="B631" s="13" t="s">
         <v>3002</v>
       </c>
-      <c r="F630" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G630" s="13" t="s">
+      <c r="C631" s="13" t="s">
         <v>3003</v>
       </c>
-      <c r="H630" s="13" t="s">
+      <c r="D631" s="13" t="s">
         <v>3004</v>
       </c>
-      <c r="I630" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B631" s="13" t="s">
+      <c r="E631" s="13" t="s">
         <v>3005</v>
       </c>
-      <c r="C631" s="13" t="s">
+      <c r="F631" s="13" t="s">
+        <v>3002</v>
+      </c>
+      <c r="G631" s="13" t="s">
         <v>3006</v>
       </c>
-      <c r="D631" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H631" s="13" t="s">
-        <v>3007</v>
+        <v>3004</v>
       </c>
       <c r="I631" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J631" s="15">
         <v>45729</v>
       </c>
       <c r="K631" s="15">
         <v>47554</v>
       </c>
     </row>
-    <row r="632" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="632" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A632" s="12">
-        <v>20122003932</v>
+        <v>20122003934</v>
       </c>
       <c r="B632" s="13" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C632" s="13" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D632" s="13" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E632" s="13" t="s">
+        <v>3010</v>
+      </c>
+      <c r="F632" s="13" t="s">
+        <v>3007</v>
+      </c>
+      <c r="G632" s="13" t="s">
         <v>3011</v>
       </c>
-      <c r="C632" s="13" t="s">
+      <c r="H632" s="13" t="s">
         <v>3012</v>
       </c>
-      <c r="D632" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I632" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J632" s="15">
-        <v>45729</v>
+        <v>45779</v>
       </c>
       <c r="K632" s="15">
-        <v>47554</v>
+        <v>47604</v>
       </c>
     </row>
     <row r="633" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A633" s="12">
-        <v>20122003934</v>
+        <v>20122003935</v>
       </c>
       <c r="B633" s="13" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C633" s="13" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D633" s="13" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E633" s="13" t="s">
         <v>3016</v>
       </c>
-      <c r="C633" s="13" t="s">
+      <c r="F633" s="13" t="s">
+        <v>3013</v>
+      </c>
+      <c r="G633" s="13" t="s">
         <v>3017</v>
       </c>
-      <c r="D633" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H633" s="13" t="s">
-        <v>3021</v>
+        <v>3015</v>
       </c>
       <c r="I633" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J633" s="15">
-        <v>45779</v>
+        <v>45792</v>
       </c>
       <c r="K633" s="15">
-        <v>47604</v>
+        <v>47617</v>
       </c>
     </row>
     <row r="634" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A634" s="12">
-        <v>20122003935</v>
+        <v>20122003936</v>
       </c>
       <c r="B634" s="13" t="s">
-        <v>3022</v>
+        <v>3018</v>
       </c>
       <c r="C634" s="13" t="s">
-        <v>3023</v>
+        <v>3019</v>
       </c>
       <c r="D634" s="13" t="s">
-        <v>3024</v>
+        <v>3020</v>
       </c>
       <c r="E634" s="13" t="s">
-        <v>3025</v>
+        <v>3021</v>
       </c>
       <c r="F634" s="13" t="s">
         <v>3022</v>
       </c>
       <c r="G634" s="13" t="s">
-        <v>3026</v>
+        <v>3023</v>
       </c>
       <c r="H634" s="13" t="s">
         <v>3024</v>
       </c>
       <c r="I634" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J634" s="15">
-        <v>45792</v>
+        <v>45811</v>
       </c>
       <c r="K634" s="15">
-        <v>47617</v>
+        <v>47636</v>
       </c>
     </row>
     <row r="635" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A635" s="12">
-        <v>20122003936</v>
+        <v>20122003938</v>
       </c>
       <c r="B635" s="13" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C635" s="13" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D635" s="13" t="s">
         <v>3027</v>
       </c>
-      <c r="C635" s="13" t="s">
+      <c r="E635" s="13" t="s">
         <v>3028</v>
       </c>
-      <c r="D635" s="13" t="s">
+      <c r="F635" s="13" t="s">
         <v>3029</v>
       </c>
-      <c r="E635" s="13" t="s">
+      <c r="G635" s="13" t="s">
         <v>3030</v>
       </c>
-      <c r="F635" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H635" s="13" t="s">
-        <v>3033</v>
+        <v>3027</v>
       </c>
       <c r="I635" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J635" s="15">
-        <v>45811</v>
+        <v>45842</v>
       </c>
       <c r="K635" s="15">
-        <v>47636</v>
+        <v>47667</v>
       </c>
     </row>
     <row r="636" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A636" s="12">
-        <v>20122003938</v>
+        <v>20122003939</v>
       </c>
       <c r="B636" s="13" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C636" s="13" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D636" s="13" t="s">
+        <v>3033</v>
+      </c>
+      <c r="E636" s="13" t="s">
         <v>3034</v>
       </c>
-      <c r="C636" s="13" t="s">
+      <c r="F636" s="13" t="s">
         <v>3035</v>
       </c>
-      <c r="D636" s="13" t="s">
+      <c r="G636" s="13" t="s">
         <v>3036</v>
       </c>
-      <c r="E636" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H636" s="13" t="s">
-        <v>3036</v>
+        <v>3033</v>
       </c>
       <c r="I636" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J636" s="15">
         <v>45842</v>
       </c>
       <c r="K636" s="15">
         <v>47667</v>
       </c>
     </row>
-    <row r="637" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="637" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A637" s="12">
-        <v>20122003939</v>
+        <v>20122003940</v>
       </c>
       <c r="B637" s="13" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C637" s="13" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D637" s="13" t="s">
+        <v>3039</v>
+      </c>
+      <c r="E637" s="13" t="s">
         <v>3040</v>
       </c>
-      <c r="C637" s="13" t="s">
+      <c r="F637" s="13" t="s">
+        <v>3037</v>
+      </c>
+      <c r="G637" s="13" t="s">
         <v>3041</v>
       </c>
-      <c r="D637" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H637" s="13" t="s">
-        <v>3042</v>
+        <v>1569</v>
       </c>
       <c r="I637" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J637" s="15">
-        <v>45842</v>
+        <v>45870</v>
       </c>
       <c r="K637" s="15">
-        <v>47667</v>
+        <v>47695</v>
       </c>
     </row>
     <row r="638" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A638" s="12">
-        <v>20122003940</v>
+        <v>20122003941</v>
       </c>
       <c r="B638" s="13" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C638" s="13" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D638" s="13" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E638" s="13" t="s">
+        <v>3045</v>
+      </c>
+      <c r="F638" s="13" t="s">
+        <v>3042</v>
+      </c>
+      <c r="G638" s="13" t="s">
         <v>3046</v>
       </c>
-      <c r="C638" s="13" t="s">
+      <c r="H638" s="13" t="s">
+        <v>3044</v>
+      </c>
+      <c r="I638" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J638" s="15">
+        <v>45890</v>
+      </c>
+      <c r="K638" s="15">
+        <v>47715</v>
+      </c>
+    </row>
+    <row r="639" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A639" s="12">
+        <v>20122003943</v>
+      </c>
+      <c r="B639" s="13" t="s">
         <v>3047</v>
       </c>
-      <c r="D638" s="13" t="s">
+      <c r="C639" s="13" t="s">
         <v>3048</v>
       </c>
-      <c r="E638" s="13" t="s">
+      <c r="D639" s="13" t="s">
         <v>3049</v>
       </c>
-      <c r="F638" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G638" s="13" t="s">
+      <c r="E639" s="13" t="s">
         <v>3050</v>
       </c>
-      <c r="H638" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B639" s="13" t="s">
+      <c r="F639" s="13" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G639" s="13" t="s">
         <v>3051</v>
       </c>
-      <c r="C639" s="13" t="s">
+      <c r="H639" s="13" t="s">
         <v>3052</v>
       </c>
-      <c r="D639" s="13" t="s">
+      <c r="I639" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J639" s="15">
+        <v>45932</v>
+      </c>
+      <c r="K639" s="15">
+        <v>47757</v>
+      </c>
+    </row>
+    <row r="640" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A640" s="12">
+        <v>20122003944</v>
+      </c>
+      <c r="B640" s="13" t="s">
         <v>3053</v>
       </c>
-      <c r="E639" s="13" t="s">
+      <c r="C640" s="13" t="s">
         <v>3054</v>
       </c>
-      <c r="F639" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G639" s="13" t="s">
+      <c r="D640" s="13" t="s">
         <v>3055</v>
       </c>
-      <c r="H639" s="13" t="s">
+      <c r="E640" s="13" t="s">
+        <v>3056</v>
+      </c>
+      <c r="F640" s="13" t="s">
         <v>3053</v>
       </c>
-      <c r="I639" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C640" s="13" t="s">
+      <c r="G640" s="13" t="s">
         <v>3057</v>
       </c>
-      <c r="D640" s="13" t="s">
+      <c r="H640" s="13" t="s">
         <v>3058</v>
-      </c>
-[...10 lines deleted...]
-        <v>3061</v>
       </c>
       <c r="I640" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J640" s="15">
         <v>45932</v>
       </c>
       <c r="K640" s="15">
         <v>47757</v>
       </c>
     </row>
-    <row r="641" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="641" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A641" s="12">
-        <v>20122003944</v>
+        <v>20122003945</v>
       </c>
       <c r="B641" s="13" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C641" s="13" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D641" s="13" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E641" s="13" t="s">
         <v>3062</v>
       </c>
-      <c r="C641" s="13" t="s">
+      <c r="F641" s="13" t="s">
         <v>3063</v>
       </c>
-      <c r="D641" s="13" t="s">
+      <c r="G641" s="13" t="s">
         <v>3064</v>
       </c>
-      <c r="E641" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H641" s="13" t="s">
-        <v>3067</v>
+        <v>3061</v>
       </c>
       <c r="I641" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J641" s="15">
         <v>45932</v>
       </c>
       <c r="K641" s="15">
         <v>47757</v>
       </c>
     </row>
-    <row r="642" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="642" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A642" s="12">
-        <v>20122003945</v>
+        <v>20122003947</v>
       </c>
       <c r="B642" s="13" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C642" s="13" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D642" s="13" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E642" s="13" t="s">
         <v>3068</v>
       </c>
-      <c r="C642" s="13" t="s">
+      <c r="F642" s="13" t="s">
+        <v>3065</v>
+      </c>
+      <c r="G642" s="13" t="s">
         <v>3069</v>
-      </c>
-[...10 lines deleted...]
-        <v>3073</v>
       </c>
       <c r="H642" s="13" t="s">
         <v>3070</v>
       </c>
       <c r="I642" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J642" s="15">
-        <v>45932</v>
+        <v>45959</v>
       </c>
       <c r="K642" s="15">
-        <v>47757</v>
-[...2 lines deleted...]
-    <row r="643" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47784</v>
+      </c>
+    </row>
+    <row r="643" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A643" s="12">
-        <v>20122003947</v>
+        <v>20122003948</v>
       </c>
       <c r="B643" s="13" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C643" s="13" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D643" s="13" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E643" s="13" t="s">
         <v>3074</v>
       </c>
-      <c r="C643" s="13" t="s">
+      <c r="F643" s="13" t="s">
         <v>3075</v>
       </c>
-      <c r="D643" s="13" t="s">
+      <c r="G643" s="13" t="s">
         <v>3076</v>
       </c>
-      <c r="E643" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H643" s="13" t="s">
-        <v>3079</v>
+        <v>3073</v>
       </c>
       <c r="I643" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J643" s="15">
-        <v>45959</v>
+        <v>45989</v>
       </c>
       <c r="K643" s="15">
-        <v>47784</v>
+        <v>47814</v>
       </c>
     </row>
     <row r="644" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A644" s="12">
-        <v>20122003948</v>
+        <v>20122003949</v>
       </c>
       <c r="B644" s="13" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C644" s="13" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D644" s="13" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E644" s="13" t="s">
         <v>3080</v>
       </c>
-      <c r="C644" s="13" t="s">
+      <c r="F644" s="13" t="s">
+        <v>3077</v>
+      </c>
+      <c r="G644" s="13" t="s">
         <v>3081</v>
-      </c>
-[...10 lines deleted...]
-        <v>3085</v>
       </c>
       <c r="H644" s="13" t="s">
         <v>3082</v>
       </c>
       <c r="I644" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J644" s="15">
         <v>45989</v>
       </c>
       <c r="K644" s="15">
         <v>47814</v>
       </c>
     </row>
     <row r="645" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A645" s="12">
-        <v>20122003949</v>
+        <v>20122003951</v>
       </c>
       <c r="B645" s="13" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C645" s="13" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D645" s="13" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E645" s="13" t="s">
         <v>3086</v>
       </c>
-      <c r="C645" s="13" t="s">
+      <c r="F645" s="13" t="s">
         <v>3087</v>
       </c>
-      <c r="D645" s="13" t="s">
+      <c r="G645" s="13" t="s">
         <v>3088</v>
       </c>
-      <c r="E645" s="13" t="s">
+      <c r="H645" s="13" t="s">
+        <v>3085</v>
+      </c>
+      <c r="I645" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J645" s="15">
+        <v>46038</v>
+      </c>
+      <c r="K645" s="15">
+        <v>47863</v>
+      </c>
+    </row>
+    <row r="646" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A646" s="12">
+        <v>20122003952</v>
+      </c>
+      <c r="B646" s="13" t="s">
         <v>3089</v>
       </c>
-      <c r="F645" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G645" s="13" t="s">
+      <c r="C646" s="13" t="s">
         <v>3090</v>
       </c>
-      <c r="H645" s="13" t="s">
+      <c r="D646" s="13" t="s">
         <v>3091</v>
       </c>
-      <c r="I645" s="14" t="s">
-[...6 lines deleted...]
-        <v>47814</v>
+      <c r="E646" s="13" t="s">
+        <v>3092</v>
+      </c>
+      <c r="F646" s="13" t="s">
+        <v>3089</v>
+      </c>
+      <c r="G646" s="13" t="s">
+        <v>3093</v>
+      </c>
+      <c r="H646" s="13" t="s">
+        <v>3091</v>
+      </c>
+      <c r="I646" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J646" s="15">
+        <v>46073</v>
+      </c>
+      <c r="K646" s="15">
+        <v>47898</v>
+      </c>
+    </row>
+    <row r="647" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A647" s="12">
+        <v>20122003953</v>
+      </c>
+      <c r="B647" s="13" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C647" s="13" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D647" s="13" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E647" s="13" t="s">
+        <v>3097</v>
+      </c>
+      <c r="F647" s="13" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G647" s="13" t="s">
+        <v>3098</v>
+      </c>
+      <c r="H647" s="13" t="s">
+        <v>3099</v>
+      </c>
+      <c r="I647" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J647" s="15">
+        <v>46073</v>
+      </c>
+      <c r="K647" s="15">
+        <v>47898</v>
+      </c>
+    </row>
+    <row r="648" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A648" s="12">
+        <v>20122003954</v>
+      </c>
+      <c r="B648" s="13" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C648" s="13" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D648" s="13" t="s">
+        <v>3102</v>
+      </c>
+      <c r="E648" s="13" t="s">
+        <v>3103</v>
+      </c>
+      <c r="F648" s="13" t="s">
+        <v>3104</v>
+      </c>
+      <c r="G648" s="13" t="s">
+        <v>3105</v>
+      </c>
+      <c r="H648" s="13" t="s">
+        <v>3106</v>
+      </c>
+      <c r="I648" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J648" s="15">
+        <v>46097</v>
+      </c>
+      <c r="K648" s="15">
+        <v>47922</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.70866141732283472" bottom="0.31496062992125984" header="0.70866141732283472" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R(&amp;P/&amp;N)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>