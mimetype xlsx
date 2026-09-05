--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,99 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AF40926-AE8F-48F0-A822-C8600FF06477}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B6DB033-54BF-4F41-B391-35FE8BE589D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{125C2498-05FD-4F6D-A129-730FB2A73029}"/>
+    <workbookView xWindow="28680" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{4C2AD046-CF44-4848-AB9D-D722D946A1A8}"/>
   </bookViews>
   <sheets>
     <sheet name="回収業者名簿" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">回収業者名簿!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5165" uniqueCount="3107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5165" uniqueCount="3111">
   <si>
     <t>フロン類回収業者名簿</t>
     <rPh sb="3" eb="4">
       <t>ルイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カイシュウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ギョウシャ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>メイボ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（令和08年4月1日現在）</t>
+    <t>（令和08年7月1日現在）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>登録番号</t>
     <rPh sb="0" eb="2">
       <t>トウロク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者名</t>
     <rPh sb="0" eb="4">
       <t>ジギョウシャメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者所在地</t>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -1686,122 +1689,92 @@
   <si>
     <t>有限会社アカツキ自動車商会</t>
   </si>
   <si>
     <t>千葉県君津市下湯江1102番地</t>
   </si>
   <si>
     <t>0439-52-2269</t>
   </si>
   <si>
     <t>和田　浩</t>
   </si>
   <si>
     <t>有限会社牧野モータース</t>
   </si>
   <si>
     <t>千葉県君津市向郷1323番地1</t>
   </si>
   <si>
     <t>0439-27-3535</t>
   </si>
   <si>
     <t>牧野　宏昭</t>
   </si>
   <si>
-    <t>株式会社ホンダプリモ栗山</t>
-[...10 lines deleted...]
-  <si>
     <t>有限会社嶺成自動車工業</t>
   </si>
   <si>
     <t>千葉県いすみ市神置304番地1</t>
   </si>
   <si>
     <t>0470-86-4080</t>
   </si>
   <si>
     <t>屋代　大輔</t>
   </si>
   <si>
-    <t>株式会社ホンダカーズ松戸</t>
-[...25 lines deleted...]
-  <si>
     <t>株式会社大衆自動車商会</t>
   </si>
   <si>
     <t>大阪府寝屋川市点野五丁目21番8号</t>
   </si>
   <si>
     <t>072-838-1314</t>
   </si>
   <si>
     <t>檜皮　佳信</t>
   </si>
   <si>
     <t>株式会社大衆自動車商会　千葉店</t>
   </si>
   <si>
     <t>千葉県市川市千鳥町5番5</t>
   </si>
   <si>
     <t>047-306-7632</t>
   </si>
   <si>
+    <t>大阪府寝屋川市点野五丁目21番8号　</t>
+  </si>
+  <si>
+    <t>株式会社大衆自動車商会　千葉野田店</t>
+  </si>
+  <si>
+    <t>千葉県野田市なみき三丁目17番3、同番4、同番5</t>
+  </si>
+  <si>
     <t>有限会社宮坂商店</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田60-20</t>
   </si>
   <si>
     <t>043-312-4650</t>
   </si>
   <si>
     <t>エワズ・アリ・フェルズ・アリ</t>
   </si>
   <si>
     <t>株式会社ノサカデンソー</t>
   </si>
   <si>
     <t>千葉県千葉市稲毛区長沼原町388番地2</t>
   </si>
   <si>
     <t>043-257-3242</t>
   </si>
   <si>
     <t>實川　實</t>
   </si>
   <si>
     <t>株式会社ノサカデンソー　市川営業所</t>
@@ -2394,80 +2367,50 @@
   <si>
     <t>花澤　謙一</t>
   </si>
   <si>
     <t>株式会社鈴木商会</t>
   </si>
   <si>
     <t>東京都江戸川区南篠崎町三丁目29番9号</t>
   </si>
   <si>
     <t>03-3678-6734</t>
   </si>
   <si>
     <t>鈴木　気</t>
   </si>
   <si>
     <t>株式会社鈴木商会　千葉営業所</t>
   </si>
   <si>
     <t>千葉県四街道市大日字大作岡1096番1</t>
   </si>
   <si>
     <t>043-422-5558</t>
   </si>
   <si>
-    <t>株式会社ホンダカーズ千葉東</t>
-[...28 lines deleted...]
-  <si>
     <t>株式会社平和自動車興業</t>
   </si>
   <si>
     <t>千葉県匝瑳市上谷中288番地の1</t>
   </si>
   <si>
     <t>0479-73-5676</t>
   </si>
   <si>
     <t>太田　修平</t>
   </si>
   <si>
     <t>平山　好延</t>
   </si>
   <si>
     <t>千葉県匝瑳市飯高1557番地1</t>
   </si>
   <si>
     <t>0479-74-1303</t>
   </si>
   <si>
     <t>HSオートサービス</t>
   </si>
   <si>
     <t>有限会社カーリフォームハヤシ</t>
@@ -2724,75 +2667,63 @@
   <si>
     <t>スズキメタル株式会社</t>
   </si>
   <si>
     <t>千葉県旭市三川6601番地</t>
   </si>
   <si>
     <t>0479-57-3800</t>
   </si>
   <si>
     <t>鈴木　和江</t>
   </si>
   <si>
     <t>株式会社ビッグワンオート</t>
   </si>
   <si>
     <t>千葉県木更津市高柳3194番地1</t>
   </si>
   <si>
     <t>0438-41-0001</t>
   </si>
   <si>
     <t>大里　光夫</t>
   </si>
   <si>
-    <t>株式会社ホンダプリモ小見川</t>
-[...10 lines deleted...]
-  <si>
     <t>株式会社タムラ</t>
   </si>
   <si>
     <t>千葉県鴨川市滑谷777番地</t>
   </si>
   <si>
     <t>04-7093-1121</t>
   </si>
   <si>
     <t>田村　清孝</t>
   </si>
   <si>
-    <t>千葉県鴨川市坂東字八幡前369番、同所370番2、同所同番3</t>
+    <t>千葉県鴨川市坂東字八幡前370番2、同番3</t>
   </si>
   <si>
     <t>04-7093-1315</t>
   </si>
   <si>
     <t>有限会社東関自動車工業</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘176番地4</t>
   </si>
   <si>
     <t>043-424-5623</t>
   </si>
   <si>
     <t>大部　達也</t>
   </si>
   <si>
     <t>有限会社メカニック銚洋</t>
   </si>
   <si>
     <t>千葉県山武市井之内265番地</t>
   </si>
   <si>
     <t>0475-84-3166</t>
   </si>
@@ -3246,51 +3177,51 @@
   <si>
     <t>東京都江戸川区新堀2丁目5番15号</t>
   </si>
   <si>
     <t>090-4672-6534</t>
   </si>
   <si>
     <t>篠本自工</t>
   </si>
   <si>
     <t>千葉県市川市原木2290-14</t>
   </si>
   <si>
     <t>047-370-6200</t>
   </si>
   <si>
     <t>株式会社ミック</t>
   </si>
   <si>
     <t>千葉県松戸市南花島二丁目21番地4</t>
   </si>
   <si>
     <t>047-365-3118</t>
   </si>
   <si>
-    <t>池田　定二</t>
+    <t>池田　高之</t>
   </si>
   <si>
     <t>千葉県松戸市南花島二丁目21番地4　</t>
   </si>
   <si>
     <t>株式会社ミック　鈑金塗装館</t>
   </si>
   <si>
     <t>千葉県松戸市南花島2-22-2</t>
   </si>
   <si>
     <t>047-368-6103</t>
   </si>
   <si>
     <t>株式会社三山商店</t>
   </si>
   <si>
     <t>千葉県鴨川市横渚820番地</t>
   </si>
   <si>
     <t>0470-92-0424</t>
   </si>
   <si>
     <t>三山　登</t>
   </si>
@@ -5013,51 +4944,51 @@
   <si>
     <t>090-5995-5985</t>
   </si>
   <si>
     <t>サファリ　トレーディング</t>
   </si>
   <si>
     <t>千葉県鎌ケ谷市軽井沢字中山2146番1の一部</t>
   </si>
   <si>
     <t>047-498-6025</t>
   </si>
   <si>
     <t>有限会社レバルチェ</t>
   </si>
   <si>
     <t>千葉県旭市野中780番地4</t>
   </si>
   <si>
     <t>0479-62-5815</t>
   </si>
   <si>
     <t>近藤　寿弘</t>
   </si>
   <si>
-    <t>千葉県旭市東足洗字浜方2778番17、同所同番104、同所同番105、同所同番106、同所同番107、同所同番108、同所同番119、同所同番120</t>
+    <t>千葉県旭市東足洗字浜方2778番17、同番104、同番105、同番106、同番107、同番108、同番119、同番120</t>
   </si>
   <si>
     <t>山﨑　正志</t>
   </si>
   <si>
     <t>千葉県市川市中国分1丁目10番3号</t>
   </si>
   <si>
     <t>047-371-9547</t>
   </si>
   <si>
     <t>山一自動車商会</t>
   </si>
   <si>
     <t>千葉県市川市東国分一丁目1607番1、同所同番7、同所1611番4</t>
   </si>
   <si>
     <t>ＧＨＯＲＢＡＮＩ ＭＡＪＩＤ ＡＢＡＤ ＡＳＧＨＡＲ</t>
   </si>
   <si>
     <t>千葉県千葉市若葉区若松台3丁目40番3号</t>
   </si>
   <si>
     <t>043-234-5564</t>
   </si>
@@ -5256,51 +5187,51 @@
   <si>
     <t>千葉県我孫子市根戸993番地20</t>
   </si>
   <si>
     <t>04-7181-8855</t>
   </si>
   <si>
     <t>株式会社ホンダカーズ東葛　Ｕ-Ｓｅｌｅｃｔ松戸</t>
   </si>
   <si>
     <t>千葉県松戸市二ツ木531番地1</t>
   </si>
   <si>
     <t>047-343-4107</t>
   </si>
   <si>
     <t>株式会社ホンダカーズ東葛　Ｕ-Ｓｅｌｅｃｔ我孫子</t>
   </si>
   <si>
     <t>千葉県我孫子市根戸993番地2</t>
   </si>
   <si>
     <t>04-7181-8220</t>
   </si>
   <si>
-    <t>株式会社ホンダカーズ東葛　Ｕ-Ｓｅｌｅｃｔ千葉流山インター</t>
+    <t>株式会社ホンダカーズ東葛　ＣＡＲ　ＰＬＡＴ流山</t>
   </si>
   <si>
     <t>千葉県流山市三輪野山二丁目1番地の33</t>
   </si>
   <si>
     <t>04-7178-6333</t>
   </si>
   <si>
     <t>株式会社ホンダカーズ東葛　Ｈｏｎｄａ Ｃａｒｓ東葛　ボディーファクトリー松戸</t>
   </si>
   <si>
     <t>千葉県松戸市松戸574</t>
   </si>
   <si>
     <t>047-368-5238</t>
   </si>
   <si>
     <t>川島　静</t>
   </si>
   <si>
     <t>千葉県印西市安食卜杭969番地1</t>
   </si>
   <si>
     <t>0476-97-7979</t>
   </si>
@@ -5898,168 +5829,150 @@
   <si>
     <t>090-7184-5805</t>
   </si>
   <si>
     <t>有限会社エス．ケイ．アイ</t>
   </si>
   <si>
     <t>千葉県千葉市中央区矢作町991番地216</t>
   </si>
   <si>
     <t>043-225-7055</t>
   </si>
   <si>
     <t>伊東　サナット</t>
   </si>
   <si>
     <t>千葉県八街市上砂字砂押343番1の一部</t>
   </si>
   <si>
     <t>090-1611-4500</t>
   </si>
   <si>
     <t>株式会社フレンズトレーディング</t>
   </si>
   <si>
-    <t>千葉県印西市小林北六丁目1番地11</t>
-[...2 lines deleted...]
-    <t>0476-80-9125</t>
+    <t>千葉県印西市平岡283番地33</t>
+  </si>
+  <si>
+    <t>0476-95-3880</t>
   </si>
   <si>
     <t>バット・シェハザード</t>
   </si>
   <si>
     <t>株式会社フレンズトレーディング　栄町事業所</t>
   </si>
   <si>
-    <t>千葉県印旛郡栄町西字西耕地650番3の一部</t>
-[...20 lines deleted...]
-    <t>090-2156-8165</t>
+    <t>千葉県印旛郡栄町西字西耕地650番3の一部、同番31</t>
+  </si>
+  <si>
+    <t>090-6172-8106</t>
   </si>
   <si>
     <t>ＢＡＳＳＡＭ　ＣＯＲＰＯＲＡＴＩＯＮ株式会社</t>
   </si>
   <si>
     <t>千葉県野田市船形4752番地の8</t>
   </si>
   <si>
     <t>04-7197-5749</t>
   </si>
   <si>
     <t>バッサム・アブドルモアジ・モハメット・エルアッサリ</t>
   </si>
   <si>
-    <t>千葉県野田市船形字下横手一4752番6の一部、同所同番7の一部、同所同番8</t>
+    <t>千葉県野田市船形字下横手一4752番6の一部、同番7の一部、同番8</t>
   </si>
   <si>
     <t>有限会社アイ・ジェイ貿易</t>
   </si>
   <si>
     <t>東京都墨田区本所三丁目9番3号アッバス第一ビル1F</t>
   </si>
   <si>
     <t>03-3624-3171</t>
   </si>
   <si>
     <t>エバディ・アスル・アフサネ</t>
   </si>
   <si>
     <t>有限会社アイ・ジェイ貿易　八街事業所</t>
   </si>
   <si>
     <t>千葉県八街市八街ろ95番地276</t>
   </si>
   <si>
     <t>043-443-4241</t>
   </si>
   <si>
     <t>鈴木　モハマッドターリック</t>
   </si>
   <si>
     <t>千葉県山武市松尾町高富234番地7</t>
   </si>
   <si>
     <t>0479-86-6226</t>
   </si>
   <si>
     <t>鈴木トレーディング</t>
   </si>
   <si>
     <t>千葉県山武市松尾町山室字眞木1173番地1</t>
   </si>
   <si>
     <t>090-1058-5259</t>
   </si>
   <si>
     <t>株式会社塙商事</t>
   </si>
   <si>
     <t>千葉県銚子市長塚町六丁目4510番地の1</t>
   </si>
   <si>
     <t>0479-24-9045</t>
   </si>
   <si>
-    <t>大網　博</t>
+    <t>越田　正浩</t>
   </si>
   <si>
     <t>株式会社プログレスインターナショナル</t>
   </si>
   <si>
     <t>東京都足立区鹿浜八丁目29番10号</t>
   </si>
   <si>
     <t>03-3857-9964</t>
   </si>
   <si>
     <t>原　啓二</t>
   </si>
   <si>
     <t>株式会社プログレスインターナショナル　千葉営業所</t>
   </si>
   <si>
-    <t>千葉県野田市目吹字下ノ内440番1、同所同番5</t>
+    <t>千葉県野田市目吹字下ノ内440番1、同番5</t>
   </si>
   <si>
     <t>株式会社ＣＫ</t>
   </si>
   <si>
     <t>千葉県四街道市大日828-3</t>
   </si>
   <si>
     <t>043-421-5736</t>
   </si>
   <si>
     <t>蘇　彤</t>
   </si>
   <si>
     <t>千葉県四街道市大日字萱橋台834番</t>
   </si>
   <si>
     <t>アマン株式会社</t>
   </si>
   <si>
     <t>千葉県印旛郡酒々井町馬橋478番地1</t>
   </si>
   <si>
     <t>043-308-3304</t>
   </si>
@@ -6630,51 +6543,51 @@
   <si>
     <t>バット・エルデネ・ジグジッド</t>
   </si>
   <si>
     <t>ペティキリ　アーラッチゲ　ライオネル　ウィラシンハ</t>
   </si>
   <si>
     <t>千葉県千葉市中央区白旗3丁目12番12号</t>
   </si>
   <si>
     <t>043-265-5057</t>
   </si>
   <si>
     <t>ウィットカンパニーリミテッド　ＷＩＴＴＯ　ＣＯ　ＬＴＤ</t>
   </si>
   <si>
     <t>千葉県山武市森954</t>
   </si>
   <si>
     <t>0475-53-5393</t>
   </si>
   <si>
     <t>広島株式会社</t>
   </si>
   <si>
-    <t>千葉県四街道市もねの里一丁目5番30号（キャッスルつかさ203号）</t>
+    <t>千葉県四街道市千代田五丁目55番1</t>
   </si>
   <si>
     <t>043-308-8241</t>
   </si>
   <si>
     <t>アハマッドアリ</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字稲荷山602番63、同所字古台615番14</t>
   </si>
   <si>
     <t>ＭＡＹＡＤＵＮＮＥ　ＴＨＡＭＡＲＡ　ＰＵＳＰＡＮＪＡＮＩ</t>
   </si>
   <si>
     <t>千葉県富里市七栄896番地38</t>
   </si>
   <si>
     <t>090-1119-3274</t>
   </si>
   <si>
     <t>シンコーオート</t>
   </si>
   <si>
     <t>千葉県八街市東吉田字猪ノ谷ツ867番1の一部</t>
   </si>
@@ -6882,51 +6795,51 @@
   <si>
     <t>千葉県佐倉市吉見字稲荷山602番59、同番65、同所字古台612番26、同所615番2、同番7</t>
   </si>
   <si>
     <t>株式会社東北国際貿易</t>
   </si>
   <si>
     <t>千葉県四街道市大日1631番-1号</t>
   </si>
   <si>
     <t>0191-36-1717</t>
   </si>
   <si>
     <t>ヤールムハマッド</t>
   </si>
   <si>
     <t>千葉県四街道市大日字畔田台1631番1の一部、同番3の一部</t>
   </si>
   <si>
     <t>090-7324-6619</t>
   </si>
   <si>
     <t>アパダ株式会社</t>
   </si>
   <si>
-    <t>埼玉県上尾市平方3971番地1</t>
+    <t>千葉県佐倉市下志津1423番1</t>
   </si>
   <si>
     <t>090-6141-1777</t>
   </si>
   <si>
     <t>アスギャルアバディ・アボルファズル</t>
   </si>
   <si>
     <t>ＡＢ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘559-7グランパーチェA101</t>
   </si>
   <si>
     <t>043-488-6823</t>
   </si>
   <si>
     <t>アブドゥルアフマド・アブドゥルラウフ</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘293番3、同番6、同番7、同所294番2</t>
   </si>
   <si>
     <t>株式会社フリーポートジャパン</t>
   </si>
@@ -7026,51 +6939,51 @@
   <si>
     <t>千葉県松戸市小山770番地の3</t>
   </si>
   <si>
     <t>090-5410-1951</t>
   </si>
   <si>
     <t>VINBAK</t>
   </si>
   <si>
     <t>千葉県八街市沖字西沖1777番1の一部</t>
   </si>
   <si>
     <t>株式会社Ｍ．Ｓ．Ｋ　ＣＯ．，ＬＴＤ．</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見605番地3</t>
   </si>
   <si>
     <t>090-3061-0714</t>
   </si>
   <si>
     <t>ハッサン・エム・カムルル</t>
   </si>
   <si>
-    <t>千葉県佐倉市吉見字古台606番8、606番11、606番29、606番39、606番40の一部、606番41、606番42の一部、606番43の一部、606番48の一部、612番9の一部、612番10</t>
+    <t>千葉県佐倉市吉見字古台606番8、同番11、同番29、同番39、同番40の一部、同番41、同番42の一部、同番43の一部、同番48の一部、同所612番9の一部、同番10</t>
   </si>
   <si>
     <t>043-308-6663</t>
   </si>
   <si>
     <t>株式会社田中商事</t>
   </si>
   <si>
     <t>千葉県野田市西高野字中通240番地</t>
   </si>
   <si>
     <t>04-7196-0088</t>
   </si>
   <si>
     <t>田中　博</t>
   </si>
   <si>
     <t>千葉県野田市西高野字中通240番</t>
   </si>
   <si>
     <t>株式会社グローリー</t>
   </si>
   <si>
     <t>千葉県印西市草深2490番地6</t>
   </si>
@@ -7080,69 +6993,72 @@
   <si>
     <t>ドウラトザダアハマドシャー</t>
   </si>
   <si>
     <t>株式会社グローリー　岩富営業所</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富字榎戸279番の一部</t>
   </si>
   <si>
     <t>080-8700-6427</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ヶ丘263番地2</t>
   </si>
   <si>
     <t>043-312-2496</t>
   </si>
   <si>
     <t>アブドラエブ・ナシム</t>
   </si>
   <si>
+    <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第１工場</t>
+  </si>
+  <si>
     <t>千葉県四街道市鹿放ケ丘261番5の一部</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ヶ丘263番地2　</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第２工場</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘349番2の一部</t>
   </si>
   <si>
     <t>080-9156-5231</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第３工場</t>
   </si>
   <si>
-    <t>千葉県四街道市鹿放ケ丘396番9</t>
+    <t>千葉県四街道市鹿放ケ丘396番9の一部</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第４工場</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘260番1の一部、同番2の一部、同所261番2、同番6、同番7</t>
   </si>
   <si>
     <t>080-3408-2992</t>
   </si>
   <si>
     <t>ラハフ・トレーディング株式会社</t>
   </si>
   <si>
     <t>千葉県八街市朝日559番地34</t>
   </si>
   <si>
     <t>043-377-6961</t>
   </si>
   <si>
     <t>アハマド・マルズーク・アバス・メトワリ</t>
   </si>
   <si>
     <t>千葉県八街市朝日字梅里559番34の一部</t>
   </si>
@@ -7206,63 +7122,63 @@
   <si>
     <t>ＦＡＺＩＬ　ＥＬＴＡＦ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市大崎台五丁目21番地7</t>
   </si>
   <si>
     <t>043-312-6837</t>
   </si>
   <si>
     <t>アブドゥル・アリ・アリ・アスカル</t>
   </si>
   <si>
     <t>ＦＡＺＩＬ　ＥＬＴＡＦ株式会社　佐倉事業所</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富町字歌舞連花656番1</t>
   </si>
   <si>
     <t>080-6582-2220</t>
   </si>
   <si>
     <t>ＳＡＪＡＤ株式会社</t>
   </si>
   <si>
-    <t>千葉県四街道市大日554-3パル・ブローテＡ201</t>
+    <t>千葉県佐倉市畔田898番60</t>
   </si>
   <si>
     <t>043-309-5861</t>
   </si>
   <si>
     <t>カンバー・アリ・クルバン・アリ</t>
   </si>
   <si>
     <t>ＳＡＪＡＤ株式会社　佐倉事業所</t>
   </si>
   <si>
-    <t>千葉県佐倉市畔田字仲新畑898番57の一部、同所同番58の一部</t>
+    <t>千葉県佐倉市畔田字仲新畑898番57の一部、同番58の一部</t>
   </si>
   <si>
     <t>合同会社新商会</t>
   </si>
   <si>
     <t>千葉県富里市十倉292番地35</t>
   </si>
   <si>
     <t>0476-91-2747</t>
   </si>
   <si>
     <t>小那覇　安浩</t>
   </si>
   <si>
     <t>千葉県白井市中字中割373番1</t>
   </si>
   <si>
     <t>090-7228-6812</t>
   </si>
   <si>
     <t>株式会社ＡＬＫＡＲＩＭ　ＴＲＡＤＩＮＧ</t>
   </si>
   <si>
     <t>千葉県四街道市大日205番地7</t>
   </si>
@@ -7692,51 +7608,51 @@
   <si>
     <t>043-309-4140</t>
   </si>
   <si>
     <t>ジャンアリ</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1946番13、同所1949番5</t>
   </si>
   <si>
     <t>080-6582-2200</t>
   </si>
   <si>
     <t>千葉県四街道市栗山938番地1マロンハイツ102号室　</t>
   </si>
   <si>
     <t>株式会社フセイニ・トレーディング　佐倉第2事業所</t>
   </si>
   <si>
     <t>千葉県佐倉市下志津原字庚申塚156番の一部</t>
   </si>
   <si>
     <t>ＴＯＬＯ株式会社</t>
   </si>
   <si>
-    <t>千葉県佐倉市大崎台二丁目20番地9号</t>
+    <t>千葉県四街道市千代田四丁目24番2号</t>
   </si>
   <si>
     <t>043-309-6908</t>
   </si>
   <si>
     <t>グラム・アリ・アブドール・アハマド</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字古台６１１番２８、同所６１２番２８、同番２９、同所６１５番１６、同所６１７番１、同所６１８番２、同所字釘貫６２３番１０</t>
   </si>
   <si>
     <t>グリーンランド貿易株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市吉岡430番地3</t>
   </si>
   <si>
     <t>043-497-2181</t>
   </si>
   <si>
     <t>アーマッド　ジャン</t>
   </si>
   <si>
     <t>千葉県四街道市吉岡字荒句430番3</t>
   </si>
@@ -8091,65 +8007,62 @@
   <si>
     <t>0475-77-7222</t>
   </si>
   <si>
     <t>スダルディーン・モハマッド・ムルシード</t>
   </si>
   <si>
     <t>ＢＲＩＧＨＴ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県八街市八街字富山い1番67</t>
   </si>
   <si>
     <t>043-497-6447</t>
   </si>
   <si>
     <t>モハマドナビ</t>
   </si>
   <si>
     <t>043-498-2533</t>
   </si>
   <si>
     <t>ＡＬ　ＮＥＪＯＵＭ　ＡＬ　ＡＲＢＡＡ株式会社</t>
   </si>
   <si>
-    <t>千葉県木更津市朝日一丁目1番26号</t>
-[...2 lines deleted...]
-    <t>0438-40-5959</t>
+    <t>千葉県市原市福増357番地6</t>
+  </si>
+  <si>
+    <t>090-4848-2244</t>
   </si>
   <si>
     <t>ナイームシャ</t>
   </si>
   <si>
     <t>千葉県市原市福増字六萬部198番</t>
   </si>
   <si>
-    <t>090-4848-2244</t>
-[...1 lines deleted...]
-  <si>
     <t>ＥＭＥＲＡＬＤ　ＴＲＡＤＩＮＧ合同会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日50番地17廣やビル303</t>
   </si>
   <si>
     <t>090-4125-9299</t>
   </si>
   <si>
     <t>サーキ・ハビブラ</t>
   </si>
   <si>
     <t>ＥＭＥＲＡＬＤ　ＴＲＡＤＩＮＧ合同会社　下志津原現場</t>
   </si>
   <si>
     <t>千葉県佐倉市下志津原字庚申塚105-2の一部、同番3の一部、同番6、同所106-3、同番17</t>
   </si>
   <si>
     <t>043-375-7796</t>
   </si>
   <si>
     <t>合同会社令和リサイクル</t>
   </si>
   <si>
     <t>千葉県佐倉市上別所85番地1</t>
@@ -8301,135 +8214,132 @@
   <si>
     <t>ＳＨＡＭＳ　ＦＥＤＡＩＥ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日1819番地7</t>
   </si>
   <si>
     <t>043-420-8141</t>
   </si>
   <si>
     <t>アリ・モハマッド・アブザル</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1819番1の一部、同番8の一部</t>
   </si>
   <si>
     <t>フェルドス・トレーディング株式会社</t>
   </si>
   <si>
     <t>千葉県市原市栢橋275番地1</t>
   </si>
   <si>
     <t>090-1437-4545</t>
   </si>
   <si>
-    <t>カンアキル</t>
-[...1 lines deleted...]
-  <si>
     <t>千葉県市原市栢橋字和田々285番1の一部</t>
   </si>
   <si>
     <t>株式会社ＢＡＫＲＩＣＨ　ＷＯＲＬＤＳ　ＴＲＡＤＩＮＧ</t>
   </si>
   <si>
     <t>千葉県山武市大木561番1</t>
   </si>
   <si>
     <t>043-225-8288</t>
   </si>
   <si>
     <t>アハマド・バクリッシュ</t>
   </si>
   <si>
     <t>株式会社ＢＡＫＲＩＣＨ　ＷＯＲＬＤＳ　ＴＲＡＤＩＮＧ　大木現場</t>
   </si>
   <si>
     <t>千葉県山武市大木字長谷561番1の一部、同所562番1の一部</t>
   </si>
   <si>
     <t>ＴＡＨＡ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市鹿渡1099番地</t>
   </si>
   <si>
     <t>043-497-6337</t>
   </si>
   <si>
     <t>カルバニ・アブドル・バシル</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字稲荷山602番61、同所604番5</t>
   </si>
   <si>
     <t>Ａ＆Ｈ　ＧＬＯＢＡＬ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市栗山1052番地379</t>
   </si>
   <si>
     <t>090-9327-4488</t>
   </si>
   <si>
     <t>スルタニ・アサドゥラー</t>
   </si>
   <si>
-    <t>千葉県佐倉市畔田字浮土895-4の一部</t>
+    <t>千葉県佐倉市畔田字浮土895番4の一部</t>
   </si>
   <si>
     <t>ＦＯＵＲ　ＳＴＡＲ貿易株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市四街道一丁目8番5号102号室</t>
   </si>
   <si>
     <t>043-309-8420</t>
   </si>
   <si>
     <t>カディムホセインアサドラ</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字浮土895番9</t>
   </si>
   <si>
     <t>ＳＯＨＲＡＢＹ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市王子台四丁目12番地13ビラ太田102号室</t>
   </si>
   <si>
     <t>043-376-2557</t>
   </si>
   <si>
     <t>モハマド・アタ・モハマド・アリ</t>
   </si>
   <si>
-    <t>千葉県佐倉市吉見字古台611番30、同番35、同所612番37、同番38、同所619番2、同番3</t>
-[...2 lines deleted...]
-    <t>090-8856-4030</t>
+    <t>ＳＯＨＲＡＢＹ株式会社　岩富ヤード</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市岩富字題目塚2258番1の一部、同番5の一部、同所2259番1の一部</t>
   </si>
   <si>
     <t>株式会社中西オートリペアー</t>
   </si>
   <si>
     <t>千葉県旭市ニの2486番地6</t>
   </si>
   <si>
     <t>0479-63-2215</t>
   </si>
   <si>
     <t>中西　翔太</t>
   </si>
   <si>
     <t>ＴＯＫＹＯ　ＳＴＡＲ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市下志津原159番地1</t>
   </si>
   <si>
     <t>043-497-6001</t>
   </si>
   <si>
     <t>フセイニ・サイド・アリシェファ</t>
   </si>
@@ -8796,51 +8706,51 @@
   <si>
     <t>0479-62-2903</t>
   </si>
   <si>
     <t>岩沢自動車</t>
   </si>
   <si>
     <t>ＫＡＬＩＭＢＡ　ＪＡＰＡＮ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市小竹490番地</t>
   </si>
   <si>
     <t>043-310-4533</t>
   </si>
   <si>
     <t>グドゥルバイタリム</t>
   </si>
   <si>
     <t>共栄自動車整備株式会社</t>
   </si>
   <si>
     <t>千葉県木更津市潮浜二丁目1番地39</t>
   </si>
   <si>
-    <t>齋藤　茂夫</t>
+    <t>平野　明広</t>
   </si>
   <si>
     <t>千葉県木更津市潮浜二丁目1番地39　</t>
   </si>
   <si>
     <t>共栄自動車整備株式会社　大久保工場</t>
   </si>
   <si>
     <t>千葉県木更津市大久保475</t>
   </si>
   <si>
     <t>共栄自動車整備株式会社　富津工場</t>
   </si>
   <si>
     <t>ＱＵＭＲＯ　ＴＯＫＹＯ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市春路一丁目1番地16</t>
   </si>
   <si>
     <t>043-420-8055</t>
   </si>
   <si>
     <t>モハマッド・サディック</t>
   </si>
@@ -8859,65 +8769,50 @@
   <si>
     <t>047-316-0752</t>
   </si>
   <si>
     <t>ＥｚＯＮＥ</t>
   </si>
   <si>
     <t>千葉県市川市欠真間2丁目18番19-503号</t>
   </si>
   <si>
     <t>株式会社ＶＩＣＴＯＲＩＡ</t>
   </si>
   <si>
     <t>千葉県佐倉市表町3-18-7 エクセル・さくら2Ｄ</t>
   </si>
   <si>
     <t>043-376-9233</t>
   </si>
   <si>
     <t>アリモハマッドモハマッド</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字釘貫623番1の一部、同所624番2の一部、同所628番1の一部</t>
   </si>
   <si>
-    <t>ＳＨＡＲＩＦ株式会社</t>
-[...13 lines deleted...]
-  <si>
     <t>有限会社アウトバーン</t>
   </si>
   <si>
     <t>千葉県千葉市若葉区小倉台五丁目11番12号</t>
   </si>
   <si>
     <t>043-433-1000</t>
   </si>
   <si>
     <t>奥田　英男</t>
   </si>
   <si>
     <t>千葉県八街市滝台字丹尾台1615番の一部</t>
   </si>
   <si>
     <t>090-9151-4100</t>
   </si>
   <si>
     <t>ＪＡＰＡＮ　ＥＸＰＲＥＳＳ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日293-5メゾンクレール101号</t>
   </si>
   <si>
     <t>043-308-5211</t>
@@ -9436,50 +9331,170 @@
     <t>千葉県四街道市大日字萱橋台753番の一部、同所754番の一部</t>
   </si>
   <si>
     <t>090-9134-2862</t>
   </si>
   <si>
     <t>ＡＲＩＡＮＡ　ＬＡＮＤ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市王子台四丁目11番地9－Ｂ202</t>
   </si>
   <si>
     <t>043-310-7184</t>
   </si>
   <si>
     <t>グラム・ハズラト・アリ・モジタバ</t>
   </si>
   <si>
     <t>ＡＲＩＡＮＡ　ＬＡＮＤ株式会社　佐倉事業所</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字古台612番19、同所615番1</t>
   </si>
   <si>
     <t>090-8043-2737</t>
+  </si>
+  <si>
+    <t>スターランド株式会社</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市岩富945番地1A</t>
+  </si>
+  <si>
+    <t>0433099552</t>
+  </si>
+  <si>
+    <t>アブドゥル・ラザク・アハマド・ファヒム</t>
+  </si>
+  <si>
+    <t>千葉県四街道市吉岡字八郎四121番</t>
+  </si>
+  <si>
+    <t>080-6669-5285</t>
+  </si>
+  <si>
+    <t>ＡＲＴＩＮ貿易株式会社</t>
+  </si>
+  <si>
+    <t>徳島県板野郡上板町引野字前坂口31番地1</t>
+  </si>
+  <si>
+    <t>088-660-2834</t>
+  </si>
+  <si>
+    <t>グラムハイダー・アリマイサム</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市西御門字新山528番1の一部</t>
+  </si>
+  <si>
+    <t>080-5809-4488</t>
+  </si>
+  <si>
+    <t>株式会社ＨＵＳＳＡＩＮＹ　ＣＯＲＰＯＲＡＴＩＯＮ</t>
+  </si>
+  <si>
+    <t>千葉県四街道市栗山1082番22イーストワン105号室</t>
+  </si>
+  <si>
+    <t>043-308-6956</t>
+  </si>
+  <si>
+    <t>アブドルラーオフ</t>
+  </si>
+  <si>
+    <t>千葉県八街市八街字元光明坊に26番5の一部、同番17の一部</t>
+  </si>
+  <si>
+    <t>Ｍ．ＡＬＩ＆ＳＯＮＳ株式会社</t>
+  </si>
+  <si>
+    <t>千葉県野田市船形2104番地1A</t>
+  </si>
+  <si>
+    <t>0471-13-1424</t>
+  </si>
+  <si>
+    <t>カーン・サジャド・アリ</t>
+  </si>
+  <si>
+    <t>Ｍ．ＡＬＩ＆ＳＯＮＳ株式会社　野田解体事業所</t>
+  </si>
+  <si>
+    <t>千葉県野田市船形字上ノ井2105番の一部、同番1、同所2106番の一部、同所2107番1</t>
+  </si>
+  <si>
+    <t>090-9848-0786</t>
+  </si>
+  <si>
+    <t>大谷コーポレーション株式会社</t>
+  </si>
+  <si>
+    <t>千葉県八街市沖733番地1</t>
+  </si>
+  <si>
+    <t>080-8087-3778</t>
+  </si>
+  <si>
+    <t>シンダワバタチメゲ</t>
+  </si>
+  <si>
+    <t>千葉県八街市沖字中沖994番1の一部、同番2の一部</t>
+  </si>
+  <si>
+    <t>慶福株式会社</t>
+  </si>
+  <si>
+    <t>千葉県銚子市三崎町一丁目1173番地の1</t>
+  </si>
+  <si>
+    <t>080-9575-8779</t>
+  </si>
+  <si>
+    <t>趙　麗</t>
+  </si>
+  <si>
+    <t>株式会社Ａ．Ｓ．ＴＲＡＤＩＮＧ</t>
+  </si>
+  <si>
+    <t>茨城県坂東市借宿字上ノ谷台248番地2</t>
+  </si>
+  <si>
+    <t>0297-44-8484</t>
+  </si>
+  <si>
+    <t>カーン・アスマトラ</t>
+  </si>
+  <si>
+    <t>株式会社Ａ．Ｓ．ＴＲＡＤＩＮＧ　自動車解体所</t>
+  </si>
+  <si>
+    <t>千葉県印西市高西新田字大越台220番6の一部</t>
+  </si>
+  <si>
+    <t>090-4138-3444</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -9916,51 +9931,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{397BCAD8-D141-4F80-8BED-29FC62253FA5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26B4D3F5-4947-4825-96A9-C64AFE1217CD}">
   <dimension ref="A1:K648"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="10.8" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.6640625" style="18" customWidth="1"/>
     <col min="3" max="3" width="21" style="18" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="18" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.6640625" style="18" customWidth="1"/>
     <col min="7" max="7" width="21" style="18" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.6640625" style="19" customWidth="1"/>
     <col min="10" max="11" width="9.6640625" style="20" customWidth="1"/>
     <col min="12" max="16384" width="8.6640625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="4" customFormat="1" ht="16.2" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -14078,18526 +14093,18526 @@
       </c>
       <c r="E120" s="13" t="s">
         <v>522</v>
       </c>
       <c r="F120" s="13" t="s">
         <v>519</v>
       </c>
       <c r="G120" s="13" t="s">
         <v>520</v>
       </c>
       <c r="H120" s="13" t="s">
         <v>521</v>
       </c>
       <c r="I120" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J120" s="15">
         <v>45046</v>
       </c>
       <c r="K120" s="15">
         <v>46872</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A121" s="12">
-        <v>20122000540</v>
+        <v>20122000546</v>
       </c>
       <c r="B121" s="13" t="s">
         <v>523</v>
       </c>
       <c r="C121" s="13" t="s">
         <v>524</v>
       </c>
       <c r="D121" s="13" t="s">
         <v>525</v>
       </c>
       <c r="E121" s="13" t="s">
         <v>526</v>
       </c>
       <c r="F121" s="13" t="s">
         <v>523</v>
       </c>
       <c r="G121" s="13" t="s">
         <v>524</v>
       </c>
       <c r="H121" s="13" t="s">
         <v>525</v>
       </c>
       <c r="I121" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J121" s="15">
-        <v>45586</v>
+        <v>45748</v>
       </c>
       <c r="K121" s="15">
-        <v>47411</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A122" s="12">
-        <v>20122000546</v>
+        <v>20122000553</v>
       </c>
       <c r="B122" s="13" t="s">
         <v>527</v>
       </c>
       <c r="C122" s="13" t="s">
         <v>528</v>
       </c>
       <c r="D122" s="13" t="s">
         <v>529</v>
       </c>
       <c r="E122" s="13" t="s">
         <v>530</v>
       </c>
       <c r="F122" s="13" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="G122" s="13" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="I122" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J122" s="15">
-        <v>45748</v>
+        <v>44830</v>
       </c>
       <c r="K122" s="15">
-        <v>47573</v>
+        <v>46655</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A123" s="12">
-        <v>20122000552</v>
+        <v>20122000553</v>
       </c>
       <c r="B123" s="13" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C123" s="13" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D123" s="13" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E123" s="13" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="F123" s="13" t="s">
         <v>535</v>
       </c>
       <c r="G123" s="13" t="s">
         <v>536</v>
       </c>
       <c r="H123" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I123" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J123" s="15">
+        <v>44830</v>
+      </c>
+      <c r="K123" s="15">
+        <v>46655</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A124" s="12">
+        <v>20122000554</v>
+      </c>
+      <c r="B124" s="13" t="s">
         <v>537</v>
-      </c>
-[...15 lines deleted...]
-        <v>531</v>
       </c>
       <c r="C124" s="13" t="s">
         <v>538</v>
       </c>
       <c r="D124" s="13" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="E124" s="13" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="F124" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="G124" s="13" t="s">
+        <v>538</v>
+      </c>
+      <c r="H124" s="13" t="s">
         <v>539</v>
       </c>
-      <c r="G124" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I124" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J124" s="15">
-        <v>44849</v>
+        <v>45414</v>
       </c>
       <c r="K124" s="15">
-        <v>46674</v>
+        <v>47239</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A125" s="12">
-        <v>20122000553</v>
+        <v>20122000555</v>
       </c>
       <c r="B125" s="13" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C125" s="13" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D125" s="13" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E125" s="13" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F125" s="13" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G125" s="13" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="I125" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J125" s="15">
-        <v>44830</v>
+        <v>44865</v>
       </c>
       <c r="K125" s="15">
         <v>46655</v>
       </c>
     </row>
-    <row r="126" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="126" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A126" s="12">
-        <v>20122000554</v>
+        <v>20122000563</v>
       </c>
       <c r="B126" s="13" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C126" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="D126" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="E126" s="13" t="s">
+        <v>551</v>
+      </c>
+      <c r="F126" s="13" t="s">
         <v>548</v>
       </c>
-      <c r="D126" s="13" t="s">
+      <c r="G126" s="13" t="s">
         <v>549</v>
       </c>
-      <c r="E126" s="13" t="s">
+      <c r="H126" s="13" t="s">
         <v>550</v>
       </c>
-      <c r="F126" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I126" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J126" s="15">
-        <v>45414</v>
+        <v>44837</v>
       </c>
       <c r="K126" s="15">
-        <v>47239</v>
+        <v>46655</v>
       </c>
     </row>
     <row r="127" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A127" s="12">
-        <v>20122000555</v>
+        <v>20122000594</v>
       </c>
       <c r="B127" s="13" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C127" s="13" t="s">
+        <v>553</v>
+      </c>
+      <c r="D127" s="13" t="s">
+        <v>554</v>
+      </c>
+      <c r="E127" s="13" t="s">
+        <v>555</v>
+      </c>
+      <c r="F127" s="13" t="s">
         <v>552</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
       <c r="G127" s="13" t="s">
         <v>556</v>
       </c>
       <c r="H127" s="13" t="s">
-        <v>557</v>
+        <v>30</v>
       </c>
       <c r="I127" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J127" s="15">
         <v>44865</v>
       </c>
       <c r="K127" s="15">
-        <v>46655</v>
+        <v>46661</v>
       </c>
     </row>
     <row r="128" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A128" s="12">
-        <v>20122000563</v>
+        <v>20122000596</v>
       </c>
       <c r="B128" s="13" t="s">
+        <v>557</v>
+      </c>
+      <c r="C128" s="13" t="s">
         <v>558</v>
       </c>
-      <c r="C128" s="13" t="s">
+      <c r="D128" s="13" t="s">
         <v>559</v>
       </c>
-      <c r="D128" s="13" t="s">
+      <c r="E128" s="13" t="s">
         <v>560</v>
       </c>
-      <c r="E128" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="13" t="s">
+        <v>557</v>
+      </c>
+      <c r="G128" s="13" t="s">
         <v>558</v>
       </c>
-      <c r="G128" s="13" t="s">
+      <c r="H128" s="13" t="s">
         <v>559</v>
       </c>
-      <c r="H128" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I128" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J128" s="15">
-        <v>44837</v>
+        <v>44897</v>
       </c>
       <c r="K128" s="15">
-        <v>46655</v>
+        <v>46711</v>
       </c>
     </row>
     <row r="129" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A129" s="12">
-        <v>20122000594</v>
+        <v>20122000610</v>
       </c>
       <c r="B129" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="C129" s="13" t="s">
         <v>562</v>
       </c>
-      <c r="C129" s="13" t="s">
+      <c r="D129" s="13" t="s">
         <v>563</v>
       </c>
-      <c r="D129" s="13" t="s">
+      <c r="E129" s="13" t="s">
         <v>564</v>
       </c>
-      <c r="E129" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F129" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="G129" s="13" t="s">
         <v>562</v>
       </c>
-      <c r="G129" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H129" s="13" t="s">
-        <v>30</v>
+        <v>563</v>
       </c>
       <c r="I129" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J129" s="15">
         <v>44865</v>
       </c>
       <c r="K129" s="15">
-        <v>46661</v>
+        <v>46666</v>
       </c>
     </row>
     <row r="130" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A130" s="12">
-        <v>20122000596</v>
+        <v>20122000613</v>
       </c>
       <c r="B130" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>566</v>
+      </c>
+      <c r="D130" s="13" t="s">
         <v>567</v>
       </c>
-      <c r="C130" s="13" t="s">
+      <c r="E130" s="13" t="s">
         <v>568</v>
       </c>
-      <c r="D130" s="13" t="s">
+      <c r="F130" s="13" t="s">
         <v>569</v>
       </c>
-      <c r="E130" s="13" t="s">
+      <c r="G130" s="13" t="s">
         <v>570</v>
       </c>
-      <c r="F130" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H130" s="13" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="I130" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J130" s="15">
-        <v>44897</v>
+        <v>44904</v>
       </c>
       <c r="K130" s="15">
-        <v>46711</v>
+        <v>46723</v>
       </c>
     </row>
     <row r="131" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A131" s="12">
-        <v>20122000610</v>
+        <v>20122000613</v>
       </c>
       <c r="B131" s="13" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="C131" s="13" t="s">
         <v>572</v>
       </c>
       <c r="D131" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="E131" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="F131" s="13" t="s">
         <v>573</v>
       </c>
-      <c r="E131" s="13" t="s">
+      <c r="G131" s="13" t="s">
         <v>574</v>
       </c>
-      <c r="F131" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H131" s="13" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="I131" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J131" s="15">
-        <v>44865</v>
+        <v>44904</v>
       </c>
       <c r="K131" s="15">
-        <v>46666</v>
+        <v>46723</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A132" s="12">
         <v>20122000613</v>
       </c>
       <c r="B132" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C132" s="13" t="s">
+        <v>572</v>
+      </c>
+      <c r="D132" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="E132" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="F132" s="13" t="s">
         <v>576</v>
       </c>
-      <c r="D132" s="13" t="s">
+      <c r="G132" s="13" t="s">
         <v>577</v>
       </c>
-      <c r="E132" s="13" t="s">
+      <c r="H132" s="13" t="s">
         <v>578</v>
-      </c>
-[...7 lines deleted...]
-        <v>581</v>
       </c>
       <c r="I132" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J132" s="15">
         <v>44904</v>
       </c>
       <c r="K132" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A133" s="12">
         <v>20122000613</v>
       </c>
       <c r="B133" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C133" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D133" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E133" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F133" s="13" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="G133" s="13" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="I133" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J133" s="15">
         <v>44904</v>
       </c>
       <c r="K133" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A134" s="12">
         <v>20122000613</v>
       </c>
       <c r="B134" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C134" s="13" t="s">
+        <v>572</v>
+      </c>
+      <c r="D134" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="E134" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="F134" s="13" t="s">
         <v>582</v>
       </c>
-      <c r="D134" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G134" s="13" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="I134" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J134" s="15">
         <v>44904</v>
       </c>
       <c r="K134" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A135" s="12">
         <v>20122000613</v>
       </c>
       <c r="B135" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C135" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D135" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E135" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F135" s="13" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="G135" s="13" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="I135" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J135" s="15">
         <v>44904</v>
       </c>
       <c r="K135" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A136" s="12">
         <v>20122000613</v>
       </c>
       <c r="B136" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C136" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D136" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E136" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F136" s="13" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="G136" s="13" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="I136" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J136" s="15">
         <v>44904</v>
       </c>
       <c r="K136" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A137" s="12">
         <v>20122000613</v>
       </c>
       <c r="B137" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C137" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D137" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E137" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F137" s="13" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="G137" s="13" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="I137" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J137" s="15">
         <v>44904</v>
       </c>
       <c r="K137" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A138" s="12">
         <v>20122000613</v>
       </c>
       <c r="B138" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C138" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D138" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E138" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F138" s="13" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="G138" s="13" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="I138" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J138" s="15">
         <v>44904</v>
       </c>
       <c r="K138" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A139" s="12">
         <v>20122000613</v>
       </c>
       <c r="B139" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C139" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D139" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E139" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F139" s="13" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="G139" s="13" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="I139" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J139" s="15">
         <v>44904</v>
       </c>
       <c r="K139" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A140" s="12">
         <v>20122000613</v>
       </c>
       <c r="B140" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C140" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D140" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E140" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F140" s="13" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="G140" s="13" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="I140" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J140" s="15">
         <v>44904</v>
       </c>
       <c r="K140" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A141" s="12">
         <v>20122000613</v>
       </c>
       <c r="B141" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C141" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D141" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E141" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F141" s="13" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="G141" s="13" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="H141" s="13" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="I141" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J141" s="15">
         <v>44904</v>
       </c>
       <c r="K141" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A142" s="12">
         <v>20122000613</v>
       </c>
       <c r="B142" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C142" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D142" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E142" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F142" s="13" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="G142" s="13" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="I142" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J142" s="15">
         <v>44904</v>
       </c>
       <c r="K142" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A143" s="12">
         <v>20122000613</v>
       </c>
       <c r="B143" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C143" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D143" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E143" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F143" s="13" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="G143" s="13" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="I143" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J143" s="15">
         <v>44904</v>
       </c>
       <c r="K143" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A144" s="12">
         <v>20122000613</v>
       </c>
       <c r="B144" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C144" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D144" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E144" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F144" s="13" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="G144" s="13" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="I144" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J144" s="15">
         <v>44904</v>
       </c>
       <c r="K144" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A145" s="12">
         <v>20122000613</v>
       </c>
       <c r="B145" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C145" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D145" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E145" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F145" s="13" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="G145" s="13" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="I145" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J145" s="15">
         <v>44904</v>
       </c>
       <c r="K145" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A146" s="12">
         <v>20122000613</v>
       </c>
       <c r="B146" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C146" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D146" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E146" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F146" s="13" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="G146" s="13" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="I146" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J146" s="15">
         <v>44904</v>
       </c>
       <c r="K146" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A147" s="12">
         <v>20122000613</v>
       </c>
       <c r="B147" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C147" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D147" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E147" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F147" s="13" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="G147" s="13" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="I147" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J147" s="15">
         <v>44904</v>
       </c>
       <c r="K147" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A148" s="12">
         <v>20122000613</v>
       </c>
       <c r="B148" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C148" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D148" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E148" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F148" s="13" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="G148" s="13" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="I148" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J148" s="15">
         <v>44904</v>
       </c>
       <c r="K148" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A149" s="12">
         <v>20122000613</v>
       </c>
       <c r="B149" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C149" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D149" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E149" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F149" s="13" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="G149" s="13" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="I149" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J149" s="15">
         <v>44904</v>
       </c>
       <c r="K149" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A150" s="12">
         <v>20122000613</v>
       </c>
       <c r="B150" s="13" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C150" s="13" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="D150" s="13" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E150" s="13" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="F150" s="13" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="G150" s="13" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="I150" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J150" s="15">
         <v>44904</v>
       </c>
       <c r="K150" s="15">
         <v>46723</v>
       </c>
     </row>
     <row r="151" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A151" s="12">
-        <v>20122000613</v>
+        <v>20122000615</v>
       </c>
       <c r="B151" s="13" t="s">
-        <v>575</v>
+        <v>633</v>
       </c>
       <c r="C151" s="13" t="s">
-        <v>582</v>
+        <v>634</v>
       </c>
       <c r="D151" s="13" t="s">
-        <v>577</v>
+        <v>635</v>
       </c>
       <c r="E151" s="13" t="s">
-        <v>578</v>
+        <v>636</v>
       </c>
       <c r="F151" s="13" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="G151" s="13" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="I151" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J151" s="15">
-        <v>44904</v>
+        <v>44897</v>
       </c>
       <c r="K151" s="15">
-        <v>46723</v>
+        <v>46674</v>
       </c>
     </row>
     <row r="152" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A152" s="12">
-        <v>20122000613</v>
+        <v>20122000616</v>
       </c>
       <c r="B152" s="13" t="s">
-        <v>575</v>
+        <v>637</v>
       </c>
       <c r="C152" s="13" t="s">
-        <v>582</v>
+        <v>638</v>
       </c>
       <c r="D152" s="13" t="s">
-        <v>577</v>
+        <v>639</v>
       </c>
       <c r="E152" s="13" t="s">
-        <v>578</v>
+        <v>640</v>
       </c>
       <c r="F152" s="13" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="G152" s="13" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="I152" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J152" s="15">
-        <v>44904</v>
+        <v>44849</v>
       </c>
       <c r="K152" s="15">
-        <v>46723</v>
+        <v>46674</v>
       </c>
     </row>
     <row r="153" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A153" s="12">
-        <v>20122000615</v>
+        <v>20122000620</v>
       </c>
       <c r="B153" s="13" t="s">
+        <v>641</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="D153" s="13" t="s">
         <v>643</v>
       </c>
-      <c r="C153" s="13" t="s">
+      <c r="E153" s="13" t="s">
         <v>644</v>
       </c>
-      <c r="D153" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F153" s="13" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="G153" s="13" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="H153" s="13" t="s">
         <v>645</v>
       </c>
       <c r="I153" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J153" s="15">
-        <v>44897</v>
+        <v>44849</v>
       </c>
       <c r="K153" s="15">
         <v>46674</v>
       </c>
     </row>
     <row r="154" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A154" s="12">
-        <v>20122000616</v>
+        <v>20122000620</v>
       </c>
       <c r="B154" s="13" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="C154" s="13" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D154" s="13" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E154" s="13" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F154" s="13" t="s">
         <v>647</v>
       </c>
       <c r="G154" s="13" t="s">
         <v>648</v>
       </c>
       <c r="H154" s="13" t="s">
         <v>649</v>
       </c>
       <c r="I154" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J154" s="15">
         <v>44849</v>
       </c>
       <c r="K154" s="15">
         <v>46674</v>
       </c>
     </row>
     <row r="155" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A155" s="12">
         <v>20122000620</v>
       </c>
       <c r="B155" s="13" t="s">
+        <v>641</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>646</v>
+      </c>
+      <c r="D155" s="13" t="s">
+        <v>643</v>
+      </c>
+      <c r="E155" s="13" t="s">
+        <v>644</v>
+      </c>
+      <c r="F155" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="G155" s="13" t="s">
         <v>651</v>
       </c>
-      <c r="C155" s="13" t="s">
+      <c r="H155" s="13" t="s">
         <v>652</v>
-      </c>
-[...13 lines deleted...]
-        <v>655</v>
       </c>
       <c r="I155" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J155" s="15">
         <v>44849</v>
       </c>
       <c r="K155" s="15">
         <v>46674</v>
       </c>
     </row>
     <row r="156" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A156" s="12">
-        <v>20122000620</v>
+        <v>20122000622</v>
       </c>
       <c r="B156" s="13" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C156" s="13" t="s">
+        <v>654</v>
+      </c>
+      <c r="D156" s="13" t="s">
+        <v>655</v>
+      </c>
+      <c r="E156" s="13" t="s">
         <v>656</v>
       </c>
-      <c r="D156" s="13" t="s">
+      <c r="F156" s="13" t="s">
         <v>653</v>
       </c>
-      <c r="E156" s="13" t="s">
+      <c r="G156" s="13" t="s">
         <v>654</v>
       </c>
-      <c r="F156" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H156" s="13" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="I156" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J156" s="15">
         <v>44849</v>
       </c>
       <c r="K156" s="15">
         <v>46674</v>
       </c>
     </row>
     <row r="157" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A157" s="12">
-        <v>20122000620</v>
+        <v>20122000635</v>
       </c>
       <c r="B157" s="13" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="C157" s="13" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D157" s="13" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="E157" s="13" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="I157" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J157" s="15">
         <v>44849</v>
       </c>
       <c r="K157" s="15">
         <v>46674</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A158" s="12">
-        <v>20122000622</v>
+        <v>20122000651</v>
       </c>
       <c r="B158" s="13" t="s">
+        <v>661</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="D158" s="13" t="s">
         <v>663</v>
       </c>
-      <c r="C158" s="13" t="s">
+      <c r="E158" s="13" t="s">
         <v>664</v>
       </c>
-      <c r="D158" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F158" s="13" t="s">
+        <v>661</v>
+      </c>
+      <c r="G158" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="H158" s="13" t="s">
         <v>663</v>
       </c>
-      <c r="G158" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I158" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J158" s="15">
-        <v>44849</v>
+        <v>44841</v>
       </c>
       <c r="K158" s="15">
-        <v>46674</v>
+        <v>46666</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A159" s="12">
-        <v>20122000635</v>
+        <v>20122000698</v>
       </c>
       <c r="B159" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>666</v>
+      </c>
+      <c r="D159" s="13" t="s">
         <v>667</v>
       </c>
-      <c r="C159" s="13" t="s">
+      <c r="E159" s="13" t="s">
         <v>668</v>
       </c>
-      <c r="D159" s="13" t="s">
+      <c r="F159" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="G159" s="13" t="s">
+        <v>666</v>
+      </c>
+      <c r="H159" s="13" t="s">
+        <v>667</v>
+      </c>
+      <c r="I159" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J159" s="15">
+        <v>45219</v>
+      </c>
+      <c r="K159" s="15">
+        <v>47022</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A160" s="12">
+        <v>20122000701</v>
+      </c>
+      <c r="B160" s="13" t="s">
         <v>669</v>
       </c>
-      <c r="E159" s="13" t="s">
+      <c r="C160" s="13" t="s">
         <v>670</v>
       </c>
-      <c r="F159" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H159" s="13" t="s">
+      <c r="D160" s="13" t="s">
+        <v>671</v>
+      </c>
+      <c r="E160" s="13" t="s">
+        <v>672</v>
+      </c>
+      <c r="F160" s="13" t="s">
         <v>669</v>
       </c>
-      <c r="I159" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B160" s="13" t="s">
+      <c r="G160" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="H160" s="13" t="s">
         <v>671</v>
       </c>
-      <c r="C160" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I160" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J160" s="15">
-        <v>44841</v>
+        <v>45748</v>
       </c>
       <c r="K160" s="15">
-        <v>46666</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A161" s="12">
-        <v>20122000698</v>
+        <v>20122000724</v>
       </c>
       <c r="B161" s="13" t="s">
+        <v>673</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>674</v>
+      </c>
+      <c r="D161" s="13" t="s">
         <v>675</v>
       </c>
-      <c r="C161" s="13" t="s">
+      <c r="E161" s="13" t="s">
         <v>676</v>
       </c>
-      <c r="D161" s="13" t="s">
+      <c r="F161" s="13" t="s">
         <v>677</v>
       </c>
-      <c r="E161" s="13" t="s">
+      <c r="G161" s="13" t="s">
         <v>678</v>
       </c>
-      <c r="F161" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H161" s="13" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="I161" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J161" s="15">
-        <v>45219</v>
+        <v>46073</v>
       </c>
       <c r="K161" s="15">
-        <v>47022</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:11" x14ac:dyDescent="0.15">
+        <v>47898</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A162" s="12">
-        <v>20122000701</v>
+        <v>20122000724</v>
       </c>
       <c r="B162" s="13" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="C162" s="13" t="s">
         <v>680</v>
       </c>
       <c r="D162" s="13" t="s">
+        <v>675</v>
+      </c>
+      <c r="E162" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="F162" s="13" t="s">
         <v>681</v>
       </c>
-      <c r="E162" s="13" t="s">
+      <c r="G162" s="13" t="s">
         <v>682</v>
       </c>
-      <c r="F162" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H162" s="13" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="I162" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J162" s="15">
-        <v>45748</v>
+        <v>46073</v>
       </c>
       <c r="K162" s="15">
-        <v>47573</v>
+        <v>47898</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A163" s="12">
         <v>20122000724</v>
       </c>
       <c r="B163" s="13" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="C163" s="13" t="s">
+        <v>680</v>
+      </c>
+      <c r="D163" s="13" t="s">
+        <v>675</v>
+      </c>
+      <c r="E163" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="F163" s="13" t="s">
         <v>684</v>
       </c>
-      <c r="D163" s="13" t="s">
+      <c r="G163" s="13" t="s">
         <v>685</v>
       </c>
-      <c r="E163" s="13" t="s">
+      <c r="H163" s="13" t="s">
         <v>686</v>
-      </c>
-[...7 lines deleted...]
-        <v>689</v>
       </c>
       <c r="I163" s="14" t="s">
         <v>197</v>
       </c>
       <c r="J163" s="15">
         <v>46073</v>
       </c>
       <c r="K163" s="15">
         <v>47898</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A164" s="12">
-        <v>20122000724</v>
+        <v>20122000739</v>
       </c>
       <c r="B164" s="13" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="C164" s="13" t="s">
+        <v>688</v>
+      </c>
+      <c r="D164" s="13" t="s">
+        <v>689</v>
+      </c>
+      <c r="E164" s="13" t="s">
         <v>690</v>
       </c>
-      <c r="D164" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F164" s="13" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="G164" s="13" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="I164" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J164" s="15">
-        <v>46073</v>
+        <v>44862</v>
       </c>
       <c r="K164" s="15">
-        <v>47898</v>
+        <v>46687</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A165" s="12">
-        <v>20122000724</v>
+        <v>20122000741</v>
       </c>
       <c r="B165" s="13" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="C165" s="13" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D165" s="13" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="E165" s="13" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="F165" s="13" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="G165" s="13" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="I165" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J165" s="15">
-        <v>46073</v>
+        <v>44862</v>
       </c>
       <c r="K165" s="15">
-        <v>47898</v>
+        <v>46687</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A166" s="12">
-        <v>20122000739</v>
+        <v>20122000743</v>
       </c>
       <c r="B166" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>696</v>
+      </c>
+      <c r="D166" s="13" t="s">
         <v>697</v>
       </c>
-      <c r="C166" s="13" t="s">
+      <c r="E166" s="13" t="s">
         <v>698</v>
       </c>
-      <c r="D166" s="13" t="s">
+      <c r="F166" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="G166" s="13" t="s">
         <v>699</v>
       </c>
-      <c r="E166" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F166" s="13" t="s">
+      <c r="H166" s="13" t="s">
         <v>697</v>
-      </c>
-[...4 lines deleted...]
-        <v>699</v>
       </c>
       <c r="I166" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J166" s="15">
         <v>44862</v>
       </c>
       <c r="K166" s="15">
         <v>46687</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A167" s="12">
-        <v>20122000741</v>
+        <v>20122000759</v>
       </c>
       <c r="B167" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="C167" s="13" t="s">
         <v>701</v>
       </c>
-      <c r="C167" s="13" t="s">
+      <c r="D167" s="13" t="s">
         <v>702</v>
       </c>
-      <c r="D167" s="13" t="s">
+      <c r="E167" s="13" t="s">
         <v>703</v>
       </c>
-      <c r="E167" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="G167" s="13" t="s">
         <v>701</v>
       </c>
-      <c r="G167" s="13" t="s">
+      <c r="H167" s="13" t="s">
         <v>702</v>
       </c>
-      <c r="H167" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I167" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J167" s="15">
         <v>44862</v>
       </c>
       <c r="K167" s="15">
         <v>46687</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A168" s="12">
-        <v>20122000743</v>
+        <v>20122000766</v>
       </c>
       <c r="B168" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="C168" s="13" t="s">
         <v>705</v>
       </c>
-      <c r="C168" s="13" t="s">
+      <c r="D168" s="13" t="s">
         <v>706</v>
       </c>
-      <c r="D168" s="13" t="s">
+      <c r="E168" s="13" t="s">
         <v>707</v>
       </c>
-      <c r="E168" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="G168" s="13" t="s">
         <v>705</v>
       </c>
-      <c r="G168" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H168" s="13" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="I168" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J168" s="15">
         <v>44862</v>
       </c>
       <c r="K168" s="15">
         <v>46687</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A169" s="12">
-        <v>20122000759</v>
+        <v>20122000769</v>
       </c>
       <c r="B169" s="13" t="s">
+        <v>708</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>709</v>
+      </c>
+      <c r="D169" s="13" t="s">
         <v>710</v>
       </c>
-      <c r="C169" s="13" t="s">
+      <c r="E169" s="13" t="s">
         <v>711</v>
       </c>
-      <c r="D169" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F169" s="13" t="s">
+        <v>708</v>
+      </c>
+      <c r="G169" s="13" t="s">
+        <v>709</v>
+      </c>
+      <c r="H169" s="13" t="s">
         <v>710</v>
       </c>
-      <c r="G169" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I169" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J169" s="15">
-        <v>44862</v>
+        <v>44897</v>
       </c>
       <c r="K169" s="15">
         <v>46687</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A170" s="12">
-        <v>20122000766</v>
+        <v>20122000771</v>
       </c>
       <c r="B170" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>713</v>
+      </c>
+      <c r="D170" s="13" t="s">
         <v>714</v>
       </c>
-      <c r="C170" s="13" t="s">
+      <c r="E170" s="13" t="s">
         <v>715</v>
       </c>
-      <c r="D170" s="13" t="s">
+      <c r="F170" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="G170" s="13" t="s">
         <v>716</v>
       </c>
-      <c r="E170" s="13" t="s">
+      <c r="H170" s="13" t="s">
         <v>717</v>
-      </c>
-[...7 lines deleted...]
-        <v>716</v>
       </c>
       <c r="I170" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J170" s="15">
         <v>44862</v>
       </c>
       <c r="K170" s="15">
         <v>46687</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A171" s="12">
-        <v>20122000769</v>
+        <v>20122000788</v>
       </c>
       <c r="B171" s="13" t="s">
         <v>718</v>
       </c>
       <c r="C171" s="13" t="s">
         <v>719</v>
       </c>
       <c r="D171" s="13" t="s">
         <v>720</v>
       </c>
       <c r="E171" s="13" t="s">
         <v>721</v>
       </c>
       <c r="F171" s="13" t="s">
         <v>718</v>
       </c>
       <c r="G171" s="13" t="s">
         <v>719</v>
       </c>
       <c r="H171" s="13" t="s">
         <v>720</v>
       </c>
       <c r="I171" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="15">
-        <v>44897</v>
+        <v>44863</v>
       </c>
       <c r="K171" s="15">
-        <v>46687</v>
+        <v>46688</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A172" s="12">
-        <v>20122000771</v>
+        <v>20122000789</v>
       </c>
       <c r="B172" s="13" t="s">
         <v>722</v>
       </c>
       <c r="C172" s="13" t="s">
         <v>723</v>
       </c>
       <c r="D172" s="13" t="s">
         <v>724</v>
       </c>
       <c r="E172" s="13" t="s">
         <v>725</v>
       </c>
       <c r="F172" s="13" t="s">
         <v>722</v>
       </c>
       <c r="G172" s="13" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="I172" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J172" s="15">
-        <v>44862</v>
+        <v>44865</v>
       </c>
       <c r="K172" s="15">
-        <v>46687</v>
+        <v>46688</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A173" s="12">
-        <v>20122000788</v>
+        <v>20122000793</v>
       </c>
       <c r="B173" s="13" t="s">
+        <v>726</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>727</v>
+      </c>
+      <c r="D173" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="C173" s="13" t="s">
+      <c r="E173" s="13" t="s">
         <v>729</v>
       </c>
-      <c r="D173" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F173" s="13" t="s">
+        <v>726</v>
+      </c>
+      <c r="G173" s="13" t="s">
+        <v>727</v>
+      </c>
+      <c r="H173" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="G173" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I173" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J173" s="15">
-        <v>44863</v>
+        <v>45779</v>
       </c>
       <c r="K173" s="15">
-        <v>46688</v>
+        <v>47604</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A174" s="12">
-        <v>20122000789</v>
+        <v>20122000804</v>
       </c>
       <c r="B174" s="13" t="s">
+        <v>730</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="D174" s="13" t="s">
         <v>732</v>
       </c>
-      <c r="C174" s="13" t="s">
+      <c r="E174" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F174" s="13" t="s">
         <v>733</v>
       </c>
-      <c r="D174" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F174" s="13" t="s">
+      <c r="G174" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="H174" s="13" t="s">
         <v>732</v>
       </c>
-      <c r="G174" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I174" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="15">
-        <v>44865</v>
+        <v>44897</v>
       </c>
       <c r="K174" s="15">
-        <v>46688</v>
+        <v>46689</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A175" s="12">
-        <v>20122000793</v>
+        <v>20122000805</v>
       </c>
       <c r="B175" s="13" t="s">
+        <v>734</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>735</v>
+      </c>
+      <c r="D175" s="13" t="s">
         <v>736</v>
       </c>
-      <c r="C175" s="13" t="s">
+      <c r="E175" s="13" t="s">
         <v>737</v>
       </c>
-      <c r="D175" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F175" s="13" t="s">
+        <v>734</v>
+      </c>
+      <c r="G175" s="13" t="s">
+        <v>735</v>
+      </c>
+      <c r="H175" s="13" t="s">
         <v>736</v>
       </c>
-      <c r="G175" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I175" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J175" s="15">
-        <v>45779</v>
+        <v>44864</v>
       </c>
       <c r="K175" s="15">
-        <v>47604</v>
+        <v>46689</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A176" s="12">
-        <v>20122000804</v>
+        <v>20122000915</v>
       </c>
       <c r="B176" s="13" t="s">
+        <v>738</v>
+      </c>
+      <c r="C176" s="13" t="s">
+        <v>739</v>
+      </c>
+      <c r="D176" s="13" t="s">
         <v>740</v>
       </c>
-      <c r="C176" s="13" t="s">
+      <c r="E176" s="13" t="s">
         <v>741</v>
       </c>
-      <c r="D176" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F176" s="13" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="G176" s="13" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="I176" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J176" s="15">
-        <v>44897</v>
+        <v>44886</v>
       </c>
       <c r="K176" s="15">
-        <v>46689</v>
+        <v>46711</v>
       </c>
     </row>
     <row r="177" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A177" s="12">
-        <v>20122000805</v>
+        <v>20122000923</v>
       </c>
       <c r="B177" s="13" t="s">
+        <v>742</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>743</v>
+      </c>
+      <c r="D177" s="13" t="s">
         <v>744</v>
       </c>
-      <c r="C177" s="13" t="s">
+      <c r="E177" s="13" t="s">
         <v>745</v>
       </c>
-      <c r="D177" s="13" t="s">
+      <c r="F177" s="13" t="s">
         <v>746</v>
       </c>
-      <c r="E177" s="13" t="s">
+      <c r="G177" s="13" t="s">
         <v>747</v>
       </c>
-      <c r="F177" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H177" s="13" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="I177" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="15">
-        <v>44864</v>
+        <v>44937</v>
       </c>
       <c r="K177" s="15">
-        <v>46689</v>
+        <v>46762</v>
       </c>
     </row>
     <row r="178" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A178" s="12">
-        <v>20122000915</v>
+        <v>20122001055</v>
       </c>
       <c r="B178" s="13" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C178" s="13" t="s">
+        <v>750</v>
+      </c>
+      <c r="D178" s="13" t="s">
+        <v>751</v>
+      </c>
+      <c r="E178" s="13" t="s">
+        <v>752</v>
+      </c>
+      <c r="F178" s="13" t="s">
         <v>749</v>
       </c>
-      <c r="D178" s="13" t="s">
+      <c r="G178" s="13" t="s">
         <v>750</v>
       </c>
-      <c r="E178" s="13" t="s">
+      <c r="H178" s="13" t="s">
         <v>751</v>
       </c>
-      <c r="F178" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I178" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J178" s="15">
-        <v>44886</v>
+        <v>44897</v>
       </c>
       <c r="K178" s="15">
         <v>46711</v>
       </c>
     </row>
     <row r="179" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A179" s="12">
-        <v>20122000923</v>
+        <v>20122001060</v>
       </c>
       <c r="B179" s="13" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C179" s="13" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D179" s="13" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="E179" s="13" t="s">
-        <v>755</v>
+        <v>30</v>
       </c>
       <c r="F179" s="13" t="s">
         <v>756</v>
       </c>
       <c r="G179" s="13" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I179" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="15">
-        <v>44937</v>
+        <v>44904</v>
       </c>
       <c r="K179" s="15">
-        <v>46762</v>
+        <v>46711</v>
       </c>
     </row>
     <row r="180" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A180" s="12">
-        <v>20122001036</v>
+        <v>20122001061</v>
       </c>
       <c r="B180" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>758</v>
+      </c>
+      <c r="D180" s="13" t="s">
         <v>759</v>
       </c>
-      <c r="C180" s="13" t="s">
+      <c r="E180" s="13" t="s">
         <v>760</v>
       </c>
-      <c r="D180" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F180" s="13" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
       <c r="G180" s="13" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="H180" s="13" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="I180" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J180" s="15">
-        <v>44937</v>
+        <v>44886</v>
       </c>
       <c r="K180" s="15">
-        <v>46762</v>
+        <v>46711</v>
       </c>
     </row>
     <row r="181" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A181" s="12">
-        <v>20122001036</v>
+        <v>20122001064</v>
       </c>
       <c r="B181" s="13" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C181" s="13" t="s">
-        <v>765</v>
+        <v>310</v>
       </c>
       <c r="D181" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="E181" s="13" t="s">
+        <v>763</v>
+      </c>
+      <c r="F181" s="13" t="s">
         <v>761</v>
       </c>
-      <c r="E181" s="13" t="s">
+      <c r="G181" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="H181" s="13" t="s">
         <v>762</v>
       </c>
-      <c r="F181" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I181" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J181" s="15">
-        <v>44937</v>
+        <v>44890</v>
       </c>
       <c r="K181" s="15">
-        <v>46762</v>
+        <v>46715</v>
       </c>
     </row>
     <row r="182" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A182" s="12">
-        <v>20122001055</v>
+        <v>20122001069</v>
       </c>
       <c r="B182" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>765</v>
+      </c>
+      <c r="D182" s="13" t="s">
+        <v>766</v>
+      </c>
+      <c r="E182" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="F182" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="G182" s="13" t="s">
         <v>769</v>
       </c>
-      <c r="C182" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H182" s="13" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="I182" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J182" s="15">
-        <v>44897</v>
+        <v>44949</v>
       </c>
       <c r="K182" s="15">
-        <v>46711</v>
+        <v>46774</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A183" s="12">
-        <v>20122001060</v>
+        <v>20122001073</v>
       </c>
       <c r="B183" s="13" t="s">
+        <v>770</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="D183" s="13" t="s">
+        <v>772</v>
+      </c>
+      <c r="E183" s="13" t="s">
         <v>773</v>
       </c>
-      <c r="C183" s="13" t="s">
+      <c r="F183" s="13" t="s">
         <v>774</v>
       </c>
-      <c r="D183" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G183" s="13" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="H183" s="13" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="I183" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J183" s="15">
-        <v>44904</v>
+        <v>44921</v>
       </c>
       <c r="K183" s="15">
-        <v>46711</v>
+        <v>46746</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A184" s="12">
-        <v>20122001061</v>
+        <v>20122001089</v>
       </c>
       <c r="B184" s="13" t="s">
+        <v>775</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="D184" s="13" t="s">
         <v>777</v>
       </c>
-      <c r="C184" s="13" t="s">
+      <c r="E184" s="13" t="s">
         <v>778</v>
       </c>
-      <c r="D184" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F184" s="13" t="s">
+        <v>775</v>
+      </c>
+      <c r="G184" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="H184" s="13" t="s">
         <v>777</v>
       </c>
-      <c r="G184" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I184" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J184" s="15">
-        <v>44886</v>
+        <v>44922</v>
       </c>
       <c r="K184" s="15">
-        <v>46711</v>
+        <v>46715</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A185" s="12">
-        <v>20122001064</v>
+        <v>20122001090</v>
       </c>
       <c r="B185" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="D185" s="13" t="s">
         <v>781</v>
       </c>
-      <c r="C185" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="13" t="s">
+      <c r="E185" s="13" t="s">
         <v>782</v>
       </c>
-      <c r="E185" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F185" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="G185" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="H185" s="13" t="s">
         <v>781</v>
       </c>
-      <c r="G185" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I185" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J185" s="15">
         <v>44890</v>
       </c>
       <c r="K185" s="15">
         <v>46715</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A186" s="12">
-        <v>20122001069</v>
+        <v>20122001092</v>
       </c>
       <c r="B186" s="13" t="s">
+        <v>783</v>
+      </c>
+      <c r="C186" s="13" t="s">
         <v>784</v>
       </c>
-      <c r="C186" s="13" t="s">
+      <c r="D186" s="13" t="s">
         <v>785</v>
       </c>
-      <c r="D186" s="13" t="s">
+      <c r="E186" s="13" t="s">
         <v>786</v>
       </c>
-      <c r="E186" s="13" t="s">
+      <c r="F186" s="13" t="s">
+        <v>783</v>
+      </c>
+      <c r="G186" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="H186" s="13" t="s">
+        <v>785</v>
+      </c>
+      <c r="I186" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J186" s="15">
+        <v>44904</v>
+      </c>
+      <c r="K186" s="15">
+        <v>46715</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A187" s="12">
+        <v>20122001093</v>
+      </c>
+      <c r="B187" s="13" t="s">
         <v>787</v>
       </c>
-      <c r="F186" s="13" t="s">
+      <c r="C187" s="13" t="s">
         <v>788</v>
       </c>
-      <c r="G186" s="13" t="s">
+      <c r="D187" s="13" t="s">
         <v>789</v>
       </c>
-      <c r="H186" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B187" s="13" t="s">
+      <c r="E187" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F187" s="13" t="s">
         <v>790</v>
-      </c>
-[...10 lines deleted...]
-        <v>794</v>
       </c>
       <c r="G187" s="13" t="s">
         <v>791</v>
       </c>
       <c r="H187" s="13" t="s">
         <v>792</v>
       </c>
       <c r="I187" s="14" t="s">
-        <v>18</v>
+        <v>793</v>
       </c>
       <c r="J187" s="15">
-        <v>44921</v>
+        <v>44897</v>
       </c>
       <c r="K187" s="15">
-        <v>46746</v>
+        <v>46715</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A188" s="12">
-        <v>20122001089</v>
+        <v>20122001137</v>
       </c>
       <c r="B188" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="C188" s="13" t="s">
         <v>795</v>
       </c>
-      <c r="C188" s="13" t="s">
+      <c r="D188" s="13" t="s">
         <v>796</v>
       </c>
-      <c r="D188" s="13" t="s">
+      <c r="E188" s="13" t="s">
         <v>797</v>
       </c>
-      <c r="E188" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F188" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="G188" s="13" t="s">
         <v>795</v>
       </c>
-      <c r="G188" s="13" t="s">
+      <c r="H188" s="13" t="s">
         <v>796</v>
       </c>
-      <c r="H188" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I188" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J188" s="15">
-        <v>44922</v>
+        <v>45748</v>
       </c>
       <c r="K188" s="15">
-        <v>46715</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A189" s="12">
-        <v>20122001090</v>
+        <v>20122001156</v>
       </c>
       <c r="B189" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="C189" s="13" t="s">
         <v>799</v>
       </c>
-      <c r="C189" s="13" t="s">
+      <c r="D189" s="13" t="s">
         <v>800</v>
       </c>
-      <c r="D189" s="13" t="s">
+      <c r="E189" s="13" t="s">
         <v>801</v>
       </c>
-      <c r="E189" s="13" t="s">
+      <c r="F189" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="G189" s="13" t="s">
+        <v>799</v>
+      </c>
+      <c r="H189" s="13" t="s">
+        <v>800</v>
+      </c>
+      <c r="I189" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J189" s="15">
+        <v>44897</v>
+      </c>
+      <c r="K189" s="15">
+        <v>46717</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A190" s="12">
+        <v>20122001180</v>
+      </c>
+      <c r="B190" s="13" t="s">
         <v>802</v>
       </c>
-      <c r="F189" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B190" s="13" t="s">
+      <c r="C190" s="13" t="s">
         <v>803</v>
       </c>
-      <c r="C190" s="13" t="s">
+      <c r="D190" s="13" t="s">
         <v>804</v>
       </c>
-      <c r="D190" s="13" t="s">
+      <c r="E190" s="13" t="s">
         <v>805</v>
       </c>
-      <c r="E190" s="13" t="s">
+      <c r="F190" s="13" t="s">
+        <v>802</v>
+      </c>
+      <c r="G190" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="H190" s="13" t="s">
+        <v>804</v>
+      </c>
+      <c r="I190" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J190" s="15">
+        <v>44897</v>
+      </c>
+      <c r="K190" s="15">
+        <v>46722</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A191" s="12">
+        <v>20122001186</v>
+      </c>
+      <c r="B191" s="13" t="s">
         <v>806</v>
       </c>
-      <c r="F190" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B191" s="13" t="s">
+      <c r="C191" s="13" t="s">
         <v>807</v>
       </c>
-      <c r="C191" s="13" t="s">
+      <c r="D191" s="13" t="s">
         <v>808</v>
       </c>
-      <c r="D191" s="13" t="s">
+      <c r="E191" s="13" t="s">
         <v>809</v>
       </c>
-      <c r="E191" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F191" s="13" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="G191" s="13" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="H191" s="13" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="I191" s="14" t="s">
-        <v>813</v>
+        <v>18</v>
       </c>
       <c r="J191" s="15">
-        <v>44897</v>
+        <v>44922</v>
       </c>
       <c r="K191" s="15">
-        <v>46715</v>
+        <v>46731</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A192" s="12">
-        <v>20122001137</v>
+        <v>20122001190</v>
       </c>
       <c r="B192" s="13" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="C192" s="13" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="D192" s="13" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="E192" s="13" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
       <c r="F192" s="13" t="s">
         <v>814</v>
       </c>
       <c r="G192" s="13" t="s">
         <v>815</v>
       </c>
       <c r="H192" s="13" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="I192" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J192" s="15">
-        <v>45748</v>
+        <v>44912</v>
       </c>
       <c r="K192" s="15">
-        <v>47573</v>
+        <v>46737</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A193" s="12">
-        <v>20122001156</v>
+        <v>20122001238</v>
       </c>
       <c r="B193" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="D193" s="13" t="s">
         <v>818</v>
       </c>
-      <c r="C193" s="13" t="s">
+      <c r="E193" s="13" t="s">
         <v>819</v>
       </c>
-      <c r="D193" s="13" t="s">
+      <c r="F193" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="G193" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="H193" s="13" t="s">
+        <v>818</v>
+      </c>
+      <c r="I193" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J193" s="15">
+        <v>44940</v>
+      </c>
+      <c r="K193" s="15">
+        <v>46765</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A194" s="12">
+        <v>20122001240</v>
+      </c>
+      <c r="B194" s="13" t="s">
         <v>820</v>
       </c>
-      <c r="E193" s="13" t="s">
+      <c r="C194" s="13" t="s">
         <v>821</v>
       </c>
-      <c r="F193" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H193" s="13" t="s">
+      <c r="D194" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="E194" s="13" t="s">
+        <v>823</v>
+      </c>
+      <c r="F194" s="13" t="s">
         <v>820</v>
       </c>
-      <c r="I193" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B194" s="13" t="s">
+      <c r="G194" s="13" t="s">
+        <v>821</v>
+      </c>
+      <c r="H194" s="13" t="s">
         <v>822</v>
       </c>
-      <c r="C194" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I194" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J194" s="15">
-        <v>44897</v>
+        <v>44940</v>
       </c>
       <c r="K194" s="15">
-        <v>46722</v>
+        <v>46765</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A195" s="12">
-        <v>20122001186</v>
+        <v>20122001275</v>
       </c>
       <c r="B195" s="13" t="s">
+        <v>824</v>
+      </c>
+      <c r="C195" s="13" t="s">
+        <v>825</v>
+      </c>
+      <c r="D195" s="13" t="s">
         <v>826</v>
       </c>
-      <c r="C195" s="13" t="s">
+      <c r="E195" s="13" t="s">
         <v>827</v>
       </c>
-      <c r="D195" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F195" s="13" t="s">
+        <v>824</v>
+      </c>
+      <c r="G195" s="13" t="s">
+        <v>825</v>
+      </c>
+      <c r="H195" s="13" t="s">
         <v>826</v>
       </c>
-      <c r="G195" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I195" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J195" s="15">
-        <v>44922</v>
+        <v>44963</v>
       </c>
       <c r="K195" s="15">
-        <v>46731</v>
+        <v>46786</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A196" s="12">
-        <v>20122001190</v>
+        <v>20122001278</v>
       </c>
       <c r="B196" s="13" t="s">
+        <v>828</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>829</v>
+      </c>
+      <c r="D196" s="13" t="s">
         <v>830</v>
       </c>
-      <c r="C196" s="13" t="s">
+      <c r="E196" s="13" t="s">
         <v>831</v>
       </c>
-      <c r="D196" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F196" s="13" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="G196" s="13" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="H196" s="13" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="I196" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J196" s="15">
-        <v>44912</v>
+        <v>44984</v>
       </c>
       <c r="K196" s="15">
-        <v>46737</v>
+        <v>46809</v>
       </c>
     </row>
     <row r="197" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A197" s="12">
-        <v>20122001238</v>
+        <v>20122001290</v>
       </c>
       <c r="B197" s="13" t="s">
+        <v>832</v>
+      </c>
+      <c r="C197" s="13" t="s">
+        <v>833</v>
+      </c>
+      <c r="D197" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="E197" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F197" s="13" t="s">
+        <v>835</v>
+      </c>
+      <c r="G197" s="13" t="s">
         <v>836</v>
       </c>
-      <c r="C197" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H197" s="13" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="I197" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J197" s="15">
-        <v>44940</v>
+        <v>45046</v>
       </c>
       <c r="K197" s="15">
-        <v>46765</v>
+        <v>46872</v>
       </c>
     </row>
     <row r="198" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A198" s="12">
-        <v>20122001240</v>
+        <v>20122001295</v>
       </c>
       <c r="B198" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="C198" s="13" t="s">
+        <v>838</v>
+      </c>
+      <c r="D198" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="E198" s="13" t="s">
         <v>840</v>
       </c>
-      <c r="C198" s="13" t="s">
+      <c r="F198" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="G198" s="13" t="s">
+        <v>838</v>
+      </c>
+      <c r="H198" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="I198" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J198" s="15">
+        <v>45046</v>
+      </c>
+      <c r="K198" s="15">
+        <v>46872</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A199" s="12">
+        <v>20122001296</v>
+      </c>
+      <c r="B199" s="13" t="s">
         <v>841</v>
       </c>
-      <c r="D198" s="13" t="s">
+      <c r="C199" s="13" t="s">
         <v>842</v>
       </c>
-      <c r="E198" s="13" t="s">
+      <c r="D199" s="13" t="s">
         <v>843</v>
       </c>
-      <c r="F198" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G198" s="13" t="s">
+      <c r="E199" s="13" t="s">
+        <v>844</v>
+      </c>
+      <c r="F199" s="13" t="s">
         <v>841</v>
       </c>
-      <c r="H198" s="13" t="s">
+      <c r="G199" s="13" t="s">
         <v>842</v>
       </c>
-      <c r="I198" s="14" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="H199" s="13" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="I199" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J199" s="15">
-        <v>44963</v>
+        <v>45046</v>
       </c>
       <c r="K199" s="15">
-        <v>46786</v>
+        <v>46872</v>
       </c>
     </row>
     <row r="200" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A200" s="12">
-        <v>20122001278</v>
+        <v>20122001298</v>
       </c>
       <c r="B200" s="13" t="s">
+        <v>845</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>846</v>
+      </c>
+      <c r="D200" s="13" t="s">
+        <v>847</v>
+      </c>
+      <c r="E200" s="13" t="s">
         <v>848</v>
       </c>
-      <c r="C200" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F200" s="13" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="G200" s="13" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="H200" s="13" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="I200" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J200" s="15">
-        <v>44984</v>
+        <v>46065</v>
       </c>
       <c r="K200" s="15">
-        <v>46809</v>
+        <v>47867</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A201" s="12">
-        <v>20122001290</v>
+        <v>20122001327</v>
       </c>
       <c r="B201" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="D201" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="E201" s="13" t="s">
         <v>852</v>
       </c>
-      <c r="C201" s="13" t="s">
+      <c r="F201" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="G201" s="13" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>856</v>
       </c>
       <c r="H201" s="13" t="s">
         <v>854</v>
       </c>
       <c r="I201" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J201" s="15">
-        <v>45046</v>
+        <v>46149</v>
       </c>
       <c r="K201" s="15">
-        <v>46872</v>
+        <v>47955</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A202" s="12">
-        <v>20122001295</v>
+        <v>20122001340</v>
       </c>
       <c r="B202" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="C202" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="D202" s="13" t="s">
         <v>857</v>
       </c>
-      <c r="C202" s="13" t="s">
+      <c r="E202" s="13" t="s">
         <v>858</v>
       </c>
-      <c r="D202" s="13" t="s">
+      <c r="F202" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="G202" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="H202" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="I202" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J202" s="15">
+        <v>45140</v>
+      </c>
+      <c r="K202" s="15">
+        <v>46957</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A203" s="12">
+        <v>20122001348</v>
+      </c>
+      <c r="B203" s="13" t="s">
         <v>859</v>
       </c>
-      <c r="E202" s="13" t="s">
+      <c r="C203" s="13" t="s">
         <v>860</v>
       </c>
-      <c r="F202" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H202" s="13" t="s">
+      <c r="D203" s="13" t="s">
+        <v>861</v>
+      </c>
+      <c r="E203" s="13" t="s">
+        <v>862</v>
+      </c>
+      <c r="F203" s="13" t="s">
         <v>859</v>
       </c>
-      <c r="I202" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B203" s="13" t="s">
+      <c r="G203" s="13" t="s">
+        <v>860</v>
+      </c>
+      <c r="H203" s="13" t="s">
         <v>861</v>
       </c>
-      <c r="C203" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I203" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J203" s="15">
-        <v>45046</v>
+        <v>45004</v>
       </c>
       <c r="K203" s="15">
-        <v>46872</v>
+        <v>46830</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A204" s="12">
-        <v>20122001298</v>
+        <v>20122001354</v>
       </c>
       <c r="B204" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>864</v>
+      </c>
+      <c r="D204" s="13" t="s">
         <v>865</v>
       </c>
-      <c r="C204" s="13" t="s">
+      <c r="E204" s="13" t="s">
         <v>866</v>
       </c>
-      <c r="D204" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F204" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="G204" s="13" t="s">
+        <v>864</v>
+      </c>
+      <c r="H204" s="13" t="s">
         <v>865</v>
       </c>
-      <c r="G204" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I204" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J204" s="15">
-        <v>46065</v>
+        <v>45209</v>
       </c>
       <c r="K204" s="15">
-        <v>47867</v>
+        <v>47035</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A205" s="12">
-        <v>20122001305</v>
+        <v>20122001362</v>
       </c>
       <c r="B205" s="13" t="s">
+        <v>867</v>
+      </c>
+      <c r="C205" s="13" t="s">
+        <v>868</v>
+      </c>
+      <c r="D205" s="13" t="s">
         <v>869</v>
       </c>
-      <c r="C205" s="13" t="s">
+      <c r="E205" s="13" t="s">
         <v>870</v>
       </c>
-      <c r="D205" s="13" t="s">
+      <c r="F205" s="13" t="s">
+        <v>867</v>
+      </c>
+      <c r="G205" s="13" t="s">
         <v>871</v>
       </c>
-      <c r="E205" s="13" t="s">
+      <c r="H205" s="13" t="s">
+        <v>869</v>
+      </c>
+      <c r="I205" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J205" s="15">
+        <v>45214</v>
+      </c>
+      <c r="K205" s="15">
+        <v>47040</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A206" s="12">
+        <v>20122001365</v>
+      </c>
+      <c r="B206" s="13" t="s">
         <v>872</v>
       </c>
-      <c r="F205" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B206" s="13" t="s">
+      <c r="C206" s="13" t="s">
         <v>873</v>
       </c>
-      <c r="C206" s="13" t="s">
+      <c r="D206" s="13" t="s">
         <v>874</v>
       </c>
-      <c r="D206" s="13" t="s">
+      <c r="E206" s="13" t="s">
         <v>875</v>
       </c>
-      <c r="E206" s="13" t="s">
+      <c r="F206" s="13" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="G206" s="13" t="s">
         <v>877</v>
       </c>
       <c r="H206" s="13" t="s">
         <v>878</v>
       </c>
       <c r="I206" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J206" s="15">
-        <v>44304</v>
+        <v>45235</v>
       </c>
       <c r="K206" s="15">
-        <v>46129</v>
+        <v>47061</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A207" s="12">
-        <v>20122001340</v>
+        <v>20122001479</v>
       </c>
       <c r="B207" s="13" t="s">
         <v>879</v>
       </c>
       <c r="C207" s="13" t="s">
         <v>880</v>
       </c>
       <c r="D207" s="13" t="s">
         <v>881</v>
       </c>
       <c r="E207" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F207" s="13" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
       <c r="G207" s="13" t="s">
         <v>880</v>
       </c>
       <c r="H207" s="13" t="s">
         <v>881</v>
       </c>
       <c r="I207" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J207" s="15">
-        <v>45140</v>
+        <v>45436</v>
       </c>
       <c r="K207" s="15">
-        <v>46957</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47261</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A208" s="12">
-        <v>20122001348</v>
+        <v>20122001481</v>
       </c>
       <c r="B208" s="13" t="s">
         <v>883</v>
       </c>
       <c r="C208" s="13" t="s">
         <v>884</v>
       </c>
       <c r="D208" s="13" t="s">
         <v>885</v>
       </c>
       <c r="E208" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F208" s="13" t="s">
         <v>886</v>
       </c>
-      <c r="F208" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G208" s="13" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="H208" s="13" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="I208" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J208" s="15">
-        <v>45004</v>
+        <v>45436</v>
       </c>
       <c r="K208" s="15">
-        <v>46830</v>
+        <v>47261</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A209" s="12">
-        <v>20122001354</v>
+        <v>20122001488</v>
       </c>
       <c r="B209" s="13" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="C209" s="13" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="D209" s="13" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="E209" s="13" t="s">
-        <v>890</v>
+        <v>30</v>
       </c>
       <c r="F209" s="13" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="G209" s="13" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="H209" s="13" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="I209" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J209" s="15">
-        <v>45209</v>
+        <v>45436</v>
       </c>
       <c r="K209" s="15">
-        <v>47035</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47261</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A210" s="12">
-        <v>20122001362</v>
+        <v>20122001500</v>
       </c>
       <c r="B210" s="13" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="C210" s="13" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="D210" s="13" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="E210" s="13" t="s">
+        <v>897</v>
+      </c>
+      <c r="F210" s="13" t="s">
         <v>894</v>
-      </c>
-[...1 lines deleted...]
-        <v>891</v>
       </c>
       <c r="G210" s="13" t="s">
         <v>895</v>
       </c>
       <c r="H210" s="13" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="I210" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J210" s="15">
-        <v>45214</v>
+        <v>44892</v>
       </c>
       <c r="K210" s="15">
-        <v>47040</v>
+        <v>46717</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A211" s="12">
-        <v>20122001365</v>
+        <v>20122001522</v>
       </c>
       <c r="B211" s="13" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="C211" s="13" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="D211" s="13" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="E211" s="13" t="s">
+        <v>901</v>
+      </c>
+      <c r="F211" s="13" t="s">
+        <v>902</v>
+      </c>
+      <c r="G211" s="13" t="s">
         <v>899</v>
       </c>
-      <c r="F211" s="13" t="s">
+      <c r="H211" s="13" t="s">
         <v>900</v>
       </c>
-      <c r="G211" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I211" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J211" s="15">
-        <v>45235</v>
+        <v>45520</v>
       </c>
       <c r="K211" s="15">
-        <v>47061</v>
+        <v>47345</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A212" s="12">
-        <v>20122001479</v>
+        <v>20122001530</v>
       </c>
       <c r="B212" s="13" t="s">
         <v>903</v>
       </c>
       <c r="C212" s="13" t="s">
         <v>904</v>
       </c>
       <c r="D212" s="13" t="s">
         <v>905</v>
       </c>
       <c r="E212" s="13" t="s">
-        <v>30</v>
+        <v>906</v>
       </c>
       <c r="F212" s="13" t="s">
+        <v>907</v>
+      </c>
+      <c r="G212" s="13" t="s">
+        <v>908</v>
+      </c>
+      <c r="H212" s="13" t="s">
+        <v>909</v>
+      </c>
+      <c r="I212" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J212" s="15">
+        <v>45465</v>
+      </c>
+      <c r="K212" s="15">
+        <v>47290</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A213" s="12">
+        <v>20122001530</v>
+      </c>
+      <c r="B213" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="C213" s="13" t="s">
+        <v>910</v>
+      </c>
+      <c r="D213" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="E213" s="13" t="s">
         <v>906</v>
       </c>
-      <c r="G212" s="13" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F213" s="13" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="G213" s="13" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="H213" s="13" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="I213" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J213" s="15">
-        <v>45436</v>
+        <v>45465</v>
       </c>
       <c r="K213" s="15">
-        <v>47261</v>
+        <v>47290</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A214" s="12">
-        <v>20122001488</v>
+        <v>20122001530</v>
       </c>
       <c r="B214" s="13" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="C214" s="13" t="s">
+        <v>910</v>
+      </c>
+      <c r="D214" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="E214" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="F214" s="13" t="s">
         <v>914</v>
       </c>
-      <c r="D214" s="13" t="s">
+      <c r="G214" s="13" t="s">
         <v>915</v>
       </c>
-      <c r="E214" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F214" s="13" t="s">
+      <c r="H214" s="13" t="s">
         <v>916</v>
       </c>
-      <c r="G214" s="13" t="s">
+      <c r="I214" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J214" s="15">
+        <v>45465</v>
+      </c>
+      <c r="K214" s="15">
+        <v>47290</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A215" s="12">
+        <v>20122001530</v>
+      </c>
+      <c r="B215" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>910</v>
+      </c>
+      <c r="D215" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="E215" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="F215" s="13" t="s">
         <v>917</v>
       </c>
-      <c r="H214" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B215" s="13" t="s">
+      <c r="G215" s="13" t="s">
         <v>918</v>
       </c>
-      <c r="C215" s="13" t="s">
+      <c r="H215" s="13" t="s">
         <v>919</v>
       </c>
-      <c r="D215" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I215" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J215" s="15">
-        <v>44892</v>
+        <v>45465</v>
       </c>
       <c r="K215" s="15">
-        <v>46717</v>
+        <v>47290</v>
       </c>
     </row>
     <row r="216" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A216" s="12">
-        <v>20122001522</v>
+        <v>20122001530</v>
       </c>
       <c r="B216" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>910</v>
+      </c>
+      <c r="D216" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="E216" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="F216" s="13" t="s">
+        <v>920</v>
+      </c>
+      <c r="G216" s="13" t="s">
+        <v>921</v>
+      </c>
+      <c r="H216" s="13" t="s">
         <v>922</v>
       </c>
-      <c r="C216" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I216" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J216" s="15">
-        <v>45520</v>
+        <v>45465</v>
       </c>
       <c r="K216" s="15">
-        <v>47345</v>
+        <v>47290</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A217" s="12">
         <v>20122001530</v>
       </c>
       <c r="B217" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C217" s="13" t="s">
-        <v>928</v>
+        <v>910</v>
       </c>
       <c r="D217" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E217" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F217" s="13" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
       <c r="G217" s="13" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="H217" s="13" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="I217" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J217" s="15">
         <v>45465</v>
       </c>
       <c r="K217" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A218" s="12">
         <v>20122001530</v>
       </c>
       <c r="B218" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="C218" s="13" t="s">
+        <v>910</v>
+      </c>
+      <c r="D218" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="E218" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="F218" s="13" t="s">
+        <v>926</v>
+      </c>
+      <c r="G218" s="13" t="s">
         <v>927</v>
       </c>
-      <c r="C218" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H218" s="13" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
       <c r="I218" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J218" s="15">
         <v>45465</v>
       </c>
       <c r="K218" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A219" s="12">
         <v>20122001530</v>
       </c>
       <c r="B219" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C219" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D219" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="E219" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="F219" s="13" t="s">
         <v>929</v>
       </c>
-      <c r="E219" s="13" t="s">
+      <c r="G219" s="13" t="s">
         <v>930</v>
       </c>
-      <c r="F219" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H219" s="13" t="s">
-        <v>940</v>
+        <v>931</v>
       </c>
       <c r="I219" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J219" s="15">
         <v>45465</v>
       </c>
       <c r="K219" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A220" s="12">
         <v>20122001530</v>
       </c>
       <c r="B220" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C220" s="13" t="s">
+        <v>910</v>
+      </c>
+      <c r="D220" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="E220" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="F220" s="13" t="s">
+        <v>932</v>
+      </c>
+      <c r="G220" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="H220" s="13" t="s">
         <v>934</v>
-      </c>
-[...13 lines deleted...]
-        <v>943</v>
       </c>
       <c r="I220" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J220" s="15">
         <v>45465</v>
       </c>
       <c r="K220" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A221" s="12">
         <v>20122001530</v>
       </c>
       <c r="B221" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C221" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D221" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E221" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F221" s="13" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
       <c r="G221" s="13" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="H221" s="13" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="I221" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J221" s="15">
         <v>45465</v>
       </c>
       <c r="K221" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A222" s="12">
         <v>20122001530</v>
       </c>
       <c r="B222" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C222" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D222" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E222" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F222" s="13" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="G222" s="13" t="s">
-        <v>948</v>
+        <v>939</v>
       </c>
       <c r="H222" s="13" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="I222" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J222" s="15">
         <v>45465</v>
       </c>
       <c r="K222" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A223" s="12">
         <v>20122001530</v>
       </c>
       <c r="B223" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C223" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D223" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E223" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F223" s="13" t="s">
-        <v>950</v>
+        <v>941</v>
       </c>
       <c r="G223" s="13" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="H223" s="13" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="I223" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J223" s="15">
         <v>45465</v>
       </c>
       <c r="K223" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A224" s="12">
         <v>20122001530</v>
       </c>
       <c r="B224" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C224" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D224" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E224" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F224" s="13" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="G224" s="13" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="H224" s="13" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="I224" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J224" s="15">
         <v>45465</v>
       </c>
       <c r="K224" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A225" s="12">
         <v>20122001530</v>
       </c>
       <c r="B225" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C225" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D225" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E225" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F225" s="13" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
       <c r="G225" s="13" t="s">
-        <v>957</v>
+        <v>948</v>
       </c>
       <c r="H225" s="13" t="s">
-        <v>958</v>
+        <v>949</v>
       </c>
       <c r="I225" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J225" s="15">
         <v>45465</v>
       </c>
       <c r="K225" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A226" s="12">
         <v>20122001530</v>
       </c>
       <c r="B226" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C226" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D226" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E226" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F226" s="13" t="s">
-        <v>959</v>
+        <v>950</v>
       </c>
       <c r="G226" s="13" t="s">
-        <v>960</v>
+        <v>951</v>
       </c>
       <c r="H226" s="13" t="s">
-        <v>961</v>
+        <v>952</v>
       </c>
       <c r="I226" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J226" s="15">
         <v>45465</v>
       </c>
       <c r="K226" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A227" s="12">
         <v>20122001530</v>
       </c>
       <c r="B227" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C227" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D227" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E227" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F227" s="13" t="s">
-        <v>962</v>
+        <v>953</v>
       </c>
       <c r="G227" s="13" t="s">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="H227" s="13" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="I227" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J227" s="15">
         <v>45465</v>
       </c>
       <c r="K227" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A228" s="12">
         <v>20122001530</v>
       </c>
       <c r="B228" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C228" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D228" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E228" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F228" s="13" t="s">
-        <v>965</v>
+        <v>956</v>
       </c>
       <c r="G228" s="13" t="s">
-        <v>966</v>
+        <v>957</v>
       </c>
       <c r="H228" s="13" t="s">
-        <v>967</v>
+        <v>958</v>
       </c>
       <c r="I228" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J228" s="15">
         <v>45465</v>
       </c>
       <c r="K228" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A229" s="12">
         <v>20122001530</v>
       </c>
       <c r="B229" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C229" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D229" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E229" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F229" s="13" t="s">
-        <v>968</v>
+        <v>959</v>
       </c>
       <c r="G229" s="13" t="s">
-        <v>969</v>
+        <v>960</v>
       </c>
       <c r="H229" s="13" t="s">
-        <v>970</v>
+        <v>961</v>
       </c>
       <c r="I229" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J229" s="15">
         <v>45465</v>
       </c>
       <c r="K229" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A230" s="12">
         <v>20122001530</v>
       </c>
       <c r="B230" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C230" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D230" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E230" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F230" s="13" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="G230" s="13" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="H230" s="13" t="s">
-        <v>973</v>
+        <v>964</v>
       </c>
       <c r="I230" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J230" s="15">
         <v>45465</v>
       </c>
       <c r="K230" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="231" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A231" s="12">
         <v>20122001530</v>
       </c>
       <c r="B231" s="13" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="C231" s="13" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D231" s="13" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="E231" s="13" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="F231" s="13" t="s">
-        <v>974</v>
+        <v>965</v>
       </c>
       <c r="G231" s="13" t="s">
-        <v>975</v>
+        <v>966</v>
       </c>
       <c r="H231" s="13" t="s">
-        <v>976</v>
+        <v>967</v>
       </c>
       <c r="I231" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J231" s="15">
         <v>45465</v>
       </c>
       <c r="K231" s="15">
         <v>47290</v>
       </c>
     </row>
     <row r="232" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A232" s="12">
-        <v>20122001530</v>
+        <v>20122001534</v>
       </c>
       <c r="B232" s="13" t="s">
-        <v>927</v>
+        <v>968</v>
       </c>
       <c r="C232" s="13" t="s">
-        <v>934</v>
+        <v>969</v>
       </c>
       <c r="D232" s="13" t="s">
-        <v>929</v>
+        <v>970</v>
       </c>
       <c r="E232" s="13" t="s">
-        <v>930</v>
+        <v>971</v>
       </c>
       <c r="F232" s="13" t="s">
-        <v>977</v>
+        <v>968</v>
       </c>
       <c r="G232" s="13" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="I232" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J232" s="15">
-        <v>45465</v>
+        <v>45580</v>
       </c>
       <c r="K232" s="15">
-        <v>47290</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A233" s="12">
-        <v>20122001530</v>
+        <v>20122001537</v>
       </c>
       <c r="B233" s="13" t="s">
-        <v>927</v>
+        <v>974</v>
       </c>
       <c r="C233" s="13" t="s">
-        <v>934</v>
+        <v>975</v>
       </c>
       <c r="D233" s="13" t="s">
-        <v>929</v>
+        <v>976</v>
       </c>
       <c r="E233" s="13" t="s">
-        <v>930</v>
+        <v>977</v>
       </c>
       <c r="F233" s="13" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
       <c r="G233" s="13" t="s">
-        <v>981</v>
+        <v>975</v>
       </c>
       <c r="H233" s="13" t="s">
-        <v>982</v>
+        <v>976</v>
       </c>
       <c r="I233" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J233" s="15">
-        <v>45465</v>
+        <v>45482</v>
       </c>
       <c r="K233" s="15">
-        <v>47290</v>
+        <v>47307</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A234" s="12">
-        <v>20122001530</v>
+        <v>20122001542</v>
       </c>
       <c r="B234" s="13" t="s">
-        <v>927</v>
+        <v>978</v>
       </c>
       <c r="C234" s="13" t="s">
-        <v>934</v>
+        <v>979</v>
       </c>
       <c r="D234" s="13" t="s">
-        <v>929</v>
+        <v>980</v>
       </c>
       <c r="E234" s="13" t="s">
-        <v>930</v>
+        <v>981</v>
       </c>
       <c r="F234" s="13" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="G234" s="13" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="H234" s="13" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="I234" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J234" s="15">
-        <v>45465</v>
+        <v>45482</v>
       </c>
       <c r="K234" s="15">
-        <v>47290</v>
+        <v>47307</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A235" s="12">
-        <v>20122001530</v>
+        <v>20122001583</v>
       </c>
       <c r="B235" s="13" t="s">
-        <v>927</v>
+        <v>983</v>
       </c>
       <c r="C235" s="13" t="s">
-        <v>934</v>
+        <v>984</v>
       </c>
       <c r="D235" s="13" t="s">
-        <v>929</v>
+        <v>985</v>
       </c>
       <c r="E235" s="13" t="s">
-        <v>930</v>
+        <v>986</v>
       </c>
       <c r="F235" s="13" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="G235" s="13" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="H235" s="13" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="I235" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J235" s="15">
-        <v>45465</v>
+        <v>44865</v>
       </c>
       <c r="K235" s="15">
-        <v>47290</v>
+        <v>46689</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A236" s="12">
-        <v>20122001530</v>
+        <v>20122001589</v>
       </c>
       <c r="B236" s="13" t="s">
-        <v>927</v>
+        <v>987</v>
       </c>
       <c r="C236" s="13" t="s">
-        <v>934</v>
+        <v>988</v>
       </c>
       <c r="D236" s="13" t="s">
-        <v>929</v>
+        <v>989</v>
       </c>
       <c r="E236" s="13" t="s">
-        <v>930</v>
+        <v>990</v>
       </c>
       <c r="F236" s="13" t="s">
+        <v>987</v>
+      </c>
+      <c r="G236" s="13" t="s">
+        <v>988</v>
+      </c>
+      <c r="H236" s="13" t="s">
         <v>989</v>
       </c>
-      <c r="G236" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I236" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J236" s="15">
-        <v>45465</v>
+        <v>45271</v>
       </c>
       <c r="K236" s="15">
-        <v>47290</v>
+        <v>47088</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A237" s="12">
-        <v>20122001534</v>
+        <v>20122001590</v>
       </c>
       <c r="B237" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="C237" s="13" t="s">
         <v>992</v>
       </c>
-      <c r="C237" s="13" t="s">
+      <c r="D237" s="13" t="s">
         <v>993</v>
       </c>
-      <c r="D237" s="13" t="s">
+      <c r="E237" s="13" t="s">
         <v>994</v>
       </c>
-      <c r="E237" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F237" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="G237" s="13" t="s">
         <v>992</v>
       </c>
-      <c r="G237" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H237" s="13" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="I237" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J237" s="15">
-        <v>45580</v>
+        <v>45465</v>
       </c>
       <c r="K237" s="15">
-        <v>47405</v>
+        <v>47290</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A238" s="12">
-        <v>20122001537</v>
+        <v>20122001596</v>
       </c>
       <c r="B238" s="13" t="s">
+        <v>995</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>996</v>
+      </c>
+      <c r="D238" s="13" t="s">
+        <v>997</v>
+      </c>
+      <c r="E238" s="13" t="s">
         <v>998</v>
       </c>
-      <c r="C238" s="13" t="s">
+      <c r="F238" s="13" t="s">
         <v>999</v>
       </c>
-      <c r="D238" s="13" t="s">
+      <c r="G238" s="13" t="s">
         <v>1000</v>
       </c>
-      <c r="E238" s="13" t="s">
+      <c r="H238" s="13" t="s">
         <v>1001</v>
       </c>
-      <c r="F238" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I238" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J238" s="15">
-        <v>45482</v>
+        <v>45513</v>
       </c>
       <c r="K238" s="15">
-        <v>47307</v>
+        <v>47338</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A239" s="12">
-        <v>20122001542</v>
+        <v>20122001598</v>
       </c>
       <c r="B239" s="13" t="s">
         <v>1002</v>
       </c>
       <c r="C239" s="13" t="s">
         <v>1003</v>
       </c>
       <c r="D239" s="13" t="s">
         <v>1004</v>
       </c>
       <c r="E239" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F239" s="13" t="s">
         <v>1005</v>
       </c>
-      <c r="F239" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G239" s="13" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="H239" s="13" t="s">
         <v>1004</v>
       </c>
       <c r="I239" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J239" s="15">
-        <v>45482</v>
+        <v>45513</v>
       </c>
       <c r="K239" s="15">
-        <v>47307</v>
+        <v>47338</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A240" s="12">
-        <v>20122001583</v>
+        <v>20122001601</v>
       </c>
       <c r="B240" s="13" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C240" s="13" t="s">
         <v>1007</v>
       </c>
-      <c r="C240" s="13" t="s">
+      <c r="D240" s="13" t="s">
         <v>1008</v>
       </c>
-      <c r="D240" s="13" t="s">
+      <c r="E240" s="13" t="s">
         <v>1009</v>
       </c>
-      <c r="E240" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F240" s="13" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G240" s="13" t="s">
         <v>1007</v>
       </c>
-      <c r="G240" s="13" t="s">
+      <c r="H240" s="13" t="s">
         <v>1008</v>
       </c>
-      <c r="H240" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I240" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J240" s="15">
-        <v>44865</v>
+        <v>45623</v>
       </c>
       <c r="K240" s="15">
-        <v>46689</v>
+        <v>47439</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A241" s="12">
-        <v>20122001589</v>
+        <v>20122001602</v>
       </c>
       <c r="B241" s="13" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C241" s="13" t="s">
         <v>1011</v>
       </c>
-      <c r="C241" s="13" t="s">
+      <c r="D241" s="13" t="s">
         <v>1012</v>
       </c>
-      <c r="D241" s="13" t="s">
+      <c r="E241" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F241" s="13" t="s">
         <v>1013</v>
       </c>
-      <c r="E241" s="13" t="s">
+      <c r="G241" s="13" t="s">
         <v>1014</v>
       </c>
-      <c r="F241" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H241" s="13" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="I241" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J241" s="15">
-        <v>45271</v>
+        <v>45513</v>
       </c>
       <c r="K241" s="15">
-        <v>47088</v>
+        <v>47338</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A242" s="12">
-        <v>20122001590</v>
+        <v>20122001603</v>
       </c>
       <c r="B242" s="13" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="C242" s="13" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D242" s="13" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E242" s="13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F242" s="13" t="s">
         <v>1016</v>
       </c>
-      <c r="D242" s="13" t="s">
+      <c r="G242" s="13" t="s">
         <v>1017</v>
       </c>
-      <c r="E242" s="13" t="s">
+      <c r="H242" s="13" t="s">
         <v>1018</v>
       </c>
-      <c r="F242" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I242" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J242" s="15">
-        <v>45465</v>
+        <v>45537</v>
       </c>
       <c r="K242" s="15">
-        <v>47290</v>
+        <v>47362</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A243" s="12">
-        <v>20122001596</v>
+        <v>20122001603</v>
       </c>
       <c r="B243" s="13" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="C243" s="13" t="s">
         <v>1020</v>
       </c>
       <c r="D243" s="13" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E243" s="13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F243" s="13" t="s">
         <v>1021</v>
       </c>
-      <c r="E243" s="13" t="s">
+      <c r="G243" s="13" t="s">
         <v>1022</v>
       </c>
-      <c r="F243" s="13" t="s">
+      <c r="H243" s="13" t="s">
         <v>1023</v>
       </c>
-      <c r="G243" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I243" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J243" s="15">
-        <v>45513</v>
+        <v>45537</v>
       </c>
       <c r="K243" s="15">
-        <v>47338</v>
+        <v>47362</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A244" s="12">
-        <v>20122001598</v>
+        <v>20122001606</v>
       </c>
       <c r="B244" s="13" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D244" s="13" t="s">
         <v>1026</v>
       </c>
-      <c r="C244" s="13" t="s">
+      <c r="E244" s="13" t="s">
         <v>1027</v>
       </c>
-      <c r="D244" s="13" t="s">
+      <c r="F244" s="13" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G244" s="13" t="s">
         <v>1028</v>
       </c>
-      <c r="E244" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F244" s="13" t="s">
+      <c r="H244" s="13" t="s">
         <v>1029</v>
-      </c>
-[...4 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="I244" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J244" s="15">
         <v>45513</v>
       </c>
       <c r="K244" s="15">
         <v>47338</v>
       </c>
     </row>
-    <row r="245" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="245" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A245" s="12">
-        <v>20122001601</v>
+        <v>20122001606</v>
       </c>
       <c r="B245" s="13" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C245" s="13" t="s">
         <v>1030</v>
       </c>
-      <c r="C245" s="13" t="s">
+      <c r="D245" s="13" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E245" s="13" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F245" s="13" t="s">
         <v>1031</v>
       </c>
-      <c r="D245" s="13" t="s">
+      <c r="G245" s="13" t="s">
         <v>1032</v>
       </c>
-      <c r="E245" s="13" t="s">
+      <c r="H245" s="13" t="s">
         <v>1033</v>
       </c>
-      <c r="F245" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J245" s="15">
-        <v>45623</v>
+        <v>45513</v>
       </c>
       <c r="K245" s="15">
-        <v>47439</v>
+        <v>47338</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A246" s="12">
-        <v>20122001602</v>
+        <v>20122001629</v>
       </c>
       <c r="B246" s="13" t="s">
         <v>1034</v>
       </c>
       <c r="C246" s="13" t="s">
         <v>1035</v>
       </c>
       <c r="D246" s="13" t="s">
         <v>1036</v>
       </c>
       <c r="E246" s="13" t="s">
-        <v>30</v>
+        <v>1037</v>
       </c>
       <c r="F246" s="13" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="G246" s="13" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="H246" s="13" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="I246" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J246" s="15">
-        <v>45513</v>
+        <v>45504</v>
       </c>
       <c r="K246" s="15">
-        <v>47338</v>
+        <v>47329</v>
       </c>
     </row>
     <row r="247" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A247" s="12">
-        <v>20122001603</v>
+        <v>20122001644</v>
       </c>
       <c r="B247" s="13" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C247" s="13" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D247" s="13" t="s">
         <v>1040</v>
       </c>
-      <c r="C247" s="13" t="s">
+      <c r="E247" s="13" t="s">
         <v>1041</v>
       </c>
-      <c r="D247" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F247" s="13" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G247" s="13" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H247" s="13" t="s">
         <v>1040</v>
       </c>
-      <c r="G247" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I247" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J247" s="15">
-        <v>45537</v>
+        <v>45748</v>
       </c>
       <c r="K247" s="15">
-        <v>47362</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="248" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A248" s="12">
-        <v>20122001603</v>
+        <v>20122001645</v>
       </c>
       <c r="B248" s="13" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="C248" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D248" s="13" t="s">
         <v>1044</v>
       </c>
-      <c r="D248" s="13" t="s">
+      <c r="E248" s="13" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F248" s="13" t="s">
         <v>1042</v>
       </c>
-      <c r="E248" s="13" t="s">
+      <c r="G248" s="13" t="s">
         <v>1043</v>
       </c>
-      <c r="F248" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H248" s="13" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="I248" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J248" s="15">
-        <v>45537</v>
+        <v>45520</v>
       </c>
       <c r="K248" s="15">
-        <v>47362</v>
+        <v>47345</v>
       </c>
     </row>
     <row r="249" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A249" s="12">
-        <v>20122001606</v>
+        <v>20122001778</v>
       </c>
       <c r="B249" s="13" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D249" s="13" t="s">
         <v>1048</v>
       </c>
-      <c r="C249" s="13" t="s">
+      <c r="E249" s="13" t="s">
         <v>1049</v>
       </c>
-      <c r="D249" s="13" t="s">
+      <c r="F249" s="13" t="s">
         <v>1050</v>
       </c>
-      <c r="E249" s="13" t="s">
+      <c r="G249" s="13" t="s">
         <v>1051</v>
       </c>
-      <c r="F249" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G249" s="13" t="s">
+      <c r="H249" s="13" t="s">
         <v>1052</v>
       </c>
-      <c r="H249" s="13" t="s">
+      <c r="I249" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J249" s="15">
+        <v>45204</v>
+      </c>
+      <c r="K249" s="15">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A250" s="12">
+        <v>20122001803</v>
+      </c>
+      <c r="B250" s="13" t="s">
         <v>1053</v>
-      </c>
-[...15 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="C250" s="13" t="s">
         <v>1054</v>
       </c>
       <c r="D250" s="13" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="E250" s="13" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="F250" s="13" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G250" s="13" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H250" s="13" t="s">
         <v>1055</v>
       </c>
-      <c r="G250" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I250" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J250" s="15">
-        <v>45513</v>
+        <v>45614</v>
       </c>
       <c r="K250" s="15">
-        <v>47338</v>
+        <v>47439</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A251" s="12">
-        <v>20122001629</v>
+        <v>20122001830</v>
       </c>
       <c r="B251" s="13" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="C251" s="13" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D251" s="13" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="E251" s="13" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F251" s="13" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="G251" s="13" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="H251" s="13" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="I251" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J251" s="15">
-        <v>45504</v>
+        <v>45580</v>
       </c>
       <c r="K251" s="15">
-        <v>47329</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A252" s="12">
-        <v>20122001644</v>
+        <v>20122001831</v>
       </c>
       <c r="B252" s="13" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="C252" s="13" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="D252" s="13" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E252" s="13" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="F252" s="13" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="G252" s="13" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="H252" s="13" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="I252" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J252" s="15">
-        <v>45748</v>
+        <v>45565</v>
       </c>
       <c r="K252" s="15">
-        <v>47573</v>
+        <v>47390</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A253" s="12">
-        <v>20122001645</v>
+        <v>20122001832</v>
       </c>
       <c r="B253" s="13" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="C253" s="13" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="D253" s="13" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="E253" s="13" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="F253" s="13" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="G253" s="13" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="H253" s="13" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="I253" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J253" s="15">
-        <v>45520</v>
+        <v>45565</v>
       </c>
       <c r="K253" s="15">
-        <v>47345</v>
+        <v>47390</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A254" s="12">
-        <v>20122001778</v>
+        <v>20122001833</v>
       </c>
       <c r="B254" s="13" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="C254" s="13" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="D254" s="13" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="E254" s="13" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="F254" s="13" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="G254" s="13" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="H254" s="13" t="s">
         <v>1076</v>
       </c>
       <c r="I254" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J254" s="15">
-        <v>45204</v>
+        <v>45565</v>
       </c>
       <c r="K254" s="15">
-        <v>47026</v>
+        <v>47390</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A255" s="12">
-        <v>20122001803</v>
+        <v>20122001833</v>
       </c>
       <c r="B255" s="13" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="C255" s="13" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="D255" s="13" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E255" s="13" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F255" s="13" t="s">
         <v>1080</v>
       </c>
-      <c r="F255" s="13" t="s">
+      <c r="G255" s="13" t="s">
         <v>1081</v>
       </c>
-      <c r="G255" s="13" t="s">
+      <c r="H255" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I255" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J255" s="15">
+        <v>45565</v>
+      </c>
+      <c r="K255" s="15">
+        <v>47390</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A256" s="12">
+        <v>20122001835</v>
+      </c>
+      <c r="B256" s="13" t="s">
         <v>1082</v>
       </c>
-      <c r="H255" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B256" s="13" t="s">
+      <c r="C256" s="13" t="s">
         <v>1083</v>
       </c>
-      <c r="C256" s="13" t="s">
+      <c r="D256" s="13" t="s">
         <v>1084</v>
       </c>
-      <c r="D256" s="13" t="s">
+      <c r="E256" s="13" t="s">
         <v>1085</v>
       </c>
-      <c r="E256" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F256" s="13" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="G256" s="13" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="H256" s="13" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="I256" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J256" s="15">
-        <v>45580</v>
+        <v>45565</v>
       </c>
       <c r="K256" s="15">
-        <v>47405</v>
+        <v>47390</v>
       </c>
     </row>
     <row r="257" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A257" s="12">
-        <v>20122001831</v>
+        <v>20122001838</v>
       </c>
       <c r="B257" s="13" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C257" s="13" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D257" s="13" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E257" s="13" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F257" s="13" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G257" s="13" t="s">
         <v>1090</v>
       </c>
-      <c r="C257" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H257" s="13" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="I257" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J257" s="15">
-        <v>45565</v>
+        <v>45748</v>
       </c>
       <c r="K257" s="15">
-        <v>47390</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="258" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A258" s="12">
-        <v>20122001832</v>
+        <v>20122001839</v>
       </c>
       <c r="B258" s="13" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C258" s="13" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D258" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E258" s="13" t="s">
         <v>1094</v>
       </c>
-      <c r="C258" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F258" s="13" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="G258" s="13" t="s">
         <v>1095</v>
       </c>
       <c r="H258" s="13" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="I258" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J258" s="15">
-        <v>45565</v>
+        <v>45748</v>
       </c>
       <c r="K258" s="15">
-        <v>47390</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="259" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A259" s="12">
-        <v>20122001833</v>
+        <v>20122001872</v>
       </c>
       <c r="B259" s="13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C259" s="13" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D259" s="13" t="s">
         <v>1098</v>
       </c>
-      <c r="C259" s="13" t="s">
+      <c r="E259" s="13" t="s">
         <v>1099</v>
       </c>
-      <c r="D259" s="13" t="s">
+      <c r="F259" s="13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G259" s="13" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H259" s="13" t="s">
+        <v>1098</v>
+      </c>
+      <c r="I259" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J259" s="15">
+        <v>45748</v>
+      </c>
+      <c r="K259" s="15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A260" s="12">
+        <v>20122001872</v>
+      </c>
+      <c r="B260" s="13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C260" s="13" t="s">
         <v>1100</v>
       </c>
-      <c r="E259" s="13" t="s">
+      <c r="D260" s="13" t="s">
         <v>1098</v>
       </c>
-      <c r="F259" s="13" t="s">
+      <c r="E260" s="13" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F260" s="13" t="s">
         <v>1101</v>
       </c>
-      <c r="G259" s="13" t="s">
+      <c r="G260" s="13" t="s">
         <v>1102</v>
       </c>
-      <c r="H259" s="13" t="s">
-[...19 lines deleted...]
-      <c r="C260" s="13" t="s">
+      <c r="H260" s="13" t="s">
         <v>1103</v>
       </c>
-      <c r="D260" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F260" s="13" t="s">
+      <c r="I260" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J260" s="15">
+        <v>45748</v>
+      </c>
+      <c r="K260" s="15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A261" s="12">
+        <v>20122001910</v>
+      </c>
+      <c r="B261" s="13" t="s">
         <v>1104</v>
       </c>
-      <c r="G260" s="13" t="s">
+      <c r="C261" s="13" t="s">
         <v>1105</v>
       </c>
-      <c r="H260" s="13" t="s">
+      <c r="D261" s="13" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E261" s="13" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F261" s="13" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G261" s="13" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H261" s="13" t="s">
+        <v>1106</v>
+      </c>
+      <c r="I261" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J261" s="15">
+        <v>45580</v>
+      </c>
+      <c r="K261" s="15">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A262" s="12">
+        <v>20122001911</v>
+      </c>
+      <c r="B262" s="13" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C262" s="13" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D262" s="13" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E262" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="I260" s="14" t="s">
-[...22 lines deleted...]
-      <c r="E261" s="13" t="s">
+      <c r="F262" s="13" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G262" s="13" t="s">
         <v>1109</v>
       </c>
-      <c r="F261" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B262" s="13" t="s">
+      <c r="H262" s="13" t="s">
         <v>1110</v>
       </c>
-      <c r="C262" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I262" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J262" s="15">
-        <v>45748</v>
+        <v>45580</v>
       </c>
       <c r="K262" s="15">
-        <v>47573</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A263" s="12">
-        <v>20122001839</v>
+        <v>20122001913</v>
       </c>
       <c r="B263" s="13" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C263" s="13" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D263" s="13" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E263" s="13" t="s">
         <v>1115</v>
       </c>
-      <c r="C263" s="13" t="s">
+      <c r="F263" s="13" t="s">
         <v>1116</v>
       </c>
-      <c r="D263" s="13" t="s">
+      <c r="G263" s="13" t="s">
         <v>1117</v>
       </c>
-      <c r="E263" s="13" t="s">
+      <c r="H263" s="13" t="s">
         <v>1118</v>
-      </c>
-[...7 lines deleted...]
-        <v>1117</v>
       </c>
       <c r="I263" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J263" s="15">
         <v>45748</v>
       </c>
       <c r="K263" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A264" s="12">
-        <v>20122001872</v>
+        <v>20122001921</v>
       </c>
       <c r="B264" s="13" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C264" s="13" t="s">
         <v>1120</v>
       </c>
-      <c r="C264" s="13" t="s">
+      <c r="D264" s="13" t="s">
         <v>1121</v>
       </c>
-      <c r="D264" s="13" t="s">
+      <c r="E264" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F264" s="13" t="s">
         <v>1122</v>
       </c>
-      <c r="E264" s="13" t="s">
+      <c r="G264" s="13" t="s">
         <v>1123</v>
       </c>
-      <c r="F264" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G264" s="13" t="s">
+      <c r="H264" s="13" t="s">
         <v>1121</v>
       </c>
-      <c r="H264" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I264" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J264" s="15">
-        <v>45748</v>
+        <v>45623</v>
       </c>
       <c r="K264" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47439</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A265" s="12">
-        <v>20122001872</v>
+        <v>20122001933</v>
       </c>
       <c r="B265" s="13" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="C265" s="13" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D265" s="13" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="E265" s="13" t="s">
-        <v>1123</v>
+        <v>30</v>
       </c>
       <c r="F265" s="13" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G265" s="13" t="s">
         <v>1125</v>
       </c>
-      <c r="G265" s="13" t="s">
+      <c r="H265" s="13" t="s">
         <v>1126</v>
       </c>
-      <c r="H265" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I265" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J265" s="15">
-        <v>45748</v>
+        <v>45580</v>
       </c>
       <c r="K265" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A266" s="12">
-        <v>20122001910</v>
+        <v>20122001935</v>
       </c>
       <c r="B266" s="13" t="s">
         <v>1128</v>
       </c>
       <c r="C266" s="13" t="s">
         <v>1129</v>
       </c>
       <c r="D266" s="13" t="s">
         <v>1130</v>
       </c>
       <c r="E266" s="13" t="s">
         <v>1131</v>
       </c>
       <c r="F266" s="13" t="s">
         <v>1128</v>
       </c>
       <c r="G266" s="13" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="H266" s="13" t="s">
         <v>1130</v>
       </c>
       <c r="I266" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J266" s="15">
         <v>45580</v>
       </c>
       <c r="K266" s="15">
         <v>47405</v>
       </c>
     </row>
-    <row r="267" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="267" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A267" s="12">
-        <v>20122001911</v>
+        <v>20122001947</v>
       </c>
       <c r="B267" s="13" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C267" s="13" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D267" s="13" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E267" s="13" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F267" s="13" t="s">
         <v>1133</v>
       </c>
-      <c r="D267" s="13" t="s">
+      <c r="G267" s="13" t="s">
         <v>1134</v>
       </c>
-      <c r="E267" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F267" s="13" t="s">
+      <c r="H267" s="13" t="s">
         <v>1135</v>
-      </c>
-[...4 lines deleted...]
-        <v>1134</v>
       </c>
       <c r="I267" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J267" s="15">
         <v>45580</v>
       </c>
       <c r="K267" s="15">
         <v>47405</v>
       </c>
     </row>
     <row r="268" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A268" s="12">
-        <v>20122001913</v>
+        <v>20122001949</v>
       </c>
       <c r="B268" s="13" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C268" s="13" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D268" s="13" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="E268" s="13" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F268" s="13" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G268" s="13" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H268" s="13" t="s">
         <v>1139</v>
       </c>
-      <c r="F268" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I268" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J268" s="15">
-        <v>45748</v>
+        <v>45678</v>
       </c>
       <c r="K268" s="15">
-        <v>47573</v>
+        <v>47503</v>
       </c>
     </row>
     <row r="269" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A269" s="12">
-        <v>20122001921</v>
+        <v>20122001956</v>
       </c>
       <c r="B269" s="13" t="s">
         <v>1143</v>
       </c>
       <c r="C269" s="13" t="s">
         <v>1144</v>
       </c>
       <c r="D269" s="13" t="s">
         <v>1145</v>
       </c>
       <c r="E269" s="13" t="s">
-        <v>30</v>
+        <v>1146</v>
       </c>
       <c r="F269" s="13" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>1145</v>
       </c>
       <c r="I269" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J269" s="15">
-        <v>45623</v>
+        <v>45748</v>
       </c>
       <c r="K269" s="15">
-        <v>47439</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A270" s="12">
-        <v>20122001933</v>
+        <v>20122001961</v>
       </c>
       <c r="B270" s="13" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C270" s="13" t="s">
         <v>1148</v>
       </c>
-      <c r="C270" s="13" t="s">
+      <c r="D270" s="13" t="s">
         <v>1149</v>
       </c>
-      <c r="D270" s="13" t="s">
+      <c r="E270" s="13" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F270" s="13" t="s">
         <v>1151</v>
       </c>
       <c r="G270" s="13" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="H270" s="13" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="I270" s="14" t="s">
-        <v>18</v>
+        <v>793</v>
       </c>
       <c r="J270" s="15">
-        <v>45580</v>
+        <v>45742</v>
       </c>
       <c r="K270" s="15">
-        <v>47405</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47567</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A271" s="12">
-        <v>20122001935</v>
+        <v>20122001970</v>
       </c>
       <c r="B271" s="13" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="C271" s="13" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="D271" s="13" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="E271" s="13" t="s">
-        <v>1155</v>
+        <v>30</v>
       </c>
       <c r="F271" s="13" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="G271" s="13" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="H271" s="13" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="I271" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J271" s="15">
-        <v>45580</v>
+        <v>45748</v>
       </c>
       <c r="K271" s="15">
-        <v>47405</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A272" s="12">
-        <v>20122001947</v>
+        <v>20122001975</v>
       </c>
       <c r="B272" s="13" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="C272" s="13" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="D272" s="13" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="E272" s="13" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="F272" s="13" t="s">
-        <v>1157</v>
+        <v>1164</v>
       </c>
       <c r="G272" s="13" t="s">
-        <v>1158</v>
+        <v>1165</v>
       </c>
       <c r="H272" s="13" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="I272" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J272" s="15">
-        <v>45580</v>
+        <v>45748</v>
       </c>
       <c r="K272" s="15">
-        <v>47405</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A273" s="12">
-        <v>20122001949</v>
+        <v>20122001978</v>
       </c>
       <c r="B273" s="13" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="C273" s="13" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="D273" s="13" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="E273" s="13" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="F273" s="13" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="G273" s="13" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="H273" s="13" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="I273" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J273" s="15">
-        <v>45678</v>
+        <v>45769</v>
       </c>
       <c r="K273" s="15">
-        <v>47503</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A274" s="12">
-        <v>20122001956</v>
+        <v>20122002029</v>
       </c>
       <c r="B274" s="13" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="C274" s="13" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="D274" s="13" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
       <c r="E274" s="13" t="s">
-        <v>1170</v>
+        <v>1176</v>
       </c>
       <c r="F274" s="13" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="G274" s="13" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="H274" s="13" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
       <c r="I274" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J274" s="15">
-        <v>45748</v>
+        <v>45769</v>
       </c>
       <c r="K274" s="15">
         <v>47573</v>
       </c>
     </row>
-    <row r="275" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="275" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A275" s="12">
-        <v>20122001961</v>
+        <v>20122002056</v>
       </c>
       <c r="B275" s="13" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="C275" s="13" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="D275" s="13" t="s">
-        <v>1173</v>
+        <v>1179</v>
       </c>
       <c r="E275" s="13" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="F275" s="13" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="G275" s="13" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="H275" s="13" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="I275" s="14" t="s">
-        <v>813</v>
+        <v>18</v>
       </c>
       <c r="J275" s="15">
-        <v>45742</v>
+        <v>45586</v>
       </c>
       <c r="K275" s="15">
-        <v>47567</v>
+        <v>47411</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A276" s="12">
-        <v>20122001970</v>
+        <v>20122002060</v>
       </c>
       <c r="B276" s="13" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="C276" s="13" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="D276" s="13" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="E276" s="13" t="s">
-        <v>30</v>
+        <v>1184</v>
       </c>
       <c r="F276" s="13" t="s">
         <v>1181</v>
       </c>
       <c r="G276" s="13" t="s">
         <v>1182</v>
       </c>
       <c r="H276" s="13" t="s">
         <v>1183</v>
       </c>
       <c r="I276" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J276" s="15">
-        <v>45748</v>
+        <v>44736</v>
       </c>
       <c r="K276" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46561</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A277" s="12">
-        <v>20122001975</v>
+        <v>20122002307</v>
       </c>
       <c r="B277" s="13" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="C277" s="13" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D277" s="13" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="E277" s="13" t="s">
-        <v>1187</v>
+        <v>30</v>
       </c>
       <c r="F277" s="13" t="s">
         <v>1188</v>
       </c>
       <c r="G277" s="13" t="s">
         <v>1189</v>
       </c>
       <c r="H277" s="13" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="I277" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J277" s="15">
         <v>45748</v>
       </c>
       <c r="K277" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="278" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A278" s="12">
-        <v>20122001978</v>
+        <v>20122002313</v>
       </c>
       <c r="B278" s="13" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C278" s="13" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D278" s="13" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E278" s="13" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F278" s="13" t="s">
         <v>1191</v>
       </c>
-      <c r="D278" s="13" t="s">
+      <c r="G278" s="13" t="s">
         <v>1192</v>
       </c>
-      <c r="E278" s="13" t="s">
-[...5 lines deleted...]
-      <c r="G278" s="13" t="s">
+      <c r="H278" s="13" t="s">
         <v>1195</v>
       </c>
-      <c r="H278" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I278" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J278" s="15">
-        <v>45769</v>
+        <v>45586</v>
       </c>
       <c r="K278" s="15">
-        <v>47573</v>
+        <v>47411</v>
       </c>
     </row>
     <row r="279" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A279" s="12">
-        <v>20122002029</v>
+        <v>20122002345</v>
       </c>
       <c r="B279" s="13" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C279" s="13" t="s">
         <v>1197</v>
       </c>
-      <c r="C279" s="13" t="s">
+      <c r="D279" s="13" t="s">
         <v>1198</v>
       </c>
-      <c r="D279" s="13" t="s">
+      <c r="E279" s="13" t="s">
         <v>1199</v>
       </c>
-      <c r="E279" s="13" t="s">
+      <c r="F279" s="13" t="s">
         <v>1200</v>
       </c>
-      <c r="F279" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G279" s="13" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="H279" s="13" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="I279" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J279" s="15">
-        <v>45769</v>
+        <v>45636</v>
       </c>
       <c r="K279" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47461</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A280" s="12">
-        <v>20122002056</v>
+        <v>20122002365</v>
       </c>
       <c r="B280" s="13" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="C280" s="13" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="D280" s="13" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E280" s="13" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F280" s="13" t="s">
         <v>1203</v>
       </c>
-      <c r="E280" s="13" t="s">
+      <c r="G280" s="13" t="s">
         <v>1204</v>
       </c>
-      <c r="F280" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H280" s="13" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="I280" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J280" s="15">
         <v>45586</v>
       </c>
       <c r="K280" s="15">
         <v>47411</v>
       </c>
     </row>
-    <row r="281" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="281" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A281" s="12">
-        <v>20122002060</v>
+        <v>20122002368</v>
       </c>
       <c r="B281" s="13" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="C281" s="13" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="D281" s="13" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="E281" s="13" t="s">
-        <v>1208</v>
+        <v>30</v>
       </c>
       <c r="F281" s="13" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="G281" s="13" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="H281" s="13" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="I281" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J281" s="15">
-        <v>44736</v>
+        <v>45748</v>
       </c>
       <c r="K281" s="15">
-        <v>46561</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A282" s="12">
-        <v>20122002307</v>
+        <v>20122002370</v>
       </c>
       <c r="B282" s="13" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="C282" s="13" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="D282" s="13" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="E282" s="13" t="s">
-        <v>30</v>
+        <v>1215</v>
       </c>
       <c r="F282" s="13" t="s">
         <v>1212</v>
       </c>
       <c r="G282" s="13" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="H282" s="13" t="s">
         <v>1214</v>
       </c>
       <c r="I282" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J282" s="15">
         <v>45748</v>
       </c>
       <c r="K282" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A283" s="12">
-        <v>20122002313</v>
+        <v>20122002386</v>
       </c>
       <c r="B283" s="13" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="C283" s="13" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="D283" s="13" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="E283" s="13" t="s">
-        <v>1218</v>
+        <v>30</v>
       </c>
       <c r="F283" s="13" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="G283" s="13" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="H283" s="13" t="s">
         <v>1219</v>
       </c>
       <c r="I283" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J283" s="15">
-        <v>45586</v>
+        <v>45748</v>
       </c>
       <c r="K283" s="15">
-        <v>47411</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A284" s="12">
-        <v>20122002345</v>
+        <v>20122002394</v>
       </c>
       <c r="B284" s="13" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="C284" s="13" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="D284" s="13" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="E284" s="13" t="s">
-        <v>1223</v>
+        <v>30</v>
       </c>
       <c r="F284" s="13" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="G284" s="13" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="H284" s="13" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="I284" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J284" s="15">
-        <v>45636</v>
+        <v>45748</v>
       </c>
       <c r="K284" s="15">
-        <v>47461</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A285" s="12">
-        <v>20122002365</v>
+        <v>20122002407</v>
       </c>
       <c r="B285" s="13" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C285" s="13" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D285" s="13" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E285" s="13" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F285" s="13" t="s">
         <v>1228</v>
       </c>
-      <c r="D285" s="13" t="s">
+      <c r="G285" s="13" t="s">
         <v>1229</v>
       </c>
-      <c r="E285" s="13" t="s">
+      <c r="H285" s="13" t="s">
         <v>1230</v>
       </c>
-      <c r="F285" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I285" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J285" s="15">
-        <v>45586</v>
+        <v>45580</v>
       </c>
       <c r="K285" s="15">
-        <v>47411</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="286" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A286" s="12">
-        <v>20122002368</v>
+        <v>20122002409</v>
       </c>
       <c r="B286" s="13" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C286" s="13" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D286" s="13" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E286" s="13" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F286" s="13" t="s">
         <v>1232</v>
       </c>
-      <c r="D286" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G286" s="13" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="H286" s="13" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="I286" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J286" s="15">
-        <v>45748</v>
+        <v>45581</v>
       </c>
       <c r="K286" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A287" s="12">
-        <v>20122002370</v>
+        <v>20122002416</v>
       </c>
       <c r="B287" s="13" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="C287" s="13" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="D287" s="13" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E287" s="13" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F287" s="13" t="s">
         <v>1238</v>
       </c>
-      <c r="E287" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G287" s="13" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="H287" s="13" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="I287" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J287" s="15">
         <v>45748</v>
       </c>
       <c r="K287" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="288" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A288" s="12">
-        <v>20122002386</v>
+        <v>20122002417</v>
       </c>
       <c r="B288" s="13" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="C288" s="13" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="D288" s="13" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="E288" s="13" t="s">
-        <v>30</v>
+        <v>1247</v>
       </c>
       <c r="F288" s="13" t="s">
         <v>1244</v>
       </c>
       <c r="G288" s="13" t="s">
         <v>1245</v>
       </c>
       <c r="H288" s="13" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="I288" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J288" s="15">
-        <v>45748</v>
+        <v>44780</v>
       </c>
       <c r="K288" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46605</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A289" s="12">
-        <v>20122002394</v>
+        <v>20122002432</v>
       </c>
       <c r="B289" s="13" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="C289" s="13" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="D289" s="13" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E289" s="13" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F289" s="13" t="s">
         <v>1248</v>
       </c>
-      <c r="E289" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G289" s="13" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="H289" s="13" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="I289" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J289" s="15">
-        <v>45748</v>
+        <v>44298</v>
       </c>
       <c r="K289" s="15">
-        <v>47573</v>
+        <v>46123</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A290" s="12">
-        <v>20122002407</v>
+        <v>20122002450</v>
       </c>
       <c r="B290" s="13" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="C290" s="13" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="D290" s="13" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E290" s="13" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F290" s="13" t="s">
         <v>1254</v>
       </c>
-      <c r="E290" s="13" t="s">
+      <c r="G290" s="13" t="s">
         <v>1255</v>
       </c>
-      <c r="F290" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H290" s="13" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="I290" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J290" s="15">
-        <v>45580</v>
+        <v>45614</v>
       </c>
       <c r="K290" s="15">
-        <v>47405</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47439</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A291" s="12">
-        <v>20122002409</v>
+        <v>20122002453</v>
       </c>
       <c r="B291" s="13" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="C291" s="13" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="D291" s="13" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="E291" s="13" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F291" s="13" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G291" s="13" t="s">
         <v>1259</v>
       </c>
-      <c r="F291" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G291" s="13" t="s">
+      <c r="H291" s="13" t="s">
         <v>1260</v>
       </c>
-      <c r="H291" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I291" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J291" s="15">
-        <v>45581</v>
+        <v>45505</v>
       </c>
       <c r="K291" s="15">
-        <v>47405</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47330</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A292" s="12">
-        <v>20122002416</v>
+        <v>20122002475</v>
       </c>
       <c r="B292" s="13" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C292" s="13" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D292" s="13" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E292" s="13" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F292" s="13" t="s">
         <v>1263</v>
       </c>
-      <c r="D292" s="13" t="s">
+      <c r="G292" s="13" t="s">
         <v>1264</v>
       </c>
-      <c r="E292" s="13" t="s">
+      <c r="H292" s="13" t="s">
         <v>1265</v>
       </c>
-      <c r="F292" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I292" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J292" s="15">
-        <v>45748</v>
+        <v>45614</v>
       </c>
       <c r="K292" s="15">
-        <v>47573</v>
+        <v>47439</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A293" s="12">
-        <v>20122002417</v>
+        <v>20122002488</v>
       </c>
       <c r="B293" s="13" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C293" s="13" t="s">
         <v>1268</v>
       </c>
-      <c r="C293" s="13" t="s">
+      <c r="D293" s="13" t="s">
         <v>1269</v>
       </c>
-      <c r="D293" s="13" t="s">
+      <c r="E293" s="13" t="s">
         <v>1270</v>
       </c>
-      <c r="E293" s="13" t="s">
+      <c r="F293" s="13" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G293" s="13" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H293" s="13" t="s">
+        <v>1269</v>
+      </c>
+      <c r="I293" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J293" s="15">
+        <v>45111</v>
+      </c>
+      <c r="K293" s="15">
+        <v>46917</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A294" s="12">
+        <v>20122002543</v>
+      </c>
+      <c r="B294" s="13" t="s">
         <v>1271</v>
       </c>
-      <c r="F293" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B294" s="13" t="s">
+      <c r="C294" s="13" t="s">
         <v>1272</v>
       </c>
-      <c r="C294" s="13" t="s">
+      <c r="D294" s="13" t="s">
         <v>1273</v>
       </c>
-      <c r="D294" s="13" t="s">
+      <c r="E294" s="13" t="s">
         <v>1274</v>
       </c>
-      <c r="E294" s="13" t="s">
+      <c r="F294" s="13" t="s">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
       <c r="G294" s="13" t="s">
         <v>1276</v>
       </c>
       <c r="H294" s="13" t="s">
         <v>1277</v>
       </c>
       <c r="I294" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J294" s="15">
-        <v>44298</v>
+        <v>45748</v>
       </c>
       <c r="K294" s="15">
-        <v>46123</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A295" s="12">
-        <v>20122002450</v>
+        <v>20122002544</v>
       </c>
       <c r="B295" s="13" t="s">
         <v>1278</v>
       </c>
       <c r="C295" s="13" t="s">
         <v>1279</v>
       </c>
       <c r="D295" s="13" t="s">
         <v>1280</v>
       </c>
       <c r="E295" s="13" t="s">
         <v>1281</v>
       </c>
       <c r="F295" s="13" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="G295" s="13" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="H295" s="13" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="I295" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J295" s="15">
-        <v>45614</v>
+        <v>45636</v>
       </c>
       <c r="K295" s="15">
-        <v>47439</v>
+        <v>47461</v>
       </c>
     </row>
     <row r="296" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A296" s="12">
-        <v>20122002453</v>
+        <v>20122002546</v>
       </c>
       <c r="B296" s="13" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="C296" s="13" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="D296" s="13" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="E296" s="13" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="F296" s="13" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="G296" s="13" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="H296" s="13" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="I296" s="14" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="J296" s="15">
-        <v>45505</v>
+        <v>45748</v>
       </c>
       <c r="K296" s="15">
-        <v>47330</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="297" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A297" s="12">
-        <v>20122002475</v>
+        <v>20122002553</v>
       </c>
       <c r="B297" s="13" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="C297" s="13" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="D297" s="13" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="E297" s="13" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="F297" s="13" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="G297" s="13" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="H297" s="13" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="I297" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J297" s="15">
-        <v>45614</v>
+        <v>45748</v>
       </c>
       <c r="K297" s="15">
-        <v>47439</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="298" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A298" s="12">
-        <v>20122002488</v>
+        <v>20122002553</v>
       </c>
       <c r="B298" s="13" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C298" s="13" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="D298" s="13" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="E298" s="13" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="F298" s="13" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="G298" s="13" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
       <c r="H298" s="13" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="I298" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J298" s="15">
-        <v>45111</v>
+        <v>45748</v>
       </c>
       <c r="K298" s="15">
-        <v>46917</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="299" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A299" s="12">
-        <v>20122002543</v>
+        <v>20122002561</v>
       </c>
       <c r="B299" s="13" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="C299" s="13" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="D299" s="13" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="E299" s="13" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="F299" s="13" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="G299" s="13" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="H299" s="13" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="I299" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J299" s="15">
-        <v>45748</v>
+        <v>45649</v>
       </c>
       <c r="K299" s="15">
-        <v>47573</v>
+        <v>47461</v>
       </c>
     </row>
     <row r="300" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A300" s="12">
-        <v>20122002544</v>
+        <v>20122002570</v>
       </c>
       <c r="B300" s="13" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C300" s="13" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="D300" s="13" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E300" s="13" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F300" s="13" t="s">
         <v>1304</v>
       </c>
-      <c r="E300" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G300" s="13" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="H300" s="13" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="I300" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J300" s="15">
-        <v>45636</v>
+        <v>45748</v>
       </c>
       <c r="K300" s="15">
-        <v>47461</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="301" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A301" s="12">
-        <v>20122002546</v>
+        <v>20122002594</v>
       </c>
       <c r="B301" s="13" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C301" s="13" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D301" s="13" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="E301" s="13" t="s">
-        <v>1312</v>
+        <v>30</v>
       </c>
       <c r="F301" s="13" t="s">
         <v>1313</v>
       </c>
       <c r="G301" s="13" t="s">
         <v>1314</v>
       </c>
       <c r="H301" s="13" t="s">
-        <v>1315</v>
+        <v>1312</v>
       </c>
       <c r="I301" s="14" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="J301" s="15">
-        <v>45748</v>
+        <v>46123</v>
       </c>
       <c r="K301" s="15">
-        <v>47573</v>
+        <v>47948</v>
       </c>
     </row>
     <row r="302" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A302" s="12">
-        <v>20122002553</v>
+        <v>20122002613</v>
       </c>
       <c r="B302" s="13" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C302" s="13" t="s">
         <v>1316</v>
       </c>
-      <c r="C302" s="13" t="s">
+      <c r="D302" s="13" t="s">
         <v>1317</v>
       </c>
-      <c r="D302" s="13" t="s">
+      <c r="E302" s="13" t="s">
         <v>1318</v>
       </c>
-      <c r="E302" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F302" s="13" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G302" s="13" t="s">
         <v>1316</v>
       </c>
-      <c r="G302" s="13" t="s">
+      <c r="H302" s="13" t="s">
         <v>1317</v>
       </c>
-      <c r="H302" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I302" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J302" s="15">
-        <v>45748</v>
+        <v>45636</v>
       </c>
       <c r="K302" s="15">
-        <v>47573</v>
+        <v>47461</v>
       </c>
     </row>
     <row r="303" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A303" s="12">
-        <v>20122002553</v>
+        <v>20122002622</v>
       </c>
       <c r="B303" s="13" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="C303" s="13" t="s">
         <v>1320</v>
       </c>
       <c r="D303" s="13" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="E303" s="13" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="F303" s="13" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G303" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H303" s="13" t="s">
         <v>1321</v>
       </c>
-      <c r="G303" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I303" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J303" s="15">
-        <v>45748</v>
+        <v>46122</v>
       </c>
       <c r="K303" s="15">
-        <v>47573</v>
+        <v>47937</v>
       </c>
     </row>
     <row r="304" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A304" s="12">
-        <v>20122002561</v>
+        <v>20122002622</v>
       </c>
       <c r="B304" s="13" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C304" s="13" t="s">
         <v>1324</v>
       </c>
-      <c r="C304" s="13" t="s">
+      <c r="D304" s="13" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E304" s="13" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F304" s="13" t="s">
         <v>1325</v>
       </c>
-      <c r="D304" s="13" t="s">
+      <c r="G304" s="13" t="s">
         <v>1326</v>
       </c>
-      <c r="E304" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H304" s="13" t="s">
-        <v>1326</v>
+        <v>1321</v>
       </c>
       <c r="I304" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J304" s="15">
-        <v>45649</v>
+        <v>46122</v>
       </c>
       <c r="K304" s="15">
-        <v>47461</v>
+        <v>47937</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A305" s="12">
-        <v>20122002570</v>
+        <v>20122002646</v>
       </c>
       <c r="B305" s="13" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C305" s="13" t="s">
         <v>1328</v>
       </c>
-      <c r="C305" s="13" t="s">
+      <c r="D305" s="13" t="s">
         <v>1329</v>
       </c>
-      <c r="D305" s="13" t="s">
+      <c r="E305" s="13" t="s">
         <v>1330</v>
       </c>
-      <c r="E305" s="13" t="s">
+      <c r="F305" s="13" t="s">
         <v>1331</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
       <c r="G305" s="13" t="s">
         <v>1332</v>
       </c>
       <c r="H305" s="13" t="s">
         <v>1333</v>
       </c>
       <c r="I305" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J305" s="15">
         <v>45748</v>
       </c>
       <c r="K305" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A306" s="12">
-        <v>20122002594</v>
+        <v>20122002647</v>
       </c>
       <c r="B306" s="13" t="s">
         <v>1334</v>
       </c>
       <c r="C306" s="13" t="s">
         <v>1335</v>
       </c>
       <c r="D306" s="13" t="s">
         <v>1336</v>
       </c>
       <c r="E306" s="13" t="s">
-        <v>30</v>
+        <v>1337</v>
       </c>
       <c r="F306" s="13" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G306" s="13" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H306" s="13" t="s">
+        <v>1340</v>
+      </c>
+      <c r="I306" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J306" s="15">
+        <v>45792</v>
+      </c>
+      <c r="K306" s="15">
+        <v>47617</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A307" s="12">
+        <v>20122002647</v>
+      </c>
+      <c r="B307" s="13" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C307" s="13" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D307" s="13" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E307" s="13" t="s">
         <v>1337</v>
       </c>
-      <c r="G306" s="13" t="s">
-[...28 lines deleted...]
-      <c r="E307" s="13" t="s">
+      <c r="F307" s="13" t="s">
         <v>1342</v>
       </c>
-      <c r="F307" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G307" s="13" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="H307" s="13" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="I307" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J307" s="15">
-        <v>45636</v>
+        <v>45792</v>
       </c>
       <c r="K307" s="15">
-        <v>47461</v>
+        <v>47617</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A308" s="12">
-        <v>20122002622</v>
+        <v>20122002649</v>
       </c>
       <c r="B308" s="13" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="C308" s="13" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="D308" s="13" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E308" s="13" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F308" s="13" t="s">
         <v>1345</v>
       </c>
-      <c r="E308" s="13" t="s">
+      <c r="G308" s="13" t="s">
         <v>1346</v>
       </c>
-      <c r="F308" s="13" t="s">
+      <c r="H308" s="13" t="s">
         <v>1347</v>
       </c>
-      <c r="G308" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I308" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J308" s="15">
-        <v>44286</v>
+        <v>45648</v>
       </c>
       <c r="K308" s="15">
-        <v>46111</v>
+        <v>47473</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A309" s="12">
-        <v>20122002622</v>
+        <v>20122002658</v>
       </c>
       <c r="B309" s="13" t="s">
-        <v>1343</v>
+        <v>1349</v>
       </c>
       <c r="C309" s="13" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D309" s="13" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="E309" s="13" t="s">
-        <v>1346</v>
+        <v>1352</v>
       </c>
       <c r="F309" s="13" t="s">
         <v>1349</v>
       </c>
       <c r="G309" s="13" t="s">
-        <v>1350</v>
+        <v>553</v>
       </c>
       <c r="H309" s="13" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="I309" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J309" s="15">
-        <v>44286</v>
+        <v>45779</v>
       </c>
       <c r="K309" s="15">
-        <v>46111</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47604</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A310" s="12">
-        <v>20122002646</v>
+        <v>20122002738</v>
       </c>
       <c r="B310" s="13" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C310" s="13" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="D310" s="13" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E310" s="13" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F310" s="13" t="s">
         <v>1353</v>
       </c>
-      <c r="E310" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G310" s="13" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="H310" s="13" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="I310" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J310" s="15">
-        <v>45748</v>
+        <v>45654</v>
       </c>
       <c r="K310" s="15">
-        <v>47573</v>
+        <v>47479</v>
       </c>
     </row>
     <row r="311" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A311" s="12">
-        <v>20122002647</v>
+        <v>20122002771</v>
       </c>
       <c r="B311" s="13" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C311" s="13" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D311" s="13" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E311" s="13" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F311" s="13" t="s">
         <v>1359</v>
-      </c>
-[...7 lines deleted...]
-        <v>1362</v>
       </c>
       <c r="G311" s="13" t="s">
         <v>1363</v>
       </c>
       <c r="H311" s="13" t="s">
         <v>1364</v>
       </c>
       <c r="I311" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J311" s="15">
-        <v>45792</v>
+        <v>45044</v>
       </c>
       <c r="K311" s="15">
-        <v>47617</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46870</v>
+      </c>
+    </row>
+    <row r="312" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A312" s="12">
-        <v>20122002647</v>
+        <v>20122002776</v>
       </c>
       <c r="B312" s="13" t="s">
-        <v>1358</v>
+        <v>1365</v>
       </c>
       <c r="C312" s="13" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D312" s="13" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E312" s="13" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F312" s="13" t="s">
         <v>1365</v>
       </c>
-      <c r="D312" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F312" s="13" t="s">
+      <c r="G312" s="13" t="s">
         <v>1366</v>
       </c>
-      <c r="G312" s="13" t="s">
+      <c r="H312" s="13" t="s">
         <v>1367</v>
       </c>
-      <c r="H312" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I312" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J312" s="15">
-        <v>45792</v>
+        <v>45702</v>
       </c>
       <c r="K312" s="15">
-        <v>47617</v>
+        <v>47527</v>
       </c>
     </row>
     <row r="313" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A313" s="12">
-        <v>20122002649</v>
+        <v>20122002788</v>
       </c>
       <c r="B313" s="13" t="s">
         <v>1369</v>
       </c>
       <c r="C313" s="13" t="s">
         <v>1370</v>
       </c>
       <c r="D313" s="13" t="s">
         <v>1371</v>
       </c>
       <c r="E313" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F313" s="13" t="s">
         <v>1372</v>
       </c>
-      <c r="F313" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G313" s="13" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="H313" s="13" t="s">
         <v>1371</v>
       </c>
       <c r="I313" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J313" s="15">
-        <v>45648</v>
+        <v>46094</v>
       </c>
       <c r="K313" s="15">
-        <v>47473</v>
+        <v>47908</v>
       </c>
     </row>
     <row r="314" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A314" s="12">
-        <v>20122002658</v>
+        <v>20122002793</v>
       </c>
       <c r="B314" s="13" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="C314" s="13" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="D314" s="13" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="E314" s="13" t="s">
-        <v>1376</v>
+        <v>30</v>
       </c>
       <c r="F314" s="13" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="G314" s="13" t="s">
-        <v>563</v>
+        <v>1378</v>
       </c>
       <c r="H314" s="13" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="I314" s="14" t="s">
-        <v>18</v>
+        <v>793</v>
       </c>
       <c r="J314" s="15">
-        <v>45779</v>
+        <v>45748</v>
       </c>
       <c r="K314" s="15">
-        <v>47604</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="315" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A315" s="12">
-        <v>20122002738</v>
+        <v>20122002794</v>
       </c>
       <c r="B315" s="13" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="C315" s="13" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="D315" s="13" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="E315" s="13" t="s">
-        <v>1380</v>
+        <v>30</v>
       </c>
       <c r="F315" s="13" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="G315" s="13" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="H315" s="13" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="I315" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J315" s="15">
-        <v>45654</v>
+        <v>45748</v>
       </c>
       <c r="K315" s="15">
-        <v>47479</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A316" s="12">
-        <v>20122002771</v>
+        <v>20122002810</v>
       </c>
       <c r="B316" s="13" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="C316" s="13" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="D316" s="13" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="E316" s="13" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F316" s="13" t="s">
         <v>1386</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
       <c r="G316" s="13" t="s">
         <v>1387</v>
       </c>
       <c r="H316" s="13" t="s">
         <v>1388</v>
       </c>
       <c r="I316" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J316" s="15">
-        <v>45044</v>
+        <v>45083</v>
       </c>
       <c r="K316" s="15">
-        <v>46870</v>
+        <v>46909</v>
       </c>
     </row>
     <row r="317" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A317" s="12">
-        <v>20122002776</v>
+        <v>20122002848</v>
       </c>
       <c r="B317" s="13" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="C317" s="13" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="D317" s="13" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="E317" s="13" t="s">
-        <v>1392</v>
+        <v>30</v>
       </c>
       <c r="F317" s="13" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="G317" s="13" t="s">
-        <v>1390</v>
+        <v>1394</v>
       </c>
       <c r="H317" s="13" t="s">
-        <v>1391</v>
+        <v>1395</v>
       </c>
       <c r="I317" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J317" s="15">
-        <v>45702</v>
+        <v>46002</v>
       </c>
       <c r="K317" s="15">
-        <v>47527</v>
+        <v>47827</v>
       </c>
     </row>
     <row r="318" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A318" s="12">
-        <v>20122002788</v>
+        <v>20122002867</v>
       </c>
       <c r="B318" s="13" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C318" s="13" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="D318" s="13" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="E318" s="13" t="s">
-        <v>30</v>
+        <v>1399</v>
       </c>
       <c r="F318" s="13" t="s">
         <v>1396</v>
       </c>
       <c r="G318" s="13" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="H318" s="13" t="s">
-        <v>1395</v>
+        <v>1401</v>
       </c>
       <c r="I318" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J318" s="15">
-        <v>46094</v>
+        <v>45414</v>
       </c>
       <c r="K318" s="15">
-        <v>47908</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="319" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A319" s="12">
-        <v>20122002793</v>
+        <v>20122002899</v>
       </c>
       <c r="B319" s="13" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="C319" s="13" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="D319" s="13" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="E319" s="13" t="s">
-        <v>30</v>
+        <v>1405</v>
       </c>
       <c r="F319" s="13" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="G319" s="13" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="H319" s="13" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="I319" s="14" t="s">
-        <v>813</v>
+        <v>18</v>
       </c>
       <c r="J319" s="15">
         <v>45748</v>
       </c>
       <c r="K319" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A320" s="12">
-        <v>20122002794</v>
+        <v>20122002984</v>
       </c>
       <c r="B320" s="13" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="C320" s="13" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="D320" s="13" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="E320" s="13" t="s">
-        <v>30</v>
+        <v>1409</v>
       </c>
       <c r="F320" s="13" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="G320" s="13" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="H320" s="13" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="I320" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J320" s="15">
-        <v>45748</v>
+        <v>45769</v>
       </c>
       <c r="K320" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A321" s="12">
-        <v>20122002810</v>
+        <v>20122002984</v>
       </c>
       <c r="B321" s="13" t="s">
-        <v>1410</v>
+        <v>1406</v>
       </c>
       <c r="C321" s="13" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="D321" s="13" t="s">
-        <v>1412</v>
+        <v>1408</v>
       </c>
       <c r="E321" s="13" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
       <c r="F321" s="13" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="G321" s="13" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="H321" s="13" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="I321" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J321" s="15">
-        <v>45083</v>
+        <v>45769</v>
       </c>
       <c r="K321" s="15">
-        <v>46909</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A322" s="12">
-        <v>20122002848</v>
+        <v>20122003079</v>
       </c>
       <c r="B322" s="13" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="C322" s="13" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="D322" s="13" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="E322" s="13" t="s">
-        <v>30</v>
+        <v>1420</v>
       </c>
       <c r="F322" s="13" t="s">
         <v>1417</v>
       </c>
       <c r="G322" s="13" t="s">
         <v>1418</v>
       </c>
       <c r="H322" s="13" t="s">
         <v>1419</v>
       </c>
       <c r="I322" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J322" s="15">
-        <v>46002</v>
+        <v>45959</v>
       </c>
       <c r="K322" s="15">
-        <v>47827</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47784</v>
+      </c>
+    </row>
+    <row r="323" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A323" s="12">
-        <v>20122002867</v>
+        <v>20122003083</v>
       </c>
       <c r="B323" s="13" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="C323" s="13" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D323" s="13" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E323" s="13" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F323" s="13" t="s">
         <v>1421</v>
       </c>
-      <c r="D323" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G323" s="13" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="H323" s="13" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="I323" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J323" s="15">
-        <v>45414</v>
+        <v>44712</v>
       </c>
       <c r="K323" s="15">
-        <v>47239</v>
+        <v>46520</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A324" s="12">
-        <v>20122002899</v>
+        <v>20122003153</v>
       </c>
       <c r="B324" s="13" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="C324" s="13" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="D324" s="13" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="E324" s="13" t="s">
-        <v>1429</v>
+        <v>30</v>
       </c>
       <c r="F324" s="13" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="G324" s="13" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="H324" s="13" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="I324" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J324" s="15">
-        <v>45748</v>
+        <v>45374</v>
       </c>
       <c r="K324" s="15">
-        <v>47573</v>
+        <v>47199</v>
       </c>
     </row>
     <row r="325" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A325" s="12">
-        <v>20122002984</v>
+        <v>20122003158</v>
       </c>
       <c r="B325" s="13" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="C325" s="13" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="D325" s="13" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="E325" s="13" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F325" s="13" t="s">
         <v>1433</v>
       </c>
-      <c r="F325" s="13" t="s">
+      <c r="G325" s="13" t="s">
         <v>1434</v>
       </c>
-      <c r="G325" s="13" t="s">
+      <c r="H325" s="13" t="s">
         <v>1435</v>
       </c>
-      <c r="H325" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I325" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J325" s="15">
-        <v>45769</v>
+        <v>45748</v>
       </c>
       <c r="K325" s="15">
         <v>47573</v>
       </c>
     </row>
-    <row r="326" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="326" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A326" s="12">
-        <v>20122002984</v>
+        <v>20122003173</v>
       </c>
       <c r="B326" s="13" t="s">
-        <v>1430</v>
+        <v>1437</v>
       </c>
       <c r="C326" s="13" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D326" s="13" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E326" s="13" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F326" s="13" t="s">
         <v>1437</v>
       </c>
-      <c r="D326" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G326" s="13" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H326" s="13" t="s">
         <v>1439</v>
       </c>
-      <c r="H326" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I326" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J326" s="15">
-        <v>45769</v>
+        <v>45748</v>
       </c>
       <c r="K326" s="15">
         <v>47573</v>
       </c>
     </row>
     <row r="327" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A327" s="12">
-        <v>20122003079</v>
+        <v>20122003175</v>
       </c>
       <c r="B327" s="13" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="C327" s="13" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D327" s="13" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E327" s="13" t="s">
+        <v>1445</v>
+      </c>
+      <c r="F327" s="13" t="s">
         <v>1442</v>
       </c>
-      <c r="D327" s="13" t="s">
+      <c r="G327" s="13" t="s">
         <v>1443</v>
       </c>
-      <c r="E327" s="13" t="s">
+      <c r="H327" s="13" t="s">
         <v>1444</v>
       </c>
-      <c r="F327" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I327" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J327" s="15">
-        <v>45959</v>
+        <v>46185</v>
       </c>
       <c r="K327" s="15">
-        <v>47784</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>48010</v>
+      </c>
+    </row>
+    <row r="328" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A328" s="12">
-        <v>20122003083</v>
+        <v>20122003178</v>
       </c>
       <c r="B328" s="13" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="C328" s="13" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D328" s="13" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E328" s="13" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F328" s="13" t="s">
         <v>1446</v>
       </c>
-      <c r="D328" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G328" s="13" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="H328" s="13" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="I328" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J328" s="15">
-        <v>44712</v>
+        <v>45839</v>
       </c>
       <c r="K328" s="15">
-        <v>46520</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47664</v>
+      </c>
+    </row>
+    <row r="329" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A329" s="12">
-        <v>20122003153</v>
+        <v>20122003198</v>
       </c>
       <c r="B329" s="13" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="C329" s="13" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D329" s="13" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E329" s="13" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F329" s="13" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G329" s="13" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H329" s="13" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I329" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J329" s="15">
+        <v>45813</v>
+      </c>
+      <c r="K329" s="15">
+        <v>47633</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A330" s="12">
+        <v>20122003198</v>
+      </c>
+      <c r="B330" s="13" t="s">
         <v>1452</v>
       </c>
-      <c r="D329" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E329" s="13" t="s">
+      <c r="C330" s="13" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D330" s="13" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E330" s="13" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F330" s="13" t="s">
+        <v>1460</v>
+      </c>
+      <c r="G330" s="13" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H330" s="13" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I330" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J330" s="15">
+        <v>45813</v>
+      </c>
+      <c r="K330" s="15">
+        <v>47633</v>
+      </c>
+    </row>
+    <row r="331" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A331" s="12">
+        <v>20122003209</v>
+      </c>
+      <c r="B331" s="13" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C331" s="13" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D331" s="13" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E331" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="F329" s="13" t="s">
-[...68 lines deleted...]
-      </c>
       <c r="F331" s="13" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="G331" s="13" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="H331" s="13" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="I331" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J331" s="15">
-        <v>45748</v>
+        <v>44483</v>
       </c>
       <c r="K331" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="332" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A332" s="12">
-        <v>20122003175</v>
+        <v>20122003214</v>
       </c>
       <c r="B332" s="13" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="C332" s="13" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="D332" s="13" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="E332" s="13" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="F332" s="13" t="s">
-        <v>1466</v>
+        <v>1473</v>
       </c>
       <c r="G332" s="13" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="H332" s="13" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="I332" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J332" s="15">
-        <v>44359</v>
+        <v>45129</v>
       </c>
       <c r="K332" s="15">
-        <v>46184</v>
+        <v>46955</v>
       </c>
     </row>
     <row r="333" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A333" s="12">
-        <v>20122003178</v>
+        <v>20122003223</v>
       </c>
       <c r="B333" s="13" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="C333" s="13" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="D333" s="13" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="E333" s="13" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="F333" s="13" t="s">
-        <v>1470</v>
+        <v>1480</v>
       </c>
       <c r="G333" s="13" t="s">
-        <v>1474</v>
+        <v>1481</v>
       </c>
       <c r="H333" s="13" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="I333" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J333" s="15">
-        <v>45839</v>
+        <v>46046</v>
       </c>
       <c r="K333" s="15">
-        <v>47664</v>
+        <v>47871</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A334" s="12">
-        <v>20122003198</v>
+        <v>20122003229</v>
       </c>
       <c r="B334" s="13" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="C334" s="13" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="D334" s="13" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="E334" s="13" t="s">
-        <v>1479</v>
+        <v>30</v>
       </c>
       <c r="F334" s="13" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="G334" s="13" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="H334" s="13" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="I334" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J334" s="15">
-        <v>45813</v>
+        <v>46038</v>
       </c>
       <c r="K334" s="15">
-        <v>47633</v>
+        <v>47863</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A335" s="12">
-        <v>20122003198</v>
+        <v>20122003232</v>
       </c>
       <c r="B335" s="13" t="s">
-        <v>1476</v>
+        <v>1487</v>
       </c>
       <c r="C335" s="13" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="D335" s="13" t="s">
-        <v>1478</v>
+        <v>1489</v>
       </c>
       <c r="E335" s="13" t="s">
-        <v>1479</v>
+        <v>30</v>
       </c>
       <c r="F335" s="13" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="G335" s="13" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="H335" s="13" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="I335" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J335" s="15">
-        <v>45813</v>
+        <v>45980</v>
       </c>
       <c r="K335" s="15">
-        <v>47633</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47780</v>
+      </c>
+    </row>
+    <row r="336" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A336" s="12">
-        <v>20122003209</v>
+        <v>20122003242</v>
       </c>
       <c r="B336" s="13" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="C336" s="13" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="D336" s="13" t="s">
-        <v>1489</v>
+        <v>1495</v>
       </c>
       <c r="E336" s="13" t="s">
-        <v>30</v>
+        <v>1496</v>
       </c>
       <c r="F336" s="13" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
       <c r="G336" s="13" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
       <c r="H336" s="13" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="I336" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J336" s="15">
         <v>44483</v>
       </c>
       <c r="K336" s="15">
-        <v>46308</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A337" s="12">
-        <v>20122003214</v>
+        <v>20122003244</v>
       </c>
       <c r="B337" s="13" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="C337" s="13" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="D337" s="13" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="E337" s="13" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
       <c r="F337" s="13" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="G337" s="13" t="s">
-        <v>1498</v>
+        <v>1504</v>
       </c>
       <c r="H337" s="13" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="I337" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J337" s="15">
-        <v>45129</v>
+        <v>46033</v>
       </c>
       <c r="K337" s="15">
-        <v>46955</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47858</v>
+      </c>
+    </row>
+    <row r="338" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A338" s="12">
-        <v>20122003223</v>
+        <v>20122003245</v>
       </c>
       <c r="B338" s="13" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="C338" s="13" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="D338" s="13" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="E338" s="13" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="F338" s="13" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="G338" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="H338" s="13" t="s">
+        <v>1510</v>
+      </c>
+      <c r="I338" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J338" s="15">
+        <v>46055</v>
+      </c>
+      <c r="K338" s="15">
+        <v>47880</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A339" s="12">
+        <v>20122003245</v>
+      </c>
+      <c r="B339" s="13" t="s">
         <v>1505</v>
       </c>
-      <c r="H338" s="13" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C339" s="13" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D339" s="13" t="s">
         <v>1507</v>
       </c>
-      <c r="D339" s="13" t="s">
+      <c r="E339" s="13" t="s">
         <v>1508</v>
       </c>
-      <c r="E339" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F339" s="13" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="G339" s="13" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="H339" s="13" t="s">
-        <v>1508</v>
+        <v>1507</v>
       </c>
       <c r="I339" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J339" s="15">
-        <v>46038</v>
+        <v>46055</v>
       </c>
       <c r="K339" s="15">
-        <v>47863</v>
+        <v>47880</v>
       </c>
     </row>
     <row r="340" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A340" s="12">
-        <v>20122003232</v>
+        <v>20122003247</v>
       </c>
       <c r="B340" s="13" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="C340" s="13" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="D340" s="13" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="E340" s="13" t="s">
+        <v>1517</v>
+      </c>
+      <c r="F340" s="13" t="s">
+        <v>1518</v>
+      </c>
+      <c r="G340" s="13" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H340" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="F340" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I340" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J340" s="15">
-        <v>45980</v>
+        <v>44543</v>
       </c>
       <c r="K340" s="15">
-        <v>47780</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="341" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A341" s="12">
-        <v>20122003242</v>
+        <v>20122003248</v>
       </c>
       <c r="B341" s="13" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="C341" s="13" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="D341" s="13" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="E341" s="13" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F341" s="13" t="s">
         <v>1520</v>
       </c>
-      <c r="F341" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G341" s="13" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="H341" s="13" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="I341" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J341" s="15">
-        <v>44483</v>
+        <v>46033</v>
       </c>
       <c r="K341" s="15">
-        <v>46306</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47858</v>
+      </c>
+    </row>
+    <row r="342" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A342" s="12">
-        <v>20122003244</v>
+        <v>20122003254</v>
       </c>
       <c r="B342" s="13" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="C342" s="13" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="D342" s="13" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="E342" s="13" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F342" s="13" t="s">
         <v>1526</v>
       </c>
-      <c r="F342" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G342" s="13" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="H342" s="13" t="s">
-        <v>1525</v>
+        <v>30</v>
       </c>
       <c r="I342" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J342" s="15">
-        <v>46033</v>
+        <v>44432</v>
       </c>
       <c r="K342" s="15">
-        <v>47858</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46242</v>
+      </c>
+    </row>
+    <row r="343" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A343" s="12">
-        <v>20122003245</v>
+        <v>20122003256</v>
       </c>
       <c r="B343" s="13" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="C343" s="13" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="D343" s="13" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="E343" s="13" t="s">
-        <v>1532</v>
+        <v>30</v>
       </c>
       <c r="F343" s="13" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G343" s="13" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H343" s="13" t="s">
         <v>1533</v>
       </c>
-      <c r="G343" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I343" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J343" s="15">
-        <v>46055</v>
+        <v>45919</v>
       </c>
       <c r="K343" s="15">
-        <v>47880</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47734</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A344" s="12">
-        <v>20122003245</v>
+        <v>20122003261</v>
       </c>
       <c r="B344" s="13" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="C344" s="13" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="D344" s="13" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="E344" s="13" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="F344" s="13" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="G344" s="13" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="H344" s="13" t="s">
-        <v>1531</v>
+        <v>1542</v>
       </c>
       <c r="I344" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J344" s="15">
-        <v>46055</v>
+        <v>45199</v>
       </c>
       <c r="K344" s="15">
-        <v>47880</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47025</v>
+      </c>
+    </row>
+    <row r="345" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A345" s="12">
-        <v>20122003247</v>
+        <v>20122003269</v>
       </c>
       <c r="B345" s="13" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
       <c r="C345" s="13" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
       <c r="D345" s="13" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="E345" s="13" t="s">
-        <v>1541</v>
+        <v>30</v>
       </c>
       <c r="F345" s="13" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
       <c r="G345" s="13" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="H345" s="13" t="s">
-        <v>30</v>
+        <v>1545</v>
       </c>
       <c r="I345" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J345" s="15">
-        <v>44543</v>
+        <v>46159</v>
       </c>
       <c r="K345" s="15">
-        <v>46342</v>
+        <v>47984</v>
       </c>
     </row>
     <row r="346" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A346" s="12">
-        <v>20122003248</v>
+        <v>20122003270</v>
       </c>
       <c r="B346" s="13" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="C346" s="13" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="D346" s="13" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="E346" s="13" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="F346" s="13" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="G346" s="13" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H346" s="13" t="s">
+        <v>1554</v>
+      </c>
+      <c r="I346" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J346" s="15">
+        <v>44440</v>
+      </c>
+      <c r="K346" s="15">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="347" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A347" s="12">
+        <v>20122003270</v>
+      </c>
+      <c r="B347" s="13" t="s">
         <v>1548</v>
       </c>
-      <c r="H346" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B347" s="13" t="s">
+      <c r="C347" s="13" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D347" s="13" t="s">
         <v>1550</v>
       </c>
-      <c r="C347" s="13" t="s">
+      <c r="E347" s="13" t="s">
         <v>1551</v>
       </c>
-      <c r="D347" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F347" s="13" t="s">
-        <v>1550</v>
+        <v>1556</v>
       </c>
       <c r="G347" s="13" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="H347" s="13" t="s">
-        <v>30</v>
+        <v>1558</v>
       </c>
       <c r="I347" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J347" s="15">
-        <v>44432</v>
+        <v>44440</v>
       </c>
       <c r="K347" s="15">
-        <v>46242</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A348" s="12">
-        <v>20122003256</v>
+        <v>20122003270</v>
       </c>
       <c r="B348" s="13" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C348" s="13" t="s">
         <v>1555</v>
       </c>
-      <c r="C348" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D348" s="13" t="s">
-        <v>1557</v>
+        <v>1550</v>
       </c>
       <c r="E348" s="13" t="s">
-        <v>30</v>
+        <v>1551</v>
       </c>
       <c r="F348" s="13" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="G348" s="13" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="H348" s="13" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="I348" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J348" s="15">
-        <v>45919</v>
+        <v>44440</v>
       </c>
       <c r="K348" s="15">
-        <v>47734</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A349" s="12">
-        <v>20122003261</v>
+        <v>20122003270</v>
       </c>
       <c r="B349" s="13" t="s">
-        <v>1560</v>
+        <v>1548</v>
       </c>
       <c r="C349" s="13" t="s">
-        <v>1561</v>
+        <v>1555</v>
       </c>
       <c r="D349" s="13" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E349" s="13" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F349" s="13" t="s">
         <v>1562</v>
       </c>
-      <c r="E349" s="13" t="s">
+      <c r="G349" s="13" t="s">
         <v>1563</v>
       </c>
-      <c r="F349" s="13" t="s">
+      <c r="H349" s="13" t="s">
         <v>1564</v>
       </c>
-      <c r="G349" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I349" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J349" s="15">
-        <v>45199</v>
+        <v>44440</v>
       </c>
       <c r="K349" s="15">
-        <v>47025</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A350" s="12">
-        <v>20122003269</v>
+        <v>20122003270</v>
       </c>
       <c r="B350" s="13" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C350" s="13" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D350" s="13" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E350" s="13" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F350" s="13" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G350" s="13" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H350" s="13" t="s">
         <v>1567</v>
       </c>
-      <c r="C350" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I350" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J350" s="15">
-        <v>44337</v>
+        <v>44440</v>
       </c>
       <c r="K350" s="15">
-        <v>46158</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A351" s="12">
         <v>20122003270</v>
       </c>
       <c r="B351" s="13" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C351" s="13" t="s">
-        <v>1573</v>
+        <v>1555</v>
       </c>
       <c r="D351" s="13" t="s">
-        <v>1574</v>
+        <v>1550</v>
       </c>
       <c r="E351" s="13" t="s">
-        <v>1575</v>
+        <v>1551</v>
       </c>
       <c r="F351" s="13" t="s">
-        <v>1576</v>
+        <v>1568</v>
       </c>
       <c r="G351" s="13" t="s">
-        <v>1577</v>
+        <v>1569</v>
       </c>
       <c r="H351" s="13" t="s">
-        <v>1578</v>
+        <v>1570</v>
       </c>
       <c r="I351" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J351" s="15">
         <v>44440</v>
       </c>
       <c r="K351" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A352" s="12">
         <v>20122003270</v>
       </c>
       <c r="B352" s="13" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C352" s="13" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D352" s="13" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E352" s="13" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F352" s="13" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G352" s="13" t="s">
         <v>1572</v>
       </c>
-      <c r="C352" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H352" s="13" t="s">
-        <v>1582</v>
+        <v>1573</v>
       </c>
       <c r="I352" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J352" s="15">
         <v>44440</v>
       </c>
       <c r="K352" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="353" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A353" s="12">
         <v>20122003270</v>
       </c>
       <c r="B353" s="13" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C353" s="13" t="s">
-        <v>1579</v>
+        <v>1555</v>
       </c>
       <c r="D353" s="13" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E353" s="13" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F353" s="13" t="s">
         <v>1574</v>
       </c>
-      <c r="E353" s="13" t="s">
+      <c r="G353" s="13" t="s">
         <v>1575</v>
       </c>
-      <c r="F353" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H353" s="13" t="s">
-        <v>1585</v>
+        <v>1576</v>
       </c>
       <c r="I353" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J353" s="15">
         <v>44440</v>
       </c>
       <c r="K353" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A354" s="12">
         <v>20122003270</v>
       </c>
       <c r="B354" s="13" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C354" s="13" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D354" s="13" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E354" s="13" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F354" s="13" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G354" s="13" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H354" s="13" t="s">
         <v>1579</v>
-      </c>
-[...13 lines deleted...]
-        <v>1588</v>
       </c>
       <c r="I354" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J354" s="15">
         <v>44440</v>
       </c>
       <c r="K354" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="355" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A355" s="12">
         <v>20122003270</v>
       </c>
       <c r="B355" s="13" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C355" s="13" t="s">
-        <v>1579</v>
+        <v>1555</v>
       </c>
       <c r="D355" s="13" t="s">
-        <v>1574</v>
+        <v>1550</v>
       </c>
       <c r="E355" s="13" t="s">
-        <v>1575</v>
+        <v>1551</v>
       </c>
       <c r="F355" s="13" t="s">
-        <v>1589</v>
+        <v>1580</v>
       </c>
       <c r="G355" s="13" t="s">
-        <v>1590</v>
+        <v>1581</v>
       </c>
       <c r="H355" s="13" t="s">
-        <v>1591</v>
+        <v>1582</v>
       </c>
       <c r="I355" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J355" s="15">
         <v>44440</v>
       </c>
       <c r="K355" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="356" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A356" s="12">
         <v>20122003270</v>
       </c>
       <c r="B356" s="13" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C356" s="13" t="s">
-        <v>1579</v>
+        <v>1555</v>
       </c>
       <c r="D356" s="13" t="s">
-        <v>1574</v>
+        <v>1550</v>
       </c>
       <c r="E356" s="13" t="s">
-        <v>1575</v>
+        <v>1551</v>
       </c>
       <c r="F356" s="13" t="s">
-        <v>1592</v>
+        <v>1583</v>
       </c>
       <c r="G356" s="13" t="s">
-        <v>1593</v>
+        <v>1584</v>
       </c>
       <c r="H356" s="13" t="s">
-        <v>1594</v>
+        <v>1585</v>
       </c>
       <c r="I356" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J356" s="15">
         <v>44440</v>
       </c>
       <c r="K356" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="357" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A357" s="12">
         <v>20122003270</v>
       </c>
       <c r="B357" s="13" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C357" s="13" t="s">
-        <v>1579</v>
+        <v>1555</v>
       </c>
       <c r="D357" s="13" t="s">
-        <v>1574</v>
+        <v>1550</v>
       </c>
       <c r="E357" s="13" t="s">
-        <v>1575</v>
+        <v>1551</v>
       </c>
       <c r="F357" s="13" t="s">
-        <v>1595</v>
+        <v>1586</v>
       </c>
       <c r="G357" s="13" t="s">
-        <v>1596</v>
+        <v>1587</v>
       </c>
       <c r="H357" s="13" t="s">
-        <v>1597</v>
+        <v>1588</v>
       </c>
       <c r="I357" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J357" s="15">
         <v>44440</v>
       </c>
       <c r="K357" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A358" s="12">
         <v>20122003270</v>
       </c>
       <c r="B358" s="13" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C358" s="13" t="s">
-        <v>1579</v>
+        <v>1555</v>
       </c>
       <c r="D358" s="13" t="s">
-        <v>1574</v>
+        <v>1550</v>
       </c>
       <c r="E358" s="13" t="s">
-        <v>1575</v>
+        <v>1551</v>
       </c>
       <c r="F358" s="13" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="G358" s="13" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="H358" s="13" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="I358" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J358" s="15">
         <v>44440</v>
       </c>
       <c r="K358" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A359" s="12">
         <v>20122003270</v>
       </c>
       <c r="B359" s="13" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C359" s="13" t="s">
-        <v>1579</v>
+        <v>1555</v>
       </c>
       <c r="D359" s="13" t="s">
-        <v>1574</v>
+        <v>1550</v>
       </c>
       <c r="E359" s="13" t="s">
-        <v>1575</v>
+        <v>1551</v>
       </c>
       <c r="F359" s="13" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="G359" s="13" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="H359" s="13" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="I359" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J359" s="15">
         <v>44440</v>
       </c>
       <c r="K359" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A360" s="12">
         <v>20122003270</v>
       </c>
       <c r="B360" s="13" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C360" s="13" t="s">
-        <v>1579</v>
+        <v>1555</v>
       </c>
       <c r="D360" s="13" t="s">
-        <v>1574</v>
+        <v>1550</v>
       </c>
       <c r="E360" s="13" t="s">
-        <v>1575</v>
+        <v>1551</v>
       </c>
       <c r="F360" s="13" t="s">
-        <v>1604</v>
+        <v>1595</v>
       </c>
       <c r="G360" s="13" t="s">
-        <v>1605</v>
+        <v>1596</v>
       </c>
       <c r="H360" s="13" t="s">
-        <v>1606</v>
+        <v>1597</v>
       </c>
       <c r="I360" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J360" s="15">
         <v>44440</v>
       </c>
       <c r="K360" s="15">
         <v>46265</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A361" s="12">
-        <v>20122003270</v>
+        <v>20122003271</v>
       </c>
       <c r="B361" s="13" t="s">
-        <v>1572</v>
+        <v>1598</v>
       </c>
       <c r="C361" s="13" t="s">
-        <v>1579</v>
+        <v>1599</v>
       </c>
       <c r="D361" s="13" t="s">
-        <v>1574</v>
+        <v>1600</v>
       </c>
       <c r="E361" s="13" t="s">
-        <v>1575</v>
+        <v>30</v>
       </c>
       <c r="F361" s="13" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G361" s="13" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H361" s="13" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I361" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J361" s="15">
+        <v>46209</v>
+      </c>
+      <c r="K361" s="15">
+        <v>48034</v>
+      </c>
+    </row>
+    <row r="362" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+      <c r="A362" s="12">
+        <v>20122003277</v>
+      </c>
+      <c r="B362" s="13" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C362" s="13" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D362" s="13" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E362" s="13" t="s">
         <v>1607</v>
       </c>
-      <c r="G361" s="13" t="s">
+      <c r="F362" s="13" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G362" s="13" t="s">
         <v>1608</v>
       </c>
-      <c r="H361" s="13" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="H362" s="13" t="s">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="I362" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J362" s="15">
         <v>44440</v>
       </c>
       <c r="K362" s="15">
         <v>46265</v>
       </c>
     </row>
-    <row r="363" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="363" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A363" s="12">
-        <v>20122003270</v>
+        <v>20122003280</v>
       </c>
       <c r="B363" s="13" t="s">
-        <v>1572</v>
+        <v>1609</v>
       </c>
       <c r="C363" s="13" t="s">
-        <v>1579</v>
+        <v>1610</v>
       </c>
       <c r="D363" s="13" t="s">
-        <v>1574</v>
+        <v>1611</v>
       </c>
       <c r="E363" s="13" t="s">
-        <v>1575</v>
+        <v>30</v>
       </c>
       <c r="F363" s="13" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G363" s="13" t="s">
         <v>1613</v>
       </c>
-      <c r="G363" s="13" t="s">
+      <c r="H363" s="13" t="s">
+        <v>1611</v>
+      </c>
+      <c r="I363" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J363" s="15">
+        <v>44363</v>
+      </c>
+      <c r="K363" s="15">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="364" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A364" s="12">
+        <v>20122003284</v>
+      </c>
+      <c r="B364" s="13" t="s">
         <v>1614</v>
       </c>
-      <c r="H363" s="13" t="s">
+      <c r="C364" s="13" t="s">
         <v>1615</v>
       </c>
-      <c r="I363" s="14" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D364" s="13" t="s">
-        <v>1574</v>
+        <v>1616</v>
       </c>
       <c r="E364" s="13" t="s">
-        <v>1575</v>
+        <v>30</v>
       </c>
       <c r="F364" s="13" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="G364" s="13" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="H364" s="13" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="I364" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J364" s="15">
-        <v>44440</v>
+        <v>46206</v>
       </c>
       <c r="K364" s="15">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>48031</v>
+      </c>
+    </row>
+    <row r="365" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A365" s="12">
-        <v>20122003270</v>
+        <v>20122003287</v>
       </c>
       <c r="B365" s="13" t="s">
-        <v>1572</v>
+        <v>1620</v>
       </c>
       <c r="C365" s="13" t="s">
-        <v>1579</v>
+        <v>1621</v>
       </c>
       <c r="D365" s="13" t="s">
-        <v>1574</v>
+        <v>1622</v>
       </c>
       <c r="E365" s="13" t="s">
-        <v>1575</v>
+        <v>1623</v>
       </c>
       <c r="F365" s="13" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="G365" s="13" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="H365" s="13" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="I365" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J365" s="15">
-        <v>44440</v>
+        <v>44383</v>
       </c>
       <c r="K365" s="15">
-        <v>46265</v>
+        <v>46208</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A366" s="12">
-        <v>20122003271</v>
+        <v>20122003295</v>
       </c>
       <c r="B366" s="13" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="C366" s="13" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="D366" s="13" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="E366" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F366" s="13" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="G366" s="13" t="s">
         <v>1626</v>
       </c>
       <c r="H366" s="13" t="s">
         <v>1627</v>
       </c>
       <c r="I366" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J366" s="15">
-        <v>44383</v>
+        <v>44463</v>
       </c>
       <c r="K366" s="15">
-        <v>46208</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A367" s="12">
-        <v>20122003277</v>
+        <v>20122003300</v>
       </c>
       <c r="B367" s="13" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="C367" s="13" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D367" s="13" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E367" s="13" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F367" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="D367" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E367" s="13" t="s">
+      <c r="G367" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="H367" s="13" t="s">
         <v>1631</v>
       </c>
-      <c r="F367" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I367" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J367" s="15">
-        <v>44440</v>
+        <v>44616</v>
       </c>
       <c r="K367" s="15">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46441</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A368" s="12">
-        <v>20122003280</v>
+        <v>20122003302</v>
       </c>
       <c r="B368" s="13" t="s">
         <v>1633</v>
       </c>
       <c r="C368" s="13" t="s">
         <v>1634</v>
       </c>
       <c r="D368" s="13" t="s">
         <v>1635</v>
       </c>
       <c r="E368" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F368" s="13" t="s">
         <v>1636</v>
       </c>
       <c r="G368" s="13" t="s">
         <v>1637</v>
       </c>
       <c r="H368" s="13" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="I368" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J368" s="15">
-        <v>44363</v>
+        <v>45478</v>
       </c>
       <c r="K368" s="15">
-        <v>46188</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47300</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A369" s="12">
-        <v>20122003284</v>
+        <v>20122003308</v>
       </c>
       <c r="B369" s="13" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="C369" s="13" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="D369" s="13" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="E369" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F369" s="13" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="G369" s="13" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="H369" s="13" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="I369" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J369" s="15">
-        <v>44380</v>
+        <v>44514</v>
       </c>
       <c r="K369" s="15">
-        <v>46205</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="370" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A370" s="12">
-        <v>20122003287</v>
+        <v>20122003309</v>
       </c>
       <c r="B370" s="13" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="C370" s="13" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D370" s="13" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E370" s="13" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F370" s="13" t="s">
         <v>1645</v>
       </c>
-      <c r="D370" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E370" s="13" t="s">
+      <c r="G370" s="13" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H370" s="13" t="s">
         <v>1647</v>
       </c>
-      <c r="F370" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I370" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J370" s="15">
-        <v>44383</v>
+        <v>44519</v>
       </c>
       <c r="K370" s="15">
-        <v>46208</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46333</v>
+      </c>
+    </row>
+    <row r="371" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A371" s="12">
-        <v>20122003295</v>
+        <v>20122003315</v>
       </c>
       <c r="B371" s="13" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="C371" s="13" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D371" s="13" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E371" s="13" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F371" s="13" t="s">
         <v>1650</v>
       </c>
-      <c r="D371" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G371" s="13" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="H371" s="13" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="I371" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J371" s="15">
-        <v>44463</v>
+        <v>44712</v>
       </c>
       <c r="K371" s="15">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46530</v>
+      </c>
+    </row>
+    <row r="372" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A372" s="12">
-        <v>20122003300</v>
+        <v>20122003331</v>
       </c>
       <c r="B372" s="13" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="C372" s="13" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="D372" s="13" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="E372" s="13" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="F372" s="13" t="s">
-        <v>1653</v>
+        <v>1660</v>
       </c>
       <c r="G372" s="13" t="s">
-        <v>566</v>
+        <v>1661</v>
       </c>
       <c r="H372" s="13" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
       <c r="I372" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J372" s="15">
-        <v>44616</v>
+        <v>44761</v>
       </c>
       <c r="K372" s="15">
-        <v>46441</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46586</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A373" s="12">
-        <v>20122003302</v>
+        <v>20122003331</v>
       </c>
       <c r="B373" s="13" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
       <c r="C373" s="13" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D373" s="13" t="s">
         <v>1658</v>
       </c>
-      <c r="D373" s="13" t="s">
+      <c r="E373" s="13" t="s">
         <v>1659</v>
       </c>
-      <c r="E373" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F373" s="13" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="G373" s="13" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="H373" s="13" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="I373" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J373" s="15">
-        <v>45478</v>
+        <v>44761</v>
       </c>
       <c r="K373" s="15">
-        <v>47300</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46586</v>
+      </c>
+    </row>
+    <row r="374" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A374" s="12">
-        <v>20122003308</v>
+        <v>20122003331</v>
       </c>
       <c r="B374" s="13" t="s">
         <v>1663</v>
       </c>
       <c r="C374" s="13" t="s">
         <v>1664</v>
       </c>
       <c r="D374" s="13" t="s">
-        <v>1665</v>
+        <v>1658</v>
       </c>
       <c r="E374" s="13" t="s">
-        <v>30</v>
+        <v>1659</v>
       </c>
       <c r="F374" s="13" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="G374" s="13" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="H374" s="13" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="I374" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J374" s="15">
-        <v>44514</v>
+        <v>44761</v>
       </c>
       <c r="K374" s="15">
-        <v>46339</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46586</v>
+      </c>
+    </row>
+    <row r="375" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A375" s="12">
-        <v>20122003309</v>
+        <v>20122003331</v>
       </c>
       <c r="B375" s="13" t="s">
-        <v>1669</v>
+        <v>1663</v>
       </c>
       <c r="C375" s="13" t="s">
-        <v>1670</v>
+        <v>1664</v>
       </c>
       <c r="D375" s="13" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E375" s="13" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F375" s="13" t="s">
         <v>1671</v>
       </c>
-      <c r="E375" s="13" t="s">
+      <c r="G375" s="13" t="s">
         <v>1672</v>
       </c>
-      <c r="F375" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G375" s="13" t="s">
+      <c r="H375" s="13" t="s">
         <v>1673</v>
       </c>
-      <c r="H375" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I375" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J375" s="15">
-        <v>44519</v>
+        <v>44761</v>
       </c>
       <c r="K375" s="15">
-        <v>46333</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46586</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A376" s="12">
-        <v>20122003315</v>
+        <v>20122003331</v>
       </c>
       <c r="B376" s="13" t="s">
-        <v>1674</v>
+        <v>1663</v>
       </c>
       <c r="C376" s="13" t="s">
-        <v>1675</v>
+        <v>1664</v>
       </c>
       <c r="D376" s="13" t="s">
-        <v>1676</v>
+        <v>1658</v>
       </c>
       <c r="E376" s="13" t="s">
-        <v>1677</v>
+        <v>1659</v>
       </c>
       <c r="F376" s="13" t="s">
         <v>1674</v>
       </c>
       <c r="G376" s="13" t="s">
-        <v>1678</v>
+        <v>1675</v>
       </c>
       <c r="H376" s="13" t="s">
-        <v>1679</v>
+        <v>1676</v>
       </c>
       <c r="I376" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J376" s="15">
-        <v>44712</v>
+        <v>44761</v>
       </c>
       <c r="K376" s="15">
-        <v>46530</v>
+        <v>46586</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A377" s="12">
         <v>20122003331</v>
       </c>
       <c r="B377" s="13" t="s">
-        <v>1680</v>
+        <v>1663</v>
       </c>
       <c r="C377" s="13" t="s">
-        <v>1681</v>
+        <v>1664</v>
       </c>
       <c r="D377" s="13" t="s">
-        <v>1682</v>
+        <v>1658</v>
       </c>
       <c r="E377" s="13" t="s">
-        <v>1683</v>
+        <v>1659</v>
       </c>
       <c r="F377" s="13" t="s">
-        <v>1684</v>
+        <v>1677</v>
       </c>
       <c r="G377" s="13" t="s">
-        <v>1685</v>
+        <v>1678</v>
       </c>
       <c r="H377" s="13" t="s">
-        <v>1686</v>
+        <v>1679</v>
       </c>
       <c r="I377" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J377" s="15">
         <v>44761</v>
       </c>
       <c r="K377" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A378" s="12">
         <v>20122003331</v>
       </c>
       <c r="B378" s="13" t="s">
-        <v>1687</v>
+        <v>1663</v>
       </c>
       <c r="C378" s="13" t="s">
-        <v>1688</v>
+        <v>1664</v>
       </c>
       <c r="D378" s="13" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E378" s="13" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F378" s="13" t="s">
+        <v>1680</v>
+      </c>
+      <c r="G378" s="13" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H378" s="13" t="s">
         <v>1682</v>
-      </c>
-[...10 lines deleted...]
-        <v>1691</v>
       </c>
       <c r="I378" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J378" s="15">
         <v>44761</v>
       </c>
       <c r="K378" s="15">
         <v>46586</v>
       </c>
     </row>
-    <row r="379" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="379" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A379" s="12">
         <v>20122003331</v>
       </c>
       <c r="B379" s="13" t="s">
-        <v>1687</v>
+        <v>1663</v>
       </c>
       <c r="C379" s="13" t="s">
-        <v>1688</v>
+        <v>1664</v>
       </c>
       <c r="D379" s="13" t="s">
-        <v>1682</v>
+        <v>1658</v>
       </c>
       <c r="E379" s="13" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F379" s="13" t="s">
         <v>1683</v>
       </c>
-      <c r="F379" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G379" s="13" t="s">
-        <v>1693</v>
+        <v>1684</v>
       </c>
       <c r="H379" s="13" t="s">
-        <v>1694</v>
+        <v>1685</v>
       </c>
       <c r="I379" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J379" s="15">
         <v>44761</v>
       </c>
       <c r="K379" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A380" s="12">
         <v>20122003331</v>
       </c>
       <c r="B380" s="13" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C380" s="13" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D380" s="13" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E380" s="13" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F380" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="G380" s="13" t="s">
         <v>1687</v>
       </c>
-      <c r="C380" s="13" t="s">
+      <c r="H380" s="13" t="s">
         <v>1688</v>
-      </c>
-[...13 lines deleted...]
-        <v>1697</v>
       </c>
       <c r="I380" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J380" s="15">
         <v>44761</v>
       </c>
       <c r="K380" s="15">
         <v>46586</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A381" s="12">
         <v>20122003331</v>
       </c>
       <c r="B381" s="13" t="s">
-        <v>1687</v>
+        <v>1663</v>
       </c>
       <c r="C381" s="13" t="s">
-        <v>1688</v>
+        <v>1664</v>
       </c>
       <c r="D381" s="13" t="s">
-        <v>1682</v>
+        <v>1658</v>
       </c>
       <c r="E381" s="13" t="s">
-        <v>1683</v>
+        <v>1659</v>
       </c>
       <c r="F381" s="13" t="s">
-        <v>1698</v>
+        <v>1689</v>
       </c>
       <c r="G381" s="13" t="s">
-        <v>1699</v>
+        <v>1690</v>
       </c>
       <c r="H381" s="13" t="s">
-        <v>1700</v>
+        <v>1691</v>
       </c>
       <c r="I381" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J381" s="15">
         <v>44761</v>
       </c>
       <c r="K381" s="15">
         <v>46586</v>
       </c>
     </row>
-    <row r="382" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="382" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A382" s="12">
         <v>20122003331</v>
       </c>
       <c r="B382" s="13" t="s">
-        <v>1687</v>
+        <v>1663</v>
       </c>
       <c r="C382" s="13" t="s">
-        <v>1688</v>
+        <v>1664</v>
       </c>
       <c r="D382" s="13" t="s">
-        <v>1682</v>
+        <v>1658</v>
       </c>
       <c r="E382" s="13" t="s">
-        <v>1683</v>
+        <v>1659</v>
       </c>
       <c r="F382" s="13" t="s">
-        <v>1701</v>
+        <v>1692</v>
       </c>
       <c r="G382" s="13" t="s">
-        <v>1702</v>
+        <v>1693</v>
       </c>
       <c r="H382" s="13" t="s">
-        <v>1703</v>
+        <v>1694</v>
       </c>
       <c r="I382" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J382" s="15">
         <v>44761</v>
       </c>
       <c r="K382" s="15">
         <v>46586</v>
       </c>
     </row>
-    <row r="383" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="383" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A383" s="12">
-        <v>20122003331</v>
+        <v>20122003335</v>
       </c>
       <c r="B383" s="13" t="s">
-        <v>1687</v>
+        <v>1695</v>
       </c>
       <c r="C383" s="13" t="s">
-        <v>1688</v>
+        <v>1696</v>
       </c>
       <c r="D383" s="13" t="s">
-        <v>1682</v>
+        <v>1697</v>
       </c>
       <c r="E383" s="13" t="s">
-        <v>1683</v>
+        <v>30</v>
       </c>
       <c r="F383" s="13" t="s">
-        <v>1704</v>
+        <v>1698</v>
       </c>
       <c r="G383" s="13" t="s">
-        <v>1705</v>
+        <v>1696</v>
       </c>
       <c r="H383" s="13" t="s">
-        <v>1706</v>
+        <v>1697</v>
       </c>
       <c r="I383" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J383" s="15">
-        <v>44761</v>
+        <v>44806</v>
       </c>
       <c r="K383" s="15">
-        <v>46586</v>
+        <v>46620</v>
       </c>
     </row>
     <row r="384" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A384" s="12">
-        <v>20122003331</v>
+        <v>20122003338</v>
       </c>
       <c r="B384" s="13" t="s">
-        <v>1687</v>
+        <v>1699</v>
       </c>
       <c r="C384" s="13" t="s">
-        <v>1688</v>
+        <v>1700</v>
       </c>
       <c r="D384" s="13" t="s">
-        <v>1682</v>
+        <v>1701</v>
       </c>
       <c r="E384" s="13" t="s">
-        <v>1683</v>
+        <v>30</v>
       </c>
       <c r="F384" s="13" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G384" s="13" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H384" s="13" t="s">
+        <v>1704</v>
+      </c>
+      <c r="I384" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J384" s="15">
+        <v>44837</v>
+      </c>
+      <c r="K384" s="15">
+        <v>46648</v>
+      </c>
+    </row>
+    <row r="385" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A385" s="12">
+        <v>20122003346</v>
+      </c>
+      <c r="B385" s="13" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C385" s="13" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D385" s="13" t="s">
         <v>1707</v>
       </c>
-      <c r="G384" s="13" t="s">
+      <c r="E385" s="13" t="s">
         <v>1708</v>
       </c>
-      <c r="H384" s="13" t="s">
+      <c r="F385" s="13" t="s">
         <v>1709</v>
       </c>
-      <c r="I384" s="14" t="s">
-[...25 lines deleted...]
-      <c r="F385" s="13" t="s">
+      <c r="G385" s="13" t="s">
         <v>1710</v>
       </c>
-      <c r="G385" s="13" t="s">
+      <c r="H385" s="13" t="s">
         <v>1711</v>
       </c>
-      <c r="H385" s="13" t="s">
+      <c r="I385" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J385" s="15">
+        <v>44881</v>
+      </c>
+      <c r="K385" s="15">
+        <v>46706</v>
+      </c>
+    </row>
+    <row r="386" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A386" s="12">
+        <v>20122003356</v>
+      </c>
+      <c r="B386" s="13" t="s">
         <v>1712</v>
       </c>
-      <c r="I385" s="14" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C386" s="13" t="s">
-        <v>1688</v>
+        <v>1713</v>
       </c>
       <c r="D386" s="13" t="s">
-        <v>1682</v>
+        <v>1714</v>
       </c>
       <c r="E386" s="13" t="s">
-        <v>1683</v>
+        <v>1715</v>
       </c>
       <c r="F386" s="13" t="s">
+        <v>1712</v>
+      </c>
+      <c r="G386" s="13" t="s">
         <v>1713</v>
       </c>
-      <c r="G386" s="13" t="s">
+      <c r="H386" s="13" t="s">
         <v>1714</v>
       </c>
-      <c r="H386" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I386" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J386" s="15">
-        <v>44761</v>
+        <v>44922</v>
       </c>
       <c r="K386" s="15">
-        <v>46586</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46738</v>
+      </c>
+    </row>
+    <row r="387" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A387" s="12">
-        <v>20122003331</v>
+        <v>20122003360</v>
       </c>
       <c r="B387" s="13" t="s">
-        <v>1687</v>
+        <v>1716</v>
       </c>
       <c r="C387" s="13" t="s">
-        <v>1688</v>
+        <v>1717</v>
       </c>
       <c r="D387" s="13" t="s">
-        <v>1682</v>
+        <v>1718</v>
       </c>
       <c r="E387" s="13" t="s">
-        <v>1683</v>
+        <v>1719</v>
       </c>
       <c r="F387" s="13" t="s">
         <v>1716</v>
       </c>
       <c r="G387" s="13" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="H387" s="13" t="s">
         <v>1718</v>
       </c>
       <c r="I387" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J387" s="15">
-        <v>44761</v>
+        <v>44991</v>
       </c>
       <c r="K387" s="15">
-        <v>46586</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46795</v>
+      </c>
+    </row>
+    <row r="388" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A388" s="12">
-        <v>20122003335</v>
+        <v>20122003363</v>
       </c>
       <c r="B388" s="13" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C388" s="13" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="D388" s="13" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E388" s="13" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F388" s="13" t="s">
         <v>1721</v>
       </c>
-      <c r="E388" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G388" s="13" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="H388" s="13" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="I388" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J388" s="15">
-        <v>44806</v>
+        <v>45425</v>
       </c>
       <c r="K388" s="15">
-        <v>46620</v>
+        <v>47250</v>
       </c>
     </row>
     <row r="389" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A389" s="12">
-        <v>20122003338</v>
+        <v>20122003367</v>
       </c>
       <c r="B389" s="13" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="C389" s="13" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="D389" s="13" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="E389" s="13" t="s">
-        <v>30</v>
+        <v>1730</v>
       </c>
       <c r="F389" s="13" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="G389" s="13" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="H389" s="13" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="I389" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J389" s="15">
-        <v>44837</v>
+        <v>45007</v>
       </c>
       <c r="K389" s="15">
-        <v>46648</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46830</v>
+      </c>
+    </row>
+    <row r="390" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A390" s="12">
-        <v>20122003346</v>
+        <v>20122003371</v>
       </c>
       <c r="B390" s="13" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="C390" s="13" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="D390" s="13" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E390" s="13" t="s">
+        <v>1734</v>
+      </c>
+      <c r="F390" s="13" t="s">
         <v>1731</v>
       </c>
-      <c r="E390" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G390" s="13" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="H390" s="13" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="I390" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J390" s="15">
-        <v>44881</v>
+        <v>44502</v>
       </c>
       <c r="K390" s="15">
-        <v>46706</v>
+        <v>46327</v>
       </c>
     </row>
     <row r="391" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A391" s="12">
-        <v>20122003356</v>
+        <v>20122003374</v>
       </c>
       <c r="B391" s="13" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="C391" s="13" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="D391" s="13" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E391" s="13" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="F391" s="13" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="G391" s="13" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="H391" s="13" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="I391" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J391" s="15">
-        <v>44922</v>
+        <v>45095</v>
       </c>
       <c r="K391" s="15">
-        <v>46738</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46921</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A392" s="12">
-        <v>20122003360</v>
+        <v>20122003379</v>
       </c>
       <c r="B392" s="13" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="C392" s="13" t="s">
-        <v>1741</v>
+        <v>1745</v>
       </c>
       <c r="D392" s="13" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="E392" s="13" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="F392" s="13" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="G392" s="13" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="H392" s="13" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="I392" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J392" s="15">
-        <v>44991</v>
+        <v>45111</v>
       </c>
       <c r="K392" s="15">
-        <v>46795</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46927</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A393" s="12">
-        <v>20122003363</v>
+        <v>20122003389</v>
       </c>
       <c r="B393" s="13" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="C393" s="13" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="D393" s="13" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="E393" s="13" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="F393" s="13" t="s">
-        <v>1745</v>
+        <v>1752</v>
       </c>
       <c r="G393" s="13" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="H393" s="13" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="I393" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J393" s="15">
-        <v>45425</v>
+        <v>45219</v>
       </c>
       <c r="K393" s="15">
-        <v>47250</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47032</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A394" s="12">
-        <v>20122003367</v>
+        <v>20122003391</v>
       </c>
       <c r="B394" s="13" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="C394" s="13" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="D394" s="13" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="E394" s="13" t="s">
-        <v>1754</v>
+        <v>30</v>
       </c>
       <c r="F394" s="13" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="G394" s="13" t="s">
-        <v>1752</v>
+        <v>1759</v>
       </c>
       <c r="H394" s="13" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="I394" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J394" s="15">
-        <v>45007</v>
+        <v>45219</v>
       </c>
       <c r="K394" s="15">
-        <v>46830</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47045</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A395" s="12">
-        <v>20122003371</v>
+        <v>20122003393</v>
       </c>
       <c r="B395" s="13" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="C395" s="13" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="D395" s="13" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="E395" s="13" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="F395" s="13" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="G395" s="13" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="H395" s="13" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="I395" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J395" s="15">
-        <v>44502</v>
+        <v>45345</v>
       </c>
       <c r="K395" s="15">
-        <v>46327</v>
+        <v>47171</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A396" s="12">
-        <v>20122003374</v>
+        <v>20122003394</v>
       </c>
       <c r="B396" s="13" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="C396" s="13" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="D396" s="13" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="E396" s="13" t="s">
-        <v>1764</v>
+        <v>30</v>
       </c>
       <c r="F396" s="13" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="G396" s="13" t="s">
         <v>1766</v>
       </c>
       <c r="H396" s="13" t="s">
         <v>1767</v>
       </c>
       <c r="I396" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J396" s="15">
-        <v>45095</v>
+        <v>45461</v>
       </c>
       <c r="K396" s="15">
-        <v>46921</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47284</v>
+      </c>
+    </row>
+    <row r="397" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A397" s="12">
-        <v>20122003379</v>
+        <v>20122003395</v>
       </c>
       <c r="B397" s="13" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C397" s="13" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="D397" s="13" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="E397" s="13" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F397" s="13" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G397" s="13" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H397" s="13" t="s">
         <v>1771</v>
       </c>
-      <c r="F397" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I397" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J397" s="15">
-        <v>45111</v>
+        <v>45564</v>
       </c>
       <c r="K397" s="15">
-        <v>46927</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47389</v>
+      </c>
+    </row>
+    <row r="398" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A398" s="12">
-        <v>20122003389</v>
+        <v>20122003403</v>
       </c>
       <c r="B398" s="13" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="C398" s="13" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="D398" s="13" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="E398" s="13" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F398" s="13" t="s">
         <v>1775</v>
       </c>
-      <c r="F398" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G398" s="13" t="s">
-        <v>1777</v>
+        <v>556</v>
       </c>
       <c r="H398" s="13" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="I398" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J398" s="15">
-        <v>45219</v>
+        <v>45374</v>
       </c>
       <c r="K398" s="15">
-        <v>47032</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:11" x14ac:dyDescent="0.15">
+        <v>47199</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A399" s="12">
-        <v>20122003391</v>
+        <v>20122003407</v>
       </c>
       <c r="B399" s="13" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="C399" s="13" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D399" s="13" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E399" s="13" t="s">
+        <v>1783</v>
+      </c>
+      <c r="F399" s="13" t="s">
         <v>1780</v>
       </c>
-      <c r="D399" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E399" s="13" t="s">
+      <c r="G399" s="13" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H399" s="13" t="s">
+        <v>1785</v>
+      </c>
+      <c r="I399" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J399" s="15">
+        <v>45398</v>
+      </c>
+      <c r="K399" s="15">
+        <v>47223</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A400" s="12">
+        <v>20122003411</v>
+      </c>
+      <c r="B400" s="13" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C400" s="13" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D400" s="13" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E400" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="F399" s="13" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="F400" s="13" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="G400" s="13" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="H400" s="13" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="I400" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J400" s="15">
-        <v>45345</v>
+        <v>45461</v>
       </c>
       <c r="K400" s="15">
-        <v>47171</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47265</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A401" s="12">
-        <v>20122003394</v>
+        <v>20122003414</v>
       </c>
       <c r="B401" s="13" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="C401" s="13" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="D401" s="13" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="E401" s="13" t="s">
-        <v>30</v>
+        <v>1795</v>
       </c>
       <c r="F401" s="13" t="s">
         <v>1792</v>
       </c>
       <c r="G401" s="13" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="H401" s="13" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="I401" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J401" s="15">
-        <v>45461</v>
+        <v>45504</v>
       </c>
       <c r="K401" s="15">
-        <v>47284</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47329</v>
+      </c>
+    </row>
+    <row r="402" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A402" s="12">
-        <v>20122003395</v>
+        <v>20122003428</v>
       </c>
       <c r="B402" s="13" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="C402" s="13" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="D402" s="13" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="E402" s="13" t="s">
+        <v>1799</v>
+      </c>
+      <c r="F402" s="13" t="s">
         <v>1796</v>
       </c>
-      <c r="F402" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G402" s="13" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H402" s="13" t="s">
         <v>1798</v>
       </c>
-      <c r="H402" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I402" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J402" s="15">
-        <v>45564</v>
+        <v>45748</v>
       </c>
       <c r="K402" s="15">
-        <v>47389</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="403" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A403" s="12">
-        <v>20122003403</v>
+        <v>20122003434</v>
       </c>
       <c r="B403" s="13" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="C403" s="13" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="D403" s="13" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E403" s="13" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F403" s="13" t="s">
         <v>1801</v>
       </c>
-      <c r="E403" s="13" t="s">
+      <c r="G403" s="13" t="s">
         <v>1802</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
       <c r="H403" s="13" t="s">
         <v>1803</v>
       </c>
       <c r="I403" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J403" s="15">
-        <v>45374</v>
+        <v>45748</v>
       </c>
       <c r="K403" s="15">
-        <v>47199</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="404" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A404" s="12">
-        <v>20122003407</v>
+        <v>20122003440</v>
       </c>
       <c r="B404" s="13" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="C404" s="13" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="D404" s="13" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="E404" s="13" t="s">
-        <v>1807</v>
+        <v>30</v>
       </c>
       <c r="F404" s="13" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="G404" s="13" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="H404" s="13" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="I404" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J404" s="15">
-        <v>45398</v>
+        <v>45595</v>
       </c>
       <c r="K404" s="15">
-        <v>47223</v>
+        <v>47420</v>
       </c>
     </row>
     <row r="405" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A405" s="12">
-        <v>20122003411</v>
+        <v>20122003444</v>
       </c>
       <c r="B405" s="13" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="C405" s="13" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D405" s="13" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E405" s="13" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F405" s="13" t="s">
         <v>1811</v>
       </c>
-      <c r="D405" s="13" t="s">
+      <c r="G405" s="13" t="s">
         <v>1812</v>
       </c>
-      <c r="E405" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F405" s="13" t="s">
+      <c r="H405" s="13" t="s">
         <v>1813</v>
       </c>
-      <c r="G405" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I405" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J405" s="15">
-        <v>45461</v>
+        <v>45595</v>
       </c>
       <c r="K405" s="15">
-        <v>47265</v>
+        <v>47420</v>
       </c>
     </row>
     <row r="406" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A406" s="12">
-        <v>20122003414</v>
+        <v>20122003452</v>
       </c>
       <c r="B406" s="13" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C406" s="13" t="s">
         <v>1816</v>
       </c>
-      <c r="C406" s="13" t="s">
+      <c r="D406" s="13" t="s">
         <v>1817</v>
       </c>
-      <c r="D406" s="13" t="s">
+      <c r="E406" s="13" t="s">
         <v>1818</v>
       </c>
-      <c r="E406" s="13" t="s">
+      <c r="F406" s="13" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G406" s="13" t="s">
         <v>1819</v>
       </c>
-      <c r="F406" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G406" s="13" t="s">
+      <c r="H406" s="13" t="s">
         <v>1817</v>
       </c>
-      <c r="H406" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I406" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J406" s="15">
-        <v>45504</v>
+        <v>45616</v>
       </c>
       <c r="K406" s="15">
-        <v>47329</v>
+        <v>47441</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A407" s="12">
-        <v>20122003428</v>
+        <v>20122003461</v>
       </c>
       <c r="B407" s="13" t="s">
         <v>1820</v>
       </c>
       <c r="C407" s="13" t="s">
         <v>1821</v>
       </c>
       <c r="D407" s="13" t="s">
         <v>1822</v>
       </c>
       <c r="E407" s="13" t="s">
         <v>1823</v>
       </c>
       <c r="F407" s="13" t="s">
         <v>1820</v>
       </c>
       <c r="G407" s="13" t="s">
-        <v>1824</v>
+        <v>1821</v>
       </c>
       <c r="H407" s="13" t="s">
         <v>1822</v>
       </c>
       <c r="I407" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J407" s="15">
-        <v>45748</v>
+        <v>46149</v>
       </c>
       <c r="K407" s="15">
-        <v>47573</v>
+        <v>47973</v>
       </c>
     </row>
     <row r="408" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A408" s="12">
-        <v>20122003434</v>
+        <v>20122003485</v>
       </c>
       <c r="B408" s="13" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C408" s="13" t="s">
         <v>1825</v>
       </c>
-      <c r="C408" s="13" t="s">
+      <c r="D408" s="13" t="s">
         <v>1826</v>
       </c>
-      <c r="D408" s="13" t="s">
+      <c r="E408" s="13" t="s">
         <v>1827</v>
       </c>
-      <c r="E408" s="13" t="s">
+      <c r="F408" s="13" t="s">
         <v>1828</v>
       </c>
-      <c r="F408" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G408" s="13" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="H408" s="13" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="I408" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J408" s="15">
-        <v>45748</v>
+        <v>45845</v>
       </c>
       <c r="K408" s="15">
+        <v>47640</v>
+      </c>
+    </row>
+    <row r="409" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A409" s="12">
+        <v>20122003489</v>
+      </c>
+      <c r="B409" s="13" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C409" s="13" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D409" s="13" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E409" s="13" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F409" s="13" t="s">
+        <v>1831</v>
+      </c>
+      <c r="G409" s="13" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H409" s="13" t="s">
+        <v>1833</v>
+      </c>
+      <c r="I409" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J409" s="15">
+        <v>45769</v>
+      </c>
+      <c r="K409" s="15">
         <v>47573</v>
       </c>
     </row>
-    <row r="409" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
-[...34 lines deleted...]
-    <row r="410" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="410" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A410" s="12">
-        <v>20122003444</v>
+        <v>20122003502</v>
       </c>
       <c r="B410" s="13" t="s">
         <v>1835</v>
       </c>
       <c r="C410" s="13" t="s">
         <v>1836</v>
       </c>
       <c r="D410" s="13" t="s">
         <v>1837</v>
       </c>
       <c r="E410" s="13" t="s">
         <v>1838</v>
       </c>
       <c r="F410" s="13" t="s">
         <v>1835</v>
       </c>
       <c r="G410" s="13" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="H410" s="13" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="I410" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J410" s="15">
-        <v>45595</v>
+        <v>45980</v>
       </c>
       <c r="K410" s="15">
-        <v>47420</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47664</v>
+      </c>
+    </row>
+    <row r="411" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A411" s="12">
-        <v>20122003452</v>
+        <v>20122003505</v>
       </c>
       <c r="B411" s="13" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="C411" s="13" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="D411" s="13" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E411" s="13" t="s">
+        <v>1844</v>
+      </c>
+      <c r="F411" s="13" t="s">
         <v>1841</v>
       </c>
-      <c r="E411" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G411" s="13" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H411" s="13" t="s">
         <v>1843</v>
       </c>
-      <c r="H411" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I411" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J411" s="15">
-        <v>45616</v>
+        <v>44783</v>
       </c>
       <c r="K411" s="15">
-        <v>47441</v>
+        <v>46608</v>
       </c>
     </row>
     <row r="412" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A412" s="12">
-        <v>20122003461</v>
+        <v>20122003507</v>
       </c>
       <c r="B412" s="13" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="C412" s="13" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="D412" s="13" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="E412" s="13" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="F412" s="13" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="G412" s="13" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
       <c r="H412" s="13" t="s">
-        <v>1846</v>
+        <v>30</v>
       </c>
       <c r="I412" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J412" s="15">
-        <v>44322</v>
+        <v>45882</v>
       </c>
       <c r="K412" s="15">
-        <v>46147</v>
+        <v>47707</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A413" s="12">
-        <v>20122003485</v>
+        <v>20122003508</v>
       </c>
       <c r="B413" s="13" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="C413" s="13" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
       <c r="D413" s="13" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="E413" s="13" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="F413" s="13" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="G413" s="13" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="H413" s="13" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="I413" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J413" s="15">
-        <v>45845</v>
+        <v>44566</v>
       </c>
       <c r="K413" s="15">
-        <v>47640</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46391</v>
+      </c>
+    </row>
+    <row r="414" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A414" s="12">
-        <v>20122003489</v>
+        <v>20122003509</v>
       </c>
       <c r="B414" s="13" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="C414" s="13" t="s">
-        <v>1856</v>
+        <v>1860</v>
       </c>
       <c r="D414" s="13" t="s">
-        <v>1857</v>
+        <v>1861</v>
       </c>
       <c r="E414" s="13" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="F414" s="13" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="G414" s="13" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="H414" s="13" t="s">
-        <v>1857</v>
+        <v>1861</v>
       </c>
       <c r="I414" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J414" s="15">
-        <v>45769</v>
+        <v>45980</v>
       </c>
       <c r="K414" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47784</v>
+      </c>
+    </row>
+    <row r="415" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A415" s="12">
-        <v>20122003502</v>
+        <v>20122003511</v>
       </c>
       <c r="B415" s="13" t="s">
-        <v>1859</v>
+        <v>1864</v>
       </c>
       <c r="C415" s="13" t="s">
-        <v>1860</v>
+        <v>1865</v>
       </c>
       <c r="D415" s="13" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
       <c r="E415" s="13" t="s">
-        <v>1862</v>
+        <v>1867</v>
       </c>
       <c r="F415" s="13" t="s">
-        <v>1859</v>
+        <v>1864</v>
       </c>
       <c r="G415" s="13" t="s">
-        <v>1863</v>
+        <v>1868</v>
       </c>
       <c r="H415" s="13" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="I415" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J415" s="15">
-        <v>45980</v>
+        <v>45919</v>
       </c>
       <c r="K415" s="15">
-        <v>47664</v>
+        <v>47735</v>
       </c>
     </row>
     <row r="416" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A416" s="12">
-        <v>20122003505</v>
+        <v>20122003515</v>
       </c>
       <c r="B416" s="13" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="C416" s="13" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="D416" s="13" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="E416" s="13" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="F416" s="13" t="s">
-        <v>1865</v>
+        <v>1873</v>
       </c>
       <c r="G416" s="13" t="s">
-        <v>1869</v>
+        <v>1874</v>
       </c>
       <c r="H416" s="13" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="I416" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J416" s="15">
-        <v>44783</v>
+        <v>45945</v>
       </c>
       <c r="K416" s="15">
-        <v>46608</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47770</v>
+      </c>
+    </row>
+    <row r="417" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A417" s="12">
-        <v>20122003507</v>
+        <v>20122003518</v>
       </c>
       <c r="B417" s="13" t="s">
-        <v>1870</v>
+        <v>1875</v>
       </c>
       <c r="C417" s="13" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
       <c r="D417" s="13" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="E417" s="13" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="F417" s="13" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="G417" s="13" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
       <c r="H417" s="13" t="s">
-        <v>30</v>
+        <v>1877</v>
       </c>
       <c r="I417" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J417" s="15">
-        <v>45882</v>
+        <v>46122</v>
       </c>
       <c r="K417" s="15">
-        <v>47707</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47937</v>
+      </c>
+    </row>
+    <row r="418" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A418" s="12">
-        <v>20122003508</v>
+        <v>20122003520</v>
       </c>
       <c r="B418" s="13" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="C418" s="13" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="D418" s="13" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="E418" s="13" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="F418" s="13" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
       <c r="G418" s="13" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
       <c r="H418" s="13" t="s">
         <v>1882</v>
       </c>
       <c r="I418" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J418" s="15">
-        <v>44566</v>
+        <v>46008</v>
       </c>
       <c r="K418" s="15">
-        <v>46391</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47833</v>
+      </c>
+    </row>
+    <row r="419" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A419" s="12">
-        <v>20122003509</v>
+        <v>20122003529</v>
       </c>
       <c r="B419" s="13" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="C419" s="13" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="D419" s="13" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E419" s="13" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F419" s="13" t="s">
         <v>1885</v>
       </c>
-      <c r="E419" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G419" s="13" t="s">
+        <v>1889</v>
+      </c>
+      <c r="H419" s="13" t="s">
         <v>1887</v>
       </c>
-      <c r="H419" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I419" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J419" s="15">
-        <v>45980</v>
+        <v>46075</v>
       </c>
       <c r="K419" s="15">
-        <v>47784</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+        <v>47900</v>
+      </c>
+    </row>
+    <row r="420" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A420" s="12">
-        <v>20122003511</v>
+        <v>20122003530</v>
       </c>
       <c r="B420" s="13" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="C420" s="13" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="D420" s="13" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="E420" s="13" t="s">
-        <v>1891</v>
+        <v>30</v>
       </c>
       <c r="F420" s="13" t="s">
-        <v>1888</v>
+        <v>1893</v>
       </c>
       <c r="G420" s="13" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="H420" s="13" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="I420" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J420" s="15">
-        <v>45919</v>
+        <v>46082</v>
       </c>
       <c r="K420" s="15">
-        <v>47735</v>
+        <v>47907</v>
       </c>
     </row>
     <row r="421" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A421" s="12">
-        <v>20122003515</v>
+        <v>20122003536</v>
       </c>
       <c r="B421" s="13" t="s">
-        <v>1893</v>
+        <v>1896</v>
       </c>
       <c r="C421" s="13" t="s">
-        <v>1894</v>
+        <v>1897</v>
       </c>
       <c r="D421" s="13" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
       <c r="E421" s="13" t="s">
+        <v>1899</v>
+      </c>
+      <c r="F421" s="13" t="s">
         <v>1896</v>
       </c>
-      <c r="F421" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G421" s="13" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="H421" s="13" t="s">
-        <v>1895</v>
+        <v>1901</v>
       </c>
       <c r="I421" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J421" s="15">
-        <v>45945</v>
+        <v>46148</v>
       </c>
       <c r="K421" s="15">
-        <v>47770</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+        <v>47973</v>
+      </c>
+    </row>
+    <row r="422" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A422" s="12">
-        <v>20122003518</v>
+        <v>20122003537</v>
       </c>
       <c r="B422" s="13" t="s">
-        <v>1899</v>
+        <v>1902</v>
       </c>
       <c r="C422" s="13" t="s">
-        <v>1900</v>
+        <v>1903</v>
       </c>
       <c r="D422" s="13" t="s">
-        <v>1901</v>
+        <v>1904</v>
       </c>
       <c r="E422" s="13" t="s">
-        <v>1902</v>
+        <v>1905</v>
       </c>
       <c r="F422" s="13" t="s">
-        <v>1899</v>
+        <v>1906</v>
       </c>
       <c r="G422" s="13" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="H422" s="13" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
       <c r="I422" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J422" s="15">
-        <v>44309</v>
+        <v>46196</v>
       </c>
       <c r="K422" s="15">
-        <v>46111</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47997</v>
+      </c>
+    </row>
+    <row r="423" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A423" s="12">
-        <v>20122003520</v>
+        <v>20122003542</v>
       </c>
       <c r="B423" s="13" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="C423" s="13" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="D423" s="13" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="E423" s="13" t="s">
-        <v>1904</v>
+        <v>1912</v>
       </c>
       <c r="F423" s="13" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="G423" s="13" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="H423" s="13" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="I423" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J423" s="15">
-        <v>46008</v>
+        <v>46201</v>
       </c>
       <c r="K423" s="15">
-        <v>47833</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>48026</v>
+      </c>
+    </row>
+    <row r="424" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A424" s="12">
-        <v>20122003529</v>
+        <v>20122003544</v>
       </c>
       <c r="B424" s="13" t="s">
-        <v>1909</v>
+        <v>1914</v>
       </c>
       <c r="C424" s="13" t="s">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="D424" s="13" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E424" s="13" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F424" s="13" t="s">
-        <v>1909</v>
+        <v>1918</v>
       </c>
       <c r="G424" s="13" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="H424" s="13" t="s">
-        <v>1911</v>
+        <v>1920</v>
       </c>
       <c r="I424" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J424" s="15">
-        <v>46075</v>
+        <v>44543</v>
       </c>
       <c r="K424" s="15">
-        <v>47900</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="425" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A425" s="12">
-        <v>20122003530</v>
+        <v>20122003546</v>
       </c>
       <c r="B425" s="13" t="s">
-        <v>1914</v>
+        <v>1921</v>
       </c>
       <c r="C425" s="13" t="s">
-        <v>1915</v>
+        <v>1922</v>
       </c>
       <c r="D425" s="13" t="s">
-        <v>1916</v>
+        <v>1923</v>
       </c>
       <c r="E425" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F425" s="13" t="s">
-        <v>1917</v>
+        <v>1924</v>
       </c>
       <c r="G425" s="13" t="s">
-        <v>1918</v>
+        <v>1925</v>
       </c>
       <c r="H425" s="13" t="s">
-        <v>1919</v>
+        <v>1926</v>
       </c>
       <c r="I425" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J425" s="15">
-        <v>46082</v>
+        <v>45013</v>
       </c>
       <c r="K425" s="15">
-        <v>47907</v>
+        <v>46839</v>
       </c>
     </row>
     <row r="426" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A426" s="12">
-        <v>20122003536</v>
+        <v>20122003548</v>
       </c>
       <c r="B426" s="13" t="s">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="C426" s="13" t="s">
-        <v>1921</v>
+        <v>1928</v>
       </c>
       <c r="D426" s="13" t="s">
-        <v>1922</v>
+        <v>1929</v>
       </c>
       <c r="E426" s="13" t="s">
-        <v>1923</v>
+        <v>1930</v>
       </c>
       <c r="F426" s="13" t="s">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="G426" s="13" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="H426" s="13" t="s">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="I426" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J426" s="15">
-        <v>46148</v>
+        <v>46223</v>
       </c>
       <c r="K426" s="15">
-        <v>47973</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>48048</v>
+      </c>
+    </row>
+    <row r="427" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A427" s="12">
-        <v>20122003537</v>
+        <v>20122003553</v>
       </c>
       <c r="B427" s="13" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="C427" s="13" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="D427" s="13" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="E427" s="13" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="F427" s="13" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="G427" s="13" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="H427" s="13" t="s">
-        <v>1932</v>
+        <v>30</v>
       </c>
       <c r="I427" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J427" s="15">
-        <v>44346</v>
+        <v>44465</v>
       </c>
       <c r="K427" s="15">
-        <v>46171</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46290</v>
+      </c>
+    </row>
+    <row r="428" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A428" s="12">
-        <v>20122003538</v>
+        <v>20122003556</v>
       </c>
       <c r="B428" s="13" t="s">
-        <v>1933</v>
+        <v>1937</v>
       </c>
       <c r="C428" s="13" t="s">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="D428" s="13" t="s">
-        <v>1935</v>
+        <v>1939</v>
       </c>
       <c r="E428" s="13" t="s">
-        <v>30</v>
+        <v>1940</v>
       </c>
       <c r="F428" s="13" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="G428" s="13" t="s">
-        <v>1937</v>
+        <v>1941</v>
       </c>
       <c r="H428" s="13" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="I428" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J428" s="15">
-        <v>44375</v>
+        <v>44566</v>
       </c>
       <c r="K428" s="15">
-        <v>46200</v>
+        <v>46391</v>
       </c>
     </row>
     <row r="429" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A429" s="12">
-        <v>20122003542</v>
+        <v>20122003562</v>
       </c>
       <c r="B429" s="13" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="C429" s="13" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="D429" s="13" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="E429" s="13" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="F429" s="13" t="s">
-        <v>1939</v>
+        <v>1946</v>
       </c>
       <c r="G429" s="13" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="H429" s="13" t="s">
-        <v>1941</v>
+        <v>1948</v>
       </c>
       <c r="I429" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J429" s="15">
-        <v>44390</v>
+        <v>44705</v>
       </c>
       <c r="K429" s="15">
-        <v>46200</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46493</v>
+      </c>
+    </row>
+    <row r="430" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A430" s="12">
-        <v>20122003544</v>
+        <v>20122003564</v>
       </c>
       <c r="B430" s="13" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
       <c r="C430" s="13" t="s">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="D430" s="13" t="s">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="E430" s="13" t="s">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="F430" s="13" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="G430" s="13" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="H430" s="13" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="I430" s="14" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="J430" s="15">
-        <v>44543</v>
+        <v>44689</v>
       </c>
       <c r="K430" s="15">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46514</v>
+      </c>
+    </row>
+    <row r="431" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A431" s="12">
-        <v>20122003546</v>
+        <v>20122003567</v>
       </c>
       <c r="B431" s="13" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="C431" s="13" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="D431" s="13" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E431" s="13" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F431" s="13" t="s">
         <v>1953</v>
       </c>
-      <c r="E431" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F431" s="13" t="s">
+      <c r="G431" s="13" t="s">
         <v>1954</v>
       </c>
-      <c r="G431" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H431" s="13" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="I431" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J431" s="15">
-        <v>45013</v>
+        <v>44739</v>
       </c>
       <c r="K431" s="15">
-        <v>46839</v>
+        <v>46552</v>
       </c>
     </row>
     <row r="432" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A432" s="12">
-        <v>20122003548</v>
+        <v>20122003568</v>
       </c>
       <c r="B432" s="13" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="C432" s="13" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D432" s="13" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E432" s="13" t="s">
+        <v>1961</v>
+      </c>
+      <c r="F432" s="13" t="s">
         <v>1958</v>
       </c>
-      <c r="D432" s="13" t="s">
+      <c r="G432" s="13" t="s">
         <v>1959</v>
       </c>
-      <c r="E432" s="13" t="s">
+      <c r="H432" s="13" t="s">
         <v>1960</v>
       </c>
-      <c r="F432" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I432" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J432" s="15">
-        <v>44397</v>
+        <v>44705</v>
       </c>
       <c r="K432" s="15">
-        <v>46222</v>
+        <v>46530</v>
       </c>
     </row>
     <row r="433" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A433" s="12">
-        <v>20122003553</v>
+        <v>20122003582</v>
       </c>
       <c r="B433" s="13" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="C433" s="13" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D433" s="13" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E433" s="13" t="s">
+        <v>1965</v>
+      </c>
+      <c r="F433" s="13" t="s">
         <v>1962</v>
       </c>
-      <c r="D433" s="13" t="s">
+      <c r="G433" s="13" t="s">
         <v>1963</v>
       </c>
-      <c r="E433" s="13" t="s">
+      <c r="H433" s="13" t="s">
         <v>1964</v>
       </c>
-      <c r="F433" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I433" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J433" s="15">
-        <v>44465</v>
+        <v>44859</v>
       </c>
       <c r="K433" s="15">
-        <v>46290</v>
+        <v>46684</v>
       </c>
     </row>
     <row r="434" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A434" s="12">
-        <v>20122003556</v>
+        <v>20122003589</v>
       </c>
       <c r="B434" s="13" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C434" s="13" t="s">
         <v>1967</v>
       </c>
-      <c r="C434" s="13" t="s">
+      <c r="D434" s="13" t="s">
         <v>1968</v>
       </c>
-      <c r="D434" s="13" t="s">
+      <c r="E434" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F434" s="13" t="s">
         <v>1969</v>
       </c>
-      <c r="E434" s="13" t="s">
+      <c r="G434" s="13" t="s">
         <v>1970</v>
       </c>
-      <c r="F434" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G434" s="13" t="s">
+      <c r="H434" s="13" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I434" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J434" s="15">
+        <v>44922</v>
+      </c>
+      <c r="K434" s="15">
+        <v>46724</v>
+      </c>
+    </row>
+    <row r="435" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A435" s="12">
+        <v>20122003593</v>
+      </c>
+      <c r="B435" s="13" t="s">
         <v>1971</v>
       </c>
-      <c r="H434" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B435" s="13" t="s">
+      <c r="C435" s="13" t="s">
         <v>1972</v>
       </c>
-      <c r="C435" s="13" t="s">
+      <c r="D435" s="13" t="s">
         <v>1973</v>
       </c>
-      <c r="D435" s="13" t="s">
+      <c r="E435" s="13" t="s">
         <v>1974</v>
       </c>
-      <c r="E435" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F435" s="13" t="s">
-        <v>1976</v>
+        <v>1971</v>
       </c>
       <c r="G435" s="13" t="s">
-        <v>1977</v>
+        <v>1972</v>
       </c>
       <c r="H435" s="13" t="s">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="I435" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J435" s="15">
-        <v>44705</v>
+        <v>44978</v>
       </c>
       <c r="K435" s="15">
-        <v>46493</v>
+        <v>46803</v>
       </c>
     </row>
     <row r="436" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A436" s="12">
-        <v>20122003564</v>
+        <v>20122003598</v>
       </c>
       <c r="B436" s="13" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C436" s="13" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D436" s="13" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E436" s="13" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F436" s="13" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G436" s="13" t="s">
         <v>1979</v>
       </c>
-      <c r="C436" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H436" s="13" t="s">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="I436" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J436" s="15">
-        <v>44689</v>
+        <v>45007</v>
       </c>
       <c r="K436" s="15">
-        <v>46514</v>
+        <v>46832</v>
       </c>
     </row>
     <row r="437" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A437" s="12">
-        <v>20122003567</v>
+        <v>20122003599</v>
       </c>
       <c r="B437" s="13" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C437" s="13" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D437" s="13" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E437" s="13" t="s">
         <v>1983</v>
       </c>
-      <c r="C437" s="13" t="s">
+      <c r="F437" s="13" t="s">
         <v>1984</v>
       </c>
-      <c r="D437" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G437" s="13" t="s">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="H437" s="13" t="s">
-        <v>1987</v>
+        <v>30</v>
       </c>
       <c r="I437" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J437" s="15">
-        <v>44739</v>
+        <v>45006</v>
       </c>
       <c r="K437" s="15">
-        <v>46552</v>
+        <v>46832</v>
       </c>
     </row>
     <row r="438" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A438" s="12">
-        <v>20122003568</v>
+        <v>20122003604</v>
       </c>
       <c r="B438" s="13" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C438" s="13" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D438" s="13" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E438" s="13" t="s">
         <v>1988</v>
       </c>
-      <c r="C438" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F438" s="13" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="G438" s="13" t="s">
         <v>1989</v>
       </c>
       <c r="H438" s="13" t="s">
         <v>1990</v>
       </c>
       <c r="I438" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J438" s="15">
-        <v>44705</v>
+        <v>45060</v>
       </c>
       <c r="K438" s="15">
-        <v>46530</v>
+        <v>46886</v>
       </c>
     </row>
     <row r="439" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A439" s="12">
-        <v>20122003582</v>
+        <v>20122003607</v>
       </c>
       <c r="B439" s="13" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C439" s="13" t="s">
         <v>1992</v>
       </c>
-      <c r="C439" s="13" t="s">
+      <c r="D439" s="13" t="s">
         <v>1993</v>
       </c>
-      <c r="D439" s="13" t="s">
+      <c r="E439" s="13" t="s">
         <v>1994</v>
       </c>
-      <c r="E439" s="13" t="s">
+      <c r="F439" s="13" t="s">
         <v>1995</v>
       </c>
-      <c r="F439" s="13" t="s">
+      <c r="G439" s="13" t="s">
         <v>1992</v>
       </c>
-      <c r="G439" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H439" s="13" t="s">
-        <v>1994</v>
+        <v>30</v>
       </c>
       <c r="I439" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J439" s="15">
-        <v>44859</v>
+        <v>44417</v>
       </c>
       <c r="K439" s="15">
-        <v>46684</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46242</v>
+      </c>
+    </row>
+    <row r="440" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A440" s="12">
-        <v>20122003589</v>
+        <v>20122003609</v>
       </c>
       <c r="B440" s="13" t="s">
         <v>1996</v>
       </c>
       <c r="C440" s="13" t="s">
         <v>1997</v>
       </c>
       <c r="D440" s="13" t="s">
         <v>1998</v>
       </c>
       <c r="E440" s="13" t="s">
-        <v>30</v>
+        <v>1999</v>
       </c>
       <c r="F440" s="13" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G440" s="13" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H440" s="13" t="s">
+        <v>2002</v>
+      </c>
+      <c r="I440" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J440" s="15">
+        <v>45091</v>
+      </c>
+      <c r="K440" s="15">
+        <v>46917</v>
+      </c>
+    </row>
+    <row r="441" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A441" s="12">
+        <v>20122003609</v>
+      </c>
+      <c r="B441" s="13" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C441" s="13" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D441" s="13" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E441" s="13" t="s">
         <v>1999</v>
       </c>
-      <c r="G440" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H440" s="13" t="s">
+      <c r="F441" s="13" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G441" s="13" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H441" s="13" t="s">
         <v>1998</v>
       </c>
-      <c r="I440" s="14" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="I441" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J441" s="15">
-        <v>44978</v>
+        <v>45091</v>
       </c>
       <c r="K441" s="15">
-        <v>46803</v>
+        <v>46917</v>
       </c>
     </row>
     <row r="442" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A442" s="12">
-        <v>20122003598</v>
+        <v>20122003610</v>
       </c>
       <c r="B442" s="13" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="C442" s="13" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D442" s="13" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E442" s="13" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F442" s="13" t="s">
         <v>2006</v>
       </c>
-      <c r="D442" s="13" t="s">
+      <c r="G442" s="13" t="s">
         <v>2007</v>
       </c>
-      <c r="E442" s="13" t="s">
+      <c r="H442" s="13" t="s">
         <v>2008</v>
       </c>
-      <c r="F442" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I442" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J442" s="15">
-        <v>45007</v>
+        <v>45091</v>
       </c>
       <c r="K442" s="15">
-        <v>46832</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46917</v>
+      </c>
+    </row>
+    <row r="443" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A443" s="12">
-        <v>20122003599</v>
+        <v>20122003613</v>
       </c>
       <c r="B443" s="13" t="s">
         <v>2010</v>
       </c>
       <c r="C443" s="13" t="s">
         <v>2011</v>
       </c>
       <c r="D443" s="13" t="s">
         <v>2012</v>
       </c>
       <c r="E443" s="13" t="s">
         <v>2013</v>
       </c>
       <c r="F443" s="13" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G443" s="13" t="s">
         <v>2014</v>
       </c>
-      <c r="G443" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H443" s="13" t="s">
-        <v>30</v>
+        <v>2012</v>
       </c>
       <c r="I443" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J443" s="15">
-        <v>45006</v>
+        <v>45172</v>
       </c>
       <c r="K443" s="15">
-        <v>46832</v>
+        <v>46998</v>
       </c>
     </row>
     <row r="444" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A444" s="12">
-        <v>20122003604</v>
+        <v>20122003614</v>
       </c>
       <c r="B444" s="13" t="s">
         <v>2015</v>
       </c>
       <c r="C444" s="13" t="s">
         <v>2016</v>
       </c>
       <c r="D444" s="13" t="s">
         <v>2017</v>
       </c>
       <c r="E444" s="13" t="s">
         <v>2018</v>
       </c>
       <c r="F444" s="13" t="s">
         <v>2015</v>
       </c>
       <c r="G444" s="13" t="s">
         <v>2019</v>
       </c>
       <c r="H444" s="13" t="s">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I444" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J444" s="15">
-        <v>45060</v>
+        <v>45172</v>
       </c>
       <c r="K444" s="15">
-        <v>46886</v>
+        <v>46998</v>
       </c>
     </row>
     <row r="445" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A445" s="12">
-        <v>20122003607</v>
+        <v>20122003616</v>
       </c>
       <c r="B445" s="13" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C445" s="13" t="s">
         <v>2021</v>
       </c>
-      <c r="C445" s="13" t="s">
+      <c r="D445" s="13" t="s">
         <v>2022</v>
       </c>
-      <c r="D445" s="13" t="s">
+      <c r="E445" s="13" t="s">
         <v>2023</v>
       </c>
-      <c r="E445" s="13" t="s">
+      <c r="F445" s="13" t="s">
         <v>2024</v>
       </c>
-      <c r="F445" s="13" t="s">
+      <c r="G445" s="13" t="s">
         <v>2025</v>
       </c>
-      <c r="G445" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H445" s="13" t="s">
-        <v>30</v>
+        <v>2026</v>
       </c>
       <c r="I445" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J445" s="15">
-        <v>44417</v>
+        <v>45200</v>
       </c>
       <c r="K445" s="15">
-        <v>46242</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="446" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A446" s="12">
-        <v>20122003609</v>
+        <v>20122003617</v>
       </c>
       <c r="B446" s="13" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="C446" s="13" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D446" s="13" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E446" s="13" t="s">
+        <v>2030</v>
+      </c>
+      <c r="F446" s="13" t="s">
         <v>2027</v>
-      </c>
-[...7 lines deleted...]
-        <v>2030</v>
       </c>
       <c r="G446" s="13" t="s">
         <v>2031</v>
       </c>
       <c r="H446" s="13" t="s">
         <v>2032</v>
       </c>
       <c r="I446" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J446" s="15">
-        <v>45091</v>
+        <v>45223</v>
       </c>
       <c r="K446" s="15">
-        <v>46917</v>
+        <v>47049</v>
       </c>
     </row>
     <row r="447" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A447" s="12">
-        <v>20122003609</v>
+        <v>20122003618</v>
       </c>
       <c r="B447" s="13" t="s">
-        <v>2026</v>
+        <v>2033</v>
       </c>
       <c r="C447" s="13" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D447" s="13" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E447" s="13" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F447" s="13" t="s">
         <v>2033</v>
       </c>
-      <c r="D447" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F447" s="13" t="s">
+      <c r="G447" s="13" t="s">
         <v>2034</v>
       </c>
-      <c r="G447" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H447" s="13" t="s">
-        <v>2028</v>
+        <v>2037</v>
       </c>
       <c r="I447" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J447" s="15">
-        <v>45091</v>
+        <v>45307</v>
       </c>
       <c r="K447" s="15">
-        <v>46917</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47133</v>
+      </c>
+    </row>
+    <row r="448" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A448" s="12">
-        <v>20122003610</v>
+        <v>20122003622</v>
       </c>
       <c r="B448" s="13" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="C448" s="13" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="D448" s="13" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E448" s="13" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F448" s="13" t="s">
         <v>2038</v>
       </c>
-      <c r="E448" s="13" t="s">
+      <c r="G448" s="13" t="s">
         <v>2039</v>
       </c>
-      <c r="F448" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H448" s="13" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
       <c r="I448" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J448" s="15">
-        <v>45091</v>
+        <v>45313</v>
       </c>
       <c r="K448" s="15">
-        <v>46917</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47139</v>
+      </c>
+    </row>
+    <row r="449" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A449" s="12">
-        <v>20122003613</v>
+        <v>20122003623</v>
       </c>
       <c r="B449" s="13" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
       <c r="C449" s="13" t="s">
-        <v>2041</v>
+        <v>2044</v>
       </c>
       <c r="D449" s="13" t="s">
-        <v>2042</v>
+        <v>2045</v>
       </c>
       <c r="E449" s="13" t="s">
+        <v>2046</v>
+      </c>
+      <c r="F449" s="13" t="s">
         <v>2043</v>
       </c>
-      <c r="F449" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G449" s="13" t="s">
-        <v>2044</v>
+        <v>2047</v>
       </c>
       <c r="H449" s="13" t="s">
-        <v>2042</v>
+        <v>30</v>
       </c>
       <c r="I449" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J449" s="15">
-        <v>45172</v>
+        <v>45273</v>
       </c>
       <c r="K449" s="15">
-        <v>46998</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47099</v>
+      </c>
+    </row>
+    <row r="450" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A450" s="12">
-        <v>20122003614</v>
+        <v>20122003625</v>
       </c>
       <c r="B450" s="13" t="s">
-        <v>2045</v>
+        <v>2048</v>
       </c>
       <c r="C450" s="13" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
       <c r="D450" s="13" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="E450" s="13" t="s">
+        <v>2051</v>
+      </c>
+      <c r="F450" s="13" t="s">
         <v>2048</v>
       </c>
-      <c r="F450" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G450" s="13" t="s">
-        <v>2049</v>
+        <v>2052</v>
       </c>
       <c r="H450" s="13" t="s">
-        <v>2047</v>
+        <v>30</v>
       </c>
       <c r="I450" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J450" s="15">
-        <v>45172</v>
+        <v>45273</v>
       </c>
       <c r="K450" s="15">
-        <v>46998</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47099</v>
+      </c>
+    </row>
+    <row r="451" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A451" s="12">
-        <v>20122003616</v>
+        <v>20122003628</v>
       </c>
       <c r="B451" s="13" t="s">
-        <v>2050</v>
+        <v>2053</v>
       </c>
       <c r="C451" s="13" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="D451" s="13" t="s">
-        <v>2052</v>
+        <v>2055</v>
       </c>
       <c r="E451" s="13" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F451" s="13" t="s">
         <v>2053</v>
       </c>
-      <c r="F451" s="13" t="s">
+      <c r="G451" s="13" t="s">
         <v>2054</v>
       </c>
-      <c r="G451" s="13" t="s">
+      <c r="H451" s="13" t="s">
         <v>2055</v>
       </c>
-      <c r="H451" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I451" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J451" s="15">
-        <v>45200</v>
+        <v>45390</v>
       </c>
       <c r="K451" s="15">
-        <v>47026</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47200</v>
+      </c>
+    </row>
+    <row r="452" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A452" s="12">
-        <v>20122003617</v>
+        <v>20122003630</v>
       </c>
       <c r="B452" s="13" t="s">
         <v>2057</v>
       </c>
       <c r="C452" s="13" t="s">
         <v>2058</v>
       </c>
       <c r="D452" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E452" s="13" t="s">
         <v>2059</v>
       </c>
-      <c r="E452" s="13" t="s">
+      <c r="F452" s="13" t="s">
         <v>2060</v>
-      </c>
-[...1 lines deleted...]
-        <v>2057</v>
       </c>
       <c r="G452" s="13" t="s">
         <v>2061</v>
       </c>
       <c r="H452" s="13" t="s">
         <v>2062</v>
       </c>
       <c r="I452" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J452" s="15">
-        <v>45223</v>
+        <v>45425</v>
       </c>
       <c r="K452" s="15">
-        <v>47049</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47250</v>
+      </c>
+    </row>
+    <row r="453" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A453" s="12">
-        <v>20122003618</v>
+        <v>20122003630</v>
       </c>
       <c r="B453" s="13" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C453" s="13" t="s">
         <v>2063</v>
       </c>
-      <c r="C453" s="13" t="s">
+      <c r="D453" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E453" s="13" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F453" s="13" t="s">
         <v>2064</v>
       </c>
-      <c r="D453" s="13" t="s">
+      <c r="G453" s="13" t="s">
         <v>2065</v>
       </c>
-      <c r="E453" s="13" t="s">
+      <c r="H453" s="13" t="s">
         <v>2066</v>
       </c>
-      <c r="F453" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I453" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J453" s="15">
-        <v>45307</v>
+        <v>45425</v>
       </c>
       <c r="K453" s="15">
-        <v>47133</v>
+        <v>47250</v>
       </c>
     </row>
     <row r="454" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A454" s="12">
-        <v>20122003622</v>
+        <v>20122003634</v>
       </c>
       <c r="B454" s="13" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C454" s="13" t="s">
         <v>2068</v>
       </c>
-      <c r="C454" s="13" t="s">
+      <c r="D454" s="13" t="s">
         <v>2069</v>
       </c>
-      <c r="D454" s="13" t="s">
+      <c r="E454" s="13" t="s">
         <v>2070</v>
       </c>
-      <c r="E454" s="13" t="s">
+      <c r="F454" s="13" t="s">
         <v>2071</v>
       </c>
-      <c r="F454" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G454" s="13" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H454" s="13" t="s">
         <v>2069</v>
       </c>
-      <c r="H454" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I454" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J454" s="15">
-        <v>45313</v>
+        <v>45459</v>
       </c>
       <c r="K454" s="15">
-        <v>47139</v>
+        <v>47284</v>
       </c>
     </row>
     <row r="455" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A455" s="12">
-        <v>20122003623</v>
+        <v>20122003634</v>
       </c>
       <c r="B455" s="13" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C455" s="13" t="s">
         <v>2073</v>
       </c>
-      <c r="C455" s="13" t="s">
+      <c r="D455" s="13" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E455" s="13" t="s">
+        <v>2070</v>
+      </c>
+      <c r="F455" s="13" t="s">
         <v>2074</v>
       </c>
-      <c r="D455" s="13" t="s">
+      <c r="G455" s="13" t="s">
         <v>2075</v>
-      </c>
-[...7 lines deleted...]
-        <v>2077</v>
       </c>
       <c r="H455" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I455" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J455" s="15">
-        <v>45273</v>
+        <v>45459</v>
       </c>
       <c r="K455" s="15">
-        <v>47099</v>
+        <v>47284</v>
       </c>
     </row>
     <row r="456" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A456" s="12">
-        <v>20122003625</v>
+        <v>20122003635</v>
       </c>
       <c r="B456" s="13" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C456" s="13" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D456" s="13" t="s">
         <v>2078</v>
       </c>
-      <c r="C456" s="13" t="s">
+      <c r="E456" s="13" t="s">
         <v>2079</v>
       </c>
-      <c r="D456" s="13" t="s">
+      <c r="F456" s="13" t="s">
+        <v>2076</v>
+      </c>
+      <c r="G456" s="13" t="s">
         <v>2080</v>
       </c>
-      <c r="E456" s="13" t="s">
+      <c r="H456" s="13" t="s">
         <v>2081</v>
       </c>
-      <c r="F456" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I456" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J456" s="15">
-        <v>45273</v>
+        <v>45459</v>
       </c>
       <c r="K456" s="15">
-        <v>47099</v>
+        <v>47284</v>
       </c>
     </row>
     <row r="457" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A457" s="12">
-        <v>20122003628</v>
+        <v>20122003636</v>
       </c>
       <c r="B457" s="13" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C457" s="13" t="s">
         <v>2083</v>
       </c>
-      <c r="C457" s="13" t="s">
+      <c r="D457" s="13" t="s">
         <v>2084</v>
       </c>
-      <c r="D457" s="13" t="s">
+      <c r="E457" s="13" t="s">
         <v>2085</v>
       </c>
-      <c r="E457" s="13" t="s">
+      <c r="F457" s="13" t="s">
+        <v>2082</v>
+      </c>
+      <c r="G457" s="13" t="s">
         <v>2086</v>
       </c>
-      <c r="F457" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H457" s="13" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="I457" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J457" s="15">
-        <v>45390</v>
+        <v>45561</v>
       </c>
       <c r="K457" s="15">
-        <v>47200</v>
+        <v>47380</v>
       </c>
     </row>
     <row r="458" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A458" s="12">
-        <v>20122003630</v>
+        <v>20122003637</v>
       </c>
       <c r="B458" s="13" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="C458" s="13" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D458" s="13" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E458" s="13" t="s">
+        <v>2091</v>
+      </c>
+      <c r="F458" s="13" t="s">
         <v>2088</v>
       </c>
-      <c r="D458" s="13" t="s">
+      <c r="G458" s="13" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H458" s="13" t="s">
+        <v>2090</v>
+      </c>
+      <c r="I458" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J458" s="15">
+        <v>45478</v>
+      </c>
+      <c r="K458" s="15">
+        <v>47300</v>
+      </c>
+    </row>
+    <row r="459" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A459" s="12">
+        <v>20122003638</v>
+      </c>
+      <c r="B459" s="13" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C459" s="13" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D459" s="13" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E459" s="13" t="s">
+        <v>2096</v>
+      </c>
+      <c r="F459" s="13" t="s">
+        <v>2097</v>
+      </c>
+      <c r="G459" s="13" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H459" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="E458" s="13" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="I459" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J459" s="15">
-        <v>45425</v>
+        <v>45506</v>
       </c>
       <c r="K459" s="15">
-        <v>47250</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47330</v>
+      </c>
+    </row>
+    <row r="460" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A460" s="12">
-        <v>20122003634</v>
+        <v>20122003639</v>
       </c>
       <c r="B460" s="13" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="C460" s="13" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="D460" s="13" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E460" s="13" t="s">
+        <v>2102</v>
+      </c>
+      <c r="F460" s="13" t="s">
         <v>2099</v>
       </c>
-      <c r="E460" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G460" s="13" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="H460" s="13" t="s">
-        <v>2099</v>
+        <v>2104</v>
       </c>
       <c r="I460" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J460" s="15">
-        <v>45459</v>
+        <v>45505</v>
       </c>
       <c r="K460" s="15">
-        <v>47284</v>
+        <v>47330</v>
       </c>
     </row>
     <row r="461" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A461" s="12">
-        <v>20122003634</v>
+        <v>20122003641</v>
       </c>
       <c r="B461" s="13" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="C461" s="13" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="D461" s="13" t="s">
-        <v>2099</v>
+        <v>2107</v>
       </c>
       <c r="E461" s="13" t="s">
-        <v>2100</v>
+        <v>2108</v>
       </c>
       <c r="F461" s="13" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="G461" s="13" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="H461" s="13" t="s">
-        <v>30</v>
+        <v>2107</v>
       </c>
       <c r="I461" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J461" s="15">
-        <v>45459</v>
+        <v>45537</v>
       </c>
       <c r="K461" s="15">
-        <v>47284</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="462" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A462" s="12">
-        <v>20122003635</v>
+        <v>20122003642</v>
       </c>
       <c r="B462" s="13" t="s">
-        <v>2106</v>
+        <v>2110</v>
       </c>
       <c r="C462" s="13" t="s">
-        <v>2107</v>
+        <v>2111</v>
       </c>
       <c r="D462" s="13" t="s">
-        <v>2108</v>
+        <v>2112</v>
       </c>
       <c r="E462" s="13" t="s">
-        <v>2109</v>
+        <v>2113</v>
       </c>
       <c r="F462" s="13" t="s">
-        <v>2106</v>
+        <v>2114</v>
       </c>
       <c r="G462" s="13" t="s">
-        <v>2110</v>
+        <v>2115</v>
       </c>
       <c r="H462" s="13" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="I462" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J462" s="15">
-        <v>45459</v>
+        <v>45537</v>
       </c>
       <c r="K462" s="15">
-        <v>47284</v>
+        <v>47362</v>
       </c>
     </row>
     <row r="463" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A463" s="12">
-        <v>20122003636</v>
+        <v>20122003645</v>
       </c>
       <c r="B463" s="13" t="s">
-        <v>2112</v>
+        <v>2117</v>
       </c>
       <c r="C463" s="13" t="s">
-        <v>2113</v>
+        <v>2118</v>
       </c>
       <c r="D463" s="13" t="s">
-        <v>2114</v>
+        <v>2119</v>
       </c>
       <c r="E463" s="13" t="s">
-        <v>2115</v>
+        <v>2120</v>
       </c>
       <c r="F463" s="13" t="s">
-        <v>2112</v>
+        <v>2121</v>
       </c>
       <c r="G463" s="13" t="s">
-        <v>2116</v>
+        <v>2122</v>
       </c>
       <c r="H463" s="13" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
       <c r="I463" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J463" s="15">
-        <v>45561</v>
+        <v>45564</v>
       </c>
       <c r="K463" s="15">
-        <v>47380</v>
+        <v>47389</v>
       </c>
     </row>
     <row r="464" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A464" s="12">
-        <v>20122003637</v>
+        <v>20122003648</v>
       </c>
       <c r="B464" s="13" t="s">
-        <v>2118</v>
+        <v>2123</v>
       </c>
       <c r="C464" s="13" t="s">
-        <v>2119</v>
+        <v>2124</v>
       </c>
       <c r="D464" s="13" t="s">
-        <v>2120</v>
+        <v>2125</v>
       </c>
       <c r="E464" s="13" t="s">
-        <v>2121</v>
+        <v>2126</v>
       </c>
       <c r="F464" s="13" t="s">
-        <v>2118</v>
+        <v>2123</v>
       </c>
       <c r="G464" s="13" t="s">
-        <v>2122</v>
+        <v>1703</v>
       </c>
       <c r="H464" s="13" t="s">
-        <v>2120</v>
+        <v>2127</v>
       </c>
       <c r="I464" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J464" s="15">
-        <v>45478</v>
+        <v>45564</v>
       </c>
       <c r="K464" s="15">
-        <v>47300</v>
+        <v>47389</v>
       </c>
     </row>
     <row r="465" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A465" s="12">
-        <v>20122003638</v>
+        <v>20122003648</v>
       </c>
       <c r="B465" s="13" t="s">
         <v>2123</v>
       </c>
       <c r="C465" s="13" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="D465" s="13" t="s">
         <v>2125</v>
       </c>
       <c r="E465" s="13" t="s">
         <v>2126</v>
       </c>
       <c r="F465" s="13" t="s">
-        <v>2127</v>
+        <v>2123</v>
       </c>
       <c r="G465" s="13" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="H465" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I465" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J465" s="15">
-        <v>45506</v>
+        <v>45564</v>
       </c>
       <c r="K465" s="15">
-        <v>47330</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47389</v>
+      </c>
+    </row>
+    <row r="466" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A466" s="12">
-        <v>20122003639</v>
+        <v>20122003651</v>
       </c>
       <c r="B466" s="13" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="C466" s="13" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D466" s="13" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E466" s="13" t="s">
+        <v>2133</v>
+      </c>
+      <c r="F466" s="13" t="s">
         <v>2130</v>
       </c>
-      <c r="D466" s="13" t="s">
+      <c r="G466" s="13" t="s">
         <v>2131</v>
       </c>
-      <c r="E466" s="13" t="s">
+      <c r="H466" s="13" t="s">
         <v>2132</v>
       </c>
-      <c r="F466" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I466" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J466" s="15">
-        <v>45505</v>
+        <v>45585</v>
       </c>
       <c r="K466" s="15">
-        <v>47330</v>
+        <v>47410</v>
       </c>
     </row>
     <row r="467" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A467" s="12">
-        <v>20122003641</v>
+        <v>20122003654</v>
       </c>
       <c r="B467" s="13" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C467" s="13" t="s">
         <v>2135</v>
       </c>
-      <c r="C467" s="13" t="s">
+      <c r="D467" s="13" t="s">
         <v>2136</v>
       </c>
-      <c r="D467" s="13" t="s">
+      <c r="E467" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F467" s="13" t="s">
         <v>2137</v>
       </c>
-      <c r="E467" s="13" t="s">
+      <c r="G467" s="13" t="s">
         <v>2138</v>
       </c>
-      <c r="F467" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G467" s="13" t="s">
+      <c r="H467" s="13" t="s">
         <v>2139</v>
       </c>
-      <c r="H467" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I467" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J467" s="15">
-        <v>45537</v>
+        <v>45623</v>
       </c>
       <c r="K467" s="15">
-        <v>47362</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+        <v>47448</v>
+      </c>
+    </row>
+    <row r="468" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A468" s="12">
-        <v>20122003642</v>
+        <v>20122003657</v>
       </c>
       <c r="B468" s="13" t="s">
         <v>2140</v>
       </c>
       <c r="C468" s="13" t="s">
         <v>2141</v>
       </c>
       <c r="D468" s="13" t="s">
         <v>2142</v>
       </c>
       <c r="E468" s="13" t="s">
         <v>2143</v>
       </c>
       <c r="F468" s="13" t="s">
+        <v>2140</v>
+      </c>
+      <c r="G468" s="13" t="s">
         <v>2144</v>
       </c>
-      <c r="G468" s="13" t="s">
+      <c r="H468" s="13" t="s">
+        <v>2142</v>
+      </c>
+      <c r="I468" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J468" s="15">
+        <v>45748</v>
+      </c>
+      <c r="K468" s="15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="469" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A469" s="12">
+        <v>20122003659</v>
+      </c>
+      <c r="B469" s="13" t="s">
         <v>2145</v>
       </c>
-      <c r="H468" s="13" t="s">
+      <c r="C469" s="13" t="s">
         <v>2146</v>
       </c>
-      <c r="I468" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B469" s="13" t="s">
+      <c r="D469" s="13" t="s">
         <v>2147</v>
       </c>
-      <c r="C469" s="13" t="s">
+      <c r="E469" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F469" s="13" t="s">
         <v>2148</v>
       </c>
-      <c r="D469" s="13" t="s">
+      <c r="G469" s="13" t="s">
         <v>2149</v>
       </c>
-      <c r="E469" s="13" t="s">
+      <c r="H469" s="13" t="s">
         <v>2150</v>
       </c>
-      <c r="F469" s="13" t="s">
+      <c r="I469" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J469" s="15">
+        <v>45748</v>
+      </c>
+      <c r="K469" s="15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="470" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A470" s="12">
+        <v>20122003660</v>
+      </c>
+      <c r="B470" s="13" t="s">
         <v>2151</v>
       </c>
-      <c r="G469" s="13" t="s">
+      <c r="C470" s="13" t="s">
         <v>2152</v>
       </c>
-      <c r="H469" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B470" s="13" t="s">
+      <c r="D470" s="13" t="s">
         <v>2153</v>
       </c>
-      <c r="C470" s="13" t="s">
+      <c r="E470" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F470" s="13" t="s">
         <v>2154</v>
       </c>
-      <c r="D470" s="13" t="s">
+      <c r="G470" s="13" t="s">
         <v>2155</v>
       </c>
-      <c r="E470" s="13" t="s">
+      <c r="H470" s="13" t="s">
+        <v>2153</v>
+      </c>
+      <c r="I470" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J470" s="15">
+        <v>44417</v>
+      </c>
+      <c r="K470" s="15">
+        <v>46242</v>
+      </c>
+    </row>
+    <row r="471" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A471" s="12">
+        <v>20122003663</v>
+      </c>
+      <c r="B471" s="13" t="s">
         <v>2156</v>
       </c>
-      <c r="F470" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H470" s="13" t="s">
+      <c r="C471" s="13" t="s">
         <v>2157</v>
       </c>
-      <c r="I470" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C471" s="13" t="s">
+      <c r="D471" s="13" t="s">
         <v>2158</v>
       </c>
-      <c r="D471" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E471" s="13" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F471" s="13" t="s">
         <v>2156</v>
       </c>
-      <c r="F471" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G471" s="13" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="H471" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I471" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J471" s="15">
-        <v>45564</v>
+        <v>45775</v>
       </c>
       <c r="K471" s="15">
-        <v>47389</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47600</v>
+      </c>
+    </row>
+    <row r="472" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A472" s="12">
-        <v>20122003651</v>
+        <v>20122003667</v>
       </c>
       <c r="B472" s="13" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="C472" s="13" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D472" s="13" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E472" s="13" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F472" s="13" t="s">
         <v>2161</v>
       </c>
-      <c r="D472" s="13" t="s">
+      <c r="G472" s="13" t="s">
         <v>2162</v>
       </c>
-      <c r="E472" s="13" t="s">
+      <c r="H472" s="13" t="s">
         <v>2163</v>
       </c>
-      <c r="F472" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I472" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J472" s="15">
-        <v>45585</v>
+        <v>45775</v>
       </c>
       <c r="K472" s="15">
-        <v>47410</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47600</v>
+      </c>
+    </row>
+    <row r="473" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A473" s="12">
-        <v>20122003654</v>
+        <v>20122003669</v>
       </c>
       <c r="B473" s="13" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="C473" s="13" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D473" s="13" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E473" s="13" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F473" s="13" t="s">
         <v>2165</v>
       </c>
-      <c r="D473" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F473" s="13" t="s">
+      <c r="G473" s="13" t="s">
+        <v>2169</v>
+      </c>
+      <c r="H473" s="13" t="s">
         <v>2167</v>
       </c>
-      <c r="G473" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I473" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J473" s="15">
-        <v>45623</v>
+        <v>45840</v>
       </c>
       <c r="K473" s="15">
-        <v>47448</v>
-[...2 lines deleted...]
-    <row r="474" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47665</v>
+      </c>
+    </row>
+    <row r="474" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A474" s="12">
-        <v>20122003657</v>
+        <v>20122003670</v>
       </c>
       <c r="B474" s="13" t="s">
         <v>2170</v>
       </c>
       <c r="C474" s="13" t="s">
         <v>2171</v>
       </c>
       <c r="D474" s="13" t="s">
         <v>2172</v>
       </c>
       <c r="E474" s="13" t="s">
         <v>2173</v>
       </c>
       <c r="F474" s="13" t="s">
         <v>2170</v>
       </c>
       <c r="G474" s="13" t="s">
         <v>2174</v>
       </c>
       <c r="H474" s="13" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
       <c r="I474" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J474" s="15">
-        <v>45748</v>
+        <v>45813</v>
       </c>
       <c r="K474" s="15">
-        <v>47573</v>
+        <v>47631</v>
       </c>
     </row>
     <row r="475" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A475" s="12">
-        <v>20122003659</v>
+        <v>20122003672</v>
       </c>
       <c r="B475" s="13" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="C475" s="13" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="D475" s="13" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="E475" s="13" t="s">
-        <v>30</v>
+        <v>2179</v>
       </c>
       <c r="F475" s="13" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="G475" s="13" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="H475" s="13" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="I475" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J475" s="15">
-        <v>45748</v>
+        <v>45806</v>
       </c>
       <c r="K475" s="15">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47631</v>
+      </c>
+    </row>
+    <row r="476" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A476" s="12">
-        <v>20122003660</v>
+        <v>20122003674</v>
       </c>
       <c r="B476" s="13" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="C476" s="13" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="D476" s="13" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E476" s="13" t="s">
+        <v>2186</v>
+      </c>
+      <c r="F476" s="13" t="s">
         <v>2183</v>
       </c>
-      <c r="E476" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G476" s="13" t="s">
+        <v>2187</v>
+      </c>
+      <c r="H476" s="13" t="s">
         <v>2185</v>
       </c>
-      <c r="H476" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I476" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J476" s="15">
-        <v>44417</v>
+        <v>45867</v>
       </c>
       <c r="K476" s="15">
-        <v>46242</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47692</v>
+      </c>
+    </row>
+    <row r="477" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A477" s="12">
-        <v>20122003663</v>
+        <v>20122003675</v>
       </c>
       <c r="B477" s="13" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="C477" s="13" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="D477" s="13" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E477" s="13" t="s">
+        <v>2191</v>
+      </c>
+      <c r="F477" s="13" t="s">
         <v>2188</v>
       </c>
-      <c r="E477" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G477" s="13" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="H477" s="13" t="s">
-        <v>30</v>
+        <v>2193</v>
       </c>
       <c r="I477" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J477" s="15">
-        <v>45775</v>
+        <v>46008</v>
       </c>
       <c r="K477" s="15">
-        <v>47600</v>
+        <v>47824</v>
       </c>
     </row>
     <row r="478" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A478" s="12">
-        <v>20122003667</v>
+        <v>20122003676</v>
       </c>
       <c r="B478" s="13" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
       <c r="C478" s="13" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
       <c r="D478" s="13" t="s">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="E478" s="13" t="s">
-        <v>2194</v>
+        <v>2197</v>
       </c>
       <c r="F478" s="13" t="s">
-        <v>2191</v>
+        <v>2198</v>
       </c>
       <c r="G478" s="13" t="s">
-        <v>2192</v>
+        <v>2199</v>
       </c>
       <c r="H478" s="13" t="s">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="I478" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J478" s="15">
-        <v>45775</v>
+        <v>45919</v>
       </c>
       <c r="K478" s="15">
-        <v>47600</v>
+        <v>47734</v>
       </c>
     </row>
     <row r="479" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A479" s="12">
-        <v>20122003669</v>
+        <v>20122003677</v>
       </c>
       <c r="B479" s="13" t="s">
-        <v>2195</v>
+        <v>2200</v>
       </c>
       <c r="C479" s="13" t="s">
-        <v>2196</v>
+        <v>2201</v>
       </c>
       <c r="D479" s="13" t="s">
-        <v>2197</v>
+        <v>2202</v>
       </c>
       <c r="E479" s="13" t="s">
-        <v>2198</v>
+        <v>2203</v>
       </c>
       <c r="F479" s="13" t="s">
-        <v>2195</v>
+        <v>2204</v>
       </c>
       <c r="G479" s="13" t="s">
-        <v>2199</v>
+        <v>2205</v>
       </c>
       <c r="H479" s="13" t="s">
-        <v>2197</v>
+        <v>2206</v>
       </c>
       <c r="I479" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J479" s="15">
         <v>45840</v>
       </c>
       <c r="K479" s="15">
         <v>47665</v>
       </c>
     </row>
     <row r="480" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A480" s="12">
-        <v>20122003670</v>
+        <v>20122003680</v>
       </c>
       <c r="B480" s="13" t="s">
-        <v>2200</v>
+        <v>2207</v>
       </c>
       <c r="C480" s="13" t="s">
-        <v>2201</v>
+        <v>2208</v>
       </c>
       <c r="D480" s="13" t="s">
-        <v>2202</v>
+        <v>2209</v>
       </c>
       <c r="E480" s="13" t="s">
-        <v>2203</v>
+        <v>2210</v>
       </c>
       <c r="F480" s="13" t="s">
-        <v>2200</v>
+        <v>2207</v>
       </c>
       <c r="G480" s="13" t="s">
-        <v>2204</v>
+        <v>2211</v>
       </c>
       <c r="H480" s="13" t="s">
-        <v>2205</v>
+        <v>2212</v>
       </c>
       <c r="I480" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J480" s="15">
-        <v>45813</v>
+        <v>44481</v>
       </c>
       <c r="K480" s="15">
-        <v>47631</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="481" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A481" s="12">
-        <v>20122003672</v>
+        <v>20122003681</v>
       </c>
       <c r="B481" s="13" t="s">
-        <v>2206</v>
+        <v>2213</v>
       </c>
       <c r="C481" s="13" t="s">
-        <v>2207</v>
+        <v>2214</v>
       </c>
       <c r="D481" s="13" t="s">
-        <v>2208</v>
+        <v>2215</v>
       </c>
       <c r="E481" s="13" t="s">
-        <v>2209</v>
+        <v>2216</v>
       </c>
       <c r="F481" s="13" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="G481" s="13" t="s">
-        <v>2211</v>
+        <v>2217</v>
       </c>
       <c r="H481" s="13" t="s">
-        <v>2212</v>
+        <v>2215</v>
       </c>
       <c r="I481" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J481" s="15">
-        <v>45806</v>
+        <v>45909</v>
       </c>
       <c r="K481" s="15">
-        <v>47631</v>
-[...2 lines deleted...]
-    <row r="482" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47734</v>
+      </c>
+    </row>
+    <row r="482" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A482" s="12">
-        <v>20122003674</v>
+        <v>20122003682</v>
       </c>
       <c r="B482" s="13" t="s">
-        <v>2213</v>
+        <v>2218</v>
       </c>
       <c r="C482" s="13" t="s">
-        <v>2214</v>
+        <v>2219</v>
       </c>
       <c r="D482" s="13" t="s">
-        <v>2215</v>
+        <v>2220</v>
       </c>
       <c r="E482" s="13" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="F482" s="13" t="s">
-        <v>2213</v>
+        <v>2218</v>
       </c>
       <c r="G482" s="13" t="s">
-        <v>2217</v>
+        <v>2222</v>
       </c>
       <c r="H482" s="13" t="s">
-        <v>2215</v>
+        <v>2223</v>
       </c>
       <c r="I482" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J482" s="15">
-        <v>45867</v>
+        <v>45909</v>
       </c>
       <c r="K482" s="15">
-        <v>47692</v>
-[...2 lines deleted...]
-    <row r="483" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47734</v>
+      </c>
+    </row>
+    <row r="483" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A483" s="12">
-        <v>20122003675</v>
+        <v>20122003684</v>
       </c>
       <c r="B483" s="13" t="s">
-        <v>2218</v>
+        <v>2224</v>
       </c>
       <c r="C483" s="13" t="s">
-        <v>2219</v>
+        <v>2225</v>
       </c>
       <c r="D483" s="13" t="s">
-        <v>2220</v>
+        <v>2226</v>
       </c>
       <c r="E483" s="13" t="s">
-        <v>2221</v>
+        <v>2227</v>
       </c>
       <c r="F483" s="13" t="s">
-        <v>2218</v>
+        <v>2224</v>
       </c>
       <c r="G483" s="13" t="s">
-        <v>2222</v>
+        <v>556</v>
       </c>
       <c r="H483" s="13" t="s">
-        <v>2223</v>
+        <v>2226</v>
       </c>
       <c r="I483" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J483" s="15">
-        <v>46008</v>
+        <v>46196</v>
       </c>
       <c r="K483" s="15">
-        <v>47824</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>48020</v>
+      </c>
+    </row>
+    <row r="484" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A484" s="12">
-        <v>20122003676</v>
+        <v>20122003689</v>
       </c>
       <c r="B484" s="13" t="s">
-        <v>2224</v>
+        <v>2228</v>
       </c>
       <c r="C484" s="13" t="s">
-        <v>2225</v>
+        <v>2229</v>
       </c>
       <c r="D484" s="13" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="E484" s="13" t="s">
-        <v>2227</v>
+        <v>2231</v>
       </c>
       <c r="F484" s="13" t="s">
         <v>2228</v>
       </c>
       <c r="G484" s="13" t="s">
-        <v>2229</v>
+        <v>2232</v>
       </c>
       <c r="H484" s="13" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="I484" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J484" s="15">
-        <v>45919</v>
+        <v>44463</v>
       </c>
       <c r="K484" s="15">
-        <v>47734</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="485" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A485" s="12">
-        <v>20122003677</v>
+        <v>20122003690</v>
       </c>
       <c r="B485" s="13" t="s">
-        <v>2230</v>
+        <v>2233</v>
       </c>
       <c r="C485" s="13" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
       <c r="D485" s="13" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
       <c r="E485" s="13" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F485" s="13" t="s">
         <v>2233</v>
       </c>
-      <c r="F485" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G485" s="13" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="H485" s="13" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="I485" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J485" s="15">
-        <v>45840</v>
+        <v>46044</v>
       </c>
       <c r="K485" s="15">
-        <v>47665</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47869</v>
+      </c>
+    </row>
+    <row r="486" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A486" s="12">
-        <v>20122003680</v>
+        <v>20122003693</v>
       </c>
       <c r="B486" s="13" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="C486" s="13" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="D486" s="13" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E486" s="13" t="s">
+        <v>2242</v>
+      </c>
+      <c r="F486" s="13" t="s">
         <v>2239</v>
       </c>
-      <c r="E486" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G486" s="13" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="H486" s="13" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="I486" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J486" s="15">
-        <v>44481</v>
+        <v>44558</v>
       </c>
       <c r="K486" s="15">
-        <v>46306</v>
+        <v>46383</v>
       </c>
     </row>
     <row r="487" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A487" s="12">
-        <v>20122003681</v>
+        <v>20122003693</v>
       </c>
       <c r="B487" s="13" t="s">
-        <v>2243</v>
+        <v>2239</v>
       </c>
       <c r="C487" s="13" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="D487" s="13" t="s">
-        <v>2245</v>
+        <v>2241</v>
       </c>
       <c r="E487" s="13" t="s">
+        <v>2242</v>
+      </c>
+      <c r="F487" s="13" t="s">
         <v>2246</v>
-      </c>
-[...1 lines deleted...]
-        <v>2243</v>
       </c>
       <c r="G487" s="13" t="s">
         <v>2247</v>
       </c>
       <c r="H487" s="13" t="s">
-        <v>2245</v>
+        <v>2244</v>
       </c>
       <c r="I487" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J487" s="15">
-        <v>45909</v>
+        <v>44558</v>
       </c>
       <c r="K487" s="15">
-        <v>47734</v>
-[...2 lines deleted...]
-    <row r="488" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46383</v>
+      </c>
+    </row>
+    <row r="488" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A488" s="12">
-        <v>20122003682</v>
+        <v>20122003694</v>
       </c>
       <c r="B488" s="13" t="s">
         <v>2248</v>
       </c>
       <c r="C488" s="13" t="s">
         <v>2249</v>
       </c>
       <c r="D488" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E488" s="13" t="s">
         <v>2250</v>
-      </c>
-[...1 lines deleted...]
-        <v>2251</v>
       </c>
       <c r="F488" s="13" t="s">
         <v>2248</v>
       </c>
       <c r="G488" s="13" t="s">
+        <v>2251</v>
+      </c>
+      <c r="H488" s="13" t="s">
         <v>2252</v>
       </c>
-      <c r="H488" s="13" t="s">
+      <c r="I488" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J488" s="15">
+        <v>46072</v>
+      </c>
+      <c r="K488" s="15">
+        <v>47897</v>
+      </c>
+    </row>
+    <row r="489" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+      <c r="A489" s="12">
+        <v>20122003695</v>
+      </c>
+      <c r="B489" s="13" t="s">
         <v>2253</v>
       </c>
-      <c r="I488" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B489" s="13" t="s">
+      <c r="C489" s="13" t="s">
         <v>2254</v>
       </c>
-      <c r="C489" s="13" t="s">
+      <c r="D489" s="13" t="s">
         <v>2255</v>
       </c>
-      <c r="D489" s="13" t="s">
+      <c r="E489" s="13" t="s">
         <v>2256</v>
       </c>
-      <c r="E489" s="13" t="s">
+      <c r="F489" s="13" t="s">
+        <v>2253</v>
+      </c>
+      <c r="G489" s="13" t="s">
         <v>2257</v>
       </c>
-      <c r="F489" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H489" s="13" t="s">
-        <v>2256</v>
+        <v>2255</v>
       </c>
       <c r="I489" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J489" s="15">
-        <v>44369</v>
+        <v>46110</v>
       </c>
       <c r="K489" s="15">
-        <v>46194</v>
-[...2 lines deleted...]
-    <row r="490" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47935</v>
+      </c>
+    </row>
+    <row r="490" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A490" s="12">
-        <v>20122003689</v>
+        <v>20122003696</v>
       </c>
       <c r="B490" s="13" t="s">
         <v>2258</v>
       </c>
       <c r="C490" s="13" t="s">
         <v>2259</v>
       </c>
       <c r="D490" s="13" t="s">
         <v>2260</v>
       </c>
       <c r="E490" s="13" t="s">
         <v>2261</v>
       </c>
       <c r="F490" s="13" t="s">
         <v>2258</v>
       </c>
       <c r="G490" s="13" t="s">
         <v>2262</v>
       </c>
       <c r="H490" s="13" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
       <c r="I490" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J490" s="15">
-        <v>44463</v>
+        <v>46072</v>
       </c>
       <c r="K490" s="15">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47897</v>
+      </c>
+    </row>
+    <row r="491" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A491" s="12">
-        <v>20122003690</v>
+        <v>20122003697</v>
       </c>
       <c r="B491" s="13" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="C491" s="13" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="D491" s="13" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="E491" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F491" s="13" t="s">
+        <v>2267</v>
+      </c>
+      <c r="G491" s="13" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H491" s="13" t="s">
         <v>2266</v>
       </c>
-      <c r="F491" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I491" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J491" s="15">
-        <v>46044</v>
+        <v>46072</v>
       </c>
       <c r="K491" s="15">
-        <v>47869</v>
-[...2 lines deleted...]
-    <row r="492" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47897</v>
+      </c>
+    </row>
+    <row r="492" spans="1:11" ht="75.599999999999994" x14ac:dyDescent="0.15">
       <c r="A492" s="12">
-        <v>20122003693</v>
+        <v>20122003698</v>
       </c>
       <c r="B492" s="13" t="s">
         <v>2269</v>
       </c>
       <c r="C492" s="13" t="s">
         <v>2270</v>
       </c>
       <c r="D492" s="13" t="s">
         <v>2271</v>
       </c>
       <c r="E492" s="13" t="s">
         <v>2272</v>
       </c>
       <c r="F492" s="13" t="s">
         <v>2269</v>
       </c>
       <c r="G492" s="13" t="s">
         <v>2273</v>
       </c>
       <c r="H492" s="13" t="s">
         <v>2274</v>
       </c>
       <c r="I492" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J492" s="15">
-        <v>44558</v>
+        <v>46122</v>
       </c>
       <c r="K492" s="15">
-        <v>46383</v>
-[...2 lines deleted...]
-    <row r="493" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47935</v>
+      </c>
+    </row>
+    <row r="493" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A493" s="12">
-        <v>20122003693</v>
+        <v>20122003699</v>
       </c>
       <c r="B493" s="13" t="s">
-        <v>2269</v>
+        <v>2275</v>
       </c>
       <c r="C493" s="13" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D493" s="13" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E493" s="13" t="s">
+        <v>2278</v>
+      </c>
+      <c r="F493" s="13" t="s">
         <v>2275</v>
       </c>
-      <c r="D493" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G493" s="13" t="s">
+        <v>2279</v>
+      </c>
+      <c r="H493" s="13" t="s">
         <v>2277</v>
       </c>
-      <c r="H493" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I493" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J493" s="15">
-        <v>44558</v>
+        <v>44593</v>
       </c>
       <c r="K493" s="15">
-        <v>46383</v>
-[...2 lines deleted...]
-    <row r="494" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="494" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A494" s="12">
-        <v>20122003694</v>
+        <v>20122003701</v>
       </c>
       <c r="B494" s="13" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="C494" s="13" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="D494" s="13" t="s">
-        <v>26</v>
+        <v>2282</v>
       </c>
       <c r="E494" s="13" t="s">
-        <v>2280</v>
+        <v>2283</v>
       </c>
       <c r="F494" s="13" t="s">
-        <v>2278</v>
+        <v>2284</v>
       </c>
       <c r="G494" s="13" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
       <c r="H494" s="13" t="s">
-        <v>2282</v>
+        <v>2286</v>
       </c>
       <c r="I494" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J494" s="15">
-        <v>46072</v>
+        <v>46148</v>
       </c>
       <c r="K494" s="15">
-        <v>47897</v>
-[...2 lines deleted...]
-    <row r="495" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+        <v>47973</v>
+      </c>
+    </row>
+    <row r="495" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A495" s="12">
-        <v>20122003695</v>
+        <v>20122003702</v>
       </c>
       <c r="B495" s="13" t="s">
-        <v>2283</v>
+        <v>2287</v>
       </c>
       <c r="C495" s="13" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
       <c r="D495" s="13" t="s">
-        <v>2285</v>
+        <v>2289</v>
       </c>
       <c r="E495" s="13" t="s">
-        <v>2286</v>
+        <v>2290</v>
       </c>
       <c r="F495" s="13" t="s">
-        <v>2283</v>
+        <v>2291</v>
       </c>
       <c r="G495" s="13" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H495" s="13" t="s">
+        <v>2289</v>
+      </c>
+      <c r="I495" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J495" s="15">
+        <v>46149</v>
+      </c>
+      <c r="K495" s="15">
+        <v>47973</v>
+      </c>
+    </row>
+    <row r="496" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A496" s="12">
+        <v>20122003702</v>
+      </c>
+      <c r="B496" s="13" t="s">
         <v>2287</v>
       </c>
-      <c r="H495" s="13" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C496" s="13" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D496" s="13" t="s">
         <v>2289</v>
       </c>
-      <c r="D496" s="13" t="s">
+      <c r="E496" s="13" t="s">
         <v>2290</v>
       </c>
-      <c r="E496" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F496" s="13" t="s">
-        <v>2288</v>
+        <v>2294</v>
       </c>
       <c r="G496" s="13" t="s">
-        <v>2292</v>
+        <v>2295</v>
       </c>
       <c r="H496" s="13" t="s">
+        <v>2296</v>
+      </c>
+      <c r="I496" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J496" s="15">
+        <v>46149</v>
+      </c>
+      <c r="K496" s="15">
+        <v>47973</v>
+      </c>
+    </row>
+    <row r="497" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A497" s="12">
+        <v>20122003702</v>
+      </c>
+      <c r="B497" s="13" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C497" s="13" t="s">
         <v>2293</v>
       </c>
-      <c r="I496" s="14" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D497" s="13" t="s">
-        <v>2296</v>
+        <v>2289</v>
       </c>
       <c r="E497" s="13" t="s">
-        <v>30</v>
+        <v>2290</v>
       </c>
       <c r="F497" s="13" t="s">
         <v>2297</v>
       </c>
       <c r="G497" s="13" t="s">
         <v>2298</v>
       </c>
       <c r="H497" s="13" t="s">
-        <v>2296</v>
+        <v>30</v>
       </c>
       <c r="I497" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J497" s="15">
-        <v>46072</v>
+        <v>46149</v>
       </c>
       <c r="K497" s="15">
-        <v>47897</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:11" ht="75.599999999999994" x14ac:dyDescent="0.15">
+        <v>47973</v>
+      </c>
+    </row>
+    <row r="498" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A498" s="12">
-        <v>20122003698</v>
+        <v>20122003702</v>
       </c>
       <c r="B498" s="13" t="s">
-        <v>2299</v>
+        <v>2287</v>
       </c>
       <c r="C498" s="13" t="s">
-        <v>2300</v>
+        <v>2293</v>
       </c>
       <c r="D498" s="13" t="s">
-        <v>2301</v>
+        <v>2289</v>
       </c>
       <c r="E498" s="13" t="s">
-        <v>2302</v>
+        <v>2290</v>
       </c>
       <c r="F498" s="13" t="s">
         <v>2299</v>
       </c>
       <c r="G498" s="13" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H498" s="13" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I498" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J498" s="15">
+        <v>46149</v>
+      </c>
+      <c r="K498" s="15">
+        <v>47973</v>
+      </c>
+    </row>
+    <row r="499" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A499" s="12">
+        <v>20122003703</v>
+      </c>
+      <c r="B499" s="13" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C499" s="13" t="s">
         <v>2303</v>
       </c>
-      <c r="H498" s="13" t="s">
+      <c r="D499" s="13" t="s">
         <v>2304</v>
       </c>
-      <c r="I498" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B499" s="13" t="s">
+      <c r="E499" s="13" t="s">
         <v>2305</v>
       </c>
-      <c r="C499" s="13" t="s">
+      <c r="F499" s="13" t="s">
+        <v>2302</v>
+      </c>
+      <c r="G499" s="13" t="s">
         <v>2306</v>
       </c>
-      <c r="D499" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H499" s="13" t="s">
-        <v>2307</v>
+        <v>2304</v>
       </c>
       <c r="I499" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J499" s="15">
-        <v>44593</v>
+        <v>44375</v>
       </c>
       <c r="K499" s="15">
-        <v>46418</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="500" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A500" s="12">
-        <v>20122003701</v>
+        <v>20122003709</v>
       </c>
       <c r="B500" s="13" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C500" s="13" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D500" s="13" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E500" s="13" t="s">
         <v>2310</v>
       </c>
-      <c r="C500" s="13" t="s">
+      <c r="F500" s="13" t="s">
         <v>2311</v>
       </c>
-      <c r="D500" s="13" t="s">
+      <c r="G500" s="13" t="s">
         <v>2312</v>
       </c>
-      <c r="E500" s="13" t="s">
+      <c r="H500" s="13" t="s">
         <v>2313</v>
       </c>
-      <c r="F500" s="13" t="s">
+      <c r="I500" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J500" s="15">
+        <v>46196</v>
+      </c>
+      <c r="K500" s="15">
+        <v>48015</v>
+      </c>
+    </row>
+    <row r="501" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+      <c r="A501" s="12">
+        <v>20122003710</v>
+      </c>
+      <c r="B501" s="13" t="s">
         <v>2314</v>
       </c>
-      <c r="G500" s="13" t="s">
+      <c r="C501" s="13" t="s">
         <v>2315</v>
       </c>
-      <c r="H500" s="13" t="s">
+      <c r="D501" s="13" t="s">
         <v>2316</v>
       </c>
-      <c r="I500" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B501" s="13" t="s">
+      <c r="E501" s="13" t="s">
         <v>2317</v>
       </c>
-      <c r="C501" s="13" t="s">
+      <c r="F501" s="13" t="s">
         <v>2318</v>
       </c>
-      <c r="D501" s="13" t="s">
+      <c r="G501" s="13" t="s">
         <v>2319</v>
       </c>
-      <c r="E501" s="13" t="s">
+      <c r="H501" s="13" t="s">
         <v>2320</v>
       </c>
-      <c r="F501" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G501" s="13" t="s">
+      <c r="I501" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J501" s="15">
+        <v>46190</v>
+      </c>
+      <c r="K501" s="15">
+        <v>48015</v>
+      </c>
+    </row>
+    <row r="502" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A502" s="12">
+        <v>20122003712</v>
+      </c>
+      <c r="B502" s="13" t="s">
         <v>2321</v>
-      </c>
-[...18 lines deleted...]
-        <v>2317</v>
       </c>
       <c r="C502" s="13" t="s">
         <v>2322</v>
       </c>
       <c r="D502" s="13" t="s">
-        <v>2319</v>
+        <v>2323</v>
       </c>
       <c r="E502" s="13" t="s">
-        <v>2320</v>
+        <v>2324</v>
       </c>
       <c r="F502" s="13" t="s">
+        <v>2321</v>
+      </c>
+      <c r="G502" s="13" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H502" s="13" t="s">
         <v>2323</v>
       </c>
-      <c r="G502" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I502" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J502" s="15">
-        <v>44322</v>
+        <v>44558</v>
       </c>
       <c r="K502" s="15">
-        <v>46147</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46383</v>
+      </c>
+    </row>
+    <row r="503" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A503" s="12">
-        <v>20122003702</v>
+        <v>20122003713</v>
       </c>
       <c r="B503" s="13" t="s">
-        <v>2317</v>
+        <v>2326</v>
       </c>
       <c r="C503" s="13" t="s">
-        <v>2322</v>
+        <v>2327</v>
       </c>
       <c r="D503" s="13" t="s">
-        <v>2319</v>
+        <v>2328</v>
       </c>
       <c r="E503" s="13" t="s">
-        <v>2320</v>
+        <v>2329</v>
       </c>
       <c r="F503" s="13" t="s">
-        <v>2326</v>
+        <v>2330</v>
       </c>
       <c r="G503" s="13" t="s">
-        <v>2327</v>
+        <v>2331</v>
       </c>
       <c r="H503" s="13" t="s">
-        <v>30</v>
+        <v>2332</v>
       </c>
       <c r="I503" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J503" s="15">
-        <v>44322</v>
+        <v>46222</v>
       </c>
       <c r="K503" s="15">
-        <v>46147</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>48047</v>
+      </c>
+    </row>
+    <row r="504" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A504" s="12">
-        <v>20122003702</v>
+        <v>20122003716</v>
       </c>
       <c r="B504" s="13" t="s">
-        <v>2317</v>
+        <v>2333</v>
       </c>
       <c r="C504" s="13" t="s">
-        <v>2322</v>
+        <v>2334</v>
       </c>
       <c r="D504" s="13" t="s">
-        <v>2319</v>
+        <v>2335</v>
       </c>
       <c r="E504" s="13" t="s">
-        <v>2320</v>
+        <v>2336</v>
       </c>
       <c r="F504" s="13" t="s">
-        <v>2328</v>
+        <v>2337</v>
       </c>
       <c r="G504" s="13" t="s">
-        <v>2329</v>
+        <v>2338</v>
       </c>
       <c r="H504" s="13" t="s">
-        <v>2330</v>
+        <v>2335</v>
       </c>
       <c r="I504" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J504" s="15">
-        <v>44322</v>
+        <v>46235</v>
       </c>
       <c r="K504" s="15">
-        <v>46147</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>48060</v>
+      </c>
+    </row>
+    <row r="505" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A505" s="12">
-        <v>20122003703</v>
+        <v>20122003717</v>
       </c>
       <c r="B505" s="13" t="s">
-        <v>2331</v>
+        <v>2339</v>
       </c>
       <c r="C505" s="13" t="s">
-        <v>2332</v>
+        <v>2340</v>
       </c>
       <c r="D505" s="13" t="s">
-        <v>2333</v>
+        <v>2341</v>
       </c>
       <c r="E505" s="13" t="s">
-        <v>2334</v>
+        <v>2342</v>
       </c>
       <c r="F505" s="13" t="s">
-        <v>2331</v>
+        <v>2339</v>
       </c>
       <c r="G505" s="13" t="s">
-        <v>2335</v>
+        <v>2343</v>
       </c>
       <c r="H505" s="13" t="s">
-        <v>2333</v>
+        <v>2344</v>
       </c>
       <c r="I505" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J505" s="15">
-        <v>44375</v>
+        <v>44409</v>
       </c>
       <c r="K505" s="15">
-        <v>46200</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="506" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A506" s="12">
-        <v>20122003709</v>
+        <v>20122003718</v>
       </c>
       <c r="B506" s="13" t="s">
-        <v>2336</v>
+        <v>2345</v>
       </c>
       <c r="C506" s="13" t="s">
-        <v>2337</v>
+        <v>2346</v>
       </c>
       <c r="D506" s="13" t="s">
-        <v>2338</v>
+        <v>2347</v>
       </c>
       <c r="E506" s="13" t="s">
-        <v>2339</v>
+        <v>2348</v>
       </c>
       <c r="F506" s="13" t="s">
-        <v>2340</v>
+        <v>2345</v>
       </c>
       <c r="G506" s="13" t="s">
-        <v>2341</v>
+        <v>2349</v>
       </c>
       <c r="H506" s="13" t="s">
-        <v>2342</v>
+        <v>2347</v>
       </c>
       <c r="I506" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J506" s="15">
-        <v>44364</v>
+        <v>44502</v>
       </c>
       <c r="K506" s="15">
-        <v>46189</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="507" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A507" s="12">
-        <v>20122003710</v>
+        <v>20122003719</v>
       </c>
       <c r="B507" s="13" t="s">
-        <v>2343</v>
+        <v>2350</v>
       </c>
       <c r="C507" s="13" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="D507" s="13" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
       <c r="E507" s="13" t="s">
-        <v>2346</v>
+        <v>2353</v>
       </c>
       <c r="F507" s="13" t="s">
-        <v>2347</v>
+        <v>2354</v>
       </c>
       <c r="G507" s="13" t="s">
-        <v>2348</v>
+        <v>2355</v>
       </c>
       <c r="H507" s="13" t="s">
-        <v>2349</v>
+        <v>2356</v>
       </c>
       <c r="I507" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J507" s="15">
-        <v>44364</v>
+        <v>44417</v>
       </c>
       <c r="K507" s="15">
-        <v>46189</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46242</v>
+      </c>
+    </row>
+    <row r="508" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A508" s="12">
-        <v>20122003712</v>
+        <v>20122003720</v>
       </c>
       <c r="B508" s="13" t="s">
-        <v>2350</v>
+        <v>2357</v>
       </c>
       <c r="C508" s="13" t="s">
-        <v>2351</v>
+        <v>2358</v>
       </c>
       <c r="D508" s="13" t="s">
-        <v>2352</v>
+        <v>2359</v>
       </c>
       <c r="E508" s="13" t="s">
-        <v>2353</v>
+        <v>2360</v>
       </c>
       <c r="F508" s="13" t="s">
-        <v>2350</v>
+        <v>2357</v>
       </c>
       <c r="G508" s="13" t="s">
-        <v>2354</v>
+        <v>1461</v>
       </c>
       <c r="H508" s="13" t="s">
-        <v>2352</v>
+        <v>30</v>
       </c>
       <c r="I508" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J508" s="15">
-        <v>44558</v>
+        <v>44741</v>
       </c>
       <c r="K508" s="15">
-        <v>46383</v>
+        <v>46566</v>
       </c>
     </row>
     <row r="509" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A509" s="12">
-        <v>20122003713</v>
+        <v>20122003721</v>
       </c>
       <c r="B509" s="13" t="s">
-        <v>2355</v>
+        <v>2361</v>
       </c>
       <c r="C509" s="13" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
       <c r="D509" s="13" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="E509" s="13" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
       <c r="F509" s="13" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="G509" s="13" t="s">
-        <v>2360</v>
+        <v>2365</v>
       </c>
       <c r="H509" s="13" t="s">
-        <v>2361</v>
+        <v>2366</v>
       </c>
       <c r="I509" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J509" s="15">
-        <v>44396</v>
+        <v>44440</v>
       </c>
       <c r="K509" s="15">
-        <v>46221</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="510" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A510" s="12">
-        <v>20122003716</v>
+        <v>20122003724</v>
       </c>
       <c r="B510" s="13" t="s">
-        <v>2362</v>
+        <v>2367</v>
       </c>
       <c r="C510" s="13" t="s">
-        <v>2363</v>
+        <v>2368</v>
       </c>
       <c r="D510" s="13" t="s">
-        <v>2364</v>
+        <v>2369</v>
       </c>
       <c r="E510" s="13" t="s">
-        <v>2365</v>
+        <v>2370</v>
       </c>
       <c r="F510" s="13" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="G510" s="13" t="s">
+        <v>2371</v>
+      </c>
+      <c r="H510" s="13" t="s">
+        <v>2369</v>
+      </c>
+      <c r="I510" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J510" s="15">
+        <v>44593</v>
+      </c>
+      <c r="K510" s="15">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="511" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A511" s="12">
+        <v>20122003724</v>
+      </c>
+      <c r="B511" s="13" t="s">
         <v>2367</v>
       </c>
-      <c r="H510" s="13" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C511" s="13" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D511" s="13" t="s">
         <v>2369</v>
       </c>
-      <c r="D511" s="13" t="s">
+      <c r="E511" s="13" t="s">
         <v>2370</v>
       </c>
-      <c r="E511" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F511" s="13" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="G511" s="13" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="H511" s="13" t="s">
-        <v>2373</v>
+        <v>2369</v>
       </c>
       <c r="I511" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J511" s="15">
-        <v>44409</v>
+        <v>44593</v>
       </c>
       <c r="K511" s="15">
-        <v>46234</v>
-[...2 lines deleted...]
-    <row r="512" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="512" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A512" s="12">
-        <v>20122003718</v>
+        <v>20122003725</v>
       </c>
       <c r="B512" s="13" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="C512" s="13" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D512" s="13" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E512" s="13" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F512" s="13" t="s">
         <v>2375</v>
       </c>
-      <c r="D512" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E512" s="13" t="s">
+      <c r="G512" s="13" t="s">
+        <v>2379</v>
+      </c>
+      <c r="H512" s="13" t="s">
         <v>2377</v>
       </c>
-      <c r="F512" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I512" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J512" s="15">
-        <v>44502</v>
+        <v>44593</v>
       </c>
       <c r="K512" s="15">
-        <v>46327</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46418</v>
+      </c>
+    </row>
+    <row r="513" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A513" s="12">
-        <v>20122003719</v>
+        <v>20122003727</v>
       </c>
       <c r="B513" s="13" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="C513" s="13" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D513" s="13" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E513" s="13" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F513" s="13" t="s">
+        <v>2384</v>
+      </c>
+      <c r="G513" s="13" t="s">
+        <v>2385</v>
+      </c>
+      <c r="H513" s="13" t="s">
+        <v>2386</v>
+      </c>
+      <c r="I513" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J513" s="15">
+        <v>44662</v>
+      </c>
+      <c r="K513" s="15">
+        <v>46487</v>
+      </c>
+    </row>
+    <row r="514" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A514" s="12">
+        <v>20122003727</v>
+      </c>
+      <c r="B514" s="13" t="s">
         <v>2380</v>
-      </c>
-[...30 lines deleted...]
-        <v>2386</v>
       </c>
       <c r="C514" s="13" t="s">
         <v>2387</v>
       </c>
       <c r="D514" s="13" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E514" s="13" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F514" s="13" t="s">
         <v>2388</v>
       </c>
-      <c r="E514" s="13" t="s">
+      <c r="G514" s="13" t="s">
         <v>2389</v>
       </c>
-      <c r="F514" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H514" s="13" t="s">
-        <v>30</v>
+        <v>2382</v>
       </c>
       <c r="I514" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J514" s="15">
-        <v>44741</v>
+        <v>44662</v>
       </c>
       <c r="K514" s="15">
-        <v>46566</v>
+        <v>46487</v>
       </c>
     </row>
     <row r="515" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A515" s="12">
-        <v>20122003721</v>
+        <v>20122003728</v>
       </c>
       <c r="B515" s="13" t="s">
         <v>2390</v>
       </c>
       <c r="C515" s="13" t="s">
         <v>2391</v>
       </c>
       <c r="D515" s="13" t="s">
         <v>2392</v>
       </c>
       <c r="E515" s="13" t="s">
         <v>2393</v>
       </c>
       <c r="F515" s="13" t="s">
-        <v>2390</v>
+        <v>2394</v>
       </c>
       <c r="G515" s="13" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="H515" s="13" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="I515" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J515" s="15">
-        <v>44440</v>
+        <v>44662</v>
       </c>
       <c r="K515" s="15">
-        <v>46265</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46487</v>
+      </c>
+    </row>
+    <row r="516" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A516" s="12">
-        <v>20122003724</v>
+        <v>20122003729</v>
       </c>
       <c r="B516" s="13" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="C516" s="13" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="D516" s="13" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="E516" s="13" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="F516" s="13" t="s">
-        <v>2396</v>
+        <v>2401</v>
       </c>
       <c r="G516" s="13" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="H516" s="13" t="s">
-        <v>2398</v>
+        <v>2403</v>
       </c>
       <c r="I516" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J516" s="15">
-        <v>44593</v>
+        <v>44700</v>
       </c>
       <c r="K516" s="15">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46525</v>
+      </c>
+    </row>
+    <row r="517" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A517" s="12">
-        <v>20122003724</v>
+        <v>20122003734</v>
       </c>
       <c r="B517" s="13" t="s">
-        <v>2396</v>
+        <v>2404</v>
       </c>
       <c r="C517" s="13" t="s">
-        <v>2401</v>
+        <v>2405</v>
       </c>
       <c r="D517" s="13" t="s">
-        <v>2398</v>
+        <v>2406</v>
       </c>
       <c r="E517" s="13" t="s">
-        <v>2399</v>
+        <v>30</v>
       </c>
       <c r="F517" s="13" t="s">
-        <v>2402</v>
+        <v>2407</v>
       </c>
       <c r="G517" s="13" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="H517" s="13" t="s">
-        <v>2398</v>
+        <v>2406</v>
       </c>
       <c r="I517" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J517" s="15">
-        <v>44593</v>
+        <v>44719</v>
       </c>
       <c r="K517" s="15">
-        <v>46418</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46544</v>
+      </c>
+    </row>
+    <row r="518" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A518" s="12">
-        <v>20122003725</v>
+        <v>20122003736</v>
       </c>
       <c r="B518" s="13" t="s">
-        <v>2404</v>
+        <v>2408</v>
       </c>
       <c r="C518" s="13" t="s">
-        <v>2405</v>
+        <v>2409</v>
       </c>
       <c r="D518" s="13" t="s">
-        <v>2406</v>
+        <v>2410</v>
       </c>
       <c r="E518" s="13" t="s">
-        <v>2407</v>
+        <v>2411</v>
       </c>
       <c r="F518" s="13" t="s">
-        <v>2404</v>
+        <v>2408</v>
       </c>
       <c r="G518" s="13" t="s">
-        <v>2408</v>
+        <v>2412</v>
       </c>
       <c r="H518" s="13" t="s">
-        <v>2406</v>
+        <v>2413</v>
       </c>
       <c r="I518" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J518" s="15">
-        <v>44593</v>
+        <v>44775</v>
       </c>
       <c r="K518" s="15">
-        <v>46418</v>
+        <v>46600</v>
       </c>
     </row>
     <row r="519" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A519" s="12">
-        <v>20122003727</v>
+        <v>20122003737</v>
       </c>
       <c r="B519" s="13" t="s">
-        <v>2409</v>
+        <v>2414</v>
       </c>
       <c r="C519" s="13" t="s">
-        <v>2410</v>
+        <v>2415</v>
       </c>
       <c r="D519" s="13" t="s">
-        <v>2411</v>
+        <v>2416</v>
       </c>
       <c r="E519" s="13" t="s">
-        <v>2412</v>
+        <v>2417</v>
       </c>
       <c r="F519" s="13" t="s">
-        <v>2413</v>
+        <v>2418</v>
       </c>
       <c r="G519" s="13" t="s">
-        <v>2414</v>
+        <v>2419</v>
       </c>
       <c r="H519" s="13" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="I519" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J519" s="15">
-        <v>44662</v>
+        <v>44748</v>
       </c>
       <c r="K519" s="15">
-        <v>46487</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46573</v>
+      </c>
+    </row>
+    <row r="520" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A520" s="12">
-        <v>20122003727</v>
+        <v>20122003739</v>
       </c>
       <c r="B520" s="13" t="s">
-        <v>2409</v>
+        <v>2420</v>
       </c>
       <c r="C520" s="13" t="s">
-        <v>2416</v>
+        <v>2421</v>
       </c>
       <c r="D520" s="13" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
       <c r="E520" s="13" t="s">
-        <v>2412</v>
+        <v>2423</v>
       </c>
       <c r="F520" s="13" t="s">
-        <v>2417</v>
+        <v>2424</v>
       </c>
       <c r="G520" s="13" t="s">
-        <v>2418</v>
+        <v>2421</v>
       </c>
       <c r="H520" s="13" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
       <c r="I520" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J520" s="15">
-        <v>44662</v>
+        <v>44748</v>
       </c>
       <c r="K520" s="15">
-        <v>46487</v>
+        <v>46573</v>
       </c>
     </row>
     <row r="521" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A521" s="12">
-        <v>20122003728</v>
+        <v>20122003742</v>
       </c>
       <c r="B521" s="13" t="s">
-        <v>2419</v>
+        <v>2425</v>
       </c>
       <c r="C521" s="13" t="s">
-        <v>2420</v>
+        <v>2426</v>
       </c>
       <c r="D521" s="13" t="s">
-        <v>2421</v>
+        <v>2427</v>
       </c>
       <c r="E521" s="13" t="s">
-        <v>2422</v>
+        <v>2428</v>
       </c>
       <c r="F521" s="13" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="G521" s="13" t="s">
-        <v>2424</v>
+        <v>2429</v>
       </c>
       <c r="H521" s="13" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="I521" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J521" s="15">
-        <v>44662</v>
+        <v>44805</v>
       </c>
       <c r="K521" s="15">
-        <v>46487</v>
-[...2 lines deleted...]
-    <row r="522" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46628</v>
+      </c>
+    </row>
+    <row r="522" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A522" s="12">
-        <v>20122003729</v>
+        <v>20122003743</v>
       </c>
       <c r="B522" s="13" t="s">
-        <v>2426</v>
+        <v>2430</v>
       </c>
       <c r="C522" s="13" t="s">
-        <v>2427</v>
+        <v>2431</v>
       </c>
       <c r="D522" s="13" t="s">
-        <v>2428</v>
+        <v>2432</v>
       </c>
       <c r="E522" s="13" t="s">
-        <v>2429</v>
+        <v>2433</v>
       </c>
       <c r="F522" s="13" t="s">
         <v>2430</v>
       </c>
       <c r="G522" s="13" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
       <c r="H522" s="13" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
       <c r="I522" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J522" s="15">
-        <v>44700</v>
+        <v>44803</v>
       </c>
       <c r="K522" s="15">
-        <v>46525</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:11" x14ac:dyDescent="0.15">
+        <v>46628</v>
+      </c>
+    </row>
+    <row r="523" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A523" s="12">
-        <v>20122003734</v>
+        <v>20122003750</v>
       </c>
       <c r="B523" s="13" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="C523" s="13" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="D523" s="13" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
       <c r="E523" s="13" t="s">
-        <v>30</v>
+        <v>2439</v>
       </c>
       <c r="F523" s="13" t="s">
         <v>2436</v>
       </c>
       <c r="G523" s="13" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="H523" s="13" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
       <c r="I523" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J523" s="15">
-        <v>44719</v>
+        <v>44875</v>
       </c>
       <c r="K523" s="15">
-        <v>46544</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46700</v>
+      </c>
+    </row>
+    <row r="524" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A524" s="12">
-        <v>20122003736</v>
+        <v>20122003751</v>
       </c>
       <c r="B524" s="13" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
       <c r="C524" s="13" t="s">
-        <v>2438</v>
+        <v>2441</v>
       </c>
       <c r="D524" s="13" t="s">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="E524" s="13" t="s">
+        <v>2443</v>
+      </c>
+      <c r="F524" s="13" t="s">
         <v>2440</v>
       </c>
-      <c r="F524" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G524" s="13" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="H524" s="13" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
       <c r="I524" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J524" s="15">
-        <v>44775</v>
+        <v>44875</v>
       </c>
       <c r="K524" s="15">
-        <v>46600</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46700</v>
+      </c>
+    </row>
+    <row r="525" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A525" s="12">
-        <v>20122003737</v>
+        <v>20122003752</v>
       </c>
       <c r="B525" s="13" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="C525" s="13" t="s">
-        <v>2444</v>
+        <v>2447</v>
       </c>
       <c r="D525" s="13" t="s">
-        <v>2445</v>
+        <v>2448</v>
       </c>
       <c r="E525" s="13" t="s">
-        <v>2446</v>
+        <v>30</v>
       </c>
       <c r="F525" s="13" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="G525" s="13" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H525" s="13" t="s">
         <v>2448</v>
       </c>
-      <c r="H525" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I525" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J525" s="15">
-        <v>44748</v>
+        <v>44921</v>
       </c>
       <c r="K525" s="15">
-        <v>46573</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46746</v>
+      </c>
+    </row>
+    <row r="526" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A526" s="12">
-        <v>20122003739</v>
+        <v>20122003753</v>
       </c>
       <c r="B526" s="13" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="C526" s="13" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="D526" s="13" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="E526" s="13" t="s">
-        <v>2452</v>
+        <v>30</v>
       </c>
       <c r="F526" s="13" t="s">
+        <v>2454</v>
+      </c>
+      <c r="G526" s="13" t="s">
+        <v>2455</v>
+      </c>
+      <c r="H526" s="13" t="s">
         <v>2453</v>
       </c>
-      <c r="G526" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I526" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J526" s="15">
-        <v>44748</v>
+        <v>44963</v>
       </c>
       <c r="K526" s="15">
-        <v>46573</v>
+        <v>46767</v>
       </c>
     </row>
     <row r="527" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A527" s="12">
-        <v>20122003742</v>
+        <v>20122003756</v>
       </c>
       <c r="B527" s="13" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="C527" s="13" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="D527" s="13" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E527" s="13" t="s">
+        <v>2459</v>
+      </c>
+      <c r="F527" s="13" t="s">
         <v>2456</v>
       </c>
-      <c r="E527" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G527" s="13" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H527" s="13" t="s">
         <v>2458</v>
       </c>
-      <c r="H527" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I527" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J527" s="15">
-        <v>44805</v>
+        <v>45085</v>
       </c>
       <c r="K527" s="15">
-        <v>46628</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46911</v>
+      </c>
+    </row>
+    <row r="528" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A528" s="12">
-        <v>20122003743</v>
+        <v>20122003757</v>
       </c>
       <c r="B528" s="13" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="C528" s="13" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="D528" s="13" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E528" s="13" t="s">
+        <v>2464</v>
+      </c>
+      <c r="F528" s="13" t="s">
         <v>2461</v>
       </c>
-      <c r="E528" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G528" s="13" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H528" s="13" t="s">
         <v>2463</v>
       </c>
-      <c r="H528" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I528" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J528" s="15">
-        <v>44803</v>
+        <v>44991</v>
       </c>
       <c r="K528" s="15">
-        <v>46628</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46795</v>
+      </c>
+    </row>
+    <row r="529" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A529" s="12">
-        <v>20122003750</v>
+        <v>20122003758</v>
       </c>
       <c r="B529" s="13" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="C529" s="13" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D529" s="13" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E529" s="13" t="s">
+        <v>2469</v>
+      </c>
+      <c r="F529" s="13" t="s">
+        <v>2470</v>
+      </c>
+      <c r="G529" s="13" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H529" s="13" t="s">
+        <v>2468</v>
+      </c>
+      <c r="I529" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J529" s="15">
+        <v>45004</v>
+      </c>
+      <c r="K529" s="15">
+        <v>46830</v>
+      </c>
+    </row>
+    <row r="530" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A530" s="12">
+        <v>20122003758</v>
+      </c>
+      <c r="B530" s="13" t="s">
         <v>2466</v>
       </c>
-      <c r="D529" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E529" s="13" t="s">
+      <c r="C530" s="13" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D530" s="13" t="s">
         <v>2468</v>
       </c>
-      <c r="F529" s="13" t="s">
-[...22 lines deleted...]
-      <c r="B530" s="13" t="s">
+      <c r="E530" s="13" t="s">
         <v>2469</v>
       </c>
-      <c r="C530" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F530" s="13" t="s">
-        <v>2469</v>
+        <v>2473</v>
       </c>
       <c r="G530" s="13" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="H530" s="13" t="s">
-        <v>2474</v>
+        <v>2468</v>
       </c>
       <c r="I530" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J530" s="15">
-        <v>44875</v>
+        <v>45004</v>
       </c>
       <c r="K530" s="15">
-        <v>46700</v>
+        <v>46830</v>
       </c>
     </row>
     <row r="531" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A531" s="12">
-        <v>20122003752</v>
+        <v>20122003759</v>
       </c>
       <c r="B531" s="13" t="s">
         <v>2475</v>
       </c>
       <c r="C531" s="13" t="s">
         <v>2476</v>
       </c>
       <c r="D531" s="13" t="s">
         <v>2477</v>
       </c>
       <c r="E531" s="13" t="s">
-        <v>30</v>
+        <v>2478</v>
       </c>
       <c r="F531" s="13" t="s">
-        <v>2478</v>
+        <v>2475</v>
       </c>
       <c r="G531" s="13" t="s">
         <v>2479</v>
       </c>
       <c r="H531" s="13" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="I531" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J531" s="15">
-        <v>44921</v>
+        <v>45043</v>
       </c>
       <c r="K531" s="15">
-        <v>46746</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+        <v>46869</v>
+      </c>
+    </row>
+    <row r="532" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A532" s="12">
-        <v>20122003753</v>
+        <v>20122003760</v>
       </c>
       <c r="B532" s="13" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="C532" s="13" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D532" s="13" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E532" s="13" t="s">
+        <v>2484</v>
+      </c>
+      <c r="F532" s="13" t="s">
         <v>2481</v>
       </c>
-      <c r="D532" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F532" s="13" t="s">
+      <c r="G532" s="13" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H532" s="13" t="s">
         <v>2483</v>
       </c>
-      <c r="G532" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I532" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J532" s="15">
-        <v>44963</v>
+        <v>45056</v>
       </c>
       <c r="K532" s="15">
-        <v>46767</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46882</v>
+      </c>
+    </row>
+    <row r="533" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A533" s="12">
-        <v>20122003756</v>
+        <v>20122003762</v>
       </c>
       <c r="B533" s="13" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="C533" s="13" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D533" s="13" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E533" s="13" t="s">
+        <v>2489</v>
+      </c>
+      <c r="F533" s="13" t="s">
         <v>2486</v>
       </c>
-      <c r="D533" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G533" s="13" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="H533" s="13" t="s">
-        <v>2487</v>
+        <v>2491</v>
       </c>
       <c r="I533" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J533" s="15">
         <v>45085</v>
       </c>
       <c r="K533" s="15">
         <v>46911</v>
       </c>
     </row>
-    <row r="534" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
+    <row r="534" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A534" s="12">
-        <v>20122003757</v>
+        <v>20122003762</v>
       </c>
       <c r="B534" s="13" t="s">
-        <v>2490</v>
+        <v>2486</v>
       </c>
       <c r="C534" s="13" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="D534" s="13" t="s">
-        <v>2492</v>
+        <v>2488</v>
       </c>
       <c r="E534" s="13" t="s">
+        <v>2489</v>
+      </c>
+      <c r="F534" s="13" t="s">
         <v>2493</v>
-      </c>
-[...1 lines deleted...]
-        <v>2490</v>
       </c>
       <c r="G534" s="13" t="s">
         <v>2494</v>
       </c>
       <c r="H534" s="13" t="s">
-        <v>2492</v>
+        <v>30</v>
       </c>
       <c r="I534" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J534" s="15">
-        <v>44991</v>
+        <v>45085</v>
       </c>
       <c r="K534" s="15">
-        <v>46795</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46911</v>
+      </c>
+    </row>
+    <row r="535" spans="1:11" ht="75.599999999999994" x14ac:dyDescent="0.15">
       <c r="A535" s="12">
-        <v>20122003758</v>
+        <v>20122003766</v>
       </c>
       <c r="B535" s="13" t="s">
         <v>2495</v>
       </c>
       <c r="C535" s="13" t="s">
         <v>2496</v>
       </c>
       <c r="D535" s="13" t="s">
         <v>2497</v>
       </c>
       <c r="E535" s="13" t="s">
         <v>2498</v>
       </c>
       <c r="F535" s="13" t="s">
+        <v>2495</v>
+      </c>
+      <c r="G535" s="13" t="s">
         <v>2499</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500</v>
       </c>
       <c r="H535" s="13" t="s">
         <v>2497</v>
       </c>
       <c r="I535" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J535" s="15">
-        <v>45004</v>
+        <v>45146</v>
       </c>
       <c r="K535" s="15">
-        <v>46830</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46972</v>
+      </c>
+    </row>
+    <row r="536" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A536" s="12">
-        <v>20122003758</v>
+        <v>20122003768</v>
       </c>
       <c r="B536" s="13" t="s">
-        <v>2495</v>
+        <v>2500</v>
       </c>
       <c r="C536" s="13" t="s">
         <v>2501</v>
       </c>
       <c r="D536" s="13" t="s">
-        <v>2497</v>
+        <v>2502</v>
       </c>
       <c r="E536" s="13" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
       <c r="F536" s="13" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G536" s="13" t="s">
+        <v>2504</v>
+      </c>
+      <c r="H536" s="13" t="s">
         <v>2502</v>
       </c>
-      <c r="G536" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I536" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J536" s="15">
-        <v>45004</v>
+        <v>45174</v>
       </c>
       <c r="K536" s="15">
-        <v>46830</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47000</v>
+      </c>
+    </row>
+    <row r="537" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A537" s="12">
-        <v>20122003759</v>
+        <v>20122003771</v>
       </c>
       <c r="B537" s="13" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="C537" s="13" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D537" s="13" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E537" s="13" t="s">
+        <v>2508</v>
+      </c>
+      <c r="F537" s="13" t="s">
         <v>2505</v>
       </c>
-      <c r="D537" s="13" t="s">
+      <c r="G537" s="13" t="s">
         <v>2506</v>
-      </c>
-[...7 lines deleted...]
-        <v>2508</v>
       </c>
       <c r="H537" s="13" t="s">
         <v>2509</v>
       </c>
       <c r="I537" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J537" s="15">
-        <v>45043</v>
+        <v>45245</v>
       </c>
       <c r="K537" s="15">
-        <v>46869</v>
-[...2 lines deleted...]
-    <row r="538" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47064</v>
+      </c>
+    </row>
+    <row r="538" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A538" s="12">
-        <v>20122003760</v>
+        <v>20122003772</v>
       </c>
       <c r="B538" s="13" t="s">
         <v>2510</v>
       </c>
       <c r="C538" s="13" t="s">
         <v>2511</v>
       </c>
       <c r="D538" s="13" t="s">
         <v>2512</v>
       </c>
       <c r="E538" s="13" t="s">
         <v>2513</v>
       </c>
       <c r="F538" s="13" t="s">
         <v>2510</v>
       </c>
       <c r="G538" s="13" t="s">
         <v>2514</v>
       </c>
       <c r="H538" s="13" t="s">
         <v>2512</v>
       </c>
       <c r="I538" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J538" s="15">
-        <v>45056</v>
+        <v>45448</v>
       </c>
       <c r="K538" s="15">
-        <v>46882</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47273</v>
+      </c>
+    </row>
+    <row r="539" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A539" s="12">
-        <v>20122003762</v>
+        <v>20122003773</v>
       </c>
       <c r="B539" s="13" t="s">
         <v>2515</v>
       </c>
       <c r="C539" s="13" t="s">
         <v>2516</v>
       </c>
       <c r="D539" s="13" t="s">
         <v>2517</v>
       </c>
       <c r="E539" s="13" t="s">
         <v>2518</v>
       </c>
       <c r="F539" s="13" t="s">
-        <v>2515</v>
+        <v>2519</v>
       </c>
       <c r="G539" s="13" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="H539" s="13" t="s">
-        <v>2520</v>
+        <v>2517</v>
       </c>
       <c r="I539" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J539" s="15">
-        <v>45085</v>
+        <v>45279</v>
       </c>
       <c r="K539" s="15">
-        <v>46911</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47105</v>
+      </c>
+    </row>
+    <row r="540" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A540" s="12">
-        <v>20122003762</v>
+        <v>20122003776</v>
       </c>
       <c r="B540" s="13" t="s">
-        <v>2515</v>
+        <v>2521</v>
       </c>
       <c r="C540" s="13" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D540" s="13" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E540" s="13" t="s">
+        <v>2524</v>
+      </c>
+      <c r="F540" s="13" t="s">
         <v>2521</v>
       </c>
-      <c r="D540" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G540" s="13" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
       <c r="H540" s="13" t="s">
-        <v>30</v>
+        <v>2526</v>
       </c>
       <c r="I540" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J540" s="15">
-        <v>45085</v>
+        <v>45307</v>
       </c>
       <c r="K540" s="15">
-        <v>46911</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:11" ht="75.599999999999994" x14ac:dyDescent="0.15">
+        <v>47133</v>
+      </c>
+    </row>
+    <row r="541" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A541" s="12">
-        <v>20122003766</v>
+        <v>20122003777</v>
       </c>
       <c r="B541" s="13" t="s">
-        <v>2524</v>
+        <v>2527</v>
       </c>
       <c r="C541" s="13" t="s">
-        <v>2525</v>
+        <v>2528</v>
       </c>
       <c r="D541" s="13" t="s">
-        <v>2526</v>
+        <v>2529</v>
       </c>
       <c r="E541" s="13" t="s">
+        <v>2530</v>
+      </c>
+      <c r="F541" s="13" t="s">
         <v>2527</v>
       </c>
-      <c r="F541" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G541" s="13" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
       <c r="H541" s="13" t="s">
-        <v>2526</v>
+        <v>2532</v>
       </c>
       <c r="I541" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J541" s="15">
-        <v>45146</v>
+        <v>45330</v>
       </c>
       <c r="K541" s="15">
-        <v>46972</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47141</v>
+      </c>
+    </row>
+    <row r="542" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A542" s="12">
-        <v>20122003768</v>
+        <v>20122003778</v>
       </c>
       <c r="B542" s="13" t="s">
-        <v>2529</v>
+        <v>2533</v>
       </c>
       <c r="C542" s="13" t="s">
-        <v>2530</v>
+        <v>2534</v>
       </c>
       <c r="D542" s="13" t="s">
-        <v>2531</v>
+        <v>2535</v>
       </c>
       <c r="E542" s="13" t="s">
-        <v>2532</v>
+        <v>2536</v>
       </c>
       <c r="F542" s="13" t="s">
-        <v>2529</v>
+        <v>2533</v>
       </c>
       <c r="G542" s="13" t="s">
-        <v>2533</v>
+        <v>2537</v>
       </c>
       <c r="H542" s="13" t="s">
-        <v>2531</v>
+        <v>2538</v>
       </c>
       <c r="I542" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J542" s="15">
-        <v>45174</v>
+        <v>45414</v>
       </c>
       <c r="K542" s="15">
-        <v>47000</v>
+        <v>47239</v>
       </c>
     </row>
     <row r="543" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A543" s="12">
-        <v>20122003771</v>
+        <v>20122003780</v>
       </c>
       <c r="B543" s="13" t="s">
-        <v>2534</v>
+        <v>2539</v>
       </c>
       <c r="C543" s="13" t="s">
-        <v>2535</v>
+        <v>2540</v>
       </c>
       <c r="D543" s="13" t="s">
-        <v>2536</v>
+        <v>2541</v>
       </c>
       <c r="E543" s="13" t="s">
-        <v>2537</v>
+        <v>2542</v>
       </c>
       <c r="F543" s="13" t="s">
-        <v>2534</v>
+        <v>2543</v>
       </c>
       <c r="G543" s="13" t="s">
-        <v>2535</v>
+        <v>2544</v>
       </c>
       <c r="H543" s="13" t="s">
-        <v>2538</v>
+        <v>2545</v>
       </c>
       <c r="I543" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J543" s="15">
-        <v>45245</v>
+        <v>45377</v>
       </c>
       <c r="K543" s="15">
-        <v>47064</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47202</v>
+      </c>
+    </row>
+    <row r="544" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A544" s="12">
-        <v>20122003772</v>
+        <v>20122003780</v>
       </c>
       <c r="B544" s="13" t="s">
         <v>2539</v>
       </c>
       <c r="C544" s="13" t="s">
-        <v>2540</v>
+        <v>2546</v>
       </c>
       <c r="D544" s="13" t="s">
         <v>2541</v>
       </c>
       <c r="E544" s="13" t="s">
         <v>2542</v>
       </c>
       <c r="F544" s="13" t="s">
-        <v>2539</v>
+        <v>2547</v>
       </c>
       <c r="G544" s="13" t="s">
-        <v>2543</v>
+        <v>2548</v>
       </c>
       <c r="H544" s="13" t="s">
-        <v>2541</v>
+        <v>2545</v>
       </c>
       <c r="I544" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J544" s="15">
-        <v>45448</v>
+        <v>45377</v>
       </c>
       <c r="K544" s="15">
-        <v>47273</v>
-[...2 lines deleted...]
-    <row r="545" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47202</v>
+      </c>
+    </row>
+    <row r="545" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A545" s="12">
-        <v>20122003773</v>
+        <v>20122003783</v>
       </c>
       <c r="B545" s="13" t="s">
-        <v>2544</v>
+        <v>2549</v>
       </c>
       <c r="C545" s="13" t="s">
-        <v>2545</v>
+        <v>2550</v>
       </c>
       <c r="D545" s="13" t="s">
-        <v>2546</v>
+        <v>2551</v>
       </c>
       <c r="E545" s="13" t="s">
-        <v>2547</v>
+        <v>30</v>
       </c>
       <c r="F545" s="13" t="s">
-        <v>2548</v>
+        <v>2552</v>
       </c>
       <c r="G545" s="13" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="H545" s="13" t="s">
-        <v>2546</v>
+        <v>2551</v>
       </c>
       <c r="I545" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J545" s="15">
-        <v>45279</v>
+        <v>45391</v>
       </c>
       <c r="K545" s="15">
-        <v>47105</v>
+        <v>47216</v>
       </c>
     </row>
     <row r="546" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A546" s="12">
-        <v>20122003776</v>
+        <v>20122003784</v>
       </c>
       <c r="B546" s="13" t="s">
-        <v>2550</v>
+        <v>2553</v>
       </c>
       <c r="C546" s="13" t="s">
-        <v>2551</v>
+        <v>1821</v>
       </c>
       <c r="D546" s="13" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
       <c r="E546" s="13" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F546" s="13" t="s">
         <v>2553</v>
       </c>
-      <c r="F546" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G546" s="13" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H546" s="13" t="s">
         <v>2554</v>
       </c>
-      <c r="H546" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I546" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J546" s="15">
-        <v>45307</v>
+        <v>45391</v>
       </c>
       <c r="K546" s="15">
-        <v>47133</v>
+        <v>47216</v>
       </c>
     </row>
     <row r="547" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A547" s="12">
-        <v>20122003777</v>
+        <v>20122003787</v>
       </c>
       <c r="B547" s="13" t="s">
         <v>2556</v>
       </c>
       <c r="C547" s="13" t="s">
         <v>2557</v>
       </c>
       <c r="D547" s="13" t="s">
         <v>2558</v>
       </c>
       <c r="E547" s="13" t="s">
         <v>2559</v>
       </c>
       <c r="F547" s="13" t="s">
         <v>2556</v>
       </c>
       <c r="G547" s="13" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H547" s="13" t="s">
+        <v>2558</v>
+      </c>
+      <c r="I547" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J547" s="15">
+        <v>45427</v>
+      </c>
+      <c r="K547" s="15">
+        <v>47251</v>
+      </c>
+    </row>
+    <row r="548" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A548" s="12">
+        <v>20122003790</v>
+      </c>
+      <c r="B548" s="13" t="s">
         <v>2560</v>
       </c>
-      <c r="H547" s="13" t="s">
+      <c r="C548" s="13" t="s">
         <v>2561</v>
       </c>
-      <c r="I547" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B548" s="13" t="s">
+      <c r="D548" s="13" t="s">
         <v>2562</v>
       </c>
-      <c r="C548" s="13" t="s">
+      <c r="E548" s="13" t="s">
         <v>2563</v>
       </c>
-      <c r="D548" s="13" t="s">
+      <c r="F548" s="13" t="s">
         <v>2564</v>
       </c>
-      <c r="E548" s="13" t="s">
+      <c r="G548" s="13" t="s">
         <v>2565</v>
       </c>
-      <c r="F548" s="13" t="s">
+      <c r="H548" s="13" t="s">
         <v>2562</v>
       </c>
-      <c r="G548" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I548" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J548" s="15">
-        <v>45414</v>
+        <v>45448</v>
       </c>
       <c r="K548" s="15">
-        <v>47239</v>
+        <v>47273</v>
       </c>
     </row>
     <row r="549" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A549" s="12">
-        <v>20122003780</v>
+        <v>20122003791</v>
       </c>
       <c r="B549" s="13" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C549" s="13" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D549" s="13" t="s">
         <v>2568</v>
       </c>
-      <c r="C549" s="13" t="s">
+      <c r="E549" s="13" t="s">
         <v>2569</v>
       </c>
-      <c r="D549" s="13" t="s">
+      <c r="F549" s="13" t="s">
+        <v>2566</v>
+      </c>
+      <c r="G549" s="13" t="s">
         <v>2570</v>
       </c>
-      <c r="E549" s="13" t="s">
+      <c r="H549" s="13" t="s">
+        <v>2568</v>
+      </c>
+      <c r="I549" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J549" s="15">
+        <v>45448</v>
+      </c>
+      <c r="K549" s="15">
+        <v>47273</v>
+      </c>
+    </row>
+    <row r="550" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A550" s="12">
+        <v>20122003792</v>
+      </c>
+      <c r="B550" s="13" t="s">
         <v>2571</v>
       </c>
-      <c r="F549" s="13" t="s">
+      <c r="C550" s="13" t="s">
         <v>2572</v>
       </c>
-      <c r="G549" s="13" t="s">
+      <c r="D550" s="13" t="s">
         <v>2573</v>
       </c>
-      <c r="H549" s="13" t="s">
+      <c r="E550" s="13" t="s">
         <v>2574</v>
       </c>
-      <c r="I549" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C550" s="13" t="s">
+      <c r="F550" s="13" t="s">
+        <v>2571</v>
+      </c>
+      <c r="G550" s="13" t="s">
         <v>2575</v>
       </c>
-      <c r="D550" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F550" s="13" t="s">
+      <c r="H550" s="13" t="s">
         <v>2576</v>
       </c>
-      <c r="G550" s="13" t="s">
+      <c r="I550" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J550" s="15">
+        <v>45461</v>
+      </c>
+      <c r="K550" s="15">
+        <v>47273</v>
+      </c>
+    </row>
+    <row r="551" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A551" s="12">
+        <v>20122003793</v>
+      </c>
+      <c r="B551" s="13" t="s">
         <v>2577</v>
       </c>
-      <c r="H550" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B551" s="13" t="s">
+      <c r="C551" s="13" t="s">
         <v>2578</v>
       </c>
-      <c r="C551" s="13" t="s">
+      <c r="D551" s="13" t="s">
         <v>2579</v>
       </c>
-      <c r="D551" s="13" t="s">
+      <c r="E551" s="13" t="s">
         <v>2580</v>
       </c>
-      <c r="E551" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F551" s="13" t="s">
+        <v>2577</v>
+      </c>
+      <c r="G551" s="13" t="s">
         <v>2581</v>
       </c>
-      <c r="G551" s="13" t="s">
+      <c r="H551" s="13" t="s">
         <v>2579</v>
       </c>
-      <c r="H551" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I551" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J551" s="15">
-        <v>45391</v>
+        <v>45478</v>
       </c>
       <c r="K551" s="15">
-        <v>47216</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47303</v>
+      </c>
+    </row>
+    <row r="552" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A552" s="12">
-        <v>20122003784</v>
+        <v>20122003797</v>
       </c>
       <c r="B552" s="13" t="s">
         <v>2582</v>
       </c>
       <c r="C552" s="13" t="s">
-        <v>1845</v>
+        <v>2583</v>
       </c>
       <c r="D552" s="13" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="E552" s="13" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="F552" s="13" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
       <c r="G552" s="13" t="s">
-        <v>1845</v>
+        <v>2587</v>
       </c>
       <c r="H552" s="13" t="s">
-        <v>2583</v>
+        <v>2588</v>
       </c>
       <c r="I552" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J552" s="15">
-        <v>45391</v>
+        <v>45524</v>
       </c>
       <c r="K552" s="15">
-        <v>47216</v>
+        <v>47349</v>
       </c>
     </row>
     <row r="553" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A553" s="12">
-        <v>20122003787</v>
+        <v>20122003798</v>
       </c>
       <c r="B553" s="13" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
       <c r="C553" s="13" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="D553" s="13" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
       <c r="E553" s="13" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
       <c r="F553" s="13" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
       <c r="G553" s="13" t="s">
-        <v>1642</v>
+        <v>2593</v>
       </c>
       <c r="H553" s="13" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
       <c r="I553" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J553" s="15">
-        <v>45427</v>
+        <v>45524</v>
       </c>
       <c r="K553" s="15">
-        <v>47251</v>
-[...2 lines deleted...]
-    <row r="554" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47349</v>
+      </c>
+    </row>
+    <row r="554" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A554" s="12">
-        <v>20122003790</v>
+        <v>20122003803</v>
       </c>
       <c r="B554" s="13" t="s">
-        <v>2589</v>
+        <v>2594</v>
       </c>
       <c r="C554" s="13" t="s">
-        <v>2590</v>
+        <v>2595</v>
       </c>
       <c r="D554" s="13" t="s">
-        <v>2591</v>
+        <v>2596</v>
       </c>
       <c r="E554" s="13" t="s">
-        <v>2592</v>
+        <v>2597</v>
       </c>
       <c r="F554" s="13" t="s">
-        <v>2593</v>
+        <v>2598</v>
       </c>
       <c r="G554" s="13" t="s">
-        <v>2594</v>
+        <v>2599</v>
       </c>
       <c r="H554" s="13" t="s">
-        <v>2591</v>
+        <v>2596</v>
       </c>
       <c r="I554" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J554" s="15">
-        <v>45448</v>
+        <v>45611</v>
       </c>
       <c r="K554" s="15">
-        <v>47273</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47436</v>
+      </c>
+    </row>
+    <row r="555" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A555" s="12">
-        <v>20122003791</v>
+        <v>20122003805</v>
       </c>
       <c r="B555" s="13" t="s">
-        <v>2595</v>
+        <v>2600</v>
       </c>
       <c r="C555" s="13" t="s">
-        <v>2596</v>
+        <v>2601</v>
       </c>
       <c r="D555" s="13" t="s">
-        <v>2597</v>
+        <v>2602</v>
       </c>
       <c r="E555" s="13" t="s">
-        <v>2598</v>
+        <v>2603</v>
       </c>
       <c r="F555" s="13" t="s">
-        <v>2595</v>
+        <v>2600</v>
       </c>
       <c r="G555" s="13" t="s">
-        <v>2599</v>
+        <v>2604</v>
       </c>
       <c r="H555" s="13" t="s">
-        <v>2597</v>
+        <v>2605</v>
       </c>
       <c r="I555" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J555" s="15">
-        <v>45448</v>
+        <v>45630</v>
       </c>
       <c r="K555" s="15">
-        <v>47273</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47455</v>
+      </c>
+    </row>
+    <row r="556" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A556" s="12">
-        <v>20122003792</v>
+        <v>20122003807</v>
       </c>
       <c r="B556" s="13" t="s">
-        <v>2600</v>
+        <v>2606</v>
       </c>
       <c r="C556" s="13" t="s">
-        <v>2601</v>
+        <v>2607</v>
       </c>
       <c r="D556" s="13" t="s">
-        <v>2602</v>
+        <v>2608</v>
       </c>
       <c r="E556" s="13" t="s">
-        <v>2603</v>
+        <v>2609</v>
       </c>
       <c r="F556" s="13" t="s">
-        <v>2600</v>
+        <v>2606</v>
       </c>
       <c r="G556" s="13" t="s">
-        <v>2604</v>
+        <v>2610</v>
       </c>
       <c r="H556" s="13" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="I556" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J556" s="15">
-        <v>45461</v>
+        <v>45646</v>
       </c>
       <c r="K556" s="15">
-        <v>47273</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47471</v>
+      </c>
+    </row>
+    <row r="557" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A557" s="12">
-        <v>20122003793</v>
+        <v>20122003810</v>
       </c>
       <c r="B557" s="13" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="C557" s="13" t="s">
-        <v>2607</v>
+        <v>2612</v>
       </c>
       <c r="D557" s="13" t="s">
-        <v>2608</v>
+        <v>2613</v>
       </c>
       <c r="E557" s="13" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
       <c r="F557" s="13" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="G557" s="13" t="s">
-        <v>2610</v>
+        <v>2615</v>
       </c>
       <c r="H557" s="13" t="s">
-        <v>2608</v>
+        <v>2613</v>
       </c>
       <c r="I557" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J557" s="15">
-        <v>45478</v>
+        <v>45680</v>
       </c>
       <c r="K557" s="15">
-        <v>47303</v>
-[...2 lines deleted...]
-    <row r="558" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47505</v>
+      </c>
+    </row>
+    <row r="558" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A558" s="12">
-        <v>20122003797</v>
+        <v>20122003810</v>
       </c>
       <c r="B558" s="13" t="s">
         <v>2611</v>
       </c>
       <c r="C558" s="13" t="s">
-        <v>2612</v>
+        <v>2616</v>
       </c>
       <c r="D558" s="13" t="s">
         <v>2613</v>
       </c>
       <c r="E558" s="13" t="s">
         <v>2614</v>
       </c>
       <c r="F558" s="13" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="G558" s="13" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="H558" s="13" t="s">
-        <v>2617</v>
+        <v>2613</v>
       </c>
       <c r="I558" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J558" s="15">
-        <v>45524</v>
+        <v>45680</v>
       </c>
       <c r="K558" s="15">
-        <v>47349</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47505</v>
+      </c>
+    </row>
+    <row r="559" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A559" s="12">
-        <v>20122003798</v>
+        <v>20122003814</v>
       </c>
       <c r="B559" s="13" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="C559" s="13" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D559" s="13" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E559" s="13" t="s">
+        <v>2622</v>
+      </c>
+      <c r="F559" s="13" t="s">
         <v>2619</v>
       </c>
-      <c r="D559" s="13" t="s">
+      <c r="G559" s="13" t="s">
         <v>2620</v>
       </c>
-      <c r="E559" s="13" t="s">
+      <c r="H559" s="13" t="s">
         <v>2621</v>
       </c>
-      <c r="F559" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I559" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J559" s="15">
-        <v>45524</v>
+        <v>45723</v>
       </c>
       <c r="K559" s="15">
-        <v>47349</v>
+        <v>47523</v>
       </c>
     </row>
     <row r="560" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A560" s="12">
-        <v>20122003803</v>
+        <v>20122003817</v>
       </c>
       <c r="B560" s="13" t="s">
         <v>2623</v>
       </c>
       <c r="C560" s="13" t="s">
         <v>2624</v>
       </c>
       <c r="D560" s="13" t="s">
         <v>2625</v>
       </c>
       <c r="E560" s="13" t="s">
         <v>2626</v>
       </c>
       <c r="F560" s="13" t="s">
+        <v>2623</v>
+      </c>
+      <c r="G560" s="13" t="s">
+        <v>2624</v>
+      </c>
+      <c r="H560" s="13" t="s">
         <v>2627</v>
       </c>
-      <c r="G560" s="13" t="s">
+      <c r="I560" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J560" s="15">
+        <v>45754</v>
+      </c>
+      <c r="K560" s="15">
+        <v>47579</v>
+      </c>
+    </row>
+    <row r="561" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A561" s="12">
+        <v>20122003819</v>
+      </c>
+      <c r="B561" s="13" t="s">
         <v>2628</v>
       </c>
-      <c r="H560" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B561" s="13" t="s">
+      <c r="C561" s="13" t="s">
         <v>2629</v>
       </c>
-      <c r="C561" s="13" t="s">
+      <c r="D561" s="13" t="s">
         <v>2630</v>
       </c>
-      <c r="D561" s="13" t="s">
+      <c r="E561" s="13" t="s">
         <v>2631</v>
       </c>
-      <c r="E561" s="13" t="s">
+      <c r="F561" s="13" t="s">
+        <v>2628</v>
+      </c>
+      <c r="G561" s="13" t="s">
         <v>2632</v>
       </c>
-      <c r="F561" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G561" s="13" t="s">
+      <c r="H561" s="13" t="s">
+        <v>2630</v>
+      </c>
+      <c r="I561" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J561" s="15">
+        <v>45798</v>
+      </c>
+      <c r="K561" s="15">
+        <v>47623</v>
+      </c>
+    </row>
+    <row r="562" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A562" s="12">
+        <v>20122003820</v>
+      </c>
+      <c r="B562" s="13" t="s">
         <v>2633</v>
       </c>
-      <c r="H561" s="13" t="s">
+      <c r="C562" s="13" t="s">
         <v>2634</v>
       </c>
-      <c r="I561" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B562" s="13" t="s">
+      <c r="D562" s="13" t="s">
         <v>2635</v>
       </c>
-      <c r="C562" s="13" t="s">
+      <c r="E562" s="13" t="s">
         <v>2636</v>
       </c>
-      <c r="D562" s="13" t="s">
+      <c r="F562" s="13" t="s">
         <v>2637</v>
       </c>
-      <c r="E562" s="13" t="s">
+      <c r="G562" s="13" t="s">
         <v>2638</v>
       </c>
-      <c r="F562" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G562" s="13" t="s">
+      <c r="H562" s="13" t="s">
         <v>2639</v>
       </c>
-      <c r="H562" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I562" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J562" s="15">
-        <v>45646</v>
+        <v>45798</v>
       </c>
       <c r="K562" s="15">
-        <v>47471</v>
+        <v>47623</v>
       </c>
     </row>
     <row r="563" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A563" s="12">
-        <v>20122003810</v>
+        <v>20122003830</v>
       </c>
       <c r="B563" s="13" t="s">
         <v>2640</v>
       </c>
       <c r="C563" s="13" t="s">
         <v>2641</v>
       </c>
       <c r="D563" s="13" t="s">
         <v>2642</v>
       </c>
       <c r="E563" s="13" t="s">
         <v>2643</v>
       </c>
       <c r="F563" s="13" t="s">
         <v>2640</v>
       </c>
       <c r="G563" s="13" t="s">
         <v>2644</v>
       </c>
       <c r="H563" s="13" t="s">
         <v>2642</v>
       </c>
       <c r="I563" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J563" s="15">
-        <v>45680</v>
+        <v>45917</v>
       </c>
       <c r="K563" s="15">
-        <v>47505</v>
+        <v>47742</v>
       </c>
     </row>
     <row r="564" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A564" s="12">
-        <v>20122003810</v>
+        <v>20122003832</v>
       </c>
       <c r="B564" s="13" t="s">
-        <v>2640</v>
+        <v>2645</v>
       </c>
       <c r="C564" s="13" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D564" s="13" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E564" s="13" t="s">
+        <v>2648</v>
+      </c>
+      <c r="F564" s="13" t="s">
+        <v>2649</v>
+      </c>
+      <c r="G564" s="13" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H564" s="13" t="s">
+        <v>2651</v>
+      </c>
+      <c r="I564" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="J564" s="15">
+        <v>45959</v>
+      </c>
+      <c r="K564" s="15">
+        <v>47784</v>
+      </c>
+    </row>
+    <row r="565" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A565" s="12">
+        <v>20122003832</v>
+      </c>
+      <c r="B565" s="13" t="s">
         <v>2645</v>
       </c>
-      <c r="D564" s="13" t="s">
-[...8 lines deleted...]
-      <c r="G564" s="13" t="s">
+      <c r="C565" s="13" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D565" s="13" t="s">
         <v>2647</v>
       </c>
-      <c r="H564" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B565" s="13" t="s">
+      <c r="E565" s="13" t="s">
         <v>2648</v>
       </c>
-      <c r="C565" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F565" s="13" t="s">
-        <v>2648</v>
+        <v>2653</v>
       </c>
       <c r="G565" s="13" t="s">
-        <v>2649</v>
+        <v>2654</v>
       </c>
       <c r="H565" s="13" t="s">
-        <v>2650</v>
+        <v>30</v>
       </c>
       <c r="I565" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J565" s="15">
-        <v>45723</v>
+        <v>45959</v>
       </c>
       <c r="K565" s="15">
-        <v>47523</v>
+        <v>47784</v>
       </c>
     </row>
     <row r="566" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A566" s="12">
-        <v>20122003817</v>
+        <v>20122003834</v>
       </c>
       <c r="B566" s="13" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="C566" s="13" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="D566" s="13" t="s">
-        <v>2654</v>
+        <v>2657</v>
       </c>
       <c r="E566" s="13" t="s">
+        <v>2658</v>
+      </c>
+      <c r="F566" s="13" t="s">
         <v>2655</v>
       </c>
-      <c r="F566" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G566" s="13" t="s">
-        <v>2653</v>
+        <v>2659</v>
       </c>
       <c r="H566" s="13" t="s">
-        <v>2656</v>
+        <v>2660</v>
       </c>
       <c r="I566" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J566" s="15">
-        <v>45754</v>
+        <v>45980</v>
       </c>
       <c r="K566" s="15">
-        <v>47579</v>
+        <v>47792</v>
       </c>
     </row>
     <row r="567" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A567" s="12">
-        <v>20122003819</v>
+        <v>20122003835</v>
       </c>
       <c r="B567" s="13" t="s">
-        <v>2657</v>
+        <v>2661</v>
       </c>
       <c r="C567" s="13" t="s">
-        <v>2658</v>
+        <v>2662</v>
       </c>
       <c r="D567" s="13" t="s">
-        <v>2659</v>
+        <v>2663</v>
       </c>
       <c r="E567" s="13" t="s">
-        <v>2660</v>
+        <v>2664</v>
       </c>
       <c r="F567" s="13" t="s">
-        <v>2657</v>
+        <v>2665</v>
       </c>
       <c r="G567" s="13" t="s">
-        <v>2661</v>
+        <v>2666</v>
       </c>
       <c r="H567" s="13" t="s">
-        <v>2662</v>
+        <v>2667</v>
       </c>
       <c r="I567" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J567" s="15">
-        <v>45798</v>
+        <v>45985</v>
       </c>
       <c r="K567" s="15">
-        <v>47623</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47810</v>
+      </c>
+    </row>
+    <row r="568" spans="1:11" ht="86.4" x14ac:dyDescent="0.15">
       <c r="A568" s="12">
-        <v>20122003820</v>
+        <v>20122003837</v>
       </c>
       <c r="B568" s="13" t="s">
-        <v>2663</v>
+        <v>2668</v>
       </c>
       <c r="C568" s="13" t="s">
-        <v>2664</v>
+        <v>2669</v>
       </c>
       <c r="D568" s="13" t="s">
-        <v>2665</v>
+        <v>2670</v>
       </c>
       <c r="E568" s="13" t="s">
-        <v>2666</v>
+        <v>2671</v>
       </c>
       <c r="F568" s="13" t="s">
-        <v>2667</v>
+        <v>2672</v>
       </c>
       <c r="G568" s="13" t="s">
-        <v>2668</v>
+        <v>2673</v>
       </c>
       <c r="H568" s="13" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="I568" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J568" s="15">
-        <v>45798</v>
+        <v>45998</v>
       </c>
       <c r="K568" s="15">
-        <v>47623</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47823</v>
+      </c>
+    </row>
+    <row r="569" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A569" s="12">
-        <v>20122003830</v>
+        <v>20122003838</v>
       </c>
       <c r="B569" s="13" t="s">
-        <v>2670</v>
+        <v>2674</v>
       </c>
       <c r="C569" s="13" t="s">
-        <v>2671</v>
+        <v>2675</v>
       </c>
       <c r="D569" s="13" t="s">
-        <v>2672</v>
+        <v>2676</v>
       </c>
       <c r="E569" s="13" t="s">
-        <v>2673</v>
+        <v>2677</v>
       </c>
       <c r="F569" s="13" t="s">
-        <v>2670</v>
+        <v>2674</v>
       </c>
       <c r="G569" s="13" t="s">
-        <v>2674</v>
+        <v>2678</v>
       </c>
       <c r="H569" s="13" t="s">
-        <v>2672</v>
+        <v>2676</v>
       </c>
       <c r="I569" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J569" s="15">
-        <v>45917</v>
+        <v>46028</v>
       </c>
       <c r="K569" s="15">
-        <v>47742</v>
-[...2 lines deleted...]
-    <row r="570" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47853</v>
+      </c>
+    </row>
+    <row r="570" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A570" s="12">
-        <v>20122003832</v>
+        <v>20122003839</v>
       </c>
       <c r="B570" s="13" t="s">
-        <v>2675</v>
+        <v>2679</v>
       </c>
       <c r="C570" s="13" t="s">
-        <v>2676</v>
+        <v>2680</v>
       </c>
       <c r="D570" s="13" t="s">
-        <v>2677</v>
+        <v>2681</v>
       </c>
       <c r="E570" s="13" t="s">
-        <v>2678</v>
+        <v>2682</v>
       </c>
       <c r="F570" s="13" t="s">
         <v>2679</v>
       </c>
       <c r="G570" s="13" t="s">
-        <v>2680</v>
+        <v>2683</v>
       </c>
       <c r="H570" s="13" t="s">
         <v>2681</v>
       </c>
       <c r="I570" s="14" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="J570" s="15">
-        <v>45959</v>
+        <v>46041</v>
       </c>
       <c r="K570" s="15">
-        <v>47784</v>
-[...2 lines deleted...]
-    <row r="571" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47855</v>
+      </c>
+    </row>
+    <row r="571" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A571" s="12">
-        <v>20122003832</v>
+        <v>20122003840</v>
       </c>
       <c r="B571" s="13" t="s">
-        <v>2675</v>
+        <v>2684</v>
       </c>
       <c r="C571" s="13" t="s">
-        <v>2682</v>
+        <v>2685</v>
       </c>
       <c r="D571" s="13" t="s">
-        <v>2677</v>
+        <v>2686</v>
       </c>
       <c r="E571" s="13" t="s">
-        <v>2678</v>
+        <v>2687</v>
       </c>
       <c r="F571" s="13" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
       <c r="G571" s="13" t="s">
-        <v>2684</v>
+        <v>2688</v>
       </c>
       <c r="H571" s="13" t="s">
+        <v>2689</v>
+      </c>
+      <c r="I571" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J571" s="15">
+        <v>46063</v>
+      </c>
+      <c r="K571" s="15">
+        <v>47888</v>
+      </c>
+    </row>
+    <row r="572" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A572" s="12">
+        <v>20122003844</v>
+      </c>
+      <c r="B572" s="13" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C572" s="13" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D572" s="13" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E572" s="13" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F572" s="13" t="s">
+        <v>2690</v>
+      </c>
+      <c r="G572" s="13" t="s">
+        <v>2694</v>
+      </c>
+      <c r="H572" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="I571" s="14" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="I572" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J572" s="15">
-        <v>45980</v>
+        <v>46154</v>
       </c>
       <c r="K572" s="15">
-        <v>47792</v>
+        <v>47979</v>
       </c>
     </row>
     <row r="573" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A573" s="12">
-        <v>20122003835</v>
+        <v>20122003846</v>
       </c>
       <c r="B573" s="13" t="s">
-        <v>2691</v>
+        <v>2695</v>
       </c>
       <c r="C573" s="13" t="s">
-        <v>2692</v>
+        <v>2696</v>
       </c>
       <c r="D573" s="13" t="s">
-        <v>2693</v>
+        <v>2697</v>
       </c>
       <c r="E573" s="13" t="s">
-        <v>2694</v>
+        <v>30</v>
       </c>
       <c r="F573" s="13" t="s">
         <v>2695</v>
       </c>
       <c r="G573" s="13" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
       <c r="H573" s="13" t="s">
         <v>2697</v>
       </c>
       <c r="I573" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J573" s="15">
-        <v>45985</v>
+        <v>46154</v>
       </c>
       <c r="K573" s="15">
-        <v>47810</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:11" ht="86.4" x14ac:dyDescent="0.15">
+        <v>47979</v>
+      </c>
+    </row>
+    <row r="574" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A574" s="12">
-        <v>20122003837</v>
+        <v>20122003847</v>
       </c>
       <c r="B574" s="13" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="C574" s="13" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
       <c r="D574" s="13" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="E574" s="13" t="s">
+        <v>2702</v>
+      </c>
+      <c r="F574" s="13" t="s">
+        <v>2703</v>
+      </c>
+      <c r="G574" s="13" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H574" s="13" t="s">
         <v>2701</v>
       </c>
-      <c r="F574" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I574" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J574" s="15">
-        <v>45998</v>
+        <v>46196</v>
       </c>
       <c r="K574" s="15">
-        <v>47823</v>
+        <v>48000</v>
       </c>
     </row>
     <row r="575" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A575" s="12">
-        <v>20122003838</v>
+        <v>20122003850</v>
       </c>
       <c r="B575" s="13" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="C575" s="13" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D575" s="13" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E575" s="13" t="s">
+        <v>2708</v>
+      </c>
+      <c r="F575" s="13" t="s">
         <v>2705</v>
       </c>
-      <c r="D575" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E575" s="13" t="s">
+      <c r="G575" s="13" t="s">
+        <v>2709</v>
+      </c>
+      <c r="H575" s="13" t="s">
         <v>2707</v>
       </c>
-      <c r="F575" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I575" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J575" s="15">
-        <v>46028</v>
+        <v>46195</v>
       </c>
       <c r="K575" s="15">
-        <v>47853</v>
-[...2 lines deleted...]
-    <row r="576" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>48020</v>
+      </c>
+    </row>
+    <row r="576" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A576" s="12">
-        <v>20122003839</v>
+        <v>20122003851</v>
       </c>
       <c r="B576" s="13" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
       <c r="C576" s="13" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D576" s="13" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E576" s="13" t="s">
+        <v>2713</v>
+      </c>
+      <c r="F576" s="13" t="s">
         <v>2710</v>
       </c>
-      <c r="D576" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E576" s="13" t="s">
+      <c r="G576" s="13" t="s">
+        <v>2714</v>
+      </c>
+      <c r="H576" s="13" t="s">
         <v>2712</v>
       </c>
-      <c r="F576" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I576" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J576" s="15">
-        <v>46041</v>
+        <v>46222</v>
       </c>
       <c r="K576" s="15">
-        <v>47855</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>48047</v>
+      </c>
+    </row>
+    <row r="577" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A577" s="12">
-        <v>20122003840</v>
+        <v>20122003854</v>
       </c>
       <c r="B577" s="13" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="C577" s="13" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D577" s="13" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E577" s="13" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F577" s="13" t="s">
         <v>2715</v>
       </c>
-      <c r="D577" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E577" s="13" t="s">
+      <c r="G577" s="13" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H577" s="13" t="s">
         <v>2717</v>
       </c>
-      <c r="F577" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I577" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J577" s="15">
-        <v>46063</v>
+        <v>46250</v>
       </c>
       <c r="K577" s="15">
-        <v>47888</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>48075</v>
+      </c>
+    </row>
+    <row r="578" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A578" s="12">
-        <v>20122003844</v>
+        <v>20122003855</v>
       </c>
       <c r="B578" s="13" t="s">
         <v>2720</v>
       </c>
       <c r="C578" s="13" t="s">
         <v>2721</v>
       </c>
       <c r="D578" s="13" t="s">
         <v>2722</v>
       </c>
       <c r="E578" s="13" t="s">
         <v>2723</v>
       </c>
       <c r="F578" s="13" t="s">
-        <v>2720</v>
+        <v>2724</v>
       </c>
       <c r="G578" s="13" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="H578" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I578" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J578" s="15">
-        <v>44328</v>
+        <v>44424</v>
       </c>
       <c r="K578" s="15">
-        <v>46153</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="579" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A579" s="12">
-        <v>20122003846</v>
+        <v>20122003857</v>
       </c>
       <c r="B579" s="13" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="C579" s="13" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D579" s="13" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E579" s="13" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F579" s="13" t="s">
         <v>2726</v>
       </c>
-      <c r="D579" s="13" t="s">
+      <c r="G579" s="13" t="s">
         <v>2727</v>
       </c>
-      <c r="E579" s="13" t="s">
+      <c r="H579" s="13" t="s">
         <v>2728</v>
       </c>
-      <c r="F579" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I579" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J579" s="15">
-        <v>46154</v>
+        <v>44456</v>
       </c>
       <c r="K579" s="15">
-        <v>47979</v>
-[...2 lines deleted...]
-    <row r="580" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="580" spans="1:11" ht="54" x14ac:dyDescent="0.15">
       <c r="A580" s="12">
-        <v>20122003847</v>
+        <v>20122003858</v>
       </c>
       <c r="B580" s="13" t="s">
         <v>2730</v>
       </c>
       <c r="C580" s="13" t="s">
         <v>2731</v>
       </c>
       <c r="D580" s="13" t="s">
         <v>2732</v>
       </c>
       <c r="E580" s="13" t="s">
         <v>2733</v>
       </c>
       <c r="F580" s="13" t="s">
         <v>2734</v>
       </c>
       <c r="G580" s="13" t="s">
         <v>2735</v>
       </c>
       <c r="H580" s="13" t="s">
-        <v>2732</v>
+        <v>2736</v>
       </c>
       <c r="I580" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J580" s="15">
-        <v>44349</v>
+        <v>44456</v>
       </c>
       <c r="K580" s="15">
-        <v>46174</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="581" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A581" s="12">
-        <v>20122003850</v>
+        <v>20122003859</v>
       </c>
       <c r="B581" s="13" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="C581" s="13" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D581" s="13" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E581" s="13" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F581" s="13" t="s">
         <v>2737</v>
       </c>
-      <c r="D581" s="13" t="s">
+      <c r="G581" s="13" t="s">
         <v>2738</v>
       </c>
-      <c r="E581" s="13" t="s">
+      <c r="H581" s="13" t="s">
         <v>2739</v>
       </c>
-      <c r="F581" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I581" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J581" s="15">
-        <v>44369</v>
+        <v>44474</v>
       </c>
       <c r="K581" s="15">
-        <v>46194</v>
-[...2 lines deleted...]
-    <row r="582" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46299</v>
+      </c>
+    </row>
+    <row r="582" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A582" s="12">
-        <v>20122003851</v>
+        <v>20122003861</v>
       </c>
       <c r="B582" s="13" t="s">
         <v>2741</v>
       </c>
       <c r="C582" s="13" t="s">
         <v>2742</v>
       </c>
       <c r="D582" s="13" t="s">
         <v>2743</v>
       </c>
       <c r="E582" s="13" t="s">
         <v>2744</v>
       </c>
       <c r="F582" s="13" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="G582" s="13" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="H582" s="13" t="s">
-        <v>2743</v>
+        <v>2747</v>
       </c>
       <c r="I582" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J582" s="15">
-        <v>44396</v>
+        <v>44531</v>
       </c>
       <c r="K582" s="15">
-        <v>46221</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="583" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A583" s="12">
-        <v>20122003854</v>
+        <v>20122003862</v>
       </c>
       <c r="B583" s="13" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="C583" s="13" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="D583" s="13" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="E583" s="13" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="F583" s="13" t="s">
-        <v>2746</v>
+        <v>2752</v>
       </c>
       <c r="G583" s="13" t="s">
+        <v>2753</v>
+      </c>
+      <c r="H583" s="13" t="s">
         <v>2750</v>
       </c>
-      <c r="H583" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I583" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J583" s="15">
-        <v>44424</v>
+        <v>44547</v>
       </c>
       <c r="K583" s="15">
-        <v>46249</v>
-[...2 lines deleted...]
-    <row r="584" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46372</v>
+      </c>
+    </row>
+    <row r="584" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A584" s="12">
-        <v>20122003855</v>
+        <v>20122003863</v>
       </c>
       <c r="B584" s="13" t="s">
-        <v>2751</v>
+        <v>2754</v>
       </c>
       <c r="C584" s="13" t="s">
-        <v>2752</v>
+        <v>2755</v>
       </c>
       <c r="D584" s="13" t="s">
-        <v>2753</v>
+        <v>2756</v>
       </c>
       <c r="E584" s="13" t="s">
+        <v>2757</v>
+      </c>
+      <c r="F584" s="13" t="s">
         <v>2754</v>
       </c>
-      <c r="F584" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G584" s="13" t="s">
-        <v>2755</v>
+        <v>2758</v>
       </c>
       <c r="H584" s="13" t="s">
         <v>2756</v>
       </c>
       <c r="I584" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J584" s="15">
-        <v>44424</v>
+        <v>44565</v>
       </c>
       <c r="K584" s="15">
-        <v>46249</v>
+        <v>46390</v>
       </c>
     </row>
     <row r="585" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A585" s="12">
-        <v>20122003857</v>
+        <v>20122003864</v>
       </c>
       <c r="B585" s="13" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
       <c r="C585" s="13" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="D585" s="13" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
       <c r="E585" s="13" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
       <c r="F585" s="13" t="s">
-        <v>2757</v>
+        <v>2763</v>
       </c>
       <c r="G585" s="13" t="s">
-        <v>2758</v>
+        <v>2764</v>
       </c>
       <c r="H585" s="13" t="s">
-        <v>2759</v>
+        <v>2765</v>
       </c>
       <c r="I585" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J585" s="15">
-        <v>44456</v>
+        <v>44592</v>
       </c>
       <c r="K585" s="15">
-        <v>46281</v>
-[...2 lines deleted...]
-    <row r="586" spans="1:11" ht="54" x14ac:dyDescent="0.15">
+        <v>46417</v>
+      </c>
+    </row>
+    <row r="586" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A586" s="12">
-        <v>20122003858</v>
+        <v>20122003865</v>
       </c>
       <c r="B586" s="13" t="s">
-        <v>2761</v>
+        <v>2766</v>
       </c>
       <c r="C586" s="13" t="s">
-        <v>2762</v>
+        <v>2767</v>
       </c>
       <c r="D586" s="13" t="s">
-        <v>2763</v>
+        <v>2768</v>
       </c>
       <c r="E586" s="13" t="s">
-        <v>2764</v>
+        <v>2079</v>
       </c>
       <c r="F586" s="13" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="G586" s="13" t="s">
-        <v>2766</v>
+        <v>2769</v>
       </c>
       <c r="H586" s="13" t="s">
-        <v>2767</v>
+        <v>2770</v>
       </c>
       <c r="I586" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J586" s="15">
-        <v>44456</v>
+        <v>44607</v>
       </c>
       <c r="K586" s="15">
-        <v>46281</v>
-[...2 lines deleted...]
-    <row r="587" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="587" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A587" s="12">
-        <v>20122003859</v>
+        <v>20122003867</v>
       </c>
       <c r="B587" s="13" t="s">
-        <v>2768</v>
+        <v>2771</v>
       </c>
       <c r="C587" s="13" t="s">
-        <v>2769</v>
+        <v>2772</v>
       </c>
       <c r="D587" s="13" t="s">
-        <v>2770</v>
+        <v>2773</v>
       </c>
       <c r="E587" s="13" t="s">
+        <v>2774</v>
+      </c>
+      <c r="F587" s="13" t="s">
         <v>2771</v>
       </c>
-      <c r="F587" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G587" s="13" t="s">
-        <v>2769</v>
+        <v>2775</v>
       </c>
       <c r="H587" s="13" t="s">
-        <v>2770</v>
+        <v>2776</v>
       </c>
       <c r="I587" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J587" s="15">
-        <v>44474</v>
+        <v>44642</v>
       </c>
       <c r="K587" s="15">
-        <v>46299</v>
-[...2 lines deleted...]
-    <row r="588" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46467</v>
+      </c>
+    </row>
+    <row r="588" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A588" s="12">
-        <v>20122003861</v>
+        <v>20122003868</v>
       </c>
       <c r="B588" s="13" t="s">
-        <v>2772</v>
+        <v>2777</v>
       </c>
       <c r="C588" s="13" t="s">
-        <v>2773</v>
+        <v>2778</v>
       </c>
       <c r="D588" s="13" t="s">
-        <v>2774</v>
+        <v>2779</v>
       </c>
       <c r="E588" s="13" t="s">
-        <v>2775</v>
+        <v>2780</v>
       </c>
       <c r="F588" s="13" t="s">
-        <v>2776</v>
+        <v>2781</v>
       </c>
       <c r="G588" s="13" t="s">
-        <v>2777</v>
+        <v>2782</v>
       </c>
       <c r="H588" s="13" t="s">
-        <v>2778</v>
+        <v>2783</v>
       </c>
       <c r="I588" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J588" s="15">
-        <v>44531</v>
+        <v>44679</v>
       </c>
       <c r="K588" s="15">
-        <v>46356</v>
-[...2 lines deleted...]
-    <row r="589" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="589" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A589" s="12">
-        <v>20122003862</v>
+        <v>20122003869</v>
       </c>
       <c r="B589" s="13" t="s">
-        <v>2779</v>
+        <v>2784</v>
       </c>
       <c r="C589" s="13" t="s">
-        <v>2780</v>
+        <v>2785</v>
       </c>
       <c r="D589" s="13" t="s">
-        <v>2781</v>
+        <v>2786</v>
       </c>
       <c r="E589" s="13" t="s">
-        <v>2782</v>
+        <v>2787</v>
       </c>
       <c r="F589" s="13" t="s">
-        <v>2783</v>
+        <v>2788</v>
       </c>
       <c r="G589" s="13" t="s">
-        <v>2784</v>
+        <v>2789</v>
       </c>
       <c r="H589" s="13" t="s">
-        <v>2781</v>
+        <v>2790</v>
       </c>
       <c r="I589" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J589" s="15">
-        <v>44547</v>
+        <v>44679</v>
       </c>
       <c r="K589" s="15">
-        <v>46372</v>
+        <v>46504</v>
       </c>
     </row>
     <row r="590" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A590" s="12">
-        <v>20122003863</v>
+        <v>20122003871</v>
       </c>
       <c r="B590" s="13" t="s">
-        <v>2785</v>
+        <v>2791</v>
       </c>
       <c r="C590" s="13" t="s">
-        <v>2786</v>
+        <v>2792</v>
       </c>
       <c r="D590" s="13" t="s">
-        <v>2787</v>
+        <v>2793</v>
       </c>
       <c r="E590" s="13" t="s">
-        <v>2788</v>
+        <v>2794</v>
       </c>
       <c r="F590" s="13" t="s">
-        <v>2785</v>
+        <v>2791</v>
       </c>
       <c r="G590" s="13" t="s">
-        <v>2789</v>
+        <v>2795</v>
       </c>
       <c r="H590" s="13" t="s">
-        <v>2787</v>
+        <v>2796</v>
       </c>
       <c r="I590" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J590" s="15">
-        <v>44565</v>
+        <v>44921</v>
       </c>
       <c r="K590" s="15">
-        <v>46390</v>
+        <v>46746</v>
       </c>
     </row>
     <row r="591" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A591" s="12">
-        <v>20122003864</v>
+        <v>20122003872</v>
       </c>
       <c r="B591" s="13" t="s">
-        <v>2790</v>
+        <v>2797</v>
       </c>
       <c r="C591" s="13" t="s">
-        <v>2791</v>
+        <v>2798</v>
       </c>
       <c r="D591" s="13" t="s">
-        <v>2792</v>
+        <v>2799</v>
       </c>
       <c r="E591" s="13" t="s">
-        <v>2793</v>
+        <v>2800</v>
       </c>
       <c r="F591" s="13" t="s">
-        <v>2794</v>
+        <v>2797</v>
       </c>
       <c r="G591" s="13" t="s">
-        <v>2795</v>
+        <v>2801</v>
       </c>
       <c r="H591" s="13" t="s">
-        <v>2796</v>
+        <v>2799</v>
       </c>
       <c r="I591" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J591" s="15">
-        <v>44592</v>
+        <v>44714</v>
       </c>
       <c r="K591" s="15">
-        <v>46417</v>
+        <v>46539</v>
       </c>
     </row>
     <row r="592" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A592" s="12">
-        <v>20122003865</v>
+        <v>20122003876</v>
       </c>
       <c r="B592" s="13" t="s">
-        <v>2797</v>
+        <v>2802</v>
       </c>
       <c r="C592" s="13" t="s">
-        <v>2798</v>
+        <v>2803</v>
       </c>
       <c r="D592" s="13" t="s">
-        <v>2799</v>
+        <v>2804</v>
       </c>
       <c r="E592" s="13" t="s">
-        <v>2109</v>
+        <v>2805</v>
       </c>
       <c r="F592" s="13" t="s">
-        <v>2797</v>
+        <v>2806</v>
       </c>
       <c r="G592" s="13" t="s">
-        <v>2800</v>
+        <v>2807</v>
       </c>
       <c r="H592" s="13" t="s">
-        <v>2801</v>
+        <v>2804</v>
       </c>
       <c r="I592" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J592" s="15">
-        <v>44607</v>
+        <v>44783</v>
       </c>
       <c r="K592" s="15">
-        <v>46432</v>
-[...2 lines deleted...]
-    <row r="593" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46608</v>
+      </c>
+    </row>
+    <row r="593" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A593" s="12">
-        <v>20122003867</v>
+        <v>20122003878</v>
       </c>
       <c r="B593" s="13" t="s">
-        <v>2802</v>
+        <v>2808</v>
       </c>
       <c r="C593" s="13" t="s">
-        <v>2803</v>
+        <v>2809</v>
       </c>
       <c r="D593" s="13" t="s">
-        <v>2804</v>
+        <v>2810</v>
       </c>
       <c r="E593" s="13" t="s">
-        <v>2805</v>
+        <v>2811</v>
       </c>
       <c r="F593" s="13" t="s">
-        <v>2802</v>
+        <v>2808</v>
       </c>
       <c r="G593" s="13" t="s">
-        <v>2806</v>
+        <v>2812</v>
       </c>
       <c r="H593" s="13" t="s">
-        <v>2807</v>
+        <v>2813</v>
       </c>
       <c r="I593" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J593" s="15">
-        <v>44642</v>
+        <v>44783</v>
       </c>
       <c r="K593" s="15">
-        <v>46467</v>
-[...2 lines deleted...]
-    <row r="594" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46608</v>
+      </c>
+    </row>
+    <row r="594" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A594" s="12">
-        <v>20122003868</v>
+        <v>20122003879</v>
       </c>
       <c r="B594" s="13" t="s">
-        <v>2808</v>
+        <v>2814</v>
       </c>
       <c r="C594" s="13" t="s">
-        <v>2809</v>
+        <v>2815</v>
       </c>
       <c r="D594" s="13" t="s">
-        <v>2810</v>
+        <v>2816</v>
       </c>
       <c r="E594" s="13" t="s">
-        <v>2811</v>
+        <v>2817</v>
       </c>
       <c r="F594" s="13" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
       <c r="G594" s="13" t="s">
-        <v>2813</v>
+        <v>2818</v>
       </c>
       <c r="H594" s="13" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="I594" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J594" s="15">
-        <v>44679</v>
+        <v>44783</v>
       </c>
       <c r="K594" s="15">
-        <v>46504</v>
+        <v>46608</v>
       </c>
     </row>
     <row r="595" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A595" s="12">
-        <v>20122003869</v>
+        <v>20122003880</v>
       </c>
       <c r="B595" s="13" t="s">
-        <v>2815</v>
+        <v>2819</v>
       </c>
       <c r="C595" s="13" t="s">
-        <v>2816</v>
+        <v>2820</v>
       </c>
       <c r="D595" s="13" t="s">
-        <v>2817</v>
+        <v>2821</v>
       </c>
       <c r="E595" s="13" t="s">
-        <v>2818</v>
+        <v>2822</v>
       </c>
       <c r="F595" s="13" t="s">
         <v>2819</v>
       </c>
       <c r="G595" s="13" t="s">
-        <v>2820</v>
+        <v>2823</v>
       </c>
       <c r="H595" s="13" t="s">
-        <v>2821</v>
+        <v>2824</v>
       </c>
       <c r="I595" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J595" s="15">
-        <v>44679</v>
+        <v>44851</v>
       </c>
       <c r="K595" s="15">
-        <v>46504</v>
+        <v>46676</v>
       </c>
     </row>
     <row r="596" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A596" s="12">
-        <v>20122003871</v>
+        <v>20122003881</v>
       </c>
       <c r="B596" s="13" t="s">
-        <v>2822</v>
+        <v>2825</v>
       </c>
       <c r="C596" s="13" t="s">
-        <v>2823</v>
+        <v>2826</v>
       </c>
       <c r="D596" s="13" t="s">
-        <v>2824</v>
+        <v>2827</v>
       </c>
       <c r="E596" s="13" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F596" s="13" t="s">
         <v>2825</v>
       </c>
-      <c r="F596" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G596" s="13" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="H596" s="13" t="s">
         <v>2827</v>
       </c>
       <c r="I596" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J596" s="15">
-        <v>44921</v>
+        <v>44851</v>
       </c>
       <c r="K596" s="15">
-        <v>46746</v>
+        <v>46676</v>
       </c>
     </row>
     <row r="597" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A597" s="12">
-        <v>20122003872</v>
+        <v>20122003884</v>
       </c>
       <c r="B597" s="13" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
       <c r="C597" s="13" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
       <c r="D597" s="13" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E597" s="13" t="s">
+        <v>2833</v>
+      </c>
+      <c r="F597" s="13" t="s">
         <v>2830</v>
       </c>
-      <c r="E597" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G597" s="13" t="s">
-        <v>2832</v>
+        <v>2834</v>
       </c>
       <c r="H597" s="13" t="s">
-        <v>2830</v>
+        <v>2835</v>
       </c>
       <c r="I597" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J597" s="15">
-        <v>44714</v>
+        <v>44869</v>
       </c>
       <c r="K597" s="15">
-        <v>46539</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46694</v>
+      </c>
+    </row>
+    <row r="598" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A598" s="12">
-        <v>20122003876</v>
+        <v>20122003885</v>
       </c>
       <c r="B598" s="13" t="s">
-        <v>2833</v>
+        <v>2836</v>
       </c>
       <c r="C598" s="13" t="s">
-        <v>2834</v>
+        <v>2837</v>
       </c>
       <c r="D598" s="13" t="s">
-        <v>2835</v>
+        <v>2838</v>
       </c>
       <c r="E598" s="13" t="s">
+        <v>2839</v>
+      </c>
+      <c r="F598" s="13" t="s">
         <v>2836</v>
       </c>
-      <c r="F598" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G598" s="13" t="s">
-        <v>2838</v>
+        <v>2840</v>
       </c>
       <c r="H598" s="13" t="s">
-        <v>2835</v>
+        <v>2841</v>
       </c>
       <c r="I598" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J598" s="15">
-        <v>44783</v>
+        <v>44921</v>
       </c>
       <c r="K598" s="15">
-        <v>46608</v>
+        <v>46746</v>
       </c>
     </row>
     <row r="599" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A599" s="12">
-        <v>20122003878</v>
+        <v>20122003886</v>
       </c>
       <c r="B599" s="13" t="s">
-        <v>2839</v>
+        <v>2842</v>
       </c>
       <c r="C599" s="13" t="s">
-        <v>2840</v>
+        <v>2843</v>
       </c>
       <c r="D599" s="13" t="s">
-        <v>2841</v>
+        <v>2844</v>
       </c>
       <c r="E599" s="13" t="s">
+        <v>2845</v>
+      </c>
+      <c r="F599" s="13" t="s">
         <v>2842</v>
       </c>
-      <c r="F599" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G599" s="13" t="s">
-        <v>2843</v>
+        <v>2846</v>
       </c>
       <c r="H599" s="13" t="s">
         <v>2844</v>
       </c>
       <c r="I599" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J599" s="15">
-        <v>44783</v>
+        <v>44949</v>
       </c>
       <c r="K599" s="15">
-        <v>46608</v>
+        <v>46774</v>
       </c>
     </row>
     <row r="600" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A600" s="12">
-        <v>20122003879</v>
+        <v>20122003887</v>
       </c>
       <c r="B600" s="13" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
       <c r="C600" s="13" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
       <c r="D600" s="13" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E600" s="13" t="s">
+        <v>2850</v>
+      </c>
+      <c r="F600" s="13" t="s">
         <v>2847</v>
       </c>
-      <c r="E600" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G600" s="13" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H600" s="13" t="s">
         <v>2849</v>
       </c>
-      <c r="H600" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I600" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J600" s="15">
-        <v>44783</v>
+        <v>45744</v>
       </c>
       <c r="K600" s="15">
-        <v>46608</v>
-[...2 lines deleted...]
-    <row r="601" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47569</v>
+      </c>
+    </row>
+    <row r="601" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A601" s="12">
-        <v>20122003880</v>
+        <v>20122003891</v>
       </c>
       <c r="B601" s="13" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
       <c r="C601" s="13" t="s">
-        <v>2851</v>
+        <v>2853</v>
       </c>
       <c r="D601" s="13" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
       <c r="E601" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F601" s="13" t="s">
+        <v>2855</v>
+      </c>
+      <c r="G601" s="13" t="s">
         <v>2853</v>
       </c>
-      <c r="F601" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G601" s="13" t="s">
+      <c r="H601" s="13" t="s">
         <v>2854</v>
       </c>
-      <c r="H601" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I601" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J601" s="15">
-        <v>44851</v>
+        <v>45016</v>
       </c>
       <c r="K601" s="15">
-        <v>46676</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46842</v>
+      </c>
+    </row>
+    <row r="602" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A602" s="12">
-        <v>20122003881</v>
+        <v>20122003897</v>
       </c>
       <c r="B602" s="13" t="s">
         <v>2856</v>
       </c>
       <c r="C602" s="13" t="s">
         <v>2857</v>
       </c>
       <c r="D602" s="13" t="s">
         <v>2858</v>
       </c>
       <c r="E602" s="13" t="s">
         <v>2859</v>
       </c>
       <c r="F602" s="13" t="s">
         <v>2856</v>
       </c>
       <c r="G602" s="13" t="s">
-        <v>2860</v>
+        <v>2857</v>
       </c>
       <c r="H602" s="13" t="s">
         <v>2858</v>
       </c>
       <c r="I602" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J602" s="15">
-        <v>44851</v>
+        <v>45156</v>
       </c>
       <c r="K602" s="15">
-        <v>46676</v>
+        <v>46982</v>
       </c>
     </row>
     <row r="603" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A603" s="12">
-        <v>20122003884</v>
+        <v>20122003898</v>
       </c>
       <c r="B603" s="13" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C603" s="13" t="s">
         <v>2861</v>
       </c>
-      <c r="C603" s="13" t="s">
+      <c r="D603" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="E603" s="13" t="s">
         <v>2862</v>
       </c>
-      <c r="D603" s="13" t="s">
+      <c r="F603" s="13" t="s">
+        <v>2860</v>
+      </c>
+      <c r="G603" s="13" t="s">
+        <v>2861</v>
+      </c>
+      <c r="H603" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="I603" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J603" s="15">
+        <v>45156</v>
+      </c>
+      <c r="K603" s="15">
+        <v>46982</v>
+      </c>
+    </row>
+    <row r="604" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A604" s="12">
+        <v>20122003898</v>
+      </c>
+      <c r="B604" s="13" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C604" s="13" t="s">
         <v>2863</v>
       </c>
-      <c r="E603" s="13" t="s">
+      <c r="D604" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="E604" s="13" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F604" s="13" t="s">
         <v>2864</v>
       </c>
-      <c r="F603" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G603" s="13" t="s">
+      <c r="G604" s="13" t="s">
         <v>2865</v>
       </c>
-      <c r="H603" s="13" t="s">
+      <c r="H604" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="I604" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J604" s="15">
+        <v>45156</v>
+      </c>
+      <c r="K604" s="15">
+        <v>46982</v>
+      </c>
+    </row>
+    <row r="605" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A605" s="12">
+        <v>20122003898</v>
+      </c>
+      <c r="B605" s="13" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C605" s="13" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D605" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="E605" s="13" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F605" s="13" t="s">
         <v>2866</v>
       </c>
-      <c r="I603" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B604" s="13" t="s">
+      <c r="G605" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="H605" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="I605" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J605" s="15">
+        <v>45156</v>
+      </c>
+      <c r="K605" s="15">
+        <v>46982</v>
+      </c>
+    </row>
+    <row r="606" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A606" s="12">
+        <v>20122003899</v>
+      </c>
+      <c r="B606" s="13" t="s">
         <v>2867</v>
       </c>
-      <c r="C604" s="13" t="s">
+      <c r="C606" s="13" t="s">
         <v>2868</v>
       </c>
-      <c r="D604" s="13" t="s">
+      <c r="D606" s="13" t="s">
         <v>2869</v>
       </c>
-      <c r="E604" s="13" t="s">
+      <c r="E606" s="13" t="s">
         <v>2870</v>
       </c>
-      <c r="F604" s="13" t="s">
+      <c r="F606" s="13" t="s">
         <v>2867</v>
       </c>
-      <c r="G604" s="13" t="s">
+      <c r="G606" s="13" t="s">
         <v>2871</v>
       </c>
-      <c r="H604" s="13" t="s">
+      <c r="H606" s="13" t="s">
         <v>2872</v>
       </c>
-      <c r="I604" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B605" s="13" t="s">
+      <c r="I606" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J606" s="15">
+        <v>45239</v>
+      </c>
+      <c r="K606" s="15">
+        <v>47065</v>
+      </c>
+    </row>
+    <row r="607" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A607" s="12">
+        <v>20122003900</v>
+      </c>
+      <c r="B607" s="13" t="s">
         <v>2873</v>
       </c>
-      <c r="C605" s="13" t="s">
+      <c r="C607" s="13" t="s">
         <v>2874</v>
       </c>
-      <c r="D605" s="13" t="s">
+      <c r="D607" s="13" t="s">
         <v>2875</v>
-      </c>
-[...68 lines deleted...]
-        <v>2885</v>
       </c>
       <c r="E607" s="13" t="s">
         <v>30</v>
       </c>
       <c r="F607" s="13" t="s">
-        <v>2886</v>
+        <v>2876</v>
       </c>
       <c r="G607" s="13" t="s">
-        <v>2884</v>
+        <v>2877</v>
       </c>
       <c r="H607" s="13" t="s">
-        <v>2885</v>
+        <v>2875</v>
       </c>
       <c r="I607" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J607" s="15">
-        <v>45016</v>
+        <v>45356</v>
       </c>
       <c r="K607" s="15">
-        <v>46842</v>
-[...2 lines deleted...]
-    <row r="608" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47181</v>
+      </c>
+    </row>
+    <row r="608" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A608" s="12">
-        <v>20122003897</v>
+        <v>20122003901</v>
       </c>
       <c r="B608" s="13" t="s">
-        <v>2887</v>
+        <v>2878</v>
       </c>
       <c r="C608" s="13" t="s">
-        <v>2888</v>
+        <v>2879</v>
       </c>
       <c r="D608" s="13" t="s">
-        <v>2889</v>
+        <v>2880</v>
       </c>
       <c r="E608" s="13" t="s">
-        <v>2890</v>
+        <v>2881</v>
       </c>
       <c r="F608" s="13" t="s">
-        <v>2887</v>
+        <v>2878</v>
       </c>
       <c r="G608" s="13" t="s">
-        <v>2888</v>
+        <v>2882</v>
       </c>
       <c r="H608" s="13" t="s">
-        <v>2889</v>
+        <v>2880</v>
       </c>
       <c r="I608" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J608" s="15">
-        <v>45156</v>
+        <v>45281</v>
       </c>
       <c r="K608" s="15">
-        <v>46982</v>
+        <v>47107</v>
       </c>
     </row>
     <row r="609" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A609" s="12">
-        <v>20122003898</v>
+        <v>20122003903</v>
       </c>
       <c r="B609" s="13" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C609" s="13" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D609" s="13" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E609" s="13" t="s">
+        <v>2886</v>
+      </c>
+      <c r="F609" s="13" t="s">
+        <v>2883</v>
+      </c>
+      <c r="G609" s="13" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H609" s="13" t="s">
+        <v>2888</v>
+      </c>
+      <c r="I609" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J609" s="15">
+        <v>45310</v>
+      </c>
+      <c r="K609" s="15">
+        <v>47136</v>
+      </c>
+    </row>
+    <row r="610" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A610" s="12">
+        <v>20122003906</v>
+      </c>
+      <c r="B610" s="13" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C610" s="13" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D610" s="13" t="s">
         <v>2891</v>
       </c>
-      <c r="C609" s="13" t="s">
+      <c r="E610" s="13" t="s">
         <v>2892</v>
       </c>
-      <c r="D609" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E609" s="13" t="s">
+      <c r="F610" s="13" t="s">
+        <v>2889</v>
+      </c>
+      <c r="G610" s="13" t="s">
         <v>2893</v>
       </c>
-      <c r="F609" s="13" t="s">
-[...25 lines deleted...]
-      <c r="C610" s="13" t="s">
+      <c r="H610" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I610" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J610" s="15">
+        <v>45414</v>
+      </c>
+      <c r="K610" s="15">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="611" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A611" s="12">
+        <v>20122003907</v>
+      </c>
+      <c r="B611" s="13" t="s">
         <v>2894</v>
       </c>
-      <c r="D610" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F610" s="13" t="s">
+      <c r="C611" s="13" t="s">
         <v>2895</v>
       </c>
-      <c r="G610" s="13" t="s">
+      <c r="D611" s="13" t="s">
         <v>2896</v>
       </c>
-      <c r="H610" s="13" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E611" s="13" t="s">
-        <v>2893</v>
+        <v>2897</v>
       </c>
       <c r="F611" s="13" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="G611" s="13" t="s">
-        <v>254</v>
+        <v>2899</v>
       </c>
       <c r="H611" s="13" t="s">
-        <v>255</v>
+        <v>2900</v>
       </c>
       <c r="I611" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J611" s="15">
-        <v>45156</v>
+        <v>45414</v>
       </c>
       <c r="K611" s="15">
-        <v>46982</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="612" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A612" s="12">
-        <v>20122003899</v>
+        <v>20122003908</v>
       </c>
       <c r="B612" s="13" t="s">
-        <v>2898</v>
+        <v>2901</v>
       </c>
       <c r="C612" s="13" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D612" s="13" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="E612" s="13" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F612" s="13" t="s">
         <v>2901</v>
       </c>
-      <c r="F612" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G612" s="13" t="s">
-        <v>2902</v>
+        <v>2905</v>
       </c>
       <c r="H612" s="13" t="s">
-        <v>2903</v>
+        <v>2906</v>
       </c>
       <c r="I612" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J612" s="15">
-        <v>45239</v>
+        <v>45447</v>
       </c>
       <c r="K612" s="15">
-        <v>47065</v>
+        <v>47272</v>
       </c>
     </row>
     <row r="613" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A613" s="12">
-        <v>20122003900</v>
+        <v>20122003909</v>
       </c>
       <c r="B613" s="13" t="s">
-        <v>2904</v>
+        <v>2907</v>
       </c>
       <c r="C613" s="13" t="s">
-        <v>2905</v>
+        <v>2908</v>
       </c>
       <c r="D613" s="13" t="s">
-        <v>2906</v>
+        <v>2909</v>
       </c>
       <c r="E613" s="13" t="s">
-        <v>30</v>
+        <v>2910</v>
       </c>
       <c r="F613" s="13" t="s">
         <v>2907</v>
       </c>
       <c r="G613" s="13" t="s">
-        <v>2908</v>
+        <v>2911</v>
       </c>
       <c r="H613" s="13" t="s">
-        <v>2906</v>
+        <v>2912</v>
       </c>
       <c r="I613" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J613" s="15">
-        <v>45356</v>
+        <v>45447</v>
       </c>
       <c r="K613" s="15">
-        <v>47181</v>
-[...2 lines deleted...]
-    <row r="614" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47272</v>
+      </c>
+    </row>
+    <row r="614" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A614" s="12">
-        <v>20122003901</v>
+        <v>20122003915</v>
       </c>
       <c r="B614" s="13" t="s">
-        <v>2909</v>
+        <v>2913</v>
       </c>
       <c r="C614" s="13" t="s">
-        <v>2910</v>
+        <v>2914</v>
       </c>
       <c r="D614" s="13" t="s">
-        <v>2911</v>
+        <v>2915</v>
       </c>
       <c r="E614" s="13" t="s">
-        <v>2912</v>
+        <v>2916</v>
       </c>
       <c r="F614" s="13" t="s">
-        <v>2909</v>
+        <v>2913</v>
       </c>
       <c r="G614" s="13" t="s">
-        <v>2913</v>
+        <v>2917</v>
       </c>
       <c r="H614" s="13" t="s">
-        <v>2911</v>
+        <v>2918</v>
       </c>
       <c r="I614" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J614" s="15">
-        <v>45281</v>
+        <v>45490</v>
       </c>
       <c r="K614" s="15">
-        <v>47107</v>
-[...2 lines deleted...]
-    <row r="615" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47315</v>
+      </c>
+    </row>
+    <row r="615" spans="1:11" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A615" s="12">
-        <v>20122003902</v>
+        <v>20122003917</v>
       </c>
       <c r="B615" s="13" t="s">
-        <v>2914</v>
+        <v>2919</v>
       </c>
       <c r="C615" s="13" t="s">
-        <v>2915</v>
+        <v>2920</v>
       </c>
       <c r="D615" s="13" t="s">
-        <v>2916</v>
+        <v>2921</v>
       </c>
       <c r="E615" s="13" t="s">
-        <v>2917</v>
+        <v>2922</v>
       </c>
       <c r="F615" s="13" t="s">
-        <v>2914</v>
+        <v>2923</v>
       </c>
       <c r="G615" s="13" t="s">
-        <v>2918</v>
+        <v>2924</v>
       </c>
       <c r="H615" s="13" t="s">
-        <v>2916</v>
+        <v>2921</v>
       </c>
       <c r="I615" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J615" s="15">
-        <v>45281</v>
+        <v>45729</v>
       </c>
       <c r="K615" s="15">
-        <v>47107</v>
-[...2 lines deleted...]
-    <row r="616" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47554</v>
+      </c>
+    </row>
+    <row r="616" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A616" s="12">
-        <v>20122003903</v>
+        <v>20122003918</v>
       </c>
       <c r="B616" s="13" t="s">
-        <v>2919</v>
+        <v>2925</v>
       </c>
       <c r="C616" s="13" t="s">
-        <v>2920</v>
+        <v>2926</v>
       </c>
       <c r="D616" s="13" t="s">
-        <v>2921</v>
+        <v>2927</v>
       </c>
       <c r="E616" s="13" t="s">
-        <v>2922</v>
+        <v>2928</v>
       </c>
       <c r="F616" s="13" t="s">
-        <v>2919</v>
+        <v>2925</v>
       </c>
       <c r="G616" s="13" t="s">
-        <v>2923</v>
+        <v>2929</v>
       </c>
       <c r="H616" s="13" t="s">
-        <v>2924</v>
+        <v>2927</v>
       </c>
       <c r="I616" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J616" s="15">
-        <v>45310</v>
+        <v>45539</v>
       </c>
       <c r="K616" s="15">
-        <v>47136</v>
-[...2 lines deleted...]
-    <row r="617" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47364</v>
+      </c>
+    </row>
+    <row r="617" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A617" s="12">
-        <v>20122003906</v>
+        <v>20122003920</v>
       </c>
       <c r="B617" s="13" t="s">
-        <v>2925</v>
+        <v>2930</v>
       </c>
       <c r="C617" s="13" t="s">
-        <v>2926</v>
+        <v>2931</v>
       </c>
       <c r="D617" s="13" t="s">
-        <v>2927</v>
+        <v>2932</v>
       </c>
       <c r="E617" s="13" t="s">
-        <v>2928</v>
+        <v>2933</v>
       </c>
       <c r="F617" s="13" t="s">
-        <v>2925</v>
+        <v>2934</v>
       </c>
       <c r="G617" s="13" t="s">
-        <v>2929</v>
+        <v>2935</v>
       </c>
       <c r="H617" s="13" t="s">
-        <v>30</v>
+        <v>2936</v>
       </c>
       <c r="I617" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J617" s="15">
-        <v>45414</v>
+        <v>45581</v>
       </c>
       <c r="K617" s="15">
-        <v>47239</v>
-[...2 lines deleted...]
-    <row r="618" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47406</v>
+      </c>
+    </row>
+    <row r="618" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A618" s="12">
-        <v>20122003907</v>
+        <v>20122003922</v>
       </c>
       <c r="B618" s="13" t="s">
-        <v>2930</v>
+        <v>2937</v>
       </c>
       <c r="C618" s="13" t="s">
-        <v>2931</v>
+        <v>2938</v>
       </c>
       <c r="D618" s="13" t="s">
-        <v>2932</v>
+        <v>2939</v>
       </c>
       <c r="E618" s="13" t="s">
-        <v>2933</v>
+        <v>2940</v>
       </c>
       <c r="F618" s="13" t="s">
-        <v>2934</v>
+        <v>2937</v>
       </c>
       <c r="G618" s="13" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="H618" s="13" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
       <c r="I618" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J618" s="15">
-        <v>45414</v>
+        <v>45581</v>
       </c>
       <c r="K618" s="15">
-        <v>47239</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47406</v>
+      </c>
+    </row>
+    <row r="619" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A619" s="12">
-        <v>20122003908</v>
+        <v>20122003924</v>
       </c>
       <c r="B619" s="13" t="s">
-        <v>2937</v>
+        <v>2941</v>
       </c>
       <c r="C619" s="13" t="s">
-        <v>2938</v>
+        <v>2942</v>
       </c>
       <c r="D619" s="13" t="s">
-        <v>2939</v>
+        <v>2943</v>
       </c>
       <c r="E619" s="13" t="s">
-        <v>2940</v>
+        <v>2944</v>
       </c>
       <c r="F619" s="13" t="s">
-        <v>2937</v>
+        <v>2941</v>
       </c>
       <c r="G619" s="13" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="H619" s="13" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="I619" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J619" s="15">
-        <v>45447</v>
+        <v>45609</v>
       </c>
       <c r="K619" s="15">
-        <v>47272</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47434</v>
+      </c>
+    </row>
+    <row r="620" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A620" s="12">
-        <v>20122003909</v>
+        <v>20122003925</v>
       </c>
       <c r="B620" s="13" t="s">
-        <v>2943</v>
+        <v>2945</v>
       </c>
       <c r="C620" s="13" t="s">
-        <v>2944</v>
+        <v>2946</v>
       </c>
       <c r="D620" s="13" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E620" s="13" t="s">
+        <v>2948</v>
+      </c>
+      <c r="F620" s="13" t="s">
         <v>2945</v>
       </c>
-      <c r="E620" s="13" t="s">
+      <c r="G620" s="13" t="s">
         <v>2946</v>
       </c>
-      <c r="F620" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G620" s="13" t="s">
+      <c r="H620" s="13" t="s">
         <v>2947</v>
       </c>
-      <c r="H620" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I620" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J620" s="15">
-        <v>45447</v>
+        <v>45609</v>
       </c>
       <c r="K620" s="15">
-        <v>47272</v>
+        <v>47434</v>
       </c>
     </row>
     <row r="621" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A621" s="12">
-        <v>20122003915</v>
+        <v>20122003927</v>
       </c>
       <c r="B621" s="13" t="s">
         <v>2949</v>
       </c>
       <c r="C621" s="13" t="s">
         <v>2950</v>
       </c>
       <c r="D621" s="13" t="s">
         <v>2951</v>
       </c>
       <c r="E621" s="13" t="s">
         <v>2952</v>
       </c>
       <c r="F621" s="13" t="s">
         <v>2949</v>
       </c>
       <c r="G621" s="13" t="s">
         <v>2953</v>
       </c>
       <c r="H621" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I621" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J621" s="15">
+        <v>45678</v>
+      </c>
+      <c r="K621" s="15">
+        <v>47503</v>
+      </c>
+    </row>
+    <row r="622" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A622" s="12">
+        <v>20122003928</v>
+      </c>
+      <c r="B622" s="13" t="s">
         <v>2954</v>
       </c>
-      <c r="I621" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B622" s="13" t="s">
+      <c r="C622" s="13" t="s">
         <v>2955</v>
       </c>
-      <c r="C622" s="13" t="s">
+      <c r="D622" s="13" t="s">
         <v>2956</v>
       </c>
-      <c r="D622" s="13" t="s">
+      <c r="E622" s="13" t="s">
         <v>2957</v>
       </c>
-      <c r="E622" s="13" t="s">
+      <c r="F622" s="13" t="s">
+        <v>2954</v>
+      </c>
+      <c r="G622" s="13" t="s">
         <v>2958</v>
       </c>
-      <c r="F622" s="13" t="s">
+      <c r="H622" s="13" t="s">
         <v>2959</v>
       </c>
-      <c r="G622" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I622" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J622" s="15">
-        <v>45729</v>
+        <v>45959</v>
       </c>
       <c r="K622" s="15">
-        <v>47554</v>
+        <v>47784</v>
       </c>
     </row>
     <row r="623" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A623" s="12">
-        <v>20122003918</v>
+        <v>20122003929</v>
       </c>
       <c r="B623" s="13" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C623" s="13" t="s">
         <v>2961</v>
       </c>
-      <c r="C623" s="13" t="s">
+      <c r="D623" s="13" t="s">
         <v>2962</v>
       </c>
-      <c r="D623" s="13" t="s">
+      <c r="E623" s="13" t="s">
         <v>2963</v>
       </c>
-      <c r="E623" s="13" t="s">
+      <c r="F623" s="13" t="s">
         <v>2964</v>
-      </c>
-[...1 lines deleted...]
-        <v>2961</v>
       </c>
       <c r="G623" s="13" t="s">
         <v>2965</v>
       </c>
       <c r="H623" s="13" t="s">
-        <v>2963</v>
+        <v>2962</v>
       </c>
       <c r="I623" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J623" s="15">
-        <v>45539</v>
+        <v>45729</v>
       </c>
       <c r="K623" s="15">
-        <v>47364</v>
-[...2 lines deleted...]
-    <row r="624" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47554</v>
+      </c>
+    </row>
+    <row r="624" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A624" s="12">
-        <v>20122003920</v>
+        <v>20122003932</v>
       </c>
       <c r="B624" s="13" t="s">
         <v>2966</v>
       </c>
       <c r="C624" s="13" t="s">
         <v>2967</v>
       </c>
       <c r="D624" s="13" t="s">
         <v>2968</v>
       </c>
       <c r="E624" s="13" t="s">
         <v>2969</v>
       </c>
       <c r="F624" s="13" t="s">
+        <v>2966</v>
+      </c>
+      <c r="G624" s="13" t="s">
         <v>2970</v>
       </c>
-      <c r="G624" s="13" t="s">
+      <c r="H624" s="13" t="s">
+        <v>2968</v>
+      </c>
+      <c r="I624" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J624" s="15">
+        <v>45729</v>
+      </c>
+      <c r="K624" s="15">
+        <v>47554</v>
+      </c>
+    </row>
+    <row r="625" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A625" s="12">
+        <v>20122003934</v>
+      </c>
+      <c r="B625" s="13" t="s">
         <v>2971</v>
       </c>
-      <c r="H624" s="13" t="s">
+      <c r="C625" s="13" t="s">
         <v>2972</v>
       </c>
-      <c r="I624" s="14" t="s">
-[...13 lines deleted...]
-      <c r="B625" s="13" t="s">
+      <c r="D625" s="13" t="s">
         <v>2973</v>
       </c>
-      <c r="C625" s="13" t="s">
+      <c r="E625" s="13" t="s">
         <v>2974</v>
       </c>
-      <c r="D625" s="13" t="s">
+      <c r="F625" s="13" t="s">
+        <v>2971</v>
+      </c>
+      <c r="G625" s="13" t="s">
         <v>2975</v>
       </c>
-      <c r="E625" s="13" t="s">
+      <c r="H625" s="13" t="s">
         <v>2976</v>
       </c>
-      <c r="F625" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I625" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J625" s="15">
-        <v>45581</v>
+        <v>45779</v>
       </c>
       <c r="K625" s="15">
-        <v>47406</v>
-[...2 lines deleted...]
-    <row r="626" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47604</v>
+      </c>
+    </row>
+    <row r="626" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A626" s="12">
-        <v>20122003924</v>
+        <v>20122003935</v>
       </c>
       <c r="B626" s="13" t="s">
         <v>2977</v>
       </c>
       <c r="C626" s="13" t="s">
         <v>2978</v>
       </c>
       <c r="D626" s="13" t="s">
         <v>2979</v>
       </c>
       <c r="E626" s="13" t="s">
         <v>2980</v>
       </c>
       <c r="F626" s="13" t="s">
         <v>2977</v>
       </c>
       <c r="G626" s="13" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="H626" s="13" t="s">
         <v>2979</v>
       </c>
       <c r="I626" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J626" s="15">
-        <v>45609</v>
+        <v>45792</v>
       </c>
       <c r="K626" s="15">
-        <v>47434</v>
-[...2 lines deleted...]
-    <row r="627" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47617</v>
+      </c>
+    </row>
+    <row r="627" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A627" s="12">
-        <v>20122003925</v>
+        <v>20122003936</v>
       </c>
       <c r="B627" s="13" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="C627" s="13" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="D627" s="13" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="E627" s="13" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="F627" s="13" t="s">
-        <v>2981</v>
+        <v>2986</v>
       </c>
       <c r="G627" s="13" t="s">
-        <v>2982</v>
+        <v>2987</v>
       </c>
       <c r="H627" s="13" t="s">
-        <v>2983</v>
+        <v>2988</v>
       </c>
       <c r="I627" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J627" s="15">
-        <v>45609</v>
+        <v>45811</v>
       </c>
       <c r="K627" s="15">
-        <v>47434</v>
+        <v>47636</v>
       </c>
     </row>
     <row r="628" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A628" s="12">
-        <v>20122003927</v>
+        <v>20122003938</v>
       </c>
       <c r="B628" s="13" t="s">
-        <v>2985</v>
+        <v>2989</v>
       </c>
       <c r="C628" s="13" t="s">
-        <v>2986</v>
+        <v>2990</v>
       </c>
       <c r="D628" s="13" t="s">
-        <v>2987</v>
+        <v>2991</v>
       </c>
       <c r="E628" s="13" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
       <c r="F628" s="13" t="s">
-        <v>2985</v>
+        <v>2993</v>
       </c>
       <c r="G628" s="13" t="s">
-        <v>2989</v>
+        <v>2994</v>
       </c>
       <c r="H628" s="13" t="s">
-        <v>30</v>
+        <v>2991</v>
       </c>
       <c r="I628" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J628" s="15">
-        <v>45678</v>
+        <v>45842</v>
       </c>
       <c r="K628" s="15">
-        <v>47503</v>
-[...2 lines deleted...]
-    <row r="629" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47667</v>
+      </c>
+    </row>
+    <row r="629" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A629" s="12">
-        <v>20122003928</v>
+        <v>20122003939</v>
       </c>
       <c r="B629" s="13" t="s">
-        <v>2990</v>
+        <v>2995</v>
       </c>
       <c r="C629" s="13" t="s">
-        <v>2991</v>
+        <v>2996</v>
       </c>
       <c r="D629" s="13" t="s">
-        <v>2992</v>
+        <v>2997</v>
       </c>
       <c r="E629" s="13" t="s">
-        <v>2993</v>
+        <v>2998</v>
       </c>
       <c r="F629" s="13" t="s">
-        <v>2990</v>
+        <v>2999</v>
       </c>
       <c r="G629" s="13" t="s">
-        <v>2994</v>
+        <v>3000</v>
       </c>
       <c r="H629" s="13" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
       <c r="I629" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J629" s="15">
-        <v>45959</v>
+        <v>45842</v>
       </c>
       <c r="K629" s="15">
-        <v>47784</v>
-[...2 lines deleted...]
-    <row r="630" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47667</v>
+      </c>
+    </row>
+    <row r="630" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A630" s="12">
-        <v>20122003929</v>
+        <v>20122003940</v>
       </c>
       <c r="B630" s="13" t="s">
-        <v>2996</v>
+        <v>3001</v>
       </c>
       <c r="C630" s="13" t="s">
-        <v>2997</v>
+        <v>3002</v>
       </c>
       <c r="D630" s="13" t="s">
-        <v>2998</v>
+        <v>3003</v>
       </c>
       <c r="E630" s="13" t="s">
-        <v>2999</v>
+        <v>3004</v>
       </c>
       <c r="F630" s="13" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="G630" s="13" t="s">
-        <v>3001</v>
+        <v>3005</v>
       </c>
       <c r="H630" s="13" t="s">
-        <v>2998</v>
+        <v>1545</v>
       </c>
       <c r="I630" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J630" s="15">
-        <v>45729</v>
+        <v>45870</v>
       </c>
       <c r="K630" s="15">
-        <v>47554</v>
+        <v>47695</v>
       </c>
     </row>
     <row r="631" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A631" s="12">
-        <v>20122003932</v>
+        <v>20122003941</v>
       </c>
       <c r="B631" s="13" t="s">
-        <v>3002</v>
+        <v>3006</v>
       </c>
       <c r="C631" s="13" t="s">
-        <v>3003</v>
+        <v>3007</v>
       </c>
       <c r="D631" s="13" t="s">
-        <v>3004</v>
+        <v>3008</v>
       </c>
       <c r="E631" s="13" t="s">
-        <v>3005</v>
+        <v>3009</v>
       </c>
       <c r="F631" s="13" t="s">
-        <v>3002</v>
+        <v>3006</v>
       </c>
       <c r="G631" s="13" t="s">
-        <v>3006</v>
+        <v>3010</v>
       </c>
       <c r="H631" s="13" t="s">
-        <v>3004</v>
+        <v>3008</v>
       </c>
       <c r="I631" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J631" s="15">
-        <v>45729</v>
+        <v>45890</v>
       </c>
       <c r="K631" s="15">
-        <v>47554</v>
+        <v>47715</v>
       </c>
     </row>
     <row r="632" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A632" s="12">
-        <v>20122003934</v>
+        <v>20122003943</v>
       </c>
       <c r="B632" s="13" t="s">
-        <v>3007</v>
+        <v>3011</v>
       </c>
       <c r="C632" s="13" t="s">
-        <v>3008</v>
+        <v>3012</v>
       </c>
       <c r="D632" s="13" t="s">
-        <v>3009</v>
+        <v>3013</v>
       </c>
       <c r="E632" s="13" t="s">
-        <v>3010</v>
+        <v>3014</v>
       </c>
       <c r="F632" s="13" t="s">
-        <v>3007</v>
+        <v>3011</v>
       </c>
       <c r="G632" s="13" t="s">
-        <v>3011</v>
+        <v>3015</v>
       </c>
       <c r="H632" s="13" t="s">
-        <v>3012</v>
+        <v>3016</v>
       </c>
       <c r="I632" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J632" s="15">
-        <v>45779</v>
+        <v>45932</v>
       </c>
       <c r="K632" s="15">
-        <v>47604</v>
-[...2 lines deleted...]
-    <row r="633" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47757</v>
+      </c>
+    </row>
+    <row r="633" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A633" s="12">
-        <v>20122003935</v>
+        <v>20122003944</v>
       </c>
       <c r="B633" s="13" t="s">
-        <v>3013</v>
+        <v>3017</v>
       </c>
       <c r="C633" s="13" t="s">
-        <v>3014</v>
+        <v>3018</v>
       </c>
       <c r="D633" s="13" t="s">
-        <v>3015</v>
+        <v>3019</v>
       </c>
       <c r="E633" s="13" t="s">
-        <v>3016</v>
+        <v>3020</v>
       </c>
       <c r="F633" s="13" t="s">
-        <v>3013</v>
+        <v>3017</v>
       </c>
       <c r="G633" s="13" t="s">
-        <v>3017</v>
+        <v>3021</v>
       </c>
       <c r="H633" s="13" t="s">
-        <v>3015</v>
+        <v>3022</v>
       </c>
       <c r="I633" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J633" s="15">
-        <v>45792</v>
+        <v>45932</v>
       </c>
       <c r="K633" s="15">
-        <v>47617</v>
+        <v>47757</v>
       </c>
     </row>
     <row r="634" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A634" s="12">
-        <v>20122003936</v>
+        <v>20122003945</v>
       </c>
       <c r="B634" s="13" t="s">
-        <v>3018</v>
+        <v>3023</v>
       </c>
       <c r="C634" s="13" t="s">
-        <v>3019</v>
+        <v>3024</v>
       </c>
       <c r="D634" s="13" t="s">
-        <v>3020</v>
+        <v>3025</v>
       </c>
       <c r="E634" s="13" t="s">
-        <v>3021</v>
+        <v>3026</v>
       </c>
       <c r="F634" s="13" t="s">
-        <v>3022</v>
+        <v>3027</v>
       </c>
       <c r="G634" s="13" t="s">
-        <v>3023</v>
+        <v>3028</v>
       </c>
       <c r="H634" s="13" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="I634" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J634" s="15">
-        <v>45811</v>
+        <v>45932</v>
       </c>
       <c r="K634" s="15">
-        <v>47636</v>
-[...2 lines deleted...]
-    <row r="635" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47757</v>
+      </c>
+    </row>
+    <row r="635" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A635" s="12">
-        <v>20122003938</v>
+        <v>20122003947</v>
       </c>
       <c r="B635" s="13" t="s">
-        <v>3025</v>
+        <v>3029</v>
       </c>
       <c r="C635" s="13" t="s">
-        <v>3026</v>
+        <v>3030</v>
       </c>
       <c r="D635" s="13" t="s">
-        <v>3027</v>
+        <v>3031</v>
       </c>
       <c r="E635" s="13" t="s">
-        <v>3028</v>
+        <v>3032</v>
       </c>
       <c r="F635" s="13" t="s">
         <v>3029</v>
       </c>
       <c r="G635" s="13" t="s">
-        <v>3030</v>
+        <v>3033</v>
       </c>
       <c r="H635" s="13" t="s">
-        <v>3027</v>
+        <v>3034</v>
       </c>
       <c r="I635" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J635" s="15">
-        <v>45842</v>
+        <v>45959</v>
       </c>
       <c r="K635" s="15">
-        <v>47667</v>
+        <v>47784</v>
       </c>
     </row>
     <row r="636" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A636" s="12">
-        <v>20122003939</v>
+        <v>20122003948</v>
       </c>
       <c r="B636" s="13" t="s">
-        <v>3031</v>
+        <v>3035</v>
       </c>
       <c r="C636" s="13" t="s">
-        <v>3032</v>
+        <v>3036</v>
       </c>
       <c r="D636" s="13" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="E636" s="13" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="F636" s="13" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="G636" s="13" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="H636" s="13" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="I636" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J636" s="15">
-        <v>45842</v>
+        <v>45989</v>
       </c>
       <c r="K636" s="15">
-        <v>47667</v>
-[...2 lines deleted...]
-    <row r="637" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47814</v>
+      </c>
+    </row>
+    <row r="637" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A637" s="12">
-        <v>20122003940</v>
+        <v>20122003949</v>
       </c>
       <c r="B637" s="13" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C637" s="13" t="s">
-        <v>3038</v>
+        <v>3042</v>
       </c>
       <c r="D637" s="13" t="s">
-        <v>3039</v>
+        <v>3043</v>
       </c>
       <c r="E637" s="13" t="s">
-        <v>3040</v>
+        <v>3044</v>
       </c>
       <c r="F637" s="13" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="G637" s="13" t="s">
-        <v>3041</v>
+        <v>3045</v>
       </c>
       <c r="H637" s="13" t="s">
-        <v>1569</v>
+        <v>3046</v>
       </c>
       <c r="I637" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J637" s="15">
-        <v>45870</v>
+        <v>45989</v>
       </c>
       <c r="K637" s="15">
-        <v>47695</v>
-[...2 lines deleted...]
-    <row r="638" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47814</v>
+      </c>
+    </row>
+    <row r="638" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A638" s="12">
-        <v>20122003941</v>
+        <v>20122003951</v>
       </c>
       <c r="B638" s="13" t="s">
-        <v>3042</v>
+        <v>3047</v>
       </c>
       <c r="C638" s="13" t="s">
-        <v>3043</v>
+        <v>3048</v>
       </c>
       <c r="D638" s="13" t="s">
-        <v>3044</v>
+        <v>3049</v>
       </c>
       <c r="E638" s="13" t="s">
-        <v>3045</v>
+        <v>3050</v>
       </c>
       <c r="F638" s="13" t="s">
-        <v>3042</v>
+        <v>3051</v>
       </c>
       <c r="G638" s="13" t="s">
-        <v>3046</v>
+        <v>3052</v>
       </c>
       <c r="H638" s="13" t="s">
-        <v>3044</v>
+        <v>3049</v>
       </c>
       <c r="I638" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J638" s="15">
-        <v>45890</v>
+        <v>46038</v>
       </c>
       <c r="K638" s="15">
-        <v>47715</v>
-[...2 lines deleted...]
-    <row r="639" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47863</v>
+      </c>
+    </row>
+    <row r="639" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A639" s="12">
-        <v>20122003943</v>
+        <v>20122003952</v>
       </c>
       <c r="B639" s="13" t="s">
-        <v>3047</v>
+        <v>3053</v>
       </c>
       <c r="C639" s="13" t="s">
-        <v>3048</v>
+        <v>3054</v>
       </c>
       <c r="D639" s="13" t="s">
-        <v>3049</v>
+        <v>3055</v>
       </c>
       <c r="E639" s="13" t="s">
-        <v>3050</v>
+        <v>3056</v>
       </c>
       <c r="F639" s="13" t="s">
-        <v>3047</v>
+        <v>3053</v>
       </c>
       <c r="G639" s="13" t="s">
-        <v>3051</v>
+        <v>3057</v>
       </c>
       <c r="H639" s="13" t="s">
-        <v>3052</v>
+        <v>3055</v>
       </c>
       <c r="I639" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J639" s="15">
-        <v>45932</v>
+        <v>46073</v>
       </c>
       <c r="K639" s="15">
-        <v>47757</v>
-[...2 lines deleted...]
-    <row r="640" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47898</v>
+      </c>
+    </row>
+    <row r="640" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A640" s="12">
-        <v>20122003944</v>
+        <v>20122003953</v>
       </c>
       <c r="B640" s="13" t="s">
-        <v>3053</v>
+        <v>3058</v>
       </c>
       <c r="C640" s="13" t="s">
-        <v>3054</v>
+        <v>3059</v>
       </c>
       <c r="D640" s="13" t="s">
-        <v>3055</v>
+        <v>3060</v>
       </c>
       <c r="E640" s="13" t="s">
-        <v>3056</v>
+        <v>3061</v>
       </c>
       <c r="F640" s="13" t="s">
-        <v>3053</v>
+        <v>3058</v>
       </c>
       <c r="G640" s="13" t="s">
-        <v>3057</v>
+        <v>3062</v>
       </c>
       <c r="H640" s="13" t="s">
-        <v>3058</v>
+        <v>3063</v>
       </c>
       <c r="I640" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J640" s="15">
-        <v>45932</v>
+        <v>46073</v>
       </c>
       <c r="K640" s="15">
-        <v>47757</v>
+        <v>47898</v>
       </c>
     </row>
     <row r="641" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A641" s="12">
-        <v>20122003945</v>
+        <v>20122003954</v>
       </c>
       <c r="B641" s="13" t="s">
-        <v>3059</v>
+        <v>3064</v>
       </c>
       <c r="C641" s="13" t="s">
-        <v>3060</v>
+        <v>3065</v>
       </c>
       <c r="D641" s="13" t="s">
-        <v>3061</v>
+        <v>3066</v>
       </c>
       <c r="E641" s="13" t="s">
-        <v>3062</v>
+        <v>3067</v>
       </c>
       <c r="F641" s="13" t="s">
-        <v>3063</v>
+        <v>3068</v>
       </c>
       <c r="G641" s="13" t="s">
-        <v>3064</v>
+        <v>3069</v>
       </c>
       <c r="H641" s="13" t="s">
-        <v>3061</v>
+        <v>3070</v>
       </c>
       <c r="I641" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J641" s="15">
-        <v>45932</v>
+        <v>46097</v>
       </c>
       <c r="K641" s="15">
-        <v>47757</v>
-[...2 lines deleted...]
-    <row r="642" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47922</v>
+      </c>
+    </row>
+    <row r="642" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A642" s="12">
-        <v>20122003947</v>
+        <v>20122003955</v>
       </c>
       <c r="B642" s="13" t="s">
-        <v>3065</v>
+        <v>3071</v>
       </c>
       <c r="C642" s="13" t="s">
-        <v>3066</v>
+        <v>3072</v>
       </c>
       <c r="D642" s="13" t="s">
-        <v>3067</v>
+        <v>3073</v>
       </c>
       <c r="E642" s="13" t="s">
-        <v>3068</v>
+        <v>3074</v>
       </c>
       <c r="F642" s="13" t="s">
-        <v>3065</v>
+        <v>3071</v>
       </c>
       <c r="G642" s="13" t="s">
-        <v>3069</v>
+        <v>3075</v>
       </c>
       <c r="H642" s="13" t="s">
-        <v>3070</v>
+        <v>3076</v>
       </c>
       <c r="I642" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J642" s="15">
-        <v>45959</v>
+        <v>46196</v>
       </c>
       <c r="K642" s="15">
-        <v>47784</v>
+        <v>48021</v>
       </c>
     </row>
     <row r="643" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A643" s="12">
-        <v>20122003948</v>
+        <v>20122003956</v>
       </c>
       <c r="B643" s="13" t="s">
-        <v>3071</v>
+        <v>3077</v>
       </c>
       <c r="C643" s="13" t="s">
-        <v>3072</v>
+        <v>3078</v>
       </c>
       <c r="D643" s="13" t="s">
-        <v>3073</v>
+        <v>3079</v>
       </c>
       <c r="E643" s="13" t="s">
-        <v>3074</v>
+        <v>3080</v>
       </c>
       <c r="F643" s="13" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
       <c r="G643" s="13" t="s">
-        <v>3076</v>
+        <v>3081</v>
       </c>
       <c r="H643" s="13" t="s">
-        <v>3073</v>
+        <v>3082</v>
       </c>
       <c r="I643" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J643" s="15">
-        <v>45989</v>
+        <v>46182</v>
       </c>
       <c r="K643" s="15">
-        <v>47814</v>
+        <v>48007</v>
       </c>
     </row>
     <row r="644" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A644" s="12">
-        <v>20122003949</v>
+        <v>20122003957</v>
       </c>
       <c r="B644" s="13" t="s">
-        <v>3077</v>
+        <v>3083</v>
       </c>
       <c r="C644" s="13" t="s">
-        <v>3078</v>
+        <v>3084</v>
       </c>
       <c r="D644" s="13" t="s">
-        <v>3079</v>
+        <v>3085</v>
       </c>
       <c r="E644" s="13" t="s">
-        <v>3080</v>
+        <v>3086</v>
       </c>
       <c r="F644" s="13" t="s">
-        <v>3077</v>
+        <v>3083</v>
       </c>
       <c r="G644" s="13" t="s">
-        <v>3081</v>
+        <v>3087</v>
       </c>
       <c r="H644" s="13" t="s">
-        <v>3082</v>
+        <v>2799</v>
       </c>
       <c r="I644" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J644" s="15">
-        <v>45989</v>
+        <v>46133</v>
       </c>
       <c r="K644" s="15">
-        <v>47814</v>
-[...2 lines deleted...]
-    <row r="645" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47958</v>
+      </c>
+    </row>
+    <row r="645" spans="1:11" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A645" s="12">
-        <v>20122003951</v>
+        <v>20122003958</v>
       </c>
       <c r="B645" s="13" t="s">
-        <v>3083</v>
+        <v>3088</v>
       </c>
       <c r="C645" s="13" t="s">
-        <v>3084</v>
+        <v>3089</v>
       </c>
       <c r="D645" s="13" t="s">
-        <v>3085</v>
+        <v>3090</v>
       </c>
       <c r="E645" s="13" t="s">
-        <v>3086</v>
+        <v>3091</v>
       </c>
       <c r="F645" s="13" t="s">
-        <v>3087</v>
+        <v>3092</v>
       </c>
       <c r="G645" s="13" t="s">
-        <v>3088</v>
+        <v>3093</v>
       </c>
       <c r="H645" s="13" t="s">
-        <v>3085</v>
+        <v>3094</v>
       </c>
       <c r="I645" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J645" s="15">
-        <v>46038</v>
+        <v>46133</v>
       </c>
       <c r="K645" s="15">
-        <v>47863</v>
+        <v>47958</v>
       </c>
     </row>
     <row r="646" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A646" s="12">
-        <v>20122003952</v>
+        <v>20122003959</v>
       </c>
       <c r="B646" s="13" t="s">
-        <v>3089</v>
+        <v>3095</v>
       </c>
       <c r="C646" s="13" t="s">
-        <v>3090</v>
+        <v>3096</v>
       </c>
       <c r="D646" s="13" t="s">
-        <v>3091</v>
+        <v>3097</v>
       </c>
       <c r="E646" s="13" t="s">
-        <v>3092</v>
+        <v>3098</v>
       </c>
       <c r="F646" s="13" t="s">
-        <v>3089</v>
+        <v>3095</v>
       </c>
       <c r="G646" s="13" t="s">
-        <v>3093</v>
+        <v>3099</v>
       </c>
       <c r="H646" s="13" t="s">
-        <v>3091</v>
+        <v>3097</v>
       </c>
       <c r="I646" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J646" s="15">
-        <v>46073</v>
+        <v>46133</v>
       </c>
       <c r="K646" s="15">
-        <v>47898</v>
-[...2 lines deleted...]
-    <row r="647" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47958</v>
+      </c>
+    </row>
+    <row r="647" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A647" s="12">
-        <v>20122003953</v>
+        <v>20122003960</v>
       </c>
       <c r="B647" s="13" t="s">
-        <v>3094</v>
+        <v>3100</v>
       </c>
       <c r="C647" s="13" t="s">
-        <v>3095</v>
+        <v>3101</v>
       </c>
       <c r="D647" s="13" t="s">
-        <v>3096</v>
+        <v>3102</v>
       </c>
       <c r="E647" s="13" t="s">
-        <v>3097</v>
+        <v>3103</v>
       </c>
       <c r="F647" s="13" t="s">
-        <v>3094</v>
+        <v>3100</v>
       </c>
       <c r="G647" s="13" t="s">
-        <v>3098</v>
+        <v>3101</v>
       </c>
       <c r="H647" s="13" t="s">
-        <v>3099</v>
+        <v>3102</v>
       </c>
       <c r="I647" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J647" s="15">
-        <v>46073</v>
+        <v>46133</v>
       </c>
       <c r="K647" s="15">
-        <v>47898</v>
-[...2 lines deleted...]
-    <row r="648" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47958</v>
+      </c>
+    </row>
+    <row r="648" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A648" s="12">
-        <v>20122003954</v>
+        <v>20122003962</v>
       </c>
       <c r="B648" s="13" t="s">
-        <v>3100</v>
+        <v>3104</v>
       </c>
       <c r="C648" s="13" t="s">
-        <v>3101</v>
+        <v>3105</v>
       </c>
       <c r="D648" s="13" t="s">
-        <v>3102</v>
+        <v>3106</v>
       </c>
       <c r="E648" s="13" t="s">
-        <v>3103</v>
+        <v>3107</v>
       </c>
       <c r="F648" s="13" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="G648" s="13" t="s">
-        <v>3105</v>
+        <v>3109</v>
       </c>
       <c r="H648" s="13" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="I648" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J648" s="15">
-        <v>46097</v>
+        <v>46182</v>
       </c>
       <c r="K648" s="15">
-        <v>47922</v>
+        <v>48007</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.70866141732283472" bottom="0.31496062992125984" header="0.70866141732283472" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R(&amp;P/&amp;N)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>