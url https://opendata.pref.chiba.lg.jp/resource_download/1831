--- v0 (2026-03-08)
+++ v1 (2026-07-21)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8943825-DBED-45C7-8FB9-E15CAAD019DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D908ABC-B086-4CCD-9CFA-9224226EB034}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{F9BAC6A5-9B81-4ABE-90EA-A24A2F52F13D}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{AFF9F6BC-546F-4D9D-A509-8C059D527C93}"/>
   </bookViews>
   <sheets>
     <sheet name="解体業者名簿" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">解体業者名簿!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2546" uniqueCount="2015">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2581" uniqueCount="2042">
   <si>
     <t>解体業者名簿</t>
     <rPh sb="0" eb="2">
       <t>カイタイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ギョウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>メイボ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（令和08年1月1日現在）</t>
+    <t>（令和08年4月1日現在）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>許可番号</t>
     <rPh sb="0" eb="2">
       <t>キョカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者所在地</t>
     <rPh sb="3" eb="6">
@@ -2066,62 +2066,59 @@
   <si>
     <t>090-3222-5968</t>
   </si>
   <si>
     <t>有限会社フュージョン</t>
   </si>
   <si>
     <t>千葉県白井市神々廻1918番地</t>
   </si>
   <si>
     <t>047-492-6781</t>
   </si>
   <si>
     <t>柴﨑　昇児</t>
   </si>
   <si>
     <t>千葉県白井市神々廻字東原1917番1の一部、同番2の一部、同所1918番の一部</t>
   </si>
   <si>
     <t>ＲＥＨＡＬ　ＢＡＬＪＩＮＤＥＲ</t>
   </si>
   <si>
     <t>千葉県千葉市緑区おゆみ野南6丁目8番地12</t>
   </si>
   <si>
-    <t>043-497-2868</t>
+    <t>090-7277-4878</t>
   </si>
   <si>
     <t>フジ　モータース</t>
   </si>
   <si>
     <t>千葉県市原市荻作字開化野1309番46</t>
   </si>
   <si>
-    <t>090-7277-4878</t>
-[...1 lines deleted...]
-  <si>
     <t>内田　文隆</t>
   </si>
   <si>
     <t>千葉県匝瑳市上谷中2229番地</t>
   </si>
   <si>
     <t>0479-73-2138</t>
   </si>
   <si>
     <t>内田商会</t>
   </si>
   <si>
     <t>千葉県旭市川口字上蕪呂内1717番1、同番2の一部</t>
   </si>
   <si>
     <t>090-3515-4649</t>
   </si>
   <si>
     <t>Ｙｉｍｅｉ有限会社伊藤商店</t>
   </si>
   <si>
     <t>千葉県山武市本須賀2919番地2</t>
   </si>
   <si>
     <t>0475-84-1808</t>
@@ -2375,51 +2372,51 @@
   <si>
     <t>090-4748-9593</t>
   </si>
   <si>
     <t>有限会社関東トレイディング</t>
   </si>
   <si>
     <t>千葉県八街市沖313番地</t>
   </si>
   <si>
     <t>043-445-5236</t>
   </si>
   <si>
     <t>アデル・ムハマド</t>
   </si>
   <si>
     <t>有限会社関東トレイディング　八街営業所</t>
   </si>
   <si>
     <t>千葉県八街市沖字東沖312番1、同番3、同所313番</t>
   </si>
   <si>
     <t>島﨑　司</t>
   </si>
   <si>
-    <t>千葉県千葉市中央区新宿2丁目3番2号　エクセレントシティ千葉グランクラス501号</t>
+    <t>千葉県千葉市緑区古市場町910番地3</t>
   </si>
   <si>
     <t>090-3408-6335</t>
   </si>
   <si>
     <t>エコロジストセンター</t>
   </si>
   <si>
     <t>千葉県市原市小田部字大ケ作513番2の一部、同番5の一部</t>
   </si>
   <si>
     <t>木村　隆史</t>
   </si>
   <si>
     <t>千葉県松戸市八ケ崎3丁目73番地の6</t>
   </si>
   <si>
     <t>090-6791-0705</t>
   </si>
   <si>
     <t>木村商会</t>
   </si>
   <si>
     <t>千葉県市川市高谷1951番1、同番2、同番3、同番4、同番20の一部</t>
   </si>
@@ -2558,68 +2555,50 @@
   <si>
     <t>アリ　インターナショナル</t>
   </si>
   <si>
     <t>千葉県長生郡長南町蔵持字大関谷327番1の一部</t>
   </si>
   <si>
     <t>ＳＡＦＡＲＩ　ＭＯＨＡＭＭＡＤ</t>
   </si>
   <si>
     <t>千葉県柏市酒井根2丁目12番15号</t>
   </si>
   <si>
     <t>090-5995-5985</t>
   </si>
   <si>
     <t>サファリ　トレーディング</t>
   </si>
   <si>
     <t>千葉県鎌ケ谷市軽井沢字中山2146番1の一部</t>
   </si>
   <si>
     <t>047-498-6025</t>
   </si>
   <si>
-    <t>有限会社エスエストレーディング</t>
-[...16 lines deleted...]
-  <si>
     <t>有限会社レバルチェ</t>
   </si>
   <si>
     <t>千葉県旭市野中780番地4</t>
   </si>
   <si>
     <t>0479-62-5815</t>
   </si>
   <si>
     <t>近藤　寿弘</t>
   </si>
   <si>
     <t>千葉県旭市東足洗字浜方2778番17、同所同番104、同所同番105、同所同番106、同所同番107、同所同番108、同所同番119、同所同番120</t>
   </si>
   <si>
     <t>ＧＨＯＲＢＡＮＩ ＭＡＪＩＤ ＡＢＡＤ ＡＳＧＨＡＲ</t>
   </si>
   <si>
     <t>千葉県千葉市若葉区若松台3丁目40番3号</t>
   </si>
   <si>
     <t>043-234-5564</t>
   </si>
   <si>
     <t>ティーナオートトレーディング</t>
@@ -3263,63 +3242,60 @@
   <si>
     <t>市原　公子</t>
   </si>
   <si>
     <t>千葉県千葉市中央区松ケ丘町73番地32</t>
   </si>
   <si>
     <t>043-268-7078</t>
   </si>
   <si>
     <t>ルミナ商会</t>
   </si>
   <si>
     <t>千葉県市原市犬成字炭焼野1048番1の一部</t>
   </si>
   <si>
     <t>0436-63-6087</t>
   </si>
   <si>
     <t>虹トレーディング有限会社</t>
   </si>
   <si>
     <t>千葉県市川市福栄一丁目18番20号</t>
   </si>
   <si>
-    <t>047-397-8817</t>
+    <t>090-3574-9812</t>
   </si>
   <si>
     <t>アマドジャミル</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘418番3の一部</t>
   </si>
   <si>
-    <t>090-3574-9812</t>
-[...2 lines deleted...]
-    <t>KYERE STEPHEN KWAKU</t>
+    <t>ＫＹＥＲＥ　ＳＴＥＰＨＥＮ　ＫＷＡＫＵ</t>
   </si>
   <si>
     <t>東京都板橋区東新町一丁目15番8号</t>
   </si>
   <si>
     <t>03-3958-8102</t>
   </si>
   <si>
     <t>ＴＡＣＨＩモータース　千葉営業所</t>
   </si>
   <si>
     <t>千葉県印西市高西新田字石尊222番1の一部</t>
   </si>
   <si>
     <t>090-7184-5805</t>
   </si>
   <si>
     <t>有限会社エス．ケイ．アイ</t>
   </si>
   <si>
     <t>千葉県千葉市中央区矢作町991番地216</t>
   </si>
   <si>
     <t>043-225-7055</t>
   </si>
@@ -3617,62 +3593,56 @@
   <si>
     <t>千葉県四街道市大日1840番地</t>
   </si>
   <si>
     <t>043-309-8637</t>
   </si>
   <si>
     <t>セーシュープラパン</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1840番</t>
   </si>
   <si>
     <t>ＢＡＨＡＲＩＳＴＡＮ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市六崎1029番地9サンフラットA102</t>
   </si>
   <si>
     <t>043-497-2492</t>
   </si>
   <si>
     <t>ゴラム・アバス</t>
   </si>
   <si>
-    <t>ＢＡＨＡＲＩＳＴＡＮ　ＴＲＡＤＩＮＧ株式会社　佐倉事業所</t>
+    <t>千葉県佐倉市天辺字松向原401番1の一部</t>
   </si>
   <si>
     <t>080-6760-2200</t>
   </si>
   <si>
-    <t>千葉県佐倉市六崎1029番地9サンフラットA102　</t>
-[...4 lines deleted...]
-  <si>
     <t>ＢＬＵＥ　ＳＫＹ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富町656-1</t>
   </si>
   <si>
     <t>043-356-3245</t>
   </si>
   <si>
     <t>ジャワド</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富町字歌舞連花656番1の一部、同番4の一部、同番6の一部</t>
   </si>
   <si>
     <t>株式会社Ｍ・ＡＬＩエンタープライセス</t>
   </si>
   <si>
     <t>千葉県野田市木間ケ瀬字浅間久保453番地</t>
   </si>
   <si>
     <t>04-7115-0660</t>
   </si>
   <si>
     <t>カーン・モハマド・カムラーン</t>
@@ -4199,60 +4169,60 @@
   <si>
     <t>ヤールムハマッド</t>
   </si>
   <si>
     <t>千葉県四街道市大日字畔田台1631番1の一部、同番3の一部</t>
   </si>
   <si>
     <t>090-7324-6619</t>
   </si>
   <si>
     <t>アパダ株式会社</t>
   </si>
   <si>
     <t>埼玉県上尾市平方3971番地1</t>
   </si>
   <si>
     <t>090-6141-1777</t>
   </si>
   <si>
     <t>アスギャルアバディ・アボルファズル</t>
   </si>
   <si>
     <t>ＡＢ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
-    <t>千葉県四街道市鹿放ケ丘559-7グランパーチェＡ101</t>
+    <t>千葉県四街道市鹿放ケ丘559-7グランパーチェA101</t>
   </si>
   <si>
     <t>043-488-6823</t>
   </si>
   <si>
     <t>アブドゥルアフマド・アブドゥルラウフ</t>
   </si>
   <si>
-    <t>千葉県四街道市鹿放ケ丘293番3、同所同番6、同所同番7、同所294番2</t>
+    <t>千葉県四街道市鹿放ケ丘293番3、同番6、同番7、同所294番2</t>
   </si>
   <si>
     <t>株式会社フリーポートジャパン</t>
   </si>
   <si>
     <t>千葉県千葉市若葉区大宮町2474番地9</t>
   </si>
   <si>
     <t>043-310-6993</t>
   </si>
   <si>
     <t>美阿　アノアル</t>
   </si>
   <si>
     <t>千葉県八街市朝日字松里233番1</t>
   </si>
   <si>
     <t>090-3918-3352</t>
   </si>
   <si>
     <t>有限会社ケイツーモータース</t>
   </si>
   <si>
     <t>千葉県八千代市上高野1147番地5</t>
   </si>
@@ -4277,57 +4247,57 @@
   <si>
     <t>千葉県印西市師戸字門ノ作2506番1の一部、同番2、同番3の一部、同番4の一部</t>
   </si>
   <si>
     <t>新海株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日901番地38</t>
   </si>
   <si>
     <t>陳　堃棋</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘583番</t>
   </si>
   <si>
     <t>043-304-2165</t>
   </si>
   <si>
     <t>ＨＡＫＩＭ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市美しが丘一丁目31番地6サンモールＢ201</t>
   </si>
   <si>
-    <t>090-9983-6819</t>
-[...5 lines deleted...]
-    <t>千葉県佐倉市吉見字稲荷山602番3、同所同番64、字古台611番32、同所612番27、同所615番15、同所617番3</t>
+    <t>043-420-8428</t>
+  </si>
+  <si>
+    <t>アブドル・ハキム・ザイヌール・アベディーン</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市吉見字稲荷山602番3、同番64、同所字古台611番32、同所612番27、同所615番15、同所617番3</t>
   </si>
   <si>
     <t>サンシャイン株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市大崎台二丁目14番地6</t>
   </si>
   <si>
     <t>043-309-9928</t>
   </si>
   <si>
     <t>モハマド・ユーヌス・アリ・アクバル</t>
   </si>
   <si>
     <t>千葉県印旛郡酒々井町馬橋字鷲尾余411番1の一部、同番3、同所416番1、同番4</t>
   </si>
   <si>
     <t>090-4458-5303</t>
   </si>
   <si>
     <t>ＯＢＩＡＫＯＲ　ＶＩＴＵＳ　ＯＫＥＣＨＵＫＷＵ</t>
   </si>
   <si>
     <t>千葉県松戸市小山770番地の3</t>
   </si>
@@ -4364,66 +4334,57 @@
   <si>
     <t>千葉県野田市西高野字中通240番地</t>
   </si>
   <si>
     <t>04-7196-0088</t>
   </si>
   <si>
     <t>田中　博</t>
   </si>
   <si>
     <t>千葉県野田市西高野字中通240番</t>
   </si>
   <si>
     <t>株式会社グローリー</t>
   </si>
   <si>
     <t>千葉県印西市草深2490番地6</t>
   </si>
   <si>
     <t>047-688-5925</t>
   </si>
   <si>
     <t>ドウラトザダアハマドシャー</t>
   </si>
   <si>
-    <t>株式会社グローリー　吉見営業所</t>
-[...7 lines deleted...]
-  <si>
     <t>株式会社グローリー　岩富営業所</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富字榎戸279番の一部</t>
   </si>
   <si>
-    <t>047-419-3681</t>
+    <t>080-8700-6427</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ヶ丘263番地2</t>
   </si>
   <si>
     <t>043-312-2496</t>
   </si>
   <si>
     <t>アブドラエブ・ナシム</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘261番5の一部</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ヶ丘263番地2　</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第２工場</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘349番2の一部</t>
   </si>
@@ -4544,51 +4505,51 @@
   <si>
     <t>千葉県四街道市大日554-3パル・ブローテＡ201</t>
   </si>
   <si>
     <t>043-309-5861</t>
   </si>
   <si>
     <t>カンバー・アリ・クルバン・アリ</t>
   </si>
   <si>
     <t>ＳＡＪＡＤ株式会社　佐倉事業所</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字仲新畑898番57の一部、同所同番58の一部</t>
   </si>
   <si>
     <t>株式会社ＡＬＫＡＲＩＭ　ＴＲＡＤＩＮＧ</t>
   </si>
   <si>
     <t>千葉県四街道市大日205番地7</t>
   </si>
   <si>
     <t>080-4719-1425</t>
   </si>
   <si>
-    <t>ファザラフセイン</t>
+    <t>フセイン　ファザラ</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1936番1の一部、同所1937番1の一部</t>
   </si>
   <si>
     <t>グリーン・ライン国際貿易株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市王子台二丁目26番地16号</t>
   </si>
   <si>
     <t>043-460-6177</t>
   </si>
   <si>
     <t>ハサニ・グラム・アバス</t>
   </si>
   <si>
     <t>株式会社ＡＬＩＫＨＡＮＹ</t>
   </si>
   <si>
     <t>千葉県佐倉市大崎台一丁目22番地5</t>
   </si>
   <si>
     <t>043-488-5845</t>
   </si>
@@ -4658,51 +4619,51 @@
   <si>
     <t>神奈川県横浜市保土ケ谷区川辺町2番地5-1402号</t>
   </si>
   <si>
     <t>045-339-5855</t>
   </si>
   <si>
     <t>久在　土師フセイン</t>
   </si>
   <si>
     <t>久在国際貿易株式会社　千葉事業所</t>
   </si>
   <si>
     <t>千葉県四街道市大日字萱橋台786番1の一部、同所787番1の一部</t>
   </si>
   <si>
     <t>株式会社リンチェンホン貿易</t>
   </si>
   <si>
     <t>千葉県富里市久能194-65</t>
   </si>
   <si>
     <t>0476-33-3939</t>
   </si>
   <si>
-    <t>李　崇平</t>
+    <t>オベング・ピーター</t>
   </si>
   <si>
     <t>千葉県富里市久能字田向194番74</t>
   </si>
   <si>
     <t>090-4367-4423</t>
   </si>
   <si>
     <t>ＪＡＰＡＮ　ＡＳＩＡ　ＩＮＴＥＲＮＡＴＩＯＮＡＬ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市上座1141番地5</t>
   </si>
   <si>
     <t>090-8041-5209</t>
   </si>
   <si>
     <t>許　慶偉</t>
   </si>
   <si>
     <t>JAPAN ASIA INTERNATIONAL TRADING株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市神門字宿向、392番1、同所378番1</t>
   </si>
@@ -4796,50 +4757,59 @@
   <si>
     <t>ディサナヤカ・ムディヤンセラーゲ・プリヤンタ・　ケルン・ディサナヤカ</t>
   </si>
   <si>
     <t>千葉県木更津市中島字五町分2749番2の一部</t>
   </si>
   <si>
     <t>ＴＯＰＡＬ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県山武市木原1466番1</t>
   </si>
   <si>
     <t>0475-53-3212</t>
   </si>
   <si>
     <t>ロフラ・エス・オー・トーパル</t>
   </si>
   <si>
     <t>ＴＯＰＡＬ　ＴＲＡＤＩＮＧ株式会社　山武事業所</t>
   </si>
   <si>
     <t>千葉県山武市木原字木戸前1466番1の一部、同番20の一部</t>
   </si>
   <si>
+    <t>千葉県山武市木原1466番1　</t>
+  </si>
+  <si>
+    <t>ＴＯＰＡＬ　ＴＲＡＤＩＮＧ株式会社　四街道事業所</t>
+  </si>
+  <si>
+    <t>千葉県四街道市大日字今宿1858番3の一部</t>
+  </si>
+  <si>
     <t>Ｊ＆Ｌ貿易株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日1953番地27</t>
   </si>
   <si>
     <t>043-312-4731</t>
   </si>
   <si>
     <t>施　瑞賢</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1953番5の一部</t>
   </si>
   <si>
     <t>090-1123-1977</t>
   </si>
   <si>
     <t>ＳＨＥＥＫＥＢ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市表町3-18-7-1-B</t>
   </si>
   <si>
     <t>043-372-7141</t>
@@ -5327,72 +5297,69 @@
   <si>
     <t>090-3892-0550</t>
   </si>
   <si>
     <t>有限会社ＫＨＡＬＩＬＩ</t>
   </si>
   <si>
     <t>千葉県野田市岡田681番地1</t>
   </si>
   <si>
     <t>04-7128-5647</t>
   </si>
   <si>
     <t>カリリチャボシセイエドラスロ</t>
   </si>
   <si>
     <t>千葉県野田市岡田字上尻坪679番3、同所680番1の一部、同番5</t>
   </si>
   <si>
     <t>ＳＡＭＡＮＤＨＡＲ株式会社</t>
   </si>
   <si>
     <t>千葉県山武市木原字竹ノ腰405番地</t>
   </si>
   <si>
-    <t>043-312-6127</t>
+    <t>0475-78-3422</t>
   </si>
   <si>
     <t>サファル・アリ・アハマド・ショアイブ</t>
   </si>
   <si>
-    <t>千葉県山武市木原字竹ノ腰405番地の一部</t>
-[...2 lines deleted...]
-    <t>0475-78-3422</t>
+    <t>千葉県山武市木原字竹ノ腰405番の一部</t>
   </si>
   <si>
     <t>森和貿易株式会社</t>
   </si>
   <si>
     <t>千葉県富里市十倉433番地39</t>
   </si>
   <si>
-    <t>0476-92-9331</t>
-[...2 lines deleted...]
-    <t>莫全明</t>
+    <t>090-3525-5863</t>
+  </si>
+  <si>
+    <t>莫　全明</t>
   </si>
   <si>
     <t>千葉県富里市十倉字栗原433番38、同番39、同番40の一部、同番46</t>
   </si>
   <si>
     <t>080-9211-8158</t>
   </si>
   <si>
     <t>ＳＨＡＭＳ　ＦＥＤＡＩＥ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日1819番地7</t>
   </si>
   <si>
     <t>043-420-8141</t>
   </si>
   <si>
     <t>アリ・モハマッド・アブザル</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1819番1の一部、同番8の一部</t>
   </si>
   <si>
     <t>フェルドス・トレーディング株式会社</t>
   </si>
@@ -5438,80 +5405,89 @@
   <si>
     <t>カルバニ・アブドル・バシル</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字稲荷山602番61、同所604番5</t>
   </si>
   <si>
     <t>Ａ＆Ｈ　ＧＬＯＢＡＬ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市栗山1052番地379</t>
   </si>
   <si>
     <t>090-9327-4488</t>
   </si>
   <si>
     <t>スルタニ・アサドゥラー</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字浮土895番4の一部</t>
   </si>
   <si>
     <t>ＦＯＵＲ　ＳＴＡＲ貿易株式会社</t>
   </si>
   <si>
-    <t>千葉県四街道市栗山298番地12</t>
+    <t>千葉県四街道市四街道一丁目8番5号102号室</t>
   </si>
   <si>
     <t>043-309-8420</t>
   </si>
   <si>
     <t>カディムホセインアサドラ</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字浮土895番9の一部</t>
   </si>
   <si>
     <t>ＳＯＨＲＡＢＹ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市王子台四丁目12番地13ビラ太田102号室</t>
   </si>
   <si>
     <t>043-376-2557</t>
   </si>
   <si>
     <t>モハマド・アタ・モハマド・アリ</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字古台611番30、同番35、同所612番37、同番38、同所619番2、同番3</t>
   </si>
   <si>
     <t>090-8856-4030</t>
   </si>
   <si>
+    <t>千葉県佐倉市王子台四丁目12番地13ビラ太田102号室　</t>
+  </si>
+  <si>
+    <t>ＳＯＨＲＡＢＹ株式会社　岩富ヤード</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市岩富字題目塚2258番1の一部、同番5の一部、同所2259番1の一部</t>
+  </si>
+  <si>
     <t>ＴＯＫＹＯ　ＳＴＡＲ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市下志津原159番地1</t>
   </si>
   <si>
     <t>043-497-6001</t>
   </si>
   <si>
     <t>フセイニ・サイド・アリシェファ</t>
   </si>
   <si>
     <t>ＴＯＫＹＯ　ＳＴＡＲ株式会社　佐倉事業所</t>
   </si>
   <si>
     <t>千葉県佐倉市下志津原字庚申塚159番1の一部、同所同番2の一部、同所同番3、同所160番1の一部、同所同番3の一部</t>
   </si>
   <si>
     <t>043-309-8611</t>
   </si>
   <si>
     <t>株式会社ＡＨＭＡＤＩ商会</t>
   </si>
   <si>
     <t>千葉県四街道市千代田三丁目2番14号</t>
@@ -5582,63 +5558,63 @@
   <si>
     <t>080-5064-8866</t>
   </si>
   <si>
     <t>ＲＩＺＡ合同会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日1631番1</t>
   </si>
   <si>
     <t>043-290-9812</t>
   </si>
   <si>
     <t>ダウラット・ムハマッド・ハン・ムハマッド</t>
   </si>
   <si>
     <t>千葉県四街道市大日字畔田台1631番1の一部</t>
   </si>
   <si>
     <t>080-1856-9500</t>
   </si>
   <si>
     <t>マディナカブール株式会社</t>
   </si>
   <si>
-    <t>千葉県八街市八街い387番地67ＳＯＵＢＵハイツ松林Ａ棟202号室</t>
+    <t>千葉県八街市八街い387番地67SOUBUハイツ松林A棟202号室</t>
   </si>
   <si>
     <t>043-310-7116</t>
   </si>
   <si>
     <t>ラヒマトラボスタンアリ</t>
   </si>
   <si>
     <t>マディナカブール株式会社　八街事業所</t>
   </si>
   <si>
-    <t>千葉県八街市八街字旭い187番83の一部、同所同番85の一部、同所同番87の一部、同所同番3の一部</t>
+    <t>千葉県八街市八街字旭い187番3の一部、同番83の一部、同番85の一部、同番87の一部</t>
   </si>
   <si>
     <t>080-8039-3471</t>
   </si>
   <si>
     <t>ＡＺＡＮ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>栃木県栃木市大平町西水代2902番地5</t>
   </si>
   <si>
     <t>0282-28-6475</t>
   </si>
   <si>
     <t>フセイン・ムハマド・アミル</t>
   </si>
   <si>
     <t>ＡＺＡＮ　ＴＲＡＤＩＮＧ株式会社　野田解体事業所</t>
   </si>
   <si>
     <t>千葉県野田市目吹字中高野848番</t>
   </si>
   <si>
     <t>080-4412-5915</t>
   </si>
@@ -5699,51 +5675,51 @@
   <si>
     <t>043-432-1120</t>
   </si>
   <si>
     <t>バラティゴーラムアッバス</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿2034番5の一部</t>
   </si>
   <si>
     <t>090-6172-9173</t>
   </si>
   <si>
     <t>パミール株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市大崎台四丁目35番地1</t>
   </si>
   <si>
     <t>043-312-2855</t>
   </si>
   <si>
     <t>アブドゥルカリム・シャリフ</t>
   </si>
   <si>
-    <t>千葉県佐倉市畔田字不動897番22</t>
+    <t>千葉県佐倉市畔田字不動897番22の一部</t>
   </si>
   <si>
     <t>有限会社カズキインターナショナル</t>
   </si>
   <si>
     <t>千葉県印西市発作129番地1</t>
   </si>
   <si>
     <t>0476-33-7957</t>
   </si>
   <si>
     <t>中本　クマラ</t>
   </si>
   <si>
     <t>千葉県印西市浦部字山王下525番、同所528番</t>
   </si>
   <si>
     <t>090-9956-1026</t>
   </si>
   <si>
     <t>ＭＯＳＨＴＡＢＡ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市物井1537番地29</t>
   </si>
@@ -5753,50 +5729,68 @@
   <si>
     <t>サイード・カーン・アリ・ジャン</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字不動897番21</t>
   </si>
   <si>
     <t>090-8178-2291</t>
   </si>
   <si>
     <t>株式会社ハルーン</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田781番地1</t>
   </si>
   <si>
     <t>043-497-6584</t>
   </si>
   <si>
     <t>高橋　健</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字塚原781番1の一部、同番2の一部</t>
   </si>
   <si>
+    <t>ＪＡＰＡＮ　ＭＯＴＯＲ株式会社</t>
+  </si>
+  <si>
+    <t>千葉県四街道市美しが丘1-34-1第2ティファニーハイツ201</t>
+  </si>
+  <si>
+    <t>043-312-9978</t>
+  </si>
+  <si>
+    <t>アリ・アフマド・アフマド・シャー</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市吉見字古台618番7</t>
+  </si>
+  <si>
+    <t>090-4414-3344</t>
+  </si>
+  <si>
     <t>ＫＡＬＩＭＢＡ　ＪＡＰＡＮ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市小竹490番地</t>
   </si>
   <si>
     <t>043-310-4533</t>
   </si>
   <si>
     <t>グドゥルバイタリム</t>
   </si>
   <si>
     <t>千葉県佐倉市小竹字水神前489番、同所1862番、同所490番の一部</t>
   </si>
   <si>
     <t>ＱＵＭＲＯ　ＴＯＫＹＯ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市春路一丁目1番地16</t>
   </si>
   <si>
     <t>043-420-8055</t>
   </si>
   <si>
     <t>モハマッド・サディック</t>
@@ -5888,50 +5882,68 @@
   <si>
     <t>千葉県佐倉市下志津原字学校中193番1、同番3</t>
   </si>
   <si>
     <t>090-5449-3322</t>
   </si>
   <si>
     <t>ＡＭＩＲＩ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市美しが丘一丁目31番7号　ティファニーA101</t>
   </si>
   <si>
     <t>043-433-5260</t>
   </si>
   <si>
     <t>サレ・モハマド・アリ・ジャン</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1858番2の一部</t>
   </si>
   <si>
     <t>080-9409-0638</t>
   </si>
   <si>
+    <t>ＹＥＨＹＡ　ＴＲＡＤＩＮＧ株式会社</t>
+  </si>
+  <si>
+    <t>千葉県四街道市大日358番地9　アーバニティーⅡ3階303号室</t>
+  </si>
+  <si>
+    <t>043-497-4450</t>
+  </si>
+  <si>
+    <t>フセン・アリ・モハマド・ヤヒヤ</t>
+  </si>
+  <si>
+    <t>千葉県四街道市大日字今宿1858番1の一部</t>
+  </si>
+  <si>
+    <t>080-7162-6322</t>
+  </si>
+  <si>
     <t>ＳＰＥＥＤＷＡＹ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市もねの里一丁目5番30号　キャッスルつかさ205号</t>
   </si>
   <si>
     <t>043-308-9165</t>
   </si>
   <si>
     <t>ミルアリグラムアリ・モハマッドヤシン</t>
   </si>
   <si>
     <t>千葉県印西市草深字八幡前491番6の一部、同所497番1の一部</t>
   </si>
   <si>
     <t>090-8680-5566</t>
   </si>
   <si>
     <t>Ｊｕｎ　ｃｏｎｃｅｐｔ株式会社</t>
   </si>
   <si>
     <t>千葉県松戸市中和倉276番地</t>
   </si>
   <si>
     <t>047-727-1460</t>
@@ -6107,93 +6119,162 @@
   <si>
     <t>千葉県四街道市みそら三丁目25番8号</t>
   </si>
   <si>
     <t>043-372-6949</t>
   </si>
   <si>
     <t>ハイダリ・モハマドイサ</t>
   </si>
   <si>
     <t>千葉県佐倉市西御門字新山532番1の一部</t>
   </si>
   <si>
     <t>080-9041-8800</t>
   </si>
   <si>
     <t>福川株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日1652番地4</t>
   </si>
   <si>
     <t>043-497-2662</t>
   </si>
   <si>
-    <t>ユーソフ・アリムジタバ</t>
+    <t>アブドラ・ジャビッド</t>
   </si>
   <si>
     <t>千葉県四街道市大日字富士見ケ丘2274番1の一部</t>
   </si>
   <si>
     <t>090-7460-6938</t>
   </si>
   <si>
     <t>Ｅ－ＤＯＭＭＩＮＧＯＳ　ＣＯＭＰＡＮＹ株式会社</t>
   </si>
   <si>
     <t>千葉県柏市若柴6番地341</t>
   </si>
   <si>
     <t>090-2174-1977</t>
   </si>
   <si>
     <t>オヌバエマニュエルガブリエル</t>
   </si>
   <si>
     <t>Ｅ－ＤＯＭＭＩＮＧＯＳ　ＣＯＭＰＡＮＹ　印西解体作業場</t>
   </si>
   <si>
     <t>千葉県印西市高西新田字石尊223番の一部</t>
   </si>
   <si>
     <t>ＡＴＡＩ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市王子台三丁目4番地8　アパートメント林203号室</t>
   </si>
   <si>
     <t>043-488-6080</t>
   </si>
   <si>
     <t>モハマド・アタ・モハマドムセン</t>
   </si>
   <si>
     <t>千葉県四街道市大日字畔田台1663番2の一部</t>
   </si>
   <si>
     <t>090-6249-2233</t>
+  </si>
+  <si>
+    <t>シャーザヒドトレーディング株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市岩槻区浮谷2055番地1</t>
+  </si>
+  <si>
+    <t>090-4011-9595</t>
+  </si>
+  <si>
+    <t>カーン・シャヒド</t>
+  </si>
+  <si>
+    <t>シャーザヒドトレーディング株式会社　山武事業所</t>
+  </si>
+  <si>
+    <t>千葉県山武市木原字木戸前1467番1</t>
+  </si>
+  <si>
+    <t>ＡＴＣ株式会社</t>
+  </si>
+  <si>
+    <t>千葉県野田市目吹1897番地2</t>
+  </si>
+  <si>
+    <t>04-7168-0312</t>
+  </si>
+  <si>
+    <t>モハマドフイダ</t>
+  </si>
+  <si>
+    <t>千葉県野田市目吹字庚塚1897番1</t>
+  </si>
+  <si>
+    <t>東東京国際貿易合同会社</t>
+  </si>
+  <si>
+    <t>千葉県四街道市下志津新田2525-6メゾンブランドール103</t>
+  </si>
+  <si>
+    <t>043-488-4451</t>
+  </si>
+  <si>
+    <t>みる穂千　礼佐</t>
+  </si>
+  <si>
+    <t>千葉県四街道市大日字萱橋台753番の一部、同所754番の一部</t>
+  </si>
+  <si>
+    <t>090-9134-2862</t>
+  </si>
+  <si>
+    <t>スターランド株式会社</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市岩富945番地1A</t>
+  </si>
+  <si>
+    <t>0433099552</t>
+  </si>
+  <si>
+    <t>アブドゥル・ラザク・アハマド・ファヒム</t>
+  </si>
+  <si>
+    <t>千葉県四街道市吉岡字八郎四121番</t>
+  </si>
+  <si>
+    <t>080-6669-5285</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -6624,52 +6705,52 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC1A3F8E-A0B8-43B9-B731-EAB5C894B95F}">
-  <dimension ref="A1:J366"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BF4E2E9-1A33-453F-8060-7A41402531F0}">
+  <dimension ref="A1:J371"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="10.8" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.33203125" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.6640625" style="17" customWidth="1"/>
     <col min="3" max="3" width="21" style="17" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="17" customWidth="1"/>
     <col min="6" max="6" width="21.6640625" style="17" customWidth="1"/>
     <col min="7" max="7" width="21" style="17" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="9.6640625" style="18" customWidth="1"/>
     <col min="11" max="16384" width="8.6640625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="4" customFormat="1" ht="16.2" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
@@ -9687,54 +9768,54 @@
       <c r="A97" s="12">
         <v>20123002417</v>
       </c>
       <c r="B97" s="13" t="s">
         <v>525</v>
       </c>
       <c r="C97" s="13" t="s">
         <v>526</v>
       </c>
       <c r="D97" s="13" t="s">
         <v>527</v>
       </c>
       <c r="E97" s="13" t="s">
         <v>528</v>
       </c>
       <c r="F97" s="13" t="s">
         <v>525</v>
       </c>
       <c r="G97" s="13" t="s">
         <v>529</v>
       </c>
       <c r="H97" s="13" t="s">
         <v>527</v>
       </c>
       <c r="I97" s="14">
-        <v>44179</v>
+        <v>46042</v>
       </c>
       <c r="J97" s="14">
-        <v>46004</v>
+        <v>47830</v>
       </c>
     </row>
     <row r="98" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A98" s="12">
         <v>20123002420</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>530</v>
       </c>
       <c r="C98" s="13" t="s">
         <v>531</v>
       </c>
       <c r="D98" s="13" t="s">
         <v>532</v>
       </c>
       <c r="E98" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F98" s="13" t="s">
         <v>533</v>
       </c>
       <c r="G98" s="13" t="s">
         <v>534</v>
       </c>
       <c r="H98" s="13" t="s">
@@ -10420,7929 +10501,8089 @@
       </c>
     </row>
     <row r="120" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A120" s="12">
         <v>20123002788</v>
       </c>
       <c r="B120" s="13" t="s">
         <v>651</v>
       </c>
       <c r="C120" s="13" t="s">
         <v>652</v>
       </c>
       <c r="D120" s="13" t="s">
         <v>653</v>
       </c>
       <c r="E120" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F120" s="13" t="s">
         <v>654</v>
       </c>
       <c r="G120" s="13" t="s">
         <v>655</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="I120" s="14">
         <v>45982</v>
       </c>
       <c r="J120" s="14">
         <v>47733</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A121" s="12">
         <v>20123002794</v>
       </c>
       <c r="B121" s="13" t="s">
+        <v>656</v>
+      </c>
+      <c r="C121" s="13" t="s">
         <v>657</v>
       </c>
-      <c r="C121" s="13" t="s">
+      <c r="D121" s="13" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="E121" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F121" s="13" t="s">
+        <v>659</v>
+      </c>
+      <c r="G121" s="13" t="s">
         <v>660</v>
       </c>
-      <c r="G121" s="13" t="s">
+      <c r="H121" s="13" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="I121" s="14">
         <v>45748</v>
       </c>
       <c r="J121" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A122" s="12">
         <v>20123002810</v>
       </c>
       <c r="B122" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="C122" s="13" t="s">
         <v>663</v>
       </c>
-      <c r="C122" s="13" t="s">
+      <c r="D122" s="13" t="s">
         <v>664</v>
       </c>
-      <c r="D122" s="13" t="s">
+      <c r="E122" s="13" t="s">
         <v>665</v>
       </c>
-      <c r="E122" s="13" t="s">
+      <c r="F122" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="G122" s="13" t="s">
         <v>666</v>
       </c>
-      <c r="F122" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H122" s="13" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="I122" s="14">
         <v>45112</v>
       </c>
       <c r="J122" s="14">
         <v>46412</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A123" s="12">
         <v>20123002848</v>
       </c>
       <c r="B123" s="13" t="s">
+        <v>667</v>
+      </c>
+      <c r="C123" s="13" t="s">
         <v>668</v>
       </c>
-      <c r="C123" s="13" t="s">
+      <c r="D123" s="13" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="E123" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F123" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="G123" s="13" t="s">
         <v>671</v>
       </c>
-      <c r="G123" s="13" t="s">
+      <c r="H123" s="13" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="I123" s="14">
         <v>45687</v>
       </c>
       <c r="J123" s="14">
         <v>47500</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A124" s="12">
         <v>20123002867</v>
       </c>
       <c r="B124" s="13" t="s">
+        <v>673</v>
+      </c>
+      <c r="C124" s="13" t="s">
         <v>674</v>
       </c>
-      <c r="C124" s="13" t="s">
+      <c r="D124" s="13" t="s">
         <v>675</v>
       </c>
-      <c r="D124" s="13" t="s">
+      <c r="E124" s="13" t="s">
         <v>676</v>
       </c>
-      <c r="E124" s="13" t="s">
+      <c r="F124" s="13" t="s">
+        <v>673</v>
+      </c>
+      <c r="G124" s="13" t="s">
         <v>677</v>
       </c>
-      <c r="F124" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="13" t="s">
+      <c r="H124" s="13" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="I124" s="14">
         <v>45713</v>
       </c>
       <c r="J124" s="14">
         <v>47441</v>
       </c>
     </row>
     <row r="125" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A125" s="12">
         <v>20123002899</v>
       </c>
       <c r="B125" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="C125" s="13" t="s">
         <v>680</v>
       </c>
-      <c r="C125" s="13" t="s">
+      <c r="D125" s="13" t="s">
         <v>681</v>
       </c>
-      <c r="D125" s="13" t="s">
+      <c r="E125" s="13" t="s">
         <v>682</v>
       </c>
-      <c r="E125" s="13" t="s">
+      <c r="F125" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="G125" s="13" t="s">
         <v>683</v>
       </c>
-      <c r="F125" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="13" t="s">
+      <c r="H125" s="13" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="I125" s="14">
         <v>44770</v>
       </c>
       <c r="J125" s="14">
         <v>46595</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A126" s="12">
         <v>20123003079</v>
       </c>
       <c r="B126" s="13" t="s">
+        <v>685</v>
+      </c>
+      <c r="C126" s="13" t="s">
         <v>686</v>
       </c>
-      <c r="C126" s="13" t="s">
+      <c r="D126" s="13" t="s">
         <v>687</v>
       </c>
-      <c r="D126" s="13" t="s">
+      <c r="E126" s="13" t="s">
         <v>688</v>
       </c>
-      <c r="E126" s="13" t="s">
+      <c r="F126" s="13" t="s">
+        <v>685</v>
+      </c>
+      <c r="G126" s="13" t="s">
         <v>689</v>
       </c>
-      <c r="F126" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H126" s="13" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="I126" s="14">
         <v>45111</v>
       </c>
       <c r="J126" s="14">
         <v>46046</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A127" s="12">
         <v>20123003083</v>
       </c>
       <c r="B127" s="13" t="s">
+        <v>690</v>
+      </c>
+      <c r="C127" s="13" t="s">
         <v>691</v>
       </c>
-      <c r="C127" s="13" t="s">
+      <c r="D127" s="13" t="s">
         <v>692</v>
       </c>
-      <c r="D127" s="13" t="s">
+      <c r="E127" s="13" t="s">
         <v>693</v>
       </c>
-      <c r="E127" s="13" t="s">
+      <c r="F127" s="13" t="s">
+        <v>690</v>
+      </c>
+      <c r="G127" s="13" t="s">
         <v>694</v>
       </c>
-      <c r="F127" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G127" s="13" t="s">
+      <c r="H127" s="13" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
       <c r="I127" s="14">
         <v>45895</v>
       </c>
       <c r="J127" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A128" s="12">
         <v>20123003153</v>
       </c>
       <c r="B128" s="13" t="s">
+        <v>696</v>
+      </c>
+      <c r="C128" s="13" t="s">
         <v>697</v>
       </c>
-      <c r="C128" s="13" t="s">
+      <c r="D128" s="13" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
       <c r="E128" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F128" s="13" t="s">
+        <v>699</v>
+      </c>
+      <c r="G128" s="13" t="s">
         <v>700</v>
       </c>
-      <c r="G128" s="13" t="s">
+      <c r="H128" s="13" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="I128" s="14">
         <v>45197</v>
       </c>
       <c r="J128" s="14">
         <v>46984</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A129" s="12">
         <v>20123003158</v>
       </c>
       <c r="B129" s="13" t="s">
+        <v>702</v>
+      </c>
+      <c r="C129" s="13" t="s">
         <v>703</v>
       </c>
-      <c r="C129" s="13" t="s">
+      <c r="D129" s="13" t="s">
         <v>704</v>
       </c>
-      <c r="D129" s="13" t="s">
+      <c r="E129" s="13" t="s">
         <v>705</v>
       </c>
-      <c r="E129" s="13" t="s">
+      <c r="F129" s="13" t="s">
+        <v>702</v>
+      </c>
+      <c r="G129" s="13" t="s">
         <v>706</v>
       </c>
-      <c r="F129" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G129" s="13" t="s">
+      <c r="H129" s="13" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="I129" s="14">
         <v>44340</v>
       </c>
       <c r="J129" s="14">
         <v>45754</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A130" s="12">
         <v>20123003173</v>
       </c>
       <c r="B130" s="13" t="s">
+        <v>708</v>
+      </c>
+      <c r="C130" s="13" t="s">
         <v>709</v>
       </c>
-      <c r="C130" s="13" t="s">
+      <c r="D130" s="13" t="s">
         <v>710</v>
       </c>
-      <c r="D130" s="13" t="s">
+      <c r="E130" s="13" t="s">
         <v>711</v>
       </c>
-      <c r="E130" s="13" t="s">
+      <c r="F130" s="13" t="s">
+        <v>708</v>
+      </c>
+      <c r="G130" s="13" t="s">
         <v>712</v>
       </c>
-      <c r="F130" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H130" s="13" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="I130" s="14">
         <v>44484</v>
       </c>
       <c r="J130" s="14">
         <v>45981</v>
       </c>
     </row>
     <row r="131" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A131" s="12">
         <v>20123003175</v>
       </c>
       <c r="B131" s="13" t="s">
+        <v>713</v>
+      </c>
+      <c r="C131" s="13" t="s">
         <v>714</v>
       </c>
-      <c r="C131" s="13" t="s">
+      <c r="D131" s="13" t="s">
         <v>715</v>
       </c>
-      <c r="D131" s="13" t="s">
+      <c r="E131" s="13" t="s">
         <v>716</v>
       </c>
-      <c r="E131" s="13" t="s">
+      <c r="F131" s="13" t="s">
+        <v>713</v>
+      </c>
+      <c r="G131" s="13" t="s">
         <v>717</v>
       </c>
-      <c r="F131" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H131" s="13" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="I131" s="14">
         <v>45973</v>
       </c>
       <c r="J131" s="14">
         <v>47692</v>
       </c>
     </row>
     <row r="132" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A132" s="12">
         <v>20123003178</v>
       </c>
       <c r="B132" s="13" t="s">
+        <v>718</v>
+      </c>
+      <c r="C132" s="13" t="s">
         <v>719</v>
       </c>
-      <c r="C132" s="13" t="s">
+      <c r="D132" s="13" t="s">
         <v>720</v>
       </c>
-      <c r="D132" s="13" t="s">
+      <c r="E132" s="13" t="s">
         <v>721</v>
       </c>
-      <c r="E132" s="13" t="s">
+      <c r="F132" s="13" t="s">
+        <v>718</v>
+      </c>
+      <c r="G132" s="13" t="s">
         <v>722</v>
       </c>
-      <c r="F132" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G132" s="13" t="s">
+      <c r="H132" s="13" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
       <c r="I132" s="14">
         <v>45846</v>
       </c>
       <c r="J132" s="14">
         <v>47580</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A133" s="12">
         <v>20123003198</v>
       </c>
       <c r="B133" s="13" t="s">
+        <v>724</v>
+      </c>
+      <c r="C133" s="13" t="s">
         <v>725</v>
       </c>
-      <c r="C133" s="13" t="s">
+      <c r="D133" s="13" t="s">
         <v>726</v>
       </c>
-      <c r="D133" s="13" t="s">
+      <c r="E133" s="13" t="s">
         <v>727</v>
       </c>
-      <c r="E133" s="13" t="s">
+      <c r="F133" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="F133" s="13" t="s">
+      <c r="G133" s="13" t="s">
         <v>729</v>
       </c>
-      <c r="G133" s="13" t="s">
+      <c r="H133" s="13" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="I133" s="14">
         <v>45945</v>
       </c>
       <c r="J133" s="14">
         <v>47633</v>
       </c>
     </row>
     <row r="134" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A134" s="12">
         <v>20123003198</v>
       </c>
       <c r="B134" s="13" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="C134" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="D134" s="13" t="s">
+        <v>726</v>
+      </c>
+      <c r="E134" s="13" t="s">
+        <v>727</v>
+      </c>
+      <c r="F134" s="13" t="s">
         <v>732</v>
       </c>
-      <c r="D134" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F134" s="13" t="s">
+      <c r="G134" s="13" t="s">
         <v>733</v>
       </c>
-      <c r="G134" s="13" t="s">
+      <c r="H134" s="13" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="I134" s="14">
         <v>45945</v>
       </c>
       <c r="J134" s="14">
         <v>47633</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A135" s="12">
         <v>20123003209</v>
       </c>
       <c r="B135" s="13" t="s">
+        <v>735</v>
+      </c>
+      <c r="C135" s="13" t="s">
         <v>736</v>
       </c>
-      <c r="C135" s="13" t="s">
+      <c r="D135" s="13" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="E135" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F135" s="13" t="s">
+        <v>738</v>
+      </c>
+      <c r="G135" s="13" t="s">
         <v>739</v>
       </c>
-      <c r="G135" s="13" t="s">
+      <c r="H135" s="13" t="s">
         <v>740</v>
       </c>
-      <c r="H135" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I135" s="14">
-        <v>44501</v>
+        <v>46041</v>
       </c>
       <c r="J135" s="14">
-        <v>45974</v>
+        <v>47800</v>
       </c>
     </row>
     <row r="136" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A136" s="12">
         <v>20123003214</v>
       </c>
       <c r="B136" s="13" t="s">
+        <v>741</v>
+      </c>
+      <c r="C136" s="13" t="s">
         <v>742</v>
       </c>
-      <c r="C136" s="13" t="s">
+      <c r="D136" s="13" t="s">
         <v>743</v>
       </c>
-      <c r="D136" s="13" t="s">
+      <c r="E136" s="13" t="s">
         <v>744</v>
       </c>
-      <c r="E136" s="13" t="s">
+      <c r="F136" s="13" t="s">
         <v>745</v>
       </c>
-      <c r="F136" s="13" t="s">
+      <c r="G136" s="13" t="s">
         <v>746</v>
       </c>
-      <c r="G136" s="13" t="s">
+      <c r="H136" s="13" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
       <c r="I136" s="14">
         <v>45190</v>
       </c>
       <c r="J136" s="14">
         <v>46963</v>
       </c>
     </row>
     <row r="137" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A137" s="12">
         <v>20123003223</v>
       </c>
       <c r="B137" s="13" t="s">
+        <v>748</v>
+      </c>
+      <c r="C137" s="13" t="s">
         <v>749</v>
       </c>
-      <c r="C137" s="13" t="s">
+      <c r="D137" s="13" t="s">
         <v>750</v>
       </c>
-      <c r="D137" s="13" t="s">
+      <c r="E137" s="13" t="s">
         <v>751</v>
       </c>
-      <c r="E137" s="13" t="s">
+      <c r="F137" s="13" t="s">
         <v>752</v>
       </c>
-      <c r="F137" s="13" t="s">
+      <c r="G137" s="13" t="s">
         <v>753</v>
       </c>
-      <c r="G137" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H137" s="13" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="I137" s="14">
-        <v>44264</v>
+        <v>46094</v>
       </c>
       <c r="J137" s="14">
-        <v>45984</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47810</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A138" s="12">
         <v>20123003229</v>
       </c>
       <c r="B138" s="13" t="s">
+        <v>754</v>
+      </c>
+      <c r="C138" s="13" t="s">
         <v>755</v>
       </c>
-      <c r="C138" s="13" t="s">
+      <c r="D138" s="13" t="s">
         <v>756</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
       <c r="E138" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F138" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="G138" s="13" t="s">
         <v>758</v>
       </c>
-      <c r="G138" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H138" s="13" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I138" s="14">
         <v>44438</v>
       </c>
       <c r="J138" s="14">
         <v>46046</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A139" s="12">
         <v>20123003232</v>
       </c>
       <c r="B139" s="13" t="s">
+        <v>759</v>
+      </c>
+      <c r="C139" s="13" t="s">
         <v>760</v>
       </c>
-      <c r="C139" s="13" t="s">
+      <c r="D139" s="13" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
       <c r="E139" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F139" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="G139" s="13" t="s">
         <v>763</v>
       </c>
-      <c r="G139" s="13" t="s">
+      <c r="H139" s="13" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
       <c r="I139" s="14">
         <v>44516</v>
       </c>
       <c r="J139" s="14">
         <v>45947</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A140" s="12">
         <v>20123003242</v>
       </c>
       <c r="B140" s="13" t="s">
+        <v>765</v>
+      </c>
+      <c r="C140" s="13" t="s">
         <v>766</v>
       </c>
-      <c r="C140" s="13" t="s">
+      <c r="D140" s="13" t="s">
         <v>767</v>
       </c>
-      <c r="D140" s="13" t="s">
+      <c r="E140" s="13" t="s">
         <v>768</v>
       </c>
-      <c r="E140" s="13" t="s">
+      <c r="F140" s="13" t="s">
         <v>769</v>
       </c>
-      <c r="F140" s="13" t="s">
+      <c r="G140" s="13" t="s">
         <v>770</v>
       </c>
-      <c r="G140" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H140" s="13" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="I140" s="14">
         <v>44557</v>
       </c>
       <c r="J140" s="14">
         <v>46293</v>
       </c>
     </row>
     <row r="141" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A141" s="12">
         <v>20123003244</v>
       </c>
       <c r="B141" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="C141" s="13" t="s">
         <v>772</v>
       </c>
-      <c r="C141" s="13" t="s">
+      <c r="D141" s="13" t="s">
         <v>773</v>
       </c>
-      <c r="D141" s="13" t="s">
+      <c r="E141" s="13" t="s">
         <v>774</v>
       </c>
-      <c r="E141" s="13" t="s">
+      <c r="F141" s="13" t="s">
         <v>775</v>
       </c>
-      <c r="F141" s="13" t="s">
+      <c r="G141" s="13" t="s">
         <v>776</v>
       </c>
-      <c r="G141" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H141" s="13" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="I141" s="14">
         <v>44271</v>
       </c>
       <c r="J141" s="14">
         <v>46010</v>
       </c>
     </row>
     <row r="142" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A142" s="12">
         <v>20123003245</v>
       </c>
       <c r="B142" s="13" t="s">
+        <v>777</v>
+      </c>
+      <c r="C142" s="13" t="s">
         <v>778</v>
       </c>
-      <c r="C142" s="13" t="s">
+      <c r="D142" s="13" t="s">
         <v>779</v>
       </c>
-      <c r="D142" s="13" t="s">
+      <c r="E142" s="13" t="s">
         <v>780</v>
       </c>
-      <c r="E142" s="13" t="s">
+      <c r="F142" s="13" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="G142" s="13" t="s">
         <v>262</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="I142" s="14">
-        <v>44378</v>
+        <v>46059</v>
       </c>
       <c r="J142" s="14">
-        <v>46010</v>
+        <v>47836</v>
       </c>
     </row>
     <row r="143" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A143" s="12">
         <v>20123003245</v>
       </c>
       <c r="B143" s="13" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="C143" s="13" t="s">
+        <v>783</v>
+      </c>
+      <c r="D143" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="E143" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="F143" s="13" t="s">
         <v>784</v>
       </c>
-      <c r="D143" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F143" s="13" t="s">
+      <c r="G143" s="13" t="s">
         <v>785</v>
       </c>
-      <c r="G143" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H143" s="13" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="I143" s="14">
-        <v>44378</v>
+        <v>46059</v>
       </c>
       <c r="J143" s="14">
-        <v>46010</v>
+        <v>47836</v>
       </c>
     </row>
     <row r="144" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A144" s="12">
         <v>20123003247</v>
       </c>
       <c r="B144" s="13" t="s">
+        <v>786</v>
+      </c>
+      <c r="C144" s="13" t="s">
         <v>787</v>
       </c>
-      <c r="C144" s="13" t="s">
+      <c r="D144" s="13" t="s">
         <v>788</v>
       </c>
-      <c r="D144" s="13" t="s">
+      <c r="E144" s="13" t="s">
         <v>789</v>
       </c>
-      <c r="E144" s="13" t="s">
+      <c r="F144" s="13" t="s">
         <v>790</v>
       </c>
-      <c r="F144" s="13" t="s">
+      <c r="G144" s="13" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
       <c r="H144" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I144" s="14">
         <v>44589</v>
       </c>
       <c r="J144" s="14">
         <v>46339</v>
       </c>
     </row>
     <row r="145" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A145" s="12">
         <v>20123003248</v>
       </c>
       <c r="B145" s="13" t="s">
+        <v>792</v>
+      </c>
+      <c r="C145" s="13" t="s">
         <v>793</v>
       </c>
-      <c r="C145" s="13" t="s">
+      <c r="D145" s="13" t="s">
         <v>794</v>
       </c>
-      <c r="D145" s="13" t="s">
+      <c r="E145" s="13" t="s">
         <v>795</v>
       </c>
-      <c r="E145" s="13" t="s">
+      <c r="F145" s="13" t="s">
+        <v>792</v>
+      </c>
+      <c r="G145" s="13" t="s">
         <v>796</v>
       </c>
-      <c r="F145" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G145" s="13" t="s">
+      <c r="H145" s="13" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
       <c r="I145" s="14">
         <v>44739</v>
       </c>
       <c r="J145" s="14">
         <v>46423</v>
       </c>
     </row>
     <row r="146" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A146" s="12">
         <v>20123003261</v>
       </c>
       <c r="B146" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="C146" s="13" t="s">
         <v>799</v>
       </c>
-      <c r="C146" s="13" t="s">
+      <c r="D146" s="13" t="s">
         <v>800</v>
       </c>
-      <c r="D146" s="13" t="s">
+      <c r="E146" s="13" t="s">
         <v>801</v>
       </c>
-      <c r="E146" s="13" t="s">
+      <c r="F146" s="13" t="s">
         <v>802</v>
       </c>
-      <c r="F146" s="13" t="s">
+      <c r="G146" s="13" t="s">
         <v>803</v>
       </c>
-      <c r="G146" s="13" t="s">
+      <c r="H146" s="13" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="I146" s="14">
         <v>44574</v>
       </c>
       <c r="J146" s="14">
         <v>46086</v>
       </c>
     </row>
     <row r="147" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A147" s="12">
         <v>20123003269</v>
       </c>
       <c r="B147" s="13" t="s">
+        <v>805</v>
+      </c>
+      <c r="C147" s="13" t="s">
         <v>806</v>
       </c>
-      <c r="C147" s="13" t="s">
+      <c r="D147" s="13" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
       <c r="E147" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F147" s="13" t="s">
+        <v>808</v>
+      </c>
+      <c r="G147" s="13" t="s">
         <v>809</v>
       </c>
-      <c r="G147" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H147" s="13" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="I147" s="14">
         <v>44379</v>
       </c>
       <c r="J147" s="14">
         <v>46143</v>
       </c>
     </row>
     <row r="148" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A148" s="12">
         <v>20123003271</v>
       </c>
       <c r="B148" s="13" t="s">
+        <v>810</v>
+      </c>
+      <c r="C148" s="13" t="s">
         <v>811</v>
       </c>
-      <c r="C148" s="13" t="s">
+      <c r="D148" s="13" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E148" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F148" s="13" t="s">
+        <v>813</v>
+      </c>
+      <c r="G148" s="13" t="s">
         <v>814</v>
       </c>
-      <c r="G148" s="13" t="s">
+      <c r="H148" s="13" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
       <c r="I148" s="14">
         <v>44589</v>
       </c>
       <c r="J148" s="14">
         <v>46166</v>
       </c>
     </row>
-    <row r="149" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="149" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A149" s="12">
-        <v>20123003275</v>
+        <v>20123003277</v>
       </c>
       <c r="B149" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="C149" s="13" t="s">
         <v>817</v>
       </c>
-      <c r="C149" s="13" t="s">
+      <c r="D149" s="13" t="s">
         <v>818</v>
       </c>
-      <c r="D149" s="13" t="s">
+      <c r="E149" s="13" t="s">
         <v>819</v>
       </c>
-      <c r="E149" s="13" t="s">
+      <c r="F149" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="G149" s="13" t="s">
         <v>820</v>
       </c>
-      <c r="F149" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G149" s="13" t="s">
+      <c r="H149" s="13" t="s">
+        <v>818</v>
+      </c>
+      <c r="I149" s="14">
+        <v>44551</v>
+      </c>
+      <c r="J149" s="14">
+        <v>46346</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A150" s="12">
+        <v>20123003284</v>
+      </c>
+      <c r="B150" s="13" t="s">
         <v>821</v>
       </c>
-      <c r="H149" s="13" t="s">
+      <c r="C150" s="13" t="s">
         <v>822</v>
       </c>
-      <c r="I149" s="14">
-[...10 lines deleted...]
-      <c r="B150" s="13" t="s">
+      <c r="D150" s="13" t="s">
         <v>823</v>
       </c>
-      <c r="C150" s="13" t="s">
+      <c r="E150" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F150" s="13" t="s">
         <v>824</v>
       </c>
-      <c r="D150" s="13" t="s">
+      <c r="G150" s="13" t="s">
         <v>825</v>
       </c>
-      <c r="E150" s="13" t="s">
+      <c r="H150" s="13" t="s">
         <v>826</v>
       </c>
-      <c r="F150" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G150" s="13" t="s">
+      <c r="I150" s="14">
+        <v>45075</v>
+      </c>
+      <c r="J150" s="14">
+        <v>46383</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A151" s="12">
+        <v>20123003300</v>
+      </c>
+      <c r="B151" s="13" t="s">
         <v>827</v>
       </c>
-      <c r="H150" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B151" s="13" t="s">
+      <c r="C151" s="13" t="s">
         <v>828</v>
       </c>
-      <c r="C151" s="13" t="s">
+      <c r="D151" s="13" t="s">
         <v>829</v>
       </c>
-      <c r="D151" s="13" t="s">
+      <c r="E151" s="13" t="s">
         <v>830</v>
       </c>
-      <c r="E151" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="13" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="G151" s="13" t="s">
-        <v>832</v>
+        <v>262</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="I151" s="14">
-        <v>45075</v>
+        <v>44704</v>
       </c>
       <c r="J151" s="14">
-        <v>46383</v>
+        <v>46317</v>
       </c>
     </row>
     <row r="152" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A152" s="12">
-        <v>20123003300</v>
+        <v>20123003308</v>
       </c>
       <c r="B152" s="13" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="C152" s="13" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="D152" s="13" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="E152" s="13" t="s">
-        <v>837</v>
+        <v>142</v>
       </c>
       <c r="F152" s="13" t="s">
         <v>834</v>
       </c>
       <c r="G152" s="13" t="s">
-        <v>262</v>
+        <v>835</v>
       </c>
       <c r="H152" s="13" t="s">
         <v>836</v>
       </c>
       <c r="I152" s="14">
-        <v>44704</v>
+        <v>45377</v>
       </c>
       <c r="J152" s="14">
-        <v>46317</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="153" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A153" s="12">
-        <v>20123003308</v>
+        <v>20123003309</v>
       </c>
       <c r="B153" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="C153" s="13" t="s">
         <v>838</v>
       </c>
-      <c r="C153" s="13" t="s">
+      <c r="D153" s="13" t="s">
         <v>839</v>
       </c>
-      <c r="D153" s="13" t="s">
+      <c r="E153" s="13" t="s">
         <v>840</v>
       </c>
-      <c r="E153" s="13" t="s">
+      <c r="F153" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="G153" s="13" t="s">
+        <v>841</v>
+      </c>
+      <c r="H153" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="I153" s="14">
+        <v>44648</v>
+      </c>
+      <c r="J153" s="14">
+        <v>46412</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A154" s="12">
+        <v>20123003313</v>
+      </c>
+      <c r="B154" s="13" t="s">
+        <v>842</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>843</v>
+      </c>
+      <c r="D154" s="13" t="s">
+        <v>844</v>
+      </c>
+      <c r="E154" s="13" t="s">
+        <v>845</v>
+      </c>
+      <c r="F154" s="13" t="s">
+        <v>846</v>
+      </c>
+      <c r="G154" s="13" t="s">
+        <v>847</v>
+      </c>
+      <c r="H154" s="13" t="s">
+        <v>844</v>
+      </c>
+      <c r="I154" s="14">
+        <v>45281</v>
+      </c>
+      <c r="J154" s="14">
+        <v>46902</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A155" s="12">
+        <v>20123003315</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>848</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="D155" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="E155" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="F155" s="13" t="s">
+        <v>848</v>
+      </c>
+      <c r="G155" s="13" t="s">
+        <v>852</v>
+      </c>
+      <c r="H155" s="13" t="s">
+        <v>853</v>
+      </c>
+      <c r="I155" s="14">
+        <v>45107</v>
+      </c>
+      <c r="J155" s="14">
+        <v>46522</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A156" s="12">
+        <v>20123003335</v>
+      </c>
+      <c r="B156" s="13" t="s">
+        <v>854</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="D156" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="E156" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F153" s="13" t="s">
-[...89 lines deleted...]
-      <c r="D156" s="13" t="s">
+      <c r="F156" s="13" t="s">
         <v>857</v>
       </c>
-      <c r="E156" s="13" t="s">
+      <c r="G156" s="13" t="s">
         <v>858</v>
       </c>
-      <c r="F156" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G156" s="13" t="s">
+      <c r="H156" s="13" t="s">
         <v>859</v>
       </c>
-      <c r="H156" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I156" s="14">
-        <v>45107</v>
+        <v>45163</v>
       </c>
       <c r="J156" s="14">
-        <v>46522</v>
+        <v>46941</v>
       </c>
     </row>
     <row r="157" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A157" s="12">
-        <v>20123003335</v>
+        <v>20123003338</v>
       </c>
       <c r="B157" s="13" t="s">
+        <v>860</v>
+      </c>
+      <c r="C157" s="13" t="s">
         <v>861</v>
       </c>
-      <c r="C157" s="13" t="s">
+      <c r="D157" s="13" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
       <c r="E157" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F157" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="G157" s="13" t="s">
         <v>864</v>
       </c>
-      <c r="G157" s="13" t="s">
+      <c r="H157" s="13" t="s">
         <v>865</v>
       </c>
-      <c r="H157" s="13" t="s">
+      <c r="I157" s="14">
+        <v>44957</v>
+      </c>
+      <c r="J157" s="14">
+        <v>46676</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A158" s="12">
+        <v>20123003360</v>
+      </c>
+      <c r="B158" s="13" t="s">
         <v>866</v>
       </c>
-      <c r="I157" s="14">
-[...10 lines deleted...]
-      <c r="B158" s="13" t="s">
+      <c r="C158" s="13" t="s">
         <v>867</v>
       </c>
-      <c r="C158" s="13" t="s">
+      <c r="D158" s="13" t="s">
         <v>868</v>
       </c>
-      <c r="D158" s="13" t="s">
+      <c r="E158" s="13" t="s">
         <v>869</v>
       </c>
-      <c r="E158" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="13" t="s">
+        <v>866</v>
+      </c>
+      <c r="G158" s="13" t="s">
         <v>870</v>
       </c>
-      <c r="G158" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H158" s="13" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="I158" s="14">
-        <v>44957</v>
+        <v>45259</v>
       </c>
       <c r="J158" s="14">
-        <v>46676</v>
+        <v>46795</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A159" s="12">
-        <v>20123003360</v>
+        <v>20123003363</v>
       </c>
       <c r="B159" s="13" t="s">
+        <v>871</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="D159" s="13" t="s">
         <v>873</v>
       </c>
-      <c r="C159" s="13" t="s">
+      <c r="E159" s="13" t="s">
         <v>874</v>
       </c>
-      <c r="D159" s="13" t="s">
+      <c r="F159" s="13" t="s">
+        <v>871</v>
+      </c>
+      <c r="G159" s="13" t="s">
         <v>875</v>
       </c>
-      <c r="E159" s="13" t="s">
+      <c r="H159" s="13" t="s">
         <v>876</v>
       </c>
-      <c r="F159" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G159" s="13" t="s">
+      <c r="I159" s="14">
+        <v>45952</v>
+      </c>
+      <c r="J159" s="14">
+        <v>47679</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A160" s="12">
+        <v>20123003367</v>
+      </c>
+      <c r="B160" s="13" t="s">
         <v>877</v>
       </c>
-      <c r="H159" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B160" s="13" t="s">
+      <c r="C160" s="13" t="s">
         <v>878</v>
       </c>
-      <c r="C160" s="13" t="s">
+      <c r="D160" s="13" t="s">
         <v>879</v>
       </c>
-      <c r="D160" s="13" t="s">
+      <c r="E160" s="13" t="s">
         <v>880</v>
       </c>
-      <c r="E160" s="13" t="s">
+      <c r="F160" s="13" t="s">
+        <v>877</v>
+      </c>
+      <c r="G160" s="13" t="s">
         <v>881</v>
       </c>
-      <c r="F160" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G160" s="13" t="s">
+      <c r="H160" s="13" t="s">
+        <v>879</v>
+      </c>
+      <c r="I160" s="14">
+        <v>45257</v>
+      </c>
+      <c r="J160" s="14">
+        <v>47021</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A161" s="12">
+        <v>20123003371</v>
+      </c>
+      <c r="B161" s="13" t="s">
         <v>882</v>
       </c>
-      <c r="H160" s="13" t="s">
+      <c r="C161" s="13" t="s">
         <v>883</v>
       </c>
-      <c r="I160" s="14">
-[...10 lines deleted...]
-      <c r="B161" s="13" t="s">
+      <c r="D161" s="13" t="s">
         <v>884</v>
       </c>
-      <c r="C161" s="13" t="s">
+      <c r="E161" s="13" t="s">
         <v>885</v>
       </c>
-      <c r="D161" s="13" t="s">
+      <c r="F161" s="13" t="s">
+        <v>882</v>
+      </c>
+      <c r="G161" s="13" t="s">
         <v>886</v>
       </c>
-      <c r="E161" s="13" t="s">
+      <c r="H161" s="13" t="s">
         <v>887</v>
       </c>
-      <c r="F161" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G161" s="13" t="s">
+      <c r="I161" s="14">
+        <v>45105</v>
+      </c>
+      <c r="J161" s="14">
+        <v>46931</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
+      <c r="A162" s="12">
+        <v>20123003374</v>
+      </c>
+      <c r="B162" s="13" t="s">
         <v>888</v>
       </c>
-      <c r="H161" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B162" s="13" t="s">
+      <c r="C162" s="13" t="s">
         <v>889</v>
       </c>
-      <c r="C162" s="13" t="s">
+      <c r="D162" s="13" t="s">
         <v>890</v>
       </c>
-      <c r="D162" s="13" t="s">
+      <c r="E162" s="13" t="s">
         <v>891</v>
       </c>
-      <c r="E162" s="13" t="s">
+      <c r="F162" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="G162" s="13" t="s">
         <v>892</v>
       </c>
-      <c r="F162" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G162" s="13" t="s">
+      <c r="H162" s="13" t="s">
         <v>893</v>
       </c>
-      <c r="H162" s="13" t="s">
+      <c r="I162" s="14">
+        <v>45421</v>
+      </c>
+      <c r="J162" s="14">
+        <v>47195</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A163" s="12">
+        <v>20123003379</v>
+      </c>
+      <c r="B163" s="13" t="s">
         <v>894</v>
       </c>
-      <c r="I162" s="14">
-[...10 lines deleted...]
-      <c r="B163" s="13" t="s">
+      <c r="C163" s="13" t="s">
         <v>895</v>
       </c>
-      <c r="C163" s="13" t="s">
+      <c r="D163" s="13" t="s">
         <v>896</v>
       </c>
-      <c r="D163" s="13" t="s">
+      <c r="E163" s="13" t="s">
         <v>897</v>
       </c>
-      <c r="E163" s="13" t="s">
+      <c r="F163" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="G163" s="13" t="s">
         <v>898</v>
       </c>
-      <c r="F163" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H163" s="13" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="I163" s="14">
-        <v>45421</v>
+        <v>45169</v>
       </c>
       <c r="J163" s="14">
-        <v>47195</v>
+        <v>46927</v>
       </c>
     </row>
     <row r="164" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A164" s="12">
-        <v>20123003379</v>
+        <v>20123003389</v>
       </c>
       <c r="B164" s="13" t="s">
+        <v>899</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>900</v>
+      </c>
+      <c r="D164" s="13" t="s">
         <v>901</v>
       </c>
-      <c r="C164" s="13" t="s">
+      <c r="E164" s="13" t="s">
         <v>902</v>
       </c>
-      <c r="D164" s="13" t="s">
+      <c r="F164" s="13" t="s">
         <v>903</v>
       </c>
-      <c r="E164" s="13" t="s">
+      <c r="G164" s="13" t="s">
         <v>904</v>
       </c>
-      <c r="F164" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G164" s="13" t="s">
+      <c r="H164" s="13" t="s">
         <v>905</v>
       </c>
-      <c r="H164" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I164" s="14">
-        <v>45169</v>
+        <v>45497</v>
       </c>
       <c r="J164" s="14">
-        <v>46927</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47032</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A165" s="12">
-        <v>20123003389</v>
+        <v>20123003391</v>
       </c>
       <c r="B165" s="13" t="s">
         <v>906</v>
       </c>
       <c r="C165" s="13" t="s">
         <v>907</v>
       </c>
       <c r="D165" s="13" t="s">
         <v>908</v>
       </c>
       <c r="E165" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F165" s="13" t="s">
         <v>909</v>
       </c>
-      <c r="F165" s="13" t="s">
+      <c r="G165" s="13" t="s">
         <v>910</v>
       </c>
-      <c r="G165" s="13" t="s">
+      <c r="H165" s="13" t="s">
+        <v>908</v>
+      </c>
+      <c r="I165" s="14">
+        <v>45214</v>
+      </c>
+      <c r="J165" s="14">
+        <v>47040</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A166" s="12">
+        <v>20123003393</v>
+      </c>
+      <c r="B166" s="13" t="s">
         <v>911</v>
       </c>
-      <c r="H165" s="13" t="s">
+      <c r="C166" s="13" t="s">
         <v>912</v>
       </c>
-      <c r="I165" s="14">
-[...10 lines deleted...]
-      <c r="B166" s="13" t="s">
+      <c r="D166" s="13" t="s">
         <v>913</v>
       </c>
-      <c r="C166" s="13" t="s">
+      <c r="E166" s="13" t="s">
         <v>914</v>
       </c>
-      <c r="D166" s="13" t="s">
+      <c r="F166" s="13" t="s">
+        <v>911</v>
+      </c>
+      <c r="G166" s="13" t="s">
         <v>915</v>
       </c>
-      <c r="E166" s="13" t="s">
+      <c r="H166" s="13" t="s">
+        <v>913</v>
+      </c>
+      <c r="I166" s="14">
+        <v>45266</v>
+      </c>
+      <c r="J166" s="14">
+        <v>47046</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A167" s="12">
+        <v>20123003394</v>
+      </c>
+      <c r="B167" s="13" t="s">
+        <v>916</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>917</v>
+      </c>
+      <c r="D167" s="13" t="s">
+        <v>918</v>
+      </c>
+      <c r="E167" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F166" s="13" t="s">
-[...19 lines deleted...]
-      <c r="B167" s="13" t="s">
+      <c r="F167" s="13" t="s">
+        <v>919</v>
+      </c>
+      <c r="G167" s="13" t="s">
+        <v>920</v>
+      </c>
+      <c r="H167" s="13" t="s">
         <v>918</v>
       </c>
-      <c r="C167" s="13" t="s">
-[...5 lines deleted...]
-      <c r="E167" s="13" t="s">
+      <c r="I167" s="14">
+        <v>45477</v>
+      </c>
+      <c r="J167" s="14">
+        <v>47255</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A168" s="12">
+        <v>20123003395</v>
+      </c>
+      <c r="B168" s="13" t="s">
         <v>921</v>
       </c>
-      <c r="F167" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G167" s="13" t="s">
+      <c r="C168" s="13" t="s">
         <v>922</v>
       </c>
-      <c r="H167" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B168" s="13" t="s">
+      <c r="D168" s="13" t="s">
         <v>923</v>
       </c>
-      <c r="C168" s="13" t="s">
+      <c r="E168" s="13" t="s">
         <v>924</v>
       </c>
-      <c r="D168" s="13" t="s">
+      <c r="F168" s="13" t="s">
         <v>925</v>
       </c>
-      <c r="E168" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F168" s="13" t="s">
+      <c r="G168" s="13" t="s">
         <v>926</v>
       </c>
-      <c r="G168" s="13" t="s">
+      <c r="H168" s="13" t="s">
+        <v>923</v>
+      </c>
+      <c r="I168" s="14">
+        <v>45651</v>
+      </c>
+      <c r="J168" s="14">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A169" s="12">
+        <v>20123003403</v>
+      </c>
+      <c r="B169" s="13" t="s">
         <v>927</v>
       </c>
-      <c r="H168" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B169" s="13" t="s">
+      <c r="C169" s="13" t="s">
         <v>928</v>
       </c>
-      <c r="C169" s="13" t="s">
+      <c r="D169" s="13" t="s">
         <v>929</v>
       </c>
-      <c r="D169" s="13" t="s">
+      <c r="E169" s="13" t="s">
         <v>930</v>
       </c>
-      <c r="E169" s="13" t="s">
+      <c r="F169" s="13" t="s">
+        <v>927</v>
+      </c>
+      <c r="G169" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="H169" s="13" t="s">
         <v>931</v>
       </c>
-      <c r="F169" s="13" t="s">
+      <c r="I169" s="14">
+        <v>45337</v>
+      </c>
+      <c r="J169" s="14">
+        <v>47144</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A170" s="12">
+        <v>20123003407</v>
+      </c>
+      <c r="B170" s="13" t="s">
         <v>932</v>
       </c>
-      <c r="G169" s="13" t="s">
+      <c r="C170" s="13" t="s">
         <v>933</v>
       </c>
-      <c r="H169" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B170" s="13" t="s">
+      <c r="D170" s="13" t="s">
         <v>934</v>
       </c>
-      <c r="C170" s="13" t="s">
+      <c r="E170" s="13" t="s">
         <v>935</v>
       </c>
-      <c r="D170" s="13" t="s">
+      <c r="F170" s="13" t="s">
+        <v>932</v>
+      </c>
+      <c r="G170" s="13" t="s">
         <v>936</v>
       </c>
-      <c r="E170" s="13" t="s">
+      <c r="H170" s="13" t="s">
         <v>937</v>
       </c>
-      <c r="F170" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I170" s="14">
-        <v>45337</v>
+        <v>45407</v>
       </c>
       <c r="J170" s="14">
-        <v>47144</v>
+        <v>47223</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A171" s="12">
-        <v>20123003407</v>
+        <v>20123003411</v>
       </c>
       <c r="B171" s="13" t="s">
+        <v>938</v>
+      </c>
+      <c r="C171" s="13" t="s">
         <v>939</v>
       </c>
-      <c r="C171" s="13" t="s">
+      <c r="D171" s="13" t="s">
         <v>940</v>
       </c>
-      <c r="D171" s="13" t="s">
+      <c r="E171" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F171" s="13" t="s">
         <v>941</v>
       </c>
-      <c r="E171" s="13" t="s">
+      <c r="G171" s="13" t="s">
         <v>942</v>
       </c>
-      <c r="F171" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G171" s="13" t="s">
+      <c r="H171" s="13" t="s">
         <v>943</v>
       </c>
-      <c r="H171" s="13" t="s">
+      <c r="I171" s="14">
+        <v>45461</v>
+      </c>
+      <c r="J171" s="14">
+        <v>47265</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A172" s="12">
+        <v>20123003414</v>
+      </c>
+      <c r="B172" s="13" t="s">
         <v>944</v>
       </c>
-      <c r="I171" s="14">
-[...10 lines deleted...]
-      <c r="B172" s="13" t="s">
+      <c r="C172" s="13" t="s">
         <v>945</v>
       </c>
-      <c r="C172" s="13" t="s">
+      <c r="D172" s="13" t="s">
         <v>946</v>
       </c>
-      <c r="D172" s="13" t="s">
+      <c r="E172" s="13" t="s">
         <v>947</v>
       </c>
-      <c r="E172" s="13" t="s">
+      <c r="F172" s="13" t="s">
+        <v>944</v>
+      </c>
+      <c r="G172" s="13" t="s">
+        <v>948</v>
+      </c>
+      <c r="H172" s="13" t="s">
+        <v>946</v>
+      </c>
+      <c r="I172" s="14">
+        <v>46062</v>
+      </c>
+      <c r="J172" s="14">
+        <v>47823</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A173" s="12">
+        <v>20123003428</v>
+      </c>
+      <c r="B173" s="13" t="s">
+        <v>949</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="D173" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="E173" s="13" t="s">
+        <v>952</v>
+      </c>
+      <c r="F173" s="13" t="s">
+        <v>949</v>
+      </c>
+      <c r="G173" s="13" t="s">
+        <v>953</v>
+      </c>
+      <c r="H173" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="I173" s="14">
+        <v>45589</v>
+      </c>
+      <c r="J173" s="14">
+        <v>47354</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A174" s="12">
+        <v>20123003434</v>
+      </c>
+      <c r="B174" s="13" t="s">
+        <v>954</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>955</v>
+      </c>
+      <c r="D174" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="E174" s="13" t="s">
+        <v>957</v>
+      </c>
+      <c r="F174" s="13" t="s">
+        <v>954</v>
+      </c>
+      <c r="G174" s="13" t="s">
+        <v>958</v>
+      </c>
+      <c r="H174" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="I174" s="14">
+        <v>45852</v>
+      </c>
+      <c r="J174" s="14">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A175" s="12">
+        <v>20123003440</v>
+      </c>
+      <c r="B175" s="13" t="s">
+        <v>959</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>960</v>
+      </c>
+      <c r="D175" s="13" t="s">
+        <v>961</v>
+      </c>
+      <c r="E175" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F172" s="13" t="s">
-[...86 lines deleted...]
-      <c r="C175" s="13" t="s">
+      <c r="F175" s="13" t="s">
         <v>962</v>
       </c>
-      <c r="D175" s="13" t="s">
+      <c r="G175" s="13" t="s">
         <v>963</v>
       </c>
-      <c r="E175" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H175" s="13" t="s">
-        <v>963</v>
+        <v>142</v>
       </c>
       <c r="I175" s="14">
-        <v>45852</v>
+        <v>45748</v>
       </c>
       <c r="J175" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="176" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A176" s="12">
-        <v>20123003440</v>
+        <v>20123003444</v>
       </c>
       <c r="B176" s="13" t="s">
+        <v>964</v>
+      </c>
+      <c r="C176" s="13" t="s">
+        <v>965</v>
+      </c>
+      <c r="D176" s="13" t="s">
         <v>966</v>
       </c>
-      <c r="C176" s="13" t="s">
+      <c r="E176" s="13" t="s">
         <v>967</v>
       </c>
-      <c r="D176" s="13" t="s">
+      <c r="F176" s="13" t="s">
+        <v>964</v>
+      </c>
+      <c r="G176" s="13" t="s">
         <v>968</v>
       </c>
-      <c r="E176" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H176" s="13" t="s">
-        <v>142</v>
+        <v>966</v>
       </c>
       <c r="I176" s="14">
-        <v>45748</v>
+        <v>45805</v>
       </c>
       <c r="J176" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="177" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="177" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A177" s="12">
-        <v>20123003444</v>
+        <v>20123003452</v>
       </c>
       <c r="B177" s="13" t="s">
+        <v>969</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>970</v>
+      </c>
+      <c r="D177" s="13" t="s">
         <v>971</v>
       </c>
-      <c r="C177" s="13" t="s">
+      <c r="E177" s="13" t="s">
         <v>972</v>
       </c>
-      <c r="D177" s="13" t="s">
+      <c r="F177" s="13" t="s">
+        <v>969</v>
+      </c>
+      <c r="G177" s="13" t="s">
         <v>973</v>
       </c>
-      <c r="E177" s="13" t="s">
+      <c r="H177" s="13" t="s">
+        <v>971</v>
+      </c>
+      <c r="I177" s="14">
+        <v>45982</v>
+      </c>
+      <c r="J177" s="14">
+        <v>47754</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A178" s="12">
+        <v>20123003461</v>
+      </c>
+      <c r="B178" s="13" t="s">
         <v>974</v>
       </c>
-      <c r="F177" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G177" s="13" t="s">
+      <c r="C178" s="13" t="s">
         <v>975</v>
       </c>
-      <c r="H177" s="13" t="s">
-[...5 lines deleted...]
-      <c r="J177" s="14">
+      <c r="D178" s="13" t="s">
+        <v>976</v>
+      </c>
+      <c r="E178" s="13" t="s">
+        <v>977</v>
+      </c>
+      <c r="F178" s="13" t="s">
+        <v>974</v>
+      </c>
+      <c r="G178" s="13" t="s">
+        <v>978</v>
+      </c>
+      <c r="H178" s="13" t="s">
+        <v>976</v>
+      </c>
+      <c r="I178" s="14">
+        <v>45470</v>
+      </c>
+      <c r="J178" s="14">
+        <v>47267</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A179" s="12">
+        <v>20123003485</v>
+      </c>
+      <c r="B179" s="13" t="s">
+        <v>979</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>980</v>
+      </c>
+      <c r="D179" s="13" t="s">
+        <v>981</v>
+      </c>
+      <c r="E179" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="F179" s="13" t="s">
+        <v>983</v>
+      </c>
+      <c r="G179" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="H179" s="13" t="s">
+        <v>985</v>
+      </c>
+      <c r="I179" s="14">
+        <v>45919</v>
+      </c>
+      <c r="J179" s="14">
         <v>47573</v>
-      </c>
-[...62 lines deleted...]
-        <v>47267</v>
       </c>
     </row>
     <row r="180" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A180" s="12">
-        <v>20123003485</v>
+        <v>20123003489</v>
       </c>
       <c r="B180" s="13" t="s">
         <v>986</v>
       </c>
       <c r="C180" s="13" t="s">
         <v>987</v>
       </c>
       <c r="D180" s="13" t="s">
         <v>988</v>
       </c>
       <c r="E180" s="13" t="s">
         <v>989</v>
       </c>
       <c r="F180" s="13" t="s">
+        <v>986</v>
+      </c>
+      <c r="G180" s="13" t="s">
         <v>990</v>
       </c>
-      <c r="G180" s="13" t="s">
+      <c r="H180" s="13" t="s">
+        <v>988</v>
+      </c>
+      <c r="I180" s="14">
+        <v>46042</v>
+      </c>
+      <c r="J180" s="14">
+        <v>47640</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A181" s="12">
+        <v>20123003502</v>
+      </c>
+      <c r="B181" s="13" t="s">
         <v>991</v>
       </c>
-      <c r="H180" s="13" t="s">
+      <c r="C181" s="13" t="s">
         <v>992</v>
       </c>
-      <c r="I180" s="14">
-[...10 lines deleted...]
-      <c r="B181" s="13" t="s">
+      <c r="D181" s="13" t="s">
         <v>993</v>
       </c>
-      <c r="C181" s="13" t="s">
+      <c r="E181" s="13" t="s">
         <v>994</v>
       </c>
-      <c r="D181" s="13" t="s">
+      <c r="F181" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="G181" s="13" t="s">
         <v>995</v>
       </c>
-      <c r="E181" s="13" t="s">
+      <c r="H181" s="13" t="s">
         <v>996</v>
       </c>
-      <c r="F181" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G181" s="13" t="s">
+      <c r="I181" s="14">
+        <v>44613</v>
+      </c>
+      <c r="J181" s="14">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A182" s="12">
+        <v>20123003505</v>
+      </c>
+      <c r="B182" s="13" t="s">
         <v>997</v>
       </c>
-      <c r="H181" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B182" s="13" t="s">
+      <c r="C182" s="13" t="s">
         <v>998</v>
       </c>
-      <c r="C182" s="13" t="s">
+      <c r="D182" s="13" t="s">
         <v>999</v>
       </c>
-      <c r="D182" s="13" t="s">
+      <c r="E182" s="13" t="s">
         <v>1000</v>
       </c>
-      <c r="E182" s="13" t="s">
+      <c r="F182" s="13" t="s">
+        <v>997</v>
+      </c>
+      <c r="G182" s="13" t="s">
         <v>1001</v>
       </c>
-      <c r="F182" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G182" s="13" t="s">
+      <c r="H182" s="13" t="s">
         <v>1002</v>
       </c>
-      <c r="H182" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I182" s="14">
-        <v>44613</v>
+        <v>45163</v>
       </c>
       <c r="J182" s="14">
-        <v>46131</v>
+        <v>46944</v>
       </c>
     </row>
     <row r="183" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A183" s="12">
-        <v>20123003505</v>
+        <v>20123003507</v>
       </c>
       <c r="B183" s="13" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C183" s="13" t="s">
         <v>1004</v>
       </c>
-      <c r="C183" s="13" t="s">
+      <c r="D183" s="13" t="s">
         <v>1005</v>
       </c>
-      <c r="D183" s="13" t="s">
+      <c r="E183" s="13" t="s">
         <v>1006</v>
       </c>
-      <c r="E183" s="13" t="s">
+      <c r="F183" s="13" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
       <c r="G183" s="13" t="s">
         <v>1008</v>
       </c>
       <c r="H183" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I183" s="14">
+        <v>45993</v>
+      </c>
+      <c r="J183" s="14">
+        <v>47733</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A184" s="12">
+        <v>20123003508</v>
+      </c>
+      <c r="B184" s="13" t="s">
         <v>1009</v>
       </c>
-      <c r="I183" s="14">
-[...10 lines deleted...]
-      <c r="B184" s="13" t="s">
+      <c r="C184" s="13" t="s">
         <v>1010</v>
       </c>
-      <c r="C184" s="13" t="s">
+      <c r="D184" s="13" t="s">
         <v>1011</v>
       </c>
-      <c r="D184" s="13" t="s">
+      <c r="E184" s="13" t="s">
         <v>1012</v>
       </c>
-      <c r="E184" s="13" t="s">
+      <c r="F184" s="13" t="s">
         <v>1013</v>
       </c>
-      <c r="F184" s="13" t="s">
+      <c r="G184" s="13" t="s">
         <v>1014</v>
       </c>
-      <c r="G184" s="13" t="s">
+      <c r="H184" s="13" t="s">
         <v>1015</v>
       </c>
-      <c r="H184" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I184" s="14">
-        <v>45993</v>
+        <v>45075</v>
       </c>
       <c r="J184" s="14">
-        <v>47733</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A185" s="12">
-        <v>20123003508</v>
+        <v>20123003509</v>
       </c>
       <c r="B185" s="13" t="s">
         <v>1016</v>
       </c>
       <c r="C185" s="13" t="s">
         <v>1017</v>
       </c>
       <c r="D185" s="13" t="s">
         <v>1018</v>
       </c>
       <c r="E185" s="13" t="s">
         <v>1019</v>
       </c>
       <c r="F185" s="13" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G185" s="13" t="s">
         <v>1020</v>
       </c>
-      <c r="G185" s="13" t="s">
+      <c r="H185" s="13" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I185" s="14">
+        <v>44456</v>
+      </c>
+      <c r="J185" s="14">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A186" s="12">
+        <v>20123003511</v>
+      </c>
+      <c r="B186" s="13" t="s">
         <v>1021</v>
       </c>
-      <c r="H185" s="13" t="s">
+      <c r="C186" s="13" t="s">
         <v>1022</v>
       </c>
-      <c r="I185" s="14">
-[...10 lines deleted...]
-      <c r="B186" s="13" t="s">
+      <c r="D186" s="13" t="s">
         <v>1023</v>
       </c>
-      <c r="C186" s="13" t="s">
+      <c r="E186" s="13" t="s">
         <v>1024</v>
       </c>
-      <c r="D186" s="13" t="s">
+      <c r="F186" s="13" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G186" s="13" t="s">
         <v>1025</v>
       </c>
-      <c r="E186" s="13" t="s">
+      <c r="H186" s="13" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I186" s="14">
+        <v>46094</v>
+      </c>
+      <c r="J186" s="14">
+        <v>47907</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A187" s="12">
+        <v>20123003515</v>
+      </c>
+      <c r="B187" s="13" t="s">
         <v>1026</v>
       </c>
-      <c r="F186" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G186" s="13" t="s">
+      <c r="C187" s="13" t="s">
         <v>1027</v>
       </c>
-      <c r="H186" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B187" s="13" t="s">
+      <c r="D187" s="13" t="s">
         <v>1028</v>
       </c>
-      <c r="C187" s="13" t="s">
+      <c r="E187" s="13" t="s">
         <v>1029</v>
       </c>
-      <c r="D187" s="13" t="s">
+      <c r="F187" s="13" t="s">
         <v>1030</v>
       </c>
-      <c r="E187" s="13" t="s">
+      <c r="G187" s="13" t="s">
         <v>1031</v>
       </c>
-      <c r="F187" s="13" t="s">
+      <c r="H187" s="13" t="s">
         <v>1028</v>
       </c>
-      <c r="G187" s="13" t="s">
+      <c r="I187" s="14">
+        <v>44491</v>
+      </c>
+      <c r="J187" s="14">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A188" s="12">
+        <v>20123003518</v>
+      </c>
+      <c r="B188" s="13" t="s">
         <v>1032</v>
       </c>
-      <c r="H187" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B188" s="13" t="s">
+      <c r="C188" s="13" t="s">
         <v>1033</v>
       </c>
-      <c r="C188" s="13" t="s">
+      <c r="D188" s="13" t="s">
         <v>1034</v>
       </c>
-      <c r="D188" s="13" t="s">
+      <c r="E188" s="13" t="s">
         <v>1035</v>
       </c>
-      <c r="E188" s="13" t="s">
+      <c r="F188" s="13" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G188" s="13" t="s">
         <v>1036</v>
       </c>
-      <c r="F188" s="13" t="s">
+      <c r="H188" s="13" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I188" s="14">
+        <v>44725</v>
+      </c>
+      <c r="J188" s="14">
+        <v>46545</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A189" s="12">
+        <v>20123003520</v>
+      </c>
+      <c r="B189" s="13" t="s">
         <v>1037</v>
       </c>
-      <c r="G188" s="13" t="s">
+      <c r="C189" s="13" t="s">
         <v>1038</v>
       </c>
-      <c r="H188" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B189" s="13" t="s">
+      <c r="D189" s="13" t="s">
         <v>1039</v>
       </c>
-      <c r="C189" s="13" t="s">
+      <c r="E189" s="13" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F189" s="13" t="s">
         <v>1040</v>
       </c>
-      <c r="D189" s="13" t="s">
+      <c r="G189" s="13" t="s">
         <v>1041</v>
       </c>
-      <c r="E189" s="13" t="s">
+      <c r="H189" s="13" t="s">
         <v>1042</v>
       </c>
-      <c r="F189" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I189" s="14">
-        <v>44725</v>
+        <v>46016</v>
       </c>
       <c r="J189" s="14">
-        <v>46545</v>
+        <v>47801</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A190" s="12">
-        <v>20123003520</v>
+        <v>20123003529</v>
       </c>
       <c r="B190" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C190" s="13" t="s">
         <v>1044</v>
       </c>
-      <c r="C190" s="13" t="s">
+      <c r="D190" s="13" t="s">
         <v>1045</v>
       </c>
-      <c r="D190" s="13" t="s">
+      <c r="E190" s="13" t="s">
         <v>1046</v>
       </c>
-      <c r="E190" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F190" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="G190" s="13" t="s">
         <v>1047</v>
       </c>
-      <c r="G190" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H190" s="13" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="I190" s="14">
-        <v>46016</v>
+        <v>44378</v>
       </c>
       <c r="J190" s="14">
-        <v>47801</v>
+        <v>46061</v>
       </c>
     </row>
     <row r="191" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A191" s="12">
-        <v>20123003529</v>
+        <v>20123003530</v>
       </c>
       <c r="B191" s="13" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D191" s="13" t="s">
         <v>1050</v>
       </c>
-      <c r="C191" s="13" t="s">
+      <c r="E191" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F191" s="13" t="s">
         <v>1051</v>
       </c>
-      <c r="D191" s="13" t="s">
+      <c r="G191" s="13" t="s">
         <v>1052</v>
       </c>
-      <c r="E191" s="13" t="s">
+      <c r="H191" s="13" t="s">
         <v>1053</v>
       </c>
-      <c r="F191" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I191" s="14">
-        <v>44378</v>
+        <v>46082</v>
       </c>
       <c r="J191" s="14">
-        <v>46061</v>
+        <v>47907</v>
       </c>
     </row>
     <row r="192" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A192" s="12">
-        <v>20123003530</v>
+        <v>20123003536</v>
       </c>
       <c r="B192" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C192" s="13" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D192" s="13" t="s">
         <v>1056</v>
       </c>
-      <c r="C192" s="13" t="s">
+      <c r="E192" s="13" t="s">
         <v>1057</v>
       </c>
-      <c r="D192" s="13" t="s">
+      <c r="F192" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G192" s="13" t="s">
         <v>1058</v>
       </c>
-      <c r="E192" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F192" s="13" t="s">
+      <c r="H192" s="13" t="s">
         <v>1059</v>
       </c>
-      <c r="G192" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I192" s="14">
-        <v>44371</v>
+        <v>44648</v>
       </c>
       <c r="J192" s="14">
-        <v>46081</v>
+        <v>46427</v>
       </c>
     </row>
     <row r="193" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A193" s="12">
-        <v>20123003536</v>
+        <v>20123003537</v>
       </c>
       <c r="B193" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D193" s="13" t="s">
         <v>1062</v>
       </c>
-      <c r="C193" s="13" t="s">
+      <c r="E193" s="13" t="s">
         <v>1063</v>
       </c>
-      <c r="D193" s="13" t="s">
+      <c r="F193" s="13" t="s">
         <v>1064</v>
       </c>
-      <c r="E193" s="13" t="s">
+      <c r="G193" s="13" t="s">
         <v>1065</v>
       </c>
-      <c r="F193" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G193" s="13" t="s">
+      <c r="H193" s="13" t="s">
         <v>1066</v>
       </c>
-      <c r="H193" s="13" t="s">
+      <c r="I193" s="14">
+        <v>44883</v>
+      </c>
+      <c r="J193" s="14">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A194" s="12">
+        <v>20123003538</v>
+      </c>
+      <c r="B194" s="13" t="s">
         <v>1067</v>
       </c>
-      <c r="I193" s="14">
-[...10 lines deleted...]
-      <c r="B194" s="13" t="s">
+      <c r="C194" s="13" t="s">
         <v>1068</v>
       </c>
-      <c r="C194" s="13" t="s">
+      <c r="D194" s="13" t="s">
         <v>1069</v>
       </c>
-      <c r="D194" s="13" t="s">
+      <c r="E194" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F194" s="13" t="s">
         <v>1070</v>
       </c>
-      <c r="E194" s="13" t="s">
+      <c r="G194" s="13" t="s">
         <v>1071</v>
       </c>
-      <c r="F194" s="13" t="s">
+      <c r="H194" s="13" t="s">
         <v>1072</v>
       </c>
-      <c r="G194" s="13" t="s">
+      <c r="I194" s="14">
+        <v>44403</v>
+      </c>
+      <c r="J194" s="14">
+        <v>46173</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A195" s="12">
+        <v>20123003542</v>
+      </c>
+      <c r="B195" s="13" t="s">
         <v>1073</v>
       </c>
-      <c r="H194" s="13" t="s">
+      <c r="C195" s="13" t="s">
         <v>1074</v>
       </c>
-      <c r="I194" s="14">
-[...10 lines deleted...]
-      <c r="B195" s="13" t="s">
+      <c r="D195" s="13" t="s">
         <v>1075</v>
       </c>
-      <c r="C195" s="13" t="s">
+      <c r="E195" s="13" t="s">
         <v>1076</v>
       </c>
-      <c r="D195" s="13" t="s">
+      <c r="F195" s="13" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G195" s="13" t="s">
         <v>1077</v>
       </c>
-      <c r="E195" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F195" s="13" t="s">
+      <c r="H195" s="13" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I195" s="14">
+        <v>44551</v>
+      </c>
+      <c r="J195" s="14">
+        <v>46200</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A196" s="12">
+        <v>20123003544</v>
+      </c>
+      <c r="B196" s="13" t="s">
         <v>1078</v>
       </c>
-      <c r="G195" s="13" t="s">
+      <c r="C196" s="13" t="s">
         <v>1079</v>
       </c>
-      <c r="H195" s="13" t="s">
+      <c r="D196" s="13" t="s">
         <v>1080</v>
       </c>
-      <c r="I195" s="14">
-[...10 lines deleted...]
-      <c r="B196" s="13" t="s">
+      <c r="E196" s="13" t="s">
         <v>1081</v>
       </c>
-      <c r="C196" s="13" t="s">
+      <c r="F196" s="13" t="s">
         <v>1082</v>
       </c>
-      <c r="D196" s="13" t="s">
+      <c r="G196" s="13" t="s">
         <v>1083</v>
       </c>
-      <c r="E196" s="13" t="s">
+      <c r="H196" s="13" t="s">
         <v>1084</v>
       </c>
-      <c r="F196" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I196" s="14">
-        <v>44551</v>
+        <v>45139</v>
       </c>
       <c r="J196" s="14">
-        <v>46200</v>
+        <v>46592</v>
       </c>
     </row>
     <row r="197" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A197" s="12">
-        <v>20123003544</v>
+        <v>20123003546</v>
       </c>
       <c r="B197" s="13" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C197" s="13" t="s">
         <v>1086</v>
       </c>
-      <c r="C197" s="13" t="s">
+      <c r="D197" s="13" t="s">
         <v>1087</v>
       </c>
-      <c r="D197" s="13" t="s">
+      <c r="E197" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F197" s="13" t="s">
         <v>1088</v>
       </c>
-      <c r="E197" s="13" t="s">
+      <c r="G197" s="13" t="s">
         <v>1089</v>
       </c>
-      <c r="F197" s="13" t="s">
+      <c r="H197" s="13" t="s">
         <v>1090</v>
       </c>
-      <c r="G197" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I197" s="14">
-        <v>45139</v>
+        <v>45041</v>
       </c>
       <c r="J197" s="14">
-        <v>46592</v>
+        <v>46807</v>
       </c>
     </row>
     <row r="198" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A198" s="12">
-        <v>20123003546</v>
+        <v>20123003553</v>
       </c>
       <c r="B198" s="13" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C198" s="13" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D198" s="13" t="s">
         <v>1093</v>
       </c>
-      <c r="C198" s="13" t="s">
+      <c r="E198" s="13" t="s">
         <v>1094</v>
       </c>
-      <c r="D198" s="13" t="s">
+      <c r="F198" s="13" t="s">
         <v>1095</v>
       </c>
-      <c r="E198" s="13" t="s">
+      <c r="G198" s="13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H198" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F198" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G198" s="13" t="s">
+      <c r="I198" s="14">
+        <v>44579</v>
+      </c>
+      <c r="J198" s="14">
+        <v>46312</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A199" s="12">
+        <v>20123003562</v>
+      </c>
+      <c r="B199" s="13" t="s">
         <v>1097</v>
       </c>
-      <c r="H198" s="13" t="s">
+      <c r="C199" s="13" t="s">
         <v>1098</v>
       </c>
-      <c r="I198" s="14">
-[...10 lines deleted...]
-      <c r="B199" s="13" t="s">
+      <c r="D199" s="13" t="s">
         <v>1099</v>
       </c>
-      <c r="C199" s="13" t="s">
+      <c r="E199" s="13" t="s">
         <v>1100</v>
       </c>
-      <c r="D199" s="13" t="s">
+      <c r="F199" s="13" t="s">
         <v>1101</v>
       </c>
-      <c r="E199" s="13" t="s">
+      <c r="G199" s="13" t="s">
         <v>1102</v>
       </c>
-      <c r="F199" s="13" t="s">
+      <c r="H199" s="13" t="s">
         <v>1103</v>
       </c>
-      <c r="G199" s="13" t="s">
+      <c r="I199" s="14">
+        <v>45148</v>
+      </c>
+      <c r="J199" s="14">
+        <v>46837</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A200" s="12">
+        <v>20123003567</v>
+      </c>
+      <c r="B200" s="13" t="s">
         <v>1104</v>
       </c>
-      <c r="H199" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B200" s="13" t="s">
+      <c r="C200" s="13" t="s">
         <v>1105</v>
       </c>
-      <c r="C200" s="13" t="s">
+      <c r="D200" s="13" t="s">
         <v>1106</v>
       </c>
-      <c r="D200" s="13" t="s">
+      <c r="E200" s="13" t="s">
         <v>1107</v>
       </c>
-      <c r="E200" s="13" t="s">
+      <c r="F200" s="13" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G200" s="13" t="s">
         <v>1108</v>
       </c>
-      <c r="F200" s="13" t="s">
+      <c r="H200" s="13" t="s">
         <v>1109</v>
       </c>
-      <c r="G200" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I200" s="14">
-        <v>45148</v>
+        <v>45259</v>
       </c>
       <c r="J200" s="14">
-        <v>46837</v>
+        <v>46516</v>
       </c>
     </row>
     <row r="201" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A201" s="12">
-        <v>20123003567</v>
+        <v>20123003582</v>
       </c>
       <c r="B201" s="13" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D201" s="13" t="s">
         <v>1112</v>
       </c>
-      <c r="C201" s="13" t="s">
+      <c r="E201" s="13" t="s">
         <v>1113</v>
       </c>
-      <c r="D201" s="13" t="s">
+      <c r="F201" s="13" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G201" s="13" t="s">
         <v>1114</v>
       </c>
-      <c r="E201" s="13" t="s">
+      <c r="H201" s="13" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I201" s="14">
+        <v>45163</v>
+      </c>
+      <c r="J201" s="14">
+        <v>46924</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A202" s="12">
+        <v>20123003593</v>
+      </c>
+      <c r="B202" s="13" t="s">
         <v>1115</v>
       </c>
-      <c r="F201" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G201" s="13" t="s">
+      <c r="C202" s="13" t="s">
         <v>1116</v>
       </c>
-      <c r="H201" s="13" t="s">
+      <c r="D202" s="13" t="s">
         <v>1117</v>
       </c>
-      <c r="I201" s="14">
-[...10 lines deleted...]
-      <c r="B202" s="13" t="s">
+      <c r="E202" s="13" t="s">
         <v>1118</v>
       </c>
-      <c r="C202" s="13" t="s">
+      <c r="F202" s="13" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G202" s="13" t="s">
         <v>1119</v>
-      </c>
-[...10 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="H202" s="13" t="s">
         <v>1120</v>
       </c>
       <c r="I202" s="14">
-        <v>45163</v>
+        <v>45324</v>
       </c>
       <c r="J202" s="14">
-        <v>46924</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47102</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A203" s="12">
-        <v>20123003593</v>
+        <v>20123003598</v>
       </c>
       <c r="B203" s="13" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C203" s="13" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D203" s="13" t="s">
         <v>1123</v>
       </c>
-      <c r="C203" s="13" t="s">
+      <c r="E203" s="13" t="s">
         <v>1124</v>
       </c>
-      <c r="D203" s="13" t="s">
+      <c r="F203" s="13" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G203" s="13" t="s">
         <v>1125</v>
       </c>
-      <c r="E203" s="13" t="s">
+      <c r="H203" s="13" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I203" s="14">
+        <v>45104</v>
+      </c>
+      <c r="J203" s="14">
+        <v>46917</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A204" s="12">
+        <v>20123003599</v>
+      </c>
+      <c r="B204" s="13" t="s">
         <v>1126</v>
       </c>
-      <c r="F203" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G203" s="13" t="s">
+      <c r="C204" s="13" t="s">
         <v>1127</v>
       </c>
-      <c r="H203" s="13" t="s">
+      <c r="D204" s="13" t="s">
         <v>1128</v>
       </c>
-      <c r="I203" s="14">
-[...10 lines deleted...]
-      <c r="B204" s="13" t="s">
+      <c r="E204" s="13" t="s">
         <v>1129</v>
       </c>
-      <c r="C204" s="13" t="s">
+      <c r="F204" s="13" t="s">
         <v>1130</v>
       </c>
-      <c r="D204" s="13" t="s">
+      <c r="G204" s="13" t="s">
         <v>1131</v>
       </c>
-      <c r="E204" s="13" t="s">
+      <c r="H204" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I204" s="14">
+        <v>45352</v>
+      </c>
+      <c r="J204" s="14">
+        <v>47137</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A205" s="12">
+        <v>20123003604</v>
+      </c>
+      <c r="B205" s="13" t="s">
         <v>1132</v>
       </c>
-      <c r="F204" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G204" s="13" t="s">
+      <c r="C205" s="13" t="s">
         <v>1133</v>
       </c>
-      <c r="H204" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B205" s="13" t="s">
+      <c r="D205" s="13" t="s">
         <v>1134</v>
       </c>
-      <c r="C205" s="13" t="s">
+      <c r="E205" s="13" t="s">
         <v>1135</v>
       </c>
-      <c r="D205" s="13" t="s">
+      <c r="F205" s="13" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G205" s="13" t="s">
         <v>1136</v>
       </c>
-      <c r="E205" s="13" t="s">
+      <c r="H205" s="13" t="s">
         <v>1137</v>
       </c>
-      <c r="F205" s="13" t="s">
+      <c r="I205" s="14">
+        <v>45273</v>
+      </c>
+      <c r="J205" s="14">
+        <v>47028</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A206" s="12">
+        <v>20123003609</v>
+      </c>
+      <c r="B206" s="13" t="s">
         <v>1138</v>
       </c>
-      <c r="G205" s="13" t="s">
+      <c r="C206" s="13" t="s">
         <v>1139</v>
       </c>
-      <c r="H205" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B206" s="13" t="s">
+      <c r="D206" s="13" t="s">
         <v>1140</v>
       </c>
-      <c r="C206" s="13" t="s">
+      <c r="E206" s="13" t="s">
         <v>1141</v>
       </c>
-      <c r="D206" s="13" t="s">
+      <c r="F206" s="13" t="s">
         <v>1142</v>
       </c>
-      <c r="E206" s="13" t="s">
+      <c r="G206" s="13" t="s">
         <v>1143</v>
       </c>
-      <c r="F206" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G206" s="13" t="s">
+      <c r="H206" s="13" t="s">
         <v>1144</v>
       </c>
-      <c r="H206" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I206" s="14">
-        <v>45273</v>
+        <v>45348</v>
       </c>
       <c r="J206" s="14">
-        <v>47028</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47125</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A207" s="12">
         <v>20123003609</v>
       </c>
       <c r="B207" s="13" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C207" s="13" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D207" s="13" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E207" s="13" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F207" s="13" t="s">
         <v>1146</v>
       </c>
-      <c r="C207" s="13" t="s">
+      <c r="G207" s="13" t="s">
         <v>1147</v>
       </c>
-      <c r="D207" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H207" s="13" t="s">
-        <v>1152</v>
+        <v>1140</v>
       </c>
       <c r="I207" s="14">
         <v>45348</v>
       </c>
       <c r="J207" s="14">
         <v>47125</v>
       </c>
     </row>
     <row r="208" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A208" s="12">
-        <v>20123003609</v>
+        <v>20123003613</v>
       </c>
       <c r="B208" s="13" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C208" s="13" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="D208" s="13" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E208" s="13" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F208" s="13" t="s">
         <v>1148</v>
       </c>
-      <c r="E208" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G208" s="13" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="H208" s="13" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="I208" s="14">
-        <v>45348</v>
+        <v>45320</v>
       </c>
       <c r="J208" s="14">
-        <v>47125</v>
+        <v>47111</v>
       </c>
     </row>
     <row r="209" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A209" s="12">
-        <v>20123003613</v>
+        <v>20123003614</v>
       </c>
       <c r="B209" s="13" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D209" s="13" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E209" s="13" t="s">
         <v>1156</v>
       </c>
-      <c r="C209" s="13" t="s">
+      <c r="F209" s="13" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G209" s="13" t="s">
         <v>1157</v>
       </c>
-      <c r="D209" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H209" s="13" t="s">
-        <v>1158</v>
+        <v>1155</v>
       </c>
       <c r="I209" s="14">
-        <v>45320</v>
+        <v>45259</v>
       </c>
       <c r="J209" s="14">
-        <v>47111</v>
+        <v>47064</v>
       </c>
     </row>
     <row r="210" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A210" s="12">
-        <v>20123003614</v>
+        <v>20123003617</v>
       </c>
       <c r="B210" s="13" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D210" s="13" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E210" s="13" t="s">
         <v>1161</v>
       </c>
-      <c r="C210" s="13" t="s">
+      <c r="F210" s="13" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G210" s="13" t="s">
         <v>1162</v>
-      </c>
-[...10 lines deleted...]
-        <v>1165</v>
       </c>
       <c r="H210" s="13" t="s">
         <v>1163</v>
       </c>
       <c r="I210" s="14">
-        <v>45259</v>
+        <v>45398</v>
       </c>
       <c r="J210" s="14">
-        <v>47064</v>
+        <v>47223</v>
       </c>
     </row>
     <row r="211" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A211" s="12">
-        <v>20123003617</v>
+        <v>20123003618</v>
       </c>
       <c r="B211" s="13" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D211" s="13" t="s">
         <v>1166</v>
       </c>
-      <c r="C211" s="13" t="s">
+      <c r="E211" s="13" t="s">
         <v>1167</v>
       </c>
-      <c r="D211" s="13" t="s">
+      <c r="F211" s="13" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G211" s="13" t="s">
         <v>1168</v>
       </c>
-      <c r="E211" s="13" t="s">
+      <c r="H211" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I211" s="14">
+        <v>45286</v>
+      </c>
+      <c r="J211" s="14">
+        <v>47069</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A212" s="12">
+        <v>20123003622</v>
+      </c>
+      <c r="B212" s="13" t="s">
         <v>1169</v>
       </c>
-      <c r="F211" s="13" t="s">
+      <c r="C212" s="13" t="s">
         <v>1170</v>
       </c>
-      <c r="G211" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H211" s="13" t="s">
+      <c r="D212" s="13" t="s">
         <v>1171</v>
       </c>
-      <c r="I211" s="14">
-[...13 lines deleted...]
-      <c r="C212" s="13" t="s">
+      <c r="E212" s="13" t="s">
         <v>1172</v>
       </c>
-      <c r="D212" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E212" s="13" t="s">
+      <c r="F212" s="13" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="G212" s="13" t="s">
         <v>1173</v>
       </c>
       <c r="H212" s="13" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="I212" s="14">
-        <v>45398</v>
+        <v>45330</v>
       </c>
       <c r="J212" s="14">
-        <v>47223</v>
+        <v>47091</v>
       </c>
     </row>
     <row r="213" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A213" s="12">
-        <v>20123003618</v>
+        <v>20123003623</v>
       </c>
       <c r="B213" s="13" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="C213" s="13" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D213" s="13" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E213" s="13" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F213" s="13" t="s">
         <v>1175</v>
       </c>
-      <c r="D213" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G213" s="13" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="H213" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="14">
-        <v>45286</v>
+        <v>45407</v>
       </c>
       <c r="J213" s="14">
-        <v>47069</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47182</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A214" s="12">
-        <v>20123003622</v>
+        <v>20123003625</v>
       </c>
       <c r="B214" s="13" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="C214" s="13" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D214" s="13" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E214" s="13" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F214" s="13" t="s">
         <v>1180</v>
       </c>
-      <c r="D214" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G214" s="13" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="H214" s="13" t="s">
-        <v>1184</v>
+        <v>142</v>
       </c>
       <c r="I214" s="14">
-        <v>45330</v>
+        <v>45407</v>
       </c>
       <c r="J214" s="14">
-        <v>47091</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47189</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A215" s="12">
-        <v>20123003623</v>
+        <v>20123003628</v>
       </c>
       <c r="B215" s="13" t="s">
         <v>1185</v>
       </c>
       <c r="C215" s="13" t="s">
         <v>1186</v>
       </c>
       <c r="D215" s="13" t="s">
         <v>1187</v>
       </c>
       <c r="E215" s="13" t="s">
         <v>1188</v>
       </c>
       <c r="F215" s="13" t="s">
         <v>1185</v>
       </c>
       <c r="G215" s="13" t="s">
         <v>1189</v>
       </c>
       <c r="H215" s="13" t="s">
-        <v>142</v>
+        <v>1190</v>
       </c>
       <c r="I215" s="14">
-        <v>45407</v>
+        <v>44628</v>
       </c>
       <c r="J215" s="14">
-        <v>47182</v>
+        <v>45465</v>
       </c>
     </row>
     <row r="216" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A216" s="12">
-        <v>20123003625</v>
+        <v>20123003630</v>
       </c>
       <c r="B216" s="13" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C216" s="13" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="D216" s="13" t="s">
-        <v>1192</v>
+        <v>142</v>
       </c>
       <c r="E216" s="13" t="s">
         <v>1193</v>
       </c>
       <c r="F216" s="13" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="G216" s="13" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H216" s="13" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I216" s="14">
+        <v>45818</v>
+      </c>
+      <c r="J216" s="14">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A217" s="12">
+        <v>20123003630</v>
+      </c>
+      <c r="B217" s="13" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C217" s="13" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D217" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I216" s="14">
-[...18 lines deleted...]
-      </c>
       <c r="E217" s="13" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F217" s="13" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="G217" s="13" t="s">
         <v>1199</v>
       </c>
       <c r="H217" s="13" t="s">
         <v>1200</v>
       </c>
       <c r="I217" s="14">
-        <v>44628</v>
+        <v>45818</v>
       </c>
       <c r="J217" s="14">
-        <v>45465</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="218" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A218" s="12">
-        <v>20123003630</v>
+        <v>20123003634</v>
       </c>
       <c r="B218" s="13" t="s">
         <v>1201</v>
       </c>
       <c r="C218" s="13" t="s">
         <v>1202</v>
       </c>
       <c r="D218" s="13" t="s">
-        <v>142</v>
+        <v>1203</v>
       </c>
       <c r="E218" s="13" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F218" s="13" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G218" s="13" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H218" s="13" t="s">
         <v>1203</v>
       </c>
-      <c r="F218" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I218" s="14">
-        <v>45818</v>
+        <v>45819</v>
       </c>
       <c r="J218" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="219" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+    <row r="219" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A219" s="12">
-        <v>20123003630</v>
+        <v>20123003634</v>
       </c>
       <c r="B219" s="13" t="s">
         <v>1201</v>
       </c>
       <c r="C219" s="13" t="s">
         <v>1207</v>
       </c>
       <c r="D219" s="13" t="s">
-        <v>142</v>
+        <v>1203</v>
       </c>
       <c r="E219" s="13" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="F219" s="13" t="s">
         <v>1208</v>
       </c>
       <c r="G219" s="13" t="s">
         <v>1209</v>
       </c>
       <c r="H219" s="13" t="s">
-        <v>1210</v>
+        <v>142</v>
       </c>
       <c r="I219" s="14">
-        <v>45818</v>
+        <v>45819</v>
       </c>
       <c r="J219" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="220" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A220" s="12">
-        <v>20123003634</v>
+        <v>20123003635</v>
       </c>
       <c r="B220" s="13" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C220" s="13" t="s">
         <v>1211</v>
       </c>
-      <c r="C220" s="13" t="s">
+      <c r="D220" s="13" t="s">
         <v>1212</v>
       </c>
-      <c r="D220" s="13" t="s">
+      <c r="E220" s="13" t="s">
         <v>1213</v>
       </c>
-      <c r="E220" s="13" t="s">
+      <c r="F220" s="13" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G220" s="13" t="s">
         <v>1214</v>
       </c>
-      <c r="F220" s="13" t="s">
+      <c r="H220" s="13" t="s">
         <v>1215</v>
       </c>
-      <c r="G220" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I220" s="14">
-        <v>45819</v>
+        <v>45840</v>
       </c>
       <c r="J220" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="221" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A221" s="12">
-        <v>20123003634</v>
+        <v>20123003636</v>
       </c>
       <c r="B221" s="13" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="C221" s="13" t="s">
         <v>1217</v>
       </c>
       <c r="D221" s="13" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="E221" s="13" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="F221" s="13" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="G221" s="13" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="H221" s="13" t="s">
-        <v>142</v>
+        <v>1221</v>
       </c>
       <c r="I221" s="14">
-        <v>45819</v>
+        <v>44155</v>
       </c>
       <c r="J221" s="14">
-        <v>47573</v>
+        <v>45747</v>
       </c>
     </row>
     <row r="222" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A222" s="12">
-        <v>20123003635</v>
+        <v>20123003637</v>
       </c>
       <c r="B222" s="13" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="C222" s="13" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="D222" s="13" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E222" s="13" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F222" s="13" t="s">
         <v>1222</v>
       </c>
-      <c r="E222" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G222" s="13" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H222" s="13" t="s">
         <v>1224</v>
       </c>
-      <c r="H222" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I222" s="14">
-        <v>45840</v>
+        <v>45820</v>
       </c>
       <c r="J222" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="223" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A223" s="12">
-        <v>20123003636</v>
+        <v>20123003638</v>
       </c>
       <c r="B223" s="13" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="C223" s="13" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="D223" s="13" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="E223" s="13" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="F223" s="13" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="G223" s="13" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="H223" s="13" t="s">
-        <v>1231</v>
+        <v>142</v>
       </c>
       <c r="I223" s="14">
-        <v>44155</v>
+        <v>45866</v>
       </c>
       <c r="J223" s="14">
-        <v>45747</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A224" s="12">
-        <v>20123003637</v>
+        <v>20123003639</v>
       </c>
       <c r="B224" s="13" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="C224" s="13" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D224" s="13" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E224" s="13" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F224" s="13" t="s">
         <v>1233</v>
       </c>
-      <c r="D224" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G224" s="13" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="H224" s="13" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="I224" s="14">
-        <v>45820</v>
+        <v>45952</v>
       </c>
       <c r="J224" s="14">
-        <v>47573</v>
+        <v>47662</v>
       </c>
     </row>
     <row r="225" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A225" s="12">
-        <v>20123003638</v>
+        <v>20123003641</v>
       </c>
       <c r="B225" s="13" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="C225" s="13" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="D225" s="13" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E225" s="13" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F225" s="13" t="s">
         <v>1239</v>
       </c>
-      <c r="E225" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G225" s="13" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H225" s="13" t="s">
-        <v>142</v>
+        <v>1244</v>
       </c>
       <c r="I225" s="14">
-        <v>45866</v>
+        <v>45748</v>
       </c>
       <c r="J225" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="226" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="226" spans="1:10" ht="54" x14ac:dyDescent="0.15">
       <c r="A226" s="12">
-        <v>20123003639</v>
+        <v>20123003642</v>
       </c>
       <c r="B226" s="13" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="C226" s="13" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="D226" s="13" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="E226" s="13" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="F226" s="13" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="G226" s="13" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="H226" s="13" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="I226" s="14">
-        <v>45952</v>
+        <v>46059</v>
       </c>
       <c r="J226" s="14">
-        <v>47662</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47825</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A227" s="12">
-        <v>20123003641</v>
+        <v>20123003645</v>
       </c>
       <c r="B227" s="13" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="C227" s="13" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="D227" s="13" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="E227" s="13" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="F227" s="13" t="s">
-        <v>1249</v>
+        <v>1256</v>
       </c>
       <c r="G227" s="13" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="H227" s="13" t="s">
         <v>1254</v>
       </c>
       <c r="I227" s="14">
-        <v>45748</v>
+        <v>45554</v>
       </c>
       <c r="J227" s="14">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+        <v>47376</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A228" s="12">
-        <v>20123003642</v>
+        <v>20123003648</v>
       </c>
       <c r="B228" s="13" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="C228" s="13" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="D228" s="13" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="E228" s="13" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F228" s="13" t="s">
         <v>1258</v>
       </c>
-      <c r="F228" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G228" s="13" t="s">
-        <v>1260</v>
+        <v>864</v>
       </c>
       <c r="H228" s="13" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="I228" s="14">
-        <v>44378</v>
+        <v>44985</v>
       </c>
       <c r="J228" s="14">
-        <v>45999</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>45878</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A229" s="12">
-        <v>20123003645</v>
+        <v>20123003648</v>
       </c>
       <c r="B229" s="13" t="s">
-        <v>1262</v>
+        <v>1258</v>
       </c>
       <c r="C229" s="13" t="s">
         <v>1263</v>
       </c>
       <c r="D229" s="13" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E229" s="13" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F229" s="13" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G229" s="13" t="s">
         <v>1264</v>
       </c>
-      <c r="E229" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H229" s="13" t="s">
-        <v>1264</v>
+        <v>142</v>
       </c>
       <c r="I229" s="14">
-        <v>45554</v>
+        <v>44985</v>
       </c>
       <c r="J229" s="14">
-        <v>47376</v>
+        <v>45878</v>
       </c>
     </row>
     <row r="230" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A230" s="12">
-        <v>20123003648</v>
+        <v>20123003651</v>
       </c>
       <c r="B230" s="13" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D230" s="13" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E230" s="13" t="s">
         <v>1268</v>
       </c>
-      <c r="C230" s="13" t="s">
+      <c r="F230" s="13" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G230" s="13" t="s">
         <v>1269</v>
       </c>
-      <c r="D230" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H230" s="13" t="s">
-        <v>1272</v>
+        <v>1267</v>
       </c>
       <c r="I230" s="14">
-        <v>44985</v>
+        <v>45994</v>
       </c>
       <c r="J230" s="14">
-        <v>45878</v>
+        <v>47621</v>
       </c>
     </row>
     <row r="231" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A231" s="12">
-        <v>20123003648</v>
+        <v>20123003657</v>
       </c>
       <c r="B231" s="13" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="C231" s="13" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D231" s="13" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E231" s="13" t="s">
         <v>1273</v>
       </c>
-      <c r="D231" s="13" t="s">
+      <c r="F231" s="13" t="s">
         <v>1270</v>
-      </c>
-[...4 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="G231" s="13" t="s">
         <v>1274</v>
       </c>
       <c r="H231" s="13" t="s">
-        <v>142</v>
+        <v>1272</v>
       </c>
       <c r="I231" s="14">
-        <v>44985</v>
+        <v>45971</v>
       </c>
       <c r="J231" s="14">
-        <v>45878</v>
+        <v>47672</v>
       </c>
     </row>
     <row r="232" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A232" s="12">
-        <v>20123003651</v>
+        <v>20123003659</v>
       </c>
       <c r="B232" s="13" t="s">
         <v>1275</v>
       </c>
       <c r="C232" s="13" t="s">
         <v>1276</v>
       </c>
       <c r="D232" s="13" t="s">
         <v>1277</v>
       </c>
       <c r="E232" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F232" s="13" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
       <c r="G232" s="13" t="s">
         <v>1279</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="I232" s="14">
-        <v>45994</v>
+        <v>44971</v>
       </c>
       <c r="J232" s="14">
-        <v>47621</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46796</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A233" s="12">
-        <v>20123003657</v>
+        <v>20123003660</v>
       </c>
       <c r="B233" s="13" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="C233" s="13" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D233" s="13" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="E233" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F233" s="13" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G233" s="13" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H233" s="13" t="s">
         <v>1283</v>
       </c>
-      <c r="F233" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I233" s="14">
-        <v>45971</v>
+        <v>44876</v>
       </c>
       <c r="J233" s="14">
-        <v>47672</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A234" s="12">
-        <v>20123003659</v>
+        <v>20123003663</v>
       </c>
       <c r="B234" s="13" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="C234" s="13" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D234" s="13" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E234" s="13" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F234" s="13" t="s">
         <v>1286</v>
       </c>
-      <c r="D234" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E234" s="13" t="s">
+      <c r="G234" s="13" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H234" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F234" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I234" s="14">
-        <v>44971</v>
+        <v>44451</v>
       </c>
       <c r="J234" s="14">
-        <v>46796</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A235" s="12">
-        <v>20123003660</v>
+        <v>20123003669</v>
       </c>
       <c r="B235" s="13" t="s">
         <v>1291</v>
       </c>
       <c r="C235" s="13" t="s">
         <v>1292</v>
       </c>
       <c r="D235" s="13" t="s">
         <v>1293</v>
       </c>
       <c r="E235" s="13" t="s">
-        <v>142</v>
+        <v>1294</v>
       </c>
       <c r="F235" s="13" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="G235" s="13" t="s">
         <v>1295</v>
       </c>
       <c r="H235" s="13" t="s">
         <v>1293</v>
       </c>
       <c r="I235" s="14">
-        <v>44876</v>
+        <v>46055</v>
       </c>
       <c r="J235" s="14">
-        <v>46446</v>
+        <v>47832</v>
       </c>
     </row>
     <row r="236" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A236" s="12">
-        <v>20123003663</v>
+        <v>20123003670</v>
       </c>
       <c r="B236" s="13" t="s">
         <v>1296</v>
       </c>
       <c r="C236" s="13" t="s">
         <v>1297</v>
       </c>
       <c r="D236" s="13" t="s">
         <v>1298</v>
       </c>
       <c r="E236" s="13" t="s">
         <v>1299</v>
       </c>
       <c r="F236" s="13" t="s">
         <v>1296</v>
       </c>
       <c r="G236" s="13" t="s">
         <v>1300</v>
       </c>
       <c r="H236" s="13" t="s">
-        <v>142</v>
+        <v>1301</v>
       </c>
       <c r="I236" s="14">
-        <v>44451</v>
+        <v>44433</v>
       </c>
       <c r="J236" s="14">
-        <v>46276</v>
+        <v>46108</v>
       </c>
     </row>
     <row r="237" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A237" s="12">
-        <v>20123003669</v>
+        <v>20123003672</v>
       </c>
       <c r="B237" s="13" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="C237" s="13" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="D237" s="13" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="E237" s="13" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="F237" s="13" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="G237" s="13" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="H237" s="13" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="I237" s="14">
-        <v>44456</v>
+        <v>44410</v>
       </c>
       <c r="J237" s="14">
-        <v>46006</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46110</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A238" s="12">
-        <v>20123003670</v>
+        <v>20123003674</v>
       </c>
       <c r="B238" s="13" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="C238" s="13" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="D238" s="13" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="E238" s="13" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F238" s="13" t="s">
         <v>1309</v>
       </c>
-      <c r="F238" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G238" s="13" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="H238" s="13" t="s">
         <v>1311</v>
       </c>
       <c r="I238" s="14">
-        <v>44433</v>
+        <v>45314</v>
       </c>
       <c r="J238" s="14">
-        <v>46108</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>45987</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A239" s="12">
-        <v>20123003672</v>
+        <v>20123003675</v>
       </c>
       <c r="B239" s="13" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="C239" s="13" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="D239" s="13" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E239" s="13" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F239" s="13" t="s">
         <v>1314</v>
       </c>
-      <c r="E239" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F239" s="13" t="s">
+      <c r="G239" s="13" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H239" s="13" t="s">
         <v>1316</v>
       </c>
-      <c r="G239" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I239" s="14">
-        <v>44410</v>
+        <v>44966</v>
       </c>
       <c r="J239" s="14">
-        <v>46110</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46686</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A240" s="12">
-        <v>20123003674</v>
+        <v>20123003676</v>
       </c>
       <c r="B240" s="13" t="s">
         <v>1319</v>
       </c>
       <c r="C240" s="13" t="s">
         <v>1320</v>
       </c>
       <c r="D240" s="13" t="s">
         <v>1321</v>
       </c>
       <c r="E240" s="13" t="s">
         <v>1322</v>
       </c>
       <c r="F240" s="13" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="G240" s="13" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="H240" s="13" t="s">
         <v>1321</v>
       </c>
       <c r="I240" s="14">
-        <v>45314</v>
+        <v>45054</v>
       </c>
       <c r="J240" s="14">
-        <v>45987</v>
+        <v>46880</v>
       </c>
     </row>
     <row r="241" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A241" s="12">
-        <v>20123003675</v>
+        <v>20123003677</v>
       </c>
       <c r="B241" s="13" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C241" s="13" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D241" s="13" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="E241" s="13" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="F241" s="13" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="G241" s="13" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="H241" s="13" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="I241" s="14">
-        <v>44966</v>
+        <v>45301</v>
       </c>
       <c r="J241" s="14">
-        <v>46686</v>
+        <v>47127</v>
       </c>
     </row>
     <row r="242" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A242" s="12">
-        <v>20123003676</v>
+        <v>20123003680</v>
       </c>
       <c r="B242" s="13" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="C242" s="13" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="D242" s="13" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="E242" s="13" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F242" s="13" t="s">
         <v>1332</v>
       </c>
-      <c r="F242" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G242" s="13" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="H242" s="13" t="s">
-        <v>1331</v>
+        <v>1337</v>
       </c>
       <c r="I242" s="14">
-        <v>45054</v>
+        <v>45119</v>
       </c>
       <c r="J242" s="14">
-        <v>46880</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46579</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A243" s="12">
-        <v>20123003677</v>
+        <v>20123003681</v>
       </c>
       <c r="B243" s="13" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="C243" s="13" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="D243" s="13" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="E243" s="13" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F243" s="13" t="s">
         <v>1338</v>
       </c>
-      <c r="F243" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G243" s="13" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H243" s="13" t="s">
         <v>1340</v>
       </c>
-      <c r="H243" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I243" s="14">
-        <v>45301</v>
+        <v>46038</v>
       </c>
       <c r="J243" s="14">
-        <v>47127</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47813</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A244" s="12">
-        <v>20123003680</v>
+        <v>20123003682</v>
       </c>
       <c r="B244" s="13" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C244" s="13" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D244" s="13" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E244" s="13" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F244" s="13" t="s">
         <v>1343</v>
       </c>
-      <c r="D244" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G244" s="13" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="H244" s="13" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="I244" s="14">
-        <v>45119</v>
+        <v>44540</v>
       </c>
       <c r="J244" s="14">
-        <v>46579</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46255</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A245" s="12">
-        <v>20123003681</v>
+        <v>20123003684</v>
       </c>
       <c r="B245" s="13" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C245" s="13" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D245" s="13" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E245" s="13" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F245" s="13" t="s">
         <v>1349</v>
       </c>
-      <c r="D245" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E245" s="13" t="s">
+      <c r="G245" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="H245" s="13" t="s">
         <v>1351</v>
       </c>
-      <c r="F245" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="14">
-        <v>44264</v>
+        <v>44410</v>
       </c>
       <c r="J245" s="14">
-        <v>45987</v>
+        <v>46187</v>
       </c>
     </row>
     <row r="246" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A246" s="12">
-        <v>20123003682</v>
+        <v>20123003689</v>
       </c>
       <c r="B246" s="13" t="s">
         <v>1353</v>
       </c>
       <c r="C246" s="13" t="s">
         <v>1354</v>
       </c>
       <c r="D246" s="13" t="s">
         <v>1355</v>
       </c>
       <c r="E246" s="13" t="s">
         <v>1356</v>
       </c>
       <c r="F246" s="13" t="s">
         <v>1353</v>
       </c>
       <c r="G246" s="13" t="s">
         <v>1357</v>
       </c>
       <c r="H246" s="13" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I246" s="14">
+        <v>44630</v>
+      </c>
+      <c r="J246" s="14">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A247" s="12">
+        <v>20123003690</v>
+      </c>
+      <c r="B247" s="13" t="s">
         <v>1358</v>
       </c>
-      <c r="I246" s="14">
-[...10 lines deleted...]
-      <c r="B247" s="13" t="s">
+      <c r="C247" s="13" t="s">
         <v>1359</v>
       </c>
-      <c r="C247" s="13" t="s">
+      <c r="D247" s="13" t="s">
         <v>1360</v>
       </c>
-      <c r="D247" s="13" t="s">
+      <c r="E247" s="13" t="s">
         <v>1361</v>
       </c>
-      <c r="E247" s="13" t="s">
+      <c r="F247" s="13" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G247" s="13" t="s">
         <v>1362</v>
       </c>
-      <c r="F247" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H247" s="13" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="I247" s="14">
-        <v>44410</v>
+        <v>44711</v>
       </c>
       <c r="J247" s="14">
-        <v>46187</v>
+        <v>46466</v>
       </c>
     </row>
     <row r="248" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A248" s="12">
-        <v>20123003689</v>
+        <v>20123003693</v>
       </c>
       <c r="B248" s="13" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C248" s="13" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D248" s="13" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E248" s="13" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F248" s="13" t="s">
         <v>1364</v>
       </c>
-      <c r="D248" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E248" s="13" t="s">
+      <c r="G248" s="13" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H248" s="13" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I248" s="14">
+        <v>44428</v>
+      </c>
+      <c r="J248" s="14">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A249" s="12">
+        <v>20123003693</v>
+      </c>
+      <c r="B249" s="13" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D249" s="13" t="s">
         <v>1366</v>
       </c>
-      <c r="F248" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G248" s="13" t="s">
+      <c r="E249" s="13" t="s">
         <v>1367</v>
       </c>
-      <c r="H248" s="13" t="s">
-[...22 lines deleted...]
-      <c r="E249" s="13" t="s">
+      <c r="F249" s="13" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>1372</v>
       </c>
       <c r="H249" s="13" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I249" s="14">
+        <v>44428</v>
+      </c>
+      <c r="J249" s="14">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A250" s="12">
+        <v>20123003694</v>
+      </c>
+      <c r="B250" s="13" t="s">
         <v>1373</v>
       </c>
-      <c r="I249" s="14">
-[...10 lines deleted...]
-      <c r="B250" s="13" t="s">
+      <c r="C250" s="13" t="s">
         <v>1374</v>
       </c>
-      <c r="C250" s="13" t="s">
+      <c r="D250" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E250" s="13" t="s">
         <v>1375</v>
       </c>
-      <c r="D250" s="13" t="s">
+      <c r="F250" s="13" t="s">
+        <v>1373</v>
+      </c>
+      <c r="G250" s="13" t="s">
         <v>1376</v>
       </c>
-      <c r="E250" s="13" t="s">
+      <c r="H250" s="13" t="s">
         <v>1377</v>
       </c>
-      <c r="F250" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G250" s="13" t="s">
+      <c r="I250" s="14">
+        <v>44347</v>
+      </c>
+      <c r="J250" s="14">
+        <v>46094</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A251" s="12">
+        <v>20123003695</v>
+      </c>
+      <c r="B251" s="13" t="s">
         <v>1378</v>
       </c>
-      <c r="H250" s="13" t="s">
+      <c r="C251" s="13" t="s">
         <v>1379</v>
       </c>
-      <c r="I250" s="14">
-[...13 lines deleted...]
-      <c r="C251" s="13" t="s">
+      <c r="D251" s="13" t="s">
         <v>1380</v>
       </c>
-      <c r="D251" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" s="13" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="F251" s="13" t="s">
-        <v>1381</v>
+        <v>1378</v>
       </c>
       <c r="G251" s="13" t="s">
         <v>1382</v>
       </c>
       <c r="H251" s="13" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="I251" s="14">
-        <v>44428</v>
+        <v>44550</v>
       </c>
       <c r="J251" s="14">
-        <v>46131</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46165</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A252" s="12">
-        <v>20123003694</v>
+        <v>20123003696</v>
       </c>
       <c r="B252" s="13" t="s">
         <v>1383</v>
       </c>
       <c r="C252" s="13" t="s">
         <v>1384</v>
       </c>
       <c r="D252" s="13" t="s">
-        <v>24</v>
+        <v>1385</v>
       </c>
       <c r="E252" s="13" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="F252" s="13" t="s">
         <v>1383</v>
       </c>
       <c r="G252" s="13" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H252" s="13" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="I252" s="14">
-        <v>44347</v>
+        <v>44741</v>
       </c>
       <c r="J252" s="14">
-        <v>46094</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+        <v>46459</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A253" s="12">
-        <v>20123003695</v>
+        <v>20123003697</v>
       </c>
       <c r="B253" s="13" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="C253" s="13" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="D253" s="13" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="E253" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F253" s="13" t="s">
+        <v>1392</v>
+      </c>
+      <c r="G253" s="13" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H253" s="13" t="s">
         <v>1391</v>
       </c>
-      <c r="F253" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I253" s="14">
-        <v>44550</v>
+        <v>44424</v>
       </c>
       <c r="J253" s="14">
         <v>46165</v>
       </c>
     </row>
-    <row r="254" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="254" spans="1:10" ht="75.599999999999994" x14ac:dyDescent="0.15">
       <c r="A254" s="12">
-        <v>20123003696</v>
+        <v>20123003698</v>
       </c>
       <c r="B254" s="13" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="C254" s="13" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D254" s="13" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E254" s="13" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F254" s="13" t="s">
         <v>1394</v>
       </c>
-      <c r="D254" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G254" s="13" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="H254" s="13" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="I254" s="14">
-        <v>44741</v>
+        <v>44575</v>
       </c>
       <c r="J254" s="14">
-        <v>46459</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A255" s="12">
-        <v>20123003697</v>
+        <v>20123003699</v>
       </c>
       <c r="B255" s="13" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="C255" s="13" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D255" s="13" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E255" s="13" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F255" s="13" t="s">
         <v>1400</v>
       </c>
-      <c r="D255" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F255" s="13" t="s">
+      <c r="G255" s="13" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H255" s="13" t="s">
         <v>1402</v>
       </c>
-      <c r="G255" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I255" s="14">
-        <v>44424</v>
+        <v>44316</v>
       </c>
       <c r="J255" s="14">
-        <v>46165</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:10" ht="75.599999999999994" x14ac:dyDescent="0.15">
+        <v>46110</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A256" s="12">
-        <v>20123003698</v>
+        <v>20123003701</v>
       </c>
       <c r="B256" s="13" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C256" s="13" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="D256" s="13" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="E256" s="13" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="F256" s="13" t="s">
-        <v>1404</v>
+        <v>1409</v>
       </c>
       <c r="G256" s="13" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="H256" s="13" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="I256" s="14">
-        <v>44575</v>
+        <v>44496</v>
       </c>
       <c r="J256" s="14">
-        <v>46342</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="257" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A257" s="12">
-        <v>20123003699</v>
+        <v>20123003702</v>
       </c>
       <c r="B257" s="13" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="C257" s="13" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="D257" s="13" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E257" s="13" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F257" s="13" t="s">
         <v>1412</v>
       </c>
-      <c r="E257" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G257" s="13" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H257" s="13" t="s">
         <v>1414</v>
       </c>
-      <c r="H257" s="13" t="s">
+      <c r="I257" s="14">
+        <v>44393</v>
+      </c>
+      <c r="J257" s="14">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A258" s="12">
+        <v>20123003702</v>
+      </c>
+      <c r="B258" s="13" t="s">
         <v>1412</v>
       </c>
-      <c r="I257" s="14">
-[...10 lines deleted...]
-      <c r="B258" s="13" t="s">
+      <c r="C258" s="13" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D258" s="13" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E258" s="13" t="s">
         <v>1415</v>
       </c>
-      <c r="C258" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D258" s="13" t="s">
+      <c r="F258" s="13" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G258" s="13" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H258" s="13" t="s">
+        <v>1420</v>
+      </c>
+      <c r="I258" s="14">
+        <v>44393</v>
+      </c>
+      <c r="J258" s="14">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A259" s="12">
+        <v>20123003702</v>
+      </c>
+      <c r="B259" s="13" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C259" s="13" t="s">
         <v>1417</v>
       </c>
-      <c r="E258" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H258" s="13" t="s">
+      <c r="D259" s="13" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E259" s="13" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F259" s="13" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G259" s="13" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H259" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I258" s="14">
-[...30 lines deleted...]
-      </c>
       <c r="I259" s="14">
-        <v>44496</v>
+        <v>44393</v>
       </c>
       <c r="J259" s="14">
-        <v>46213</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A260" s="12">
         <v>20123003702</v>
       </c>
       <c r="B260" s="13" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C260" s="13" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D260" s="13" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E260" s="13" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F260" s="13" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G260" s="13" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H260" s="13" t="s">
         <v>1425</v>
-      </c>
-[...16 lines deleted...]
-        <v>1427</v>
       </c>
       <c r="I260" s="14">
         <v>44393</v>
       </c>
       <c r="J260" s="14">
         <v>46133</v>
       </c>
     </row>
-    <row r="261" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="261" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A261" s="12">
-        <v>20123003702</v>
+        <v>20123003703</v>
       </c>
       <c r="B261" s="13" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="C261" s="13" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D261" s="13" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E261" s="13" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F261" s="13" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G261" s="13" t="s">
         <v>1430</v>
       </c>
-      <c r="D261" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E261" s="13" t="s">
+      <c r="H261" s="13" t="s">
         <v>1428</v>
       </c>
-      <c r="F261" s="13" t="s">
+      <c r="I261" s="14">
+        <v>45301</v>
+      </c>
+      <c r="J261" s="14">
+        <v>46570</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A262" s="12">
+        <v>20123003709</v>
+      </c>
+      <c r="B262" s="13" t="s">
         <v>1431</v>
       </c>
-      <c r="G261" s="13" t="s">
+      <c r="C262" s="13" t="s">
         <v>1432</v>
       </c>
-      <c r="H261" s="13" t="s">
+      <c r="D262" s="13" t="s">
         <v>1433</v>
       </c>
-      <c r="I261" s="14">
-[...18 lines deleted...]
-      </c>
       <c r="E262" s="13" t="s">
-        <v>1428</v>
+        <v>1434</v>
       </c>
       <c r="F262" s="13" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="G262" s="13" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="H262" s="13" t="s">
-        <v>142</v>
+        <v>1437</v>
       </c>
       <c r="I262" s="14">
-        <v>44393</v>
+        <v>44372</v>
       </c>
       <c r="J262" s="14">
-        <v>46133</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46180</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="54" x14ac:dyDescent="0.15">
       <c r="A263" s="12">
-        <v>20123003702</v>
+        <v>20123003710</v>
       </c>
       <c r="B263" s="13" t="s">
-        <v>1425</v>
+        <v>1438</v>
       </c>
       <c r="C263" s="13" t="s">
-        <v>1430</v>
+        <v>1439</v>
       </c>
       <c r="D263" s="13" t="s">
-        <v>1427</v>
+        <v>1440</v>
       </c>
       <c r="E263" s="13" t="s">
-        <v>1428</v>
+        <v>1441</v>
       </c>
       <c r="F263" s="13" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="G263" s="13" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
       <c r="H263" s="13" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
       <c r="I263" s="14">
-        <v>44393</v>
+        <v>44725</v>
       </c>
       <c r="J263" s="14">
-        <v>46133</v>
+        <v>46441</v>
       </c>
     </row>
     <row r="264" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A264" s="12">
-        <v>20123003703</v>
+        <v>20123003712</v>
       </c>
       <c r="B264" s="13" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="C264" s="13" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
       <c r="D264" s="13" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="E264" s="13" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="F264" s="13" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="G264" s="13" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="H264" s="13" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="I264" s="14">
-        <v>45301</v>
+        <v>44824</v>
       </c>
       <c r="J264" s="14">
-        <v>46570</v>
+        <v>46426</v>
       </c>
     </row>
     <row r="265" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A265" s="12">
-        <v>20123003709</v>
+        <v>20123003713</v>
       </c>
       <c r="B265" s="13" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="C265" s="13" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="D265" s="13" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="E265" s="13" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="F265" s="13" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
       <c r="G265" s="13" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="H265" s="13" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
       <c r="I265" s="14">
-        <v>44372</v>
+        <v>44922</v>
       </c>
       <c r="J265" s="14">
-        <v>46180</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+        <v>46549</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A266" s="12">
-        <v>20123003710</v>
+        <v>20123003716</v>
       </c>
       <c r="B266" s="13" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="C266" s="13" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
       <c r="D266" s="13" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="E266" s="13" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="F266" s="13" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="G266" s="13" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
       <c r="H266" s="13" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="I266" s="14">
-        <v>44725</v>
+        <v>44876</v>
       </c>
       <c r="J266" s="14">
-        <v>46441</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46570</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A267" s="12">
-        <v>20123003712</v>
+        <v>20123003718</v>
       </c>
       <c r="B267" s="13" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="C267" s="13" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="D267" s="13" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="E267" s="13" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="F267" s="13" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="G267" s="13" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="H267" s="13" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="I267" s="14">
-        <v>44824</v>
+        <v>44860</v>
       </c>
       <c r="J267" s="14">
-        <v>46426</v>
+        <v>46685</v>
       </c>
     </row>
     <row r="268" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A268" s="12">
-        <v>20123003713</v>
+        <v>20123003720</v>
       </c>
       <c r="B268" s="13" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="C268" s="13" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="D268" s="13" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="E268" s="13" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="F268" s="13" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="G268" s="13" t="s">
-        <v>1468</v>
+        <v>733</v>
       </c>
       <c r="H268" s="13" t="s">
-        <v>1469</v>
+        <v>142</v>
       </c>
       <c r="I268" s="14">
-        <v>44922</v>
+        <v>45090</v>
       </c>
       <c r="J268" s="14">
-        <v>46549</v>
+        <v>46830</v>
       </c>
     </row>
     <row r="269" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A269" s="12">
-        <v>20123003716</v>
+        <v>20123003721</v>
       </c>
       <c r="B269" s="13" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="C269" s="13" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="D269" s="13" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E269" s="13" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F269" s="13" t="s">
         <v>1472</v>
       </c>
-      <c r="E269" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G269" s="13" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="H269" s="13" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="I269" s="14">
-        <v>44876</v>
+        <v>45068</v>
       </c>
       <c r="J269" s="14">
-        <v>46570</v>
+        <v>46606</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A270" s="12">
-        <v>20123003718</v>
+        <v>20123003724</v>
       </c>
       <c r="B270" s="13" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="C270" s="13" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="D270" s="13" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="E270" s="13" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="F270" s="13" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="G270" s="13" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H270" s="13" t="s">
         <v>1480</v>
       </c>
-      <c r="H270" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I270" s="14">
-        <v>44860</v>
+        <v>44776</v>
       </c>
       <c r="J270" s="14">
-        <v>46685</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46530</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A271" s="12">
-        <v>20123003720</v>
+        <v>20123003725</v>
       </c>
       <c r="B271" s="13" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="C271" s="13" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="D271" s="13" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
       <c r="E271" s="13" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F271" s="13" t="s">
         <v>1484</v>
       </c>
-      <c r="F271" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G271" s="13" t="s">
-        <v>734</v>
+        <v>1488</v>
       </c>
       <c r="H271" s="13" t="s">
-        <v>142</v>
+        <v>1486</v>
       </c>
       <c r="I271" s="14">
-        <v>45090</v>
+        <v>44825</v>
       </c>
       <c r="J271" s="14">
-        <v>46830</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46577</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A272" s="12">
-        <v>20123003721</v>
+        <v>20123003727</v>
       </c>
       <c r="B272" s="13" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="C272" s="13" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="D272" s="13" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="E272" s="13" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="F272" s="13" t="s">
-        <v>1485</v>
+        <v>1493</v>
       </c>
       <c r="G272" s="13" t="s">
-        <v>1489</v>
+        <v>1494</v>
       </c>
       <c r="H272" s="13" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="I272" s="14">
-        <v>45068</v>
+        <v>45167</v>
       </c>
       <c r="J272" s="14">
-        <v>46606</v>
+        <v>46951</v>
       </c>
     </row>
     <row r="273" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A273" s="12">
-        <v>20123003724</v>
+        <v>20123003729</v>
       </c>
       <c r="B273" s="13" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="C273" s="13" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="D273" s="13" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="E273" s="13" t="s">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="F273" s="13" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="G273" s="13" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="H273" s="13" t="s">
-        <v>1493</v>
+        <v>142</v>
       </c>
       <c r="I273" s="14">
-        <v>44776</v>
+        <v>43368</v>
       </c>
       <c r="J273" s="14">
-        <v>46530</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>45193</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A274" s="12">
-        <v>20123003725</v>
+        <v>20123003736</v>
       </c>
       <c r="B274" s="13" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="C274" s="13" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="D274" s="13" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="E274" s="13" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
       <c r="F274" s="13" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="G274" s="13" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="H274" s="13" t="s">
-        <v>1499</v>
+        <v>1506</v>
       </c>
       <c r="I274" s="14">
-        <v>44825</v>
+        <v>44804</v>
       </c>
       <c r="J274" s="14">
-        <v>46577</v>
+        <v>46551</v>
       </c>
     </row>
     <row r="275" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A275" s="12">
-        <v>20123003727</v>
+        <v>20123003737</v>
       </c>
       <c r="B275" s="13" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="C275" s="13" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="D275" s="13" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="E275" s="13" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="F275" s="13" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="G275" s="13" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
       <c r="H275" s="13" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="I275" s="14">
-        <v>45167</v>
+        <v>45075</v>
       </c>
       <c r="J275" s="14">
-        <v>46951</v>
+        <v>46813</v>
       </c>
     </row>
     <row r="276" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A276" s="12">
-        <v>20123003729</v>
+        <v>20123003742</v>
       </c>
       <c r="B276" s="13" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="C276" s="13" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="D276" s="13" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="E276" s="13" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="F276" s="13" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G276" s="13" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="H276" s="13" t="s">
-        <v>142</v>
+        <v>1515</v>
       </c>
       <c r="I276" s="14">
-        <v>43368</v>
+        <v>44876</v>
       </c>
       <c r="J276" s="14">
-        <v>45193</v>
+        <v>46669</v>
       </c>
     </row>
     <row r="277" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A277" s="12">
-        <v>20123003736</v>
+        <v>20123003750</v>
       </c>
       <c r="B277" s="13" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="C277" s="13" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
       <c r="D277" s="13" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
       <c r="E277" s="13" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="F277" s="13" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="G277" s="13" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
       <c r="H277" s="13" t="s">
-        <v>1519</v>
+        <v>142</v>
       </c>
       <c r="I277" s="14">
-        <v>44804</v>
+        <v>45765</v>
       </c>
       <c r="J277" s="14">
-        <v>46551</v>
+        <v>47557</v>
       </c>
     </row>
     <row r="278" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A278" s="12">
-        <v>20123003737</v>
+        <v>20123003751</v>
       </c>
       <c r="B278" s="13" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="C278" s="13" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="D278" s="13" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="E278" s="13" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F278" s="13" t="s">
         <v>1523</v>
       </c>
-      <c r="F278" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G278" s="13" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="H278" s="13" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
       <c r="I278" s="14">
-        <v>45075</v>
+        <v>45023</v>
       </c>
       <c r="J278" s="14">
-        <v>46813</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46796</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A279" s="12">
-        <v>20123003742</v>
+        <v>20123003752</v>
       </c>
       <c r="B279" s="13" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="C279" s="13" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="D279" s="13" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="E279" s="13" t="s">
-        <v>1529</v>
+        <v>142</v>
       </c>
       <c r="F279" s="13" t="s">
-        <v>1526</v>
+        <v>1532</v>
       </c>
       <c r="G279" s="13" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="H279" s="13" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="I279" s="14">
-        <v>44876</v>
+        <v>43994</v>
       </c>
       <c r="J279" s="14">
-        <v>46669</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>45819</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A280" s="12">
-        <v>20123003750</v>
+        <v>20123003756</v>
       </c>
       <c r="B280" s="13" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="C280" s="13" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D280" s="13" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="E280" s="13" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F280" s="13" t="s">
         <v>1534</v>
       </c>
-      <c r="F280" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G280" s="13" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="H280" s="13" t="s">
-        <v>142</v>
+        <v>1536</v>
       </c>
       <c r="I280" s="14">
-        <v>45765</v>
+        <v>45272</v>
       </c>
       <c r="J280" s="14">
-        <v>47557</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47071</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A281" s="12">
-        <v>20123003751</v>
+        <v>20123003757</v>
       </c>
       <c r="B281" s="13" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="C281" s="13" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="D281" s="13" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="E281" s="13" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F281" s="13" t="s">
         <v>1539</v>
       </c>
-      <c r="F281" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G281" s="13" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="H281" s="13" t="s">
         <v>1541</v>
       </c>
       <c r="I281" s="14">
-        <v>45023</v>
+        <v>45261</v>
       </c>
       <c r="J281" s="14">
-        <v>46796</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47009</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A282" s="12">
-        <v>20123003752</v>
+        <v>20123003758</v>
       </c>
       <c r="B282" s="13" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="C282" s="13" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="D282" s="13" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="E282" s="13" t="s">
-        <v>142</v>
+        <v>1547</v>
       </c>
       <c r="F282" s="13" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="G282" s="13" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H282" s="13" t="s">
         <v>1546</v>
       </c>
-      <c r="H282" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I282" s="14">
-        <v>43994</v>
+        <v>45499</v>
       </c>
       <c r="J282" s="14">
-        <v>45819</v>
+        <v>47268</v>
       </c>
     </row>
     <row r="283" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A283" s="12">
-        <v>20123003756</v>
+        <v>20123003758</v>
       </c>
       <c r="B283" s="13" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C283" s="13" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D283" s="13" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E283" s="13" t="s">
         <v>1547</v>
       </c>
-      <c r="C283" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F283" s="13" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="G283" s="13" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="H283" s="13" t="s">
-        <v>1549</v>
+        <v>1546</v>
       </c>
       <c r="I283" s="14">
-        <v>45272</v>
+        <v>45499</v>
       </c>
       <c r="J283" s="14">
-        <v>47071</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
+        <v>47268</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A284" s="12">
-        <v>20123003757</v>
+        <v>20123003759</v>
       </c>
       <c r="B284" s="13" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="C284" s="13" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D284" s="13" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E284" s="13" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F284" s="13" t="s">
         <v>1553</v>
       </c>
-      <c r="D284" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G284" s="13" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="H284" s="13" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="I284" s="14">
-        <v>45261</v>
+        <v>45281</v>
       </c>
       <c r="J284" s="14">
-        <v>47009</v>
+        <v>47083</v>
       </c>
     </row>
     <row r="285" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A285" s="12">
-        <v>20123003758</v>
+        <v>20123003760</v>
       </c>
       <c r="B285" s="13" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C285" s="13" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="D285" s="13" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E285" s="13" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F285" s="13" t="s">
         <v>1559</v>
       </c>
-      <c r="E285" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F285" s="13" t="s">
+      <c r="G285" s="13" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H285" s="13" t="s">
         <v>1561</v>
       </c>
-      <c r="G285" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I285" s="14">
-        <v>45499</v>
+        <v>45277</v>
       </c>
       <c r="J285" s="14">
-        <v>47268</v>
+        <v>47103</v>
       </c>
     </row>
     <row r="286" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A286" s="12">
-        <v>20123003759</v>
+        <v>20123003762</v>
       </c>
       <c r="B286" s="13" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C286" s="13" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D286" s="13" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E286" s="13" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F286" s="13" t="s">
         <v>1564</v>
       </c>
-      <c r="D286" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G286" s="13" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="H286" s="13" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="I286" s="14">
-        <v>45281</v>
+        <v>45352</v>
       </c>
       <c r="J286" s="14">
-        <v>47083</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47160</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" ht="75.599999999999994" x14ac:dyDescent="0.15">
       <c r="A287" s="12">
-        <v>20123003760</v>
+        <v>20123003766</v>
       </c>
       <c r="B287" s="13" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="C287" s="13" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D287" s="13" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E287" s="13" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F287" s="13" t="s">
         <v>1570</v>
       </c>
-      <c r="D287" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E287" s="13" t="s">
+      <c r="G287" s="13" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H287" s="13" t="s">
         <v>1572</v>
       </c>
-      <c r="F287" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I287" s="14">
-        <v>45277</v>
+        <v>45273</v>
       </c>
       <c r="J287" s="14">
-        <v>47103</v>
+        <v>47077</v>
       </c>
     </row>
     <row r="288" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A288" s="12">
-        <v>20123003762</v>
+        <v>20123003768</v>
       </c>
       <c r="B288" s="13" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="C288" s="13" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D288" s="13" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E288" s="13" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F288" s="13" t="s">
         <v>1575</v>
       </c>
-      <c r="D288" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E288" s="13" t="s">
+      <c r="G288" s="13" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H288" s="13" t="s">
         <v>1577</v>
       </c>
-      <c r="F288" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I288" s="14">
-        <v>45352</v>
+        <v>45197</v>
       </c>
       <c r="J288" s="14">
-        <v>47160</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:10" ht="75.599999999999994" x14ac:dyDescent="0.15">
+        <v>47000</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A289" s="12">
-        <v>20123003766</v>
+        <v>20123003771</v>
       </c>
       <c r="B289" s="13" t="s">
         <v>1580</v>
       </c>
       <c r="C289" s="13" t="s">
         <v>1581</v>
       </c>
       <c r="D289" s="13" t="s">
         <v>1582</v>
       </c>
       <c r="E289" s="13" t="s">
         <v>1583</v>
       </c>
       <c r="F289" s="13" t="s">
         <v>1580</v>
       </c>
       <c r="G289" s="13" t="s">
         <v>1584</v>
       </c>
       <c r="H289" s="13" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="I289" s="14">
-        <v>45273</v>
+        <v>45401</v>
       </c>
       <c r="J289" s="14">
-        <v>47077</v>
+        <v>47064</v>
       </c>
     </row>
     <row r="290" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A290" s="12">
-        <v>20123003768</v>
+        <v>20123003772</v>
       </c>
       <c r="B290" s="13" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="C290" s="13" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D290" s="13" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E290" s="13" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F290" s="13" t="s">
         <v>1586</v>
       </c>
-      <c r="D290" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E290" s="13" t="s">
+      <c r="G290" s="13" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H290" s="13" t="s">
         <v>1588</v>
       </c>
-      <c r="F290" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I290" s="14">
-        <v>45197</v>
+        <v>45511</v>
       </c>
       <c r="J290" s="14">
-        <v>47000</v>
+        <v>47280</v>
       </c>
     </row>
     <row r="291" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A291" s="12">
-        <v>20123003771</v>
+        <v>20123003773</v>
       </c>
       <c r="B291" s="13" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="C291" s="13" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D291" s="13" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="E291" s="13" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F291" s="13" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G291" s="13" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H291" s="13" t="s">
         <v>1593</v>
       </c>
-      <c r="F291" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I291" s="14">
-        <v>45401</v>
+        <v>45320</v>
       </c>
       <c r="J291" s="14">
-        <v>47064</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47089</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" ht="54" x14ac:dyDescent="0.15">
       <c r="A292" s="12">
-        <v>20123003772</v>
+        <v>20123003775</v>
       </c>
       <c r="B292" s="13" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C292" s="13" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="D292" s="13" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="E292" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F292" s="13" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G292" s="13" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H292" s="13" t="s">
         <v>1599</v>
       </c>
-      <c r="F292" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I292" s="14">
-        <v>45511</v>
+        <v>45329</v>
       </c>
       <c r="J292" s="14">
-        <v>47280</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47124</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A293" s="12">
-        <v>20123003773</v>
+        <v>20123003776</v>
       </c>
       <c r="B293" s="13" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="C293" s="13" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D293" s="13" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E293" s="13" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F293" s="13" t="s">
         <v>1602</v>
-      </c>
-[...7 lines deleted...]
-        <v>1605</v>
       </c>
       <c r="G293" s="13" t="s">
         <v>1606</v>
       </c>
       <c r="H293" s="13" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="I293" s="14">
-        <v>45320</v>
+        <v>45484</v>
       </c>
       <c r="J293" s="14">
-        <v>47089</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+        <v>47309</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A294" s="12">
-        <v>20123003775</v>
+        <v>20123003777</v>
       </c>
       <c r="B294" s="13" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="C294" s="13" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D294" s="13" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E294" s="13" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F294" s="13" t="s">
         <v>1608</v>
       </c>
-      <c r="D294" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G294" s="13" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="H294" s="13" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="I294" s="14">
-        <v>45329</v>
+        <v>45581</v>
       </c>
       <c r="J294" s="14">
-        <v>47124</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47141</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A295" s="12">
-        <v>20123003776</v>
+        <v>20123003778</v>
       </c>
       <c r="B295" s="13" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="C295" s="13" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="D295" s="13" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E295" s="13" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F295" s="13" t="s">
         <v>1614</v>
       </c>
-      <c r="E295" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G295" s="13" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H295" s="13" t="s">
         <v>1616</v>
       </c>
-      <c r="H295" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I295" s="14">
-        <v>45484</v>
+        <v>45785</v>
       </c>
       <c r="J295" s="14">
-        <v>47309</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47510</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A296" s="12">
-        <v>20123003777</v>
+        <v>20123003780</v>
       </c>
       <c r="B296" s="13" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="C296" s="13" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="D296" s="13" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="E296" s="13" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="F296" s="13" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="G296" s="13" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="H296" s="13" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="I296" s="14">
-        <v>45581</v>
+        <v>45412</v>
       </c>
       <c r="J296" s="14">
-        <v>47141</v>
+        <v>47187</v>
       </c>
     </row>
     <row r="297" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A297" s="12">
-        <v>20123003778</v>
+        <v>20123003780</v>
       </c>
       <c r="B297" s="13" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="C297" s="13" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="D297" s="13" t="s">
-        <v>1626</v>
+        <v>1621</v>
       </c>
       <c r="E297" s="13" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F297" s="13" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
       <c r="G297" s="13" t="s">
         <v>1628</v>
       </c>
       <c r="H297" s="13" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="I297" s="14">
-        <v>45785</v>
+        <v>45412</v>
       </c>
       <c r="J297" s="14">
-        <v>47510</v>
+        <v>47187</v>
       </c>
     </row>
     <row r="298" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A298" s="12">
-        <v>20123003780</v>
+        <v>20123003784</v>
       </c>
       <c r="B298" s="13" t="s">
         <v>1629</v>
       </c>
       <c r="C298" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="D298" s="13" t="s">
         <v>1630</v>
       </c>
-      <c r="D298" s="13" t="s">
+      <c r="E298" s="13" t="s">
         <v>1631</v>
       </c>
-      <c r="E298" s="13" t="s">
+      <c r="F298" s="13" t="s">
+        <v>1629</v>
+      </c>
+      <c r="G298" s="13" t="s">
         <v>1632</v>
       </c>
-      <c r="F298" s="13" t="s">
+      <c r="H298" s="13" t="s">
+        <v>1630</v>
+      </c>
+      <c r="I298" s="14">
+        <v>45694</v>
+      </c>
+      <c r="J298" s="14">
+        <v>47506</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A299" s="12">
+        <v>20123003787</v>
+      </c>
+      <c r="B299" s="13" t="s">
         <v>1633</v>
       </c>
-      <c r="G298" s="13" t="s">
+      <c r="C299" s="13" t="s">
         <v>1634</v>
       </c>
-      <c r="H298" s="13" t="s">
+      <c r="D299" s="13" t="s">
         <v>1635</v>
       </c>
-      <c r="I298" s="14">
-[...13 lines deleted...]
-      <c r="C299" s="13" t="s">
+      <c r="E299" s="13" t="s">
         <v>1636</v>
       </c>
-      <c r="D299" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F299" s="13" t="s">
-        <v>1637</v>
+        <v>1633</v>
       </c>
       <c r="G299" s="13" t="s">
-        <v>1638</v>
+        <v>825</v>
       </c>
       <c r="H299" s="13" t="s">
         <v>1635</v>
       </c>
       <c r="I299" s="14">
-        <v>45412</v>
+        <v>45866</v>
       </c>
       <c r="J299" s="14">
-        <v>47187</v>
+        <v>47655</v>
       </c>
     </row>
     <row r="300" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A300" s="12">
-        <v>20123003784</v>
+        <v>20123003790</v>
       </c>
       <c r="B300" s="13" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C300" s="13" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D300" s="13" t="s">
         <v>1639</v>
       </c>
-      <c r="C300" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D300" s="13" t="s">
+      <c r="E300" s="13" t="s">
         <v>1640</v>
       </c>
-      <c r="E300" s="13" t="s">
+      <c r="F300" s="13" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
       <c r="G300" s="13" t="s">
         <v>1642</v>
       </c>
       <c r="H300" s="13" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="I300" s="14">
-        <v>45694</v>
+        <v>45499</v>
       </c>
       <c r="J300" s="14">
-        <v>47506</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47280</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A301" s="12">
-        <v>20123003787</v>
+        <v>20123003791</v>
       </c>
       <c r="B301" s="13" t="s">
         <v>1643</v>
       </c>
       <c r="C301" s="13" t="s">
         <v>1644</v>
       </c>
       <c r="D301" s="13" t="s">
         <v>1645</v>
       </c>
       <c r="E301" s="13" t="s">
         <v>1646</v>
       </c>
       <c r="F301" s="13" t="s">
         <v>1643</v>
       </c>
       <c r="G301" s="13" t="s">
-        <v>832</v>
+        <v>1647</v>
       </c>
       <c r="H301" s="13" t="s">
         <v>1645</v>
       </c>
       <c r="I301" s="14">
-        <v>45866</v>
+        <v>45575</v>
       </c>
       <c r="J301" s="14">
-        <v>47655</v>
+        <v>47433</v>
       </c>
     </row>
     <row r="302" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A302" s="12">
-        <v>20123003790</v>
+        <v>20123003792</v>
       </c>
       <c r="B302" s="13" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="C302" s="13" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D302" s="13" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E302" s="13" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F302" s="13" t="s">
         <v>1648</v>
-      </c>
-[...7 lines deleted...]
-        <v>1651</v>
       </c>
       <c r="G302" s="13" t="s">
         <v>1652</v>
       </c>
       <c r="H302" s="13" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="I302" s="14">
-        <v>45499</v>
+        <v>45651</v>
       </c>
       <c r="J302" s="14">
-        <v>47280</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A303" s="12">
-        <v>20123003791</v>
+        <v>20123003793</v>
       </c>
       <c r="B303" s="13" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="C303" s="13" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D303" s="13" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E303" s="13" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F303" s="13" t="s">
         <v>1654</v>
       </c>
-      <c r="D303" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E303" s="13" t="s">
+      <c r="G303" s="13" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H303" s="13" t="s">
         <v>1656</v>
       </c>
-      <c r="F303" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I303" s="14">
-        <v>45575</v>
+        <v>45534</v>
       </c>
       <c r="J303" s="14">
-        <v>47433</v>
+        <v>47279</v>
       </c>
     </row>
     <row r="304" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A304" s="12">
-        <v>20123003792</v>
+        <v>20123003797</v>
       </c>
       <c r="B304" s="13" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="C304" s="13" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="D304" s="13" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="E304" s="13" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="F304" s="13" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="G304" s="13" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="H304" s="13" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="I304" s="14">
-        <v>45651</v>
+        <v>46016</v>
       </c>
       <c r="J304" s="14">
-        <v>47362</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47656</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A305" s="12">
-        <v>20123003793</v>
+        <v>20123003798</v>
       </c>
       <c r="B305" s="13" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="C305" s="13" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="D305" s="13" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E305" s="13" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F305" s="13" t="s">
         <v>1666</v>
       </c>
-      <c r="E305" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G305" s="13" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H305" s="13" t="s">
         <v>1668</v>
       </c>
-      <c r="H305" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I305" s="14">
-        <v>45534</v>
+        <v>45616</v>
       </c>
       <c r="J305" s="14">
-        <v>47279</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47408</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A306" s="12">
-        <v>20123003797</v>
+        <v>20123003805</v>
       </c>
       <c r="B306" s="13" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="C306" s="13" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="D306" s="13" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E306" s="13" t="s">
+        <v>1674</v>
+      </c>
+      <c r="F306" s="13" t="s">
         <v>1671</v>
       </c>
-      <c r="E306" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G306" s="13" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="H306" s="13" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="I306" s="14">
-        <v>46016</v>
+        <v>45687</v>
       </c>
       <c r="J306" s="14">
-        <v>47656</v>
+        <v>47512</v>
       </c>
     </row>
     <row r="307" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A307" s="12">
-        <v>20123003798</v>
+        <v>20123003807</v>
       </c>
       <c r="B307" s="13" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="C307" s="13" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D307" s="13" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E307" s="13" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F307" s="13" t="s">
         <v>1677</v>
       </c>
-      <c r="D307" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E307" s="13" t="s">
+      <c r="G307" s="13" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H307" s="13" t="s">
         <v>1679</v>
       </c>
-      <c r="F307" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I307" s="14">
-        <v>45616</v>
+        <v>44412</v>
       </c>
       <c r="J307" s="14">
-        <v>47408</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A308" s="12">
-        <v>20123003805</v>
+        <v>20123003810</v>
       </c>
       <c r="B308" s="13" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="C308" s="13" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D308" s="13" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E308" s="13" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F308" s="13" t="s">
         <v>1682</v>
       </c>
-      <c r="D308" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E308" s="13" t="s">
+      <c r="G308" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H308" s="13" t="s">
         <v>1684</v>
       </c>
-      <c r="F308" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I308" s="14">
-        <v>45687</v>
+        <v>46050</v>
       </c>
       <c r="J308" s="14">
-        <v>47512</v>
+        <v>47866</v>
       </c>
     </row>
     <row r="309" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A309" s="12">
-        <v>20123003807</v>
+        <v>20123003810</v>
       </c>
       <c r="B309" s="13" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C309" s="13" t="s">
         <v>1687</v>
       </c>
-      <c r="C309" s="13" t="s">
+      <c r="D309" s="13" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E309" s="13" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F309" s="13" t="s">
         <v>1688</v>
       </c>
-      <c r="D309" s="13" t="s">
+      <c r="G309" s="13" t="s">
         <v>1689</v>
       </c>
-      <c r="E309" s="13" t="s">
+      <c r="H309" s="13" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I309" s="14">
+        <v>46050</v>
+      </c>
+      <c r="J309" s="14">
+        <v>47866</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A310" s="12">
+        <v>20123003814</v>
+      </c>
+      <c r="B310" s="13" t="s">
         <v>1690</v>
       </c>
-      <c r="F309" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G309" s="13" t="s">
+      <c r="C310" s="13" t="s">
         <v>1691</v>
       </c>
-      <c r="H309" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B310" s="13" t="s">
+      <c r="D310" s="13" t="s">
         <v>1692</v>
       </c>
-      <c r="C310" s="13" t="s">
+      <c r="E310" s="13" t="s">
         <v>1693</v>
       </c>
-      <c r="D310" s="13" t="s">
+      <c r="F310" s="13" t="s">
+        <v>1690</v>
+      </c>
+      <c r="G310" s="13" t="s">
         <v>1694</v>
       </c>
-      <c r="E310" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F310" s="13" t="s">
+      <c r="H310" s="13" t="s">
         <v>1692</v>
       </c>
-      <c r="G310" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I310" s="14">
-        <v>44215</v>
+        <v>45735</v>
       </c>
       <c r="J310" s="14">
-        <v>46040</v>
+        <v>47557</v>
       </c>
     </row>
     <row r="311" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A311" s="12">
-        <v>20123003810</v>
+        <v>20123003817</v>
       </c>
       <c r="B311" s="13" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="C311" s="13" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D311" s="13" t="s">
         <v>1697</v>
       </c>
-      <c r="D311" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E311" s="13" t="s">
+        <v>1698</v>
+      </c>
+      <c r="F311" s="13" t="s">
         <v>1695</v>
       </c>
-      <c r="F311" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G311" s="13" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H311" s="13" t="s">
         <v>1699</v>
       </c>
-      <c r="H311" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I311" s="14">
-        <v>44215</v>
+        <v>45846</v>
       </c>
       <c r="J311" s="14">
-        <v>46040</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47638</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A312" s="12">
-        <v>20123003814</v>
+        <v>20123003819</v>
       </c>
       <c r="B312" s="13" t="s">
         <v>1700</v>
       </c>
       <c r="C312" s="13" t="s">
         <v>1701</v>
       </c>
       <c r="D312" s="13" t="s">
         <v>1702</v>
       </c>
       <c r="E312" s="13" t="s">
         <v>1703</v>
       </c>
       <c r="F312" s="13" t="s">
         <v>1700</v>
       </c>
       <c r="G312" s="13" t="s">
         <v>1704</v>
       </c>
       <c r="H312" s="13" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="I312" s="14">
-        <v>45735</v>
+        <v>45944</v>
       </c>
       <c r="J312" s="14">
-        <v>47557</v>
+        <v>47615</v>
       </c>
     </row>
     <row r="313" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A313" s="12">
-        <v>20123003817</v>
+        <v>20123003830</v>
       </c>
       <c r="B313" s="13" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C313" s="13" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D313" s="13" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E313" s="13" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F313" s="13" t="s">
         <v>1706</v>
       </c>
-      <c r="D313" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E313" s="13" t="s">
+      <c r="G313" s="13" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H313" s="13" t="s">
         <v>1708</v>
       </c>
-      <c r="F313" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I313" s="14">
-        <v>45846</v>
+        <v>46031</v>
       </c>
       <c r="J313" s="14">
-        <v>47638</v>
+        <v>47802</v>
       </c>
     </row>
     <row r="314" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A314" s="12">
-        <v>20123003819</v>
+        <v>20123003834</v>
       </c>
       <c r="B314" s="13" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C314" s="13" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D314" s="13" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E314" s="13" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F314" s="13" t="s">
         <v>1711</v>
       </c>
-      <c r="D314" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G314" s="13" t="s">
-        <v>1714</v>
+        <v>825</v>
       </c>
       <c r="H314" s="13" t="s">
         <v>1715</v>
       </c>
       <c r="I314" s="14">
-        <v>45944</v>
+        <v>46009</v>
       </c>
       <c r="J314" s="14">
-        <v>47615</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47832</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A315" s="12">
-        <v>20123003830</v>
+        <v>20123003835</v>
       </c>
       <c r="B315" s="13" t="s">
         <v>1716</v>
       </c>
       <c r="C315" s="13" t="s">
         <v>1717</v>
       </c>
       <c r="D315" s="13" t="s">
         <v>1718</v>
       </c>
       <c r="E315" s="13" t="s">
         <v>1719</v>
       </c>
       <c r="F315" s="13" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="G315" s="13" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="H315" s="13" t="s">
-        <v>1718</v>
+        <v>1722</v>
       </c>
       <c r="I315" s="14">
-        <v>44151</v>
+        <v>44202</v>
       </c>
       <c r="J315" s="14">
-        <v>45976</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46027</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A316" s="12">
-        <v>20123003834</v>
+        <v>20123003838</v>
       </c>
       <c r="B316" s="13" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="C316" s="13" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="D316" s="13" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E316" s="13" t="s">
+        <v>1726</v>
+      </c>
+      <c r="F316" s="13" t="s">
         <v>1723</v>
       </c>
-      <c r="E316" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G316" s="13" t="s">
-        <v>832</v>
+        <v>1727</v>
       </c>
       <c r="H316" s="13" t="s">
         <v>1725</v>
       </c>
       <c r="I316" s="14">
-        <v>46009</v>
+        <v>46063</v>
       </c>
       <c r="J316" s="14">
-        <v>47832</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>47874</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A317" s="12">
-        <v>20123003835</v>
+        <v>20123003839</v>
       </c>
       <c r="B317" s="13" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="C317" s="13" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="D317" s="13" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E317" s="13" t="s">
+        <v>1731</v>
+      </c>
+      <c r="F317" s="13" t="s">
         <v>1728</v>
       </c>
-      <c r="E317" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F317" s="13" t="s">
+      <c r="G317" s="13" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H317" s="13" t="s">
         <v>1730</v>
       </c>
-      <c r="G317" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I317" s="14">
-        <v>44202</v>
+        <v>46070</v>
       </c>
       <c r="J317" s="14">
-        <v>46027</v>
+        <v>47861</v>
       </c>
     </row>
     <row r="318" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A318" s="12">
-        <v>20123003838</v>
+        <v>20123003840</v>
       </c>
       <c r="B318" s="13" t="s">
         <v>1733</v>
       </c>
       <c r="C318" s="13" t="s">
         <v>1734</v>
       </c>
       <c r="D318" s="13" t="s">
         <v>1735</v>
       </c>
       <c r="E318" s="13" t="s">
         <v>1736</v>
       </c>
       <c r="F318" s="13" t="s">
         <v>1733</v>
       </c>
       <c r="G318" s="13" t="s">
         <v>1737</v>
       </c>
       <c r="H318" s="13" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="I318" s="14">
-        <v>44223</v>
+        <v>44278</v>
       </c>
       <c r="J318" s="14">
-        <v>46048</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>46103</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A319" s="12">
-        <v>20123003839</v>
+        <v>20123003844</v>
       </c>
       <c r="B319" s="13" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="C319" s="13" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D319" s="13" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E319" s="13" t="s">
+        <v>1742</v>
+      </c>
+      <c r="F319" s="13" t="s">
         <v>1739</v>
       </c>
-      <c r="D319" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G319" s="13" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="H319" s="13" t="s">
-        <v>1743</v>
+        <v>142</v>
       </c>
       <c r="I319" s="14">
-        <v>44210</v>
+        <v>44316</v>
       </c>
       <c r="J319" s="14">
-        <v>46035</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A320" s="12">
-        <v>20123003840</v>
+        <v>20123003846</v>
       </c>
       <c r="B320" s="13" t="s">
         <v>1744</v>
       </c>
       <c r="C320" s="13" t="s">
         <v>1745</v>
       </c>
       <c r="D320" s="13" t="s">
         <v>1746</v>
       </c>
       <c r="E320" s="13" t="s">
         <v>1747</v>
       </c>
       <c r="F320" s="13" t="s">
         <v>1744</v>
       </c>
       <c r="G320" s="13" t="s">
         <v>1748</v>
       </c>
       <c r="H320" s="13" t="s">
-        <v>1749</v>
+        <v>1746</v>
       </c>
       <c r="I320" s="14">
-        <v>44278</v>
+        <v>44365</v>
       </c>
       <c r="J320" s="14">
-        <v>46103</v>
+        <v>46190</v>
       </c>
     </row>
     <row r="321" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A321" s="12">
-        <v>20123003844</v>
+        <v>20123003847</v>
       </c>
       <c r="B321" s="13" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C321" s="13" t="s">
         <v>1750</v>
       </c>
-      <c r="C321" s="13" t="s">
+      <c r="D321" s="13" t="s">
         <v>1751</v>
       </c>
-      <c r="D321" s="13" t="s">
+      <c r="E321" s="13" t="s">
         <v>1752</v>
       </c>
-      <c r="E321" s="13" t="s">
+      <c r="F321" s="13" t="s">
         <v>1753</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
       <c r="G321" s="13" t="s">
         <v>1754</v>
       </c>
       <c r="H321" s="13" t="s">
-        <v>142</v>
+        <v>1751</v>
       </c>
       <c r="I321" s="14">
-        <v>44316</v>
+        <v>45926</v>
       </c>
       <c r="J321" s="14">
-        <v>46141</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47751</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A322" s="12">
-        <v>20123003846</v>
+        <v>20123003850</v>
       </c>
       <c r="B322" s="13" t="s">
         <v>1755</v>
       </c>
       <c r="C322" s="13" t="s">
         <v>1756</v>
       </c>
       <c r="D322" s="13" t="s">
         <v>1757</v>
       </c>
       <c r="E322" s="13" t="s">
         <v>1758</v>
       </c>
       <c r="F322" s="13" t="s">
         <v>1755</v>
       </c>
       <c r="G322" s="13" t="s">
         <v>1759</v>
       </c>
       <c r="H322" s="13" t="s">
-        <v>142</v>
+        <v>1757</v>
       </c>
       <c r="I322" s="14">
-        <v>44365</v>
+        <v>44440</v>
       </c>
       <c r="J322" s="14">
-        <v>46190</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A323" s="12">
-        <v>20123003847</v>
+        <v>20123003851</v>
       </c>
       <c r="B323" s="13" t="s">
         <v>1760</v>
       </c>
       <c r="C323" s="13" t="s">
         <v>1761</v>
       </c>
       <c r="D323" s="13" t="s">
         <v>1762</v>
       </c>
       <c r="E323" s="13" t="s">
         <v>1763</v>
       </c>
       <c r="F323" s="13" t="s">
+        <v>1760</v>
+      </c>
+      <c r="G323" s="13" t="s">
         <v>1764</v>
       </c>
-      <c r="G323" s="13" t="s">
+      <c r="H323" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I323" s="14">
+        <v>44725</v>
+      </c>
+      <c r="J323" s="14">
+        <v>46550</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A324" s="12">
+        <v>20123003854</v>
+      </c>
+      <c r="B324" s="13" t="s">
         <v>1765</v>
       </c>
-      <c r="H323" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B324" s="13" t="s">
+      <c r="C324" s="13" t="s">
         <v>1766</v>
       </c>
-      <c r="C324" s="13" t="s">
+      <c r="D324" s="13" t="s">
         <v>1767</v>
       </c>
-      <c r="D324" s="13" t="s">
+      <c r="E324" s="13" t="s">
         <v>1768</v>
       </c>
-      <c r="E324" s="13" t="s">
+      <c r="F324" s="13" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G324" s="13" t="s">
         <v>1769</v>
       </c>
-      <c r="F324" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G324" s="13" t="s">
+      <c r="H324" s="13" t="s">
+        <v>1767</v>
+      </c>
+      <c r="I324" s="14">
+        <v>44754</v>
+      </c>
+      <c r="J324" s="14">
+        <v>46579</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A325" s="12">
+        <v>20123003855</v>
+      </c>
+      <c r="B325" s="13" t="s">
         <v>1770</v>
       </c>
-      <c r="H324" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B325" s="13" t="s">
+      <c r="C325" s="13" t="s">
         <v>1771</v>
       </c>
-      <c r="C325" s="13" t="s">
+      <c r="D325" s="13" t="s">
         <v>1772</v>
       </c>
-      <c r="D325" s="13" t="s">
+      <c r="E325" s="13" t="s">
         <v>1773</v>
       </c>
-      <c r="E325" s="13" t="s">
+      <c r="F325" s="13" t="s">
+        <v>1770</v>
+      </c>
+      <c r="G325" s="13" t="s">
         <v>1774</v>
       </c>
-      <c r="F325" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G325" s="13" t="s">
+      <c r="H325" s="13" t="s">
         <v>1775</v>
       </c>
-      <c r="H325" s="13" t="s">
+      <c r="I325" s="14">
+        <v>44456</v>
+      </c>
+      <c r="J325" s="14">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A326" s="12">
+        <v>20123003855</v>
+      </c>
+      <c r="B326" s="13" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C326" s="13" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D326" s="13" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E326" s="13" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F326" s="13" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G326" s="13" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H326" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I325" s="14">
-[...19 lines deleted...]
-      <c r="E326" s="13" t="s">
+      <c r="I326" s="14">
+        <v>44456</v>
+      </c>
+      <c r="J326" s="14">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A327" s="12">
+        <v>20123003858</v>
+      </c>
+      <c r="B327" s="13" t="s">
         <v>1779</v>
       </c>
-      <c r="F326" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G326" s="13" t="s">
+      <c r="C327" s="13" t="s">
         <v>1780</v>
       </c>
-      <c r="H326" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B327" s="13" t="s">
+      <c r="D327" s="13" t="s">
         <v>1781</v>
       </c>
-      <c r="C327" s="13" t="s">
+      <c r="E327" s="13" t="s">
         <v>1782</v>
       </c>
-      <c r="D327" s="13" t="s">
+      <c r="F327" s="13" t="s">
         <v>1783</v>
       </c>
-      <c r="E327" s="13" t="s">
+      <c r="G327" s="13" t="s">
         <v>1784</v>
       </c>
-      <c r="F327" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G327" s="13" t="s">
+      <c r="H327" s="13" t="s">
         <v>1785</v>
       </c>
-      <c r="H327" s="13" t="s">
+      <c r="I327" s="14">
+        <v>44978</v>
+      </c>
+      <c r="J327" s="14">
+        <v>46803</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A328" s="12">
+        <v>20123003861</v>
+      </c>
+      <c r="B328" s="13" t="s">
         <v>1786</v>
       </c>
-      <c r="I327" s="14">
-[...10 lines deleted...]
-      <c r="B328" s="13" t="s">
+      <c r="C328" s="13" t="s">
         <v>1787</v>
       </c>
-      <c r="C328" s="13" t="s">
+      <c r="D328" s="13" t="s">
         <v>1788</v>
       </c>
-      <c r="D328" s="13" t="s">
+      <c r="E328" s="13" t="s">
         <v>1789</v>
       </c>
-      <c r="E328" s="13" t="s">
+      <c r="F328" s="13" t="s">
         <v>1790</v>
       </c>
-      <c r="F328" s="13" t="s">
+      <c r="G328" s="13" t="s">
         <v>1791</v>
       </c>
-      <c r="G328" s="13" t="s">
+      <c r="H328" s="13" t="s">
         <v>1792</v>
       </c>
-      <c r="H328" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I328" s="14">
-        <v>44978</v>
+        <v>44608</v>
       </c>
       <c r="J328" s="14">
-        <v>46803</v>
+        <v>46433</v>
       </c>
     </row>
     <row r="329" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A329" s="12">
-        <v>20123003861</v>
+        <v>20123003863</v>
       </c>
       <c r="B329" s="13" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C329" s="13" t="s">
         <v>1794</v>
       </c>
-      <c r="C329" s="13" t="s">
+      <c r="D329" s="13" t="s">
         <v>1795</v>
       </c>
-      <c r="D329" s="13" t="s">
+      <c r="E329" s="13" t="s">
         <v>1796</v>
       </c>
-      <c r="E329" s="13" t="s">
+      <c r="F329" s="13" t="s">
+        <v>1793</v>
+      </c>
+      <c r="G329" s="13" t="s">
         <v>1797</v>
       </c>
-      <c r="F329" s="13" t="s">
+      <c r="H329" s="13" t="s">
+        <v>1795</v>
+      </c>
+      <c r="I329" s="14">
+        <v>44586</v>
+      </c>
+      <c r="J329" s="14">
+        <v>46411</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A330" s="12">
+        <v>20123003864</v>
+      </c>
+      <c r="B330" s="13" t="s">
         <v>1798</v>
       </c>
-      <c r="G329" s="13" t="s">
+      <c r="C330" s="13" t="s">
         <v>1799</v>
       </c>
-      <c r="H329" s="13" t="s">
+      <c r="D330" s="13" t="s">
         <v>1800</v>
       </c>
-      <c r="I329" s="14">
-[...10 lines deleted...]
-      <c r="B330" s="13" t="s">
+      <c r="E330" s="13" t="s">
         <v>1801</v>
       </c>
-      <c r="C330" s="13" t="s">
+      <c r="F330" s="13" t="s">
         <v>1802</v>
       </c>
-      <c r="D330" s="13" t="s">
+      <c r="G330" s="13" t="s">
         <v>1803</v>
       </c>
-      <c r="E330" s="13" t="s">
+      <c r="H330" s="13" t="s">
         <v>1804</v>
       </c>
-      <c r="F330" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I330" s="14">
-        <v>44586</v>
+        <v>44648</v>
       </c>
       <c r="J330" s="14">
-        <v>46411</v>
+        <v>46473</v>
       </c>
     </row>
     <row r="331" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A331" s="12">
-        <v>20123003864</v>
+        <v>20123003865</v>
       </c>
       <c r="B331" s="13" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C331" s="13" t="s">
         <v>1806</v>
       </c>
-      <c r="C331" s="13" t="s">
+      <c r="D331" s="13" t="s">
         <v>1807</v>
       </c>
-      <c r="D331" s="13" t="s">
+      <c r="E331" s="13" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F331" s="13" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G331" s="13" t="s">
         <v>1808</v>
       </c>
-      <c r="E331" s="13" t="s">
+      <c r="H331" s="13" t="s">
         <v>1809</v>
       </c>
-      <c r="F331" s="13" t="s">
+      <c r="I331" s="14">
+        <v>44860</v>
+      </c>
+      <c r="J331" s="14">
+        <v>46685</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A332" s="12">
+        <v>20123003867</v>
+      </c>
+      <c r="B332" s="13" t="s">
         <v>1810</v>
       </c>
-      <c r="G331" s="13" t="s">
+      <c r="C332" s="13" t="s">
         <v>1811</v>
       </c>
-      <c r="H331" s="13" t="s">
+      <c r="D332" s="13" t="s">
         <v>1812</v>
       </c>
-      <c r="I331" s="14">
-[...10 lines deleted...]
-      <c r="B332" s="13" t="s">
+      <c r="E332" s="13" t="s">
         <v>1813</v>
       </c>
-      <c r="C332" s="13" t="s">
+      <c r="F332" s="13" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G332" s="13" t="s">
         <v>1814</v>
       </c>
-      <c r="D332" s="13" t="s">
+      <c r="H332" s="13" t="s">
         <v>1815</v>
       </c>
-      <c r="E332" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I332" s="14">
-        <v>44860</v>
+        <v>44719</v>
       </c>
       <c r="J332" s="14">
-        <v>46685</v>
+        <v>46544</v>
       </c>
     </row>
     <row r="333" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A333" s="12">
-        <v>20123003867</v>
+        <v>20123003868</v>
       </c>
       <c r="B333" s="13" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C333" s="13" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D333" s="13" t="s">
         <v>1818</v>
       </c>
-      <c r="C333" s="13" t="s">
+      <c r="E333" s="13" t="s">
         <v>1819</v>
       </c>
-      <c r="D333" s="13" t="s">
+      <c r="F333" s="13" t="s">
         <v>1820</v>
       </c>
-      <c r="E333" s="13" t="s">
+      <c r="G333" s="13" t="s">
         <v>1821</v>
       </c>
-      <c r="F333" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G333" s="13" t="s">
+      <c r="H333" s="13" t="s">
         <v>1822</v>
       </c>
-      <c r="H333" s="13" t="s">
+      <c r="I333" s="14">
+        <v>44818</v>
+      </c>
+      <c r="J333" s="14">
+        <v>46643</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A334" s="12">
+        <v>20123003869</v>
+      </c>
+      <c r="B334" s="13" t="s">
         <v>1823</v>
       </c>
-      <c r="I333" s="14">
-[...10 lines deleted...]
-      <c r="B334" s="13" t="s">
+      <c r="C334" s="13" t="s">
         <v>1824</v>
       </c>
-      <c r="C334" s="13" t="s">
+      <c r="D334" s="13" t="s">
         <v>1825</v>
       </c>
-      <c r="D334" s="13" t="s">
+      <c r="E334" s="13" t="s">
         <v>1826</v>
       </c>
-      <c r="E334" s="13" t="s">
+      <c r="F334" s="13" t="s">
         <v>1827</v>
       </c>
-      <c r="F334" s="13" t="s">
+      <c r="G334" s="13" t="s">
         <v>1828</v>
       </c>
-      <c r="G334" s="13" t="s">
+      <c r="H334" s="13" t="s">
         <v>1829</v>
       </c>
-      <c r="H334" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I334" s="14">
-        <v>44818</v>
+        <v>44749</v>
       </c>
       <c r="J334" s="14">
-        <v>46643</v>
+        <v>46574</v>
       </c>
     </row>
     <row r="335" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A335" s="12">
-        <v>20123003869</v>
+        <v>20123003871</v>
       </c>
       <c r="B335" s="13" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C335" s="13" t="s">
         <v>1831</v>
       </c>
-      <c r="C335" s="13" t="s">
+      <c r="D335" s="13" t="s">
         <v>1832</v>
       </c>
-      <c r="D335" s="13" t="s">
+      <c r="E335" s="13" t="s">
         <v>1833</v>
       </c>
-      <c r="E335" s="13" t="s">
+      <c r="F335" s="13" t="s">
+        <v>1830</v>
+      </c>
+      <c r="G335" s="13" t="s">
         <v>1834</v>
       </c>
-      <c r="F335" s="13" t="s">
+      <c r="H335" s="13" t="s">
         <v>1835</v>
       </c>
-      <c r="G335" s="13" t="s">
+      <c r="I335" s="14">
+        <v>45099</v>
+      </c>
+      <c r="J335" s="14">
+        <v>46925</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A336" s="12">
+        <v>20123003872</v>
+      </c>
+      <c r="B336" s="13" t="s">
         <v>1836</v>
       </c>
-      <c r="H335" s="13" t="s">
+      <c r="C336" s="13" t="s">
         <v>1837</v>
       </c>
-      <c r="I335" s="14">
-[...10 lines deleted...]
-      <c r="B336" s="13" t="s">
+      <c r="D336" s="13" t="s">
         <v>1838</v>
       </c>
-      <c r="C336" s="13" t="s">
+      <c r="E336" s="13" t="s">
         <v>1839</v>
       </c>
-      <c r="D336" s="13" t="s">
+      <c r="F336" s="13" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G336" s="13" t="s">
         <v>1840</v>
       </c>
-      <c r="E336" s="13" t="s">
+      <c r="H336" s="13" t="s">
+        <v>1838</v>
+      </c>
+      <c r="I336" s="14">
+        <v>44753</v>
+      </c>
+      <c r="J336" s="14">
+        <v>46578</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A337" s="12">
+        <v>20123003879</v>
+      </c>
+      <c r="B337" s="13" t="s">
         <v>1841</v>
       </c>
-      <c r="F336" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G336" s="13" t="s">
+      <c r="C337" s="13" t="s">
         <v>1842</v>
       </c>
-      <c r="H336" s="13" t="s">
+      <c r="D337" s="13" t="s">
         <v>1843</v>
       </c>
-      <c r="I336" s="14">
-[...10 lines deleted...]
-      <c r="B337" s="13" t="s">
+      <c r="E337" s="13" t="s">
         <v>1844</v>
       </c>
-      <c r="C337" s="13" t="s">
+      <c r="F337" s="13" t="s">
+        <v>1841</v>
+      </c>
+      <c r="G337" s="13" t="s">
         <v>1845</v>
       </c>
-      <c r="D337" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H337" s="13" t="s">
-        <v>1846</v>
+        <v>1843</v>
       </c>
       <c r="I337" s="14">
-        <v>44753</v>
+        <v>45176</v>
       </c>
       <c r="J337" s="14">
-        <v>46578</v>
+        <v>47002</v>
       </c>
     </row>
     <row r="338" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A338" s="12">
-        <v>20123003879</v>
+        <v>20123003880</v>
       </c>
       <c r="B338" s="13" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C338" s="13" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D338" s="13" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E338" s="13" t="s">
         <v>1849</v>
       </c>
-      <c r="C338" s="13" t="s">
+      <c r="F338" s="13" t="s">
+        <v>1846</v>
+      </c>
+      <c r="G338" s="13" t="s">
         <v>1850</v>
-      </c>
-[...10 lines deleted...]
-        <v>1853</v>
       </c>
       <c r="H338" s="13" t="s">
         <v>1851</v>
       </c>
       <c r="I338" s="14">
-        <v>45176</v>
+        <v>45469</v>
       </c>
       <c r="J338" s="14">
-        <v>47002</v>
+        <v>47294</v>
       </c>
     </row>
     <row r="339" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A339" s="12">
-        <v>20123003880</v>
+        <v>20123003881</v>
       </c>
       <c r="B339" s="13" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C339" s="13" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D339" s="13" t="s">
         <v>1854</v>
       </c>
-      <c r="C339" s="13" t="s">
+      <c r="E339" s="13" t="s">
         <v>1855</v>
       </c>
-      <c r="D339" s="13" t="s">
+      <c r="F339" s="13" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G339" s="13" t="s">
         <v>1856</v>
       </c>
-      <c r="E339" s="13" t="s">
+      <c r="H339" s="13" t="s">
+        <v>1854</v>
+      </c>
+      <c r="I339" s="14">
+        <v>44998</v>
+      </c>
+      <c r="J339" s="14">
+        <v>46824</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A340" s="12">
+        <v>20123003884</v>
+      </c>
+      <c r="B340" s="13" t="s">
         <v>1857</v>
       </c>
-      <c r="F339" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G339" s="13" t="s">
+      <c r="C340" s="13" t="s">
         <v>1858</v>
       </c>
-      <c r="H339" s="13" t="s">
+      <c r="D340" s="13" t="s">
         <v>1859</v>
       </c>
-      <c r="I339" s="14">
-[...10 lines deleted...]
-      <c r="B340" s="13" t="s">
+      <c r="E340" s="13" t="s">
         <v>1860</v>
       </c>
-      <c r="C340" s="13" t="s">
+      <c r="F340" s="13" t="s">
+        <v>1857</v>
+      </c>
+      <c r="G340" s="13" t="s">
         <v>1861</v>
-      </c>
-[...10 lines deleted...]
-        <v>1864</v>
       </c>
       <c r="H340" s="13" t="s">
         <v>1862</v>
       </c>
       <c r="I340" s="14">
-        <v>44998</v>
+        <v>44881</v>
       </c>
       <c r="J340" s="14">
-        <v>46824</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>46706</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A341" s="12">
-        <v>20123003884</v>
+        <v>20123003885</v>
       </c>
       <c r="B341" s="13" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C341" s="13" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D341" s="13" t="s">
         <v>1865</v>
       </c>
-      <c r="C341" s="13" t="s">
+      <c r="E341" s="13" t="s">
         <v>1866</v>
       </c>
-      <c r="D341" s="13" t="s">
+      <c r="F341" s="13" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G341" s="13" t="s">
         <v>1867</v>
       </c>
-      <c r="E341" s="13" t="s">
+      <c r="H341" s="13" t="s">
         <v>1868</v>
       </c>
-      <c r="F341" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I341" s="14">
-        <v>44881</v>
+        <v>45099</v>
       </c>
       <c r="J341" s="14">
-        <v>46706</v>
+        <v>46925</v>
       </c>
     </row>
     <row r="342" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A342" s="12">
-        <v>20123003885</v>
+        <v>20123003886</v>
       </c>
       <c r="B342" s="13" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C342" s="13" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D342" s="13" t="s">
         <v>1871</v>
       </c>
-      <c r="C342" s="13" t="s">
+      <c r="E342" s="13" t="s">
         <v>1872</v>
       </c>
-      <c r="D342" s="13" t="s">
+      <c r="F342" s="13" t="s">
+        <v>1869</v>
+      </c>
+      <c r="G342" s="13" t="s">
         <v>1873</v>
       </c>
-      <c r="E342" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F342" s="13" t="s">
+      <c r="H342" s="13" t="s">
         <v>1871</v>
       </c>
-      <c r="G342" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I342" s="14">
-        <v>45099</v>
+        <v>44998</v>
       </c>
       <c r="J342" s="14">
-        <v>46925</v>
+        <v>46824</v>
       </c>
     </row>
     <row r="343" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A343" s="12">
-        <v>20123003886</v>
+        <v>20123003887</v>
       </c>
       <c r="B343" s="13" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C343" s="13" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D343" s="13" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E343" s="13" t="s">
         <v>1877</v>
       </c>
-      <c r="C343" s="13" t="s">
+      <c r="F343" s="13" t="s">
+        <v>1874</v>
+      </c>
+      <c r="G343" s="13" t="s">
         <v>1878</v>
-      </c>
-[...10 lines deleted...]
-        <v>1881</v>
       </c>
       <c r="H343" s="13" t="s">
         <v>1879</v>
       </c>
       <c r="I343" s="14">
-        <v>44998</v>
+        <v>46097</v>
       </c>
       <c r="J343" s="14">
-        <v>46824</v>
+        <v>47922</v>
       </c>
     </row>
     <row r="344" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A344" s="12">
         <v>20123003897</v>
       </c>
       <c r="B344" s="13" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C344" s="13" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D344" s="13" t="s">
         <v>1882</v>
       </c>
-      <c r="C344" s="13" t="s">
+      <c r="E344" s="13" t="s">
         <v>1883</v>
       </c>
-      <c r="D344" s="13" t="s">
+      <c r="F344" s="13" t="s">
+        <v>1880</v>
+      </c>
+      <c r="G344" s="13" t="s">
         <v>1884</v>
       </c>
-      <c r="E344" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F344" s="13" t="s">
+      <c r="H344" s="13" t="s">
         <v>1882</v>
-      </c>
-[...4 lines deleted...]
-        <v>1884</v>
       </c>
       <c r="I344" s="14">
         <v>45140</v>
       </c>
       <c r="J344" s="14">
         <v>46966</v>
       </c>
     </row>
     <row r="345" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A345" s="12">
         <v>20123003899</v>
       </c>
       <c r="B345" s="13" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C345" s="13" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D345" s="13" t="s">
         <v>1887</v>
       </c>
-      <c r="C345" s="13" t="s">
+      <c r="E345" s="13" t="s">
         <v>1888</v>
       </c>
-      <c r="D345" s="13" t="s">
+      <c r="F345" s="13" t="s">
+        <v>1885</v>
+      </c>
+      <c r="G345" s="13" t="s">
         <v>1889</v>
       </c>
-      <c r="E345" s="13" t="s">
+      <c r="H345" s="13" t="s">
         <v>1890</v>
-      </c>
-[...7 lines deleted...]
-        <v>1892</v>
       </c>
       <c r="I345" s="14">
         <v>45211</v>
       </c>
       <c r="J345" s="14">
         <v>47037</v>
       </c>
     </row>
     <row r="346" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A346" s="12">
         <v>20123003901</v>
       </c>
       <c r="B346" s="13" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C346" s="13" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D346" s="13" t="s">
         <v>1893</v>
       </c>
-      <c r="C346" s="13" t="s">
+      <c r="E346" s="13" t="s">
         <v>1894</v>
       </c>
-      <c r="D346" s="13" t="s">
+      <c r="F346" s="13" t="s">
+        <v>1891</v>
+      </c>
+      <c r="G346" s="13" t="s">
         <v>1895</v>
       </c>
-      <c r="E346" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F346" s="13" t="s">
+      <c r="H346" s="13" t="s">
         <v>1893</v>
-      </c>
-[...4 lines deleted...]
-        <v>1895</v>
       </c>
       <c r="I346" s="14">
         <v>45510</v>
       </c>
       <c r="J346" s="14">
         <v>47335</v>
       </c>
     </row>
     <row r="347" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A347" s="12">
         <v>20123003902</v>
       </c>
       <c r="B347" s="13" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C347" s="13" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D347" s="13" t="s">
         <v>1898</v>
       </c>
-      <c r="C347" s="13" t="s">
+      <c r="E347" s="13" t="s">
         <v>1899</v>
       </c>
-      <c r="D347" s="13" t="s">
+      <c r="F347" s="13" t="s">
+        <v>1896</v>
+      </c>
+      <c r="G347" s="13" t="s">
         <v>1900</v>
       </c>
-      <c r="E347" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F347" s="13" t="s">
+      <c r="H347" s="13" t="s">
         <v>1898</v>
-      </c>
-[...4 lines deleted...]
-        <v>1900</v>
       </c>
       <c r="I347" s="14">
         <v>45328</v>
       </c>
       <c r="J347" s="14">
         <v>47154</v>
       </c>
     </row>
     <row r="348" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A348" s="12">
         <v>20123003903</v>
       </c>
       <c r="B348" s="13" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C348" s="13" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D348" s="13" t="s">
         <v>1903</v>
       </c>
-      <c r="C348" s="13" t="s">
+      <c r="E348" s="13" t="s">
         <v>1904</v>
       </c>
-      <c r="D348" s="13" t="s">
+      <c r="F348" s="13" t="s">
+        <v>1901</v>
+      </c>
+      <c r="G348" s="13" t="s">
         <v>1905</v>
       </c>
-      <c r="E348" s="13" t="s">
+      <c r="H348" s="13" t="s">
         <v>1906</v>
-      </c>
-[...7 lines deleted...]
-        <v>1908</v>
       </c>
       <c r="I348" s="14">
         <v>45308</v>
       </c>
       <c r="J348" s="14">
         <v>47134</v>
       </c>
     </row>
     <row r="349" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A349" s="12">
         <v>20123003906</v>
       </c>
       <c r="B349" s="13" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C349" s="13" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D349" s="13" t="s">
         <v>1909</v>
       </c>
-      <c r="C349" s="13" t="s">
+      <c r="E349" s="13" t="s">
         <v>1910</v>
       </c>
-      <c r="D349" s="13" t="s">
+      <c r="F349" s="13" t="s">
+        <v>1907</v>
+      </c>
+      <c r="G349" s="13" t="s">
         <v>1911</v>
-      </c>
-[...7 lines deleted...]
-        <v>1913</v>
       </c>
       <c r="H349" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I349" s="14">
         <v>45674</v>
       </c>
       <c r="J349" s="14">
         <v>47499</v>
       </c>
     </row>
     <row r="350" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A350" s="12">
         <v>20123003907</v>
       </c>
       <c r="B350" s="13" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C350" s="13" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D350" s="13" t="s">
         <v>1914</v>
       </c>
-      <c r="C350" s="13" t="s">
+      <c r="E350" s="13" t="s">
         <v>1915</v>
       </c>
-      <c r="D350" s="13" t="s">
+      <c r="F350" s="13" t="s">
         <v>1916</v>
       </c>
-      <c r="E350" s="13" t="s">
+      <c r="G350" s="13" t="s">
         <v>1917</v>
       </c>
-      <c r="F350" s="13" t="s">
+      <c r="H350" s="13" t="s">
         <v>1918</v>
-      </c>
-[...4 lines deleted...]
-        <v>1920</v>
       </c>
       <c r="I350" s="14">
         <v>45965</v>
       </c>
       <c r="J350" s="14">
         <v>47790</v>
       </c>
     </row>
     <row r="351" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A351" s="12">
         <v>20123003908</v>
       </c>
       <c r="B351" s="13" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C351" s="13" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D351" s="13" t="s">
         <v>1921</v>
       </c>
-      <c r="C351" s="13" t="s">
+      <c r="E351" s="13" t="s">
         <v>1922</v>
       </c>
-      <c r="D351" s="13" t="s">
+      <c r="F351" s="13" t="s">
+        <v>1919</v>
+      </c>
+      <c r="G351" s="13" t="s">
         <v>1923</v>
       </c>
-      <c r="E351" s="13" t="s">
+      <c r="H351" s="13" t="s">
         <v>1924</v>
-      </c>
-[...7 lines deleted...]
-        <v>1926</v>
       </c>
       <c r="I351" s="14">
         <v>46009</v>
       </c>
       <c r="J351" s="14">
         <v>47834</v>
       </c>
     </row>
     <row r="352" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A352" s="12">
+        <v>20123003909</v>
+      </c>
+      <c r="B352" s="13" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C352" s="13" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D352" s="13" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E352" s="13" t="s">
+        <v>1928</v>
+      </c>
+      <c r="F352" s="13" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G352" s="13" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H352" s="13" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I352" s="14">
+        <v>46041</v>
+      </c>
+      <c r="J352" s="14">
+        <v>47866</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A353" s="12">
         <v>20123003915</v>
       </c>
-      <c r="B352" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G352" s="13" t="s">
+      <c r="B353" s="13" t="s">
         <v>1931</v>
       </c>
-      <c r="H352" s="13" t="s">
+      <c r="C353" s="13" t="s">
         <v>1932</v>
       </c>
-      <c r="I352" s="14">
+      <c r="D353" s="13" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E353" s="13" t="s">
+        <v>1934</v>
+      </c>
+      <c r="F353" s="13" t="s">
+        <v>1931</v>
+      </c>
+      <c r="G353" s="13" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H353" s="13" t="s">
+        <v>1936</v>
+      </c>
+      <c r="I353" s="14">
         <v>45735</v>
       </c>
-      <c r="J352" s="14">
+      <c r="J353" s="14">
         <v>47560</v>
       </c>
     </row>
-    <row r="353" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
-      <c r="A353" s="12">
+    <row r="354" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
+      <c r="A354" s="12">
         <v>20123003917</v>
       </c>
-      <c r="B353" s="13" t="s">
-[...11 lines deleted...]
-      <c r="F353" s="13" t="s">
+      <c r="B354" s="13" t="s">
         <v>1937</v>
       </c>
-      <c r="G353" s="13" t="s">
+      <c r="C354" s="13" t="s">
         <v>1938</v>
       </c>
-      <c r="H353" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I353" s="14">
+      <c r="D354" s="13" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E354" s="13" t="s">
+        <v>1940</v>
+      </c>
+      <c r="F354" s="13" t="s">
+        <v>1941</v>
+      </c>
+      <c r="G354" s="13" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H354" s="13" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I354" s="14">
         <v>45510</v>
       </c>
-      <c r="J353" s="14">
+      <c r="J354" s="14">
         <v>47335</v>
-      </c>
-[...30 lines deleted...]
-        <v>47447</v>
       </c>
     </row>
     <row r="355" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A355" s="12">
-        <v>20123003920</v>
+        <v>20123003918</v>
       </c>
       <c r="B355" s="13" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C355" s="13" t="s">
         <v>1944</v>
       </c>
-      <c r="C355" s="13" t="s">
+      <c r="D355" s="13" t="s">
         <v>1945</v>
       </c>
-      <c r="D355" s="13" t="s">
+      <c r="E355" s="13" t="s">
         <v>1946</v>
       </c>
-      <c r="E355" s="13" t="s">
+      <c r="F355" s="13" t="s">
+        <v>1943</v>
+      </c>
+      <c r="G355" s="13" t="s">
         <v>1947</v>
       </c>
-      <c r="F355" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H355" s="13" t="s">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="I355" s="14">
-        <v>45594</v>
+        <v>45622</v>
       </c>
       <c r="J355" s="14">
-        <v>47419</v>
+        <v>47447</v>
       </c>
     </row>
     <row r="356" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A356" s="12">
+        <v>20123003920</v>
+      </c>
+      <c r="B356" s="13" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C356" s="13" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D356" s="13" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E356" s="13" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F356" s="13" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G356" s="13" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H356" s="13" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I356" s="14">
+        <v>45594</v>
+      </c>
+      <c r="J356" s="14">
+        <v>47419</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A357" s="12">
         <v>20123003927</v>
       </c>
-      <c r="B356" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G356" s="13" t="s">
+      <c r="B357" s="13" t="s">
         <v>1955</v>
       </c>
-      <c r="H356" s="13" t="s">
+      <c r="C357" s="13" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D357" s="13" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E357" s="13" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F357" s="13" t="s">
+        <v>1955</v>
+      </c>
+      <c r="G357" s="13" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H357" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I356" s="14">
+      <c r="I357" s="14">
         <v>45671</v>
       </c>
-      <c r="J356" s="14">
+      <c r="J357" s="14">
         <v>47496</v>
-      </c>
-[...30 lines deleted...]
-        <v>47512</v>
       </c>
     </row>
     <row r="358" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A358" s="12">
+        <v>20123003928</v>
+      </c>
+      <c r="B358" s="13" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C358" s="13" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D358" s="13" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E358" s="13" t="s">
+        <v>1963</v>
+      </c>
+      <c r="F358" s="13" t="s">
+        <v>1960</v>
+      </c>
+      <c r="G358" s="13" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H358" s="13" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I358" s="14">
+        <v>45687</v>
+      </c>
+      <c r="J358" s="14">
+        <v>47512</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A359" s="12">
         <v>20123003932</v>
       </c>
-      <c r="B358" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G358" s="13" t="s">
+      <c r="B359" s="13" t="s">
         <v>1966</v>
       </c>
-      <c r="H358" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I358" s="14">
+      <c r="C359" s="13" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D359" s="13" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E359" s="13" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F359" s="13" t="s">
+        <v>1966</v>
+      </c>
+      <c r="G359" s="13" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H359" s="13" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I359" s="14">
         <v>45735</v>
       </c>
-      <c r="J358" s="14">
+      <c r="J359" s="14">
         <v>47560</v>
-      </c>
-[...30 lines deleted...]
-        <v>47637</v>
       </c>
     </row>
     <row r="360" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A360" s="12">
+        <v>20123003934</v>
+      </c>
+      <c r="B360" s="13" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C360" s="13" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D360" s="13" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E360" s="13" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F360" s="13" t="s">
+        <v>1971</v>
+      </c>
+      <c r="G360" s="13" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H360" s="13" t="s">
+        <v>1976</v>
+      </c>
+      <c r="I360" s="14">
+        <v>45812</v>
+      </c>
+      <c r="J360" s="14">
+        <v>47637</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A361" s="12">
         <v>20123003936</v>
       </c>
-      <c r="B360" s="13" t="s">
-[...11 lines deleted...]
-      <c r="F360" s="13" t="s">
+      <c r="B361" s="13" t="s">
         <v>1977</v>
       </c>
-      <c r="G360" s="13" t="s">
+      <c r="C361" s="13" t="s">
         <v>1978</v>
       </c>
-      <c r="H360" s="13" t="s">
+      <c r="D361" s="13" t="s">
         <v>1979</v>
       </c>
-      <c r="I360" s="14">
+      <c r="E361" s="13" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F361" s="13" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G361" s="13" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H361" s="13" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I361" s="14">
         <v>45860</v>
       </c>
-      <c r="J360" s="14">
+      <c r="J361" s="14">
         <v>47685</v>
       </c>
     </row>
-    <row r="361" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A361" s="12">
+    <row r="362" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A362" s="12">
         <v>20123003940</v>
       </c>
-      <c r="B361" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G361" s="13" t="s">
+      <c r="B362" s="13" t="s">
         <v>1984</v>
       </c>
-      <c r="H361" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I361" s="14">
+      <c r="C362" s="13" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D362" s="13" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E362" s="13" t="s">
+        <v>1987</v>
+      </c>
+      <c r="F362" s="13" t="s">
+        <v>1984</v>
+      </c>
+      <c r="G362" s="13" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H362" s="13" t="s">
+        <v>807</v>
+      </c>
+      <c r="I362" s="14">
         <v>46017</v>
       </c>
-      <c r="J361" s="14">
+      <c r="J362" s="14">
         <v>47842</v>
       </c>
     </row>
-    <row r="362" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A362" s="12">
+    <row r="363" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A363" s="12">
         <v>20123003943</v>
       </c>
-      <c r="B362" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G362" s="13" t="s">
+      <c r="B363" s="13" t="s">
         <v>1989</v>
       </c>
-      <c r="H362" s="13" t="s">
+      <c r="C363" s="13" t="s">
         <v>1990</v>
       </c>
-      <c r="I362" s="14">
+      <c r="D363" s="13" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E363" s="13" t="s">
+        <v>1992</v>
+      </c>
+      <c r="F363" s="13" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G363" s="13" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H363" s="13" t="s">
+        <v>1994</v>
+      </c>
+      <c r="I363" s="14">
         <v>45924</v>
       </c>
-      <c r="J362" s="14">
+      <c r="J363" s="14">
         <v>47749</v>
-      </c>
-[...30 lines deleted...]
-        <v>47790</v>
       </c>
     </row>
     <row r="364" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A364" s="12">
+        <v>20123003944</v>
+      </c>
+      <c r="B364" s="13" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C364" s="13" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D364" s="13" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E364" s="13" t="s">
+        <v>1998</v>
+      </c>
+      <c r="F364" s="13" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G364" s="13" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H364" s="13" t="s">
+        <v>2000</v>
+      </c>
+      <c r="I364" s="14">
+        <v>45965</v>
+      </c>
+      <c r="J364" s="14">
+        <v>47790</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A365" s="12">
         <v>20123003947</v>
       </c>
-      <c r="B364" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G364" s="13" t="s">
+      <c r="B365" s="13" t="s">
         <v>2001</v>
       </c>
-      <c r="H364" s="13" t="s">
+      <c r="C365" s="13" t="s">
         <v>2002</v>
       </c>
-      <c r="I364" s="14">
+      <c r="D365" s="13" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E365" s="13" t="s">
+        <v>2004</v>
+      </c>
+      <c r="F365" s="13" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G365" s="13" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>2006</v>
+      </c>
+      <c r="I365" s="14">
         <v>45968</v>
       </c>
-      <c r="J364" s="14">
+      <c r="J365" s="14">
         <v>47793</v>
-      </c>
-[...30 lines deleted...]
-        <v>47796</v>
       </c>
     </row>
     <row r="366" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A366" s="12">
+        <v>20123003948</v>
+      </c>
+      <c r="B366" s="13" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C366" s="13" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D366" s="13" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E366" s="13" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F366" s="13" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G366" s="13" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H366" s="13" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I366" s="14">
+        <v>45971</v>
+      </c>
+      <c r="J366" s="14">
+        <v>47796</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A367" s="12">
         <v>20123003949</v>
       </c>
-      <c r="B366" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G366" s="13" t="s">
+      <c r="B367" s="13" t="s">
         <v>2013</v>
       </c>
-      <c r="H366" s="13" t="s">
+      <c r="C367" s="13" t="s">
         <v>2014</v>
       </c>
-      <c r="I366" s="14">
+      <c r="D367" s="13" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E367" s="13" t="s">
+        <v>2016</v>
+      </c>
+      <c r="F367" s="13" t="s">
+        <v>2013</v>
+      </c>
+      <c r="G367" s="13" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H367" s="13" t="s">
+        <v>2018</v>
+      </c>
+      <c r="I367" s="14">
         <v>46016</v>
       </c>
-      <c r="J366" s="14">
+      <c r="J367" s="14">
         <v>47841</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A368" s="12">
+        <v>20123003951</v>
+      </c>
+      <c r="B368" s="13" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C368" s="13" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D368" s="13" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E368" s="13" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F368" s="13" t="s">
+        <v>2023</v>
+      </c>
+      <c r="G368" s="13" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H368" s="13" t="s">
+        <v>2021</v>
+      </c>
+      <c r="I368" s="14">
+        <v>46031</v>
+      </c>
+      <c r="J368" s="14">
+        <v>47856</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A369" s="12">
+        <v>20123003952</v>
+      </c>
+      <c r="B369" s="13" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C369" s="13" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D369" s="13" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E369" s="13" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F369" s="13" t="s">
+        <v>2025</v>
+      </c>
+      <c r="G369" s="13" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H369" s="13" t="s">
+        <v>2027</v>
+      </c>
+      <c r="I369" s="14">
+        <v>46097</v>
+      </c>
+      <c r="J369" s="14">
+        <v>47922</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A370" s="12">
+        <v>20123003953</v>
+      </c>
+      <c r="B370" s="13" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C370" s="13" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D370" s="13" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E370" s="13" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F370" s="13" t="s">
+        <v>2030</v>
+      </c>
+      <c r="G370" s="13" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H370" s="13" t="s">
+        <v>2035</v>
+      </c>
+      <c r="I370" s="14">
+        <v>46098</v>
+      </c>
+      <c r="J370" s="14">
+        <v>47923</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A371" s="12">
+        <v>20123003955</v>
+      </c>
+      <c r="B371" s="13" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C371" s="13" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D371" s="13" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E371" s="13" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F371" s="13" t="s">
+        <v>2036</v>
+      </c>
+      <c r="G371" s="13" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H371" s="13" t="s">
+        <v>2041</v>
+      </c>
+      <c r="I371" s="14">
+        <v>46105</v>
+      </c>
+      <c r="J371" s="14">
+        <v>47930</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.70866141732283472" bottom="0.31496062992125984" header="0.70866141732283472" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R(&amp;P/&amp;N)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>