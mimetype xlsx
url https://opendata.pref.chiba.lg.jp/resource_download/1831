--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,96 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D908ABC-B086-4CCD-9CFA-9224226EB034}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{538B9BE2-FA36-4905-AA9E-498305E366FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{AFF9F6BC-546F-4D9D-A509-8C059D527C93}"/>
+    <workbookView xWindow="28680" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{C0906821-DC57-4E36-A893-84B45D8239C3}"/>
   </bookViews>
   <sheets>
     <sheet name="解体業者名簿" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">解体業者名簿!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2581" uniqueCount="2042">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2630" uniqueCount="2076">
   <si>
     <t>解体業者名簿</t>
     <rPh sb="0" eb="2">
       <t>カイタイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ギョウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>メイボ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（令和08年4月1日現在）</t>
+    <t>（令和08年7月1日現在）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>許可番号</t>
     <rPh sb="0" eb="2">
       <t>キョカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者所在地</t>
     <rPh sb="3" eb="6">
@@ -863,50 +866,59 @@
   <si>
     <t>043-423-8511</t>
   </si>
   <si>
     <t>株式会社大衆自動車商会</t>
   </si>
   <si>
     <t>大阪府寝屋川市点野五丁目21番8号</t>
   </si>
   <si>
     <t>072-838-1314</t>
   </si>
   <si>
     <t>檜皮　佳信</t>
   </si>
   <si>
     <t>株式会社大衆自動車商会　千葉店</t>
   </si>
   <si>
     <t>千葉県市川市千鳥町5番5の一部</t>
   </si>
   <si>
     <t>047-306-7632</t>
   </si>
   <si>
+    <t>大阪府寝屋川市点野五丁目21番8号　</t>
+  </si>
+  <si>
+    <t>株式会社大衆自動車商会　千葉野田店</t>
+  </si>
+  <si>
+    <t>千葉県野田市なみき三丁目17番3、同番4、同番5</t>
+  </si>
+  <si>
     <t>有限会社宮坂商店</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田60-20</t>
   </si>
   <si>
     <t>043-312-4650</t>
   </si>
   <si>
     <t>エワズ・アリ・フェルズ・アリ</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字川崎60番20、同番22、同番26</t>
   </si>
   <si>
     <t>043-462-5951</t>
   </si>
   <si>
     <t>有限会社ツユキ商会</t>
   </si>
   <si>
     <t>千葉県佐倉市下志津字申塚1423番地1</t>
   </si>
   <si>
     <t>043-462-6659</t>
@@ -1019,51 +1031,51 @@
   <si>
     <t>0479-57-3800</t>
   </si>
   <si>
     <t>鈴木　和江</t>
   </si>
   <si>
     <t>千葉県旭市三川字善光6601番、同所7398番4</t>
   </si>
   <si>
     <t>0475-58-5821</t>
   </si>
   <si>
     <t>株式会社タムラ</t>
   </si>
   <si>
     <t>千葉県鴨川市滑谷777番地</t>
   </si>
   <si>
     <t>04-7093-1121</t>
   </si>
   <si>
     <t>田村　清孝</t>
   </si>
   <si>
-    <t>千葉県鴨川市坂東字八幡前369番、同所370番2、同所同番3</t>
+    <t>千葉県鴨川市坂東字八幡前370番2、同番3</t>
   </si>
   <si>
     <t>04-7093-1315</t>
   </si>
   <si>
     <t>林億貿易株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市吉岡495番地1</t>
   </si>
   <si>
     <t>043-432-6988</t>
   </si>
   <si>
     <t>林　原億</t>
   </si>
   <si>
     <t>千葉県四街道市吉岡字新林495番1、同番2、同番7の一部</t>
   </si>
   <si>
     <t>株式会社啓愛社</t>
   </si>
   <si>
     <t>東京都千代田区神田須田町一丁目5番地10</t>
   </si>
@@ -2225,54 +2237,63 @@
   <si>
     <t>0475-53-5906</t>
   </si>
   <si>
     <t>小林N・K ENTERPRISE</t>
   </si>
   <si>
     <t>千葉県山武市木原字仕出口2426番17</t>
   </si>
   <si>
     <t>080-5080-5054</t>
   </si>
   <si>
     <t>茂華株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田仲新畑898番地2</t>
   </si>
   <si>
     <t>043-463-9988</t>
   </si>
   <si>
     <t>陳　皇賓</t>
   </si>
   <si>
-    <t>千葉県佐倉市畔田字塚原788番1、同所字浮土894番1、同所同番3、同所字仲新畑898番2</t>
-[...2 lines deleted...]
-    <t>043-423-8336</t>
+    <t>茂華株式会社　第１事業所</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市畔田字仲新畑898番2</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市畔田仲新畑898番地2　</t>
+  </si>
+  <si>
+    <t>茂華株式会社　第２事業所</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市畔田字塚原788番1、同所字浮土894番1、同番3</t>
   </si>
   <si>
     <t>有限会社シラニカ・エンタープライズ</t>
   </si>
   <si>
     <t>千葉県印旛郡酒々井町墨906番地6</t>
   </si>
   <si>
     <t>043-290-9961</t>
   </si>
   <si>
     <t>宇依倉　サミーラ</t>
   </si>
   <si>
     <t>千葉県印旛郡酒々井町墨字出戸906番6の一部、同番9</t>
   </si>
   <si>
     <t>有限会社ＳＵＮＲＩＳＥ　ＴＲＡＤＩＮＧ</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富町592番1</t>
   </si>
   <si>
     <t>043-498-2644</t>
   </si>
@@ -2567,51 +2588,51 @@
   <si>
     <t>090-5995-5985</t>
   </si>
   <si>
     <t>サファリ　トレーディング</t>
   </si>
   <si>
     <t>千葉県鎌ケ谷市軽井沢字中山2146番1の一部</t>
   </si>
   <si>
     <t>047-498-6025</t>
   </si>
   <si>
     <t>有限会社レバルチェ</t>
   </si>
   <si>
     <t>千葉県旭市野中780番地4</t>
   </si>
   <si>
     <t>0479-62-5815</t>
   </si>
   <si>
     <t>近藤　寿弘</t>
   </si>
   <si>
-    <t>千葉県旭市東足洗字浜方2778番17、同所同番104、同所同番105、同所同番106、同所同番107、同所同番108、同所同番119、同所同番120</t>
+    <t>千葉県旭市東足洗字浜方2778番17、同番104、同番105、同番106、同番107、同番108、同番119、同番120</t>
   </si>
   <si>
     <t>ＧＨＯＲＢＡＮＩ ＭＡＪＩＤ ＡＢＡＤ ＡＳＧＨＡＲ</t>
   </si>
   <si>
     <t>千葉県千葉市若葉区若松台3丁目40番3号</t>
   </si>
   <si>
     <t>043-234-5564</t>
   </si>
   <si>
     <t>ティーナオートトレーディング</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富字萩山945番1の一部</t>
   </si>
   <si>
     <t>090-8870-4999</t>
   </si>
   <si>
     <t>株式会社ＰＡＲＳ ＴＲＡＤＩＮＧ</t>
   </si>
   <si>
     <t>千葉県佐倉市下志津字申塚1423番1</t>
   </si>
@@ -3290,99 +3311,81 @@
   <si>
     <t>090-7184-5805</t>
   </si>
   <si>
     <t>有限会社エス．ケイ．アイ</t>
   </si>
   <si>
     <t>千葉県千葉市中央区矢作町991番地216</t>
   </si>
   <si>
     <t>043-225-7055</t>
   </si>
   <si>
     <t>伊東　サナット</t>
   </si>
   <si>
     <t>千葉県八街市上砂字砂押343番1の一部</t>
   </si>
   <si>
     <t>090-1611-4500</t>
   </si>
   <si>
     <t>株式会社フレンズトレーディング</t>
   </si>
   <si>
-    <t>千葉県印西市小林北六丁目1番地11</t>
-[...2 lines deleted...]
-    <t>0476-80-9125</t>
+    <t>千葉県印西市平岡283番地33</t>
+  </si>
+  <si>
+    <t>0476-95-3880</t>
   </si>
   <si>
     <t>バット・シェハザード</t>
   </si>
   <si>
     <t>株式会社フレンズトレーディング　栄町事業所</t>
   </si>
   <si>
-    <t>千葉県印旛郡栄町西字西耕地650番3の一部</t>
-[...20 lines deleted...]
-    <t>090-2156-8165</t>
+    <t>千葉県印旛郡栄町西字西耕地650番3の一部、同番31</t>
+  </si>
+  <si>
+    <t>090-6172-8106</t>
   </si>
   <si>
     <t>ＢＡＳＳＡＭ　ＣＯＲＰＯＲＡＴＩＯＮ株式会社</t>
   </si>
   <si>
     <t>千葉県野田市船形4752番地の8</t>
   </si>
   <si>
     <t>04-7197-5749</t>
   </si>
   <si>
     <t>バッサム・アブドルモアジ・モハメット・エルアッサリ</t>
   </si>
   <si>
-    <t>千葉県野田市船形字下横手一4752番6の一部、同所同番7の一部、同所同番8</t>
+    <t>千葉県野田市船形字下横手一4752番6の一部、同番7の一部、同番8</t>
   </si>
   <si>
     <t>有限会社アイ・ジェイ貿易</t>
   </si>
   <si>
     <t>東京都墨田区本所三丁目9番3号アッバス第一ビル1F</t>
   </si>
   <si>
     <t>03-3624-3171</t>
   </si>
   <si>
     <t>エバディ・アスル・アフサネ</t>
   </si>
   <si>
     <t>有限会社アイ・ジェイ貿易　八街事業所</t>
   </si>
   <si>
     <t>千葉県八街市八街字瓜坪台ろ95番182、同番197、同番198、同番276</t>
   </si>
   <si>
     <t>043-443-4241</t>
   </si>
   <si>
     <t>鈴木　モハマッドターリック</t>
   </si>
@@ -3395,51 +3398,51 @@
   <si>
     <t>鈴木トレーディング</t>
   </si>
   <si>
     <t>千葉県山武市松尾町山室字眞木1173番1、同所1179番1</t>
   </si>
   <si>
     <t>090-1058-5259</t>
   </si>
   <si>
     <t>株式会社プログレスインターナショナル</t>
   </si>
   <si>
     <t>東京都足立区鹿浜八丁目29番10号</t>
   </si>
   <si>
     <t>03-3857-9964</t>
   </si>
   <si>
     <t>原　啓二</t>
   </si>
   <si>
     <t>株式会社プログレスインターナショナル　千葉営業所</t>
   </si>
   <si>
-    <t>千葉県野田市目吹字下ノ内440番1、同所同番5</t>
+    <t>千葉県野田市目吹字下ノ内440番1、同番5</t>
   </si>
   <si>
     <t>アマン株式会社</t>
   </si>
   <si>
     <t>千葉県印旛郡酒々井町馬橋478番地1</t>
   </si>
   <si>
     <t>043-308-3304</t>
   </si>
   <si>
     <t>アブドゥルシャクル</t>
   </si>
   <si>
     <t>アマン株式会社　酒々井事業所</t>
   </si>
   <si>
     <t>千葉県印旛郡酒々井町馬橋字題目塚467番4の一部、同番5の一部、同所477番1の一部、同番4の一部、同所478番1の一部</t>
   </si>
   <si>
     <t>043-304-3304</t>
   </si>
   <si>
     <t>株式会社ＪＭＳ　ＢＲＩＤＧＥ</t>
   </si>
@@ -3920,51 +3923,51 @@
   <si>
     <t>千葉県四街道市大日2042-1　</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿2042番15の一部</t>
   </si>
   <si>
     <t>裕華株式会社</t>
   </si>
   <si>
     <t>千葉県八街市八街ろ147番地18</t>
   </si>
   <si>
     <t>043-442-5234</t>
   </si>
   <si>
     <t>バット・エルデネ・ジグジッド</t>
   </si>
   <si>
     <t>千葉県八街市八街字多賀見野ろ147番18、同番36</t>
   </si>
   <si>
     <t>広島株式会社</t>
   </si>
   <si>
-    <t>千葉県四街道市もねの里一丁目5番30号（キャッスルつかさ203号）</t>
+    <t>千葉県四街道市千代田五丁目55番1</t>
   </si>
   <si>
     <t>043-308-8241</t>
   </si>
   <si>
     <t>アハマッドアリ</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字稲荷山602番63、同所字古台615番14</t>
   </si>
   <si>
     <t>ＭＡＹＡＤＵＮＮＥ　ＴＨＡＭＡＲＡ　ＰＵＳＰＡＮＪＡＮＩ</t>
   </si>
   <si>
     <t>千葉県富里市七栄896番地38</t>
   </si>
   <si>
     <t>090-1119-3274</t>
   </si>
   <si>
     <t>シンコーオート</t>
   </si>
   <si>
     <t>千葉県八街市東吉田字猪ノ谷ツ867番1の一部</t>
   </si>
@@ -4157,51 +4160,51 @@
   <si>
     <t>千葉県佐倉市吉見字稲荷山602番59、同番65、同所字古台612番26、同所615番2、同番7</t>
   </si>
   <si>
     <t>株式会社東北国際貿易</t>
   </si>
   <si>
     <t>千葉県四街道市大日1631番-1号</t>
   </si>
   <si>
     <t>0191-36-1717</t>
   </si>
   <si>
     <t>ヤールムハマッド</t>
   </si>
   <si>
     <t>千葉県四街道市大日字畔田台1631番1の一部、同番3の一部</t>
   </si>
   <si>
     <t>090-7324-6619</t>
   </si>
   <si>
     <t>アパダ株式会社</t>
   </si>
   <si>
-    <t>埼玉県上尾市平方3971番地1</t>
+    <t>千葉県佐倉市下志津1423番1</t>
   </si>
   <si>
     <t>090-6141-1777</t>
   </si>
   <si>
     <t>アスギャルアバディ・アボルファズル</t>
   </si>
   <si>
     <t>ＡＢ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘559-7グランパーチェA101</t>
   </si>
   <si>
     <t>043-488-6823</t>
   </si>
   <si>
     <t>アブドゥルアフマド・アブドゥルラウフ</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘293番3、同番6、同番7、同所294番2</t>
   </si>
   <si>
     <t>株式会社フリーポートジャパン</t>
   </si>
@@ -4301,51 +4304,51 @@
   <si>
     <t>千葉県松戸市小山770番地の3</t>
   </si>
   <si>
     <t>090-5410-1951</t>
   </si>
   <si>
     <t>VINBAK</t>
   </si>
   <si>
     <t>千葉県八街市沖字西沖1777番1の一部</t>
   </si>
   <si>
     <t>株式会社Ｍ．Ｓ．Ｋ　ＣＯ．，ＬＴＤ．</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見605番地3</t>
   </si>
   <si>
     <t>090-3061-0714</t>
   </si>
   <si>
     <t>ハッサン・エム・カムルル</t>
   </si>
   <si>
-    <t>千葉県佐倉市吉見字古台606番8、606番11、606番29、606番39、606番40の一部、606番41、606番42の一部、606番43の一部、606番48の一部、612番9の一部、612番10</t>
+    <t>千葉県佐倉市吉見字古台606番8、同番11、同番29、同番39、同番40の一部、同番41、同番42の一部、同番43の一部、同番48の一部、同所612番9の一部、同番10</t>
   </si>
   <si>
     <t>043-308-6663</t>
   </si>
   <si>
     <t>株式会社田中商事</t>
   </si>
   <si>
     <t>千葉県野田市西高野字中通240番地</t>
   </si>
   <si>
     <t>04-7196-0088</t>
   </si>
   <si>
     <t>田中　博</t>
   </si>
   <si>
     <t>千葉県野田市西高野字中通240番</t>
   </si>
   <si>
     <t>株式会社グローリー</t>
   </si>
   <si>
     <t>千葉県印西市草深2490番地6</t>
   </si>
@@ -4355,69 +4358,72 @@
   <si>
     <t>ドウラトザダアハマドシャー</t>
   </si>
   <si>
     <t>株式会社グローリー　岩富営業所</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富字榎戸279番の一部</t>
   </si>
   <si>
     <t>080-8700-6427</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ヶ丘263番地2</t>
   </si>
   <si>
     <t>043-312-2496</t>
   </si>
   <si>
     <t>アブドラエブ・ナシム</t>
   </si>
   <si>
+    <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第１工場</t>
+  </si>
+  <si>
     <t>千葉県四街道市鹿放ケ丘261番5の一部</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ヶ丘263番地2　</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第２工場</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘349番2の一部</t>
   </si>
   <si>
     <t>080-9156-5231</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第３工場</t>
   </si>
   <si>
-    <t>千葉県四街道市鹿放ケ丘396番9</t>
+    <t>千葉県四街道市鹿放ケ丘396番9の一部</t>
   </si>
   <si>
     <t>Ａ．Ａ．Ｎ．ＪＡＰＡＮ株式会社　第４工場</t>
   </si>
   <si>
     <t>千葉県四街道市鹿放ケ丘260番1の一部、同番2の一部、同所261番2、同番6、同番7</t>
   </si>
   <si>
     <t>080-3408-2992</t>
   </si>
   <si>
     <t>ラハフ・トレーディング株式会社</t>
   </si>
   <si>
     <t>千葉県八街市朝日559番地34</t>
   </si>
   <si>
     <t>043-377-6961</t>
   </si>
   <si>
     <t>アハマド・マルズーク・アバス・メトワリ</t>
   </si>
   <si>
     <t>千葉県八街市朝日字梅里559番34の一部</t>
   </si>
@@ -4481,63 +4487,63 @@
   <si>
     <t>ＦＡＺＩＬ　ＥＬＴＡＦ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市大崎台五丁目21番地7</t>
   </si>
   <si>
     <t>043-312-6837</t>
   </si>
   <si>
     <t>アブドゥル・アリ・アリ・アスカル</t>
   </si>
   <si>
     <t>ＦＡＺＩＬ　ＥＬＴＡＦ株式会社　佐倉事業所</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富町字歌舞連花656番1の一部</t>
   </si>
   <si>
     <t>080-6582-2220</t>
   </si>
   <si>
     <t>ＳＡＪＡＤ株式会社</t>
   </si>
   <si>
-    <t>千葉県四街道市大日554-3パル・ブローテＡ201</t>
+    <t>千葉県佐倉市畔田898番60</t>
   </si>
   <si>
     <t>043-309-5861</t>
   </si>
   <si>
     <t>カンバー・アリ・クルバン・アリ</t>
   </si>
   <si>
     <t>ＳＡＪＡＤ株式会社　佐倉事業所</t>
   </si>
   <si>
-    <t>千葉県佐倉市畔田字仲新畑898番57の一部、同所同番58の一部</t>
+    <t>千葉県佐倉市畔田字仲新畑898番57の一部、同番58の一部</t>
   </si>
   <si>
     <t>株式会社ＡＬＫＡＲＩＭ　ＴＲＡＤＩＮＧ</t>
   </si>
   <si>
     <t>千葉県四街道市大日205番地7</t>
   </si>
   <si>
     <t>080-4719-1425</t>
   </si>
   <si>
     <t>フセイン　ファザラ</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1936番1の一部、同所1937番1の一部</t>
   </si>
   <si>
     <t>グリーン・ライン国際貿易株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市王子台二丁目26番地16号</t>
   </si>
   <si>
     <t>043-460-6177</t>
   </si>
@@ -4817,54 +4823,63 @@
   <si>
     <t>バラティ・アリ・イスマイル</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字古台611番31、同所612番24、同所618番1</t>
   </si>
   <si>
     <t>株式会社フセイニ・トレーディング</t>
   </si>
   <si>
     <t>千葉県四街道市栗山938番地1マロンハイツ102号室</t>
   </si>
   <si>
     <t>043-309-4140</t>
   </si>
   <si>
     <t>ジャンアリ</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1946番13、同所1949番5</t>
   </si>
   <si>
     <t>080-6582-2200</t>
   </si>
   <si>
+    <t>千葉県四街道市栗山938番地1マロンハイツ102号室　</t>
+  </si>
+  <si>
+    <t>株式会社フセイニ・トレーディング　佐倉第2事業所</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市下志津原字庚申塚156番の一部</t>
+  </si>
+  <si>
     <t>ＴＯＬＯ株式会社</t>
   </si>
   <si>
-    <t>千葉県佐倉市大崎台二丁目20番地9号</t>
+    <t>千葉県四街道市千代田四丁目24番2号</t>
   </si>
   <si>
     <t>043-309-6908</t>
   </si>
   <si>
     <t>グラム・アリ・アブドール・アハマド</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字古台６１１番２８、同所６１２番２８、同番２９、同所６１５番１６、同所６１７番１、同所６１８番２、同所字釘貫６２３番１０</t>
   </si>
   <si>
     <t>グリーンランド貿易株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市吉岡430番地3</t>
   </si>
   <si>
     <t>043-497-2181</t>
   </si>
   <si>
     <t>アーマッド　ジャン</t>
   </si>
   <si>
     <t>千葉県四街道市吉岡字荒句430番3</t>
   </si>
@@ -5210,111 +5225,108 @@
   <si>
     <t>スダルディーン・モハマッド・ムルシード</t>
   </si>
   <si>
     <t>千葉県山武市戸田字久保谷1588番6、同番8</t>
   </si>
   <si>
     <t>ＢＲＩＧＨＴ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県八街市八街字富山い1番67</t>
   </si>
   <si>
     <t>043-497-6447</t>
   </si>
   <si>
     <t>モハマドナビ</t>
   </si>
   <si>
     <t>043-498-2533</t>
   </si>
   <si>
     <t>ＡＬ　ＮＥＪＯＵＭ　ＡＬ　ＡＲＢＡＡ株式会社</t>
   </si>
   <si>
-    <t>千葉県木更津市朝日一丁目1番26号</t>
-[...2 lines deleted...]
-    <t>0438-40-5959</t>
+    <t>千葉県市原市福増357番地6</t>
+  </si>
+  <si>
+    <t>090-4848-2244</t>
   </si>
   <si>
     <t>ナイームシャ</t>
   </si>
   <si>
     <t>千葉県市原市福増字六萬部198番</t>
   </si>
   <si>
-    <t>090-4848-2244</t>
-[...1 lines deleted...]
-  <si>
     <t>合同会社令和リサイクル</t>
   </si>
   <si>
     <t>千葉県佐倉市上別所85番地1</t>
   </si>
   <si>
     <t>043-312-3585</t>
   </si>
   <si>
     <t>鳴海　麻衣子</t>
   </si>
   <si>
     <t>千葉県佐倉市上別所字石塚85番1の一部</t>
   </si>
   <si>
     <t>ＹＡＲＹ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市本町77番地2</t>
   </si>
   <si>
     <t>043-312-4561</t>
   </si>
   <si>
     <t>モハマド・アンワー</t>
   </si>
   <si>
     <t>080-6616-1977</t>
   </si>
   <si>
     <t>有限会社ムラディ貿易</t>
   </si>
   <si>
     <t>千葉県四街道市栗山1000番地168</t>
   </si>
   <si>
     <t>043-312-3621</t>
   </si>
   <si>
     <t>ムラディマリクフセイン</t>
   </si>
   <si>
     <t>有限会社ムラディ貿易　四街道自動車解体場</t>
   </si>
   <si>
-    <t>千葉県四街道市大日字畔田台1643番1の一部、1649番2の一部</t>
+    <t>千葉県四街道市大日字畔田台1643番1の一部、同所1649番2の一部</t>
   </si>
   <si>
     <t>090-3892-0550</t>
   </si>
   <si>
     <t>有限会社ＫＨＡＬＩＬＩ</t>
   </si>
   <si>
     <t>千葉県野田市岡田681番地1</t>
   </si>
   <si>
     <t>04-7128-5647</t>
   </si>
   <si>
     <t>カリリチャボシセイエドラスロ</t>
   </si>
   <si>
     <t>千葉県野田市岡田字上尻坪679番3、同所680番1の一部、同番5</t>
   </si>
   <si>
     <t>ＳＡＭＡＮＤＨＡＲ株式会社</t>
   </si>
   <si>
     <t>千葉県山武市木原字竹ノ腰405番地</t>
   </si>
@@ -5348,53 +5360,50 @@
   <si>
     <t>ＳＨＡＭＳ　ＦＥＤＡＩＥ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日1819番地7</t>
   </si>
   <si>
     <t>043-420-8141</t>
   </si>
   <si>
     <t>アリ・モハマッド・アブザル</t>
   </si>
   <si>
     <t>千葉県四街道市大日字今宿1819番1の一部、同番8の一部</t>
   </si>
   <si>
     <t>フェルドス・トレーディング株式会社</t>
   </si>
   <si>
     <t>千葉県市原市栢橋275番地1</t>
   </si>
   <si>
     <t>090-1437-4545</t>
   </si>
   <si>
-    <t>カンアキル</t>
-[...1 lines deleted...]
-  <si>
     <t>千葉県市原市栢橋字和田々285番1の一部</t>
   </si>
   <si>
     <t>株式会社ＢＡＫＲＩＣＨ　ＷＯＲＬＤＳ　ＴＲＡＤＩＮＧ</t>
   </si>
   <si>
     <t>千葉県山武市大木561番1</t>
   </si>
   <si>
     <t>043-225-8288</t>
   </si>
   <si>
     <t>アハマド・バクリッシュ</t>
   </si>
   <si>
     <t>株式会社ＢＡＫＲＩＣＨ　ＷＯＲＬＤＳ　ＴＲＡＤＩＮＧ　大木現場</t>
   </si>
   <si>
     <t>千葉県山武市大木字長谷561番1の一部、同所562番1の一部</t>
   </si>
   <si>
     <t>ＴＡＨＡ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市鹿渡1099番地</t>
@@ -5435,59 +5444,50 @@
   <si>
     <t>カディムホセインアサドラ</t>
   </si>
   <si>
     <t>千葉県佐倉市畔田字浮土895番9の一部</t>
   </si>
   <si>
     <t>ＳＯＨＲＡＢＹ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市王子台四丁目12番地13ビラ太田102号室</t>
   </si>
   <si>
     <t>043-376-2557</t>
   </si>
   <si>
     <t>モハマド・アタ・モハマド・アリ</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字古台611番30、同番35、同所612番37、同番38、同所619番2、同番3</t>
   </si>
   <si>
     <t>090-8856-4030</t>
   </si>
   <si>
-    <t>千葉県佐倉市王子台四丁目12番地13ビラ太田102号室　</t>
-[...7 lines deleted...]
-  <si>
     <t>ＴＯＫＹＯ　ＳＴＡＲ株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市下志津原159番地1</t>
   </si>
   <si>
     <t>043-497-6001</t>
   </si>
   <si>
     <t>フセイニ・サイド・アリシェファ</t>
   </si>
   <si>
     <t>ＴＯＫＹＯ　ＳＴＡＲ株式会社　佐倉事業所</t>
   </si>
   <si>
     <t>千葉県佐倉市下志津原字庚申塚159番1の一部、同所同番2の一部、同所同番3、同所160番1の一部、同所同番3の一部</t>
   </si>
   <si>
     <t>043-309-8611</t>
   </si>
   <si>
     <t>株式会社ＡＨＭＡＤＩ商会</t>
   </si>
   <si>
     <t>千葉県四街道市千代田三丁目2番14号</t>
@@ -5795,65 +5795,50 @@
   <si>
     <t>モハマッド・サディック</t>
   </si>
   <si>
     <t>千葉県四街道市内黒田字小割303番の一部</t>
   </si>
   <si>
     <t>080-5646-5556</t>
   </si>
   <si>
     <t>株式会社ＶＩＣＴＯＲＩＡ</t>
   </si>
   <si>
     <t>千葉県佐倉市表町3-18-7 エクセル・さくら2Ｄ</t>
   </si>
   <si>
     <t>043-376-9233</t>
   </si>
   <si>
     <t>アリモハマッドモハマッド</t>
   </si>
   <si>
     <t>千葉県佐倉市吉見字釘貫623番1の一部、同所624番2の一部、同所628番1の一部</t>
   </si>
   <si>
-    <t>ＳＨＡＲＩＦ株式会社</t>
-[...13 lines deleted...]
-  <si>
     <t>有限会社アウトバーン</t>
   </si>
   <si>
     <t>千葉県千葉市若葉区小倉台五丁目11番12号</t>
   </si>
   <si>
     <t>043-433-1000</t>
   </si>
   <si>
     <t>奥田　英男</t>
   </si>
   <si>
     <t>千葉県八街市滝台字丹尾台1615番の一部</t>
   </si>
   <si>
     <t>090-9151-4100</t>
   </si>
   <si>
     <t>ＪＡＰＡＮ　ＥＸＰＲＥＳＳ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市大日293-5メゾンクレール101号</t>
   </si>
   <si>
     <t>043-308-5211</t>
@@ -6074,50 +6059,65 @@
   <si>
     <t>ＪＡＰＡＮ　ＧＬＯＢＡＬ　ＡＵＴＯ　ＴＥＣＨ株式会社　印西営業所</t>
   </si>
   <si>
     <t>千葉県印西市浦部字大宮戸2631番の一部</t>
   </si>
   <si>
     <t>080-5504-1265</t>
   </si>
   <si>
     <t>株式会社アリインターナショナル</t>
   </si>
   <si>
     <t>千葉県長生郡長南町蔵持327番地</t>
   </si>
   <si>
     <t>0475-46-0917</t>
   </si>
   <si>
     <t>ノルジ・バシル</t>
   </si>
   <si>
     <t>千葉県長生郡長南町竹林字大宮田402番の一部</t>
   </si>
   <si>
+    <t>株式会社ＪＣ　ＴＲＡＤＩＮＧ</t>
+  </si>
+  <si>
+    <t>東京都江東区亀戸５－６－３</t>
+  </si>
+  <si>
+    <t>080-3368-2363</t>
+  </si>
+  <si>
+    <t>石川　梁</t>
+  </si>
+  <si>
+    <t>千葉県野田市船形字下堤外一4406番1の一部</t>
+  </si>
+  <si>
     <t>ＭＡＪＩＤ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市美しが丘一丁目31番8号ティファニーB102</t>
   </si>
   <si>
     <t>043-488-6805</t>
   </si>
   <si>
     <t>ノーリ・ラフマット・ワリ</t>
   </si>
   <si>
     <t>千葉県印西市草深字八幡前491番5の一部、同番6の一部</t>
   </si>
   <si>
     <t>08058261471</t>
   </si>
   <si>
     <t>ＲＥＺＡ　ＴＲＡＤＩＮＧ株式会社</t>
   </si>
   <si>
     <t>千葉県四街道市みそら三丁目25番8号</t>
   </si>
   <si>
     <t>043-372-6949</t>
@@ -6231,50 +6231,155 @@
     <t>みる穂千　礼佐</t>
   </si>
   <si>
     <t>千葉県四街道市大日字萱橋台753番の一部、同所754番の一部</t>
   </si>
   <si>
     <t>090-9134-2862</t>
   </si>
   <si>
     <t>スターランド株式会社</t>
   </si>
   <si>
     <t>千葉県佐倉市岩富945番地1A</t>
   </si>
   <si>
     <t>0433099552</t>
   </si>
   <si>
     <t>アブドゥル・ラザク・アハマド・ファヒム</t>
   </si>
   <si>
     <t>千葉県四街道市吉岡字八郎四121番</t>
   </si>
   <si>
     <t>080-6669-5285</t>
+  </si>
+  <si>
+    <t>ＡＲＴＩＮ貿易株式会社</t>
+  </si>
+  <si>
+    <t>徳島県板野郡上板町引野字前坂口31番地1</t>
+  </si>
+  <si>
+    <t>088-660-2834</t>
+  </si>
+  <si>
+    <t>グラムハイダー・アリマイサム</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市西御門字新山528番1の一部</t>
+  </si>
+  <si>
+    <t>080-5809-4488</t>
+  </si>
+  <si>
+    <t>株式会社ＨＵＳＳＡＩＮＹ　ＣＯＲＰＯＲＡＴＩＯＮ</t>
+  </si>
+  <si>
+    <t>千葉県四街道市栗山1082番22イーストワン105号室</t>
+  </si>
+  <si>
+    <t>043-308-6956</t>
+  </si>
+  <si>
+    <t>アブドルラーオフ</t>
+  </si>
+  <si>
+    <t>千葉県八街市八街字元光明坊に26番5の一部、同番17の一部</t>
+  </si>
+  <si>
+    <t>Ｍ．ＡＬＩ＆ＳＯＮＳ株式会社</t>
+  </si>
+  <si>
+    <t>千葉県野田市船形2104番地1A</t>
+  </si>
+  <si>
+    <t>0471-13-1424</t>
+  </si>
+  <si>
+    <t>カーン・サジャド・アリ</t>
+  </si>
+  <si>
+    <t>Ｍ．ＡＬＩ＆ＳＯＮＳ株式会社　野田解体事業所</t>
+  </si>
+  <si>
+    <t>千葉県野田市船形字上ノ井2105番の一部、同番1、同所2106番の一部、同所2107番1</t>
+  </si>
+  <si>
+    <t>090-9848-0786</t>
+  </si>
+  <si>
+    <t>大谷コーポレーション株式会社</t>
+  </si>
+  <si>
+    <t>千葉県八街市沖733番地1</t>
+  </si>
+  <si>
+    <t>080-8087-3778</t>
+  </si>
+  <si>
+    <t>シンダワバタチメゲ</t>
+  </si>
+  <si>
+    <t>千葉県八街市沖字中沖994番1の一部、同番2の一部</t>
+  </si>
+  <si>
+    <t>チョム・リサイクル・ジャパン株式会社</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市岩富町590番1</t>
+  </si>
+  <si>
+    <t>090-2457-0222</t>
+  </si>
+  <si>
+    <t>ブンサーム・ラタナカン</t>
+  </si>
+  <si>
+    <t>千葉県佐倉市岩富町字向原588番の一部、同所590番1の一部</t>
+  </si>
+  <si>
+    <t>株式会社Ａ．Ｓ．ＴＲＡＤＩＮＧ</t>
+  </si>
+  <si>
+    <t>茨城県坂東市借宿字上ノ谷台248番地2</t>
+  </si>
+  <si>
+    <t>0297-44-8484</t>
+  </si>
+  <si>
+    <t>カーン・アスマトラ</t>
+  </si>
+  <si>
+    <t>株式会社Ａ．Ｓ．ＴＲＡＤＩＮＧ　自動車解体所</t>
+  </si>
+  <si>
+    <t>千葉県印西市高西新田字大越台220番6の一部</t>
+  </si>
+  <si>
+    <t>090-4138-3444</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -6705,52 +6810,52 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BF4E2E9-1A33-453F-8060-7A41402531F0}">
-  <dimension ref="A1:J371"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{359B28FE-BA17-4231-9732-D457509C41C1}">
+  <dimension ref="A1:J378"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="10.8" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.33203125" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.6640625" style="17" customWidth="1"/>
     <col min="3" max="3" width="21" style="17" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="17" customWidth="1"/>
     <col min="6" max="6" width="21.6640625" style="17" customWidth="1"/>
     <col min="7" max="7" width="21" style="17" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="9.6640625" style="18" customWidth="1"/>
     <col min="11" max="16384" width="8.6640625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="4" customFormat="1" ht="16.2" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
@@ -8174,10423 +8279,10647 @@
       <c r="C47" s="13" t="s">
         <v>246</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>247</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>248</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>249</v>
       </c>
       <c r="G47" s="13" t="s">
         <v>250</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>251</v>
       </c>
       <c r="I47" s="14">
         <v>45287</v>
       </c>
       <c r="J47" s="14">
         <v>47113</v>
       </c>
     </row>
-    <row r="48" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="48" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A48" s="12">
+        <v>20123000553</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="E48" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="F48" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="G48" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I48" s="14">
+        <v>45287</v>
+      </c>
+      <c r="J48" s="14">
+        <v>47113</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A49" s="12">
         <v>20123000554</v>
       </c>
-      <c r="B48" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E48" s="13" t="s">
+      <c r="B49" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="F48" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="13" t="s">
+      <c r="C49" s="13" t="s">
         <v>256</v>
       </c>
-      <c r="H48" s="13" t="s">
+      <c r="D49" s="13" t="s">
         <v>257</v>
       </c>
-      <c r="I48" s="14">
+      <c r="E49" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="F49" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="G49" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="I49" s="14">
         <v>45832</v>
       </c>
-      <c r="J48" s="14">
+      <c r="J49" s="14">
         <v>47573</v>
-      </c>
-[...30 lines deleted...]
-        <v>47299</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A50" s="12">
+        <v>20123000594</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="D50" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="E50" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="F50" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="G50" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I50" s="14">
+        <v>45510</v>
+      </c>
+      <c r="J50" s="14">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A51" s="12">
         <v>20123000596</v>
       </c>
-      <c r="B50" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E50" s="13" t="s">
+      <c r="B51" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="F50" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="13" t="s">
+      <c r="C51" s="13" t="s">
         <v>267</v>
       </c>
-      <c r="H50" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I50" s="14">
+      <c r="D51" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="I51" s="14">
         <v>46003</v>
       </c>
-      <c r="J50" s="14">
+      <c r="J51" s="14">
         <v>47741</v>
       </c>
     </row>
-    <row r="51" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A51" s="12">
+    <row r="52" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A52" s="12">
         <v>20123000610</v>
       </c>
-      <c r="B51" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E51" s="13" t="s">
+      <c r="B52" s="13" t="s">
         <v>271</v>
       </c>
-      <c r="F51" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="13" t="s">
+      <c r="C52" s="13" t="s">
         <v>272</v>
       </c>
-      <c r="H51" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I51" s="14">
+      <c r="D52" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="E52" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F52" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="I52" s="14">
         <v>45895</v>
-      </c>
-[...30 lines deleted...]
-        <v>45842</v>
       </c>
       <c r="J52" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="53" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:10" ht="54" x14ac:dyDescent="0.15">
       <c r="A53" s="12">
-        <v>20123000923</v>
+        <v>20123000789</v>
       </c>
       <c r="B53" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="D53" s="13" t="s">
         <v>278</v>
       </c>
-      <c r="C53" s="13" t="s">
+      <c r="E53" s="13" t="s">
         <v>279</v>
       </c>
-      <c r="D53" s="13" t="s">
+      <c r="F53" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="G53" s="13" t="s">
         <v>280</v>
       </c>
-      <c r="E53" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="13" t="s">
+      <c r="H53" s="13" t="s">
         <v>278</v>
       </c>
-      <c r="G53" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I53" s="14">
-        <v>45523</v>
+        <v>45842</v>
       </c>
       <c r="J53" s="14">
-        <v>47299</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A54" s="12">
+        <v>20123000923</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="D54" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="E54" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="F54" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="G54" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="I54" s="14">
+        <v>45523</v>
+      </c>
+      <c r="J54" s="14">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A55" s="12">
         <v>20123001190</v>
       </c>
-      <c r="B54" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E54" s="13" t="s">
+      <c r="B55" s="13" t="s">
         <v>286</v>
       </c>
-      <c r="F54" s="13" t="s">
+      <c r="C55" s="13" t="s">
         <v>287</v>
       </c>
-      <c r="G54" s="13" t="s">
+      <c r="D55" s="13" t="s">
         <v>288</v>
       </c>
-      <c r="H54" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I54" s="14">
+      <c r="E55" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="F55" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="G55" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="I55" s="14">
         <v>44893</v>
       </c>
-      <c r="J54" s="14">
+      <c r="J55" s="14">
         <v>46535</v>
       </c>
     </row>
-    <row r="55" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A55" s="12">
+    <row r="56" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A56" s="12">
         <v>20123001290</v>
       </c>
-      <c r="B55" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E55" s="13" t="s">
+      <c r="B56" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="D56" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="E56" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F55" s="13" t="s">
-[...19 lines deleted...]
-      <c r="B56" s="13" t="s">
+      <c r="F56" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="G56" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="H56" s="13" t="s">
         <v>294</v>
-      </c>
-[...16 lines deleted...]
-        <v>299</v>
       </c>
       <c r="I56" s="14">
         <v>45474</v>
       </c>
       <c r="J56" s="14">
         <v>47299</v>
       </c>
     </row>
-    <row r="57" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A57" s="12">
+        <v>20123001296</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="D57" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="E57" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="F57" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="G57" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="H57" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="I57" s="14">
+        <v>45474</v>
+      </c>
+      <c r="J57" s="14">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A58" s="12">
         <v>20123001327</v>
       </c>
-      <c r="B57" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E57" s="13" t="s">
+      <c r="B58" s="13" t="s">
         <v>303</v>
       </c>
-      <c r="F57" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="13" t="s">
+      <c r="C58" s="13" t="s">
         <v>304</v>
       </c>
-      <c r="H57" s="13" t="s">
+      <c r="D58" s="13" t="s">
         <v>305</v>
       </c>
-      <c r="I57" s="14">
-[...10 lines deleted...]
-      <c r="B58" s="13" t="s">
+      <c r="E58" s="13" t="s">
         <v>306</v>
       </c>
-      <c r="C58" s="13" t="s">
+      <c r="F58" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="G58" s="13" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>310</v>
       </c>
       <c r="H58" s="13" t="s">
         <v>308</v>
       </c>
       <c r="I58" s="14">
+        <v>44391</v>
+      </c>
+      <c r="J58" s="14">
+        <v>46129</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A59" s="12">
+        <v>20123001362</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="F59" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="G59" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="I59" s="14">
         <v>45748</v>
       </c>
-      <c r="J58" s="14">
+      <c r="J59" s="14">
         <v>47573</v>
-      </c>
-[...30 lines deleted...]
-        <v>47299</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A60" s="12">
-        <v>20123001479</v>
+        <v>20123001365</v>
       </c>
       <c r="B60" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D60" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="E60" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="F60" s="13" t="s">
         <v>318</v>
       </c>
-      <c r="C60" s="13" t="s">
+      <c r="G60" s="13" t="s">
         <v>319</v>
       </c>
-      <c r="D60" s="13" t="s">
+      <c r="H60" s="13" t="s">
         <v>320</v>
       </c>
-      <c r="E60" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I60" s="14">
-        <v>45648</v>
+        <v>45497</v>
       </c>
       <c r="J60" s="14">
-        <v>47473</v>
+        <v>47299</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A61" s="12">
-        <v>20123001481</v>
+        <v>20123001479</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C61" s="13" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E61" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F61" s="13" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="G61" s="13" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="I61" s="14">
-        <v>45748</v>
+        <v>45648</v>
       </c>
       <c r="J61" s="14">
-        <v>47573</v>
+        <v>47473</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A62" s="12">
-        <v>20123001534</v>
+        <v>20123001481</v>
       </c>
       <c r="B62" s="13" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C62" s="13" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E62" s="13" t="s">
-        <v>333</v>
+        <v>142</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>330</v>
       </c>
       <c r="G62" s="13" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="I62" s="14">
         <v>45748</v>
       </c>
       <c r="J62" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="63" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="63" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A63" s="12">
-        <v>20123001542</v>
+        <v>20123001534</v>
       </c>
       <c r="B63" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="D63" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="E63" s="13" t="s">
         <v>336</v>
       </c>
-      <c r="C63" s="13" t="s">
+      <c r="F63" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="G63" s="13" t="s">
         <v>337</v>
-      </c>
-[...10 lines deleted...]
-        <v>340</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>338</v>
       </c>
       <c r="I63" s="14">
-        <v>45687</v>
+        <v>45748</v>
       </c>
       <c r="J63" s="14">
-        <v>47494</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A64" s="12">
+        <v>20123001542</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="D64" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="E64" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="F64" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="G64" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="I64" s="14">
+        <v>45687</v>
+      </c>
+      <c r="J64" s="14">
+        <v>47494</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A65" s="12">
         <v>20123001589</v>
       </c>
-      <c r="B64" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E64" s="13" t="s">
+      <c r="B65" s="13" t="s">
         <v>344</v>
       </c>
-      <c r="F64" s="13" t="s">
+      <c r="C65" s="13" t="s">
         <v>345</v>
       </c>
-      <c r="G64" s="13" t="s">
+      <c r="D65" s="13" t="s">
         <v>346</v>
       </c>
-      <c r="H64" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I64" s="14">
+      <c r="E65" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="F65" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="G65" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="H65" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="I65" s="14">
         <v>45835</v>
-      </c>
-[...30 lines deleted...]
-        <v>45748</v>
       </c>
       <c r="J65" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="66" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A66" s="12">
-        <v>20123001596</v>
+        <v>20123001590</v>
       </c>
       <c r="B66" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C66" s="13" t="s">
         <v>351</v>
       </c>
-      <c r="C66" s="13" t="s">
+      <c r="D66" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="D66" s="13" t="s">
+      <c r="E66" s="13" t="s">
         <v>353</v>
       </c>
-      <c r="E66" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="13" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="G66" s="13" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="I66" s="14">
-        <v>45784</v>
+        <v>45748</v>
       </c>
       <c r="J66" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="67" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="67" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A67" s="12">
-        <v>20123001602</v>
+        <v>20123001596</v>
       </c>
       <c r="B67" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="F67" s="13" t="s">
         <v>358</v>
       </c>
-      <c r="C67" s="13" t="s">
+      <c r="G67" s="13" t="s">
         <v>359</v>
       </c>
-      <c r="D67" s="13" t="s">
+      <c r="H67" s="13" t="s">
         <v>360</v>
       </c>
-      <c r="E67" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I67" s="14">
-        <v>45722</v>
+        <v>45784</v>
       </c>
       <c r="J67" s="14">
-        <v>47517</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A68" s="12">
-        <v>20123001606</v>
+        <v>20123001602</v>
       </c>
       <c r="B68" s="13" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C68" s="13" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="E68" s="13" t="s">
-        <v>367</v>
+        <v>142</v>
       </c>
       <c r="F68" s="13" t="s">
         <v>364</v>
       </c>
       <c r="G68" s="13" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="I68" s="14">
-        <v>45474</v>
+        <v>45722</v>
       </c>
       <c r="J68" s="14">
-        <v>47299</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47517</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A69" s="12">
         <v>20123001606</v>
       </c>
       <c r="B69" s="13" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C69" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="D69" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="E69" s="13" t="s">
         <v>370</v>
       </c>
-      <c r="D69" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="13" t="s">
+      <c r="F69" s="13" t="s">
         <v>367</v>
       </c>
-      <c r="F69" s="13" t="s">
+      <c r="G69" s="13" t="s">
         <v>371</v>
       </c>
-      <c r="G69" s="13" t="s">
+      <c r="H69" s="13" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="I69" s="14">
         <v>45474</v>
       </c>
       <c r="J69" s="14">
         <v>47299</v>
       </c>
     </row>
-    <row r="70" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="70" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A70" s="12">
-        <v>20123001830</v>
+        <v>20123001606</v>
       </c>
       <c r="B70" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="D70" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="E70" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="F70" s="13" t="s">
         <v>374</v>
       </c>
-      <c r="C70" s="13" t="s">
+      <c r="G70" s="13" t="s">
         <v>375</v>
       </c>
-      <c r="D70" s="13" t="s">
+      <c r="H70" s="13" t="s">
         <v>376</v>
       </c>
-      <c r="E70" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I70" s="14">
-        <v>44085</v>
+        <v>45474</v>
       </c>
       <c r="J70" s="14">
-        <v>45747</v>
+        <v>47299</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A71" s="12">
-        <v>20123001831</v>
+        <v>20123001830</v>
       </c>
       <c r="B71" s="13" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C71" s="13" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E71" s="13" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="F71" s="13" t="s">
         <v>381</v>
       </c>
       <c r="G71" s="13" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="H71" s="13" t="s">
         <v>383</v>
       </c>
       <c r="I71" s="14">
-        <v>45833</v>
+        <v>46121</v>
       </c>
       <c r="J71" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A72" s="12">
-        <v>20123001833</v>
+        <v>20123001831</v>
       </c>
       <c r="B72" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="D72" s="13" t="s">
         <v>386</v>
       </c>
-      <c r="C72" s="13" t="s">
+      <c r="E72" s="13" t="s">
         <v>387</v>
       </c>
-      <c r="D72" s="13" t="s">
+      <c r="F72" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="G72" s="13" t="s">
         <v>388</v>
       </c>
-      <c r="E72" s="13" t="s">
+      <c r="H72" s="13" t="s">
         <v>386</v>
       </c>
-      <c r="F72" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I72" s="14">
-        <v>45100</v>
+        <v>45833</v>
       </c>
       <c r="J72" s="14">
-        <v>45747</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A73" s="12">
         <v>20123001833</v>
       </c>
       <c r="B73" s="13" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C73" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="D73" s="13" t="s">
         <v>391</v>
       </c>
-      <c r="D73" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="13" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>392</v>
       </c>
       <c r="G73" s="13" t="s">
         <v>393</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>142</v>
+        <v>391</v>
       </c>
       <c r="I73" s="14">
-        <v>45100</v>
+        <v>46192</v>
       </c>
       <c r="J73" s="14">
-        <v>45747</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A74" s="12">
+        <v>20123001833</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="E74" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="F74" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="G74" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="H74" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I74" s="14">
+        <v>46192</v>
+      </c>
+      <c r="J74" s="14">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A75" s="12">
         <v>20123001835</v>
       </c>
-      <c r="B74" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E74" s="13" t="s">
+      <c r="B75" s="13" t="s">
         <v>397</v>
       </c>
-      <c r="F74" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="13" t="s">
+      <c r="C75" s="13" t="s">
         <v>398</v>
       </c>
-      <c r="H74" s="13" t="s">
+      <c r="D75" s="13" t="s">
         <v>399</v>
       </c>
-      <c r="I74" s="14">
-[...10 lines deleted...]
-      <c r="B75" s="13" t="s">
+      <c r="E75" s="13" t="s">
         <v>400</v>
       </c>
-      <c r="C75" s="13" t="s">
+      <c r="F75" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="G75" s="13" t="s">
         <v>401</v>
-      </c>
-[...10 lines deleted...]
-        <v>404</v>
       </c>
       <c r="H75" s="13" t="s">
         <v>402</v>
       </c>
       <c r="I75" s="14">
-        <v>45748</v>
+        <v>45944</v>
       </c>
       <c r="J75" s="14">
-        <v>47573</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47664</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A76" s="12">
-        <v>20123001839</v>
+        <v>20123001838</v>
       </c>
       <c r="B76" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="D76" s="13" t="s">
         <v>405</v>
       </c>
-      <c r="C76" s="13" t="s">
+      <c r="E76" s="13" t="s">
         <v>406</v>
       </c>
-      <c r="D76" s="13" t="s">
+      <c r="F76" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="G76" s="13" t="s">
         <v>407</v>
       </c>
-      <c r="E76" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F76" s="13" t="s">
+      <c r="H76" s="13" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>410</v>
       </c>
       <c r="I76" s="14">
         <v>45748</v>
       </c>
       <c r="J76" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="77" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="77" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A77" s="12">
-        <v>20123001872</v>
+        <v>20123001839</v>
       </c>
       <c r="B77" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="E77" s="13" t="s">
         <v>411</v>
       </c>
-      <c r="C77" s="13" t="s">
+      <c r="F77" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="G77" s="13" t="s">
         <v>412</v>
       </c>
-      <c r="D77" s="13" t="s">
+      <c r="H77" s="13" t="s">
         <v>413</v>
       </c>
-      <c r="E77" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I77" s="14">
-        <v>45919</v>
+        <v>45748</v>
       </c>
       <c r="J77" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="78" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="78" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A78" s="12">
-        <v>20123001910</v>
+        <v>20123001872</v>
       </c>
       <c r="B78" s="13" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C78" s="13" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E78" s="13" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="F78" s="13" t="s">
         <v>418</v>
       </c>
       <c r="G78" s="13" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="H78" s="13" t="s">
         <v>420</v>
       </c>
       <c r="I78" s="14">
-        <v>45840</v>
+        <v>45919</v>
       </c>
       <c r="J78" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="79" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A79" s="12">
-        <v>20123001921</v>
+        <v>20123001910</v>
       </c>
       <c r="B79" s="13" t="s">
+        <v>421</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="D79" s="13" t="s">
         <v>423</v>
       </c>
-      <c r="C79" s="13" t="s">
+      <c r="E79" s="13" t="s">
         <v>424</v>
       </c>
-      <c r="D79" s="13" t="s">
+      <c r="F79" s="13" t="s">
+        <v>421</v>
+      </c>
+      <c r="G79" s="13" t="s">
         <v>425</v>
       </c>
-      <c r="E79" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H79" s="13" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="I79" s="14">
-        <v>45748</v>
+        <v>45840</v>
       </c>
       <c r="J79" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="80" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A80" s="12">
-        <v>20123001933</v>
+        <v>20123001921</v>
       </c>
       <c r="B80" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="D80" s="13" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
       <c r="E80" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F80" s="13" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="G80" s="13" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="I80" s="14">
-        <v>45910</v>
+        <v>45748</v>
       </c>
       <c r="J80" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="81" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="81" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A81" s="12">
+        <v>20123001933</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="D81" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="E81" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F81" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="G81" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="H81" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="I81" s="14">
+        <v>45910</v>
+      </c>
+      <c r="J81" s="14">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A82" s="12">
         <v>20123001935</v>
       </c>
-      <c r="B81" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E81" s="13" t="s">
+      <c r="B82" s="13" t="s">
         <v>436</v>
       </c>
-      <c r="F81" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="13" t="s">
+      <c r="C82" s="13" t="s">
         <v>437</v>
       </c>
-      <c r="H81" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I81" s="14">
+      <c r="D82" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="E82" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="F82" s="13" t="s">
+        <v>436</v>
+      </c>
+      <c r="G82" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="H82" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="I82" s="14">
         <v>45524</v>
       </c>
-      <c r="J81" s="14">
+      <c r="J82" s="14">
         <v>47299</v>
       </c>
     </row>
-    <row r="82" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A82" s="12">
+    <row r="83" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A83" s="12">
         <v>20123001947</v>
       </c>
-      <c r="B82" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E82" s="13" t="s">
+      <c r="B83" s="13" t="s">
         <v>441</v>
       </c>
-      <c r="F82" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="13" t="s">
+      <c r="C83" s="13" t="s">
         <v>442</v>
       </c>
-      <c r="H82" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I82" s="14">
+      <c r="D83" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="E83" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="F83" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="G83" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="H83" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="I83" s="14">
         <v>45818</v>
       </c>
-      <c r="J82" s="14">
+      <c r="J83" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="83" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A83" s="12">
+    <row r="84" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A84" s="12">
         <v>20123001949</v>
       </c>
-      <c r="B83" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E83" s="13" t="s">
+      <c r="B84" s="13" t="s">
         <v>446</v>
       </c>
-      <c r="F83" s="13" t="s">
+      <c r="C84" s="13" t="s">
         <v>447</v>
       </c>
-      <c r="G83" s="13" t="s">
+      <c r="D84" s="13" t="s">
         <v>448</v>
       </c>
-      <c r="H83" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I83" s="14">
+      <c r="E84" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="F84" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="G84" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="H84" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="I84" s="14">
         <v>45701</v>
       </c>
-      <c r="J83" s="14">
+      <c r="J84" s="14">
         <v>47526</v>
-      </c>
-[...30 lines deleted...]
-        <v>47486</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A85" s="12">
+        <v>20123001961</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="D85" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="E85" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="F85" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="G85" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="H85" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="I85" s="14">
+        <v>45820</v>
+      </c>
+      <c r="J85" s="14">
+        <v>47486</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A86" s="12">
         <v>20123001970</v>
       </c>
-      <c r="B85" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E85" s="13" t="s">
+      <c r="B86" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>460</v>
+      </c>
+      <c r="D86" s="13" t="s">
+        <v>461</v>
+      </c>
+      <c r="E86" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F85" s="13" t="s">
-[...19 lines deleted...]
-      <c r="B86" s="13" t="s">
+      <c r="F86" s="13" t="s">
         <v>462</v>
       </c>
-      <c r="C86" s="13" t="s">
+      <c r="G86" s="13" t="s">
         <v>463</v>
-      </c>
-[...10 lines deleted...]
-        <v>467</v>
       </c>
       <c r="H86" s="13" t="s">
         <v>464</v>
       </c>
       <c r="I86" s="14">
-        <v>45748</v>
+        <v>45958</v>
       </c>
       <c r="J86" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="87" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="87" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A87" s="12">
-        <v>20123001978</v>
+        <v>20123001975</v>
       </c>
       <c r="B87" s="13" t="s">
+        <v>465</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="D87" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="E87" s="13" t="s">
         <v>468</v>
       </c>
-      <c r="C87" s="13" t="s">
+      <c r="F87" s="13" t="s">
         <v>469</v>
       </c>
-      <c r="D87" s="13" t="s">
+      <c r="G87" s="13" t="s">
         <v>470</v>
       </c>
-      <c r="E87" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H87" s="13" t="s">
-        <v>142</v>
+        <v>467</v>
       </c>
       <c r="I87" s="14">
-        <v>45421</v>
+        <v>45748</v>
       </c>
       <c r="J87" s="14">
-        <v>47182</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A88" s="12">
+        <v>20123001978</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="D88" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="E88" s="13" t="s">
+        <v>474</v>
+      </c>
+      <c r="F88" s="13" t="s">
+        <v>475</v>
+      </c>
+      <c r="G88" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="H88" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I88" s="14">
+        <v>45421</v>
+      </c>
+      <c r="J88" s="14">
+        <v>47182</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A89" s="12">
         <v>20123002313</v>
       </c>
-      <c r="B88" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E88" s="13" t="s">
+      <c r="B89" s="13" t="s">
         <v>477</v>
       </c>
-      <c r="F88" s="13" t="s">
+      <c r="C89" s="13" t="s">
         <v>478</v>
       </c>
-      <c r="G88" s="13" t="s">
+      <c r="D89" s="13" t="s">
         <v>479</v>
       </c>
-      <c r="H88" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I88" s="14">
+      <c r="E89" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="F89" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="G89" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="H89" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="I89" s="14">
         <v>45648</v>
-      </c>
-[...30 lines deleted...]
-        <v>45867</v>
       </c>
       <c r="J89" s="14">
         <v>47473</v>
       </c>
     </row>
     <row r="90" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A90" s="12">
-        <v>20123002365</v>
+        <v>20123002345</v>
       </c>
       <c r="B90" s="13" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="C90" s="13" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E90" s="13" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="F90" s="13" t="s">
         <v>487</v>
       </c>
       <c r="G90" s="13" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="H90" s="13" t="s">
         <v>489</v>
       </c>
       <c r="I90" s="14">
-        <v>45833</v>
+        <v>45867</v>
       </c>
       <c r="J90" s="14">
-        <v>47573</v>
+        <v>47473</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A91" s="12">
-        <v>20123002368</v>
+        <v>20123002365</v>
       </c>
       <c r="B91" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="D91" s="13" t="s">
         <v>492</v>
       </c>
-      <c r="C91" s="13" t="s">
+      <c r="E91" s="13" t="s">
         <v>493</v>
       </c>
-      <c r="D91" s="13" t="s">
+      <c r="F91" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="G91" s="13" t="s">
         <v>494</v>
       </c>
-      <c r="E91" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H91" s="13" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="I91" s="14">
-        <v>45884</v>
+        <v>45833</v>
       </c>
       <c r="J91" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="92" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
+    <row r="92" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A92" s="12">
-        <v>20123002370</v>
+        <v>20123002368</v>
       </c>
       <c r="B92" s="13" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="C92" s="13" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="D92" s="13" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="E92" s="13" t="s">
-        <v>501</v>
+        <v>142</v>
       </c>
       <c r="F92" s="13" t="s">
         <v>498</v>
       </c>
       <c r="G92" s="13" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="H92" s="13" t="s">
         <v>500</v>
       </c>
       <c r="I92" s="14">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="J92" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="93" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="93" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A93" s="12">
-        <v>20123002386</v>
+        <v>20123002370</v>
       </c>
       <c r="B93" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="D93" s="13" t="s">
         <v>503</v>
       </c>
-      <c r="C93" s="13" t="s">
+      <c r="E93" s="13" t="s">
         <v>504</v>
       </c>
-      <c r="D93" s="13" t="s">
+      <c r="F93" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="G93" s="13" t="s">
         <v>505</v>
       </c>
-      <c r="E93" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H93" s="13" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="I93" s="14">
-        <v>45119</v>
+        <v>45748</v>
       </c>
       <c r="J93" s="14">
-        <v>45848</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A94" s="12">
-        <v>20123002394</v>
+        <v>20123002386</v>
       </c>
       <c r="B94" s="13" t="s">
+        <v>506</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="D94" s="13" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
       <c r="E94" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F94" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="G94" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="H94" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="I94" s="14">
+        <v>46135</v>
+      </c>
+      <c r="J94" s="14">
+        <v>47674</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A95" s="12">
+        <v>20123002394</v>
+      </c>
+      <c r="B95" s="13" t="s">
         <v>511</v>
       </c>
-      <c r="G94" s="13" t="s">
+      <c r="C95" s="13" t="s">
         <v>512</v>
       </c>
-      <c r="H94" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I94" s="14">
+      <c r="D95" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="E95" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F95" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="G95" s="13" t="s">
+        <v>515</v>
+      </c>
+      <c r="H95" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="I95" s="14">
         <v>45931</v>
       </c>
-      <c r="J94" s="14">
+      <c r="J95" s="14">
         <v>47573</v>
-      </c>
-[...30 lines deleted...]
-        <v>47711</v>
       </c>
     </row>
     <row r="96" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A96" s="12">
-        <v>20123002416</v>
+        <v>20123002409</v>
       </c>
       <c r="B96" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="C96" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="D96" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="E96" s="13" t="s">
         <v>519</v>
       </c>
-      <c r="C96" s="13" t="s">
+      <c r="F96" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="G96" s="13" t="s">
         <v>520</v>
       </c>
-      <c r="D96" s="13" t="s">
+      <c r="H96" s="13" t="s">
         <v>521</v>
       </c>
-      <c r="E96" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I96" s="14">
-        <v>45474</v>
+        <v>45961</v>
       </c>
       <c r="J96" s="14">
-        <v>47299</v>
+        <v>47711</v>
       </c>
     </row>
     <row r="97" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A97" s="12">
-        <v>20123002417</v>
+        <v>20123002416</v>
       </c>
       <c r="B97" s="13" t="s">
+        <v>522</v>
+      </c>
+      <c r="C97" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="D97" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="E97" s="13" t="s">
         <v>525</v>
       </c>
-      <c r="C97" s="13" t="s">
+      <c r="F97" s="13" t="s">
+        <v>522</v>
+      </c>
+      <c r="G97" s="13" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>529</v>
       </c>
       <c r="H97" s="13" t="s">
         <v>527</v>
       </c>
       <c r="I97" s="14">
+        <v>45474</v>
+      </c>
+      <c r="J97" s="14">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A98" s="12">
+        <v>20123002417</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="C98" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="D98" s="13" t="s">
+        <v>530</v>
+      </c>
+      <c r="E98" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="F98" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="G98" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="H98" s="13" t="s">
+        <v>530</v>
+      </c>
+      <c r="I98" s="14">
         <v>46042</v>
       </c>
-      <c r="J97" s="14">
+      <c r="J98" s="14">
         <v>47830</v>
       </c>
     </row>
-    <row r="98" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-    <row r="99" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="99" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A99" s="12">
         <v>20123002420</v>
       </c>
       <c r="B99" s="13" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C99" s="13" t="s">
+        <v>534</v>
+      </c>
+      <c r="D99" s="13" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="E99" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>536</v>
       </c>
       <c r="G99" s="13" t="s">
         <v>537</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="I99" s="14">
         <v>45497</v>
       </c>
       <c r="J99" s="14">
         <v>47299</v>
       </c>
     </row>
     <row r="100" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A100" s="12">
+        <v>20123002420</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>538</v>
+      </c>
+      <c r="D100" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="E100" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F100" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="G100" s="13" t="s">
+        <v>540</v>
+      </c>
+      <c r="H100" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="I100" s="14">
+        <v>45497</v>
+      </c>
+      <c r="J100" s="14">
+        <v>47299</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A101" s="12">
         <v>20123002450</v>
       </c>
-      <c r="B100" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E100" s="13" t="s">
+      <c r="B101" s="13" t="s">
         <v>541</v>
       </c>
-      <c r="F100" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="13" t="s">
+      <c r="C101" s="13" t="s">
         <v>542</v>
       </c>
-      <c r="H100" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I100" s="14">
+      <c r="D101" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="E101" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="F101" s="13" t="s">
+        <v>541</v>
+      </c>
+      <c r="G101" s="13" t="s">
+        <v>545</v>
+      </c>
+      <c r="H101" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="I101" s="14">
         <v>44669</v>
       </c>
-      <c r="J100" s="14">
+      <c r="J101" s="14">
         <v>46494</v>
-      </c>
-[...30 lines deleted...]
-        <v>47641</v>
       </c>
     </row>
     <row r="102" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A102" s="12">
+        <v>20123002453</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>546</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="D102" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="E102" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="F102" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="G102" s="13" t="s">
+        <v>551</v>
+      </c>
+      <c r="H102" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="I102" s="14">
+        <v>45952</v>
+      </c>
+      <c r="J102" s="14">
+        <v>47641</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A103" s="12">
         <v>20123002543</v>
       </c>
-      <c r="B102" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E102" s="13" t="s">
+      <c r="B103" s="13" t="s">
         <v>552</v>
       </c>
-      <c r="F102" s="13" t="s">
+      <c r="C103" s="13" t="s">
         <v>553</v>
       </c>
-      <c r="G102" s="13" t="s">
+      <c r="D103" s="13" t="s">
         <v>554</v>
       </c>
-      <c r="H102" s="13" t="s">
+      <c r="E103" s="13" t="s">
         <v>555</v>
       </c>
-      <c r="I102" s="14">
+      <c r="F103" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="G103" s="13" t="s">
+        <v>557</v>
+      </c>
+      <c r="H103" s="13" t="s">
+        <v>558</v>
+      </c>
+      <c r="I103" s="14">
         <v>45748</v>
       </c>
-      <c r="J102" s="14">
+      <c r="J103" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="103" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A103" s="12">
+    <row r="104" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A104" s="12">
         <v>20123002544</v>
       </c>
-      <c r="B103" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E103" s="13" t="s">
+      <c r="B104" s="13" t="s">
         <v>559</v>
       </c>
-      <c r="F103" s="13" t="s">
+      <c r="C104" s="13" t="s">
         <v>560</v>
       </c>
-      <c r="G103" s="13" t="s">
+      <c r="D104" s="13" t="s">
         <v>561</v>
       </c>
-      <c r="H103" s="13" t="s">
+      <c r="E104" s="13" t="s">
         <v>562</v>
       </c>
-      <c r="I103" s="14">
+      <c r="F104" s="13" t="s">
+        <v>563</v>
+      </c>
+      <c r="G104" s="13" t="s">
+        <v>564</v>
+      </c>
+      <c r="H104" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="I104" s="14">
         <v>45733</v>
       </c>
-      <c r="J103" s="14">
+      <c r="J104" s="14">
         <v>47473</v>
-      </c>
-[...30 lines deleted...]
-        <v>47573</v>
       </c>
     </row>
     <row r="105" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A105" s="12">
-        <v>20123002553</v>
+        <v>20123002546</v>
       </c>
       <c r="B105" s="13" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="C105" s="13" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="D105" s="13" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="E105" s="13" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="F105" s="13" t="s">
         <v>570</v>
       </c>
       <c r="G105" s="13" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="H105" s="13" t="s">
         <v>572</v>
       </c>
       <c r="I105" s="14">
-        <v>45804</v>
+        <v>45945</v>
       </c>
       <c r="J105" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="106" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A106" s="12">
         <v>20123002553</v>
       </c>
       <c r="B106" s="13" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C106" s="13" t="s">
+        <v>574</v>
+      </c>
+      <c r="D106" s="13" t="s">
         <v>575</v>
       </c>
-      <c r="D106" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="13" t="s">
+        <v>576</v>
+      </c>
+      <c r="F106" s="13" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="G106" s="13" t="s">
         <v>577</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="I106" s="14">
         <v>45804</v>
       </c>
       <c r="J106" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="107" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A107" s="12">
-        <v>20123002570</v>
+        <v>20123002553</v>
       </c>
       <c r="B107" s="13" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C107" s="13" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="D107" s="13" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="F107" s="13" t="s">
         <v>579</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="I107" s="14">
-        <v>45748</v>
+        <v>45804</v>
       </c>
       <c r="J107" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="108" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="108" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A108" s="12">
-        <v>20123002594</v>
+        <v>20123002570</v>
       </c>
       <c r="B108" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="C108" s="13" t="s">
+        <v>583</v>
+      </c>
+      <c r="D108" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="E108" s="13" t="s">
         <v>585</v>
       </c>
-      <c r="C108" s="13" t="s">
+      <c r="F108" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="G108" s="13" t="s">
         <v>586</v>
-      </c>
-[...10 lines deleted...]
-        <v>589</v>
       </c>
       <c r="H108" s="13" t="s">
         <v>587</v>
       </c>
       <c r="I108" s="14">
-        <v>46008</v>
+        <v>45748</v>
       </c>
       <c r="J108" s="14">
-        <v>47699</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="109" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A109" s="12">
+        <v>20123002594</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>589</v>
+      </c>
+      <c r="D109" s="13" t="s">
+        <v>590</v>
+      </c>
+      <c r="E109" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F109" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="G109" s="13" t="s">
+        <v>592</v>
+      </c>
+      <c r="H109" s="13" t="s">
+        <v>590</v>
+      </c>
+      <c r="I109" s="14">
+        <v>46008</v>
+      </c>
+      <c r="J109" s="14">
+        <v>47699</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A110" s="12">
         <v>20123002613</v>
       </c>
-      <c r="B109" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E109" s="13" t="s">
+      <c r="B110" s="13" t="s">
         <v>593</v>
       </c>
-      <c r="F109" s="13" t="s">
+      <c r="C110" s="13" t="s">
         <v>594</v>
       </c>
-      <c r="G109" s="13" t="s">
+      <c r="D110" s="13" t="s">
         <v>595</v>
       </c>
-      <c r="H109" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I109" s="14">
+      <c r="E110" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="F110" s="13" t="s">
+        <v>597</v>
+      </c>
+      <c r="G110" s="13" t="s">
+        <v>598</v>
+      </c>
+      <c r="H110" s="13" t="s">
+        <v>595</v>
+      </c>
+      <c r="I110" s="14">
         <v>45821</v>
-      </c>
-[...30 lines deleted...]
-        <v>46009</v>
       </c>
       <c r="J110" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="111" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="111" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A111" s="12">
         <v>20123002622</v>
       </c>
       <c r="B111" s="13" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="C111" s="13" t="s">
+        <v>600</v>
+      </c>
+      <c r="D111" s="13" t="s">
+        <v>601</v>
+      </c>
+      <c r="E111" s="13" t="s">
         <v>602</v>
-      </c>
-[...4 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F111" s="13" t="s">
         <v>603</v>
       </c>
       <c r="G111" s="13" t="s">
         <v>604</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="I111" s="14">
         <v>46009</v>
       </c>
       <c r="J111" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="112" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="112" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A112" s="12">
-        <v>20123002646</v>
+        <v>20123002622</v>
       </c>
       <c r="B112" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="C112" s="13" t="s">
         <v>605</v>
       </c>
-      <c r="C112" s="13" t="s">
+      <c r="D112" s="13" t="s">
+        <v>601</v>
+      </c>
+      <c r="E112" s="13" t="s">
+        <v>602</v>
+      </c>
+      <c r="F112" s="13" t="s">
         <v>606</v>
       </c>
-      <c r="D112" s="13" t="s">
+      <c r="G112" s="13" t="s">
         <v>607</v>
       </c>
-      <c r="E112" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H112" s="13" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="I112" s="14">
-        <v>45748</v>
+        <v>46009</v>
       </c>
       <c r="J112" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="113" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="113" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A113" s="12">
-        <v>20123002647</v>
+        <v>20123002646</v>
       </c>
       <c r="B113" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="D113" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="E113" s="13" t="s">
+        <v>611</v>
+      </c>
+      <c r="F113" s="13" t="s">
         <v>612</v>
       </c>
-      <c r="C113" s="13" t="s">
+      <c r="G113" s="13" t="s">
         <v>613</v>
       </c>
-      <c r="D113" s="13" t="s">
+      <c r="H113" s="13" t="s">
         <v>614</v>
       </c>
-      <c r="E113" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I113" s="14">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="J113" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A114" s="12">
         <v>20123002647</v>
       </c>
       <c r="B114" s="13" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C114" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="D114" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="E114" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="F114" s="13" t="s">
         <v>619</v>
       </c>
-      <c r="D114" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F114" s="13" t="s">
+      <c r="G114" s="13" t="s">
         <v>620</v>
       </c>
-      <c r="G114" s="13" t="s">
+      <c r="H114" s="13" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="I114" s="14">
         <v>45884</v>
       </c>
       <c r="J114" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="115" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="115" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A115" s="12">
-        <v>20123002649</v>
+        <v>20123002647</v>
       </c>
       <c r="B115" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>622</v>
+      </c>
+      <c r="D115" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="E115" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="F115" s="13" t="s">
         <v>623</v>
       </c>
-      <c r="C115" s="13" t="s">
+      <c r="G115" s="13" t="s">
         <v>624</v>
       </c>
-      <c r="D115" s="13" t="s">
+      <c r="H115" s="13" t="s">
         <v>625</v>
       </c>
-      <c r="E115" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I115" s="14">
-        <v>44756</v>
+        <v>45884</v>
       </c>
       <c r="J115" s="14">
-        <v>45647</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A116" s="12">
-        <v>20123002658</v>
+        <v>20123002649</v>
       </c>
       <c r="B116" s="13" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="C116" s="13" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="D116" s="13" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="E116" s="13" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="F116" s="13" t="s">
         <v>630</v>
       </c>
       <c r="G116" s="13" t="s">
-        <v>262</v>
+        <v>631</v>
       </c>
       <c r="H116" s="13" t="s">
         <v>632</v>
       </c>
       <c r="I116" s="14">
+        <v>44756</v>
+      </c>
+      <c r="J116" s="14">
+        <v>45647</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A117" s="12">
+        <v>20123002658</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="D117" s="13" t="s">
+        <v>635</v>
+      </c>
+      <c r="E117" s="13" t="s">
+        <v>636</v>
+      </c>
+      <c r="F117" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="G117" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="H117" s="13" t="s">
+        <v>635</v>
+      </c>
+      <c r="I117" s="14">
         <v>45748</v>
       </c>
-      <c r="J116" s="14">
+      <c r="J117" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="117" spans="1:10" ht="54" x14ac:dyDescent="0.15">
-      <c r="A117" s="12">
+    <row r="118" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A118" s="12">
         <v>20123002738</v>
       </c>
-      <c r="B117" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E117" s="13" t="s">
+      <c r="B118" s="13" t="s">
         <v>637</v>
       </c>
-      <c r="F117" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G117" s="13" t="s">
+      <c r="C118" s="13" t="s">
         <v>638</v>
       </c>
-      <c r="H117" s="13" t="s">
+      <c r="D118" s="13" t="s">
         <v>639</v>
       </c>
-      <c r="I117" s="14">
+      <c r="E118" s="13" t="s">
+        <v>640</v>
+      </c>
+      <c r="F118" s="13" t="s">
+        <v>637</v>
+      </c>
+      <c r="G118" s="13" t="s">
+        <v>641</v>
+      </c>
+      <c r="H118" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="I118" s="14">
         <v>45973</v>
       </c>
-      <c r="J117" s="14">
+      <c r="J118" s="14">
         <v>47683</v>
       </c>
     </row>
-    <row r="118" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A118" s="12">
+    <row r="119" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A119" s="12">
         <v>20123002771</v>
       </c>
-      <c r="B118" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E118" s="13" t="s">
+      <c r="B119" s="13" t="s">
         <v>643</v>
       </c>
-      <c r="F118" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="13" t="s">
+      <c r="C119" s="13" t="s">
         <v>644</v>
       </c>
-      <c r="H118" s="13" t="s">
+      <c r="D119" s="13" t="s">
         <v>645</v>
       </c>
-      <c r="I118" s="14">
-[...10 lines deleted...]
-      <c r="B119" s="13" t="s">
+      <c r="E119" s="13" t="s">
         <v>646</v>
       </c>
-      <c r="C119" s="13" t="s">
+      <c r="F119" s="13" t="s">
+        <v>643</v>
+      </c>
+      <c r="G119" s="13" t="s">
         <v>647</v>
-      </c>
-[...10 lines deleted...]
-        <v>650</v>
       </c>
       <c r="H119" s="13" t="s">
         <v>648</v>
       </c>
       <c r="I119" s="14">
+        <v>45931</v>
+      </c>
+      <c r="J119" s="14">
+        <v>47580</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A120" s="12">
+        <v>20123002776</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>649</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="D120" s="13" t="s">
+        <v>651</v>
+      </c>
+      <c r="E120" s="13" t="s">
+        <v>652</v>
+      </c>
+      <c r="F120" s="13" t="s">
+        <v>649</v>
+      </c>
+      <c r="G120" s="13" t="s">
+        <v>653</v>
+      </c>
+      <c r="H120" s="13" t="s">
+        <v>651</v>
+      </c>
+      <c r="I120" s="14">
         <v>45637</v>
       </c>
-      <c r="J119" s="14">
+      <c r="J120" s="14">
         <v>47486</v>
-      </c>
-[...30 lines deleted...]
-        <v>47733</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A121" s="12">
-        <v>20123002794</v>
+        <v>20123002788</v>
       </c>
       <c r="B121" s="13" t="s">
+        <v>654</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>655</v>
+      </c>
+      <c r="D121" s="13" t="s">
         <v>656</v>
-      </c>
-[...4 lines deleted...]
-        <v>658</v>
       </c>
       <c r="E121" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F121" s="13" t="s">
+        <v>657</v>
+      </c>
+      <c r="G121" s="13" t="s">
+        <v>658</v>
+      </c>
+      <c r="H121" s="13" t="s">
+        <v>656</v>
+      </c>
+      <c r="I121" s="14">
+        <v>45982</v>
+      </c>
+      <c r="J121" s="14">
+        <v>47733</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A122" s="12">
+        <v>20123002794</v>
+      </c>
+      <c r="B122" s="13" t="s">
         <v>659</v>
       </c>
-      <c r="G121" s="13" t="s">
+      <c r="C122" s="13" t="s">
         <v>660</v>
       </c>
-      <c r="H121" s="13" t="s">
+      <c r="D122" s="13" t="s">
         <v>661</v>
       </c>
-      <c r="I121" s="14">
-[...18 lines deleted...]
-      </c>
       <c r="E122" s="13" t="s">
-        <v>665</v>
+        <v>142</v>
       </c>
       <c r="F122" s="13" t="s">
         <v>662</v>
       </c>
       <c r="G122" s="13" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="H122" s="13" t="s">
         <v>664</v>
       </c>
       <c r="I122" s="14">
+        <v>45748</v>
+      </c>
+      <c r="J122" s="14">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A123" s="12">
+        <v>20123002810</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>666</v>
+      </c>
+      <c r="D123" s="13" t="s">
+        <v>667</v>
+      </c>
+      <c r="E123" s="13" t="s">
+        <v>668</v>
+      </c>
+      <c r="F123" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="G123" s="13" t="s">
+        <v>669</v>
+      </c>
+      <c r="H123" s="13" t="s">
+        <v>667</v>
+      </c>
+      <c r="I123" s="14">
         <v>45112</v>
       </c>
-      <c r="J122" s="14">
+      <c r="J123" s="14">
         <v>46412</v>
-      </c>
-[...30 lines deleted...]
-        <v>47500</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A124" s="12">
-        <v>20123002867</v>
+        <v>20123002848</v>
       </c>
       <c r="B124" s="13" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="C124" s="13" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="D124" s="13" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E124" s="13" t="s">
-        <v>676</v>
+        <v>142</v>
       </c>
       <c r="F124" s="13" t="s">
         <v>673</v>
       </c>
       <c r="G124" s="13" t="s">
+        <v>674</v>
+      </c>
+      <c r="H124" s="13" t="s">
+        <v>675</v>
+      </c>
+      <c r="I124" s="14">
+        <v>45687</v>
+      </c>
+      <c r="J124" s="14">
+        <v>47500</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A125" s="12">
+        <v>20123002867</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="C125" s="13" t="s">
         <v>677</v>
       </c>
-      <c r="H124" s="13" t="s">
+      <c r="D125" s="13" t="s">
         <v>678</v>
       </c>
-      <c r="I124" s="14">
+      <c r="E125" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="F125" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="G125" s="13" t="s">
+        <v>680</v>
+      </c>
+      <c r="H125" s="13" t="s">
+        <v>681</v>
+      </c>
+      <c r="I125" s="14">
         <v>45713</v>
       </c>
-      <c r="J124" s="14">
+      <c r="J125" s="14">
         <v>47441</v>
       </c>
     </row>
-    <row r="125" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A125" s="12">
+    <row r="126" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A126" s="12">
         <v>20123002899</v>
       </c>
-      <c r="B125" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E125" s="13" t="s">
+      <c r="B126" s="13" t="s">
         <v>682</v>
       </c>
-      <c r="F125" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="13" t="s">
+      <c r="C126" s="13" t="s">
         <v>683</v>
       </c>
-      <c r="H125" s="13" t="s">
+      <c r="D126" s="13" t="s">
         <v>684</v>
       </c>
-      <c r="I125" s="14">
-[...10 lines deleted...]
-      <c r="B126" s="13" t="s">
+      <c r="E126" s="13" t="s">
         <v>685</v>
       </c>
-      <c r="C126" s="13" t="s">
+      <c r="F126" s="13" t="s">
+        <v>682</v>
+      </c>
+      <c r="G126" s="13" t="s">
         <v>686</v>
-      </c>
-[...10 lines deleted...]
-        <v>689</v>
       </c>
       <c r="H126" s="13" t="s">
         <v>687</v>
       </c>
       <c r="I126" s="14">
-        <v>45111</v>
+        <v>44770</v>
       </c>
       <c r="J126" s="14">
-        <v>46046</v>
+        <v>46595</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A127" s="12">
-        <v>20123003083</v>
+        <v>20123003079</v>
       </c>
       <c r="B127" s="13" t="s">
+        <v>688</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>689</v>
+      </c>
+      <c r="D127" s="13" t="s">
         <v>690</v>
       </c>
-      <c r="C127" s="13" t="s">
+      <c r="E127" s="13" t="s">
         <v>691</v>
       </c>
-      <c r="D127" s="13" t="s">
+      <c r="F127" s="13" t="s">
+        <v>688</v>
+      </c>
+      <c r="G127" s="13" t="s">
         <v>692</v>
       </c>
-      <c r="E127" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F127" s="13" t="s">
+      <c r="H127" s="13" t="s">
         <v>690</v>
       </c>
-      <c r="G127" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="14">
-        <v>45895</v>
+        <v>45111</v>
       </c>
       <c r="J127" s="14">
-        <v>47573</v>
+        <v>46046</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A128" s="12">
+        <v>20123003083</v>
+      </c>
+      <c r="B128" s="13" t="s">
+        <v>693</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>694</v>
+      </c>
+      <c r="D128" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="E128" s="13" t="s">
+        <v>696</v>
+      </c>
+      <c r="F128" s="13" t="s">
+        <v>693</v>
+      </c>
+      <c r="G128" s="13" t="s">
+        <v>697</v>
+      </c>
+      <c r="H128" s="13" t="s">
+        <v>698</v>
+      </c>
+      <c r="I128" s="14">
+        <v>45895</v>
+      </c>
+      <c r="J128" s="14">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A129" s="12">
         <v>20123003153</v>
       </c>
-      <c r="B128" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E128" s="13" t="s">
+      <c r="B129" s="13" t="s">
+        <v>699</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="D129" s="13" t="s">
+        <v>701</v>
+      </c>
+      <c r="E129" s="13" t="s">
         <v>142</v>
-      </c>
-[...30 lines deleted...]
-        <v>705</v>
       </c>
       <c r="F129" s="13" t="s">
         <v>702</v>
       </c>
       <c r="G129" s="13" t="s">
+        <v>703</v>
+      </c>
+      <c r="H129" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="I129" s="14">
+        <v>45197</v>
+      </c>
+      <c r="J129" s="14">
+        <v>46984</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A130" s="12">
+        <v>20123003158</v>
+      </c>
+      <c r="B130" s="13" t="s">
+        <v>705</v>
+      </c>
+      <c r="C130" s="13" t="s">
         <v>706</v>
       </c>
-      <c r="H129" s="13" t="s">
+      <c r="D130" s="13" t="s">
         <v>707</v>
       </c>
-      <c r="I129" s="14">
-[...10 lines deleted...]
-      <c r="B130" s="13" t="s">
+      <c r="E130" s="13" t="s">
         <v>708</v>
       </c>
-      <c r="C130" s="13" t="s">
+      <c r="F130" s="13" t="s">
         <v>709</v>
       </c>
-      <c r="D130" s="13" t="s">
+      <c r="G130" s="13" t="s">
         <v>710</v>
       </c>
-      <c r="E130" s="13" t="s">
+      <c r="H130" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="I130" s="14">
+        <v>46192</v>
+      </c>
+      <c r="J130" s="14">
+        <v>47580</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A131" s="12">
+        <v>20123003158</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>705</v>
+      </c>
+      <c r="C131" s="13" t="s">
         <v>711</v>
       </c>
-      <c r="F130" s="13" t="s">
+      <c r="D131" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="E131" s="13" t="s">
         <v>708</v>
       </c>
-      <c r="G130" s="13" t="s">
+      <c r="F131" s="13" t="s">
         <v>712</v>
       </c>
-      <c r="H130" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B131" s="13" t="s">
+      <c r="G131" s="13" t="s">
         <v>713</v>
       </c>
-      <c r="C131" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H131" s="13" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="I131" s="14">
-        <v>45973</v>
+        <v>46192</v>
       </c>
       <c r="J131" s="14">
-        <v>47692</v>
+        <v>47580</v>
       </c>
     </row>
     <row r="132" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A132" s="12">
-        <v>20123003178</v>
+        <v>20123003173</v>
       </c>
       <c r="B132" s="13" t="s">
+        <v>714</v>
+      </c>
+      <c r="C132" s="13" t="s">
+        <v>715</v>
+      </c>
+      <c r="D132" s="13" t="s">
+        <v>716</v>
+      </c>
+      <c r="E132" s="13" t="s">
+        <v>717</v>
+      </c>
+      <c r="F132" s="13" t="s">
+        <v>714</v>
+      </c>
+      <c r="G132" s="13" t="s">
         <v>718</v>
       </c>
-      <c r="C132" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H132" s="13" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
       <c r="I132" s="14">
-        <v>45846</v>
+        <v>44484</v>
       </c>
       <c r="J132" s="14">
-        <v>47580</v>
+        <v>45981</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A133" s="12">
-        <v>20123003198</v>
+        <v>20123003175</v>
       </c>
       <c r="B133" s="13" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="C133" s="13" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="D133" s="13" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="E133" s="13" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="F133" s="13" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="G133" s="13" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="I133" s="14">
-        <v>45945</v>
+        <v>45973</v>
       </c>
       <c r="J133" s="14">
-        <v>47633</v>
+        <v>47692</v>
       </c>
     </row>
     <row r="134" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A134" s="12">
-        <v>20123003198</v>
+        <v>20123003178</v>
       </c>
       <c r="B134" s="13" t="s">
         <v>724</v>
       </c>
       <c r="C134" s="13" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="D134" s="13" t="s">
         <v>726</v>
       </c>
       <c r="E134" s="13" t="s">
         <v>727</v>
       </c>
       <c r="F134" s="13" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="G134" s="13" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="I134" s="14">
-        <v>45945</v>
+        <v>45846</v>
       </c>
       <c r="J134" s="14">
-        <v>47633</v>
+        <v>47580</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A135" s="12">
-        <v>20123003209</v>
+        <v>20123003198</v>
       </c>
       <c r="B135" s="13" t="s">
+        <v>730</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="D135" s="13" t="s">
+        <v>732</v>
+      </c>
+      <c r="E135" s="13" t="s">
+        <v>733</v>
+      </c>
+      <c r="F135" s="13" t="s">
+        <v>734</v>
+      </c>
+      <c r="G135" s="13" t="s">
         <v>735</v>
       </c>
-      <c r="C135" s="13" t="s">
+      <c r="H135" s="13" t="s">
         <v>736</v>
       </c>
-      <c r="D135" s="13" t="s">
+      <c r="I135" s="14">
+        <v>45945</v>
+      </c>
+      <c r="J135" s="14">
+        <v>47633</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A136" s="12">
+        <v>20123003198</v>
+      </c>
+      <c r="B136" s="13" t="s">
+        <v>730</v>
+      </c>
+      <c r="C136" s="13" t="s">
         <v>737</v>
       </c>
-      <c r="E135" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F135" s="13" t="s">
+      <c r="D136" s="13" t="s">
+        <v>732</v>
+      </c>
+      <c r="E136" s="13" t="s">
+        <v>733</v>
+      </c>
+      <c r="F136" s="13" t="s">
         <v>738</v>
       </c>
-      <c r="G135" s="13" t="s">
+      <c r="G136" s="13" t="s">
         <v>739</v>
       </c>
-      <c r="H135" s="13" t="s">
+      <c r="H136" s="13" t="s">
         <v>740</v>
       </c>
-      <c r="I135" s="14">
-[...30 lines deleted...]
-      </c>
       <c r="I136" s="14">
-        <v>45190</v>
+        <v>45945</v>
       </c>
       <c r="J136" s="14">
-        <v>46963</v>
+        <v>47633</v>
       </c>
     </row>
     <row r="137" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A137" s="12">
+        <v>20123003209</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>741</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>742</v>
+      </c>
+      <c r="D137" s="13" t="s">
+        <v>743</v>
+      </c>
+      <c r="E137" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F137" s="13" t="s">
+        <v>744</v>
+      </c>
+      <c r="G137" s="13" t="s">
+        <v>745</v>
+      </c>
+      <c r="H137" s="13" t="s">
+        <v>746</v>
+      </c>
+      <c r="I137" s="14">
+        <v>46041</v>
+      </c>
+      <c r="J137" s="14">
+        <v>47800</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A138" s="12">
+        <v>20123003214</v>
+      </c>
+      <c r="B138" s="13" t="s">
+        <v>747</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>748</v>
+      </c>
+      <c r="D138" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="E138" s="13" t="s">
+        <v>750</v>
+      </c>
+      <c r="F138" s="13" t="s">
+        <v>751</v>
+      </c>
+      <c r="G138" s="13" t="s">
+        <v>752</v>
+      </c>
+      <c r="H138" s="13" t="s">
+        <v>753</v>
+      </c>
+      <c r="I138" s="14">
+        <v>45190</v>
+      </c>
+      <c r="J138" s="14">
+        <v>46963</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A139" s="12">
         <v>20123003223</v>
       </c>
-      <c r="B137" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I137" s="14">
+      <c r="B139" s="13" t="s">
+        <v>754</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>755</v>
+      </c>
+      <c r="D139" s="13" t="s">
+        <v>756</v>
+      </c>
+      <c r="E139" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="F139" s="13" t="s">
+        <v>758</v>
+      </c>
+      <c r="G139" s="13" t="s">
+        <v>759</v>
+      </c>
+      <c r="H139" s="13" t="s">
+        <v>756</v>
+      </c>
+      <c r="I139" s="14">
         <v>46094</v>
       </c>
-      <c r="J137" s="14">
+      <c r="J139" s="14">
         <v>47810</v>
       </c>
     </row>
-    <row r="138" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A138" s="12">
+    <row r="140" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A140" s="12">
         <v>20123003229</v>
       </c>
-      <c r="B138" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E138" s="13" t="s">
+      <c r="B140" s="13" t="s">
+        <v>760</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>761</v>
+      </c>
+      <c r="D140" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="E140" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F138" s="13" t="s">
-[...16 lines deleted...]
-      <c r="A139" s="12">
+      <c r="F140" s="13" t="s">
+        <v>763</v>
+      </c>
+      <c r="G140" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="H140" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="I140" s="14">
+        <v>46203</v>
+      </c>
+      <c r="J140" s="14">
+        <v>47872</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A141" s="12">
         <v>20123003232</v>
       </c>
-      <c r="B139" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E139" s="13" t="s">
+      <c r="B141" s="13" t="s">
+        <v>765</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>766</v>
+      </c>
+      <c r="D141" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="E141" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F139" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I139" s="14">
+      <c r="F141" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="G141" s="13" t="s">
+        <v>769</v>
+      </c>
+      <c r="H141" s="13" t="s">
+        <v>770</v>
+      </c>
+      <c r="I141" s="14">
         <v>44516</v>
       </c>
-      <c r="J139" s="14">
+      <c r="J141" s="14">
         <v>45947</v>
       </c>
     </row>
-    <row r="140" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A140" s="12">
+    <row r="142" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A142" s="12">
         <v>20123003242</v>
       </c>
-      <c r="B140" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I140" s="14">
+      <c r="B142" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>772</v>
+      </c>
+      <c r="D142" s="13" t="s">
+        <v>773</v>
+      </c>
+      <c r="E142" s="13" t="s">
+        <v>774</v>
+      </c>
+      <c r="F142" s="13" t="s">
+        <v>775</v>
+      </c>
+      <c r="G142" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="H142" s="13" t="s">
+        <v>773</v>
+      </c>
+      <c r="I142" s="14">
         <v>44557</v>
       </c>
-      <c r="J140" s="14">
+      <c r="J142" s="14">
         <v>46293</v>
       </c>
     </row>
-    <row r="141" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A141" s="12">
+    <row r="143" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A143" s="12">
         <v>20123003244</v>
-      </c>
-[...62 lines deleted...]
-        <v>20123003245</v>
       </c>
       <c r="B143" s="13" t="s">
         <v>777</v>
       </c>
       <c r="C143" s="13" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D143" s="13" t="s">
         <v>779</v>
       </c>
       <c r="E143" s="13" t="s">
         <v>780</v>
       </c>
       <c r="F143" s="13" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="G143" s="13" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="H143" s="13" t="s">
         <v>779</v>
       </c>
       <c r="I143" s="14">
-        <v>46059</v>
+        <v>46142</v>
       </c>
       <c r="J143" s="14">
         <v>47836</v>
       </c>
     </row>
     <row r="144" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A144" s="12">
+        <v>20123003245</v>
+      </c>
+      <c r="B144" s="13" t="s">
+        <v>783</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="D144" s="13" t="s">
+        <v>785</v>
+      </c>
+      <c r="E144" s="13" t="s">
+        <v>786</v>
+      </c>
+      <c r="F144" s="13" t="s">
+        <v>787</v>
+      </c>
+      <c r="G144" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="H144" s="13" t="s">
+        <v>788</v>
+      </c>
+      <c r="I144" s="14">
+        <v>46059</v>
+      </c>
+      <c r="J144" s="14">
+        <v>47836</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A145" s="12">
+        <v>20123003245</v>
+      </c>
+      <c r="B145" s="13" t="s">
+        <v>783</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>789</v>
+      </c>
+      <c r="D145" s="13" t="s">
+        <v>785</v>
+      </c>
+      <c r="E145" s="13" t="s">
+        <v>786</v>
+      </c>
+      <c r="F145" s="13" t="s">
+        <v>790</v>
+      </c>
+      <c r="G145" s="13" t="s">
+        <v>791</v>
+      </c>
+      <c r="H145" s="13" t="s">
+        <v>785</v>
+      </c>
+      <c r="I145" s="14">
+        <v>46059</v>
+      </c>
+      <c r="J145" s="14">
+        <v>47836</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A146" s="12">
         <v>20123003247</v>
       </c>
-      <c r="B144" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H144" s="13" t="s">
+      <c r="B146" s="13" t="s">
+        <v>792</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>793</v>
+      </c>
+      <c r="D146" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="E146" s="13" t="s">
+        <v>795</v>
+      </c>
+      <c r="F146" s="13" t="s">
+        <v>796</v>
+      </c>
+      <c r="G146" s="13" t="s">
+        <v>797</v>
+      </c>
+      <c r="H146" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I144" s="14">
+      <c r="I146" s="14">
         <v>44589</v>
       </c>
-      <c r="J144" s="14">
+      <c r="J146" s="14">
         <v>46339</v>
-      </c>
-[...62 lines deleted...]
-        <v>46086</v>
       </c>
     </row>
     <row r="147" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A147" s="12">
-        <v>20123003269</v>
+        <v>20123003248</v>
       </c>
       <c r="B147" s="13" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="C147" s="13" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="D147" s="13" t="s">
-        <v>807</v>
+        <v>800</v>
       </c>
       <c r="E147" s="13" t="s">
-        <v>142</v>
+        <v>801</v>
       </c>
       <c r="F147" s="13" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="G147" s="13" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="I147" s="14">
-        <v>44379</v>
+        <v>44739</v>
       </c>
       <c r="J147" s="14">
-        <v>46143</v>
+        <v>46423</v>
       </c>
     </row>
     <row r="148" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A148" s="12">
+        <v>20123003261</v>
+      </c>
+      <c r="B148" s="13" t="s">
+        <v>804</v>
+      </c>
+      <c r="C148" s="13" t="s">
+        <v>805</v>
+      </c>
+      <c r="D148" s="13" t="s">
+        <v>806</v>
+      </c>
+      <c r="E148" s="13" t="s">
+        <v>807</v>
+      </c>
+      <c r="F148" s="13" t="s">
+        <v>808</v>
+      </c>
+      <c r="G148" s="13" t="s">
+        <v>809</v>
+      </c>
+      <c r="H148" s="13" t="s">
+        <v>810</v>
+      </c>
+      <c r="I148" s="14">
+        <v>44574</v>
+      </c>
+      <c r="J148" s="14">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A149" s="12">
+        <v>20123003269</v>
+      </c>
+      <c r="B149" s="13" t="s">
+        <v>811</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>812</v>
+      </c>
+      <c r="D149" s="13" t="s">
+        <v>813</v>
+      </c>
+      <c r="E149" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F149" s="13" t="s">
+        <v>814</v>
+      </c>
+      <c r="G149" s="13" t="s">
+        <v>815</v>
+      </c>
+      <c r="H149" s="13" t="s">
+        <v>813</v>
+      </c>
+      <c r="I149" s="14">
+        <v>46202</v>
+      </c>
+      <c r="J149" s="14">
+        <v>47969</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A150" s="12">
         <v>20123003271</v>
       </c>
-      <c r="B148" s="13" t="s">
-[...31 lines deleted...]
-      <c r="B149" s="13" t="s">
+      <c r="B150" s="13" t="s">
         <v>816</v>
       </c>
-      <c r="C149" s="13" t="s">
+      <c r="C150" s="13" t="s">
         <v>817</v>
       </c>
-      <c r="D149" s="13" t="s">
+      <c r="D150" s="13" t="s">
         <v>818</v>
-      </c>
-[...30 lines deleted...]
-        <v>823</v>
       </c>
       <c r="E150" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F150" s="13" t="s">
+        <v>819</v>
+      </c>
+      <c r="G150" s="13" t="s">
+        <v>820</v>
+      </c>
+      <c r="H150" s="13" t="s">
+        <v>821</v>
+      </c>
+      <c r="I150" s="14">
+        <v>44589</v>
+      </c>
+      <c r="J150" s="14">
+        <v>46166</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A151" s="12">
+        <v>20123003277</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>823</v>
+      </c>
+      <c r="D151" s="13" t="s">
         <v>824</v>
       </c>
-      <c r="G150" s="13" t="s">
+      <c r="E151" s="13" t="s">
         <v>825</v>
       </c>
-      <c r="H150" s="13" t="s">
+      <c r="F151" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="G151" s="13" t="s">
         <v>826</v>
       </c>
-      <c r="I150" s="14">
-[...10 lines deleted...]
-      <c r="B151" s="13" t="s">
+      <c r="H151" s="13" t="s">
+        <v>824</v>
+      </c>
+      <c r="I151" s="14">
+        <v>44551</v>
+      </c>
+      <c r="J151" s="14">
+        <v>46346</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A152" s="12">
+        <v>20123003284</v>
+      </c>
+      <c r="B152" s="13" t="s">
         <v>827</v>
       </c>
-      <c r="C151" s="13" t="s">
+      <c r="C152" s="13" t="s">
         <v>828</v>
       </c>
-      <c r="D151" s="13" t="s">
+      <c r="D152" s="13" t="s">
         <v>829</v>
-      </c>
-[...30 lines deleted...]
-        <v>833</v>
       </c>
       <c r="E152" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F152" s="13" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="G152" s="13" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="I152" s="14">
-        <v>45377</v>
+        <v>45075</v>
       </c>
       <c r="J152" s="14">
-        <v>46332</v>
+        <v>46383</v>
       </c>
     </row>
     <row r="153" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A153" s="12">
+        <v>20123003300</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>833</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="D153" s="13" t="s">
+        <v>835</v>
+      </c>
+      <c r="E153" s="13" t="s">
+        <v>836</v>
+      </c>
+      <c r="F153" s="13" t="s">
+        <v>833</v>
+      </c>
+      <c r="G153" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="H153" s="13" t="s">
+        <v>835</v>
+      </c>
+      <c r="I153" s="14">
+        <v>44704</v>
+      </c>
+      <c r="J153" s="14">
+        <v>46317</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A154" s="12">
+        <v>20123003308</v>
+      </c>
+      <c r="B154" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>838</v>
+      </c>
+      <c r="D154" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="E154" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F154" s="13" t="s">
+        <v>840</v>
+      </c>
+      <c r="G154" s="13" t="s">
+        <v>841</v>
+      </c>
+      <c r="H154" s="13" t="s">
+        <v>842</v>
+      </c>
+      <c r="I154" s="14">
+        <v>45377</v>
+      </c>
+      <c r="J154" s="14">
+        <v>46332</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A155" s="12">
         <v>20123003309</v>
       </c>
-      <c r="B153" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I153" s="14">
+      <c r="B155" s="13" t="s">
+        <v>843</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>844</v>
+      </c>
+      <c r="D155" s="13" t="s">
+        <v>845</v>
+      </c>
+      <c r="E155" s="13" t="s">
+        <v>846</v>
+      </c>
+      <c r="F155" s="13" t="s">
+        <v>843</v>
+      </c>
+      <c r="G155" s="13" t="s">
+        <v>847</v>
+      </c>
+      <c r="H155" s="13" t="s">
+        <v>845</v>
+      </c>
+      <c r="I155" s="14">
         <v>44648</v>
       </c>
-      <c r="J153" s="14">
+      <c r="J155" s="14">
         <v>46412</v>
       </c>
     </row>
-    <row r="154" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A154" s="12">
+    <row r="156" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A156" s="12">
         <v>20123003313</v>
       </c>
-      <c r="B154" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I154" s="14">
+      <c r="B156" s="13" t="s">
+        <v>848</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="D156" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="E156" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="F156" s="13" t="s">
+        <v>852</v>
+      </c>
+      <c r="G156" s="13" t="s">
+        <v>853</v>
+      </c>
+      <c r="H156" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="I156" s="14">
         <v>45281</v>
       </c>
-      <c r="J154" s="14">
+      <c r="J156" s="14">
         <v>46902</v>
       </c>
     </row>
-    <row r="155" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A155" s="12">
+    <row r="157" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A157" s="12">
         <v>20123003315</v>
       </c>
-      <c r="B155" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I155" s="14">
+      <c r="B157" s="13" t="s">
+        <v>854</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="D157" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="E157" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="F157" s="13" t="s">
+        <v>854</v>
+      </c>
+      <c r="G157" s="13" t="s">
+        <v>858</v>
+      </c>
+      <c r="H157" s="13" t="s">
+        <v>859</v>
+      </c>
+      <c r="I157" s="14">
         <v>45107</v>
       </c>
-      <c r="J155" s="14">
+      <c r="J157" s="14">
         <v>46522</v>
       </c>
     </row>
-    <row r="156" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A156" s="12">
+    <row r="158" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A158" s="12">
         <v>20123003335</v>
       </c>
-      <c r="B156" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E156" s="13" t="s">
+      <c r="B158" s="13" t="s">
+        <v>860</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>861</v>
+      </c>
+      <c r="D158" s="13" t="s">
+        <v>862</v>
+      </c>
+      <c r="E158" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F156" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I156" s="14">
+      <c r="F158" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="G158" s="13" t="s">
+        <v>864</v>
+      </c>
+      <c r="H158" s="13" t="s">
+        <v>865</v>
+      </c>
+      <c r="I158" s="14">
         <v>45163</v>
       </c>
-      <c r="J156" s="14">
+      <c r="J158" s="14">
         <v>46941</v>
       </c>
     </row>
-    <row r="157" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A157" s="12">
+    <row r="159" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A159" s="12">
         <v>20123003338</v>
       </c>
-      <c r="B157" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E157" s="13" t="s">
+      <c r="B159" s="13" t="s">
+        <v>866</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>867</v>
+      </c>
+      <c r="D159" s="13" t="s">
+        <v>868</v>
+      </c>
+      <c r="E159" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F157" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I157" s="14">
+      <c r="F159" s="13" t="s">
+        <v>869</v>
+      </c>
+      <c r="G159" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="H159" s="13" t="s">
+        <v>871</v>
+      </c>
+      <c r="I159" s="14">
         <v>44957</v>
       </c>
-      <c r="J157" s="14">
+      <c r="J159" s="14">
         <v>46676</v>
       </c>
     </row>
-    <row r="158" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A158" s="12">
+    <row r="160" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A160" s="12">
         <v>20123003360</v>
       </c>
-      <c r="B158" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I158" s="14">
+      <c r="B160" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>873</v>
+      </c>
+      <c r="D160" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="E160" s="13" t="s">
+        <v>875</v>
+      </c>
+      <c r="F160" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="G160" s="13" t="s">
+        <v>876</v>
+      </c>
+      <c r="H160" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="I160" s="14">
         <v>45259</v>
       </c>
-      <c r="J158" s="14">
+      <c r="J160" s="14">
         <v>46795</v>
-      </c>
-[...62 lines deleted...]
-        <v>47021</v>
       </c>
     </row>
     <row r="161" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A161" s="12">
+        <v>20123003363</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>877</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>878</v>
+      </c>
+      <c r="D161" s="13" t="s">
+        <v>879</v>
+      </c>
+      <c r="E161" s="13" t="s">
+        <v>880</v>
+      </c>
+      <c r="F161" s="13" t="s">
+        <v>877</v>
+      </c>
+      <c r="G161" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="H161" s="13" t="s">
+        <v>882</v>
+      </c>
+      <c r="I161" s="14">
+        <v>45952</v>
+      </c>
+      <c r="J161" s="14">
+        <v>47679</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A162" s="12">
+        <v>20123003367</v>
+      </c>
+      <c r="B162" s="13" t="s">
+        <v>883</v>
+      </c>
+      <c r="C162" s="13" t="s">
+        <v>884</v>
+      </c>
+      <c r="D162" s="13" t="s">
+        <v>885</v>
+      </c>
+      <c r="E162" s="13" t="s">
+        <v>886</v>
+      </c>
+      <c r="F162" s="13" t="s">
+        <v>883</v>
+      </c>
+      <c r="G162" s="13" t="s">
+        <v>887</v>
+      </c>
+      <c r="H162" s="13" t="s">
+        <v>885</v>
+      </c>
+      <c r="I162" s="14">
+        <v>45257</v>
+      </c>
+      <c r="J162" s="14">
+        <v>47021</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A163" s="12">
         <v>20123003371</v>
       </c>
-      <c r="B161" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I161" s="14">
+      <c r="B163" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="C163" s="13" t="s">
+        <v>889</v>
+      </c>
+      <c r="D163" s="13" t="s">
+        <v>890</v>
+      </c>
+      <c r="E163" s="13" t="s">
+        <v>891</v>
+      </c>
+      <c r="F163" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="G163" s="13" t="s">
+        <v>892</v>
+      </c>
+      <c r="H163" s="13" t="s">
+        <v>893</v>
+      </c>
+      <c r="I163" s="14">
         <v>45105</v>
       </c>
-      <c r="J161" s="14">
+      <c r="J163" s="14">
         <v>46931</v>
       </c>
     </row>
-    <row r="162" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
-      <c r="A162" s="12">
+    <row r="164" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
+      <c r="A164" s="12">
         <v>20123003374</v>
       </c>
-      <c r="B162" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I162" s="14">
+      <c r="B164" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>895</v>
+      </c>
+      <c r="D164" s="13" t="s">
+        <v>896</v>
+      </c>
+      <c r="E164" s="13" t="s">
+        <v>897</v>
+      </c>
+      <c r="F164" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="G164" s="13" t="s">
+        <v>898</v>
+      </c>
+      <c r="H164" s="13" t="s">
+        <v>899</v>
+      </c>
+      <c r="I164" s="14">
         <v>45421</v>
       </c>
-      <c r="J162" s="14">
+      <c r="J164" s="14">
         <v>47195</v>
       </c>
     </row>
-    <row r="163" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A163" s="12">
+    <row r="165" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A165" s="12">
         <v>20123003379</v>
       </c>
-      <c r="B163" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I163" s="14">
+      <c r="B165" s="13" t="s">
+        <v>900</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>901</v>
+      </c>
+      <c r="D165" s="13" t="s">
+        <v>902</v>
+      </c>
+      <c r="E165" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="F165" s="13" t="s">
+        <v>900</v>
+      </c>
+      <c r="G165" s="13" t="s">
+        <v>904</v>
+      </c>
+      <c r="H165" s="13" t="s">
+        <v>902</v>
+      </c>
+      <c r="I165" s="14">
         <v>45169</v>
       </c>
-      <c r="J163" s="14">
+      <c r="J165" s="14">
         <v>46927</v>
-      </c>
-[...62 lines deleted...]
-        <v>47040</v>
       </c>
     </row>
     <row r="166" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A166" s="12">
-        <v>20123003393</v>
+        <v>20123003389</v>
       </c>
       <c r="B166" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="D166" s="13" t="s">
+        <v>907</v>
+      </c>
+      <c r="E166" s="13" t="s">
+        <v>908</v>
+      </c>
+      <c r="F166" s="13" t="s">
+        <v>909</v>
+      </c>
+      <c r="G166" s="13" t="s">
+        <v>910</v>
+      </c>
+      <c r="H166" s="13" t="s">
         <v>911</v>
       </c>
-      <c r="C166" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I166" s="14">
-        <v>45266</v>
+        <v>45497</v>
       </c>
       <c r="J166" s="14">
-        <v>47046</v>
+        <v>47032</v>
       </c>
     </row>
     <row r="167" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A167" s="12">
-        <v>20123003394</v>
+        <v>20123003391</v>
       </c>
       <c r="B167" s="13" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="C167" s="13" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="D167" s="13" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="E167" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F167" s="13" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="G167" s="13" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="I167" s="14">
-        <v>45477</v>
+        <v>45214</v>
       </c>
       <c r="J167" s="14">
-        <v>47255</v>
+        <v>47040</v>
       </c>
     </row>
     <row r="168" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A168" s="12">
+        <v>20123003393</v>
+      </c>
+      <c r="B168" s="13" t="s">
+        <v>917</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>918</v>
+      </c>
+      <c r="D168" s="13" t="s">
+        <v>919</v>
+      </c>
+      <c r="E168" s="13" t="s">
+        <v>920</v>
+      </c>
+      <c r="F168" s="13" t="s">
+        <v>917</v>
+      </c>
+      <c r="G168" s="13" t="s">
+        <v>921</v>
+      </c>
+      <c r="H168" s="13" t="s">
+        <v>919</v>
+      </c>
+      <c r="I168" s="14">
+        <v>45266</v>
+      </c>
+      <c r="J168" s="14">
+        <v>47046</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A169" s="12">
+        <v>20123003394</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>922</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>923</v>
+      </c>
+      <c r="D169" s="13" t="s">
+        <v>924</v>
+      </c>
+      <c r="E169" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F169" s="13" t="s">
+        <v>925</v>
+      </c>
+      <c r="G169" s="13" t="s">
+        <v>926</v>
+      </c>
+      <c r="H169" s="13" t="s">
+        <v>924</v>
+      </c>
+      <c r="I169" s="14">
+        <v>45477</v>
+      </c>
+      <c r="J169" s="14">
+        <v>47255</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A170" s="12">
         <v>20123003395</v>
       </c>
-      <c r="B168" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I168" s="14">
+      <c r="B170" s="13" t="s">
+        <v>927</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>928</v>
+      </c>
+      <c r="D170" s="13" t="s">
+        <v>929</v>
+      </c>
+      <c r="E170" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="F170" s="13" t="s">
+        <v>931</v>
+      </c>
+      <c r="G170" s="13" t="s">
+        <v>932</v>
+      </c>
+      <c r="H170" s="13" t="s">
+        <v>929</v>
+      </c>
+      <c r="I170" s="14">
         <v>45651</v>
       </c>
-      <c r="J168" s="14">
+      <c r="J170" s="14">
         <v>47362</v>
       </c>
     </row>
-    <row r="169" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A169" s="12">
+    <row r="171" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A171" s="12">
         <v>20123003403</v>
       </c>
-      <c r="B169" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I169" s="14">
+      <c r="B171" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>934</v>
+      </c>
+      <c r="D171" s="13" t="s">
+        <v>935</v>
+      </c>
+      <c r="E171" s="13" t="s">
+        <v>936</v>
+      </c>
+      <c r="F171" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="G171" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="H171" s="13" t="s">
+        <v>937</v>
+      </c>
+      <c r="I171" s="14">
         <v>45337</v>
       </c>
-      <c r="J169" s="14">
+      <c r="J171" s="14">
         <v>47144</v>
       </c>
     </row>
-    <row r="170" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A170" s="12">
+    <row r="172" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A172" s="12">
         <v>20123003407</v>
       </c>
-      <c r="B170" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I170" s="14">
+      <c r="B172" s="13" t="s">
+        <v>938</v>
+      </c>
+      <c r="C172" s="13" t="s">
+        <v>939</v>
+      </c>
+      <c r="D172" s="13" t="s">
+        <v>940</v>
+      </c>
+      <c r="E172" s="13" t="s">
+        <v>941</v>
+      </c>
+      <c r="F172" s="13" t="s">
+        <v>938</v>
+      </c>
+      <c r="G172" s="13" t="s">
+        <v>942</v>
+      </c>
+      <c r="H172" s="13" t="s">
+        <v>943</v>
+      </c>
+      <c r="I172" s="14">
         <v>45407</v>
       </c>
-      <c r="J170" s="14">
+      <c r="J172" s="14">
         <v>47223</v>
-      </c>
-[...62 lines deleted...]
-        <v>47823</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A173" s="12">
-        <v>20123003428</v>
+        <v>20123003411</v>
       </c>
       <c r="B173" s="13" t="s">
+        <v>944</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>945</v>
+      </c>
+      <c r="D173" s="13" t="s">
+        <v>946</v>
+      </c>
+      <c r="E173" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F173" s="13" t="s">
+        <v>947</v>
+      </c>
+      <c r="G173" s="13" t="s">
+        <v>948</v>
+      </c>
+      <c r="H173" s="13" t="s">
         <v>949</v>
       </c>
-      <c r="C173" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I173" s="14">
-        <v>45589</v>
+        <v>45461</v>
       </c>
       <c r="J173" s="14">
-        <v>47354</v>
+        <v>47265</v>
       </c>
     </row>
     <row r="174" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A174" s="12">
-        <v>20123003434</v>
+        <v>20123003414</v>
       </c>
       <c r="B174" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="D174" s="13" t="s">
+        <v>952</v>
+      </c>
+      <c r="E174" s="13" t="s">
+        <v>953</v>
+      </c>
+      <c r="F174" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="G174" s="13" t="s">
         <v>954</v>
       </c>
-      <c r="C174" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H174" s="13" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="I174" s="14">
-        <v>45852</v>
+        <v>46062</v>
       </c>
       <c r="J174" s="14">
-        <v>47573</v>
+        <v>47823</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A175" s="12">
-        <v>20123003440</v>
+        <v>20123003428</v>
       </c>
       <c r="B175" s="13" t="s">
+        <v>955</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="D175" s="13" t="s">
+        <v>957</v>
+      </c>
+      <c r="E175" s="13" t="s">
+        <v>958</v>
+      </c>
+      <c r="F175" s="13" t="s">
+        <v>955</v>
+      </c>
+      <c r="G175" s="13" t="s">
         <v>959</v>
       </c>
-      <c r="C175" s="13" t="s">
+      <c r="H175" s="13" t="s">
+        <v>957</v>
+      </c>
+      <c r="I175" s="14">
+        <v>45589</v>
+      </c>
+      <c r="J175" s="14">
+        <v>47354</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A176" s="12">
+        <v>20123003434</v>
+      </c>
+      <c r="B176" s="13" t="s">
         <v>960</v>
       </c>
-      <c r="D175" s="13" t="s">
+      <c r="C176" s="13" t="s">
         <v>961</v>
       </c>
-      <c r="E175" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F175" s="13" t="s">
+      <c r="D176" s="13" t="s">
         <v>962</v>
       </c>
-      <c r="G175" s="13" t="s">
+      <c r="E176" s="13" t="s">
         <v>963</v>
       </c>
-      <c r="H175" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B176" s="13" t="s">
+      <c r="F176" s="13" t="s">
+        <v>960</v>
+      </c>
+      <c r="G176" s="13" t="s">
         <v>964</v>
       </c>
-      <c r="C176" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H176" s="13" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="I176" s="14">
-        <v>45805</v>
+        <v>45852</v>
       </c>
       <c r="J176" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="177" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="177" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A177" s="12">
-        <v>20123003452</v>
+        <v>20123003440</v>
       </c>
       <c r="B177" s="13" t="s">
+        <v>965</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>966</v>
+      </c>
+      <c r="D177" s="13" t="s">
+        <v>967</v>
+      </c>
+      <c r="E177" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F177" s="13" t="s">
+        <v>968</v>
+      </c>
+      <c r="G177" s="13" t="s">
         <v>969</v>
       </c>
-      <c r="C177" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H177" s="13" t="s">
-        <v>971</v>
+        <v>142</v>
       </c>
       <c r="I177" s="14">
-        <v>45982</v>
+        <v>45748</v>
       </c>
       <c r="J177" s="14">
-        <v>47754</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="178" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A178" s="12">
-        <v>20123003461</v>
+        <v>20123003444</v>
       </c>
       <c r="B178" s="13" t="s">
+        <v>970</v>
+      </c>
+      <c r="C178" s="13" t="s">
+        <v>971</v>
+      </c>
+      <c r="D178" s="13" t="s">
+        <v>972</v>
+      </c>
+      <c r="E178" s="13" t="s">
+        <v>973</v>
+      </c>
+      <c r="F178" s="13" t="s">
+        <v>970</v>
+      </c>
+      <c r="G178" s="13" t="s">
         <v>974</v>
       </c>
-      <c r="C178" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H178" s="13" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="I178" s="14">
-        <v>45470</v>
+        <v>45805</v>
       </c>
       <c r="J178" s="14">
-        <v>47267</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="179" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A179" s="12">
+        <v>20123003452</v>
+      </c>
+      <c r="B179" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>976</v>
+      </c>
+      <c r="D179" s="13" t="s">
+        <v>977</v>
+      </c>
+      <c r="E179" s="13" t="s">
+        <v>978</v>
+      </c>
+      <c r="F179" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="G179" s="13" t="s">
+        <v>979</v>
+      </c>
+      <c r="H179" s="13" t="s">
+        <v>977</v>
+      </c>
+      <c r="I179" s="14">
+        <v>45982</v>
+      </c>
+      <c r="J179" s="14">
+        <v>47754</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A180" s="12">
+        <v>20123003461</v>
+      </c>
+      <c r="B180" s="13" t="s">
+        <v>980</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>981</v>
+      </c>
+      <c r="D180" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="E180" s="13" t="s">
+        <v>983</v>
+      </c>
+      <c r="F180" s="13" t="s">
+        <v>980</v>
+      </c>
+      <c r="G180" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="H180" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="I180" s="14">
+        <v>45470</v>
+      </c>
+      <c r="J180" s="14">
+        <v>47267</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A181" s="12">
         <v>20123003485</v>
       </c>
-      <c r="B179" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H179" s="13" t="s">
+      <c r="B181" s="13" t="s">
         <v>985</v>
       </c>
-      <c r="I179" s="14">
+      <c r="C181" s="13" t="s">
+        <v>986</v>
+      </c>
+      <c r="D181" s="13" t="s">
+        <v>987</v>
+      </c>
+      <c r="E181" s="13" t="s">
+        <v>988</v>
+      </c>
+      <c r="F181" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="G181" s="13" t="s">
+        <v>990</v>
+      </c>
+      <c r="H181" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="I181" s="14">
         <v>45919</v>
       </c>
-      <c r="J179" s="14">
+      <c r="J181" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="180" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A180" s="12">
+    <row r="182" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A182" s="12">
         <v>20123003489</v>
       </c>
-      <c r="B180" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I180" s="14">
+      <c r="B182" s="13" t="s">
+        <v>992</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>993</v>
+      </c>
+      <c r="D182" s="13" t="s">
+        <v>994</v>
+      </c>
+      <c r="E182" s="13" t="s">
+        <v>995</v>
+      </c>
+      <c r="F182" s="13" t="s">
+        <v>992</v>
+      </c>
+      <c r="G182" s="13" t="s">
+        <v>996</v>
+      </c>
+      <c r="H182" s="13" t="s">
+        <v>994</v>
+      </c>
+      <c r="I182" s="14">
         <v>46042</v>
       </c>
-      <c r="J180" s="14">
+      <c r="J182" s="14">
         <v>47640</v>
       </c>
     </row>
-    <row r="181" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A181" s="12">
+    <row r="183" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A183" s="12">
         <v>20123003502</v>
       </c>
-      <c r="B181" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I181" s="14">
+      <c r="B183" s="13" t="s">
+        <v>997</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>998</v>
+      </c>
+      <c r="D183" s="13" t="s">
+        <v>999</v>
+      </c>
+      <c r="E183" s="13" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F183" s="13" t="s">
+        <v>997</v>
+      </c>
+      <c r="G183" s="13" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H183" s="13" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I183" s="14">
         <v>44613</v>
       </c>
-      <c r="J181" s="14">
+      <c r="J183" s="14">
         <v>46131</v>
       </c>
     </row>
-    <row r="182" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A182" s="12">
+    <row r="184" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A184" s="12">
         <v>20123003505</v>
       </c>
-      <c r="B182" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I182" s="14">
+      <c r="B184" s="13" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D184" s="13" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E184" s="13" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F184" s="13" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G184" s="13" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H184" s="13" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I184" s="14">
         <v>45163</v>
       </c>
-      <c r="J182" s="14">
+      <c r="J184" s="14">
         <v>46944</v>
       </c>
     </row>
-    <row r="183" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A183" s="12">
+    <row r="185" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A185" s="12">
         <v>20123003507</v>
       </c>
-      <c r="B183" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H183" s="13" t="s">
+      <c r="B185" s="13" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D185" s="13" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E185" s="13" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F185" s="13" t="s">
+        <v>1013</v>
+      </c>
+      <c r="G185" s="13" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H185" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I183" s="14">
+      <c r="I185" s="14">
         <v>45993</v>
       </c>
-      <c r="J183" s="14">
+      <c r="J185" s="14">
         <v>47733</v>
       </c>
     </row>
-    <row r="184" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A184" s="12">
+    <row r="186" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A186" s="12">
         <v>20123003508</v>
       </c>
-      <c r="B184" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H184" s="13" t="s">
+      <c r="B186" s="13" t="s">
         <v>1015</v>
       </c>
-      <c r="I184" s="14">
+      <c r="C186" s="13" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D186" s="13" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E186" s="13" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F186" s="13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G186" s="13" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H186" s="13" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I186" s="14">
         <v>45075</v>
       </c>
-      <c r="J184" s="14">
+      <c r="J186" s="14">
         <v>46339</v>
       </c>
     </row>
-    <row r="185" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A185" s="12">
+    <row r="187" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A187" s="12">
         <v>20123003509</v>
       </c>
-      <c r="B185" s="13" t="s">
-[...20 lines deleted...]
-      <c r="I185" s="14">
+      <c r="B187" s="13" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C187" s="13" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D187" s="13" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E187" s="13" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F187" s="13" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G187" s="13" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H187" s="13" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I187" s="14">
         <v>44456</v>
       </c>
-      <c r="J185" s="14">
+      <c r="J187" s="14">
         <v>46203</v>
-      </c>
-[...62 lines deleted...]
-        <v>46119</v>
       </c>
     </row>
     <row r="188" spans="1:10" ht="54" x14ac:dyDescent="0.15">
       <c r="A188" s="12">
-        <v>20123003518</v>
+        <v>20123003511</v>
       </c>
       <c r="B188" s="13" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="C188" s="13" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="D188" s="13" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="E188" s="13" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="F188" s="13" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="G188" s="13" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="H188" s="13" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="I188" s="14">
-        <v>44725</v>
+        <v>46094</v>
       </c>
       <c r="J188" s="14">
-        <v>46545</v>
+        <v>47907</v>
       </c>
     </row>
     <row r="189" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A189" s="12">
-        <v>20123003520</v>
+        <v>20123003515</v>
       </c>
       <c r="B189" s="13" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D189" s="13" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E189" s="13" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F189" s="13" t="s">
+        <v>1036</v>
+      </c>
+      <c r="G189" s="13" t="s">
         <v>1037</v>
       </c>
-      <c r="C189" s="13" t="s">
+      <c r="H189" s="13" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I189" s="14">
+        <v>44491</v>
+      </c>
+      <c r="J189" s="14">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A190" s="12">
+        <v>20123003518</v>
+      </c>
+      <c r="B190" s="13" t="s">
         <v>1038</v>
       </c>
-      <c r="D189" s="13" t="s">
+      <c r="C190" s="13" t="s">
         <v>1039</v>
       </c>
-      <c r="E189" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F189" s="13" t="s">
+      <c r="D190" s="13" t="s">
         <v>1040</v>
       </c>
-      <c r="G189" s="13" t="s">
+      <c r="E190" s="13" t="s">
         <v>1041</v>
       </c>
-      <c r="H189" s="13" t="s">
+      <c r="F190" s="13" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G190" s="13" t="s">
         <v>1042</v>
       </c>
-      <c r="I189" s="14">
-[...27 lines deleted...]
-      </c>
       <c r="H190" s="13" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="I190" s="14">
-        <v>44378</v>
+        <v>44725</v>
       </c>
       <c r="J190" s="14">
-        <v>46061</v>
+        <v>46545</v>
       </c>
     </row>
     <row r="191" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A191" s="12">
-        <v>20123003530</v>
+        <v>20123003520</v>
       </c>
       <c r="B191" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D191" s="13" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E191" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F191" s="13" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G191" s="13" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H191" s="13" t="s">
         <v>1048</v>
       </c>
-      <c r="C191" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I191" s="14">
-        <v>46082</v>
+        <v>46016</v>
       </c>
       <c r="J191" s="14">
-        <v>47907</v>
+        <v>47801</v>
       </c>
     </row>
     <row r="192" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A192" s="12">
-        <v>20123003536</v>
+        <v>20123003529</v>
       </c>
       <c r="B192" s="13" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="C192" s="13" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="D192" s="13" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E192" s="13" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="F192" s="13" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="G192" s="13" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="H192" s="13" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="I192" s="14">
-        <v>44648</v>
+        <v>46177</v>
       </c>
       <c r="J192" s="14">
-        <v>46427</v>
+        <v>47887</v>
       </c>
     </row>
     <row r="193" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A193" s="12">
+        <v>20123003530</v>
+      </c>
+      <c r="B193" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D193" s="13" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E193" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F193" s="13" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G193" s="13" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H193" s="13" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I193" s="14">
+        <v>46082</v>
+      </c>
+      <c r="J193" s="14">
+        <v>47907</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A194" s="12">
+        <v>20123003536</v>
+      </c>
+      <c r="B194" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C194" s="13" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D194" s="13" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E194" s="13" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F194" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G194" s="13" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H194" s="13" t="s">
+        <v>1065</v>
+      </c>
+      <c r="I194" s="14">
+        <v>44648</v>
+      </c>
+      <c r="J194" s="14">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A195" s="12">
         <v>20123003537</v>
       </c>
-      <c r="B193" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H193" s="13" t="s">
+      <c r="B195" s="13" t="s">
         <v>1066</v>
       </c>
-      <c r="I193" s="14">
+      <c r="C195" s="13" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D195" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E195" s="13" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F195" s="13" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G195" s="13" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H195" s="13" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I195" s="14">
         <v>44883</v>
       </c>
-      <c r="J193" s="14">
+      <c r="J195" s="14">
         <v>46171</v>
       </c>
     </row>
-    <row r="194" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-[...32 lines deleted...]
-      <c r="A195" s="12">
+    <row r="196" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A196" s="12">
         <v>20123003542</v>
       </c>
-      <c r="B195" s="13" t="s">
+      <c r="B196" s="13" t="s">
         <v>1073</v>
       </c>
-      <c r="C195" s="13" t="s">
+      <c r="C196" s="13" t="s">
         <v>1074</v>
       </c>
-      <c r="D195" s="13" t="s">
+      <c r="D196" s="13" t="s">
         <v>1075</v>
       </c>
-      <c r="E195" s="13" t="s">
+      <c r="E196" s="13" t="s">
         <v>1076</v>
       </c>
-      <c r="F195" s="13" t="s">
+      <c r="F196" s="13" t="s">
         <v>1073</v>
       </c>
-      <c r="G195" s="13" t="s">
+      <c r="G196" s="13" t="s">
         <v>1077</v>
       </c>
-      <c r="H195" s="13" t="s">
+      <c r="H196" s="13" t="s">
         <v>1075</v>
       </c>
-      <c r="I195" s="14">
+      <c r="I196" s="14">
         <v>44551</v>
       </c>
-      <c r="J195" s="14">
+      <c r="J196" s="14">
         <v>46200</v>
-      </c>
-[...30 lines deleted...]
-        <v>46592</v>
       </c>
     </row>
     <row r="197" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A197" s="12">
-        <v>20123003546</v>
+        <v>20123003544</v>
       </c>
       <c r="B197" s="13" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="C197" s="13" t="s">
-        <v>1086</v>
+        <v>1079</v>
       </c>
       <c r="D197" s="13" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="E197" s="13" t="s">
-        <v>142</v>
+        <v>1081</v>
       </c>
       <c r="F197" s="13" t="s">
-        <v>1088</v>
+        <v>1082</v>
       </c>
       <c r="G197" s="13" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
       <c r="H197" s="13" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="I197" s="14">
-        <v>45041</v>
+        <v>45139</v>
       </c>
       <c r="J197" s="14">
-        <v>46807</v>
+        <v>46592</v>
       </c>
     </row>
     <row r="198" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A198" s="12">
+        <v>20123003546</v>
+      </c>
+      <c r="B198" s="13" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C198" s="13" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D198" s="13" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E198" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F198" s="13" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G198" s="13" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H198" s="13" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I198" s="14">
+        <v>45041</v>
+      </c>
+      <c r="J198" s="14">
+        <v>46807</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A199" s="12">
         <v>20123003553</v>
       </c>
-      <c r="B198" s="13" t="s">
+      <c r="B199" s="13" t="s">
         <v>1091</v>
       </c>
-      <c r="C198" s="13" t="s">
+      <c r="C199" s="13" t="s">
         <v>1092</v>
       </c>
-      <c r="D198" s="13" t="s">
+      <c r="D199" s="13" t="s">
         <v>1093</v>
       </c>
-      <c r="E198" s="13" t="s">
+      <c r="E199" s="13" t="s">
         <v>1094</v>
       </c>
-      <c r="F198" s="13" t="s">
+      <c r="F199" s="13" t="s">
         <v>1095</v>
       </c>
-      <c r="G198" s="13" t="s">
+      <c r="G199" s="13" t="s">
         <v>1096</v>
       </c>
-      <c r="H198" s="13" t="s">
+      <c r="H199" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I198" s="14">
+      <c r="I199" s="14">
         <v>44579</v>
       </c>
-      <c r="J198" s="14">
+      <c r="J199" s="14">
         <v>46312</v>
       </c>
     </row>
-    <row r="199" spans="1:10" ht="54" x14ac:dyDescent="0.15">
-      <c r="A199" s="12">
+    <row r="200" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A200" s="12">
         <v>20123003562</v>
       </c>
-      <c r="B199" s="13" t="s">
+      <c r="B200" s="13" t="s">
         <v>1097</v>
       </c>
-      <c r="C199" s="13" t="s">
+      <c r="C200" s="13" t="s">
         <v>1098</v>
       </c>
-      <c r="D199" s="13" t="s">
+      <c r="D200" s="13" t="s">
         <v>1099</v>
       </c>
-      <c r="E199" s="13" t="s">
+      <c r="E200" s="13" t="s">
         <v>1100</v>
       </c>
-      <c r="F199" s="13" t="s">
+      <c r="F200" s="13" t="s">
         <v>1101</v>
       </c>
-      <c r="G199" s="13" t="s">
+      <c r="G200" s="13" t="s">
         <v>1102</v>
       </c>
-      <c r="H199" s="13" t="s">
+      <c r="H200" s="13" t="s">
         <v>1103</v>
       </c>
-      <c r="I199" s="14">
+      <c r="I200" s="14">
         <v>45148</v>
       </c>
-      <c r="J199" s="14">
+      <c r="J200" s="14">
         <v>46837</v>
-      </c>
-[...30 lines deleted...]
-        <v>46516</v>
       </c>
     </row>
     <row r="201" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A201" s="12">
+        <v>20123003567</v>
+      </c>
+      <c r="B201" s="13" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D201" s="13" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E201" s="13" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F201" s="13" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G201" s="13" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H201" s="13" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I201" s="14">
+        <v>45259</v>
+      </c>
+      <c r="J201" s="14">
+        <v>46516</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A202" s="12">
         <v>20123003582</v>
       </c>
-      <c r="B201" s="13" t="s">
+      <c r="B202" s="13" t="s">
         <v>1110</v>
       </c>
-      <c r="C201" s="13" t="s">
+      <c r="C202" s="13" t="s">
         <v>1111</v>
       </c>
-      <c r="D201" s="13" t="s">
+      <c r="D202" s="13" t="s">
         <v>1112</v>
       </c>
-      <c r="E201" s="13" t="s">
+      <c r="E202" s="13" t="s">
         <v>1113</v>
       </c>
-      <c r="F201" s="13" t="s">
+      <c r="F202" s="13" t="s">
         <v>1110</v>
       </c>
-      <c r="G201" s="13" t="s">
+      <c r="G202" s="13" t="s">
         <v>1114</v>
       </c>
-      <c r="H201" s="13" t="s">
+      <c r="H202" s="13" t="s">
         <v>1112</v>
       </c>
-      <c r="I201" s="14">
+      <c r="I202" s="14">
         <v>45163</v>
       </c>
-      <c r="J201" s="14">
+      <c r="J202" s="14">
         <v>46924</v>
       </c>
     </row>
-    <row r="202" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A202" s="12">
+    <row r="203" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A203" s="12">
         <v>20123003593</v>
       </c>
-      <c r="B202" s="13" t="s">
+      <c r="B203" s="13" t="s">
         <v>1115</v>
       </c>
-      <c r="C202" s="13" t="s">
+      <c r="C203" s="13" t="s">
         <v>1116</v>
       </c>
-      <c r="D202" s="13" t="s">
+      <c r="D203" s="13" t="s">
         <v>1117</v>
       </c>
-      <c r="E202" s="13" t="s">
+      <c r="E203" s="13" t="s">
         <v>1118</v>
       </c>
-      <c r="F202" s="13" t="s">
+      <c r="F203" s="13" t="s">
         <v>1115</v>
       </c>
-      <c r="G202" s="13" t="s">
+      <c r="G203" s="13" t="s">
         <v>1119</v>
       </c>
-      <c r="H202" s="13" t="s">
+      <c r="H203" s="13" t="s">
         <v>1120</v>
       </c>
-      <c r="I202" s="14">
+      <c r="I203" s="14">
         <v>45324</v>
       </c>
-      <c r="J202" s="14">
+      <c r="J203" s="14">
         <v>47102</v>
       </c>
     </row>
-    <row r="203" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A203" s="12">
+    <row r="204" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A204" s="12">
         <v>20123003598</v>
       </c>
-      <c r="B203" s="13" t="s">
+      <c r="B204" s="13" t="s">
         <v>1121</v>
       </c>
-      <c r="C203" s="13" t="s">
+      <c r="C204" s="13" t="s">
         <v>1122</v>
       </c>
-      <c r="D203" s="13" t="s">
+      <c r="D204" s="13" t="s">
         <v>1123</v>
       </c>
-      <c r="E203" s="13" t="s">
+      <c r="E204" s="13" t="s">
         <v>1124</v>
       </c>
-      <c r="F203" s="13" t="s">
+      <c r="F204" s="13" t="s">
         <v>1121</v>
       </c>
-      <c r="G203" s="13" t="s">
+      <c r="G204" s="13" t="s">
         <v>1125</v>
       </c>
-      <c r="H203" s="13" t="s">
+      <c r="H204" s="13" t="s">
         <v>1123</v>
       </c>
-      <c r="I203" s="14">
+      <c r="I204" s="14">
         <v>45104</v>
       </c>
-      <c r="J203" s="14">
+      <c r="J204" s="14">
         <v>46917</v>
       </c>
     </row>
-    <row r="204" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A204" s="12">
+    <row r="205" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A205" s="12">
         <v>20123003599</v>
       </c>
-      <c r="B204" s="13" t="s">
+      <c r="B205" s="13" t="s">
         <v>1126</v>
       </c>
-      <c r="C204" s="13" t="s">
+      <c r="C205" s="13" t="s">
         <v>1127</v>
       </c>
-      <c r="D204" s="13" t="s">
+      <c r="D205" s="13" t="s">
         <v>1128</v>
       </c>
-      <c r="E204" s="13" t="s">
+      <c r="E205" s="13" t="s">
         <v>1129</v>
       </c>
-      <c r="F204" s="13" t="s">
+      <c r="F205" s="13" t="s">
         <v>1130</v>
       </c>
-      <c r="G204" s="13" t="s">
+      <c r="G205" s="13" t="s">
         <v>1131</v>
       </c>
-      <c r="H204" s="13" t="s">
+      <c r="H205" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I204" s="14">
+      <c r="I205" s="14">
         <v>45352</v>
       </c>
-      <c r="J204" s="14">
+      <c r="J205" s="14">
         <v>47137</v>
       </c>
     </row>
-    <row r="205" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A205" s="12">
+    <row r="206" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A206" s="12">
         <v>20123003604</v>
       </c>
-      <c r="B205" s="13" t="s">
+      <c r="B206" s="13" t="s">
         <v>1132</v>
       </c>
-      <c r="C205" s="13" t="s">
+      <c r="C206" s="13" t="s">
         <v>1133</v>
       </c>
-      <c r="D205" s="13" t="s">
+      <c r="D206" s="13" t="s">
         <v>1134</v>
       </c>
-      <c r="E205" s="13" t="s">
+      <c r="E206" s="13" t="s">
         <v>1135</v>
       </c>
-      <c r="F205" s="13" t="s">
+      <c r="F206" s="13" t="s">
         <v>1132</v>
       </c>
-      <c r="G205" s="13" t="s">
+      <c r="G206" s="13" t="s">
         <v>1136</v>
       </c>
-      <c r="H205" s="13" t="s">
+      <c r="H206" s="13" t="s">
         <v>1137</v>
       </c>
-      <c r="I205" s="14">
+      <c r="I206" s="14">
         <v>45273</v>
       </c>
-      <c r="J205" s="14">
+      <c r="J206" s="14">
         <v>47028</v>
       </c>
     </row>
-    <row r="206" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-    <row r="207" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="207" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A207" s="12">
         <v>20123003609</v>
       </c>
       <c r="B207" s="13" t="s">
         <v>1138</v>
       </c>
       <c r="C207" s="13" t="s">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="D207" s="13" t="s">
         <v>1140</v>
       </c>
       <c r="E207" s="13" t="s">
         <v>1141</v>
       </c>
       <c r="F207" s="13" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="G207" s="13" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="H207" s="13" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="I207" s="14">
         <v>45348</v>
       </c>
       <c r="J207" s="14">
         <v>47125</v>
       </c>
     </row>
     <row r="208" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A208" s="12">
-        <v>20123003613</v>
+        <v>20123003609</v>
       </c>
       <c r="B208" s="13" t="s">
-        <v>1148</v>
+        <v>1138</v>
       </c>
       <c r="C208" s="13" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="D208" s="13" t="s">
-        <v>1150</v>
+        <v>1140</v>
       </c>
       <c r="E208" s="13" t="s">
-        <v>1151</v>
+        <v>1141</v>
       </c>
       <c r="F208" s="13" t="s">
-        <v>1148</v>
+        <v>1146</v>
       </c>
       <c r="G208" s="13" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
       <c r="H208" s="13" t="s">
-        <v>1150</v>
+        <v>1140</v>
       </c>
       <c r="I208" s="14">
-        <v>45320</v>
+        <v>45348</v>
       </c>
       <c r="J208" s="14">
-        <v>47111</v>
+        <v>47125</v>
       </c>
     </row>
     <row r="209" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A209" s="12">
-        <v>20123003614</v>
+        <v>20123003613</v>
       </c>
       <c r="B209" s="13" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="C209" s="13" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="D209" s="13" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="E209" s="13" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="F209" s="13" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="G209" s="13" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="H209" s="13" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="I209" s="14">
-        <v>45259</v>
+        <v>45320</v>
       </c>
       <c r="J209" s="14">
-        <v>47064</v>
+        <v>47111</v>
       </c>
     </row>
     <row r="210" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A210" s="12">
+        <v>20123003614</v>
+      </c>
+      <c r="B210" s="13" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D210" s="13" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E210" s="13" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F210" s="13" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G210" s="13" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H210" s="13" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I210" s="14">
+        <v>45259</v>
+      </c>
+      <c r="J210" s="14">
+        <v>47064</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A211" s="12">
         <v>20123003617</v>
       </c>
-      <c r="B210" s="13" t="s">
+      <c r="B211" s="13" t="s">
         <v>1158</v>
       </c>
-      <c r="C210" s="13" t="s">
+      <c r="C211" s="13" t="s">
         <v>1159</v>
       </c>
-      <c r="D210" s="13" t="s">
+      <c r="D211" s="13" t="s">
         <v>1160</v>
       </c>
-      <c r="E210" s="13" t="s">
+      <c r="E211" s="13" t="s">
         <v>1161</v>
       </c>
-      <c r="F210" s="13" t="s">
+      <c r="F211" s="13" t="s">
         <v>1158</v>
       </c>
-      <c r="G210" s="13" t="s">
+      <c r="G211" s="13" t="s">
         <v>1162</v>
       </c>
-      <c r="H210" s="13" t="s">
+      <c r="H211" s="13" t="s">
         <v>1163</v>
       </c>
-      <c r="I210" s="14">
+      <c r="I211" s="14">
         <v>45398</v>
       </c>
-      <c r="J210" s="14">
+      <c r="J211" s="14">
         <v>47223</v>
       </c>
     </row>
-    <row r="211" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A211" s="12">
+    <row r="212" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A212" s="12">
         <v>20123003618</v>
       </c>
-      <c r="B211" s="13" t="s">
+      <c r="B212" s="13" t="s">
         <v>1164</v>
       </c>
-      <c r="C211" s="13" t="s">
+      <c r="C212" s="13" t="s">
         <v>1165</v>
       </c>
-      <c r="D211" s="13" t="s">
+      <c r="D212" s="13" t="s">
         <v>1166</v>
       </c>
-      <c r="E211" s="13" t="s">
+      <c r="E212" s="13" t="s">
         <v>1167</v>
       </c>
-      <c r="F211" s="13" t="s">
+      <c r="F212" s="13" t="s">
         <v>1164</v>
       </c>
-      <c r="G211" s="13" t="s">
+      <c r="G212" s="13" t="s">
         <v>1168</v>
       </c>
-      <c r="H211" s="13" t="s">
+      <c r="H212" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I211" s="14">
+      <c r="I212" s="14">
         <v>45286</v>
       </c>
-      <c r="J211" s="14">
+      <c r="J212" s="14">
         <v>47069</v>
       </c>
     </row>
-    <row r="212" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A212" s="12">
+    <row r="213" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A213" s="12">
         <v>20123003622</v>
       </c>
-      <c r="B212" s="13" t="s">
+      <c r="B213" s="13" t="s">
         <v>1169</v>
       </c>
-      <c r="C212" s="13" t="s">
+      <c r="C213" s="13" t="s">
         <v>1170</v>
       </c>
-      <c r="D212" s="13" t="s">
+      <c r="D213" s="13" t="s">
         <v>1171</v>
       </c>
-      <c r="E212" s="13" t="s">
+      <c r="E213" s="13" t="s">
         <v>1172</v>
       </c>
-      <c r="F212" s="13" t="s">
+      <c r="F213" s="13" t="s">
         <v>1169</v>
       </c>
-      <c r="G212" s="13" t="s">
+      <c r="G213" s="13" t="s">
         <v>1173</v>
       </c>
-      <c r="H212" s="13" t="s">
+      <c r="H213" s="13" t="s">
         <v>1174</v>
       </c>
-      <c r="I212" s="14">
+      <c r="I213" s="14">
         <v>45330</v>
       </c>
-      <c r="J212" s="14">
+      <c r="J213" s="14">
         <v>47091</v>
-      </c>
-[...30 lines deleted...]
-        <v>47182</v>
       </c>
     </row>
     <row r="214" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A214" s="12">
-        <v>20123003625</v>
+        <v>20123003623</v>
       </c>
       <c r="B214" s="13" t="s">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="C214" s="13" t="s">
-        <v>1181</v>
+        <v>1176</v>
       </c>
       <c r="D214" s="13" t="s">
-        <v>1182</v>
+        <v>1177</v>
       </c>
       <c r="E214" s="13" t="s">
-        <v>1183</v>
+        <v>1178</v>
       </c>
       <c r="F214" s="13" t="s">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="G214" s="13" t="s">
-        <v>1184</v>
+        <v>1179</v>
       </c>
       <c r="H214" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I214" s="14">
         <v>45407</v>
       </c>
       <c r="J214" s="14">
+        <v>47182</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A215" s="12">
+        <v>20123003625</v>
+      </c>
+      <c r="B215" s="13" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D215" s="13" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E215" s="13" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F215" s="13" t="s">
+        <v>1180</v>
+      </c>
+      <c r="G215" s="13" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H215" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I215" s="14">
+        <v>45407</v>
+      </c>
+      <c r="J215" s="14">
         <v>47189</v>
       </c>
     </row>
-    <row r="215" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A215" s="12">
+    <row r="216" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A216" s="12">
         <v>20123003628</v>
       </c>
-      <c r="B215" s="13" t="s">
+      <c r="B216" s="13" t="s">
         <v>1185</v>
       </c>
-      <c r="C215" s="13" t="s">
+      <c r="C216" s="13" t="s">
         <v>1186</v>
       </c>
-      <c r="D215" s="13" t="s">
+      <c r="D216" s="13" t="s">
         <v>1187</v>
       </c>
-      <c r="E215" s="13" t="s">
+      <c r="E216" s="13" t="s">
         <v>1188</v>
       </c>
-      <c r="F215" s="13" t="s">
+      <c r="F216" s="13" t="s">
         <v>1185</v>
       </c>
-      <c r="G215" s="13" t="s">
+      <c r="G216" s="13" t="s">
         <v>1189</v>
       </c>
-      <c r="H215" s="13" t="s">
+      <c r="H216" s="13" t="s">
         <v>1190</v>
       </c>
-      <c r="I215" s="14">
+      <c r="I216" s="14">
         <v>44628</v>
       </c>
-      <c r="J215" s="14">
+      <c r="J216" s="14">
         <v>45465</v>
       </c>
     </row>
-    <row r="216" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-    <row r="217" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+    <row r="217" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A217" s="12">
         <v>20123003630</v>
       </c>
       <c r="B217" s="13" t="s">
         <v>1191</v>
       </c>
       <c r="C217" s="13" t="s">
-        <v>1197</v>
+        <v>1192</v>
       </c>
       <c r="D217" s="13" t="s">
         <v>142</v>
       </c>
       <c r="E217" s="13" t="s">
         <v>1193</v>
       </c>
       <c r="F217" s="13" t="s">
-        <v>1198</v>
+        <v>1194</v>
       </c>
       <c r="G217" s="13" t="s">
-        <v>1199</v>
+        <v>1195</v>
       </c>
       <c r="H217" s="13" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
       <c r="I217" s="14">
         <v>45818</v>
       </c>
       <c r="J217" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="218" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="218" spans="1:10" ht="54" x14ac:dyDescent="0.15">
       <c r="A218" s="12">
-        <v>20123003634</v>
+        <v>20123003630</v>
       </c>
       <c r="B218" s="13" t="s">
-        <v>1201</v>
+        <v>1191</v>
       </c>
       <c r="C218" s="13" t="s">
-        <v>1202</v>
+        <v>1197</v>
       </c>
       <c r="D218" s="13" t="s">
-        <v>1203</v>
+        <v>142</v>
       </c>
       <c r="E218" s="13" t="s">
-        <v>1204</v>
+        <v>1193</v>
       </c>
       <c r="F218" s="13" t="s">
-        <v>1205</v>
+        <v>1198</v>
       </c>
       <c r="G218" s="13" t="s">
-        <v>1206</v>
+        <v>1199</v>
       </c>
       <c r="H218" s="13" t="s">
-        <v>1203</v>
+        <v>1200</v>
       </c>
       <c r="I218" s="14">
-        <v>45819</v>
+        <v>45818</v>
       </c>
       <c r="J218" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="219" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A219" s="12">
         <v>20123003634</v>
       </c>
       <c r="B219" s="13" t="s">
         <v>1201</v>
       </c>
       <c r="C219" s="13" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
       <c r="D219" s="13" t="s">
         <v>1203</v>
       </c>
       <c r="E219" s="13" t="s">
         <v>1204</v>
       </c>
       <c r="F219" s="13" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
       <c r="G219" s="13" t="s">
-        <v>1209</v>
+        <v>1206</v>
       </c>
       <c r="H219" s="13" t="s">
-        <v>142</v>
+        <v>1203</v>
       </c>
       <c r="I219" s="14">
         <v>45819</v>
       </c>
       <c r="J219" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="220" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A220" s="12">
-        <v>20123003635</v>
+        <v>20123003634</v>
       </c>
       <c r="B220" s="13" t="s">
-        <v>1210</v>
+        <v>1201</v>
       </c>
       <c r="C220" s="13" t="s">
-        <v>1211</v>
+        <v>1207</v>
       </c>
       <c r="D220" s="13" t="s">
-        <v>1212</v>
+        <v>1203</v>
       </c>
       <c r="E220" s="13" t="s">
-        <v>1213</v>
+        <v>1204</v>
       </c>
       <c r="F220" s="13" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
       <c r="G220" s="13" t="s">
-        <v>1214</v>
+        <v>1209</v>
       </c>
       <c r="H220" s="13" t="s">
-        <v>1215</v>
+        <v>142</v>
       </c>
       <c r="I220" s="14">
-        <v>45840</v>
+        <v>45819</v>
       </c>
       <c r="J220" s="14">
         <v>47573</v>
       </c>
     </row>
     <row r="221" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A221" s="12">
-        <v>20123003636</v>
+        <v>20123003635</v>
       </c>
       <c r="B221" s="13" t="s">
-        <v>1216</v>
+        <v>1210</v>
       </c>
       <c r="C221" s="13" t="s">
-        <v>1217</v>
+        <v>1211</v>
       </c>
       <c r="D221" s="13" t="s">
-        <v>1218</v>
+        <v>1212</v>
       </c>
       <c r="E221" s="13" t="s">
-        <v>1219</v>
+        <v>1213</v>
       </c>
       <c r="F221" s="13" t="s">
-        <v>1216</v>
+        <v>1210</v>
       </c>
       <c r="G221" s="13" t="s">
-        <v>1220</v>
+        <v>1214</v>
       </c>
       <c r="H221" s="13" t="s">
-        <v>1221</v>
+        <v>1215</v>
       </c>
       <c r="I221" s="14">
-        <v>44155</v>
+        <v>45840</v>
       </c>
       <c r="J221" s="14">
-        <v>45747</v>
+        <v>47573</v>
       </c>
     </row>
     <row r="222" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A222" s="12">
-        <v>20123003637</v>
+        <v>20123003636</v>
       </c>
       <c r="B222" s="13" t="s">
-        <v>1222</v>
+        <v>1216</v>
       </c>
       <c r="C222" s="13" t="s">
-        <v>1223</v>
+        <v>1217</v>
       </c>
       <c r="D222" s="13" t="s">
-        <v>1224</v>
+        <v>1218</v>
       </c>
       <c r="E222" s="13" t="s">
-        <v>1225</v>
+        <v>1219</v>
       </c>
       <c r="F222" s="13" t="s">
-        <v>1222</v>
+        <v>1216</v>
       </c>
       <c r="G222" s="13" t="s">
-        <v>1226</v>
+        <v>1220</v>
       </c>
       <c r="H222" s="13" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="I222" s="14">
-        <v>45820</v>
+        <v>44155</v>
       </c>
       <c r="J222" s="14">
-        <v>47573</v>
+        <v>45747</v>
       </c>
     </row>
     <row r="223" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A223" s="12">
-        <v>20123003638</v>
+        <v>20123003637</v>
       </c>
       <c r="B223" s="13" t="s">
-        <v>1227</v>
+        <v>1222</v>
       </c>
       <c r="C223" s="13" t="s">
-        <v>1228</v>
+        <v>1223</v>
       </c>
       <c r="D223" s="13" t="s">
-        <v>1229</v>
+        <v>1224</v>
       </c>
       <c r="E223" s="13" t="s">
-        <v>1230</v>
+        <v>1225</v>
       </c>
       <c r="F223" s="13" t="s">
-        <v>1231</v>
+        <v>1222</v>
       </c>
       <c r="G223" s="13" t="s">
-        <v>1232</v>
+        <v>1226</v>
       </c>
       <c r="H223" s="13" t="s">
-        <v>142</v>
+        <v>1224</v>
       </c>
       <c r="I223" s="14">
-        <v>45866</v>
+        <v>45820</v>
       </c>
       <c r="J223" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="224" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="224" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A224" s="12">
+        <v>20123003638</v>
+      </c>
+      <c r="B224" s="13" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D224" s="13" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E224" s="13" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F224" s="13" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G224" s="13" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H224" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I224" s="14">
+        <v>45866</v>
+      </c>
+      <c r="J224" s="14">
+        <v>47573</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A225" s="12">
         <v>20123003639</v>
       </c>
-      <c r="B224" s="13" t="s">
+      <c r="B225" s="13" t="s">
         <v>1233</v>
       </c>
-      <c r="C224" s="13" t="s">
+      <c r="C225" s="13" t="s">
         <v>1234</v>
       </c>
-      <c r="D224" s="13" t="s">
+      <c r="D225" s="13" t="s">
         <v>1235</v>
       </c>
-      <c r="E224" s="13" t="s">
+      <c r="E225" s="13" t="s">
         <v>1236</v>
       </c>
-      <c r="F224" s="13" t="s">
+      <c r="F225" s="13" t="s">
         <v>1233</v>
       </c>
-      <c r="G224" s="13" t="s">
+      <c r="G225" s="13" t="s">
         <v>1237</v>
       </c>
-      <c r="H224" s="13" t="s">
+      <c r="H225" s="13" t="s">
         <v>1238</v>
       </c>
-      <c r="I224" s="14">
+      <c r="I225" s="14">
         <v>45952</v>
       </c>
-      <c r="J224" s="14">
+      <c r="J225" s="14">
         <v>47662</v>
       </c>
     </row>
-    <row r="225" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A225" s="12">
+    <row r="226" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A226" s="12">
         <v>20123003641</v>
       </c>
-      <c r="B225" s="13" t="s">
+      <c r="B226" s="13" t="s">
         <v>1239</v>
       </c>
-      <c r="C225" s="13" t="s">
+      <c r="C226" s="13" t="s">
         <v>1240</v>
       </c>
-      <c r="D225" s="13" t="s">
+      <c r="D226" s="13" t="s">
         <v>1241</v>
       </c>
-      <c r="E225" s="13" t="s">
+      <c r="E226" s="13" t="s">
         <v>1242</v>
       </c>
-      <c r="F225" s="13" t="s">
+      <c r="F226" s="13" t="s">
         <v>1239</v>
       </c>
-      <c r="G225" s="13" t="s">
+      <c r="G226" s="13" t="s">
         <v>1243</v>
       </c>
-      <c r="H225" s="13" t="s">
+      <c r="H226" s="13" t="s">
         <v>1244</v>
       </c>
-      <c r="I225" s="14">
+      <c r="I226" s="14">
         <v>45748</v>
       </c>
-      <c r="J225" s="14">
+      <c r="J226" s="14">
         <v>47573</v>
       </c>
     </row>
-    <row r="226" spans="1:10" ht="54" x14ac:dyDescent="0.15">
-      <c r="A226" s="12">
+    <row r="227" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A227" s="12">
         <v>20123003642</v>
       </c>
-      <c r="B226" s="13" t="s">
+      <c r="B227" s="13" t="s">
         <v>1245</v>
       </c>
-      <c r="C226" s="13" t="s">
+      <c r="C227" s="13" t="s">
         <v>1246</v>
       </c>
-      <c r="D226" s="13" t="s">
+      <c r="D227" s="13" t="s">
         <v>1247</v>
       </c>
-      <c r="E226" s="13" t="s">
+      <c r="E227" s="13" t="s">
         <v>1248</v>
       </c>
-      <c r="F226" s="13" t="s">
+      <c r="F227" s="13" t="s">
         <v>1249</v>
       </c>
-      <c r="G226" s="13" t="s">
+      <c r="G227" s="13" t="s">
         <v>1250</v>
       </c>
-      <c r="H226" s="13" t="s">
+      <c r="H227" s="13" t="s">
         <v>1251</v>
       </c>
-      <c r="I226" s="14">
+      <c r="I227" s="14">
         <v>46059</v>
       </c>
-      <c r="J226" s="14">
+      <c r="J227" s="14">
         <v>47825</v>
       </c>
     </row>
-    <row r="227" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A227" s="12">
+    <row r="228" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A228" s="12">
         <v>20123003645</v>
       </c>
-      <c r="B227" s="13" t="s">
+      <c r="B228" s="13" t="s">
         <v>1252</v>
       </c>
-      <c r="C227" s="13" t="s">
+      <c r="C228" s="13" t="s">
         <v>1253</v>
       </c>
-      <c r="D227" s="13" t="s">
+      <c r="D228" s="13" t="s">
         <v>1254</v>
       </c>
-      <c r="E227" s="13" t="s">
+      <c r="E228" s="13" t="s">
         <v>1255</v>
       </c>
-      <c r="F227" s="13" t="s">
+      <c r="F228" s="13" t="s">
         <v>1256</v>
       </c>
-      <c r="G227" s="13" t="s">
+      <c r="G228" s="13" t="s">
         <v>1257</v>
       </c>
-      <c r="H227" s="13" t="s">
+      <c r="H228" s="13" t="s">
         <v>1254</v>
       </c>
-      <c r="I227" s="14">
+      <c r="I228" s="14">
         <v>45554</v>
       </c>
-      <c r="J227" s="14">
+      <c r="J228" s="14">
         <v>47376</v>
-      </c>
-[...30 lines deleted...]
-        <v>45878</v>
       </c>
     </row>
     <row r="229" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A229" s="12">
         <v>20123003648</v>
       </c>
       <c r="B229" s="13" t="s">
         <v>1258</v>
       </c>
       <c r="C229" s="13" t="s">
-        <v>1263</v>
+        <v>1259</v>
       </c>
       <c r="D229" s="13" t="s">
         <v>1260</v>
       </c>
       <c r="E229" s="13" t="s">
         <v>1261</v>
       </c>
       <c r="F229" s="13" t="s">
         <v>1258</v>
       </c>
       <c r="G229" s="13" t="s">
-        <v>1264</v>
+        <v>870</v>
       </c>
       <c r="H229" s="13" t="s">
-        <v>142</v>
+        <v>1262</v>
       </c>
       <c r="I229" s="14">
-        <v>44985</v>
+        <v>46142</v>
       </c>
       <c r="J229" s="14">
-        <v>45878</v>
+        <v>47704</v>
       </c>
     </row>
     <row r="230" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A230" s="12">
-        <v>20123003651</v>
+        <v>20123003648</v>
       </c>
       <c r="B230" s="13" t="s">
-        <v>1265</v>
+        <v>1258</v>
       </c>
       <c r="C230" s="13" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="D230" s="13" t="s">
-        <v>1267</v>
+        <v>1260</v>
       </c>
       <c r="E230" s="13" t="s">
-        <v>1268</v>
+        <v>1261</v>
       </c>
       <c r="F230" s="13" t="s">
-        <v>1265</v>
+        <v>1258</v>
       </c>
       <c r="G230" s="13" t="s">
-        <v>1269</v>
+        <v>1264</v>
       </c>
       <c r="H230" s="13" t="s">
-        <v>1267</v>
+        <v>142</v>
       </c>
       <c r="I230" s="14">
-        <v>45994</v>
+        <v>46142</v>
       </c>
       <c r="J230" s="14">
-        <v>47621</v>
+        <v>47704</v>
       </c>
     </row>
     <row r="231" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A231" s="12">
-        <v>20123003657</v>
+        <v>20123003651</v>
       </c>
       <c r="B231" s="13" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
       <c r="C231" s="13" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="D231" s="13" t="s">
-        <v>1272</v>
+        <v>1267</v>
       </c>
       <c r="E231" s="13" t="s">
-        <v>1273</v>
+        <v>1268</v>
       </c>
       <c r="F231" s="13" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
       <c r="G231" s="13" t="s">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="H231" s="13" t="s">
-        <v>1272</v>
+        <v>1267</v>
       </c>
       <c r="I231" s="14">
-        <v>45971</v>
+        <v>45994</v>
       </c>
       <c r="J231" s="14">
-        <v>47672</v>
+        <v>47621</v>
       </c>
     </row>
     <row r="232" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A232" s="12">
+        <v>20123003657</v>
+      </c>
+      <c r="B232" s="13" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D232" s="13" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E232" s="13" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F232" s="13" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G232" s="13" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H232" s="13" t="s">
+        <v>1272</v>
+      </c>
+      <c r="I232" s="14">
+        <v>45971</v>
+      </c>
+      <c r="J232" s="14">
+        <v>47672</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A233" s="12">
         <v>20123003659</v>
       </c>
-      <c r="B232" s="13" t="s">
+      <c r="B233" s="13" t="s">
         <v>1275</v>
       </c>
-      <c r="C232" s="13" t="s">
+      <c r="C233" s="13" t="s">
         <v>1276</v>
       </c>
-      <c r="D232" s="13" t="s">
+      <c r="D233" s="13" t="s">
         <v>1277</v>
-      </c>
-[...30 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="E233" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F233" s="13" t="s">
-        <v>1284</v>
+        <v>1278</v>
       </c>
       <c r="G233" s="13" t="s">
-        <v>1285</v>
+        <v>1279</v>
       </c>
       <c r="H233" s="13" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="I233" s="14">
-        <v>44876</v>
+        <v>44971</v>
       </c>
       <c r="J233" s="14">
-        <v>46446</v>
+        <v>46796</v>
       </c>
     </row>
     <row r="234" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A234" s="12">
+        <v>20123003660</v>
+      </c>
+      <c r="B234" s="13" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C234" s="13" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D234" s="13" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E234" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F234" s="13" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G234" s="13" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H234" s="13" t="s">
+        <v>1283</v>
+      </c>
+      <c r="I234" s="14">
+        <v>44876</v>
+      </c>
+      <c r="J234" s="14">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A235" s="12">
         <v>20123003663</v>
       </c>
-      <c r="B234" s="13" t="s">
+      <c r="B235" s="13" t="s">
         <v>1286</v>
       </c>
-      <c r="C234" s="13" t="s">
+      <c r="C235" s="13" t="s">
         <v>1287</v>
       </c>
-      <c r="D234" s="13" t="s">
+      <c r="D235" s="13" t="s">
         <v>1288</v>
       </c>
-      <c r="E234" s="13" t="s">
+      <c r="E235" s="13" t="s">
         <v>1289</v>
       </c>
-      <c r="F234" s="13" t="s">
+      <c r="F235" s="13" t="s">
         <v>1286</v>
       </c>
-      <c r="G234" s="13" t="s">
+      <c r="G235" s="13" t="s">
         <v>1290</v>
       </c>
-      <c r="H234" s="13" t="s">
+      <c r="H235" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I234" s="14">
+      <c r="I235" s="14">
         <v>44451</v>
       </c>
-      <c r="J234" s="14">
+      <c r="J235" s="14">
         <v>46276</v>
       </c>
     </row>
-    <row r="235" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A235" s="12">
+    <row r="236" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A236" s="12">
         <v>20123003669</v>
       </c>
-      <c r="B235" s="13" t="s">
+      <c r="B236" s="13" t="s">
         <v>1291</v>
       </c>
-      <c r="C235" s="13" t="s">
+      <c r="C236" s="13" t="s">
         <v>1292</v>
       </c>
-      <c r="D235" s="13" t="s">
+      <c r="D236" s="13" t="s">
         <v>1293</v>
       </c>
-      <c r="E235" s="13" t="s">
+      <c r="E236" s="13" t="s">
         <v>1294</v>
       </c>
-      <c r="F235" s="13" t="s">
+      <c r="F236" s="13" t="s">
         <v>1291</v>
       </c>
-      <c r="G235" s="13" t="s">
+      <c r="G236" s="13" t="s">
         <v>1295</v>
       </c>
-      <c r="H235" s="13" t="s">
+      <c r="H236" s="13" t="s">
         <v>1293</v>
       </c>
-      <c r="I235" s="14">
+      <c r="I236" s="14">
         <v>46055</v>
       </c>
-      <c r="J235" s="14">
+      <c r="J236" s="14">
         <v>47832</v>
       </c>
     </row>
-    <row r="236" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A236" s="12">
+    <row r="237" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A237" s="12">
         <v>20123003670</v>
       </c>
-      <c r="B236" s="13" t="s">
+      <c r="B237" s="13" t="s">
         <v>1296</v>
       </c>
-      <c r="C236" s="13" t="s">
+      <c r="C237" s="13" t="s">
         <v>1297</v>
       </c>
-      <c r="D236" s="13" t="s">
+      <c r="D237" s="13" t="s">
         <v>1298</v>
       </c>
-      <c r="E236" s="13" t="s">
+      <c r="E237" s="13" t="s">
         <v>1299</v>
       </c>
-      <c r="F236" s="13" t="s">
+      <c r="F237" s="13" t="s">
         <v>1296</v>
       </c>
-      <c r="G236" s="13" t="s">
+      <c r="G237" s="13" t="s">
         <v>1300</v>
       </c>
-      <c r="H236" s="13" t="s">
+      <c r="H237" s="13" t="s">
         <v>1301</v>
       </c>
-      <c r="I236" s="14">
+      <c r="I237" s="14">
         <v>44433</v>
       </c>
-      <c r="J236" s="14">
+      <c r="J237" s="14">
         <v>46108</v>
       </c>
     </row>
-    <row r="237" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A237" s="12">
+    <row r="238" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A238" s="12">
         <v>20123003672</v>
       </c>
-      <c r="B237" s="13" t="s">
+      <c r="B238" s="13" t="s">
         <v>1302</v>
       </c>
-      <c r="C237" s="13" t="s">
+      <c r="C238" s="13" t="s">
         <v>1303</v>
       </c>
-      <c r="D237" s="13" t="s">
+      <c r="D238" s="13" t="s">
         <v>1304</v>
       </c>
-      <c r="E237" s="13" t="s">
+      <c r="E238" s="13" t="s">
         <v>1305</v>
       </c>
-      <c r="F237" s="13" t="s">
+      <c r="F238" s="13" t="s">
         <v>1306</v>
       </c>
-      <c r="G237" s="13" t="s">
+      <c r="G238" s="13" t="s">
         <v>1307</v>
       </c>
-      <c r="H237" s="13" t="s">
+      <c r="H238" s="13" t="s">
         <v>1308</v>
       </c>
-      <c r="I237" s="14">
-[...7 lines deleted...]
-      <c r="A238" s="12">
+      <c r="I238" s="14">
+        <v>46203</v>
+      </c>
+      <c r="J238" s="14">
+        <v>47936</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A239" s="12">
         <v>20123003674</v>
       </c>
-      <c r="B238" s="13" t="s">
+      <c r="B239" s="13" t="s">
         <v>1309</v>
       </c>
-      <c r="C238" s="13" t="s">
+      <c r="C239" s="13" t="s">
         <v>1310</v>
       </c>
-      <c r="D238" s="13" t="s">
+      <c r="D239" s="13" t="s">
         <v>1311</v>
       </c>
-      <c r="E238" s="13" t="s">
+      <c r="E239" s="13" t="s">
         <v>1312</v>
       </c>
-      <c r="F238" s="13" t="s">
+      <c r="F239" s="13" t="s">
         <v>1309</v>
       </c>
-      <c r="G238" s="13" t="s">
+      <c r="G239" s="13" t="s">
         <v>1313</v>
       </c>
-      <c r="H238" s="13" t="s">
+      <c r="H239" s="13" t="s">
         <v>1311</v>
       </c>
-      <c r="I238" s="14">
+      <c r="I239" s="14">
         <v>45314</v>
       </c>
-      <c r="J238" s="14">
+      <c r="J239" s="14">
         <v>45987</v>
-      </c>
-[...30 lines deleted...]
-        <v>46686</v>
       </c>
     </row>
     <row r="240" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A240" s="12">
-        <v>20123003676</v>
+        <v>20123003675</v>
       </c>
       <c r="B240" s="13" t="s">
-        <v>1319</v>
+        <v>1314</v>
       </c>
       <c r="C240" s="13" t="s">
-        <v>1320</v>
+        <v>1315</v>
       </c>
       <c r="D240" s="13" t="s">
-        <v>1321</v>
+        <v>1316</v>
       </c>
       <c r="E240" s="13" t="s">
-        <v>1322</v>
+        <v>1317</v>
       </c>
       <c r="F240" s="13" t="s">
-        <v>1323</v>
+        <v>1314</v>
       </c>
       <c r="G240" s="13" t="s">
-        <v>1324</v>
+        <v>1318</v>
       </c>
       <c r="H240" s="13" t="s">
-        <v>1321</v>
+        <v>1316</v>
       </c>
       <c r="I240" s="14">
-        <v>45054</v>
+        <v>44966</v>
       </c>
       <c r="J240" s="14">
-        <v>46880</v>
+        <v>46686</v>
       </c>
     </row>
     <row r="241" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A241" s="12">
-        <v>20123003677</v>
+        <v>20123003676</v>
       </c>
       <c r="B241" s="13" t="s">
-        <v>1325</v>
+        <v>1319</v>
       </c>
       <c r="C241" s="13" t="s">
-        <v>1326</v>
+        <v>1320</v>
       </c>
       <c r="D241" s="13" t="s">
-        <v>1327</v>
+        <v>1321</v>
       </c>
       <c r="E241" s="13" t="s">
-        <v>1328</v>
+        <v>1322</v>
       </c>
       <c r="F241" s="13" t="s">
-        <v>1329</v>
+        <v>1323</v>
       </c>
       <c r="G241" s="13" t="s">
-        <v>1330</v>
+        <v>1324</v>
       </c>
       <c r="H241" s="13" t="s">
-        <v>1331</v>
+        <v>1321</v>
       </c>
       <c r="I241" s="14">
-        <v>45301</v>
+        <v>45054</v>
       </c>
       <c r="J241" s="14">
-        <v>47127</v>
+        <v>46880</v>
       </c>
     </row>
     <row r="242" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A242" s="12">
+        <v>20123003677</v>
+      </c>
+      <c r="B242" s="13" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C242" s="13" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D242" s="13" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E242" s="13" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F242" s="13" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G242" s="13" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H242" s="13" t="s">
+        <v>1331</v>
+      </c>
+      <c r="I242" s="14">
+        <v>45301</v>
+      </c>
+      <c r="J242" s="14">
+        <v>47127</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A243" s="12">
         <v>20123003680</v>
       </c>
-      <c r="B242" s="13" t="s">
+      <c r="B243" s="13" t="s">
         <v>1332</v>
       </c>
-      <c r="C242" s="13" t="s">
+      <c r="C243" s="13" t="s">
         <v>1333</v>
       </c>
-      <c r="D242" s="13" t="s">
+      <c r="D243" s="13" t="s">
         <v>1334</v>
       </c>
-      <c r="E242" s="13" t="s">
+      <c r="E243" s="13" t="s">
         <v>1335</v>
       </c>
-      <c r="F242" s="13" t="s">
+      <c r="F243" s="13" t="s">
         <v>1332</v>
       </c>
-      <c r="G242" s="13" t="s">
+      <c r="G243" s="13" t="s">
         <v>1336</v>
       </c>
-      <c r="H242" s="13" t="s">
+      <c r="H243" s="13" t="s">
         <v>1337</v>
       </c>
-      <c r="I242" s="14">
+      <c r="I243" s="14">
         <v>45119</v>
       </c>
-      <c r="J242" s="14">
+      <c r="J243" s="14">
         <v>46579</v>
       </c>
     </row>
-    <row r="243" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A243" s="12">
+    <row r="244" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A244" s="12">
         <v>20123003681</v>
       </c>
-      <c r="B243" s="13" t="s">
+      <c r="B244" s="13" t="s">
         <v>1338</v>
       </c>
-      <c r="C243" s="13" t="s">
+      <c r="C244" s="13" t="s">
         <v>1339</v>
       </c>
-      <c r="D243" s="13" t="s">
+      <c r="D244" s="13" t="s">
         <v>1340</v>
       </c>
-      <c r="E243" s="13" t="s">
+      <c r="E244" s="13" t="s">
         <v>1341</v>
       </c>
-      <c r="F243" s="13" t="s">
+      <c r="F244" s="13" t="s">
         <v>1338</v>
       </c>
-      <c r="G243" s="13" t="s">
+      <c r="G244" s="13" t="s">
         <v>1342</v>
       </c>
-      <c r="H243" s="13" t="s">
+      <c r="H244" s="13" t="s">
         <v>1340</v>
       </c>
-      <c r="I243" s="14">
+      <c r="I244" s="14">
         <v>46038</v>
       </c>
-      <c r="J243" s="14">
+      <c r="J244" s="14">
         <v>47813</v>
-      </c>
-[...30 lines deleted...]
-        <v>46255</v>
       </c>
     </row>
     <row r="245" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A245" s="12">
-        <v>20123003684</v>
+        <v>20123003682</v>
       </c>
       <c r="B245" s="13" t="s">
-        <v>1349</v>
+        <v>1343</v>
       </c>
       <c r="C245" s="13" t="s">
-        <v>1350</v>
+        <v>1344</v>
       </c>
       <c r="D245" s="13" t="s">
-        <v>1351</v>
+        <v>1345</v>
       </c>
       <c r="E245" s="13" t="s">
-        <v>1352</v>
+        <v>1346</v>
       </c>
       <c r="F245" s="13" t="s">
-        <v>1349</v>
+        <v>1343</v>
       </c>
       <c r="G245" s="13" t="s">
-        <v>262</v>
+        <v>1347</v>
       </c>
       <c r="H245" s="13" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
       <c r="I245" s="14">
-        <v>44410</v>
+        <v>44540</v>
       </c>
       <c r="J245" s="14">
-        <v>46187</v>
+        <v>46255</v>
       </c>
     </row>
     <row r="246" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A246" s="12">
+        <v>20123003684</v>
+      </c>
+      <c r="B246" s="13" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D246" s="13" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E246" s="13" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F246" s="13" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G246" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="H246" s="13" t="s">
+        <v>1351</v>
+      </c>
+      <c r="I246" s="14">
+        <v>44410</v>
+      </c>
+      <c r="J246" s="14">
+        <v>46187</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A247" s="12">
         <v>20123003689</v>
       </c>
-      <c r="B246" s="13" t="s">
+      <c r="B247" s="13" t="s">
         <v>1353</v>
       </c>
-      <c r="C246" s="13" t="s">
+      <c r="C247" s="13" t="s">
         <v>1354</v>
       </c>
-      <c r="D246" s="13" t="s">
+      <c r="D247" s="13" t="s">
         <v>1355</v>
       </c>
-      <c r="E246" s="13" t="s">
+      <c r="E247" s="13" t="s">
         <v>1356</v>
       </c>
-      <c r="F246" s="13" t="s">
+      <c r="F247" s="13" t="s">
         <v>1353</v>
       </c>
-      <c r="G246" s="13" t="s">
+      <c r="G247" s="13" t="s">
         <v>1357</v>
       </c>
-      <c r="H246" s="13" t="s">
+      <c r="H247" s="13" t="s">
         <v>1355</v>
       </c>
-      <c r="I246" s="14">
+      <c r="I247" s="14">
         <v>44630</v>
       </c>
-      <c r="J246" s="14">
+      <c r="J247" s="14">
         <v>46284</v>
       </c>
     </row>
-    <row r="247" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A247" s="12">
+    <row r="248" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A248" s="12">
         <v>20123003690</v>
       </c>
-      <c r="B247" s="13" t="s">
+      <c r="B248" s="13" t="s">
         <v>1358</v>
       </c>
-      <c r="C247" s="13" t="s">
+      <c r="C248" s="13" t="s">
         <v>1359</v>
       </c>
-      <c r="D247" s="13" t="s">
+      <c r="D248" s="13" t="s">
         <v>1360</v>
       </c>
-      <c r="E247" s="13" t="s">
+      <c r="E248" s="13" t="s">
         <v>1361</v>
       </c>
-      <c r="F247" s="13" t="s">
+      <c r="F248" s="13" t="s">
         <v>1358</v>
       </c>
-      <c r="G247" s="13" t="s">
+      <c r="G248" s="13" t="s">
         <v>1362</v>
       </c>
-      <c r="H247" s="13" t="s">
+      <c r="H248" s="13" t="s">
         <v>1363</v>
       </c>
-      <c r="I247" s="14">
+      <c r="I248" s="14">
         <v>44711</v>
       </c>
-      <c r="J247" s="14">
+      <c r="J248" s="14">
         <v>46466</v>
       </c>
     </row>
-    <row r="248" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-    <row r="249" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+    <row r="249" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A249" s="12">
         <v>20123003693</v>
       </c>
       <c r="B249" s="13" t="s">
         <v>1364</v>
       </c>
       <c r="C249" s="13" t="s">
-        <v>1370</v>
+        <v>1365</v>
       </c>
       <c r="D249" s="13" t="s">
         <v>1366</v>
       </c>
       <c r="E249" s="13" t="s">
         <v>1367</v>
       </c>
       <c r="F249" s="13" t="s">
-        <v>1371</v>
+        <v>1364</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>1372</v>
+        <v>1368</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>1369</v>
       </c>
       <c r="I249" s="14">
-        <v>44428</v>
+        <v>46198</v>
       </c>
       <c r="J249" s="14">
-        <v>46131</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+        <v>47957</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A250" s="12">
+        <v>20123003693</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D250" s="13" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E250" s="13" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F250" s="13" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G250" s="13" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H250" s="13" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I250" s="14">
+        <v>46198</v>
+      </c>
+      <c r="J250" s="14">
+        <v>47957</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A251" s="12">
         <v>20123003694</v>
       </c>
-      <c r="B250" s="13" t="s">
+      <c r="B251" s="13" t="s">
         <v>1373</v>
       </c>
-      <c r="C250" s="13" t="s">
+      <c r="C251" s="13" t="s">
         <v>1374</v>
       </c>
-      <c r="D250" s="13" t="s">
+      <c r="D251" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="E250" s="13" t="s">
+      <c r="E251" s="13" t="s">
         <v>1375</v>
       </c>
-      <c r="F250" s="13" t="s">
+      <c r="F251" s="13" t="s">
         <v>1373</v>
       </c>
-      <c r="G250" s="13" t="s">
+      <c r="G251" s="13" t="s">
         <v>1376</v>
       </c>
-      <c r="H250" s="13" t="s">
+      <c r="H251" s="13" t="s">
         <v>1377</v>
       </c>
-      <c r="I250" s="14">
-[...7 lines deleted...]
-      <c r="A251" s="12">
+      <c r="I251" s="14">
+        <v>46203</v>
+      </c>
+      <c r="J251" s="14">
+        <v>47920</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A252" s="12">
         <v>20123003695</v>
       </c>
-      <c r="B251" s="13" t="s">
+      <c r="B252" s="13" t="s">
         <v>1378</v>
       </c>
-      <c r="C251" s="13" t="s">
+      <c r="C252" s="13" t="s">
         <v>1379</v>
       </c>
-      <c r="D251" s="13" t="s">
+      <c r="D252" s="13" t="s">
         <v>1380</v>
       </c>
-      <c r="E251" s="13" t="s">
+      <c r="E252" s="13" t="s">
         <v>1381</v>
       </c>
-      <c r="F251" s="13" t="s">
+      <c r="F252" s="13" t="s">
         <v>1378</v>
       </c>
-      <c r="G251" s="13" t="s">
+      <c r="G252" s="13" t="s">
         <v>1382</v>
       </c>
-      <c r="H251" s="13" t="s">
+      <c r="H252" s="13" t="s">
         <v>1380</v>
       </c>
-      <c r="I251" s="14">
+      <c r="I252" s="14">
         <v>44550</v>
       </c>
-      <c r="J251" s="14">
+      <c r="J252" s="14">
         <v>46165</v>
       </c>
     </row>
-    <row r="252" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A252" s="12">
+    <row r="253" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A253" s="12">
         <v>20123003696</v>
       </c>
-      <c r="B252" s="13" t="s">
+      <c r="B253" s="13" t="s">
         <v>1383</v>
       </c>
-      <c r="C252" s="13" t="s">
+      <c r="C253" s="13" t="s">
         <v>1384</v>
       </c>
-      <c r="D252" s="13" t="s">
+      <c r="D253" s="13" t="s">
         <v>1385</v>
       </c>
-      <c r="E252" s="13" t="s">
+      <c r="E253" s="13" t="s">
         <v>1386</v>
       </c>
-      <c r="F252" s="13" t="s">
+      <c r="F253" s="13" t="s">
         <v>1383</v>
       </c>
-      <c r="G252" s="13" t="s">
+      <c r="G253" s="13" t="s">
         <v>1387</v>
       </c>
-      <c r="H252" s="13" t="s">
+      <c r="H253" s="13" t="s">
         <v>1388</v>
       </c>
-      <c r="I252" s="14">
+      <c r="I253" s="14">
         <v>44741</v>
       </c>
-      <c r="J252" s="14">
+      <c r="J253" s="14">
         <v>46459</v>
       </c>
     </row>
-    <row r="253" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A253" s="12">
+    <row r="254" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A254" s="12">
         <v>20123003697</v>
       </c>
-      <c r="B253" s="13" t="s">
+      <c r="B254" s="13" t="s">
         <v>1389</v>
       </c>
-      <c r="C253" s="13" t="s">
+      <c r="C254" s="13" t="s">
         <v>1390</v>
       </c>
-      <c r="D253" s="13" t="s">
+      <c r="D254" s="13" t="s">
         <v>1391</v>
       </c>
-      <c r="E253" s="13" t="s">
+      <c r="E254" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F253" s="13" t="s">
+      <c r="F254" s="13" t="s">
         <v>1392</v>
       </c>
-      <c r="G253" s="13" t="s">
+      <c r="G254" s="13" t="s">
         <v>1393</v>
       </c>
-      <c r="H253" s="13" t="s">
+      <c r="H254" s="13" t="s">
         <v>1391</v>
       </c>
-      <c r="I253" s="14">
+      <c r="I254" s="14">
         <v>44424</v>
       </c>
-      <c r="J253" s="14">
+      <c r="J254" s="14">
         <v>46165</v>
       </c>
     </row>
-    <row r="254" spans="1:10" ht="75.599999999999994" x14ac:dyDescent="0.15">
-      <c r="A254" s="12">
+    <row r="255" spans="1:10" ht="75.599999999999994" x14ac:dyDescent="0.15">
+      <c r="A255" s="12">
         <v>20123003698</v>
       </c>
-      <c r="B254" s="13" t="s">
+      <c r="B255" s="13" t="s">
         <v>1394</v>
       </c>
-      <c r="C254" s="13" t="s">
+      <c r="C255" s="13" t="s">
         <v>1395</v>
       </c>
-      <c r="D254" s="13" t="s">
+      <c r="D255" s="13" t="s">
         <v>1396</v>
       </c>
-      <c r="E254" s="13" t="s">
+      <c r="E255" s="13" t="s">
         <v>1397</v>
       </c>
-      <c r="F254" s="13" t="s">
+      <c r="F255" s="13" t="s">
         <v>1394</v>
       </c>
-      <c r="G254" s="13" t="s">
+      <c r="G255" s="13" t="s">
         <v>1398</v>
       </c>
-      <c r="H254" s="13" t="s">
+      <c r="H255" s="13" t="s">
         <v>1399</v>
       </c>
-      <c r="I254" s="14">
+      <c r="I255" s="14">
         <v>44575</v>
       </c>
-      <c r="J254" s="14">
+      <c r="J255" s="14">
         <v>46342</v>
       </c>
     </row>
-    <row r="255" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A255" s="12">
+    <row r="256" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A256" s="12">
         <v>20123003699</v>
       </c>
-      <c r="B255" s="13" t="s">
+      <c r="B256" s="13" t="s">
         <v>1400</v>
       </c>
-      <c r="C255" s="13" t="s">
+      <c r="C256" s="13" t="s">
         <v>1401</v>
       </c>
-      <c r="D255" s="13" t="s">
+      <c r="D256" s="13" t="s">
         <v>1402</v>
       </c>
-      <c r="E255" s="13" t="s">
+      <c r="E256" s="13" t="s">
         <v>1403</v>
       </c>
-      <c r="F255" s="13" t="s">
+      <c r="F256" s="13" t="s">
         <v>1400</v>
       </c>
-      <c r="G255" s="13" t="s">
+      <c r="G256" s="13" t="s">
         <v>1404</v>
       </c>
-      <c r="H255" s="13" t="s">
+      <c r="H256" s="13" t="s">
         <v>1402</v>
       </c>
-      <c r="I255" s="14">
-[...7 lines deleted...]
-      <c r="A256" s="12">
+      <c r="I256" s="14">
+        <v>46203</v>
+      </c>
+      <c r="J256" s="14">
+        <v>47936</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A257" s="12">
         <v>20123003701</v>
       </c>
-      <c r="B256" s="13" t="s">
+      <c r="B257" s="13" t="s">
         <v>1405</v>
       </c>
-      <c r="C256" s="13" t="s">
+      <c r="C257" s="13" t="s">
         <v>1406</v>
       </c>
-      <c r="D256" s="13" t="s">
+      <c r="D257" s="13" t="s">
         <v>1407</v>
       </c>
-      <c r="E256" s="13" t="s">
+      <c r="E257" s="13" t="s">
         <v>1408</v>
       </c>
-      <c r="F256" s="13" t="s">
+      <c r="F257" s="13" t="s">
         <v>1409</v>
       </c>
-      <c r="G256" s="13" t="s">
+      <c r="G257" s="13" t="s">
         <v>1410</v>
       </c>
-      <c r="H256" s="13" t="s">
+      <c r="H257" s="13" t="s">
         <v>1411</v>
       </c>
-      <c r="I256" s="14">
+      <c r="I257" s="14">
         <v>44496</v>
       </c>
-      <c r="J256" s="14">
+      <c r="J257" s="14">
         <v>46213</v>
-      </c>
-[...30 lines deleted...]
-        <v>46133</v>
       </c>
     </row>
     <row r="258" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A258" s="12">
         <v>20123003702</v>
       </c>
       <c r="B258" s="13" t="s">
         <v>1412</v>
       </c>
       <c r="C258" s="13" t="s">
-        <v>1417</v>
+        <v>1413</v>
       </c>
       <c r="D258" s="13" t="s">
         <v>1414</v>
       </c>
       <c r="E258" s="13" t="s">
         <v>1415</v>
       </c>
       <c r="F258" s="13" t="s">
-        <v>1418</v>
+        <v>1416</v>
       </c>
       <c r="G258" s="13" t="s">
-        <v>1419</v>
+        <v>1417</v>
       </c>
       <c r="H258" s="13" t="s">
-        <v>1420</v>
+        <v>1414</v>
       </c>
       <c r="I258" s="14">
-        <v>44393</v>
+        <v>46202</v>
       </c>
       <c r="J258" s="14">
-        <v>46133</v>
+        <v>47959</v>
       </c>
     </row>
     <row r="259" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A259" s="12">
         <v>20123003702</v>
       </c>
       <c r="B259" s="13" t="s">
         <v>1412</v>
       </c>
       <c r="C259" s="13" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D259" s="13" t="s">
         <v>1414</v>
       </c>
       <c r="E259" s="13" t="s">
         <v>1415</v>
       </c>
       <c r="F259" s="13" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G259" s="13" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H259" s="13" t="s">
         <v>1421</v>
       </c>
-      <c r="G259" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I259" s="14">
-        <v>44393</v>
+        <v>46202</v>
       </c>
       <c r="J259" s="14">
-        <v>46133</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+        <v>47959</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A260" s="12">
         <v>20123003702</v>
       </c>
       <c r="B260" s="13" t="s">
         <v>1412</v>
       </c>
       <c r="C260" s="13" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D260" s="13" t="s">
         <v>1414</v>
       </c>
       <c r="E260" s="13" t="s">
         <v>1415</v>
       </c>
       <c r="F260" s="13" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G260" s="13" t="s">
         <v>1423</v>
       </c>
-      <c r="G260" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H260" s="13" t="s">
-        <v>1425</v>
+        <v>142</v>
       </c>
       <c r="I260" s="14">
-        <v>44393</v>
+        <v>46202</v>
       </c>
       <c r="J260" s="14">
-        <v>46133</v>
+        <v>47959</v>
       </c>
     </row>
     <row r="261" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A261" s="12">
+        <v>20123003702</v>
+      </c>
+      <c r="B261" s="13" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C261" s="13" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D261" s="13" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E261" s="13" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F261" s="13" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G261" s="13" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H261" s="13" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I261" s="14">
+        <v>46202</v>
+      </c>
+      <c r="J261" s="14">
+        <v>47959</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A262" s="12">
         <v>20123003703</v>
       </c>
-      <c r="B261" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C261" s="13" t="s">
+      <c r="B262" s="13" t="s">
         <v>1427</v>
       </c>
-      <c r="D261" s="13" t="s">
+      <c r="C262" s="13" t="s">
         <v>1428</v>
       </c>
-      <c r="E261" s="13" t="s">
+      <c r="D262" s="13" t="s">
         <v>1429</v>
       </c>
-      <c r="F261" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G261" s="13" t="s">
+      <c r="E262" s="13" t="s">
         <v>1430</v>
       </c>
-      <c r="H261" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I261" s="14">
+      <c r="F262" s="13" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G262" s="13" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H262" s="13" t="s">
+        <v>1429</v>
+      </c>
+      <c r="I262" s="14">
         <v>45301</v>
       </c>
-      <c r="J261" s="14">
+      <c r="J262" s="14">
         <v>46570</v>
       </c>
     </row>
-    <row r="262" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A262" s="12">
+    <row r="263" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A263" s="12">
         <v>20123003709</v>
       </c>
-      <c r="B262" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C262" s="13" t="s">
+      <c r="B263" s="13" t="s">
         <v>1432</v>
       </c>
-      <c r="D262" s="13" t="s">
+      <c r="C263" s="13" t="s">
         <v>1433</v>
       </c>
-      <c r="E262" s="13" t="s">
+      <c r="D263" s="13" t="s">
         <v>1434</v>
       </c>
-      <c r="F262" s="13" t="s">
+      <c r="E263" s="13" t="s">
         <v>1435</v>
       </c>
-      <c r="G262" s="13" t="s">
+      <c r="F263" s="13" t="s">
         <v>1436</v>
       </c>
-      <c r="H262" s="13" t="s">
+      <c r="G263" s="13" t="s">
         <v>1437</v>
       </c>
-      <c r="I262" s="14">
+      <c r="H263" s="13" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I263" s="14">
         <v>44372</v>
       </c>
-      <c r="J262" s="14">
+      <c r="J263" s="14">
         <v>46180</v>
       </c>
     </row>
-    <row r="263" spans="1:10" ht="54" x14ac:dyDescent="0.15">
-      <c r="A263" s="12">
+    <row r="264" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A264" s="12">
         <v>20123003710</v>
       </c>
-      <c r="B263" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C263" s="13" t="s">
+      <c r="B264" s="13" t="s">
         <v>1439</v>
       </c>
-      <c r="D263" s="13" t="s">
+      <c r="C264" s="13" t="s">
         <v>1440</v>
       </c>
-      <c r="E263" s="13" t="s">
+      <c r="D264" s="13" t="s">
         <v>1441</v>
       </c>
-      <c r="F263" s="13" t="s">
+      <c r="E264" s="13" t="s">
         <v>1442</v>
       </c>
-      <c r="G263" s="13" t="s">
+      <c r="F264" s="13" t="s">
         <v>1443</v>
       </c>
-      <c r="H263" s="13" t="s">
+      <c r="G264" s="13" t="s">
         <v>1444</v>
       </c>
-      <c r="I263" s="14">
+      <c r="H264" s="13" t="s">
+        <v>1445</v>
+      </c>
+      <c r="I264" s="14">
         <v>44725</v>
       </c>
-      <c r="J263" s="14">
+      <c r="J264" s="14">
         <v>46441</v>
       </c>
     </row>
-    <row r="264" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A264" s="12">
+    <row r="265" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A265" s="12">
         <v>20123003712</v>
       </c>
-      <c r="B264" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C264" s="13" t="s">
+      <c r="B265" s="13" t="s">
         <v>1446</v>
       </c>
-      <c r="D264" s="13" t="s">
+      <c r="C265" s="13" t="s">
         <v>1447</v>
       </c>
-      <c r="E264" s="13" t="s">
+      <c r="D265" s="13" t="s">
         <v>1448</v>
       </c>
-      <c r="F264" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G264" s="13" t="s">
+      <c r="E265" s="13" t="s">
         <v>1449</v>
       </c>
-      <c r="H264" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I264" s="14">
+      <c r="F265" s="13" t="s">
+        <v>1446</v>
+      </c>
+      <c r="G265" s="13" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H265" s="13" t="s">
+        <v>1448</v>
+      </c>
+      <c r="I265" s="14">
         <v>44824</v>
       </c>
-      <c r="J264" s="14">
+      <c r="J265" s="14">
         <v>46426</v>
-      </c>
-[...30 lines deleted...]
-        <v>46549</v>
       </c>
     </row>
     <row r="266" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A266" s="12">
-        <v>20123003716</v>
+        <v>20123003713</v>
       </c>
       <c r="B266" s="13" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C266" s="13" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D266" s="13" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E266" s="13" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F266" s="13" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G266" s="13" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H266" s="13" t="s">
         <v>1457</v>
       </c>
-      <c r="C266" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I266" s="14">
-        <v>44876</v>
+        <v>44922</v>
       </c>
       <c r="J266" s="14">
-        <v>46570</v>
+        <v>46549</v>
       </c>
     </row>
     <row r="267" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A267" s="12">
-        <v>20123003718</v>
+        <v>20123003716</v>
       </c>
       <c r="B267" s="13" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C267" s="13" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D267" s="13" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E267" s="13" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F267" s="13" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G267" s="13" t="s">
         <v>1463</v>
       </c>
-      <c r="C267" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H267" s="13" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="I267" s="14">
-        <v>44860</v>
+        <v>44876</v>
       </c>
       <c r="J267" s="14">
-        <v>46685</v>
+        <v>46570</v>
       </c>
     </row>
     <row r="268" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A268" s="12">
-        <v>20123003720</v>
+        <v>20123003718</v>
       </c>
       <c r="B268" s="13" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C268" s="13" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D268" s="13" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E268" s="13" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F268" s="13" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G268" s="13" t="s">
         <v>1468</v>
       </c>
-      <c r="C268" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H268" s="13" t="s">
-        <v>142</v>
+        <v>1466</v>
       </c>
       <c r="I268" s="14">
-        <v>45090</v>
+        <v>44860</v>
       </c>
       <c r="J268" s="14">
-        <v>46830</v>
+        <v>46685</v>
       </c>
     </row>
     <row r="269" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A269" s="12">
-        <v>20123003721</v>
+        <v>20123003720</v>
       </c>
       <c r="B269" s="13" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C269" s="13" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D269" s="13" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E269" s="13" t="s">
         <v>1472</v>
       </c>
-      <c r="C269" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F269" s="13" t="s">
-        <v>1472</v>
+        <v>1469</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>1476</v>
+        <v>739</v>
       </c>
       <c r="H269" s="13" t="s">
-        <v>1477</v>
+        <v>142</v>
       </c>
       <c r="I269" s="14">
-        <v>45068</v>
+        <v>45090</v>
       </c>
       <c r="J269" s="14">
-        <v>46606</v>
+        <v>46830</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A270" s="12">
+        <v>20123003721</v>
+      </c>
+      <c r="B270" s="13" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D270" s="13" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E270" s="13" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F270" s="13" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G270" s="13" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H270" s="13" t="s">
+        <v>1478</v>
+      </c>
+      <c r="I270" s="14">
+        <v>45068</v>
+      </c>
+      <c r="J270" s="14">
+        <v>46606</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A271" s="12">
         <v>20123003724</v>
       </c>
-      <c r="B270" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C270" s="13" t="s">
+      <c r="B271" s="13" t="s">
         <v>1479</v>
       </c>
-      <c r="D270" s="13" t="s">
+      <c r="C271" s="13" t="s">
         <v>1480</v>
       </c>
-      <c r="E270" s="13" t="s">
+      <c r="D271" s="13" t="s">
         <v>1481</v>
       </c>
-      <c r="F270" s="13" t="s">
+      <c r="E271" s="13" t="s">
         <v>1482</v>
       </c>
-      <c r="G270" s="13" t="s">
+      <c r="F271" s="13" t="s">
         <v>1483</v>
       </c>
-      <c r="H270" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I270" s="14">
+      <c r="G271" s="13" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H271" s="13" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I271" s="14">
         <v>44776</v>
       </c>
-      <c r="J270" s="14">
+      <c r="J271" s="14">
         <v>46530</v>
-      </c>
-[...30 lines deleted...]
-        <v>46577</v>
       </c>
     </row>
     <row r="272" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A272" s="12">
+        <v>20123003725</v>
+      </c>
+      <c r="B272" s="13" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C272" s="13" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D272" s="13" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E272" s="13" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F272" s="13" t="s">
+        <v>1485</v>
+      </c>
+      <c r="G272" s="13" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H272" s="13" t="s">
+        <v>1487</v>
+      </c>
+      <c r="I272" s="14">
+        <v>44825</v>
+      </c>
+      <c r="J272" s="14">
+        <v>46577</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A273" s="12">
         <v>20123003727</v>
       </c>
-      <c r="B272" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C272" s="13" t="s">
+      <c r="B273" s="13" t="s">
         <v>1490</v>
       </c>
-      <c r="D272" s="13" t="s">
+      <c r="C273" s="13" t="s">
         <v>1491</v>
       </c>
-      <c r="E272" s="13" t="s">
+      <c r="D273" s="13" t="s">
         <v>1492</v>
       </c>
-      <c r="F272" s="13" t="s">
+      <c r="E273" s="13" t="s">
         <v>1493</v>
       </c>
-      <c r="G272" s="13" t="s">
+      <c r="F273" s="13" t="s">
         <v>1494</v>
       </c>
-      <c r="H272" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I272" s="14">
+      <c r="G273" s="13" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H273" s="13" t="s">
+        <v>1492</v>
+      </c>
+      <c r="I273" s="14">
         <v>45167</v>
       </c>
-      <c r="J272" s="14">
+      <c r="J273" s="14">
         <v>46951</v>
       </c>
     </row>
-    <row r="273" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A273" s="12">
+    <row r="274" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A274" s="12">
         <v>20123003729</v>
       </c>
-      <c r="B273" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C273" s="13" t="s">
+      <c r="B274" s="13" t="s">
         <v>1496</v>
       </c>
-      <c r="D273" s="13" t="s">
+      <c r="C274" s="13" t="s">
         <v>1497</v>
       </c>
-      <c r="E273" s="13" t="s">
+      <c r="D274" s="13" t="s">
         <v>1498</v>
       </c>
-      <c r="F273" s="13" t="s">
+      <c r="E274" s="13" t="s">
         <v>1499</v>
       </c>
-      <c r="G273" s="13" t="s">
+      <c r="F274" s="13" t="s">
         <v>1500</v>
       </c>
-      <c r="H273" s="13" t="s">
+      <c r="G274" s="13" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H274" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I273" s="14">
+      <c r="I274" s="14">
         <v>43368</v>
       </c>
-      <c r="J273" s="14">
+      <c r="J274" s="14">
         <v>45193</v>
       </c>
     </row>
-    <row r="274" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A274" s="12">
+    <row r="275" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A275" s="12">
         <v>20123003736</v>
       </c>
-      <c r="B274" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C274" s="13" t="s">
+      <c r="B275" s="13" t="s">
         <v>1502</v>
       </c>
-      <c r="D274" s="13" t="s">
+      <c r="C275" s="13" t="s">
         <v>1503</v>
       </c>
-      <c r="E274" s="13" t="s">
+      <c r="D275" s="13" t="s">
         <v>1504</v>
       </c>
-      <c r="F274" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G274" s="13" t="s">
+      <c r="E275" s="13" t="s">
         <v>1505</v>
       </c>
-      <c r="H274" s="13" t="s">
+      <c r="F275" s="13" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G275" s="13" t="s">
         <v>1506</v>
       </c>
-      <c r="I274" s="14">
+      <c r="H275" s="13" t="s">
+        <v>1507</v>
+      </c>
+      <c r="I275" s="14">
         <v>44804</v>
       </c>
-      <c r="J274" s="14">
+      <c r="J275" s="14">
         <v>46551</v>
       </c>
     </row>
-    <row r="275" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A275" s="12">
+    <row r="276" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A276" s="12">
         <v>20123003737</v>
       </c>
-      <c r="B275" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C275" s="13" t="s">
+      <c r="B276" s="13" t="s">
         <v>1508</v>
       </c>
-      <c r="D275" s="13" t="s">
+      <c r="C276" s="13" t="s">
         <v>1509</v>
       </c>
-      <c r="E275" s="13" t="s">
+      <c r="D276" s="13" t="s">
         <v>1510</v>
       </c>
-      <c r="F275" s="13" t="s">
+      <c r="E276" s="13" t="s">
         <v>1511</v>
       </c>
-      <c r="G275" s="13" t="s">
+      <c r="F276" s="13" t="s">
         <v>1512</v>
       </c>
-      <c r="H275" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I275" s="14">
+      <c r="G276" s="13" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H276" s="13" t="s">
+        <v>1510</v>
+      </c>
+      <c r="I276" s="14">
         <v>45075</v>
       </c>
-      <c r="J275" s="14">
+      <c r="J276" s="14">
         <v>46813</v>
       </c>
     </row>
-    <row r="276" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A276" s="12">
+    <row r="277" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A277" s="12">
         <v>20123003742</v>
       </c>
-      <c r="B276" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C276" s="13" t="s">
+      <c r="B277" s="13" t="s">
         <v>1514</v>
       </c>
-      <c r="D276" s="13" t="s">
+      <c r="C277" s="13" t="s">
         <v>1515</v>
       </c>
-      <c r="E276" s="13" t="s">
+      <c r="D277" s="13" t="s">
         <v>1516</v>
       </c>
-      <c r="F276" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G276" s="13" t="s">
+      <c r="E277" s="13" t="s">
         <v>1517</v>
       </c>
-      <c r="H276" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I276" s="14">
+      <c r="F277" s="13" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G277" s="13" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H277" s="13" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I277" s="14">
         <v>44876</v>
       </c>
-      <c r="J276" s="14">
+      <c r="J277" s="14">
         <v>46669</v>
       </c>
     </row>
-    <row r="277" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A277" s="12">
+    <row r="278" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A278" s="12">
         <v>20123003750</v>
       </c>
-      <c r="B277" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C277" s="13" t="s">
+      <c r="B278" s="13" t="s">
         <v>1519</v>
       </c>
-      <c r="D277" s="13" t="s">
+      <c r="C278" s="13" t="s">
         <v>1520</v>
       </c>
-      <c r="E277" s="13" t="s">
+      <c r="D278" s="13" t="s">
         <v>1521</v>
       </c>
-      <c r="F277" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G277" s="13" t="s">
+      <c r="E278" s="13" t="s">
         <v>1522</v>
       </c>
-      <c r="H277" s="13" t="s">
+      <c r="F278" s="13" t="s">
+        <v>1519</v>
+      </c>
+      <c r="G278" s="13" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H278" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I277" s="14">
+      <c r="I278" s="14">
         <v>45765</v>
       </c>
-      <c r="J277" s="14">
+      <c r="J278" s="14">
         <v>47557</v>
       </c>
     </row>
-    <row r="278" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A278" s="12">
+    <row r="279" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A279" s="12">
         <v>20123003751</v>
       </c>
-      <c r="B278" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C278" s="13" t="s">
+      <c r="B279" s="13" t="s">
         <v>1524</v>
       </c>
-      <c r="D278" s="13" t="s">
+      <c r="C279" s="13" t="s">
         <v>1525</v>
       </c>
-      <c r="E278" s="13" t="s">
+      <c r="D279" s="13" t="s">
         <v>1526</v>
       </c>
-      <c r="F278" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G278" s="13" t="s">
+      <c r="E279" s="13" t="s">
         <v>1527</v>
       </c>
-      <c r="H278" s="13" t="s">
+      <c r="F279" s="13" t="s">
+        <v>1524</v>
+      </c>
+      <c r="G279" s="13" t="s">
         <v>1528</v>
       </c>
-      <c r="I278" s="14">
+      <c r="H279" s="13" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I279" s="14">
         <v>45023</v>
       </c>
-      <c r="J278" s="14">
+      <c r="J279" s="14">
         <v>46796</v>
       </c>
     </row>
-    <row r="279" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A279" s="12">
+    <row r="280" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A280" s="12">
         <v>20123003752</v>
       </c>
-      <c r="B279" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C279" s="13" t="s">
+      <c r="B280" s="13" t="s">
         <v>1530</v>
       </c>
-      <c r="D279" s="13" t="s">
+      <c r="C280" s="13" t="s">
         <v>1531</v>
       </c>
-      <c r="E279" s="13" t="s">
+      <c r="D280" s="13" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E280" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F279" s="13" t="s">
+      <c r="F280" s="13" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G280" s="13" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H280" s="13" t="s">
         <v>1532</v>
       </c>
-      <c r="G279" s="13" t="s">
-[...5 lines deleted...]
-      <c r="I279" s="14">
+      <c r="I280" s="14">
         <v>43994</v>
       </c>
-      <c r="J279" s="14">
+      <c r="J280" s="14">
         <v>45819</v>
       </c>
     </row>
-    <row r="280" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A280" s="12">
+    <row r="281" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A281" s="12">
         <v>20123003756</v>
       </c>
-      <c r="B280" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C280" s="13" t="s">
+      <c r="B281" s="13" t="s">
         <v>1535</v>
       </c>
-      <c r="D280" s="13" t="s">
+      <c r="C281" s="13" t="s">
         <v>1536</v>
       </c>
-      <c r="E280" s="13" t="s">
+      <c r="D281" s="13" t="s">
         <v>1537</v>
       </c>
-      <c r="F280" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G280" s="13" t="s">
+      <c r="E281" s="13" t="s">
         <v>1538</v>
       </c>
-      <c r="H280" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I280" s="14">
+      <c r="F281" s="13" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G281" s="13" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H281" s="13" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I281" s="14">
         <v>45272</v>
       </c>
-      <c r="J280" s="14">
+      <c r="J281" s="14">
         <v>47071</v>
       </c>
     </row>
-    <row r="281" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
-      <c r="A281" s="12">
+    <row r="282" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
+      <c r="A282" s="12">
         <v>20123003757</v>
       </c>
-      <c r="B281" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C281" s="13" t="s">
+      <c r="B282" s="13" t="s">
         <v>1540</v>
       </c>
-      <c r="D281" s="13" t="s">
+      <c r="C282" s="13" t="s">
         <v>1541</v>
       </c>
-      <c r="E281" s="13" t="s">
+      <c r="D282" s="13" t="s">
         <v>1542</v>
       </c>
-      <c r="F281" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G281" s="13" t="s">
+      <c r="E282" s="13" t="s">
         <v>1543</v>
       </c>
-      <c r="H281" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I281" s="14">
+      <c r="F282" s="13" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G282" s="13" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H282" s="13" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I282" s="14">
         <v>45261</v>
       </c>
-      <c r="J281" s="14">
+      <c r="J282" s="14">
         <v>47009</v>
-      </c>
-[...30 lines deleted...]
-        <v>47268</v>
       </c>
     </row>
     <row r="283" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A283" s="12">
         <v>20123003758</v>
       </c>
       <c r="B283" s="13" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="C283" s="13" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D283" s="13" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E283" s="13" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F283" s="13" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G283" s="13" t="s">
         <v>1550</v>
       </c>
-      <c r="D283" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E283" s="13" t="s">
+      <c r="H283" s="13" t="s">
         <v>1547</v>
-      </c>
-[...7 lines deleted...]
-        <v>1546</v>
       </c>
       <c r="I283" s="14">
         <v>45499</v>
       </c>
       <c r="J283" s="14">
         <v>47268</v>
       </c>
     </row>
-    <row r="284" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+    <row r="284" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A284" s="12">
+        <v>20123003758</v>
+      </c>
+      <c r="B284" s="13" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C284" s="13" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D284" s="13" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E284" s="13" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F284" s="13" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G284" s="13" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H284" s="13" t="s">
+        <v>1547</v>
+      </c>
+      <c r="I284" s="14">
+        <v>45499</v>
+      </c>
+      <c r="J284" s="14">
+        <v>47268</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A285" s="12">
         <v>20123003759</v>
       </c>
-      <c r="B284" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C284" s="13" t="s">
+      <c r="B285" s="13" t="s">
         <v>1554</v>
       </c>
-      <c r="D284" s="13" t="s">
+      <c r="C285" s="13" t="s">
         <v>1555</v>
       </c>
-      <c r="E284" s="13" t="s">
+      <c r="D285" s="13" t="s">
         <v>1556</v>
       </c>
-      <c r="F284" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G284" s="13" t="s">
+      <c r="E285" s="13" t="s">
         <v>1557</v>
       </c>
-      <c r="H284" s="13" t="s">
+      <c r="F285" s="13" t="s">
+        <v>1554</v>
+      </c>
+      <c r="G285" s="13" t="s">
         <v>1558</v>
       </c>
-      <c r="I284" s="14">
+      <c r="H285" s="13" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I285" s="14">
         <v>45281</v>
       </c>
-      <c r="J284" s="14">
+      <c r="J285" s="14">
         <v>47083</v>
       </c>
     </row>
-    <row r="285" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A285" s="12">
+    <row r="286" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A286" s="12">
         <v>20123003760</v>
       </c>
-      <c r="B285" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C285" s="13" t="s">
+      <c r="B286" s="13" t="s">
         <v>1560</v>
       </c>
-      <c r="D285" s="13" t="s">
+      <c r="C286" s="13" t="s">
         <v>1561</v>
       </c>
-      <c r="E285" s="13" t="s">
+      <c r="D286" s="13" t="s">
         <v>1562</v>
       </c>
-      <c r="F285" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G285" s="13" t="s">
+      <c r="E286" s="13" t="s">
         <v>1563</v>
       </c>
-      <c r="H285" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I285" s="14">
+      <c r="F286" s="13" t="s">
+        <v>1560</v>
+      </c>
+      <c r="G286" s="13" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H286" s="13" t="s">
+        <v>1562</v>
+      </c>
+      <c r="I286" s="14">
         <v>45277</v>
       </c>
-      <c r="J285" s="14">
+      <c r="J286" s="14">
         <v>47103</v>
       </c>
     </row>
-    <row r="286" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A286" s="12">
+    <row r="287" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A287" s="12">
         <v>20123003762</v>
       </c>
-      <c r="B286" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C286" s="13" t="s">
+      <c r="B287" s="13" t="s">
         <v>1565</v>
       </c>
-      <c r="D286" s="13" t="s">
+      <c r="C287" s="13" t="s">
         <v>1566</v>
       </c>
-      <c r="E286" s="13" t="s">
+      <c r="D287" s="13" t="s">
         <v>1567</v>
       </c>
-      <c r="F286" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G286" s="13" t="s">
+      <c r="E287" s="13" t="s">
         <v>1568</v>
       </c>
-      <c r="H286" s="13" t="s">
+      <c r="F287" s="13" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G287" s="13" t="s">
         <v>1569</v>
       </c>
-      <c r="I286" s="14">
+      <c r="H287" s="13" t="s">
+        <v>1570</v>
+      </c>
+      <c r="I287" s="14">
         <v>45352</v>
       </c>
-      <c r="J286" s="14">
+      <c r="J287" s="14">
         <v>47160</v>
       </c>
     </row>
-    <row r="287" spans="1:10" ht="75.599999999999994" x14ac:dyDescent="0.15">
-      <c r="A287" s="12">
+    <row r="288" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A288" s="12">
+        <v>20123003762</v>
+      </c>
+      <c r="B288" s="13" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C288" s="13" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D288" s="13" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E288" s="13" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F288" s="13" t="s">
+        <v>1572</v>
+      </c>
+      <c r="G288" s="13" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H288" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I288" s="14">
+        <v>45352</v>
+      </c>
+      <c r="J288" s="14">
+        <v>47160</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" ht="75.599999999999994" x14ac:dyDescent="0.15">
+      <c r="A289" s="12">
         <v>20123003766</v>
       </c>
-      <c r="B287" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G287" s="13" t="s">
+      <c r="B289" s="13" t="s">
         <v>1574</v>
       </c>
-      <c r="H287" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I287" s="14">
+      <c r="C289" s="13" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D289" s="13" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E289" s="13" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F289" s="13" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G289" s="13" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H289" s="13" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I289" s="14">
         <v>45273</v>
       </c>
-      <c r="J287" s="14">
+      <c r="J289" s="14">
         <v>47077</v>
-      </c>
-[...62 lines deleted...]
-        <v>47064</v>
       </c>
     </row>
     <row r="290" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A290" s="12">
-        <v>20123003772</v>
+        <v>20123003768</v>
       </c>
       <c r="B290" s="13" t="s">
-        <v>1586</v>
+        <v>1579</v>
       </c>
       <c r="C290" s="13" t="s">
-        <v>1587</v>
+        <v>1580</v>
       </c>
       <c r="D290" s="13" t="s">
-        <v>1588</v>
+        <v>1581</v>
       </c>
       <c r="E290" s="13" t="s">
-        <v>1589</v>
+        <v>1582</v>
       </c>
       <c r="F290" s="13" t="s">
-        <v>1586</v>
+        <v>1579</v>
       </c>
       <c r="G290" s="13" t="s">
-        <v>1590</v>
+        <v>1583</v>
       </c>
       <c r="H290" s="13" t="s">
-        <v>1588</v>
+        <v>1581</v>
       </c>
       <c r="I290" s="14">
-        <v>45511</v>
+        <v>45197</v>
       </c>
       <c r="J290" s="14">
-        <v>47280</v>
+        <v>47000</v>
       </c>
     </row>
     <row r="291" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A291" s="12">
+        <v>20123003771</v>
+      </c>
+      <c r="B291" s="13" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C291" s="13" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D291" s="13" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E291" s="13" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F291" s="13" t="s">
+        <v>1584</v>
+      </c>
+      <c r="G291" s="13" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H291" s="13" t="s">
+        <v>1589</v>
+      </c>
+      <c r="I291" s="14">
+        <v>45401</v>
+      </c>
+      <c r="J291" s="14">
+        <v>47064</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A292" s="12">
+        <v>20123003772</v>
+      </c>
+      <c r="B292" s="13" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C292" s="13" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D292" s="13" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E292" s="13" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F292" s="13" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G292" s="13" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H292" s="13" t="s">
+        <v>1592</v>
+      </c>
+      <c r="I292" s="14">
+        <v>45511</v>
+      </c>
+      <c r="J292" s="14">
+        <v>47280</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A293" s="12">
         <v>20123003773</v>
       </c>
-      <c r="B291" s="13" t="s">
-[...11 lines deleted...]
-      <c r="F291" s="13" t="s">
+      <c r="B293" s="13" t="s">
         <v>1595</v>
       </c>
-      <c r="G291" s="13" t="s">
+      <c r="C293" s="13" t="s">
         <v>1596</v>
       </c>
-      <c r="H291" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I291" s="14">
+      <c r="D293" s="13" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E293" s="13" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F293" s="13" t="s">
+        <v>1599</v>
+      </c>
+      <c r="G293" s="13" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H293" s="13" t="s">
+        <v>1597</v>
+      </c>
+      <c r="I293" s="14">
         <v>45320</v>
       </c>
-      <c r="J291" s="14">
+      <c r="J293" s="14">
         <v>47089</v>
       </c>
     </row>
-    <row r="292" spans="1:10" ht="54" x14ac:dyDescent="0.15">
-      <c r="A292" s="12">
+    <row r="294" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A294" s="12">
         <v>20123003775</v>
       </c>
-      <c r="B292" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E292" s="13" t="s">
+      <c r="B294" s="13" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C294" s="13" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D294" s="13" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E294" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="F292" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I292" s="14">
+      <c r="F294" s="13" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G294" s="13" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H294" s="13" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I294" s="14">
         <v>45329</v>
       </c>
-      <c r="J292" s="14">
+      <c r="J294" s="14">
         <v>47124</v>
       </c>
     </row>
-    <row r="293" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A293" s="12">
+    <row r="295" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A295" s="12">
         <v>20123003776</v>
       </c>
-      <c r="B293" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G293" s="13" t="s">
+      <c r="B295" s="13" t="s">
         <v>1606</v>
       </c>
-      <c r="H293" s="13" t="s">
+      <c r="C295" s="13" t="s">
         <v>1607</v>
       </c>
-      <c r="I293" s="14">
+      <c r="D295" s="13" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E295" s="13" t="s">
+        <v>1609</v>
+      </c>
+      <c r="F295" s="13" t="s">
+        <v>1606</v>
+      </c>
+      <c r="G295" s="13" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H295" s="13" t="s">
+        <v>1611</v>
+      </c>
+      <c r="I295" s="14">
         <v>45484</v>
       </c>
-      <c r="J293" s="14">
+      <c r="J295" s="14">
         <v>47309</v>
       </c>
     </row>
-    <row r="294" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A294" s="12">
+    <row r="296" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A296" s="12">
         <v>20123003777</v>
       </c>
-      <c r="B294" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G294" s="13" t="s">
+      <c r="B296" s="13" t="s">
         <v>1612</v>
       </c>
-      <c r="H294" s="13" t="s">
+      <c r="C296" s="13" t="s">
         <v>1613</v>
       </c>
-      <c r="I294" s="14">
+      <c r="D296" s="13" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E296" s="13" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F296" s="13" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G296" s="13" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H296" s="13" t="s">
+        <v>1617</v>
+      </c>
+      <c r="I296" s="14">
         <v>45581</v>
       </c>
-      <c r="J294" s="14">
+      <c r="J296" s="14">
         <v>47141</v>
-      </c>
-[...62 lines deleted...]
-        <v>47187</v>
       </c>
     </row>
     <row r="297" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A297" s="12">
-        <v>20123003780</v>
+        <v>20123003778</v>
       </c>
       <c r="B297" s="13" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C297" s="13" t="s">
         <v>1619</v>
       </c>
-      <c r="C297" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D297" s="13" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E297" s="13" t="s">
         <v>1621</v>
       </c>
-      <c r="E297" s="13" t="s">
+      <c r="F297" s="13" t="s">
+        <v>1618</v>
+      </c>
+      <c r="G297" s="13" t="s">
         <v>1622</v>
       </c>
-      <c r="F297" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H297" s="13" t="s">
-        <v>1625</v>
+        <v>1620</v>
       </c>
       <c r="I297" s="14">
-        <v>45412</v>
+        <v>45785</v>
       </c>
       <c r="J297" s="14">
-        <v>47187</v>
+        <v>47510</v>
       </c>
     </row>
     <row r="298" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A298" s="12">
-        <v>20123003784</v>
+        <v>20123003780</v>
       </c>
       <c r="B298" s="13" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C298" s="13" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D298" s="13" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E298" s="13" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F298" s="13" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G298" s="13" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H298" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="C298" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D298" s="13" t="s">
+      <c r="I298" s="14">
+        <v>45412</v>
+      </c>
+      <c r="J298" s="14">
+        <v>47187</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A299" s="12">
+        <v>20123003780</v>
+      </c>
+      <c r="B299" s="13" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C299" s="13" t="s">
         <v>1630</v>
       </c>
-      <c r="E298" s="13" t="s">
+      <c r="D299" s="13" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E299" s="13" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F299" s="13" t="s">
         <v>1631</v>
       </c>
-      <c r="F298" s="13" t="s">
+      <c r="G299" s="13" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H299" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="G298" s="13" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="I299" s="14">
-        <v>45866</v>
+        <v>45412</v>
       </c>
       <c r="J299" s="14">
-        <v>47655</v>
+        <v>47187</v>
       </c>
     </row>
     <row r="300" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A300" s="12">
-        <v>20123003790</v>
+        <v>20123003784</v>
       </c>
       <c r="B300" s="13" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C300" s="13" t="s">
+        <v>981</v>
+      </c>
+      <c r="D300" s="13" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E300" s="13" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F300" s="13" t="s">
+        <v>1633</v>
+      </c>
+      <c r="G300" s="13" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H300" s="13" t="s">
+        <v>1634</v>
+      </c>
+      <c r="I300" s="14">
+        <v>45694</v>
+      </c>
+      <c r="J300" s="14">
+        <v>47506</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A301" s="12">
+        <v>20123003787</v>
+      </c>
+      <c r="B301" s="13" t="s">
         <v>1637</v>
       </c>
-      <c r="C300" s="13" t="s">
+      <c r="C301" s="13" t="s">
         <v>1638</v>
       </c>
-      <c r="D300" s="13" t="s">
+      <c r="D301" s="13" t="s">
         <v>1639</v>
       </c>
-      <c r="E300" s="13" t="s">
+      <c r="E301" s="13" t="s">
         <v>1640</v>
       </c>
-      <c r="F300" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H300" s="13" t="s">
+      <c r="F301" s="13" t="s">
+        <v>1637</v>
+      </c>
+      <c r="G301" s="13" t="s">
+        <v>831</v>
+      </c>
+      <c r="H301" s="13" t="s">
         <v>1639</v>
       </c>
-      <c r="I300" s="14">
-[...30 lines deleted...]
-      </c>
       <c r="I301" s="14">
-        <v>45575</v>
+        <v>45866</v>
       </c>
       <c r="J301" s="14">
-        <v>47433</v>
+        <v>47655</v>
       </c>
     </row>
     <row r="302" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A302" s="12">
-        <v>20123003792</v>
+        <v>20123003790</v>
       </c>
       <c r="B302" s="13" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C302" s="13" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D302" s="13" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E302" s="13" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F302" s="13" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G302" s="13" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H302" s="13" t="s">
+        <v>1643</v>
+      </c>
+      <c r="I302" s="14">
+        <v>45499</v>
+      </c>
+      <c r="J302" s="14">
+        <v>47280</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A303" s="12">
+        <v>20123003791</v>
+      </c>
+      <c r="B303" s="13" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C303" s="13" t="s">
         <v>1648</v>
       </c>
-      <c r="C302" s="13" t="s">
+      <c r="D303" s="13" t="s">
         <v>1649</v>
       </c>
-      <c r="D302" s="13" t="s">
+      <c r="E303" s="13" t="s">
         <v>1650</v>
       </c>
-      <c r="E302" s="13" t="s">
+      <c r="F303" s="13" t="s">
+        <v>1647</v>
+      </c>
+      <c r="G303" s="13" t="s">
         <v>1651</v>
       </c>
-      <c r="F302" s="13" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H303" s="13" t="s">
-        <v>1656</v>
+        <v>1649</v>
       </c>
       <c r="I303" s="14">
-        <v>45534</v>
+        <v>45575</v>
       </c>
       <c r="J303" s="14">
-        <v>47279</v>
+        <v>47433</v>
       </c>
     </row>
     <row r="304" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A304" s="12">
+        <v>20123003792</v>
+      </c>
+      <c r="B304" s="13" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C304" s="13" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D304" s="13" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E304" s="13" t="s">
+        <v>1655</v>
+      </c>
+      <c r="F304" s="13" t="s">
+        <v>1652</v>
+      </c>
+      <c r="G304" s="13" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H304" s="13" t="s">
+        <v>1657</v>
+      </c>
+      <c r="I304" s="14">
+        <v>45651</v>
+      </c>
+      <c r="J304" s="14">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A305" s="12">
+        <v>20123003793</v>
+      </c>
+      <c r="B305" s="13" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C305" s="13" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D305" s="13" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E305" s="13" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F305" s="13" t="s">
+        <v>1658</v>
+      </c>
+      <c r="G305" s="13" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H305" s="13" t="s">
+        <v>1660</v>
+      </c>
+      <c r="I305" s="14">
+        <v>45534</v>
+      </c>
+      <c r="J305" s="14">
+        <v>47279</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A306" s="12">
         <v>20123003797</v>
       </c>
-      <c r="B304" s="13" t="s">
-[...11 lines deleted...]
-      <c r="F304" s="13" t="s">
+      <c r="B306" s="13" t="s">
         <v>1663</v>
       </c>
-      <c r="G304" s="13" t="s">
+      <c r="C306" s="13" t="s">
         <v>1664</v>
       </c>
-      <c r="H304" s="13" t="s">
+      <c r="D306" s="13" t="s">
         <v>1665</v>
       </c>
-      <c r="I304" s="14">
+      <c r="E306" s="13" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F306" s="13" t="s">
+        <v>1667</v>
+      </c>
+      <c r="G306" s="13" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H306" s="13" t="s">
+        <v>1669</v>
+      </c>
+      <c r="I306" s="14">
         <v>46016</v>
       </c>
-      <c r="J304" s="14">
+      <c r="J306" s="14">
         <v>47656</v>
-      </c>
-[...62 lines deleted...]
-        <v>47512</v>
       </c>
     </row>
     <row r="307" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A307" s="12">
-        <v>20123003807</v>
+        <v>20123003798</v>
       </c>
       <c r="B307" s="13" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C307" s="13" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D307" s="13" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E307" s="13" t="s">
+        <v>1673</v>
+      </c>
+      <c r="F307" s="13" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G307" s="13" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H307" s="13" t="s">
+        <v>1672</v>
+      </c>
+      <c r="I307" s="14">
+        <v>45616</v>
+      </c>
+      <c r="J307" s="14">
+        <v>47408</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A308" s="12">
+        <v>20123003805</v>
+      </c>
+      <c r="B308" s="13" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C308" s="13" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D308" s="13" t="s">
         <v>1677</v>
       </c>
-      <c r="C307" s="13" t="s">
+      <c r="E308" s="13" t="s">
         <v>1678</v>
       </c>
-      <c r="D307" s="13" t="s">
+      <c r="F308" s="13" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G308" s="13" t="s">
         <v>1679</v>
       </c>
-      <c r="E307" s="13" t="s">
+      <c r="H308" s="13" t="s">
         <v>1680</v>
       </c>
-      <c r="F307" s="13" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="I308" s="14">
-        <v>46050</v>
+        <v>45687</v>
       </c>
       <c r="J308" s="14">
-        <v>47866</v>
+        <v>47512</v>
       </c>
     </row>
     <row r="309" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A309" s="12">
+        <v>20123003807</v>
+      </c>
+      <c r="B309" s="13" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C309" s="13" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D309" s="13" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E309" s="13" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F309" s="13" t="s">
+        <v>1681</v>
+      </c>
+      <c r="G309" s="13" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H309" s="13" t="s">
+        <v>1683</v>
+      </c>
+      <c r="I309" s="14">
+        <v>44412</v>
+      </c>
+      <c r="J309" s="14">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A310" s="12">
         <v>20123003810</v>
       </c>
-      <c r="B309" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C309" s="13" t="s">
+      <c r="B310" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C310" s="13" t="s">
         <v>1687</v>
       </c>
-      <c r="D309" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F309" s="13" t="s">
+      <c r="D310" s="13" t="s">
         <v>1688</v>
       </c>
-      <c r="G309" s="13" t="s">
+      <c r="E310" s="13" t="s">
         <v>1689</v>
       </c>
-      <c r="H309" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I309" s="14">
+      <c r="F310" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="G310" s="13" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H310" s="13" t="s">
+        <v>1688</v>
+      </c>
+      <c r="I310" s="14">
         <v>46050</v>
       </c>
-      <c r="J309" s="14">
+      <c r="J310" s="14">
         <v>47866</v>
-      </c>
-[...30 lines deleted...]
-        <v>47557</v>
       </c>
     </row>
     <row r="311" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A311" s="12">
-        <v>20123003817</v>
+        <v>20123003810</v>
       </c>
       <c r="B311" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C311" s="13" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D311" s="13" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E311" s="13" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F311" s="13" t="s">
+        <v>1692</v>
+      </c>
+      <c r="G311" s="13" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H311" s="13" t="s">
+        <v>1688</v>
+      </c>
+      <c r="I311" s="14">
+        <v>46050</v>
+      </c>
+      <c r="J311" s="14">
+        <v>47866</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A312" s="12">
+        <v>20123003814</v>
+      </c>
+      <c r="B312" s="13" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C312" s="13" t="s">
         <v>1695</v>
       </c>
-      <c r="C311" s="13" t="s">
+      <c r="D312" s="13" t="s">
         <v>1696</v>
       </c>
-      <c r="D311" s="13" t="s">
+      <c r="E312" s="13" t="s">
         <v>1697</v>
       </c>
-      <c r="E311" s="13" t="s">
+      <c r="F312" s="13" t="s">
+        <v>1694</v>
+      </c>
+      <c r="G312" s="13" t="s">
         <v>1698</v>
       </c>
-      <c r="F311" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G311" s="13" t="s">
+      <c r="H312" s="13" t="s">
         <v>1696</v>
       </c>
-      <c r="H311" s="13" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="I312" s="14">
-        <v>45944</v>
+        <v>45735</v>
       </c>
       <c r="J312" s="14">
-        <v>47615</v>
+        <v>47557</v>
       </c>
     </row>
     <row r="313" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A313" s="12">
-        <v>20123003830</v>
+        <v>20123003817</v>
       </c>
       <c r="B313" s="13" t="s">
-        <v>1706</v>
+        <v>1699</v>
       </c>
       <c r="C313" s="13" t="s">
-        <v>1707</v>
+        <v>1700</v>
       </c>
       <c r="D313" s="13" t="s">
-        <v>1708</v>
+        <v>1701</v>
       </c>
       <c r="E313" s="13" t="s">
-        <v>1709</v>
+        <v>1702</v>
       </c>
       <c r="F313" s="13" t="s">
-        <v>1706</v>
+        <v>1699</v>
       </c>
       <c r="G313" s="13" t="s">
-        <v>1710</v>
+        <v>1700</v>
       </c>
       <c r="H313" s="13" t="s">
-        <v>1708</v>
+        <v>1703</v>
       </c>
       <c r="I313" s="14">
-        <v>46031</v>
+        <v>45846</v>
       </c>
       <c r="J313" s="14">
-        <v>47802</v>
+        <v>47638</v>
       </c>
     </row>
     <row r="314" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A314" s="12">
+        <v>20123003819</v>
+      </c>
+      <c r="B314" s="13" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C314" s="13" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D314" s="13" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E314" s="13" t="s">
+        <v>1707</v>
+      </c>
+      <c r="F314" s="13" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G314" s="13" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H314" s="13" t="s">
+        <v>1706</v>
+      </c>
+      <c r="I314" s="14">
+        <v>45944</v>
+      </c>
+      <c r="J314" s="14">
+        <v>47615</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A315" s="12">
+        <v>20123003830</v>
+      </c>
+      <c r="B315" s="13" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C315" s="13" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D315" s="13" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E315" s="13" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F315" s="13" t="s">
+        <v>1709</v>
+      </c>
+      <c r="G315" s="13" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H315" s="13" t="s">
+        <v>1711</v>
+      </c>
+      <c r="I315" s="14">
+        <v>46031</v>
+      </c>
+      <c r="J315" s="14">
+        <v>47802</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A316" s="12">
         <v>20123003834</v>
       </c>
-      <c r="B314" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E314" s="13" t="s">
+      <c r="B316" s="13" t="s">
         <v>1714</v>
       </c>
-      <c r="F314" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H314" s="13" t="s">
+      <c r="C316" s="13" t="s">
         <v>1715</v>
       </c>
-      <c r="I314" s="14">
+      <c r="D316" s="13" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E316" s="13" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F316" s="13" t="s">
+        <v>1714</v>
+      </c>
+      <c r="G316" s="13" t="s">
+        <v>831</v>
+      </c>
+      <c r="H316" s="13" t="s">
+        <v>1718</v>
+      </c>
+      <c r="I316" s="14">
         <v>46009</v>
       </c>
-      <c r="J314" s="14">
+      <c r="J316" s="14">
         <v>47832</v>
       </c>
     </row>
-    <row r="315" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A315" s="12">
+    <row r="317" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A317" s="12">
         <v>20123003835</v>
       </c>
-      <c r="B315" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E315" s="13" t="s">
+      <c r="B317" s="13" t="s">
         <v>1719</v>
       </c>
-      <c r="F315" s="13" t="s">
+      <c r="C317" s="13" t="s">
         <v>1720</v>
       </c>
-      <c r="G315" s="13" t="s">
+      <c r="D317" s="13" t="s">
         <v>1721</v>
       </c>
-      <c r="H315" s="13" t="s">
+      <c r="E317" s="13" t="s">
         <v>1722</v>
       </c>
-      <c r="I315" s="14">
-[...10 lines deleted...]
-      <c r="B316" s="13" t="s">
+      <c r="F317" s="13" t="s">
         <v>1723</v>
       </c>
-      <c r="C316" s="13" t="s">
+      <c r="G317" s="13" t="s">
         <v>1724</v>
       </c>
-      <c r="D316" s="13" t="s">
+      <c r="H317" s="13" t="s">
         <v>1725</v>
       </c>
-      <c r="E316" s="13" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="I317" s="14">
-        <v>46070</v>
+        <v>46028</v>
       </c>
       <c r="J317" s="14">
-        <v>47861</v>
+        <v>47853</v>
       </c>
     </row>
     <row r="318" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A318" s="12">
+        <v>20123003838</v>
+      </c>
+      <c r="B318" s="13" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C318" s="13" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D318" s="13" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E318" s="13" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F318" s="13" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G318" s="13" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H318" s="13" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I318" s="14">
+        <v>46063</v>
+      </c>
+      <c r="J318" s="14">
+        <v>47874</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A319" s="12">
+        <v>20123003839</v>
+      </c>
+      <c r="B319" s="13" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C319" s="13" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D319" s="13" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E319" s="13" t="s">
+        <v>1734</v>
+      </c>
+      <c r="F319" s="13" t="s">
+        <v>1731</v>
+      </c>
+      <c r="G319" s="13" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H319" s="13" t="s">
+        <v>1733</v>
+      </c>
+      <c r="I319" s="14">
+        <v>46070</v>
+      </c>
+      <c r="J319" s="14">
+        <v>47861</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A320" s="12">
         <v>20123003840</v>
       </c>
-      <c r="B318" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E318" s="13" t="s">
+      <c r="B320" s="13" t="s">
         <v>1736</v>
       </c>
-      <c r="F318" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G318" s="13" t="s">
+      <c r="C320" s="13" t="s">
         <v>1737</v>
       </c>
-      <c r="H318" s="13" t="s">
+      <c r="D320" s="13" t="s">
         <v>1738</v>
       </c>
-      <c r="I318" s="14">
-[...10 lines deleted...]
-      <c r="B319" s="13" t="s">
+      <c r="E320" s="13" t="s">
         <v>1739</v>
       </c>
-      <c r="C319" s="13" t="s">
+      <c r="F320" s="13" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G320" s="13" t="s">
         <v>1740</v>
       </c>
-      <c r="D319" s="13" t="s">
+      <c r="H320" s="13" t="s">
         <v>1741</v>
       </c>
-      <c r="E319" s="13" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="I320" s="14">
-        <v>44365</v>
+        <v>46192</v>
       </c>
       <c r="J320" s="14">
-        <v>46190</v>
+        <v>47929</v>
       </c>
     </row>
     <row r="321" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A321" s="12">
+        <v>20123003844</v>
+      </c>
+      <c r="B321" s="13" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C321" s="13" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D321" s="13" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E321" s="13" t="s">
+        <v>1745</v>
+      </c>
+      <c r="F321" s="13" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G321" s="13" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H321" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I321" s="14">
+        <v>44316</v>
+      </c>
+      <c r="J321" s="14">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A322" s="12">
+        <v>20123003846</v>
+      </c>
+      <c r="B322" s="13" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C322" s="13" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D322" s="13" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E322" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F322" s="13" t="s">
+        <v>1747</v>
+      </c>
+      <c r="G322" s="13" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H322" s="13" t="s">
+        <v>1749</v>
+      </c>
+      <c r="I322" s="14">
+        <v>44365</v>
+      </c>
+      <c r="J322" s="14">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A323" s="12">
         <v>20123003847</v>
       </c>
-      <c r="B321" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D321" s="13" t="s">
+      <c r="B323" s="13" t="s">
         <v>1751</v>
       </c>
-      <c r="E321" s="13" t="s">
+      <c r="C323" s="13" t="s">
         <v>1752</v>
       </c>
-      <c r="F321" s="13" t="s">
+      <c r="D323" s="13" t="s">
         <v>1753</v>
       </c>
-      <c r="G321" s="13" t="s">
+      <c r="E323" s="13" t="s">
         <v>1754</v>
       </c>
-      <c r="H321" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I321" s="14">
+      <c r="F323" s="13" t="s">
+        <v>1755</v>
+      </c>
+      <c r="G323" s="13" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H323" s="13" t="s">
+        <v>1753</v>
+      </c>
+      <c r="I323" s="14">
         <v>45926</v>
       </c>
-      <c r="J321" s="14">
+      <c r="J323" s="14">
         <v>47751</v>
       </c>
     </row>
-    <row r="322" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
-      <c r="A322" s="12">
+    <row r="324" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A324" s="12">
         <v>20123003850</v>
       </c>
-      <c r="B322" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D322" s="13" t="s">
+      <c r="B324" s="13" t="s">
         <v>1757</v>
       </c>
-      <c r="E322" s="13" t="s">
+      <c r="C324" s="13" t="s">
         <v>1758</v>
       </c>
-      <c r="F322" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G322" s="13" t="s">
+      <c r="D324" s="13" t="s">
         <v>1759</v>
       </c>
-      <c r="H322" s="13" t="s">
+      <c r="E324" s="13" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F324" s="13" t="s">
         <v>1757</v>
       </c>
-      <c r="I322" s="14">
+      <c r="G324" s="13" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H324" s="13" t="s">
+        <v>1759</v>
+      </c>
+      <c r="I324" s="14">
         <v>44440</v>
       </c>
-      <c r="J322" s="14">
+      <c r="J324" s="14">
         <v>46265</v>
       </c>
     </row>
-    <row r="323" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A323" s="12">
+    <row r="325" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A325" s="12">
         <v>20123003851</v>
       </c>
-      <c r="B323" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D323" s="13" t="s">
+      <c r="B325" s="13" t="s">
         <v>1762</v>
       </c>
-      <c r="E323" s="13" t="s">
+      <c r="C325" s="13" t="s">
         <v>1763</v>
       </c>
-      <c r="F323" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G323" s="13" t="s">
+      <c r="D325" s="13" t="s">
         <v>1764</v>
       </c>
-      <c r="H323" s="13" t="s">
+      <c r="E325" s="13" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F325" s="13" t="s">
+        <v>1762</v>
+      </c>
+      <c r="G325" s="13" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H325" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="I323" s="14">
+      <c r="I325" s="14">
         <v>44725</v>
       </c>
-      <c r="J323" s="14">
+      <c r="J325" s="14">
         <v>46550</v>
       </c>
     </row>
-    <row r="324" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
-      <c r="A324" s="12">
+    <row r="326" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A326" s="12">
         <v>20123003854</v>
       </c>
-      <c r="B324" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D324" s="13" t="s">
+      <c r="B326" s="13" t="s">
         <v>1767</v>
       </c>
-      <c r="E324" s="13" t="s">
+      <c r="C326" s="13" t="s">
         <v>1768</v>
       </c>
-      <c r="F324" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G324" s="13" t="s">
+      <c r="D326" s="13" t="s">
         <v>1769</v>
       </c>
-      <c r="H324" s="13" t="s">
+      <c r="E326" s="13" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F326" s="13" t="s">
         <v>1767</v>
       </c>
-      <c r="I324" s="14">
+      <c r="G326" s="13" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H326" s="13" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I326" s="14">
         <v>44754</v>
       </c>
-      <c r="J324" s="14">
+      <c r="J326" s="14">
         <v>46579</v>
       </c>
     </row>
-    <row r="325" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-      <c r="A325" s="12">
+    <row r="327" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A327" s="12">
         <v>20123003855</v>
       </c>
-      <c r="B325" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D325" s="13" t="s">
+      <c r="B327" s="13" t="s">
         <v>1772</v>
       </c>
-      <c r="E325" s="13" t="s">
+      <c r="C327" s="13" t="s">
         <v>1773</v>
       </c>
-      <c r="F325" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G325" s="13" t="s">
+      <c r="D327" s="13" t="s">
         <v>1774</v>
       </c>
-      <c r="H325" s="13" t="s">
+      <c r="E327" s="13" t="s">
         <v>1775</v>
       </c>
-      <c r="I325" s="14">
+      <c r="F327" s="13" t="s">
+        <v>1772</v>
+      </c>
+      <c r="G327" s="13" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H327" s="13" t="s">
+        <v>1777</v>
+      </c>
+      <c r="I327" s="14">
         <v>44456</v>
       </c>
-      <c r="J325" s="14">
+      <c r="J327" s="14">
         <v>46281</v>
       </c>
     </row>
-    <row r="326" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="G326" s="13" t="s">
+    <row r="328" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+      <c r="A328" s="12">
+        <v>20123003858</v>
+      </c>
+      <c r="B328" s="13" t="s">
         <v>1778</v>
       </c>
-      <c r="H326" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B327" s="13" t="s">
+      <c r="C328" s="13" t="s">
         <v>1779</v>
       </c>
-      <c r="C327" s="13" t="s">
+      <c r="D328" s="13" t="s">
         <v>1780</v>
       </c>
-      <c r="D327" s="13" t="s">
+      <c r="E328" s="13" t="s">
         <v>1781</v>
       </c>
-      <c r="E327" s="13" t="s">
+      <c r="F328" s="13" t="s">
         <v>1782</v>
       </c>
-      <c r="F327" s="13" t="s">
+      <c r="G328" s="13" t="s">
         <v>1783</v>
       </c>
-      <c r="G327" s="13" t="s">
+      <c r="H328" s="13" t="s">
         <v>1784</v>
       </c>
-      <c r="H327" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I327" s="14">
+      <c r="I328" s="14">
         <v>44978</v>
       </c>
-      <c r="J327" s="14">
+      <c r="J328" s="14">
         <v>46803</v>
-      </c>
-[...30 lines deleted...]
-        <v>46433</v>
       </c>
     </row>
     <row r="329" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A329" s="12">
+        <v>20123003861</v>
+      </c>
+      <c r="B329" s="13" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C329" s="13" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D329" s="13" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E329" s="13" t="s">
+        <v>1788</v>
+      </c>
+      <c r="F329" s="13" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G329" s="13" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H329" s="13" t="s">
+        <v>1791</v>
+      </c>
+      <c r="I329" s="14">
+        <v>44608</v>
+      </c>
+      <c r="J329" s="14">
+        <v>46433</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A330" s="12">
         <v>20123003863</v>
       </c>
-      <c r="B329" s="13" t="s">
+      <c r="B330" s="13" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C330" s="13" t="s">
         <v>1793</v>
       </c>
-      <c r="C329" s="13" t="s">
+      <c r="D330" s="13" t="s">
         <v>1794</v>
       </c>
-      <c r="D329" s="13" t="s">
+      <c r="E330" s="13" t="s">
         <v>1795</v>
       </c>
-      <c r="E329" s="13" t="s">
+      <c r="F330" s="13" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G330" s="13" t="s">
         <v>1796</v>
       </c>
-      <c r="F329" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I329" s="14">
+      <c r="H330" s="13" t="s">
+        <v>1794</v>
+      </c>
+      <c r="I330" s="14">
         <v>44586</v>
       </c>
-      <c r="J329" s="14">
+      <c r="J330" s="14">
         <v>46411</v>
-      </c>
-[...30 lines deleted...]
-        <v>46473</v>
       </c>
     </row>
     <row r="331" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A331" s="12">
+        <v>20123003864</v>
+      </c>
+      <c r="B331" s="13" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C331" s="13" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D331" s="13" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E331" s="13" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F331" s="13" t="s">
+        <v>1801</v>
+      </c>
+      <c r="G331" s="13" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H331" s="13" t="s">
+        <v>1803</v>
+      </c>
+      <c r="I331" s="14">
+        <v>44648</v>
+      </c>
+      <c r="J331" s="14">
+        <v>46473</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A332" s="12">
         <v>20123003865</v>
       </c>
-      <c r="B331" s="13" t="s">
+      <c r="B332" s="13" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C332" s="13" t="s">
         <v>1805</v>
       </c>
-      <c r="C331" s="13" t="s">
+      <c r="D332" s="13" t="s">
         <v>1806</v>
       </c>
-      <c r="D331" s="13" t="s">
+      <c r="E332" s="13" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F332" s="13" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G332" s="13" t="s">
         <v>1807</v>
       </c>
-      <c r="E331" s="13" t="s">
-[...5 lines deleted...]
-      <c r="G331" s="13" t="s">
+      <c r="H332" s="13" t="s">
         <v>1808</v>
       </c>
-      <c r="H331" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I331" s="14">
+      <c r="I332" s="14">
         <v>44860</v>
       </c>
-      <c r="J331" s="14">
+      <c r="J332" s="14">
         <v>46685</v>
-      </c>
-[...30 lines deleted...]
-        <v>46544</v>
       </c>
     </row>
     <row r="333" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A333" s="12">
+        <v>20123003867</v>
+      </c>
+      <c r="B333" s="13" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C333" s="13" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D333" s="13" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E333" s="13" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F333" s="13" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G333" s="13" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H333" s="13" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I333" s="14">
+        <v>44719</v>
+      </c>
+      <c r="J333" s="14">
+        <v>46544</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A334" s="12">
         <v>20123003868</v>
       </c>
-      <c r="B333" s="13" t="s">
+      <c r="B334" s="13" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C334" s="13" t="s">
         <v>1816</v>
       </c>
-      <c r="C333" s="13" t="s">
+      <c r="D334" s="13" t="s">
         <v>1817</v>
       </c>
-      <c r="D333" s="13" t="s">
+      <c r="E334" s="13" t="s">
         <v>1818</v>
       </c>
-      <c r="E333" s="13" t="s">
+      <c r="F334" s="13" t="s">
         <v>1819</v>
       </c>
-      <c r="F333" s="13" t="s">
+      <c r="G334" s="13" t="s">
         <v>1820</v>
       </c>
-      <c r="G333" s="13" t="s">
+      <c r="H334" s="13" t="s">
         <v>1821</v>
       </c>
-      <c r="H333" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I333" s="14">
+      <c r="I334" s="14">
         <v>44818</v>
       </c>
-      <c r="J333" s="14">
+      <c r="J334" s="14">
         <v>46643</v>
-      </c>
-[...30 lines deleted...]
-        <v>46574</v>
       </c>
     </row>
     <row r="335" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A335" s="12">
+        <v>20123003869</v>
+      </c>
+      <c r="B335" s="13" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C335" s="13" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D335" s="13" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E335" s="13" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F335" s="13" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G335" s="13" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H335" s="13" t="s">
+        <v>1828</v>
+      </c>
+      <c r="I335" s="14">
+        <v>44749</v>
+      </c>
+      <c r="J335" s="14">
+        <v>46574</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A336" s="12">
         <v>20123003871</v>
       </c>
-      <c r="B335" s="13" t="s">
+      <c r="B336" s="13" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C336" s="13" t="s">
         <v>1830</v>
       </c>
-      <c r="C335" s="13" t="s">
+      <c r="D336" s="13" t="s">
         <v>1831</v>
       </c>
-      <c r="D335" s="13" t="s">
+      <c r="E336" s="13" t="s">
         <v>1832</v>
       </c>
-      <c r="E335" s="13" t="s">
+      <c r="F336" s="13" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G336" s="13" t="s">
         <v>1833</v>
       </c>
-      <c r="F335" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G335" s="13" t="s">
+      <c r="H336" s="13" t="s">
         <v>1834</v>
       </c>
-      <c r="H335" s="13" t="s">
+      <c r="I336" s="14">
+        <v>45099</v>
+      </c>
+      <c r="J336" s="14">
+        <v>46925</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A337" s="12">
+        <v>20123003872</v>
+      </c>
+      <c r="B337" s="13" t="s">
         <v>1835</v>
       </c>
-      <c r="I335" s="14">
-[...10 lines deleted...]
-      <c r="B336" s="13" t="s">
+      <c r="C337" s="13" t="s">
         <v>1836</v>
       </c>
-      <c r="C336" s="13" t="s">
+      <c r="D337" s="13" t="s">
         <v>1837</v>
       </c>
-      <c r="D336" s="13" t="s">
+      <c r="E337" s="13" t="s">
         <v>1838</v>
       </c>
-      <c r="E336" s="13" t="s">
+      <c r="F337" s="13" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G337" s="13" t="s">
         <v>1839</v>
       </c>
-      <c r="F336" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I336" s="14">
+      <c r="H337" s="13" t="s">
+        <v>1837</v>
+      </c>
+      <c r="I337" s="14">
         <v>44753</v>
       </c>
-      <c r="J336" s="14">
+      <c r="J337" s="14">
         <v>46578</v>
-      </c>
-[...30 lines deleted...]
-        <v>47002</v>
       </c>
     </row>
     <row r="338" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A338" s="12">
-        <v>20123003880</v>
+        <v>20123003879</v>
       </c>
       <c r="B338" s="13" t="s">
-        <v>1846</v>
+        <v>1840</v>
       </c>
       <c r="C338" s="13" t="s">
-        <v>1847</v>
+        <v>1841</v>
       </c>
       <c r="D338" s="13" t="s">
-        <v>1848</v>
+        <v>1842</v>
       </c>
       <c r="E338" s="13" t="s">
-        <v>1849</v>
+        <v>1843</v>
       </c>
       <c r="F338" s="13" t="s">
-        <v>1846</v>
+        <v>1840</v>
       </c>
       <c r="G338" s="13" t="s">
-        <v>1850</v>
+        <v>1844</v>
       </c>
       <c r="H338" s="13" t="s">
-        <v>1851</v>
+        <v>1842</v>
       </c>
       <c r="I338" s="14">
-        <v>45469</v>
+        <v>45176</v>
       </c>
       <c r="J338" s="14">
-        <v>47294</v>
+        <v>47002</v>
       </c>
     </row>
     <row r="339" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A339" s="12">
+        <v>20123003880</v>
+      </c>
+      <c r="B339" s="13" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C339" s="13" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D339" s="13" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E339" s="13" t="s">
+        <v>1848</v>
+      </c>
+      <c r="F339" s="13" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G339" s="13" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H339" s="13" t="s">
+        <v>1850</v>
+      </c>
+      <c r="I339" s="14">
+        <v>45469</v>
+      </c>
+      <c r="J339" s="14">
+        <v>47294</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A340" s="12">
         <v>20123003881</v>
       </c>
-      <c r="B339" s="13" t="s">
+      <c r="B340" s="13" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C340" s="13" t="s">
         <v>1852</v>
       </c>
-      <c r="C339" s="13" t="s">
+      <c r="D340" s="13" t="s">
         <v>1853</v>
       </c>
-      <c r="D339" s="13" t="s">
+      <c r="E340" s="13" t="s">
         <v>1854</v>
       </c>
-      <c r="E339" s="13" t="s">
+      <c r="F340" s="13" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G340" s="13" t="s">
         <v>1855</v>
       </c>
-      <c r="F339" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G339" s="13" t="s">
+      <c r="H340" s="13" t="s">
+        <v>1853</v>
+      </c>
+      <c r="I340" s="14">
+        <v>44998</v>
+      </c>
+      <c r="J340" s="14">
+        <v>46824</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A341" s="12">
+        <v>20123003884</v>
+      </c>
+      <c r="B341" s="13" t="s">
         <v>1856</v>
       </c>
-      <c r="H339" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B340" s="13" t="s">
+      <c r="C341" s="13" t="s">
         <v>1857</v>
       </c>
-      <c r="C340" s="13" t="s">
+      <c r="D341" s="13" t="s">
         <v>1858</v>
       </c>
-      <c r="D340" s="13" t="s">
+      <c r="E341" s="13" t="s">
         <v>1859</v>
       </c>
-      <c r="E340" s="13" t="s">
+      <c r="F341" s="13" t="s">
+        <v>1856</v>
+      </c>
+      <c r="G341" s="13" t="s">
         <v>1860</v>
       </c>
-      <c r="F340" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G340" s="13" t="s">
+      <c r="H341" s="13" t="s">
         <v>1861</v>
       </c>
-      <c r="H340" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I340" s="14">
+      <c r="I341" s="14">
         <v>44881</v>
       </c>
-      <c r="J340" s="14">
+      <c r="J341" s="14">
         <v>46706</v>
-      </c>
-[...30 lines deleted...]
-        <v>46925</v>
       </c>
     </row>
     <row r="342" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A342" s="12">
-        <v>20123003886</v>
+        <v>20123003885</v>
       </c>
       <c r="B342" s="13" t="s">
-        <v>1869</v>
+        <v>1862</v>
       </c>
       <c r="C342" s="13" t="s">
-        <v>1870</v>
+        <v>1863</v>
       </c>
       <c r="D342" s="13" t="s">
-        <v>1871</v>
+        <v>1864</v>
       </c>
       <c r="E342" s="13" t="s">
-        <v>1872</v>
+        <v>1865</v>
       </c>
       <c r="F342" s="13" t="s">
-        <v>1869</v>
+        <v>1862</v>
       </c>
       <c r="G342" s="13" t="s">
-        <v>1873</v>
+        <v>1866</v>
       </c>
       <c r="H342" s="13" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="I342" s="14">
-        <v>44998</v>
+        <v>45099</v>
       </c>
       <c r="J342" s="14">
-        <v>46824</v>
+        <v>46925</v>
       </c>
     </row>
     <row r="343" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A343" s="12">
-        <v>20123003887</v>
+        <v>20123003886</v>
       </c>
       <c r="B343" s="13" t="s">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="C343" s="13" t="s">
-        <v>1875</v>
+        <v>1869</v>
       </c>
       <c r="D343" s="13" t="s">
-        <v>1876</v>
+        <v>1870</v>
       </c>
       <c r="E343" s="13" t="s">
-        <v>1877</v>
+        <v>1871</v>
       </c>
       <c r="F343" s="13" t="s">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="G343" s="13" t="s">
-        <v>1878</v>
+        <v>1872</v>
       </c>
       <c r="H343" s="13" t="s">
-        <v>1879</v>
+        <v>1870</v>
       </c>
       <c r="I343" s="14">
-        <v>46097</v>
+        <v>44998</v>
       </c>
       <c r="J343" s="14">
-        <v>47922</v>
+        <v>46824</v>
       </c>
     </row>
     <row r="344" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A344" s="12">
+        <v>20123003887</v>
+      </c>
+      <c r="B344" s="13" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C344" s="13" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D344" s="13" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E344" s="13" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F344" s="13" t="s">
+        <v>1873</v>
+      </c>
+      <c r="G344" s="13" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H344" s="13" t="s">
+        <v>1878</v>
+      </c>
+      <c r="I344" s="14">
+        <v>46097</v>
+      </c>
+      <c r="J344" s="14">
+        <v>47922</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A345" s="12">
         <v>20123003897</v>
       </c>
-      <c r="B344" s="13" t="s">
+      <c r="B345" s="13" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C345" s="13" t="s">
         <v>1880</v>
       </c>
-      <c r="C344" s="13" t="s">
+      <c r="D345" s="13" t="s">
         <v>1881</v>
       </c>
-      <c r="D344" s="13" t="s">
+      <c r="E345" s="13" t="s">
         <v>1882</v>
       </c>
-      <c r="E344" s="13" t="s">
+      <c r="F345" s="13" t="s">
+        <v>1879</v>
+      </c>
+      <c r="G345" s="13" t="s">
         <v>1883</v>
       </c>
-      <c r="F344" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G344" s="13" t="s">
+      <c r="H345" s="13" t="s">
+        <v>1881</v>
+      </c>
+      <c r="I345" s="14">
+        <v>45140</v>
+      </c>
+      <c r="J345" s="14">
+        <v>46966</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A346" s="12">
+        <v>20123003899</v>
+      </c>
+      <c r="B346" s="13" t="s">
         <v>1884</v>
       </c>
-      <c r="H344" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B345" s="13" t="s">
+      <c r="C346" s="13" t="s">
         <v>1885</v>
       </c>
-      <c r="C345" s="13" t="s">
+      <c r="D346" s="13" t="s">
         <v>1886</v>
       </c>
-      <c r="D345" s="13" t="s">
+      <c r="E346" s="13" t="s">
         <v>1887</v>
       </c>
-      <c r="E345" s="13" t="s">
+      <c r="F346" s="13" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G346" s="13" t="s">
         <v>1888</v>
       </c>
-      <c r="F345" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G345" s="13" t="s">
+      <c r="H346" s="13" t="s">
         <v>1889</v>
       </c>
-      <c r="H345" s="13" t="s">
+      <c r="I346" s="14">
+        <v>45211</v>
+      </c>
+      <c r="J346" s="14">
+        <v>47037</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A347" s="12">
+        <v>20123003901</v>
+      </c>
+      <c r="B347" s="13" t="s">
         <v>1890</v>
       </c>
-      <c r="I345" s="14">
-[...10 lines deleted...]
-      <c r="B346" s="13" t="s">
+      <c r="C347" s="13" t="s">
         <v>1891</v>
       </c>
-      <c r="C346" s="13" t="s">
+      <c r="D347" s="13" t="s">
         <v>1892</v>
       </c>
-      <c r="D346" s="13" t="s">
+      <c r="E347" s="13" t="s">
         <v>1893</v>
       </c>
-      <c r="E346" s="13" t="s">
+      <c r="F347" s="13" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G347" s="13" t="s">
         <v>1894</v>
       </c>
-      <c r="F346" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I346" s="14">
+      <c r="H347" s="13" t="s">
+        <v>1892</v>
+      </c>
+      <c r="I347" s="14">
         <v>45510</v>
       </c>
-      <c r="J346" s="14">
+      <c r="J347" s="14">
         <v>47335</v>
-      </c>
-[...30 lines deleted...]
-        <v>47154</v>
       </c>
     </row>
     <row r="348" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A348" s="12">
         <v>20123003903</v>
       </c>
       <c r="B348" s="13" t="s">
-        <v>1901</v>
+        <v>1895</v>
       </c>
       <c r="C348" s="13" t="s">
-        <v>1902</v>
+        <v>1896</v>
       </c>
       <c r="D348" s="13" t="s">
-        <v>1903</v>
+        <v>1897</v>
       </c>
       <c r="E348" s="13" t="s">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="F348" s="13" t="s">
-        <v>1901</v>
+        <v>1895</v>
       </c>
       <c r="G348" s="13" t="s">
-        <v>1905</v>
+        <v>1899</v>
       </c>
       <c r="H348" s="13" t="s">
-        <v>1906</v>
+        <v>1900</v>
       </c>
       <c r="I348" s="14">
         <v>45308</v>
       </c>
       <c r="J348" s="14">
         <v>47134</v>
       </c>
     </row>
     <row r="349" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
       <c r="A349" s="12">
         <v>20123003906</v>
       </c>
       <c r="B349" s="13" t="s">
-        <v>1907</v>
+        <v>1901</v>
       </c>
       <c r="C349" s="13" t="s">
-        <v>1908</v>
+        <v>1902</v>
       </c>
       <c r="D349" s="13" t="s">
-        <v>1909</v>
+        <v>1903</v>
       </c>
       <c r="E349" s="13" t="s">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="F349" s="13" t="s">
-        <v>1907</v>
+        <v>1901</v>
       </c>
       <c r="G349" s="13" t="s">
-        <v>1911</v>
+        <v>1905</v>
       </c>
       <c r="H349" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I349" s="14">
         <v>45674</v>
       </c>
       <c r="J349" s="14">
         <v>47499</v>
       </c>
     </row>
     <row r="350" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A350" s="12">
         <v>20123003907</v>
       </c>
       <c r="B350" s="13" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C350" s="13" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D350" s="13" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E350" s="13" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F350" s="13" t="s">
+        <v>1910</v>
+      </c>
+      <c r="G350" s="13" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H350" s="13" t="s">
         <v>1912</v>
-      </c>
-[...16 lines deleted...]
-        <v>1918</v>
       </c>
       <c r="I350" s="14">
         <v>45965</v>
       </c>
       <c r="J350" s="14">
         <v>47790</v>
       </c>
     </row>
     <row r="351" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A351" s="12">
         <v>20123003908</v>
       </c>
       <c r="B351" s="13" t="s">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="C351" s="13" t="s">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="D351" s="13" t="s">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="E351" s="13" t="s">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="F351" s="13" t="s">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="G351" s="13" t="s">
-        <v>1923</v>
+        <v>1917</v>
       </c>
       <c r="H351" s="13" t="s">
-        <v>1924</v>
+        <v>1918</v>
       </c>
       <c r="I351" s="14">
         <v>46009</v>
       </c>
       <c r="J351" s="14">
         <v>47834</v>
       </c>
     </row>
     <row r="352" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A352" s="12">
         <v>20123003909</v>
       </c>
       <c r="B352" s="13" t="s">
-        <v>1925</v>
+        <v>1919</v>
       </c>
       <c r="C352" s="13" t="s">
-        <v>1926</v>
+        <v>1920</v>
       </c>
       <c r="D352" s="13" t="s">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="E352" s="13" t="s">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="F352" s="13" t="s">
-        <v>1925</v>
+        <v>1919</v>
       </c>
       <c r="G352" s="13" t="s">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="H352" s="13" t="s">
-        <v>1930</v>
+        <v>1924</v>
       </c>
       <c r="I352" s="14">
         <v>46041</v>
       </c>
       <c r="J352" s="14">
         <v>47866</v>
       </c>
     </row>
     <row r="353" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A353" s="12">
         <v>20123003915</v>
       </c>
       <c r="B353" s="13" t="s">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="C353" s="13" t="s">
-        <v>1932</v>
+        <v>1926</v>
       </c>
       <c r="D353" s="13" t="s">
-        <v>1933</v>
+        <v>1927</v>
       </c>
       <c r="E353" s="13" t="s">
-        <v>1934</v>
+        <v>1928</v>
       </c>
       <c r="F353" s="13" t="s">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="G353" s="13" t="s">
-        <v>1935</v>
+        <v>1929</v>
       </c>
       <c r="H353" s="13" t="s">
-        <v>1936</v>
+        <v>1930</v>
       </c>
       <c r="I353" s="14">
         <v>45735</v>
       </c>
       <c r="J353" s="14">
         <v>47560</v>
       </c>
     </row>
     <row r="354" spans="1:10" ht="64.8" x14ac:dyDescent="0.15">
       <c r="A354" s="12">
         <v>20123003917</v>
       </c>
       <c r="B354" s="13" t="s">
-        <v>1937</v>
+        <v>1931</v>
       </c>
       <c r="C354" s="13" t="s">
-        <v>1938</v>
+        <v>1932</v>
       </c>
       <c r="D354" s="13" t="s">
-        <v>1939</v>
+        <v>1933</v>
       </c>
       <c r="E354" s="13" t="s">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="F354" s="13" t="s">
-        <v>1941</v>
+        <v>1935</v>
       </c>
       <c r="G354" s="13" t="s">
-        <v>1942</v>
+        <v>1936</v>
       </c>
       <c r="H354" s="13" t="s">
-        <v>1939</v>
+        <v>1933</v>
       </c>
       <c r="I354" s="14">
         <v>45510</v>
       </c>
       <c r="J354" s="14">
         <v>47335</v>
       </c>
     </row>
     <row r="355" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A355" s="12">
         <v>20123003918</v>
       </c>
       <c r="B355" s="13" t="s">
-        <v>1943</v>
+        <v>1937</v>
       </c>
       <c r="C355" s="13" t="s">
-        <v>1944</v>
+        <v>1938</v>
       </c>
       <c r="D355" s="13" t="s">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="E355" s="13" t="s">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="F355" s="13" t="s">
-        <v>1943</v>
+        <v>1937</v>
       </c>
       <c r="G355" s="13" t="s">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="H355" s="13" t="s">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="I355" s="14">
         <v>45622</v>
       </c>
       <c r="J355" s="14">
         <v>47447</v>
       </c>
     </row>
     <row r="356" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A356" s="12">
         <v>20123003920</v>
       </c>
       <c r="B356" s="13" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C356" s="13" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D356" s="13" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E356" s="13" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F356" s="13" t="s">
+        <v>1946</v>
+      </c>
+      <c r="G356" s="13" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H356" s="13" t="s">
         <v>1948</v>
-      </c>
-[...16 lines deleted...]
-        <v>1954</v>
       </c>
       <c r="I356" s="14">
         <v>45594</v>
       </c>
       <c r="J356" s="14">
         <v>47419</v>
       </c>
     </row>
     <row r="357" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A357" s="12">
         <v>20123003927</v>
       </c>
       <c r="B357" s="13" t="s">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="C357" s="13" t="s">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="D357" s="13" t="s">
-        <v>1957</v>
+        <v>1951</v>
       </c>
       <c r="E357" s="13" t="s">
-        <v>1958</v>
+        <v>1952</v>
       </c>
       <c r="F357" s="13" t="s">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="G357" s="13" t="s">
-        <v>1959</v>
+        <v>1953</v>
       </c>
       <c r="H357" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I357" s="14">
         <v>45671</v>
       </c>
       <c r="J357" s="14">
         <v>47496</v>
       </c>
     </row>
     <row r="358" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A358" s="12">
         <v>20123003928</v>
       </c>
       <c r="B358" s="13" t="s">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="C358" s="13" t="s">
-        <v>1961</v>
+        <v>1955</v>
       </c>
       <c r="D358" s="13" t="s">
-        <v>1962</v>
+        <v>1956</v>
       </c>
       <c r="E358" s="13" t="s">
-        <v>1963</v>
+        <v>1957</v>
       </c>
       <c r="F358" s="13" t="s">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="G358" s="13" t="s">
-        <v>1964</v>
+        <v>1958</v>
       </c>
       <c r="H358" s="13" t="s">
-        <v>1965</v>
+        <v>1959</v>
       </c>
       <c r="I358" s="14">
         <v>45687</v>
       </c>
       <c r="J358" s="14">
         <v>47512</v>
       </c>
     </row>
     <row r="359" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A359" s="12">
         <v>20123003932</v>
       </c>
       <c r="B359" s="13" t="s">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="C359" s="13" t="s">
-        <v>1967</v>
+        <v>1961</v>
       </c>
       <c r="D359" s="13" t="s">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="E359" s="13" t="s">
-        <v>1969</v>
+        <v>1963</v>
       </c>
       <c r="F359" s="13" t="s">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="G359" s="13" t="s">
-        <v>1970</v>
+        <v>1964</v>
       </c>
       <c r="H359" s="13" t="s">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="I359" s="14">
         <v>45735</v>
       </c>
       <c r="J359" s="14">
         <v>47560</v>
       </c>
     </row>
     <row r="360" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A360" s="12">
         <v>20123003934</v>
       </c>
       <c r="B360" s="13" t="s">
-        <v>1971</v>
+        <v>1965</v>
       </c>
       <c r="C360" s="13" t="s">
-        <v>1972</v>
+        <v>1966</v>
       </c>
       <c r="D360" s="13" t="s">
-        <v>1973</v>
+        <v>1967</v>
       </c>
       <c r="E360" s="13" t="s">
-        <v>1974</v>
+        <v>1968</v>
       </c>
       <c r="F360" s="13" t="s">
-        <v>1971</v>
+        <v>1965</v>
       </c>
       <c r="G360" s="13" t="s">
-        <v>1975</v>
+        <v>1969</v>
       </c>
       <c r="H360" s="13" t="s">
-        <v>1976</v>
+        <v>1970</v>
       </c>
       <c r="I360" s="14">
         <v>45812</v>
       </c>
       <c r="J360" s="14">
         <v>47637</v>
       </c>
     </row>
     <row r="361" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A361" s="12">
         <v>20123003936</v>
       </c>
       <c r="B361" s="13" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C361" s="13" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D361" s="13" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E361" s="13" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F361" s="13" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G361" s="13" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H361" s="13" t="s">
         <v>1977</v>
-      </c>
-[...16 lines deleted...]
-        <v>1983</v>
       </c>
       <c r="I361" s="14">
         <v>45860</v>
       </c>
       <c r="J361" s="14">
         <v>47685</v>
       </c>
     </row>
     <row r="362" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A362" s="12">
         <v>20123003940</v>
       </c>
       <c r="B362" s="13" t="s">
-        <v>1984</v>
+        <v>1978</v>
       </c>
       <c r="C362" s="13" t="s">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="D362" s="13" t="s">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="E362" s="13" t="s">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="F362" s="13" t="s">
-        <v>1984</v>
+        <v>1978</v>
       </c>
       <c r="G362" s="13" t="s">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="H362" s="13" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="I362" s="14">
         <v>46017</v>
       </c>
       <c r="J362" s="14">
         <v>47842</v>
       </c>
     </row>
-    <row r="363" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="363" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A363" s="12">
+        <v>20123003941</v>
+      </c>
+      <c r="B363" s="13" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C363" s="13" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D363" s="13" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E363" s="13" t="s">
+        <v>1986</v>
+      </c>
+      <c r="F363" s="13" t="s">
+        <v>1983</v>
+      </c>
+      <c r="G363" s="13" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H363" s="13" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I363" s="14">
+        <v>46154</v>
+      </c>
+      <c r="J363" s="14">
+        <v>47979</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A364" s="12">
         <v>20123003943</v>
       </c>
-      <c r="B363" s="13" t="s">
+      <c r="B364" s="13" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C364" s="13" t="s">
         <v>1989</v>
       </c>
-      <c r="C363" s="13" t="s">
+      <c r="D364" s="13" t="s">
         <v>1990</v>
       </c>
-      <c r="D363" s="13" t="s">
+      <c r="E364" s="13" t="s">
         <v>1991</v>
       </c>
-      <c r="E363" s="13" t="s">
+      <c r="F364" s="13" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G364" s="13" t="s">
         <v>1992</v>
       </c>
-      <c r="F363" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G363" s="13" t="s">
+      <c r="H364" s="13" t="s">
         <v>1993</v>
       </c>
-      <c r="H363" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I363" s="14">
+      <c r="I364" s="14">
         <v>45924</v>
       </c>
-      <c r="J363" s="14">
+      <c r="J364" s="14">
         <v>47749</v>
-      </c>
-[...30 lines deleted...]
-        <v>47790</v>
       </c>
     </row>
     <row r="365" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A365" s="12">
+        <v>20123003944</v>
+      </c>
+      <c r="B365" s="13" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C365" s="13" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D365" s="13" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E365" s="13" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F365" s="13" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G365" s="13" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>1999</v>
+      </c>
+      <c r="I365" s="14">
+        <v>45965</v>
+      </c>
+      <c r="J365" s="14">
+        <v>47790</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A366" s="12">
         <v>20123003947</v>
       </c>
-      <c r="B365" s="13" t="s">
+      <c r="B366" s="13" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C366" s="13" t="s">
         <v>2001</v>
       </c>
-      <c r="C365" s="13" t="s">
+      <c r="D366" s="13" t="s">
         <v>2002</v>
       </c>
-      <c r="D365" s="13" t="s">
+      <c r="E366" s="13" t="s">
         <v>2003</v>
       </c>
-      <c r="E365" s="13" t="s">
+      <c r="F366" s="13" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G366" s="13" t="s">
         <v>2004</v>
       </c>
-      <c r="F365" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G365" s="13" t="s">
+      <c r="H366" s="13" t="s">
         <v>2005</v>
       </c>
-      <c r="H365" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I365" s="14">
+      <c r="I366" s="14">
         <v>45968</v>
       </c>
-      <c r="J365" s="14">
+      <c r="J366" s="14">
         <v>47793</v>
-      </c>
-[...30 lines deleted...]
-        <v>47796</v>
       </c>
     </row>
     <row r="367" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A367" s="12">
-        <v>20123003949</v>
+        <v>20123003948</v>
       </c>
       <c r="B367" s="13" t="s">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="C367" s="13" t="s">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="D367" s="13" t="s">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="E367" s="13" t="s">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="F367" s="13" t="s">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G367" s="13" t="s">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="H367" s="13" t="s">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="I367" s="14">
-        <v>46016</v>
+        <v>45971</v>
       </c>
       <c r="J367" s="14">
-        <v>47841</v>
+        <v>47796</v>
       </c>
     </row>
     <row r="368" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
       <c r="A368" s="12">
+        <v>20123003949</v>
+      </c>
+      <c r="B368" s="13" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C368" s="13" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D368" s="13" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E368" s="13" t="s">
+        <v>2015</v>
+      </c>
+      <c r="F368" s="13" t="s">
+        <v>2012</v>
+      </c>
+      <c r="G368" s="13" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H368" s="13" t="s">
+        <v>2017</v>
+      </c>
+      <c r="I368" s="14">
+        <v>46016</v>
+      </c>
+      <c r="J368" s="14">
+        <v>47841</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A369" s="12">
         <v>20123003951</v>
       </c>
-      <c r="B368" s="13" t="s">
+      <c r="B369" s="13" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C369" s="13" t="s">
         <v>2019</v>
       </c>
-      <c r="C368" s="13" t="s">
+      <c r="D369" s="13" t="s">
         <v>2020</v>
       </c>
-      <c r="D368" s="13" t="s">
+      <c r="E369" s="13" t="s">
         <v>2021</v>
       </c>
-      <c r="E368" s="13" t="s">
+      <c r="F369" s="13" t="s">
         <v>2022</v>
       </c>
-      <c r="F368" s="13" t="s">
+      <c r="G369" s="13" t="s">
         <v>2023</v>
       </c>
-      <c r="G368" s="13" t="s">
+      <c r="H369" s="13" t="s">
+        <v>2020</v>
+      </c>
+      <c r="I369" s="14">
+        <v>46031</v>
+      </c>
+      <c r="J369" s="14">
+        <v>47856</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A370" s="12">
+        <v>20123003952</v>
+      </c>
+      <c r="B370" s="13" t="s">
         <v>2024</v>
       </c>
-      <c r="H368" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B369" s="13" t="s">
+      <c r="C370" s="13" t="s">
         <v>2025</v>
       </c>
-      <c r="C369" s="13" t="s">
+      <c r="D370" s="13" t="s">
         <v>2026</v>
       </c>
-      <c r="D369" s="13" t="s">
+      <c r="E370" s="13" t="s">
         <v>2027</v>
       </c>
-      <c r="E369" s="13" t="s">
+      <c r="F370" s="13" t="s">
+        <v>2024</v>
+      </c>
+      <c r="G370" s="13" t="s">
         <v>2028</v>
       </c>
-      <c r="F369" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G369" s="13" t="s">
+      <c r="H370" s="13" t="s">
+        <v>2026</v>
+      </c>
+      <c r="I370" s="14">
+        <v>46097</v>
+      </c>
+      <c r="J370" s="14">
+        <v>47922</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A371" s="12">
+        <v>20123003953</v>
+      </c>
+      <c r="B371" s="13" t="s">
         <v>2029</v>
       </c>
-      <c r="H369" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B370" s="13" t="s">
+      <c r="C371" s="13" t="s">
         <v>2030</v>
       </c>
-      <c r="C370" s="13" t="s">
+      <c r="D371" s="13" t="s">
         <v>2031</v>
       </c>
-      <c r="D370" s="13" t="s">
+      <c r="E371" s="13" t="s">
         <v>2032</v>
       </c>
-      <c r="E370" s="13" t="s">
+      <c r="F371" s="13" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G371" s="13" t="s">
         <v>2033</v>
       </c>
-      <c r="F370" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G370" s="13" t="s">
+      <c r="H371" s="13" t="s">
         <v>2034</v>
       </c>
-      <c r="H370" s="13" t="s">
+      <c r="I371" s="14">
+        <v>46098</v>
+      </c>
+      <c r="J371" s="14">
+        <v>47923</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A372" s="12">
+        <v>20123003955</v>
+      </c>
+      <c r="B372" s="13" t="s">
         <v>2035</v>
       </c>
-      <c r="I370" s="14">
-[...10 lines deleted...]
-      <c r="B371" s="13" t="s">
+      <c r="C372" s="13" t="s">
         <v>2036</v>
       </c>
-      <c r="C371" s="13" t="s">
+      <c r="D372" s="13" t="s">
         <v>2037</v>
       </c>
-      <c r="D371" s="13" t="s">
+      <c r="E372" s="13" t="s">
         <v>2038</v>
       </c>
-      <c r="E371" s="13" t="s">
+      <c r="F372" s="13" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G372" s="13" t="s">
         <v>2039</v>
       </c>
-      <c r="F371" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G371" s="13" t="s">
+      <c r="H372" s="13" t="s">
         <v>2040</v>
       </c>
-      <c r="H371" s="13" t="s">
+      <c r="I372" s="14">
+        <v>46105</v>
+      </c>
+      <c r="J372" s="14">
+        <v>47930</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A373" s="12">
+        <v>20123003956</v>
+      </c>
+      <c r="B373" s="13" t="s">
         <v>2041</v>
       </c>
-      <c r="I371" s="14">
-[...3 lines deleted...]
-        <v>47930</v>
+      <c r="C373" s="13" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D373" s="13" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E373" s="13" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F373" s="13" t="s">
+        <v>2041</v>
+      </c>
+      <c r="G373" s="13" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H373" s="13" t="s">
+        <v>2046</v>
+      </c>
+      <c r="I373" s="14">
+        <v>46120</v>
+      </c>
+      <c r="J373" s="14">
+        <v>47945</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A374" s="12">
+        <v>20123003957</v>
+      </c>
+      <c r="B374" s="13" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C374" s="13" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D374" s="13" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E374" s="13" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F374" s="13" t="s">
+        <v>2047</v>
+      </c>
+      <c r="G374" s="13" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H374" s="13" t="s">
+        <v>1837</v>
+      </c>
+      <c r="I374" s="14">
+        <v>46198</v>
+      </c>
+      <c r="J374" s="14">
+        <v>48023</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" ht="43.2" x14ac:dyDescent="0.15">
+      <c r="A375" s="12">
+        <v>20123003958</v>
+      </c>
+      <c r="B375" s="13" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E375" s="13" t="s">
+        <v>2055</v>
+      </c>
+      <c r="F375" s="13" t="s">
+        <v>2056</v>
+      </c>
+      <c r="G375" s="13" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H375" s="13" t="s">
+        <v>2058</v>
+      </c>
+      <c r="I375" s="14">
+        <v>46185</v>
+      </c>
+      <c r="J375" s="14">
+        <v>48010</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A376" s="12">
+        <v>20123003959</v>
+      </c>
+      <c r="B376" s="13" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C376" s="13" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D376" s="13" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E376" s="13" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F376" s="13" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G376" s="13" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H376" s="13" t="s">
+        <v>2061</v>
+      </c>
+      <c r="I376" s="14">
+        <v>46135</v>
+      </c>
+      <c r="J376" s="14">
+        <v>47960</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" ht="32.4" x14ac:dyDescent="0.15">
+      <c r="A377" s="12">
+        <v>20123003961</v>
+      </c>
+      <c r="B377" s="13" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C377" s="13" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D377" s="13" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E377" s="13" t="s">
+        <v>2067</v>
+      </c>
+      <c r="F377" s="13" t="s">
+        <v>2064</v>
+      </c>
+      <c r="G377" s="13" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H377" s="13" t="s">
+        <v>2066</v>
+      </c>
+      <c r="I377" s="14">
+        <v>46171</v>
+      </c>
+      <c r="J377" s="14">
+        <v>47996</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" ht="21.6" x14ac:dyDescent="0.15">
+      <c r="A378" s="12">
+        <v>20123003962</v>
+      </c>
+      <c r="B378" s="13" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C378" s="13" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D378" s="13" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E378" s="13" t="s">
+        <v>2072</v>
+      </c>
+      <c r="F378" s="13" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G378" s="13" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H378" s="13" t="s">
+        <v>2075</v>
+      </c>
+      <c r="I378" s="14">
+        <v>46198</v>
+      </c>
+      <c r="J378" s="14">
+        <v>48023</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.70866141732283472" bottom="0.31496062992125984" header="0.70866141732283472" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R(&amp;P/&amp;N)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>