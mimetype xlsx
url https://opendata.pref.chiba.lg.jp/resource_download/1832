--- v0 (2026-03-08)
+++ v1 (2026-07-21)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B2A9E92-C225-48B1-A696-B8F759B987D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE13C081-981D-40CF-A379-5DAB5ABE5030}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{9D260D6D-F5F2-4F61-9E74-E84AF9DFDEF3}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4EC6FEFF-D201-4EE9-86C1-DD02E8D6FD2E}"/>
   </bookViews>
   <sheets>
     <sheet name="破砕業者名簿" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">破砕業者名簿!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="222">
   <si>
     <t>破砕業者名簿</t>
     <rPh sb="0" eb="2">
       <t>ハサイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ギョウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>メイボ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（令和08年1月1日現在）</t>
+    <t>（令和08年4月1日現在）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>許可番号</t>
     <rPh sb="0" eb="2">
       <t>キョカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者所在地</t>
     <rPh sb="3" eb="6">
@@ -1249,51 +1249,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C00777D-9587-4B2C-A89F-9F720C093E5C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C1CF292-2751-436F-B092-2A339487B6A0}">
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="10.8" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.33203125" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.6640625" style="17" customWidth="1"/>
     <col min="3" max="3" width="21" style="17" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="17" customWidth="1"/>
     <col min="6" max="6" width="21.6640625" style="17" customWidth="1"/>
     <col min="7" max="7" width="21" style="17" customWidth="1"/>
     <col min="8" max="9" width="12.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="9.6640625" style="18" customWidth="1"/>
     <col min="12" max="16384" width="8.6640625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="4" customFormat="1" ht="16.2" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>