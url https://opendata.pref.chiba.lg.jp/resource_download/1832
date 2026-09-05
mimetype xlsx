--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,96 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE13C081-981D-40CF-A379-5DAB5ABE5030}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C07A3D78-E38E-44A3-AA11-7BC53A76F22D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4EC6FEFF-D201-4EE9-86C1-DD02E8D6FD2E}"/>
+    <workbookView xWindow="28680" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{1D632C3A-2512-40E0-9587-6D56A4AF2494}"/>
   </bookViews>
   <sheets>
     <sheet name="破砕業者名簿" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">破砕業者名簿!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="222">
   <si>
     <t>破砕業者名簿</t>
     <rPh sb="0" eb="2">
       <t>ハサイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ギョウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>メイボ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（令和08年4月1日現在）</t>
+    <t>（令和08年7月1日現在）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>許可番号</t>
     <rPh sb="0" eb="2">
       <t>キョカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業者所在地</t>
     <rPh sb="3" eb="6">
@@ -327,51 +330,51 @@
   <si>
     <t>0479-57-3800</t>
   </si>
   <si>
     <t>鈴木　和江</t>
   </si>
   <si>
     <t>千葉県旭市三川字善光6601番、同所7398番4</t>
   </si>
   <si>
     <t>0475-58-5821</t>
   </si>
   <si>
     <t>株式会社タムラ</t>
   </si>
   <si>
     <t>千葉県鴨川市滑谷777番地</t>
   </si>
   <si>
     <t>04-7093-1121</t>
   </si>
   <si>
     <t>田村　清孝</t>
   </si>
   <si>
-    <t>千葉県鴨川市坂東字八幡前369番、同所370番2、同所同番3</t>
+    <t>千葉県鴨川市坂東字八幡前370番2、同番3</t>
   </si>
   <si>
     <t>04-7093-1315</t>
   </si>
   <si>
     <t>株式会社啓愛社</t>
   </si>
   <si>
     <t>東京都千代田区神田須田町一丁目5番地10</t>
   </si>
   <si>
     <t>03-6206-8716</t>
   </si>
   <si>
     <t>二本木　晃</t>
   </si>
   <si>
     <t>株式会社啓愛社　千葉リサイクル工場</t>
   </si>
   <si>
     <t>千葉県八千代市上高野字木戸場1734番6</t>
   </si>
   <si>
     <t>047-480-8600</t>
   </si>
@@ -1249,51 +1252,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C1CF292-2751-436F-B092-2A339487B6A0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C79DA527-F0ED-470D-A044-CA600BA9A0B0}">
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="10.8" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.33203125" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.6640625" style="17" customWidth="1"/>
     <col min="3" max="3" width="21" style="17" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="17" customWidth="1"/>
     <col min="6" max="6" width="21.6640625" style="17" customWidth="1"/>
     <col min="7" max="7" width="21" style="17" customWidth="1"/>
     <col min="8" max="9" width="12.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="9.6640625" style="18" customWidth="1"/>
     <col min="12" max="16384" width="8.6640625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="4" customFormat="1" ht="16.2" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1698,51 +1701,51 @@
       <c r="D14" s="13" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="14">
         <v>45474</v>
       </c>
       <c r="K14" s="14">
         <v>47299</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="32.4" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:11" ht="21.6" x14ac:dyDescent="0.15">
       <c r="A15" s="12">
         <v>20124001327</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I15" s="13" t="s">