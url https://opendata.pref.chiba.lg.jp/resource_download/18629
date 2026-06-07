--- v0 (2026-03-09)
+++ v1 (2026-06-07)
@@ -1,127 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{797203AC-B687-4848-A3DE-D7AE100395E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="9570" windowHeight="9210"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2-1'!$A$1:$A$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2-1'!$A$1:$S$72</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2-1'!$1:$5</definedName>
   </definedNames>
-  <calcPr calcId="162913" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F10" i="1" l="1"/>
   <c r="G10" i="1"/>
   <c r="F11" i="1"/>
+  <c r="E11" i="1" s="1"/>
   <c r="G11" i="1"/>
-  <c r="E11" i="1"/>
   <c r="G9" i="1"/>
   <c r="F9" i="1"/>
+  <c r="E9" i="1" s="1"/>
   <c r="Q11" i="1"/>
   <c r="Q10" i="1"/>
   <c r="Q9" i="1"/>
   <c r="N11" i="1"/>
   <c r="N10" i="1"/>
   <c r="N9" i="1"/>
   <c r="K11" i="1"/>
   <c r="K10" i="1"/>
   <c r="K9" i="1"/>
   <c r="H11" i="1"/>
   <c r="H10" i="1"/>
   <c r="H9" i="1"/>
   <c r="H7" i="1"/>
   <c r="I13" i="1"/>
-  <c r="H13" i="1"/>
+  <c r="H13" i="1" s="1"/>
   <c r="J13" i="1"/>
   <c r="L13" i="1"/>
+  <c r="K13" i="1" s="1"/>
   <c r="M13" i="1"/>
   <c r="O13" i="1"/>
-  <c r="N13" i="1"/>
+  <c r="N13" i="1" s="1"/>
   <c r="P13" i="1"/>
   <c r="R13" i="1"/>
   <c r="S13" i="1"/>
   <c r="G13" i="1"/>
   <c r="F13" i="1"/>
+  <c r="E13" i="1" s="1"/>
   <c r="E7" i="1"/>
   <c r="C13" i="1"/>
   <c r="D13" i="1"/>
   <c r="B13" i="1"/>
   <c r="S7" i="1"/>
   <c r="R7" i="1"/>
   <c r="P7" i="1"/>
   <c r="O7" i="1"/>
   <c r="M7" i="1"/>
   <c r="L7" i="1"/>
   <c r="K7" i="1"/>
   <c r="J7" i="1"/>
   <c r="I7" i="1"/>
   <c r="G7" i="1"/>
   <c r="F7" i="1"/>
   <c r="D7" i="1"/>
   <c r="C7" i="1"/>
   <c r="B7" i="1"/>
   <c r="Q7" i="1"/>
   <c r="N7" i="1"/>
-  <c r="E9" i="1"/>
-[...1 lines deleted...]
-  <c r="E13" i="1"/>
   <c r="Q13" i="1"/>
   <c r="E10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="80">
   <si>
     <t>修了者数</t>
   </si>
   <si>
     <t>区　　分</t>
   </si>
   <si>
     <t>園数</t>
   </si>
   <si>
     <t>学級数</t>
   </si>
   <si>
     <t>認可定員</t>
   </si>
   <si>
     <t>計</t>
   </si>
@@ -388,51 +397,51 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">   若   葉   区</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">   緑　      区</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">   美   浜   区</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>平成27年度</t>
   </si>
   <si>
     <t>平成28年度</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
@@ -677,385 +686,373 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1188,4245 +1185,4176 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:T72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="11" topLeftCell="B12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="21" max="16384" width="10.7109375" style="1"/>
+    <col min="1" max="1" width="17.7109375" customWidth="1"/>
+    <col min="2" max="2" width="8" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" customWidth="1"/>
+    <col min="6" max="6" width="11" customWidth="1"/>
+    <col min="7" max="7" width="10" customWidth="1"/>
+    <col min="8" max="8" width="9.5703125" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.28515625" customWidth="1"/>
+    <col min="11" max="19" width="11.7109375" customWidth="1"/>
+    <col min="20" max="20" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="13" customFormat="1" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:20" s="11" customFormat="1" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="A1" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="55"/>
-[...16 lines deleted...]
-      <c r="S1" s="12"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
+      <c r="R1" s="10"/>
+      <c r="S1" s="10"/>
     </row>
     <row r="2" spans="1:20" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="55" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="59"/>
-[...24 lines deleted...]
-      <c r="E3" s="60" t="s">
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="1"/>
+    </row>
+    <row r="3" spans="1:20" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="13"/>
+      <c r="B3" s="14"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="F3" s="61"/>
-[...4 lines deleted...]
-      <c r="K3" s="62" t="s">
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="58" t="s">
         <v>68</v>
       </c>
-      <c r="L3" s="62"/>
-[...12 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R3" s="16"/>
+      <c r="S3" s="17"/>
+      <c r="T3" s="1"/>
+    </row>
+    <row r="4" spans="1:20" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="23" t="s">
+      <c r="D4" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="56" t="s">
+      <c r="E4" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="57"/>
-[...1 lines deleted...]
-      <c r="H4" s="56" t="s">
+      <c r="F4" s="53"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="57"/>
-[...1 lines deleted...]
-      <c r="K4" s="57" t="s">
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="57"/>
-[...1 lines deleted...]
-      <c r="N4" s="56" t="s">
+      <c r="L4" s="53"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="57"/>
-[...11 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="O4" s="53"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13"/>
+    </row>
+    <row r="5" spans="1:20" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="22"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="27" t="s">
+      <c r="F5" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="27" t="s">
+      <c r="G5" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="24" t="s">
+      <c r="H5" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="27" t="s">
+      <c r="I5" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="54" t="s">
+      <c r="J5" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="24" t="s">
+      <c r="K5" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="L5" s="27" t="s">
+      <c r="L5" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="28" t="s">
+      <c r="M5" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="27" t="s">
+      <c r="O5" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="P5" s="28" t="s">
+      <c r="P5" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="11" t="s">
+      <c r="Q5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="R5" s="11" t="s">
+      <c r="R5" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="11" t="s">
+      <c r="S5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="T5" s="25"/>
     </row>
     <row r="6" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B6" s="41">
+      <c r="B6" s="37">
         <v>541</v>
       </c>
-      <c r="C6" s="33">
+      <c r="C6" s="29">
         <v>3438</v>
       </c>
-      <c r="D6" s="33">
+      <c r="D6" s="29">
         <v>123393</v>
       </c>
-      <c r="E6" s="33">
+      <c r="E6" s="29">
         <v>86946</v>
       </c>
-      <c r="F6" s="33">
+      <c r="F6" s="29">
         <v>44360</v>
       </c>
-      <c r="G6" s="33">
+      <c r="G6" s="29">
         <v>42586</v>
       </c>
-      <c r="H6" s="33">
+      <c r="H6" s="29">
         <v>24627</v>
       </c>
-      <c r="I6" s="33">
+      <c r="I6" s="29">
         <v>12503</v>
       </c>
-      <c r="J6" s="33">
+      <c r="J6" s="29">
         <v>12124</v>
       </c>
-      <c r="K6" s="33">
+      <c r="K6" s="29">
         <v>30470</v>
       </c>
-      <c r="L6" s="33">
+      <c r="L6" s="29">
         <v>15540</v>
       </c>
-      <c r="M6" s="33">
+      <c r="M6" s="29">
         <v>14930</v>
       </c>
-      <c r="N6" s="33">
+      <c r="N6" s="29">
         <v>31849</v>
       </c>
-      <c r="O6" s="33">
+      <c r="O6" s="29">
         <v>16317</v>
       </c>
-      <c r="P6" s="33">
+      <c r="P6" s="29">
         <v>15532</v>
       </c>
-      <c r="Q6" s="33">
+      <c r="Q6" s="29">
         <v>33786</v>
       </c>
-      <c r="R6" s="33">
+      <c r="R6" s="29">
         <v>17244</v>
       </c>
-      <c r="S6" s="34">
+      <c r="S6" s="30">
         <v>16542</v>
       </c>
-      <c r="T6" s="3"/>
-[...2 lines deleted...]
-      <c r="A7" s="14" t="s">
+    </row>
+    <row r="7" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="38">
         <f>SUM(B14:B72)</f>
         <v>534</v>
       </c>
-      <c r="C7" s="35">
+      <c r="C7" s="31">
         <f t="shared" ref="C7:J7" si="0">SUM(C14:C72)</f>
         <v>3341</v>
       </c>
-      <c r="D7" s="35">
+      <c r="D7" s="31">
         <f t="shared" si="0"/>
         <v>122023</v>
       </c>
-      <c r="E7" s="35">
+      <c r="E7" s="31">
         <f t="shared" si="0"/>
         <v>83985</v>
       </c>
-      <c r="F7" s="35">
+      <c r="F7" s="31">
         <f t="shared" si="0"/>
         <v>42678</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G7" s="31">
         <f t="shared" si="0"/>
         <v>41307</v>
       </c>
-      <c r="H7" s="35">
+      <c r="H7" s="31">
         <f t="shared" si="0"/>
         <v>24209</v>
       </c>
-      <c r="I7" s="35">
+      <c r="I7" s="31">
         <f t="shared" si="0"/>
         <v>12262</v>
       </c>
-      <c r="J7" s="35">
+      <c r="J7" s="31">
         <f t="shared" si="0"/>
         <v>11947</v>
       </c>
-      <c r="K7" s="35">
+      <c r="K7" s="31">
         <f t="shared" ref="K7:S7" si="1">SUM(K14:K72)</f>
         <v>29130</v>
       </c>
-      <c r="L7" s="35">
+      <c r="L7" s="31">
         <f t="shared" si="1"/>
         <v>14843</v>
       </c>
-      <c r="M7" s="35">
+      <c r="M7" s="31">
         <f t="shared" si="1"/>
         <v>14287</v>
       </c>
-      <c r="N7" s="35">
+      <c r="N7" s="31">
         <f t="shared" si="1"/>
         <v>30646</v>
       </c>
-      <c r="O7" s="35">
+      <c r="O7" s="31">
         <f t="shared" si="1"/>
         <v>15573</v>
       </c>
-      <c r="P7" s="35">
+      <c r="P7" s="31">
         <f t="shared" si="1"/>
         <v>15073</v>
       </c>
-      <c r="Q7" s="35">
+      <c r="Q7" s="31">
         <f t="shared" si="1"/>
         <v>31954</v>
       </c>
-      <c r="R7" s="35">
+      <c r="R7" s="31">
         <f t="shared" si="1"/>
         <v>16397</v>
       </c>
-      <c r="S7" s="36">
+      <c r="S7" s="32">
         <f t="shared" si="1"/>
         <v>15557</v>
       </c>
-      <c r="T7" s="15"/>
     </row>
     <row r="8" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="8"/>
-[...18 lines deleted...]
-      <c r="T8" s="3"/>
+      <c r="A8" s="6"/>
+      <c r="B8" s="39"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="33"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="33"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="33"/>
+      <c r="K8" s="33"/>
+      <c r="L8" s="33"/>
+      <c r="M8" s="33"/>
+      <c r="N8" s="33"/>
+      <c r="O8" s="33"/>
+      <c r="P8" s="33"/>
+      <c r="Q8" s="33"/>
+      <c r="R8" s="33"/>
+      <c r="S8" s="34"/>
     </row>
     <row r="9" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="37">
         <v>1</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="29">
         <v>5</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="29">
         <v>140</v>
       </c>
-      <c r="E9" s="40">
+      <c r="E9" s="36">
         <f>SUM(F9:G9)</f>
         <v>140</v>
       </c>
-      <c r="F9" s="40">
+      <c r="F9" s="36">
         <f t="shared" ref="F9:G11" si="2">I9+L9+O9</f>
         <v>69</v>
       </c>
-      <c r="G9" s="40">
+      <c r="G9" s="36">
         <f t="shared" si="2"/>
         <v>71</v>
       </c>
-      <c r="H9" s="40">
+      <c r="H9" s="36">
         <f>SUM(I9:J9)</f>
         <v>28</v>
       </c>
-      <c r="I9" s="44">
+      <c r="I9" s="40">
         <v>14</v>
       </c>
-      <c r="J9" s="44">
+      <c r="J9" s="40">
         <v>14</v>
       </c>
-      <c r="K9" s="40">
+      <c r="K9" s="36">
         <f>SUM(L9:M9)</f>
         <v>56</v>
       </c>
-      <c r="L9" s="44">
+      <c r="L9" s="40">
         <v>27</v>
       </c>
-      <c r="M9" s="44">
+      <c r="M9" s="40">
         <v>29</v>
       </c>
-      <c r="N9" s="40">
+      <c r="N9" s="36">
         <f>SUM(O9:P9)</f>
         <v>56</v>
       </c>
-      <c r="O9" s="44">
+      <c r="O9" s="40">
         <v>28</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="40">
         <v>28</v>
       </c>
-      <c r="Q9" s="40">
+      <c r="Q9" s="36">
         <f>SUM(R9:S9)</f>
         <v>56</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="41">
         <v>28</v>
       </c>
-      <c r="S9" s="46">
+      <c r="S9" s="42">
         <v>28</v>
       </c>
-      <c r="T9" s="3"/>
     </row>
     <row r="10" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="37">
         <v>118</v>
       </c>
-      <c r="C10" s="33">
+      <c r="C10" s="29">
         <v>373</v>
       </c>
-      <c r="D10" s="33">
+      <c r="D10" s="29">
         <v>17545</v>
       </c>
-      <c r="E10" s="40">
+      <c r="E10" s="36">
         <f>SUM(F10:G10)</f>
         <v>7798</v>
       </c>
-      <c r="F10" s="40">
+      <c r="F10" s="36">
         <f t="shared" si="2"/>
         <v>3945</v>
       </c>
-      <c r="G10" s="40">
+      <c r="G10" s="36">
         <f t="shared" si="2"/>
         <v>3853</v>
       </c>
-      <c r="H10" s="40">
+      <c r="H10" s="36">
         <f>SUM(I10:J10)</f>
         <v>779</v>
       </c>
-      <c r="I10" s="44">
+      <c r="I10" s="40">
         <v>388</v>
       </c>
-      <c r="J10" s="44">
+      <c r="J10" s="40">
         <v>391</v>
       </c>
-      <c r="K10" s="40">
+      <c r="K10" s="36">
         <f>SUM(L10:M10)</f>
         <v>3312</v>
       </c>
-      <c r="L10" s="44">
+      <c r="L10" s="40">
         <v>1694</v>
       </c>
-      <c r="M10" s="44">
+      <c r="M10" s="40">
         <v>1618</v>
       </c>
-      <c r="N10" s="40">
+      <c r="N10" s="36">
         <f>SUM(O10:P10)</f>
         <v>3707</v>
       </c>
-      <c r="O10" s="44">
+      <c r="O10" s="40">
         <v>1863</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="40">
         <v>1844</v>
       </c>
-      <c r="Q10" s="40">
+      <c r="Q10" s="36">
         <f>SUM(R10:S10)</f>
         <v>4028</v>
       </c>
-      <c r="R10" s="45">
+      <c r="R10" s="41">
         <v>2090</v>
       </c>
-      <c r="S10" s="46">
+      <c r="S10" s="42">
         <v>1938</v>
       </c>
-      <c r="T10" s="3"/>
     </row>
     <row r="11" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="9" t="s">
+      <c r="A11" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="37">
         <v>415</v>
       </c>
-      <c r="C11" s="33">
+      <c r="C11" s="29">
         <v>2963</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="29">
         <v>104338</v>
       </c>
-      <c r="E11" s="40">
+      <c r="E11" s="36">
         <f>SUM(F11:G11)</f>
         <v>76047</v>
       </c>
-      <c r="F11" s="40">
+      <c r="F11" s="36">
         <f t="shared" si="2"/>
         <v>38664</v>
       </c>
-      <c r="G11" s="40">
+      <c r="G11" s="36">
         <f t="shared" si="2"/>
         <v>37383</v>
       </c>
-      <c r="H11" s="40">
+      <c r="H11" s="36">
         <f>SUM(I11:J11)</f>
         <v>23402</v>
       </c>
-      <c r="I11" s="44">
+      <c r="I11" s="40">
         <v>11860</v>
       </c>
-      <c r="J11" s="44">
+      <c r="J11" s="40">
         <v>11542</v>
       </c>
-      <c r="K11" s="40">
+      <c r="K11" s="36">
         <f>SUM(L11:M11)</f>
         <v>25762</v>
       </c>
-      <c r="L11" s="44">
+      <c r="L11" s="40">
         <v>13122</v>
       </c>
-      <c r="M11" s="44">
+      <c r="M11" s="40">
         <v>12640</v>
       </c>
-      <c r="N11" s="40">
+      <c r="N11" s="36">
         <f>SUM(O11:P11)</f>
         <v>26883</v>
       </c>
-      <c r="O11" s="44">
+      <c r="O11" s="40">
         <v>13682</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="40">
         <v>13201</v>
       </c>
-      <c r="Q11" s="40">
+      <c r="Q11" s="36">
         <f>SUM(R11:S11)</f>
         <v>27870</v>
       </c>
-      <c r="R11" s="45">
+      <c r="R11" s="41">
         <v>14279</v>
       </c>
-      <c r="S11" s="46">
+      <c r="S11" s="42">
         <v>13591</v>
       </c>
-      <c r="T11" s="3"/>
     </row>
     <row r="12" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="10"/>
-[...18 lines deleted...]
-      <c r="T12" s="39"/>
+      <c r="A12" s="8"/>
+      <c r="B12" s="43"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+      <c r="O12" s="27"/>
+      <c r="P12" s="27"/>
+      <c r="Q12" s="27"/>
+      <c r="R12" s="27"/>
+      <c r="S12" s="28"/>
+      <c r="T12" s="35"/>
     </row>
     <row r="13" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="48">
+      <c r="B13" s="44">
         <f>SUM(B14:B19)</f>
         <v>90</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="25">
         <f>SUM(C14:C19)</f>
         <v>566</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="25">
         <f>SUM(D14:D19)</f>
         <v>21039</v>
       </c>
-      <c r="E13" s="29">
+      <c r="E13" s="25">
         <f>SUM(F13:G13)</f>
         <v>13879</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="25">
         <f>SUM(F14:F19)</f>
         <v>7022</v>
       </c>
-      <c r="G13" s="29">
+      <c r="G13" s="25">
         <f>SUM(G14:G19)</f>
         <v>6857</v>
       </c>
-      <c r="H13" s="29">
+      <c r="H13" s="25">
         <f>SUM(I13:J13)</f>
         <v>4243</v>
       </c>
-      <c r="I13" s="29">
+      <c r="I13" s="25">
         <f>SUM(I14:I19)</f>
         <v>2161</v>
       </c>
-      <c r="J13" s="29">
+      <c r="J13" s="25">
         <f>SUM(J14:J19)</f>
         <v>2082</v>
       </c>
-      <c r="K13" s="29">
+      <c r="K13" s="25">
         <f>SUM(L13:M13)</f>
         <v>4742</v>
       </c>
-      <c r="L13" s="29">
+      <c r="L13" s="25">
         <f>SUM(L14:L19)</f>
         <v>2366</v>
       </c>
-      <c r="M13" s="29">
+      <c r="M13" s="25">
         <f>SUM(M14:M19)</f>
         <v>2376</v>
       </c>
-      <c r="N13" s="29">
+      <c r="N13" s="25">
         <f>SUM(O13:P13)</f>
         <v>4894</v>
       </c>
-      <c r="O13" s="29">
+      <c r="O13" s="25">
         <f>SUM(O14:O19)</f>
         <v>2495</v>
       </c>
-      <c r="P13" s="29">
+      <c r="P13" s="25">
         <f>SUM(P14:P19)</f>
         <v>2399</v>
       </c>
-      <c r="Q13" s="29">
+      <c r="Q13" s="25">
         <f>SUM(R13:S13)</f>
         <v>5195</v>
       </c>
-      <c r="R13" s="29">
+      <c r="R13" s="25">
         <f>SUM(R14:R19)</f>
         <v>2639</v>
       </c>
-      <c r="S13" s="30">
+      <c r="S13" s="26">
         <f>SUM(S14:S19)</f>
         <v>2556</v>
       </c>
-      <c r="T13" s="3"/>
     </row>
     <row r="14" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="22" t="s">
+      <c r="A14" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="49">
+      <c r="B14" s="45">
         <v>18</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="40">
         <v>107</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="40">
         <v>3630</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="40">
         <v>2676</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="40">
         <v>1358</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="40">
         <v>1318</v>
       </c>
-      <c r="H14" s="44">
+      <c r="H14" s="40">
         <v>810</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="40">
         <v>413</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="40">
         <v>397</v>
       </c>
-      <c r="K14" s="44">
+      <c r="K14" s="40">
         <v>951</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="40">
         <v>457</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="40">
         <v>494</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="40">
         <v>915</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="40">
         <v>488</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="40">
         <v>427</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="40">
         <v>1024</v>
       </c>
-      <c r="R14" s="44">
+      <c r="R14" s="40">
         <v>524</v>
       </c>
-      <c r="S14" s="50">
+      <c r="S14" s="46">
         <v>500</v>
       </c>
-      <c r="T14" s="3"/>
     </row>
     <row r="15" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="22" t="s">
+      <c r="A15" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="49">
+      <c r="B15" s="45">
         <v>16</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C15" s="40">
         <v>98</v>
       </c>
-      <c r="D15" s="44">
+      <c r="D15" s="40">
         <v>3620</v>
       </c>
-      <c r="E15" s="44">
+      <c r="E15" s="40">
         <v>2226</v>
       </c>
-      <c r="F15" s="44">
+      <c r="F15" s="40">
         <v>1145</v>
       </c>
-      <c r="G15" s="44">
+      <c r="G15" s="40">
         <v>1081</v>
       </c>
-      <c r="H15" s="44">
+      <c r="H15" s="40">
         <v>706</v>
       </c>
-      <c r="I15" s="44">
+      <c r="I15" s="40">
         <v>369</v>
       </c>
-      <c r="J15" s="44">
+      <c r="J15" s="40">
         <v>337</v>
       </c>
-      <c r="K15" s="44">
+      <c r="K15" s="40">
         <v>770</v>
       </c>
-      <c r="L15" s="44">
+      <c r="L15" s="40">
         <v>384</v>
       </c>
-      <c r="M15" s="44">
+      <c r="M15" s="40">
         <v>386</v>
       </c>
-      <c r="N15" s="44">
+      <c r="N15" s="40">
         <v>750</v>
       </c>
-      <c r="O15" s="44">
+      <c r="O15" s="40">
         <v>392</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="40">
         <v>358</v>
       </c>
-      <c r="Q15" s="44">
+      <c r="Q15" s="40">
         <v>804</v>
       </c>
-      <c r="R15" s="44">
+      <c r="R15" s="40">
         <v>424</v>
       </c>
-      <c r="S15" s="50">
+      <c r="S15" s="46">
         <v>380</v>
       </c>
-      <c r="T15" s="3"/>
     </row>
     <row r="16" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="19" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="49">
+      <c r="B16" s="45">
         <v>13</v>
       </c>
-      <c r="C16" s="44">
+      <c r="C16" s="40">
         <v>88</v>
       </c>
-      <c r="D16" s="44">
+      <c r="D16" s="40">
         <v>3050</v>
       </c>
-      <c r="E16" s="44">
+      <c r="E16" s="40">
         <v>2255</v>
       </c>
-      <c r="F16" s="44">
+      <c r="F16" s="40">
         <v>1152</v>
       </c>
-      <c r="G16" s="44">
+      <c r="G16" s="40">
         <v>1103</v>
       </c>
-      <c r="H16" s="44">
+      <c r="H16" s="40">
         <v>639</v>
       </c>
-      <c r="I16" s="44">
+      <c r="I16" s="40">
         <v>334</v>
       </c>
-      <c r="J16" s="44">
+      <c r="J16" s="40">
         <v>305</v>
       </c>
-      <c r="K16" s="44">
+      <c r="K16" s="40">
         <v>745</v>
       </c>
-      <c r="L16" s="44">
+      <c r="L16" s="40">
         <v>383</v>
       </c>
-      <c r="M16" s="44">
+      <c r="M16" s="40">
         <v>362</v>
       </c>
-      <c r="N16" s="44">
+      <c r="N16" s="40">
         <v>871</v>
       </c>
-      <c r="O16" s="44">
+      <c r="O16" s="40">
         <v>435</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="40">
         <v>436</v>
       </c>
-      <c r="Q16" s="44">
+      <c r="Q16" s="40">
         <v>838</v>
       </c>
-      <c r="R16" s="44">
+      <c r="R16" s="40">
         <v>422</v>
       </c>
-      <c r="S16" s="50">
+      <c r="S16" s="46">
         <v>416</v>
       </c>
-      <c r="T16" s="3"/>
-[...2 lines deleted...]
-      <c r="A17" s="22" t="s">
+    </row>
+    <row r="17" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="19" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="49">
+      <c r="B17" s="45">
         <v>15</v>
       </c>
-      <c r="C17" s="44">
+      <c r="C17" s="40">
         <v>88</v>
       </c>
-      <c r="D17" s="44">
+      <c r="D17" s="40">
         <v>3665</v>
       </c>
-      <c r="E17" s="44">
+      <c r="E17" s="40">
         <v>2111</v>
       </c>
-      <c r="F17" s="44">
+      <c r="F17" s="40">
         <v>1074</v>
       </c>
-      <c r="G17" s="44">
+      <c r="G17" s="40">
         <v>1037</v>
       </c>
-      <c r="H17" s="44">
+      <c r="H17" s="40">
         <v>624</v>
       </c>
-      <c r="I17" s="44">
+      <c r="I17" s="40">
         <v>327</v>
       </c>
-      <c r="J17" s="44">
+      <c r="J17" s="40">
         <v>297</v>
       </c>
-      <c r="K17" s="44">
+      <c r="K17" s="40">
         <v>731</v>
       </c>
-      <c r="L17" s="44">
+      <c r="L17" s="40">
         <v>341</v>
       </c>
-      <c r="M17" s="44">
+      <c r="M17" s="40">
         <v>390</v>
       </c>
-      <c r="N17" s="44">
+      <c r="N17" s="40">
         <v>756</v>
       </c>
-      <c r="O17" s="44">
+      <c r="O17" s="40">
         <v>406</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="40">
         <v>350</v>
       </c>
-      <c r="Q17" s="44">
+      <c r="Q17" s="40">
         <v>796</v>
       </c>
-      <c r="R17" s="44">
+      <c r="R17" s="40">
         <v>399</v>
       </c>
-      <c r="S17" s="50">
+      <c r="S17" s="46">
         <v>397</v>
       </c>
-      <c r="T17" s="3"/>
-[...2 lines deleted...]
-      <c r="A18" s="22" t="s">
+    </row>
+    <row r="18" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="19" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="49">
+      <c r="B18" s="45">
         <v>9</v>
       </c>
-      <c r="C18" s="44">
+      <c r="C18" s="40">
         <v>72</v>
       </c>
-      <c r="D18" s="44">
+      <c r="D18" s="40">
         <v>2560</v>
       </c>
-      <c r="E18" s="44">
+      <c r="E18" s="40">
         <v>1904</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="40">
         <v>949</v>
       </c>
-      <c r="G18" s="44">
+      <c r="G18" s="40">
         <v>955</v>
       </c>
-      <c r="H18" s="44">
+      <c r="H18" s="40">
         <v>627</v>
       </c>
-      <c r="I18" s="44">
+      <c r="I18" s="40">
         <v>321</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J18" s="40">
         <v>306</v>
       </c>
-      <c r="K18" s="44">
+      <c r="K18" s="40">
         <v>624</v>
       </c>
-      <c r="L18" s="44">
+      <c r="L18" s="40">
         <v>318</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="40">
         <v>306</v>
       </c>
-      <c r="N18" s="44">
+      <c r="N18" s="40">
         <v>653</v>
       </c>
-      <c r="O18" s="44">
+      <c r="O18" s="40">
         <v>310</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="40">
         <v>343</v>
       </c>
-      <c r="Q18" s="44">
+      <c r="Q18" s="40">
         <v>704</v>
       </c>
-      <c r="R18" s="44">
+      <c r="R18" s="40">
         <v>352</v>
       </c>
-      <c r="S18" s="50">
+      <c r="S18" s="46">
         <v>352</v>
       </c>
-      <c r="T18" s="3"/>
-[...2 lines deleted...]
-      <c r="A19" s="22" t="s">
+    </row>
+    <row r="19" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="19" t="s">
         <v>77</v>
       </c>
-      <c r="B19" s="49">
+      <c r="B19" s="45">
         <v>19</v>
       </c>
-      <c r="C19" s="44">
+      <c r="C19" s="40">
         <v>113</v>
       </c>
-      <c r="D19" s="44">
+      <c r="D19" s="40">
         <v>4514</v>
       </c>
-      <c r="E19" s="44">
+      <c r="E19" s="40">
         <v>2707</v>
       </c>
-      <c r="F19" s="44">
+      <c r="F19" s="40">
         <v>1344</v>
       </c>
-      <c r="G19" s="44">
+      <c r="G19" s="40">
         <v>1363</v>
       </c>
-      <c r="H19" s="44">
+      <c r="H19" s="40">
         <v>837</v>
       </c>
-      <c r="I19" s="44">
+      <c r="I19" s="40">
         <v>397</v>
       </c>
-      <c r="J19" s="44">
+      <c r="J19" s="40">
         <v>440</v>
       </c>
-      <c r="K19" s="44">
+      <c r="K19" s="40">
         <v>921</v>
       </c>
-      <c r="L19" s="44">
+      <c r="L19" s="40">
         <v>483</v>
       </c>
-      <c r="M19" s="44">
+      <c r="M19" s="40">
         <v>438</v>
       </c>
-      <c r="N19" s="44">
+      <c r="N19" s="40">
         <v>949</v>
       </c>
-      <c r="O19" s="44">
+      <c r="O19" s="40">
         <v>464</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="40">
         <v>485</v>
       </c>
-      <c r="Q19" s="44">
+      <c r="Q19" s="40">
         <v>1029</v>
       </c>
-      <c r="R19" s="44">
+      <c r="R19" s="40">
         <v>518</v>
       </c>
-      <c r="S19" s="50">
+      <c r="S19" s="46">
         <v>511</v>
       </c>
-      <c r="T19" s="3"/>
-[...2 lines deleted...]
-      <c r="A20" s="9" t="s">
+    </row>
+    <row r="20" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="49">
+      <c r="B20" s="45">
         <v>7</v>
       </c>
-      <c r="C20" s="44">
+      <c r="C20" s="40">
         <v>20</v>
       </c>
-      <c r="D20" s="44">
+      <c r="D20" s="40">
         <v>965</v>
       </c>
-      <c r="E20" s="44">
+      <c r="E20" s="40">
         <v>410</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="40">
         <v>212</v>
       </c>
-      <c r="G20" s="44">
+      <c r="G20" s="40">
         <v>198</v>
       </c>
-      <c r="H20" s="44">
+      <c r="H20" s="40">
         <v>95</v>
       </c>
-      <c r="I20" s="44">
+      <c r="I20" s="40">
         <v>55</v>
       </c>
-      <c r="J20" s="44">
+      <c r="J20" s="40">
         <v>40</v>
       </c>
-      <c r="K20" s="44">
+      <c r="K20" s="40">
         <v>154</v>
       </c>
-      <c r="L20" s="44">
+      <c r="L20" s="40">
         <v>79</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="40">
         <v>75</v>
       </c>
-      <c r="N20" s="44">
+      <c r="N20" s="40">
         <v>161</v>
       </c>
-      <c r="O20" s="44">
+      <c r="O20" s="40">
         <v>78</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="40">
         <v>83</v>
       </c>
-      <c r="Q20" s="44">
+      <c r="Q20" s="40">
         <v>155</v>
       </c>
-      <c r="R20" s="44">
+      <c r="R20" s="40">
         <v>83</v>
       </c>
-      <c r="S20" s="50">
+      <c r="S20" s="46">
         <v>72</v>
       </c>
-      <c r="T20" s="3"/>
-[...2 lines deleted...]
-      <c r="A21" s="9" t="s">
+    </row>
+    <row r="21" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="49">
+      <c r="B21" s="45">
         <v>39</v>
       </c>
-      <c r="C21" s="44">
+      <c r="C21" s="40">
         <v>218</v>
       </c>
-      <c r="D21" s="44">
+      <c r="D21" s="40">
         <v>8564</v>
       </c>
-      <c r="E21" s="44">
+      <c r="E21" s="40">
         <v>5635</v>
       </c>
-      <c r="F21" s="44">
+      <c r="F21" s="40">
         <v>2860</v>
       </c>
-      <c r="G21" s="44">
+      <c r="G21" s="40">
         <v>2775</v>
       </c>
-      <c r="H21" s="44">
+      <c r="H21" s="40">
         <v>1589</v>
       </c>
-      <c r="I21" s="44">
+      <c r="I21" s="40">
         <v>809</v>
       </c>
-      <c r="J21" s="44">
+      <c r="J21" s="40">
         <v>780</v>
       </c>
-      <c r="K21" s="44">
+      <c r="K21" s="40">
         <v>1995</v>
       </c>
-      <c r="L21" s="44">
+      <c r="L21" s="40">
         <v>1020</v>
       </c>
-      <c r="M21" s="44">
+      <c r="M21" s="40">
         <v>975</v>
       </c>
-      <c r="N21" s="44">
+      <c r="N21" s="40">
         <v>2051</v>
       </c>
-      <c r="O21" s="44">
+      <c r="O21" s="40">
         <v>1031</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="40">
         <v>1020</v>
       </c>
-      <c r="Q21" s="44">
+      <c r="Q21" s="40">
         <v>2179</v>
       </c>
-      <c r="R21" s="44">
+      <c r="R21" s="40">
         <v>1127</v>
       </c>
-      <c r="S21" s="50">
+      <c r="S21" s="46">
         <v>1052</v>
       </c>
-      <c r="T21" s="3"/>
-[...2 lines deleted...]
-      <c r="A22" s="9" t="s">
+    </row>
+    <row r="22" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="49">
+      <c r="B22" s="45">
         <v>44</v>
       </c>
-      <c r="C22" s="44">
+      <c r="C22" s="40">
         <v>355</v>
       </c>
-      <c r="D22" s="44">
+      <c r="D22" s="40">
         <v>12030</v>
       </c>
-      <c r="E22" s="44">
+      <c r="E22" s="40">
         <v>9521</v>
       </c>
-      <c r="F22" s="44">
+      <c r="F22" s="40">
         <v>4862</v>
       </c>
-      <c r="G22" s="44">
+      <c r="G22" s="40">
         <v>4659</v>
       </c>
-      <c r="H22" s="44">
+      <c r="H22" s="40">
         <v>2926</v>
       </c>
-      <c r="I22" s="44">
+      <c r="I22" s="40">
         <v>1492</v>
       </c>
-      <c r="J22" s="44">
+      <c r="J22" s="40">
         <v>1434</v>
       </c>
-      <c r="K22" s="44">
+      <c r="K22" s="40">
         <v>3231</v>
       </c>
-      <c r="L22" s="44">
+      <c r="L22" s="40">
         <v>1643</v>
       </c>
-      <c r="M22" s="44">
+      <c r="M22" s="40">
         <v>1588</v>
       </c>
-      <c r="N22" s="44">
+      <c r="N22" s="40">
         <v>3364</v>
       </c>
-      <c r="O22" s="44">
+      <c r="O22" s="40">
         <v>1727</v>
       </c>
-      <c r="P22" s="44">
+      <c r="P22" s="40">
         <v>1637</v>
       </c>
-      <c r="Q22" s="44">
+      <c r="Q22" s="40">
         <v>3496</v>
       </c>
-      <c r="R22" s="44">
+      <c r="R22" s="40">
         <v>1856</v>
       </c>
-      <c r="S22" s="50">
+      <c r="S22" s="46">
         <v>1640</v>
       </c>
-      <c r="T22" s="3"/>
-[...2 lines deleted...]
-      <c r="A23" s="9" t="s">
+    </row>
+    <row r="23" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="49">
+      <c r="B23" s="45">
         <v>7</v>
       </c>
-      <c r="C23" s="44">
+      <c r="C23" s="40">
         <v>22</v>
       </c>
-      <c r="D23" s="44">
+      <c r="D23" s="40">
         <v>900</v>
       </c>
-      <c r="E23" s="44">
+      <c r="E23" s="40">
         <v>352</v>
       </c>
-      <c r="F23" s="44">
+      <c r="F23" s="40">
         <v>174</v>
       </c>
-      <c r="G23" s="44">
+      <c r="G23" s="40">
         <v>178</v>
       </c>
-      <c r="H23" s="44">
+      <c r="H23" s="40">
         <v>21</v>
       </c>
-      <c r="I23" s="44">
+      <c r="I23" s="40">
         <v>10</v>
       </c>
-      <c r="J23" s="44">
+      <c r="J23" s="40">
         <v>11</v>
       </c>
-      <c r="K23" s="44">
+      <c r="K23" s="40">
         <v>167</v>
       </c>
-      <c r="L23" s="44">
+      <c r="L23" s="40">
         <v>88</v>
       </c>
-      <c r="M23" s="44">
+      <c r="M23" s="40">
         <v>79</v>
       </c>
-      <c r="N23" s="44">
+      <c r="N23" s="40">
         <v>164</v>
       </c>
-      <c r="O23" s="44">
+      <c r="O23" s="40">
         <v>76</v>
       </c>
-      <c r="P23" s="44">
+      <c r="P23" s="40">
         <v>88</v>
       </c>
-      <c r="Q23" s="44">
+      <c r="Q23" s="40">
         <v>191</v>
       </c>
-      <c r="R23" s="44">
+      <c r="R23" s="40">
         <v>102</v>
       </c>
-      <c r="S23" s="50">
+      <c r="S23" s="46">
         <v>89</v>
       </c>
-      <c r="T23" s="3"/>
-[...2 lines deleted...]
-      <c r="A24" s="9" t="s">
+    </row>
+    <row r="24" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="49">
+      <c r="B24" s="45">
         <v>12</v>
       </c>
-      <c r="C24" s="44">
+      <c r="C24" s="40">
         <v>86</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="40">
         <v>2930</v>
       </c>
-      <c r="E24" s="44">
+      <c r="E24" s="40">
         <v>2205</v>
       </c>
-      <c r="F24" s="44">
+      <c r="F24" s="40">
         <v>1127</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="40">
         <v>1078</v>
       </c>
-      <c r="H24" s="44">
+      <c r="H24" s="40">
         <v>670</v>
       </c>
-      <c r="I24" s="44">
+      <c r="I24" s="40">
         <v>318</v>
       </c>
-      <c r="J24" s="44">
+      <c r="J24" s="40">
         <v>352</v>
       </c>
-      <c r="K24" s="44">
+      <c r="K24" s="40">
         <v>757</v>
       </c>
-      <c r="L24" s="44">
+      <c r="L24" s="40">
         <v>401</v>
       </c>
-      <c r="M24" s="44">
+      <c r="M24" s="40">
         <v>356</v>
       </c>
-      <c r="N24" s="44">
+      <c r="N24" s="40">
         <v>778</v>
       </c>
-      <c r="O24" s="44">
+      <c r="O24" s="40">
         <v>408</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="40">
         <v>370</v>
       </c>
-      <c r="Q24" s="44">
+      <c r="Q24" s="40">
         <v>787</v>
       </c>
-      <c r="R24" s="44">
+      <c r="R24" s="40">
         <v>393</v>
       </c>
-      <c r="S24" s="50">
+      <c r="S24" s="46">
         <v>394</v>
       </c>
-      <c r="T24" s="3"/>
-[...2 lines deleted...]
-      <c r="A25" s="9" t="s">
+    </row>
+    <row r="25" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="49">
+      <c r="B25" s="45">
         <v>43</v>
       </c>
-      <c r="C25" s="44">
+      <c r="C25" s="40">
         <v>290</v>
       </c>
-      <c r="D25" s="44">
+      <c r="D25" s="40">
         <v>10715</v>
       </c>
-      <c r="E25" s="44">
+      <c r="E25" s="40">
         <v>7020</v>
       </c>
-      <c r="F25" s="44">
+      <c r="F25" s="40">
         <v>3527</v>
       </c>
-      <c r="G25" s="44">
+      <c r="G25" s="40">
         <v>3493</v>
       </c>
-      <c r="H25" s="44">
+      <c r="H25" s="40">
         <v>2233</v>
       </c>
-      <c r="I25" s="44">
+      <c r="I25" s="40">
         <v>1118</v>
       </c>
-      <c r="J25" s="44">
+      <c r="J25" s="40">
         <v>1115</v>
       </c>
-      <c r="K25" s="44">
+      <c r="K25" s="40">
         <v>2382</v>
       </c>
-      <c r="L25" s="44">
+      <c r="L25" s="40">
         <v>1171</v>
       </c>
-      <c r="M25" s="44">
+      <c r="M25" s="40">
         <v>1211</v>
       </c>
-      <c r="N25" s="44">
+      <c r="N25" s="40">
         <v>2405</v>
       </c>
-      <c r="O25" s="44">
+      <c r="O25" s="40">
         <v>1238</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="40">
         <v>1167</v>
       </c>
-      <c r="Q25" s="44">
+      <c r="Q25" s="40">
         <v>2551</v>
       </c>
-      <c r="R25" s="44">
+      <c r="R25" s="40">
         <v>1263</v>
       </c>
-      <c r="S25" s="50">
+      <c r="S25" s="46">
         <v>1288</v>
       </c>
-      <c r="T25" s="3"/>
-[...2 lines deleted...]
-      <c r="A26" s="9" t="s">
+    </row>
+    <row r="26" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="49">
+      <c r="B26" s="45">
         <v>12</v>
       </c>
-      <c r="C26" s="44">
+      <c r="C26" s="40">
         <v>74</v>
       </c>
-      <c r="D26" s="44">
+      <c r="D26" s="40">
         <v>2790</v>
       </c>
-      <c r="E26" s="44">
+      <c r="E26" s="40">
         <v>1937</v>
       </c>
-      <c r="F26" s="44">
+      <c r="F26" s="40">
         <v>1009</v>
       </c>
-      <c r="G26" s="44">
+      <c r="G26" s="40">
         <v>928</v>
       </c>
-      <c r="H26" s="44">
+      <c r="H26" s="40">
         <v>485</v>
       </c>
-      <c r="I26" s="44">
+      <c r="I26" s="40">
         <v>257</v>
       </c>
-      <c r="J26" s="44">
+      <c r="J26" s="40">
         <v>228</v>
       </c>
-      <c r="K26" s="44">
+      <c r="K26" s="40">
         <v>696</v>
       </c>
-      <c r="L26" s="44">
+      <c r="L26" s="40">
         <v>358</v>
       </c>
-      <c r="M26" s="44">
+      <c r="M26" s="40">
         <v>338</v>
       </c>
-      <c r="N26" s="44">
+      <c r="N26" s="40">
         <v>756</v>
       </c>
-      <c r="O26" s="44">
+      <c r="O26" s="40">
         <v>394</v>
       </c>
-      <c r="P26" s="44">
+      <c r="P26" s="40">
         <v>362</v>
       </c>
-      <c r="Q26" s="44">
+      <c r="Q26" s="40">
         <v>799</v>
       </c>
-      <c r="R26" s="44">
+      <c r="R26" s="40">
         <v>421</v>
       </c>
-      <c r="S26" s="50">
+      <c r="S26" s="46">
         <v>378</v>
       </c>
-      <c r="T26" s="3"/>
-[...2 lines deleted...]
-      <c r="A27" s="9" t="s">
+    </row>
+    <row r="27" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="49">
+      <c r="B27" s="45">
         <v>9</v>
       </c>
-      <c r="C27" s="44">
+      <c r="C27" s="40">
         <v>38</v>
       </c>
-      <c r="D27" s="44">
+      <c r="D27" s="40">
         <v>1250</v>
       </c>
-      <c r="E27" s="44">
+      <c r="E27" s="40">
         <v>921</v>
       </c>
-      <c r="F27" s="44">
+      <c r="F27" s="40">
         <v>467</v>
       </c>
-      <c r="G27" s="44">
+      <c r="G27" s="40">
         <v>454</v>
       </c>
-      <c r="H27" s="44">
+      <c r="H27" s="40">
         <v>244</v>
       </c>
-      <c r="I27" s="44">
+      <c r="I27" s="40">
         <v>130</v>
       </c>
-      <c r="J27" s="44">
+      <c r="J27" s="40">
         <v>114</v>
       </c>
-      <c r="K27" s="44">
+      <c r="K27" s="40">
         <v>329</v>
       </c>
-      <c r="L27" s="44">
+      <c r="L27" s="40">
         <v>166</v>
       </c>
-      <c r="M27" s="44">
+      <c r="M27" s="40">
         <v>163</v>
       </c>
-      <c r="N27" s="44">
+      <c r="N27" s="40">
         <v>348</v>
       </c>
-      <c r="O27" s="44">
+      <c r="O27" s="40">
         <v>171</v>
       </c>
-      <c r="P27" s="44">
+      <c r="P27" s="40">
         <v>177</v>
       </c>
-      <c r="Q27" s="44">
+      <c r="Q27" s="40">
         <v>321</v>
       </c>
-      <c r="R27" s="44">
+      <c r="R27" s="40">
         <v>180</v>
       </c>
-      <c r="S27" s="50">
+      <c r="S27" s="46">
         <v>141</v>
       </c>
-      <c r="T27" s="3"/>
-[...2 lines deleted...]
-      <c r="A28" s="9" t="s">
+    </row>
+    <row r="28" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="49">
+      <c r="B28" s="45">
         <v>10</v>
       </c>
-      <c r="C28" s="44">
+      <c r="C28" s="40">
         <v>81</v>
       </c>
-      <c r="D28" s="44">
+      <c r="D28" s="40">
         <v>2820</v>
       </c>
-      <c r="E28" s="44">
+      <c r="E28" s="40">
         <v>2190</v>
       </c>
-      <c r="F28" s="44">
+      <c r="F28" s="40">
         <v>1113</v>
       </c>
-      <c r="G28" s="44">
+      <c r="G28" s="40">
         <v>1077</v>
       </c>
-      <c r="H28" s="44">
+      <c r="H28" s="40">
         <v>644</v>
       </c>
-      <c r="I28" s="44">
+      <c r="I28" s="40">
         <v>319</v>
       </c>
-      <c r="J28" s="44">
+      <c r="J28" s="40">
         <v>325</v>
       </c>
-      <c r="K28" s="44">
+      <c r="K28" s="40">
         <v>766</v>
       </c>
-      <c r="L28" s="44">
+      <c r="L28" s="40">
         <v>396</v>
       </c>
-      <c r="M28" s="44">
+      <c r="M28" s="40">
         <v>370</v>
       </c>
-      <c r="N28" s="44">
+      <c r="N28" s="40">
         <v>780</v>
       </c>
-      <c r="O28" s="44">
+      <c r="O28" s="40">
         <v>398</v>
       </c>
-      <c r="P28" s="44">
+      <c r="P28" s="40">
         <v>382</v>
       </c>
-      <c r="Q28" s="44">
+      <c r="Q28" s="40">
         <v>749</v>
       </c>
-      <c r="R28" s="44">
+      <c r="R28" s="40">
         <v>377</v>
       </c>
-      <c r="S28" s="50">
+      <c r="S28" s="46">
         <v>372</v>
       </c>
-      <c r="T28" s="3"/>
-[...2 lines deleted...]
-      <c r="A29" s="9" t="s">
+    </row>
+    <row r="29" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="49">
+      <c r="B29" s="45">
         <v>13</v>
       </c>
-      <c r="C29" s="44">
+      <c r="C29" s="40">
         <v>97</v>
       </c>
-      <c r="D29" s="44">
+      <c r="D29" s="40">
         <v>3270</v>
       </c>
-      <c r="E29" s="44">
+      <c r="E29" s="40">
         <v>2394</v>
       </c>
-      <c r="F29" s="44">
+      <c r="F29" s="40">
         <v>1246</v>
       </c>
-      <c r="G29" s="44">
+      <c r="G29" s="40">
         <v>1148</v>
       </c>
-      <c r="H29" s="44">
+      <c r="H29" s="40">
         <v>716</v>
       </c>
-      <c r="I29" s="44">
+      <c r="I29" s="40">
         <v>369</v>
       </c>
-      <c r="J29" s="44">
+      <c r="J29" s="40">
         <v>347</v>
       </c>
-      <c r="K29" s="44">
+      <c r="K29" s="40">
         <v>833</v>
       </c>
-      <c r="L29" s="44">
+      <c r="L29" s="40">
         <v>446</v>
       </c>
-      <c r="M29" s="44">
+      <c r="M29" s="40">
         <v>387</v>
       </c>
-      <c r="N29" s="44">
+      <c r="N29" s="40">
         <v>845</v>
       </c>
-      <c r="O29" s="44">
+      <c r="O29" s="40">
         <v>431</v>
       </c>
-      <c r="P29" s="44">
+      <c r="P29" s="40">
         <v>414</v>
       </c>
-      <c r="Q29" s="44">
+      <c r="Q29" s="40">
         <v>946</v>
       </c>
-      <c r="R29" s="44">
+      <c r="R29" s="40">
         <v>498</v>
       </c>
-      <c r="S29" s="50">
+      <c r="S29" s="46">
         <v>448</v>
       </c>
-      <c r="T29" s="3"/>
-[...2 lines deleted...]
-      <c r="A30" s="9" t="s">
+    </row>
+    <row r="30" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="49">
+      <c r="B30" s="45">
         <v>9</v>
       </c>
-      <c r="C30" s="44">
+      <c r="C30" s="40">
         <v>32</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="40">
         <v>1120</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="40">
         <v>677</v>
       </c>
-      <c r="F30" s="44">
+      <c r="F30" s="40">
         <v>337</v>
       </c>
-      <c r="G30" s="44">
+      <c r="G30" s="40">
         <v>340</v>
       </c>
-      <c r="H30" s="44">
+      <c r="H30" s="40">
         <v>188</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="40">
         <v>84</v>
       </c>
-      <c r="J30" s="44">
+      <c r="J30" s="40">
         <v>104</v>
       </c>
-      <c r="K30" s="44">
+      <c r="K30" s="40">
         <v>243</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="40">
         <v>124</v>
       </c>
-      <c r="M30" s="44">
+      <c r="M30" s="40">
         <v>119</v>
       </c>
-      <c r="N30" s="44">
+      <c r="N30" s="40">
         <v>246</v>
       </c>
-      <c r="O30" s="44">
+      <c r="O30" s="40">
         <v>129</v>
       </c>
-      <c r="P30" s="44">
+      <c r="P30" s="40">
         <v>117</v>
       </c>
-      <c r="Q30" s="44">
+      <c r="Q30" s="40">
         <v>236</v>
       </c>
-      <c r="R30" s="44">
+      <c r="R30" s="40">
         <v>121</v>
       </c>
-      <c r="S30" s="50">
+      <c r="S30" s="46">
         <v>115</v>
       </c>
-      <c r="T30" s="3"/>
-[...2 lines deleted...]
-      <c r="A31" s="9" t="s">
+    </row>
+    <row r="31" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="49">
+      <c r="B31" s="45">
         <v>4</v>
       </c>
-      <c r="C31" s="44">
+      <c r="C31" s="40">
         <v>21</v>
       </c>
-      <c r="D31" s="44">
+      <c r="D31" s="40">
         <v>790</v>
       </c>
-      <c r="E31" s="44">
+      <c r="E31" s="40">
         <v>430</v>
       </c>
-      <c r="F31" s="44">
+      <c r="F31" s="40">
         <v>221</v>
       </c>
-      <c r="G31" s="44">
+      <c r="G31" s="40">
         <v>209</v>
       </c>
-      <c r="H31" s="44">
+      <c r="H31" s="40">
         <v>157</v>
       </c>
-      <c r="I31" s="44">
+      <c r="I31" s="40">
         <v>83</v>
       </c>
-      <c r="J31" s="44">
+      <c r="J31" s="40">
         <v>74</v>
       </c>
-      <c r="K31" s="44">
+      <c r="K31" s="40">
         <v>122</v>
       </c>
-      <c r="L31" s="44">
+      <c r="L31" s="40">
         <v>60</v>
       </c>
-      <c r="M31" s="44">
+      <c r="M31" s="40">
         <v>62</v>
       </c>
-      <c r="N31" s="44">
+      <c r="N31" s="40">
         <v>151</v>
       </c>
-      <c r="O31" s="44">
+      <c r="O31" s="40">
         <v>78</v>
       </c>
-      <c r="P31" s="44">
+      <c r="P31" s="40">
         <v>73</v>
       </c>
-      <c r="Q31" s="44">
+      <c r="Q31" s="40">
         <v>153</v>
       </c>
-      <c r="R31" s="44">
+      <c r="R31" s="40">
         <v>94</v>
       </c>
-      <c r="S31" s="50">
+      <c r="S31" s="46">
         <v>59</v>
       </c>
-      <c r="T31" s="3"/>
-[...2 lines deleted...]
-      <c r="A32" s="9" t="s">
+    </row>
+    <row r="32" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="49">
+      <c r="B32" s="45">
         <v>16</v>
       </c>
-      <c r="C32" s="44">
+      <c r="C32" s="40">
         <v>78</v>
       </c>
-      <c r="D32" s="44">
+      <c r="D32" s="40">
         <v>3455</v>
       </c>
-      <c r="E32" s="44">
+      <c r="E32" s="40">
         <v>2237</v>
       </c>
-      <c r="F32" s="44">
+      <c r="F32" s="40">
         <v>1125</v>
       </c>
-      <c r="G32" s="44">
+      <c r="G32" s="40">
         <v>1112</v>
       </c>
-      <c r="H32" s="44">
+      <c r="H32" s="40">
         <v>539</v>
       </c>
-      <c r="I32" s="44">
+      <c r="I32" s="40">
         <v>273</v>
       </c>
-      <c r="J32" s="44">
+      <c r="J32" s="40">
         <v>266</v>
       </c>
-      <c r="K32" s="44">
+      <c r="K32" s="40">
         <v>880</v>
       </c>
-      <c r="L32" s="44">
+      <c r="L32" s="40">
         <v>458</v>
       </c>
-      <c r="M32" s="44">
+      <c r="M32" s="40">
         <v>422</v>
       </c>
-      <c r="N32" s="44">
+      <c r="N32" s="40">
         <v>818</v>
       </c>
-      <c r="O32" s="44">
+      <c r="O32" s="40">
         <v>394</v>
       </c>
-      <c r="P32" s="44">
+      <c r="P32" s="40">
         <v>424</v>
       </c>
-      <c r="Q32" s="44">
+      <c r="Q32" s="40">
         <v>911</v>
       </c>
-      <c r="R32" s="44">
+      <c r="R32" s="40">
         <v>468</v>
       </c>
-      <c r="S32" s="50">
+      <c r="S32" s="46">
         <v>443</v>
       </c>
-      <c r="T32" s="3"/>
-[...2 lines deleted...]
-      <c r="A33" s="9" t="s">
+    </row>
+    <row r="33" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="49">
+      <c r="B33" s="45">
         <v>29</v>
       </c>
-      <c r="C33" s="44">
+      <c r="C33" s="40">
         <v>259</v>
       </c>
-      <c r="D33" s="44">
+      <c r="D33" s="40">
         <v>8440</v>
       </c>
-      <c r="E33" s="44">
+      <c r="E33" s="40">
         <v>6957</v>
       </c>
-      <c r="F33" s="44">
+      <c r="F33" s="40">
         <v>3467</v>
       </c>
-      <c r="G33" s="44">
+      <c r="G33" s="40">
         <v>3490</v>
       </c>
-      <c r="H33" s="44">
+      <c r="H33" s="40">
         <v>2112</v>
       </c>
-      <c r="I33" s="44">
+      <c r="I33" s="40">
         <v>1047</v>
       </c>
-      <c r="J33" s="44">
+      <c r="J33" s="40">
         <v>1065</v>
       </c>
-      <c r="K33" s="44">
+      <c r="K33" s="40">
         <v>2254</v>
       </c>
-      <c r="L33" s="44">
+      <c r="L33" s="40">
         <v>1108</v>
       </c>
-      <c r="M33" s="44">
+      <c r="M33" s="40">
         <v>1146</v>
       </c>
-      <c r="N33" s="44">
+      <c r="N33" s="40">
         <v>2591</v>
       </c>
-      <c r="O33" s="44">
+      <c r="O33" s="40">
         <v>1312</v>
       </c>
-      <c r="P33" s="44">
+      <c r="P33" s="40">
         <v>1279</v>
       </c>
-      <c r="Q33" s="44">
+      <c r="Q33" s="40">
         <v>2657</v>
       </c>
-      <c r="R33" s="44">
+      <c r="R33" s="40">
         <v>1363</v>
       </c>
-      <c r="S33" s="50">
+      <c r="S33" s="46">
         <v>1294</v>
       </c>
-      <c r="T33" s="3"/>
-[...2 lines deleted...]
-      <c r="A34" s="9" t="s">
+    </row>
+    <row r="34" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="49">
+      <c r="B34" s="45">
         <v>1</v>
       </c>
-      <c r="C34" s="44">
+      <c r="C34" s="40">
         <v>3</v>
       </c>
-      <c r="D34" s="44">
+      <c r="D34" s="40">
         <v>90</v>
       </c>
-      <c r="E34" s="44">
+      <c r="E34" s="40">
         <v>36</v>
       </c>
-      <c r="F34" s="44">
+      <c r="F34" s="40">
         <v>14</v>
       </c>
-      <c r="G34" s="44">
+      <c r="G34" s="40">
         <v>22</v>
       </c>
-      <c r="H34" s="44">
+      <c r="H34" s="40">
         <v>11</v>
       </c>
-      <c r="I34" s="44">
+      <c r="I34" s="40">
         <v>4</v>
       </c>
-      <c r="J34" s="44">
+      <c r="J34" s="40">
         <v>7</v>
       </c>
-      <c r="K34" s="44">
+      <c r="K34" s="40">
         <v>9</v>
       </c>
-      <c r="L34" s="44">
+      <c r="L34" s="40">
         <v>4</v>
       </c>
-      <c r="M34" s="44">
+      <c r="M34" s="40">
         <v>5</v>
       </c>
-      <c r="N34" s="44">
+      <c r="N34" s="40">
         <v>16</v>
       </c>
-      <c r="O34" s="44">
+      <c r="O34" s="40">
         <v>6</v>
       </c>
-      <c r="P34" s="44">
+      <c r="P34" s="40">
         <v>10</v>
       </c>
-      <c r="Q34" s="44">
+      <c r="Q34" s="40">
         <v>13</v>
       </c>
-      <c r="R34" s="44">
+      <c r="R34" s="40">
         <v>5</v>
       </c>
-      <c r="S34" s="50">
+      <c r="S34" s="46">
         <v>8</v>
       </c>
-      <c r="T34" s="3"/>
-[...2 lines deleted...]
-      <c r="A35" s="9" t="s">
+    </row>
+    <row r="35" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="49">
+      <c r="B35" s="45">
         <v>29</v>
       </c>
-      <c r="C35" s="44">
+      <c r="C35" s="40">
         <v>166</v>
       </c>
-      <c r="D35" s="44">
+      <c r="D35" s="40">
         <v>6310</v>
       </c>
-      <c r="E35" s="44">
+      <c r="E35" s="40">
         <v>4277</v>
       </c>
-      <c r="F35" s="44">
+      <c r="F35" s="40">
         <v>2184</v>
       </c>
-      <c r="G35" s="44">
+      <c r="G35" s="40">
         <v>2093</v>
       </c>
-      <c r="H35" s="44">
+      <c r="H35" s="40">
         <v>1134</v>
       </c>
-      <c r="I35" s="44">
+      <c r="I35" s="40">
         <v>564</v>
       </c>
-      <c r="J35" s="44">
+      <c r="J35" s="40">
         <v>570</v>
       </c>
-      <c r="K35" s="44">
+      <c r="K35" s="40">
         <v>1551</v>
       </c>
-      <c r="L35" s="44">
+      <c r="L35" s="40">
         <v>824</v>
       </c>
-      <c r="M35" s="44">
+      <c r="M35" s="40">
         <v>727</v>
       </c>
-      <c r="N35" s="44">
+      <c r="N35" s="40">
         <v>1592</v>
       </c>
-      <c r="O35" s="44">
+      <c r="O35" s="40">
         <v>796</v>
       </c>
-      <c r="P35" s="44">
+      <c r="P35" s="40">
         <v>796</v>
       </c>
-      <c r="Q35" s="44">
+      <c r="Q35" s="40">
         <v>1702</v>
       </c>
-      <c r="R35" s="44">
+      <c r="R35" s="40">
         <v>876</v>
       </c>
-      <c r="S35" s="50">
+      <c r="S35" s="46">
         <v>826</v>
       </c>
-      <c r="T35" s="3"/>
-[...2 lines deleted...]
-      <c r="A36" s="9" t="s">
+    </row>
+    <row r="36" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B36" s="49">
+      <c r="B36" s="45">
         <v>11</v>
       </c>
-      <c r="C36" s="44">
+      <c r="C36" s="40">
         <v>92</v>
       </c>
-      <c r="D36" s="44">
+      <c r="D36" s="40">
         <v>2980</v>
       </c>
-      <c r="E36" s="44">
+      <c r="E36" s="40">
         <v>2775</v>
       </c>
-      <c r="F36" s="44">
+      <c r="F36" s="40">
         <v>1393</v>
       </c>
-      <c r="G36" s="44">
+      <c r="G36" s="40">
         <v>1382</v>
       </c>
-      <c r="H36" s="44">
+      <c r="H36" s="40">
         <v>830</v>
       </c>
-      <c r="I36" s="44">
+      <c r="I36" s="40">
         <v>417</v>
       </c>
-      <c r="J36" s="44">
+      <c r="J36" s="40">
         <v>413</v>
       </c>
-      <c r="K36" s="44">
+      <c r="K36" s="40">
         <v>974</v>
       </c>
-      <c r="L36" s="44">
+      <c r="L36" s="40">
         <v>484</v>
       </c>
-      <c r="M36" s="44">
+      <c r="M36" s="40">
         <v>490</v>
       </c>
-      <c r="N36" s="44">
+      <c r="N36" s="40">
         <v>971</v>
       </c>
-      <c r="O36" s="44">
+      <c r="O36" s="40">
         <v>492</v>
       </c>
-      <c r="P36" s="44">
+      <c r="P36" s="40">
         <v>479</v>
       </c>
-      <c r="Q36" s="44">
+      <c r="Q36" s="40">
         <v>943</v>
       </c>
-      <c r="R36" s="44">
+      <c r="R36" s="40">
         <v>474</v>
       </c>
-      <c r="S36" s="50">
+      <c r="S36" s="46">
         <v>469</v>
       </c>
-      <c r="T36" s="3"/>
-[...2 lines deleted...]
-      <c r="A37" s="9" t="s">
+    </row>
+    <row r="37" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B37" s="49">
+      <c r="B37" s="45">
         <v>17</v>
       </c>
-      <c r="C37" s="44">
+      <c r="C37" s="40">
         <v>124</v>
       </c>
-      <c r="D37" s="44">
+      <c r="D37" s="40">
         <v>4250</v>
       </c>
-      <c r="E37" s="44">
+      <c r="E37" s="40">
         <v>3293</v>
       </c>
-      <c r="F37" s="44">
+      <c r="F37" s="40">
         <v>1699</v>
       </c>
-      <c r="G37" s="44">
+      <c r="G37" s="40">
         <v>1594</v>
       </c>
-      <c r="H37" s="44">
+      <c r="H37" s="40">
         <v>1055</v>
       </c>
-      <c r="I37" s="44">
+      <c r="I37" s="40">
         <v>548</v>
       </c>
-      <c r="J37" s="44">
+      <c r="J37" s="40">
         <v>507</v>
       </c>
-      <c r="K37" s="44">
+      <c r="K37" s="40">
         <v>1082</v>
       </c>
-      <c r="L37" s="44">
+      <c r="L37" s="40">
         <v>550</v>
       </c>
-      <c r="M37" s="44">
+      <c r="M37" s="40">
         <v>532</v>
       </c>
-      <c r="N37" s="44">
+      <c r="N37" s="40">
         <v>1156</v>
       </c>
-      <c r="O37" s="44">
+      <c r="O37" s="40">
         <v>601</v>
       </c>
-      <c r="P37" s="44">
+      <c r="P37" s="40">
         <v>555</v>
       </c>
-      <c r="Q37" s="44">
+      <c r="Q37" s="40">
         <v>1302</v>
       </c>
-      <c r="R37" s="44">
+      <c r="R37" s="40">
         <v>666</v>
       </c>
-      <c r="S37" s="50">
+      <c r="S37" s="46">
         <v>636</v>
       </c>
-      <c r="T37" s="3"/>
-[...2 lines deleted...]
-      <c r="A38" s="9" t="s">
+    </row>
+    <row r="38" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B38" s="49">
+      <c r="B38" s="45">
         <v>10</v>
       </c>
-      <c r="C38" s="44">
+      <c r="C38" s="40">
         <v>76</v>
       </c>
-      <c r="D38" s="44">
+      <c r="D38" s="40">
         <v>2915</v>
       </c>
-      <c r="E38" s="44">
+      <c r="E38" s="40">
         <v>1724</v>
       </c>
-      <c r="F38" s="44">
+      <c r="F38" s="40">
         <v>866</v>
       </c>
-      <c r="G38" s="44">
+      <c r="G38" s="40">
         <v>858</v>
       </c>
-      <c r="H38" s="44">
+      <c r="H38" s="40">
         <v>546</v>
       </c>
-      <c r="I38" s="44">
+      <c r="I38" s="40">
         <v>262</v>
       </c>
-      <c r="J38" s="44">
+      <c r="J38" s="40">
         <v>284</v>
       </c>
-      <c r="K38" s="44">
+      <c r="K38" s="40">
         <v>562</v>
       </c>
-      <c r="L38" s="44">
+      <c r="L38" s="40">
         <v>291</v>
       </c>
-      <c r="M38" s="44">
+      <c r="M38" s="40">
         <v>271</v>
       </c>
-      <c r="N38" s="44">
+      <c r="N38" s="40">
         <v>616</v>
       </c>
-      <c r="O38" s="44">
+      <c r="O38" s="40">
         <v>313</v>
       </c>
-      <c r="P38" s="44">
+      <c r="P38" s="40">
         <v>303</v>
       </c>
-      <c r="Q38" s="44">
+      <c r="Q38" s="40">
         <v>612</v>
       </c>
-      <c r="R38" s="44">
+      <c r="R38" s="40">
         <v>312</v>
       </c>
-      <c r="S38" s="50">
+      <c r="S38" s="46">
         <v>300</v>
       </c>
-      <c r="T38" s="3"/>
-[...2 lines deleted...]
-      <c r="A39" s="9" t="s">
+    </row>
+    <row r="39" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B39" s="49">
+      <c r="B39" s="45">
         <v>8</v>
       </c>
-      <c r="C39" s="44">
+      <c r="C39" s="40">
         <v>18</v>
       </c>
-      <c r="D39" s="44">
+      <c r="D39" s="40">
         <v>700</v>
       </c>
-      <c r="E39" s="44">
+      <c r="E39" s="40">
         <v>375</v>
       </c>
-      <c r="F39" s="44">
+      <c r="F39" s="40">
         <v>189</v>
       </c>
-      <c r="G39" s="44">
+      <c r="G39" s="40">
         <v>186</v>
       </c>
-      <c r="H39" s="44">
-[...8 lines deleted...]
-      <c r="K39" s="44">
+      <c r="H39" s="40">
+        <v>0</v>
+      </c>
+      <c r="I39" s="40">
+        <v>0</v>
+      </c>
+      <c r="J39" s="40">
+        <v>0</v>
+      </c>
+      <c r="K39" s="40">
         <v>186</v>
       </c>
-      <c r="L39" s="44">
+      <c r="L39" s="40">
         <v>96</v>
       </c>
-      <c r="M39" s="44">
+      <c r="M39" s="40">
         <v>90</v>
       </c>
-      <c r="N39" s="44">
+      <c r="N39" s="40">
         <v>189</v>
       </c>
-      <c r="O39" s="44">
+      <c r="O39" s="40">
         <v>93</v>
       </c>
-      <c r="P39" s="44">
+      <c r="P39" s="40">
         <v>96</v>
       </c>
-      <c r="Q39" s="44">
+      <c r="Q39" s="40">
         <v>202</v>
       </c>
-      <c r="R39" s="44">
+      <c r="R39" s="40">
         <v>110</v>
       </c>
-      <c r="S39" s="50">
+      <c r="S39" s="46">
         <v>92</v>
       </c>
-      <c r="T39" s="3"/>
-[...2 lines deleted...]
-      <c r="A40" s="9" t="s">
+    </row>
+    <row r="40" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="49">
+      <c r="B40" s="45">
         <v>9</v>
       </c>
-      <c r="C40" s="44">
+      <c r="C40" s="40">
         <v>91</v>
       </c>
-      <c r="D40" s="44">
+      <c r="D40" s="40">
         <v>2990</v>
       </c>
-      <c r="E40" s="44">
+      <c r="E40" s="40">
         <v>2368</v>
       </c>
-      <c r="F40" s="44">
+      <c r="F40" s="40">
         <v>1246</v>
       </c>
-      <c r="G40" s="44">
+      <c r="G40" s="40">
         <v>1122</v>
       </c>
-      <c r="H40" s="44">
+      <c r="H40" s="40">
         <v>696</v>
       </c>
-      <c r="I40" s="44">
+      <c r="I40" s="40">
         <v>371</v>
       </c>
-      <c r="J40" s="44">
+      <c r="J40" s="40">
         <v>325</v>
       </c>
-      <c r="K40" s="44">
+      <c r="K40" s="40">
         <v>787</v>
       </c>
-      <c r="L40" s="44">
+      <c r="L40" s="40">
         <v>439</v>
       </c>
-      <c r="M40" s="44">
+      <c r="M40" s="40">
         <v>348</v>
       </c>
-      <c r="N40" s="44">
+      <c r="N40" s="40">
         <v>885</v>
       </c>
-      <c r="O40" s="44">
+      <c r="O40" s="40">
         <v>436</v>
       </c>
-      <c r="P40" s="44">
+      <c r="P40" s="40">
         <v>449</v>
       </c>
-      <c r="Q40" s="44">
+      <c r="Q40" s="40">
         <v>873</v>
       </c>
-      <c r="R40" s="44">
+      <c r="R40" s="40">
         <v>429</v>
       </c>
-      <c r="S40" s="50">
+      <c r="S40" s="46">
         <v>444</v>
       </c>
-      <c r="T40" s="3"/>
-[...2 lines deleted...]
-      <c r="A41" s="9" t="s">
+    </row>
+    <row r="41" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="B41" s="49">
+      <c r="B41" s="45">
         <v>5</v>
       </c>
-      <c r="C41" s="44">
+      <c r="C41" s="40">
         <v>32</v>
       </c>
-      <c r="D41" s="44">
+      <c r="D41" s="40">
         <v>1245</v>
       </c>
-      <c r="E41" s="44">
+      <c r="E41" s="40">
         <v>784</v>
       </c>
-      <c r="F41" s="44">
+      <c r="F41" s="40">
         <v>416</v>
       </c>
-      <c r="G41" s="44">
+      <c r="G41" s="40">
         <v>368</v>
       </c>
-      <c r="H41" s="44">
+      <c r="H41" s="40">
         <v>215</v>
       </c>
-      <c r="I41" s="44">
+      <c r="I41" s="40">
         <v>118</v>
       </c>
-      <c r="J41" s="44">
+      <c r="J41" s="40">
         <v>97</v>
       </c>
-      <c r="K41" s="44">
+      <c r="K41" s="40">
         <v>279</v>
       </c>
-      <c r="L41" s="44">
+      <c r="L41" s="40">
         <v>145</v>
       </c>
-      <c r="M41" s="44">
+      <c r="M41" s="40">
         <v>134</v>
       </c>
-      <c r="N41" s="44">
+      <c r="N41" s="40">
         <v>290</v>
       </c>
-      <c r="O41" s="44">
+      <c r="O41" s="40">
         <v>153</v>
       </c>
-      <c r="P41" s="44">
+      <c r="P41" s="40">
         <v>137</v>
       </c>
-      <c r="Q41" s="44">
+      <c r="Q41" s="40">
         <v>282</v>
       </c>
-      <c r="R41" s="44">
+      <c r="R41" s="40">
         <v>144</v>
       </c>
-      <c r="S41" s="50">
+      <c r="S41" s="46">
         <v>138</v>
       </c>
-      <c r="T41" s="3"/>
-[...2 lines deleted...]
-      <c r="A42" s="9" t="s">
+    </row>
+    <row r="42" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="B42" s="49">
+      <c r="B42" s="45">
         <v>3</v>
       </c>
-      <c r="C42" s="44">
+      <c r="C42" s="40">
         <v>21</v>
       </c>
-      <c r="D42" s="44">
+      <c r="D42" s="40">
         <v>450</v>
       </c>
-      <c r="E42" s="44">
+      <c r="E42" s="40">
         <v>577</v>
       </c>
-      <c r="F42" s="44">
+      <c r="F42" s="40">
         <v>297</v>
       </c>
-      <c r="G42" s="44">
+      <c r="G42" s="40">
         <v>280</v>
       </c>
-      <c r="H42" s="44">
+      <c r="H42" s="40">
         <v>178</v>
       </c>
-      <c r="I42" s="44">
+      <c r="I42" s="40">
         <v>92</v>
       </c>
-      <c r="J42" s="44">
+      <c r="J42" s="40">
         <v>86</v>
       </c>
-      <c r="K42" s="44">
+      <c r="K42" s="40">
         <v>203</v>
       </c>
-      <c r="L42" s="44">
+      <c r="L42" s="40">
         <v>109</v>
       </c>
-      <c r="M42" s="44">
+      <c r="M42" s="40">
         <v>94</v>
       </c>
-      <c r="N42" s="44">
+      <c r="N42" s="40">
         <v>196</v>
       </c>
-      <c r="O42" s="44">
+      <c r="O42" s="40">
         <v>96</v>
       </c>
-      <c r="P42" s="44">
+      <c r="P42" s="40">
         <v>100</v>
       </c>
-      <c r="Q42" s="44">
+      <c r="Q42" s="40">
         <v>188</v>
       </c>
-      <c r="R42" s="44">
+      <c r="R42" s="40">
         <v>105</v>
       </c>
-      <c r="S42" s="50">
+      <c r="S42" s="46">
         <v>83</v>
       </c>
-      <c r="T42" s="3"/>
-[...2 lines deleted...]
-      <c r="A43" s="9" t="s">
+    </row>
+    <row r="43" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B43" s="49">
+      <c r="B43" s="45">
         <v>19</v>
       </c>
-      <c r="C43" s="44">
+      <c r="C43" s="40">
         <v>103</v>
       </c>
-      <c r="D43" s="44">
+      <c r="D43" s="40">
         <v>4245</v>
       </c>
-      <c r="E43" s="44">
+      <c r="E43" s="40">
         <v>2341</v>
       </c>
-      <c r="F43" s="44">
+      <c r="F43" s="40">
         <v>1203</v>
       </c>
-      <c r="G43" s="44">
+      <c r="G43" s="40">
         <v>1138</v>
       </c>
-      <c r="H43" s="44">
+      <c r="H43" s="40">
         <v>549</v>
       </c>
-      <c r="I43" s="44">
+      <c r="I43" s="40">
         <v>285</v>
       </c>
-      <c r="J43" s="44">
+      <c r="J43" s="40">
         <v>264</v>
       </c>
-      <c r="K43" s="44">
+      <c r="K43" s="40">
         <v>836</v>
       </c>
-      <c r="L43" s="44">
+      <c r="L43" s="40">
         <v>429</v>
       </c>
-      <c r="M43" s="44">
+      <c r="M43" s="40">
         <v>407</v>
       </c>
-      <c r="N43" s="44">
+      <c r="N43" s="40">
         <v>956</v>
       </c>
-      <c r="O43" s="44">
+      <c r="O43" s="40">
         <v>489</v>
       </c>
-      <c r="P43" s="44">
+      <c r="P43" s="40">
         <v>467</v>
       </c>
-      <c r="Q43" s="44">
+      <c r="Q43" s="40">
         <v>963</v>
       </c>
-      <c r="R43" s="44">
+      <c r="R43" s="40">
         <v>516</v>
       </c>
-      <c r="S43" s="50">
+      <c r="S43" s="46">
         <v>447</v>
       </c>
-      <c r="T43" s="3"/>
-[...2 lines deleted...]
-      <c r="A44" s="9" t="s">
+    </row>
+    <row r="44" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B44" s="49">
+      <c r="B44" s="45">
         <v>8</v>
       </c>
-      <c r="C44" s="44">
+      <c r="C44" s="40">
         <v>55</v>
       </c>
-      <c r="D44" s="44">
+      <c r="D44" s="40">
         <v>2020</v>
       </c>
-      <c r="E44" s="44">
+      <c r="E44" s="40">
         <v>1349</v>
       </c>
-      <c r="F44" s="44">
+      <c r="F44" s="40">
         <v>707</v>
       </c>
-      <c r="G44" s="44">
+      <c r="G44" s="40">
         <v>642</v>
       </c>
-      <c r="H44" s="44">
+      <c r="H44" s="40">
         <v>406</v>
       </c>
-      <c r="I44" s="44">
+      <c r="I44" s="40">
         <v>212</v>
       </c>
-      <c r="J44" s="44">
+      <c r="J44" s="40">
         <v>194</v>
       </c>
-      <c r="K44" s="44">
+      <c r="K44" s="40">
         <v>464</v>
       </c>
-      <c r="L44" s="44">
+      <c r="L44" s="40">
         <v>242</v>
       </c>
-      <c r="M44" s="44">
+      <c r="M44" s="40">
         <v>222</v>
       </c>
-      <c r="N44" s="44">
+      <c r="N44" s="40">
         <v>479</v>
       </c>
-      <c r="O44" s="44">
+      <c r="O44" s="40">
         <v>253</v>
       </c>
-      <c r="P44" s="44">
+      <c r="P44" s="40">
         <v>226</v>
       </c>
-      <c r="Q44" s="44">
+      <c r="Q44" s="40">
         <v>486</v>
       </c>
-      <c r="R44" s="44">
+      <c r="R44" s="40">
         <v>251</v>
       </c>
-      <c r="S44" s="50">
+      <c r="S44" s="46">
         <v>235</v>
       </c>
-      <c r="T44" s="3"/>
-[...2 lines deleted...]
-      <c r="A45" s="9" t="s">
+    </row>
+    <row r="45" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B45" s="49">
+      <c r="B45" s="45">
         <v>4</v>
       </c>
-      <c r="C45" s="44">
+      <c r="C45" s="40">
         <v>27</v>
       </c>
-      <c r="D45" s="44">
+      <c r="D45" s="40">
         <v>960</v>
       </c>
-      <c r="E45" s="44">
+      <c r="E45" s="40">
         <v>642</v>
       </c>
-      <c r="F45" s="44">
+      <c r="F45" s="40">
         <v>320</v>
       </c>
-      <c r="G45" s="44">
+      <c r="G45" s="40">
         <v>322</v>
       </c>
-      <c r="H45" s="44">
+      <c r="H45" s="40">
         <v>135</v>
       </c>
-      <c r="I45" s="44">
+      <c r="I45" s="40">
         <v>64</v>
       </c>
-      <c r="J45" s="44">
+      <c r="J45" s="40">
         <v>71</v>
       </c>
-      <c r="K45" s="44">
+      <c r="K45" s="40">
         <v>236</v>
       </c>
-      <c r="L45" s="44">
+      <c r="L45" s="40">
         <v>126</v>
       </c>
-      <c r="M45" s="44">
+      <c r="M45" s="40">
         <v>110</v>
       </c>
-      <c r="N45" s="44">
+      <c r="N45" s="40">
         <v>271</v>
       </c>
-      <c r="O45" s="44">
+      <c r="O45" s="40">
         <v>130</v>
       </c>
-      <c r="P45" s="44">
+      <c r="P45" s="40">
         <v>141</v>
       </c>
-      <c r="Q45" s="44">
+      <c r="Q45" s="40">
         <v>278</v>
       </c>
-      <c r="R45" s="44">
+      <c r="R45" s="40">
         <v>148</v>
       </c>
-      <c r="S45" s="50">
+      <c r="S45" s="46">
         <v>130</v>
       </c>
-      <c r="T45" s="3"/>
-[...2 lines deleted...]
-      <c r="A46" s="9" t="s">
+    </row>
+    <row r="46" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B46" s="49">
+      <c r="B46" s="45">
         <v>6</v>
       </c>
-      <c r="C46" s="44">
+      <c r="C46" s="40">
         <v>30</v>
       </c>
-      <c r="D46" s="44">
+      <c r="D46" s="40">
         <v>1090</v>
       </c>
-      <c r="E46" s="44">
+      <c r="E46" s="40">
         <v>539</v>
       </c>
-      <c r="F46" s="44">
+      <c r="F46" s="40">
         <v>259</v>
       </c>
-      <c r="G46" s="44">
+      <c r="G46" s="40">
         <v>280</v>
       </c>
-      <c r="H46" s="44">
+      <c r="H46" s="40">
         <v>71</v>
       </c>
-      <c r="I46" s="44">
+      <c r="I46" s="40">
         <v>30</v>
       </c>
-      <c r="J46" s="44">
+      <c r="J46" s="40">
         <v>41</v>
       </c>
-      <c r="K46" s="44">
+      <c r="K46" s="40">
         <v>209</v>
       </c>
-      <c r="L46" s="44">
+      <c r="L46" s="40">
         <v>105</v>
       </c>
-      <c r="M46" s="44">
+      <c r="M46" s="40">
         <v>104</v>
       </c>
-      <c r="N46" s="44">
+      <c r="N46" s="40">
         <v>259</v>
       </c>
-      <c r="O46" s="44">
+      <c r="O46" s="40">
         <v>124</v>
       </c>
-      <c r="P46" s="44">
+      <c r="P46" s="40">
         <v>135</v>
       </c>
-      <c r="Q46" s="44">
+      <c r="Q46" s="40">
         <v>264</v>
       </c>
-      <c r="R46" s="44">
+      <c r="R46" s="40">
         <v>132</v>
       </c>
-      <c r="S46" s="50">
+      <c r="S46" s="46">
         <v>132</v>
       </c>
-      <c r="T46" s="3"/>
-[...2 lines deleted...]
-      <c r="A47" s="9" t="s">
+    </row>
+    <row r="47" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B47" s="49">
+      <c r="B47" s="45">
         <v>10</v>
       </c>
-      <c r="C47" s="44">
+      <c r="C47" s="40">
         <v>64</v>
       </c>
-      <c r="D47" s="44">
+      <c r="D47" s="40">
         <v>2310</v>
       </c>
-      <c r="E47" s="44">
+      <c r="E47" s="40">
         <v>1717</v>
       </c>
-      <c r="F47" s="44">
+      <c r="F47" s="40">
         <v>866</v>
       </c>
-      <c r="G47" s="44">
+      <c r="G47" s="40">
         <v>851</v>
       </c>
-      <c r="H47" s="44">
+      <c r="H47" s="40">
         <v>493</v>
       </c>
-      <c r="I47" s="44">
+      <c r="I47" s="40">
         <v>259</v>
       </c>
-      <c r="J47" s="44">
+      <c r="J47" s="40">
         <v>234</v>
       </c>
-      <c r="K47" s="44">
+      <c r="K47" s="40">
         <v>578</v>
       </c>
-      <c r="L47" s="44">
+      <c r="L47" s="40">
         <v>286</v>
       </c>
-      <c r="M47" s="44">
+      <c r="M47" s="40">
         <v>292</v>
       </c>
-      <c r="N47" s="44">
+      <c r="N47" s="40">
         <v>646</v>
       </c>
-      <c r="O47" s="44">
+      <c r="O47" s="40">
         <v>321</v>
       </c>
-      <c r="P47" s="44">
+      <c r="P47" s="40">
         <v>325</v>
       </c>
-      <c r="Q47" s="44">
+      <c r="Q47" s="40">
         <v>652</v>
       </c>
-      <c r="R47" s="44">
+      <c r="R47" s="40">
         <v>317</v>
       </c>
-      <c r="S47" s="50">
+      <c r="S47" s="46">
         <v>335</v>
       </c>
-      <c r="T47" s="3"/>
-[...2 lines deleted...]
-      <c r="A48" s="9" t="s">
+    </row>
+    <row r="48" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B48" s="49">
+      <c r="B48" s="45">
         <v>6</v>
       </c>
-      <c r="C48" s="44">
+      <c r="C48" s="40">
         <v>46</v>
       </c>
-      <c r="D48" s="44">
+      <c r="D48" s="40">
         <v>1500</v>
       </c>
-      <c r="E48" s="44">
+      <c r="E48" s="40">
         <v>1257</v>
       </c>
-      <c r="F48" s="44">
+      <c r="F48" s="40">
         <v>665</v>
       </c>
-      <c r="G48" s="44">
+      <c r="G48" s="40">
         <v>592</v>
       </c>
-      <c r="H48" s="44">
+      <c r="H48" s="40">
         <v>364</v>
       </c>
-      <c r="I48" s="44">
+      <c r="I48" s="40">
         <v>194</v>
       </c>
-      <c r="J48" s="44">
+      <c r="J48" s="40">
         <v>170</v>
       </c>
-      <c r="K48" s="44">
+      <c r="K48" s="40">
         <v>429</v>
       </c>
-      <c r="L48" s="44">
+      <c r="L48" s="40">
         <v>222</v>
       </c>
-      <c r="M48" s="44">
+      <c r="M48" s="40">
         <v>207</v>
       </c>
-      <c r="N48" s="44">
+      <c r="N48" s="40">
         <v>464</v>
       </c>
-      <c r="O48" s="44">
+      <c r="O48" s="40">
         <v>249</v>
       </c>
-      <c r="P48" s="44">
+      <c r="P48" s="40">
         <v>215</v>
       </c>
-      <c r="Q48" s="44">
+      <c r="Q48" s="40">
         <v>460</v>
       </c>
-      <c r="R48" s="44">
+      <c r="R48" s="40">
         <v>236</v>
       </c>
-      <c r="S48" s="50">
+      <c r="S48" s="46">
         <v>224</v>
       </c>
-      <c r="T48" s="3"/>
-[...2 lines deleted...]
-      <c r="A49" s="9" t="s">
+    </row>
+    <row r="49" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B49" s="49">
+      <c r="B49" s="45">
         <v>6</v>
       </c>
-      <c r="C49" s="44">
+      <c r="C49" s="40">
         <v>20</v>
       </c>
-      <c r="D49" s="44">
+      <c r="D49" s="40">
         <v>730</v>
       </c>
-      <c r="E49" s="44">
+      <c r="E49" s="40">
         <v>484</v>
       </c>
-      <c r="F49" s="44">
+      <c r="F49" s="40">
         <v>243</v>
       </c>
-      <c r="G49" s="44">
+      <c r="G49" s="40">
         <v>241</v>
       </c>
-      <c r="H49" s="44">
+      <c r="H49" s="40">
         <v>94</v>
       </c>
-      <c r="I49" s="44">
+      <c r="I49" s="40">
         <v>43</v>
       </c>
-      <c r="J49" s="44">
+      <c r="J49" s="40">
         <v>51</v>
       </c>
-      <c r="K49" s="44">
+      <c r="K49" s="40">
         <v>192</v>
       </c>
-      <c r="L49" s="44">
+      <c r="L49" s="40">
         <v>95</v>
       </c>
-      <c r="M49" s="44">
+      <c r="M49" s="40">
         <v>97</v>
       </c>
-      <c r="N49" s="44">
+      <c r="N49" s="40">
         <v>198</v>
       </c>
-      <c r="O49" s="44">
+      <c r="O49" s="40">
         <v>105</v>
       </c>
-      <c r="P49" s="44">
+      <c r="P49" s="40">
         <v>93</v>
       </c>
-      <c r="Q49" s="44">
+      <c r="Q49" s="40">
         <v>212</v>
       </c>
-      <c r="R49" s="44">
+      <c r="R49" s="40">
         <v>108</v>
       </c>
-      <c r="S49" s="50">
+      <c r="S49" s="46">
         <v>104</v>
       </c>
-      <c r="T49" s="3"/>
-[...2 lines deleted...]
-      <c r="A50" s="9" t="s">
+    </row>
+    <row r="50" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="49">
+      <c r="B50" s="45">
         <v>8</v>
       </c>
-      <c r="C50" s="44">
+      <c r="C50" s="40">
         <v>19</v>
       </c>
-      <c r="D50" s="44">
+      <c r="D50" s="40">
         <v>1015</v>
       </c>
-      <c r="E50" s="44">
+      <c r="E50" s="40">
         <v>394</v>
       </c>
-      <c r="F50" s="44">
+      <c r="F50" s="40">
         <v>213</v>
       </c>
-      <c r="G50" s="44">
+      <c r="G50" s="40">
         <v>181</v>
       </c>
-      <c r="H50" s="44">
-[...8 lines deleted...]
-      <c r="K50" s="44">
+      <c r="H50" s="40">
+        <v>0</v>
+      </c>
+      <c r="I50" s="40">
+        <v>0</v>
+      </c>
+      <c r="J50" s="40">
+        <v>0</v>
+      </c>
+      <c r="K50" s="40">
         <v>194</v>
       </c>
-      <c r="L50" s="44">
+      <c r="L50" s="40">
         <v>100</v>
       </c>
-      <c r="M50" s="44">
+      <c r="M50" s="40">
         <v>94</v>
       </c>
-      <c r="N50" s="44">
+      <c r="N50" s="40">
         <v>200</v>
       </c>
-      <c r="O50" s="44">
+      <c r="O50" s="40">
         <v>113</v>
       </c>
-      <c r="P50" s="44">
+      <c r="P50" s="40">
         <v>87</v>
       </c>
-      <c r="Q50" s="44">
+      <c r="Q50" s="40">
         <v>201</v>
       </c>
-      <c r="R50" s="44">
+      <c r="R50" s="40">
         <v>94</v>
       </c>
-      <c r="S50" s="50">
+      <c r="S50" s="46">
         <v>107</v>
       </c>
-      <c r="T50" s="3"/>
-[...2 lines deleted...]
-      <c r="A51" s="9" t="s">
+    </row>
+    <row r="51" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B51" s="49">
+      <c r="B51" s="45">
         <v>3</v>
       </c>
-      <c r="C51" s="44">
+      <c r="C51" s="40">
         <v>9</v>
       </c>
-      <c r="D51" s="44">
+      <c r="D51" s="40">
         <v>380</v>
       </c>
-      <c r="E51" s="44">
+      <c r="E51" s="40">
         <v>120</v>
       </c>
-      <c r="F51" s="44">
+      <c r="F51" s="40">
         <v>58</v>
       </c>
-      <c r="G51" s="44">
+      <c r="G51" s="40">
         <v>62</v>
       </c>
-      <c r="H51" s="44">
+      <c r="H51" s="40">
         <v>32</v>
       </c>
-      <c r="I51" s="44">
+      <c r="I51" s="40">
         <v>16</v>
       </c>
-      <c r="J51" s="44">
+      <c r="J51" s="40">
         <v>16</v>
       </c>
-      <c r="K51" s="44">
+      <c r="K51" s="40">
         <v>39</v>
       </c>
-      <c r="L51" s="44">
+      <c r="L51" s="40">
         <v>21</v>
       </c>
-      <c r="M51" s="44">
+      <c r="M51" s="40">
         <v>18</v>
       </c>
-      <c r="N51" s="44">
+      <c r="N51" s="40">
         <v>49</v>
       </c>
-      <c r="O51" s="44">
+      <c r="O51" s="40">
         <v>21</v>
       </c>
-      <c r="P51" s="44">
+      <c r="P51" s="40">
         <v>28</v>
       </c>
-      <c r="Q51" s="44">
+      <c r="Q51" s="40">
         <v>34</v>
       </c>
-      <c r="R51" s="44">
+      <c r="R51" s="40">
         <v>18</v>
       </c>
-      <c r="S51" s="50">
+      <c r="S51" s="46">
         <v>16</v>
       </c>
-      <c r="T51" s="3"/>
-[...2 lines deleted...]
-      <c r="A52" s="9" t="s">
+    </row>
+    <row r="52" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="B52" s="49">
+      <c r="B52" s="45">
         <v>5</v>
       </c>
-      <c r="C52" s="44">
+      <c r="C52" s="40">
         <v>16</v>
       </c>
-      <c r="D52" s="44">
+      <c r="D52" s="40">
         <v>760</v>
       </c>
-      <c r="E52" s="44">
+      <c r="E52" s="40">
         <v>208</v>
       </c>
-      <c r="F52" s="44">
+      <c r="F52" s="40">
         <v>105</v>
       </c>
-      <c r="G52" s="44">
+      <c r="G52" s="40">
         <v>103</v>
       </c>
-      <c r="H52" s="44">
+      <c r="H52" s="40">
         <v>25</v>
       </c>
-      <c r="I52" s="44">
+      <c r="I52" s="40">
         <v>16</v>
       </c>
-      <c r="J52" s="44">
+      <c r="J52" s="40">
         <v>9</v>
       </c>
-      <c r="K52" s="44">
+      <c r="K52" s="40">
         <v>81</v>
       </c>
-      <c r="L52" s="44">
+      <c r="L52" s="40">
         <v>45</v>
       </c>
-      <c r="M52" s="44">
+      <c r="M52" s="40">
         <v>36</v>
       </c>
-      <c r="N52" s="44">
+      <c r="N52" s="40">
         <v>102</v>
       </c>
-      <c r="O52" s="44">
+      <c r="O52" s="40">
         <v>44</v>
       </c>
-      <c r="P52" s="44">
+      <c r="P52" s="40">
         <v>58</v>
       </c>
-      <c r="Q52" s="44">
+      <c r="Q52" s="40">
         <v>121</v>
       </c>
-      <c r="R52" s="44">
+      <c r="R52" s="40">
         <v>65</v>
       </c>
-      <c r="S52" s="50">
+      <c r="S52" s="46">
         <v>56</v>
       </c>
-      <c r="T52" s="3"/>
-[...2 lines deleted...]
-      <c r="A53" s="9" t="s">
+    </row>
+    <row r="53" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B53" s="49">
+      <c r="B53" s="45">
         <v>3</v>
       </c>
-      <c r="C53" s="44">
+      <c r="C53" s="40">
         <v>6</v>
       </c>
-      <c r="D53" s="44">
+      <c r="D53" s="40">
         <v>420</v>
       </c>
-      <c r="E53" s="44">
+      <c r="E53" s="40">
         <v>118</v>
       </c>
-      <c r="F53" s="44">
+      <c r="F53" s="40">
         <v>61</v>
       </c>
-      <c r="G53" s="44">
+      <c r="G53" s="40">
         <v>57</v>
       </c>
-      <c r="H53" s="44">
+      <c r="H53" s="40">
         <v>20</v>
       </c>
-      <c r="I53" s="44">
+      <c r="I53" s="40">
         <v>6</v>
       </c>
-      <c r="J53" s="44">
+      <c r="J53" s="40">
         <v>14</v>
       </c>
-      <c r="K53" s="44">
+      <c r="K53" s="40">
         <v>50</v>
       </c>
-      <c r="L53" s="44">
+      <c r="L53" s="40">
         <v>27</v>
       </c>
-      <c r="M53" s="44">
+      <c r="M53" s="40">
         <v>23</v>
       </c>
-      <c r="N53" s="44">
+      <c r="N53" s="40">
         <v>48</v>
       </c>
-      <c r="O53" s="44">
+      <c r="O53" s="40">
         <v>28</v>
       </c>
-      <c r="P53" s="44">
+      <c r="P53" s="40">
         <v>20</v>
       </c>
-      <c r="Q53" s="44">
+      <c r="Q53" s="40">
         <v>57</v>
       </c>
-      <c r="R53" s="44">
+      <c r="R53" s="40">
         <v>24</v>
       </c>
-      <c r="S53" s="50">
+      <c r="S53" s="46">
         <v>33</v>
       </c>
-      <c r="T53" s="3"/>
-[...2 lines deleted...]
-      <c r="A54" s="9" t="s">
+    </row>
+    <row r="54" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B54" s="49">
-[...56 lines deleted...]
-      <c r="A55" s="9" t="s">
+      <c r="B54" s="45">
+        <v>0</v>
+      </c>
+      <c r="C54" s="40">
+        <v>0</v>
+      </c>
+      <c r="D54" s="40">
+        <v>0</v>
+      </c>
+      <c r="E54" s="40">
+        <v>0</v>
+      </c>
+      <c r="F54" s="40">
+        <v>0</v>
+      </c>
+      <c r="G54" s="40">
+        <v>0</v>
+      </c>
+      <c r="H54" s="40">
+        <v>0</v>
+      </c>
+      <c r="I54" s="40">
+        <v>0</v>
+      </c>
+      <c r="J54" s="40">
+        <v>0</v>
+      </c>
+      <c r="K54" s="40">
+        <v>0</v>
+      </c>
+      <c r="L54" s="40">
+        <v>0</v>
+      </c>
+      <c r="M54" s="40">
+        <v>0</v>
+      </c>
+      <c r="N54" s="40">
+        <v>0</v>
+      </c>
+      <c r="O54" s="40">
+        <v>0</v>
+      </c>
+      <c r="P54" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="40">
+        <v>0</v>
+      </c>
+      <c r="R54" s="40">
+        <v>0</v>
+      </c>
+      <c r="S54" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="B55" s="49">
+      <c r="B55" s="45">
         <v>6</v>
       </c>
-      <c r="C55" s="44">
+      <c r="C55" s="40">
         <v>32</v>
       </c>
-      <c r="D55" s="44">
+      <c r="D55" s="40">
         <v>1110</v>
       </c>
-      <c r="E55" s="44">
+      <c r="E55" s="40">
         <v>740</v>
       </c>
-      <c r="F55" s="44">
+      <c r="F55" s="40">
         <v>361</v>
       </c>
-      <c r="G55" s="44">
+      <c r="G55" s="40">
         <v>379</v>
       </c>
-      <c r="H55" s="44">
+      <c r="H55" s="40">
         <v>185</v>
       </c>
-      <c r="I55" s="44">
+      <c r="I55" s="40">
         <v>84</v>
       </c>
-      <c r="J55" s="44">
+      <c r="J55" s="40">
         <v>101</v>
       </c>
-      <c r="K55" s="44">
+      <c r="K55" s="40">
         <v>275</v>
       </c>
-      <c r="L55" s="44">
+      <c r="L55" s="40">
         <v>142</v>
       </c>
-      <c r="M55" s="44">
+      <c r="M55" s="40">
         <v>133</v>
       </c>
-      <c r="N55" s="44">
+      <c r="N55" s="40">
         <v>280</v>
       </c>
-      <c r="O55" s="44">
+      <c r="O55" s="40">
         <v>135</v>
       </c>
-      <c r="P55" s="44">
+      <c r="P55" s="40">
         <v>145</v>
       </c>
-      <c r="Q55" s="44">
+      <c r="Q55" s="40">
         <v>293</v>
       </c>
-      <c r="R55" s="44">
+      <c r="R55" s="40">
         <v>142</v>
       </c>
-      <c r="S55" s="50">
+      <c r="S55" s="46">
         <v>151</v>
       </c>
-      <c r="T55" s="3"/>
-[...2 lines deleted...]
-      <c r="A56" s="9" t="s">
+    </row>
+    <row r="56" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="B56" s="49">
+      <c r="B56" s="45">
         <v>2</v>
       </c>
-      <c r="C56" s="44">
+      <c r="C56" s="40">
         <v>10</v>
       </c>
-      <c r="D56" s="44">
+      <c r="D56" s="40">
         <v>530</v>
       </c>
-      <c r="E56" s="44">
+      <c r="E56" s="40">
         <v>219</v>
       </c>
-      <c r="F56" s="44">
+      <c r="F56" s="40">
         <v>120</v>
       </c>
-      <c r="G56" s="44">
+      <c r="G56" s="40">
         <v>99</v>
       </c>
-      <c r="H56" s="44">
+      <c r="H56" s="40">
         <v>57</v>
       </c>
-      <c r="I56" s="44">
+      <c r="I56" s="40">
         <v>31</v>
       </c>
-      <c r="J56" s="44">
+      <c r="J56" s="40">
         <v>26</v>
       </c>
-      <c r="K56" s="44">
+      <c r="K56" s="40">
         <v>81</v>
       </c>
-      <c r="L56" s="44">
+      <c r="L56" s="40">
         <v>46</v>
       </c>
-      <c r="M56" s="44">
+      <c r="M56" s="40">
         <v>35</v>
       </c>
-      <c r="N56" s="44">
+      <c r="N56" s="40">
         <v>81</v>
       </c>
-      <c r="O56" s="44">
+      <c r="O56" s="40">
         <v>43</v>
       </c>
-      <c r="P56" s="44">
+      <c r="P56" s="40">
         <v>38</v>
       </c>
-      <c r="Q56" s="44">
+      <c r="Q56" s="40">
         <v>97</v>
       </c>
-      <c r="R56" s="44">
+      <c r="R56" s="40">
         <v>41</v>
       </c>
-      <c r="S56" s="50">
+      <c r="S56" s="46">
         <v>56</v>
       </c>
-      <c r="T56" s="3"/>
-[...2 lines deleted...]
-      <c r="A57" s="9" t="s">
+    </row>
+    <row r="57" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B57" s="49">
+      <c r="B57" s="45">
         <v>2</v>
       </c>
-      <c r="C57" s="44">
+      <c r="C57" s="40">
         <v>12</v>
       </c>
-      <c r="D57" s="44">
+      <c r="D57" s="40">
         <v>680</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="40">
         <v>262</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="40">
         <v>126</v>
       </c>
-      <c r="G57" s="44">
+      <c r="G57" s="40">
         <v>136</v>
       </c>
-      <c r="H57" s="44">
+      <c r="H57" s="40">
         <v>82</v>
       </c>
-      <c r="I57" s="44">
+      <c r="I57" s="40">
         <v>46</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="40">
         <v>36</v>
       </c>
-      <c r="K57" s="44">
+      <c r="K57" s="40">
         <v>85</v>
       </c>
-      <c r="L57" s="44">
+      <c r="L57" s="40">
         <v>37</v>
       </c>
-      <c r="M57" s="44">
+      <c r="M57" s="40">
         <v>48</v>
       </c>
-      <c r="N57" s="44">
+      <c r="N57" s="40">
         <v>95</v>
       </c>
-      <c r="O57" s="44">
+      <c r="O57" s="40">
         <v>43</v>
       </c>
-      <c r="P57" s="44">
+      <c r="P57" s="40">
         <v>52</v>
       </c>
-      <c r="Q57" s="44">
+      <c r="Q57" s="40">
         <v>102</v>
       </c>
-      <c r="R57" s="44">
+      <c r="R57" s="40">
         <v>48</v>
       </c>
-      <c r="S57" s="50">
+      <c r="S57" s="46">
         <v>54</v>
       </c>
-      <c r="T57" s="3"/>
-[...2 lines deleted...]
-      <c r="A58" s="9" t="s">
+    </row>
+    <row r="58" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="B58" s="49">
-[...56 lines deleted...]
-      <c r="A59" s="9" t="s">
+      <c r="B58" s="45">
+        <v>0</v>
+      </c>
+      <c r="C58" s="40">
+        <v>0</v>
+      </c>
+      <c r="D58" s="40">
+        <v>0</v>
+      </c>
+      <c r="E58" s="40">
+        <v>0</v>
+      </c>
+      <c r="F58" s="40">
+        <v>0</v>
+      </c>
+      <c r="G58" s="40">
+        <v>0</v>
+      </c>
+      <c r="H58" s="40">
+        <v>0</v>
+      </c>
+      <c r="I58" s="40">
+        <v>0</v>
+      </c>
+      <c r="J58" s="40">
+        <v>0</v>
+      </c>
+      <c r="K58" s="40">
+        <v>0</v>
+      </c>
+      <c r="L58" s="40">
+        <v>0</v>
+      </c>
+      <c r="M58" s="40">
+        <v>0</v>
+      </c>
+      <c r="N58" s="40">
+        <v>0</v>
+      </c>
+      <c r="O58" s="40">
+        <v>0</v>
+      </c>
+      <c r="P58" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="40">
+        <v>0</v>
+      </c>
+      <c r="R58" s="40">
+        <v>0</v>
+      </c>
+      <c r="S58" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="B59" s="49">
-[...56 lines deleted...]
-      <c r="A60" s="9" t="s">
+      <c r="B59" s="45">
+        <v>0</v>
+      </c>
+      <c r="C59" s="40">
+        <v>0</v>
+      </c>
+      <c r="D59" s="40">
+        <v>0</v>
+      </c>
+      <c r="E59" s="40">
+        <v>0</v>
+      </c>
+      <c r="F59" s="40">
+        <v>0</v>
+      </c>
+      <c r="G59" s="40">
+        <v>0</v>
+      </c>
+      <c r="H59" s="40">
+        <v>0</v>
+      </c>
+      <c r="I59" s="40">
+        <v>0</v>
+      </c>
+      <c r="J59" s="40">
+        <v>0</v>
+      </c>
+      <c r="K59" s="40">
+        <v>0</v>
+      </c>
+      <c r="L59" s="40">
+        <v>0</v>
+      </c>
+      <c r="M59" s="40">
+        <v>0</v>
+      </c>
+      <c r="N59" s="40">
+        <v>0</v>
+      </c>
+      <c r="O59" s="40">
+        <v>0</v>
+      </c>
+      <c r="P59" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="40">
+        <v>0</v>
+      </c>
+      <c r="R59" s="40">
+        <v>0</v>
+      </c>
+      <c r="S59" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B60" s="49">
+      <c r="B60" s="45">
         <v>2</v>
       </c>
-      <c r="C60" s="44">
+      <c r="C60" s="40">
         <v>4</v>
       </c>
-      <c r="D60" s="44">
+      <c r="D60" s="40">
         <v>175</v>
       </c>
-      <c r="E60" s="44">
+      <c r="E60" s="40">
         <v>47</v>
       </c>
-      <c r="F60" s="44">
+      <c r="F60" s="40">
         <v>23</v>
       </c>
-      <c r="G60" s="44">
+      <c r="G60" s="40">
         <v>24</v>
       </c>
-      <c r="H60" s="44">
-[...17 lines deleted...]
-      <c r="N60" s="44">
+      <c r="H60" s="40">
+        <v>0</v>
+      </c>
+      <c r="I60" s="40">
+        <v>0</v>
+      </c>
+      <c r="J60" s="40">
+        <v>0</v>
+      </c>
+      <c r="K60" s="40">
+        <v>0</v>
+      </c>
+      <c r="L60" s="40">
+        <v>0</v>
+      </c>
+      <c r="M60" s="40">
+        <v>0</v>
+      </c>
+      <c r="N60" s="40">
         <v>47</v>
       </c>
-      <c r="O60" s="44">
+      <c r="O60" s="40">
         <v>23</v>
       </c>
-      <c r="P60" s="44">
+      <c r="P60" s="40">
         <v>24</v>
       </c>
-      <c r="Q60" s="44">
+      <c r="Q60" s="40">
         <v>47</v>
       </c>
-      <c r="R60" s="44">
+      <c r="R60" s="40">
         <v>22</v>
       </c>
-      <c r="S60" s="50">
+      <c r="S60" s="46">
         <v>25</v>
       </c>
-      <c r="T60" s="3"/>
-[...2 lines deleted...]
-      <c r="A61" s="9" t="s">
+    </row>
+    <row r="61" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B61" s="49">
+      <c r="B61" s="45">
         <v>2</v>
       </c>
-      <c r="C61" s="44">
+      <c r="C61" s="40">
         <v>6</v>
       </c>
-      <c r="D61" s="44">
+      <c r="D61" s="40">
         <v>300</v>
       </c>
-      <c r="E61" s="44">
+      <c r="E61" s="40">
         <v>86</v>
       </c>
-      <c r="F61" s="44">
+      <c r="F61" s="40">
         <v>46</v>
       </c>
-      <c r="G61" s="44">
+      <c r="G61" s="40">
         <v>40</v>
       </c>
-      <c r="H61" s="44">
+      <c r="H61" s="40">
         <v>32</v>
       </c>
-      <c r="I61" s="44">
+      <c r="I61" s="40">
         <v>16</v>
       </c>
-      <c r="J61" s="44">
+      <c r="J61" s="40">
         <v>16</v>
       </c>
-      <c r="K61" s="44">
+      <c r="K61" s="40">
         <v>29</v>
       </c>
-      <c r="L61" s="44">
+      <c r="L61" s="40">
         <v>14</v>
       </c>
-      <c r="M61" s="44">
+      <c r="M61" s="40">
         <v>15</v>
       </c>
-      <c r="N61" s="44">
+      <c r="N61" s="40">
         <v>25</v>
       </c>
-      <c r="O61" s="44">
+      <c r="O61" s="40">
         <v>16</v>
       </c>
-      <c r="P61" s="44">
+      <c r="P61" s="40">
         <v>9</v>
       </c>
-      <c r="Q61" s="44">
+      <c r="Q61" s="40">
         <v>57</v>
       </c>
-      <c r="R61" s="44">
+      <c r="R61" s="40">
         <v>37</v>
       </c>
-      <c r="S61" s="50">
+      <c r="S61" s="46">
         <v>20</v>
       </c>
-      <c r="T61" s="3"/>
-[...2 lines deleted...]
-      <c r="A62" s="9" t="s">
+    </row>
+    <row r="62" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="B62" s="49">
+      <c r="B62" s="45">
         <v>1</v>
       </c>
-      <c r="C62" s="44">
+      <c r="C62" s="40">
         <v>6</v>
       </c>
-      <c r="D62" s="44">
+      <c r="D62" s="40">
         <v>200</v>
       </c>
-      <c r="E62" s="44">
+      <c r="E62" s="40">
         <v>165</v>
       </c>
-      <c r="F62" s="44">
+      <c r="F62" s="40">
         <v>72</v>
       </c>
-      <c r="G62" s="44">
+      <c r="G62" s="40">
         <v>93</v>
       </c>
-      <c r="H62" s="44">
+      <c r="H62" s="40">
         <v>50</v>
       </c>
-      <c r="I62" s="44">
+      <c r="I62" s="40">
         <v>23</v>
       </c>
-      <c r="J62" s="44">
+      <c r="J62" s="40">
         <v>27</v>
       </c>
-      <c r="K62" s="44">
+      <c r="K62" s="40">
         <v>57</v>
       </c>
-      <c r="L62" s="44">
+      <c r="L62" s="40">
         <v>23</v>
       </c>
-      <c r="M62" s="44">
+      <c r="M62" s="40">
         <v>34</v>
       </c>
-      <c r="N62" s="44">
+      <c r="N62" s="40">
         <v>58</v>
       </c>
-      <c r="O62" s="44">
+      <c r="O62" s="40">
         <v>26</v>
       </c>
-      <c r="P62" s="44">
+      <c r="P62" s="40">
         <v>32</v>
       </c>
-      <c r="Q62" s="44">
+      <c r="Q62" s="40">
         <v>59</v>
       </c>
-      <c r="R62" s="44">
+      <c r="R62" s="40">
         <v>23</v>
       </c>
-      <c r="S62" s="50">
+      <c r="S62" s="46">
         <v>36</v>
       </c>
-      <c r="T62" s="3"/>
-[...2 lines deleted...]
-      <c r="A63" s="9" t="s">
+    </row>
+    <row r="63" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="B63" s="49">
+      <c r="B63" s="45">
         <v>2</v>
       </c>
-      <c r="C63" s="44">
+      <c r="C63" s="40">
         <v>6</v>
       </c>
-      <c r="D63" s="44">
+      <c r="D63" s="40">
         <v>210</v>
       </c>
-      <c r="E63" s="44">
+      <c r="E63" s="40">
         <v>148</v>
       </c>
-      <c r="F63" s="44">
+      <c r="F63" s="40">
         <v>69</v>
       </c>
-      <c r="G63" s="44">
+      <c r="G63" s="40">
         <v>79</v>
       </c>
-      <c r="H63" s="44">
+      <c r="H63" s="40">
         <v>52</v>
       </c>
-      <c r="I63" s="44">
+      <c r="I63" s="40">
         <v>23</v>
       </c>
-      <c r="J63" s="44">
+      <c r="J63" s="40">
         <v>29</v>
       </c>
-      <c r="K63" s="44">
+      <c r="K63" s="40">
         <v>48</v>
       </c>
-      <c r="L63" s="44">
+      <c r="L63" s="40">
         <v>25</v>
       </c>
-      <c r="M63" s="44">
+      <c r="M63" s="40">
         <v>23</v>
       </c>
-      <c r="N63" s="44">
+      <c r="N63" s="40">
         <v>48</v>
       </c>
-      <c r="O63" s="44">
+      <c r="O63" s="40">
         <v>21</v>
       </c>
-      <c r="P63" s="44">
+      <c r="P63" s="40">
         <v>27</v>
       </c>
-      <c r="Q63" s="44">
+      <c r="Q63" s="40">
         <v>50</v>
       </c>
-      <c r="R63" s="44">
+      <c r="R63" s="40">
         <v>25</v>
       </c>
-      <c r="S63" s="50">
+      <c r="S63" s="46">
         <v>25</v>
       </c>
-      <c r="T63" s="3"/>
-[...2 lines deleted...]
-      <c r="A64" s="9" t="s">
+    </row>
+    <row r="64" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B64" s="49">
-[...56 lines deleted...]
-      <c r="A65" s="9" t="s">
+      <c r="B64" s="45">
+        <v>0</v>
+      </c>
+      <c r="C64" s="40">
+        <v>0</v>
+      </c>
+      <c r="D64" s="40">
+        <v>0</v>
+      </c>
+      <c r="E64" s="40">
+        <v>0</v>
+      </c>
+      <c r="F64" s="40">
+        <v>0</v>
+      </c>
+      <c r="G64" s="40">
+        <v>0</v>
+      </c>
+      <c r="H64" s="40">
+        <v>0</v>
+      </c>
+      <c r="I64" s="40">
+        <v>0</v>
+      </c>
+      <c r="J64" s="40">
+        <v>0</v>
+      </c>
+      <c r="K64" s="40">
+        <v>0</v>
+      </c>
+      <c r="L64" s="40">
+        <v>0</v>
+      </c>
+      <c r="M64" s="40">
+        <v>0</v>
+      </c>
+      <c r="N64" s="40">
+        <v>0</v>
+      </c>
+      <c r="O64" s="40">
+        <v>0</v>
+      </c>
+      <c r="P64" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="40">
+        <v>0</v>
+      </c>
+      <c r="R64" s="40">
+        <v>0</v>
+      </c>
+      <c r="S64" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="B65" s="49">
-[...56 lines deleted...]
-      <c r="A66" s="9" t="s">
+      <c r="B65" s="45">
+        <v>0</v>
+      </c>
+      <c r="C65" s="40">
+        <v>0</v>
+      </c>
+      <c r="D65" s="40">
+        <v>0</v>
+      </c>
+      <c r="E65" s="40">
+        <v>0</v>
+      </c>
+      <c r="F65" s="40">
+        <v>0</v>
+      </c>
+      <c r="G65" s="40">
+        <v>0</v>
+      </c>
+      <c r="H65" s="40">
+        <v>0</v>
+      </c>
+      <c r="I65" s="40">
+        <v>0</v>
+      </c>
+      <c r="J65" s="40">
+        <v>0</v>
+      </c>
+      <c r="K65" s="40">
+        <v>0</v>
+      </c>
+      <c r="L65" s="40">
+        <v>0</v>
+      </c>
+      <c r="M65" s="40">
+        <v>0</v>
+      </c>
+      <c r="N65" s="40">
+        <v>0</v>
+      </c>
+      <c r="O65" s="40">
+        <v>0</v>
+      </c>
+      <c r="P65" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="40">
+        <v>0</v>
+      </c>
+      <c r="R65" s="40">
+        <v>0</v>
+      </c>
+      <c r="S65" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="B66" s="49">
-[...56 lines deleted...]
-      <c r="A67" s="9" t="s">
+      <c r="B66" s="45">
+        <v>0</v>
+      </c>
+      <c r="C66" s="40">
+        <v>0</v>
+      </c>
+      <c r="D66" s="40">
+        <v>0</v>
+      </c>
+      <c r="E66" s="40">
+        <v>0</v>
+      </c>
+      <c r="F66" s="40">
+        <v>0</v>
+      </c>
+      <c r="G66" s="40">
+        <v>0</v>
+      </c>
+      <c r="H66" s="40">
+        <v>0</v>
+      </c>
+      <c r="I66" s="40">
+        <v>0</v>
+      </c>
+      <c r="J66" s="40">
+        <v>0</v>
+      </c>
+      <c r="K66" s="40">
+        <v>0</v>
+      </c>
+      <c r="L66" s="40">
+        <v>0</v>
+      </c>
+      <c r="M66" s="40">
+        <v>0</v>
+      </c>
+      <c r="N66" s="40">
+        <v>0</v>
+      </c>
+      <c r="O66" s="40">
+        <v>0</v>
+      </c>
+      <c r="P66" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="40">
+        <v>0</v>
+      </c>
+      <c r="R66" s="40">
+        <v>0</v>
+      </c>
+      <c r="S66" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B67" s="49">
-[...56 lines deleted...]
-      <c r="A68" s="9" t="s">
+      <c r="B67" s="45">
+        <v>0</v>
+      </c>
+      <c r="C67" s="40">
+        <v>0</v>
+      </c>
+      <c r="D67" s="40">
+        <v>0</v>
+      </c>
+      <c r="E67" s="40">
+        <v>0</v>
+      </c>
+      <c r="F67" s="40">
+        <v>0</v>
+      </c>
+      <c r="G67" s="40">
+        <v>0</v>
+      </c>
+      <c r="H67" s="40">
+        <v>0</v>
+      </c>
+      <c r="I67" s="40">
+        <v>0</v>
+      </c>
+      <c r="J67" s="40">
+        <v>0</v>
+      </c>
+      <c r="K67" s="40">
+        <v>0</v>
+      </c>
+      <c r="L67" s="40">
+        <v>0</v>
+      </c>
+      <c r="M67" s="40">
+        <v>0</v>
+      </c>
+      <c r="N67" s="40">
+        <v>0</v>
+      </c>
+      <c r="O67" s="40">
+        <v>0</v>
+      </c>
+      <c r="P67" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="40">
+        <v>0</v>
+      </c>
+      <c r="R67" s="40">
+        <v>0</v>
+      </c>
+      <c r="S67" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B68" s="49">
-[...56 lines deleted...]
-      <c r="A69" s="9" t="s">
+      <c r="B68" s="45">
+        <v>0</v>
+      </c>
+      <c r="C68" s="40">
+        <v>0</v>
+      </c>
+      <c r="D68" s="40">
+        <v>0</v>
+      </c>
+      <c r="E68" s="40">
+        <v>0</v>
+      </c>
+      <c r="F68" s="40">
+        <v>0</v>
+      </c>
+      <c r="G68" s="40">
+        <v>0</v>
+      </c>
+      <c r="H68" s="40">
+        <v>0</v>
+      </c>
+      <c r="I68" s="40">
+        <v>0</v>
+      </c>
+      <c r="J68" s="40">
+        <v>0</v>
+      </c>
+      <c r="K68" s="40">
+        <v>0</v>
+      </c>
+      <c r="L68" s="40">
+        <v>0</v>
+      </c>
+      <c r="M68" s="40">
+        <v>0</v>
+      </c>
+      <c r="N68" s="40">
+        <v>0</v>
+      </c>
+      <c r="O68" s="40">
+        <v>0</v>
+      </c>
+      <c r="P68" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="40">
+        <v>0</v>
+      </c>
+      <c r="R68" s="40">
+        <v>0</v>
+      </c>
+      <c r="S68" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="B69" s="49">
+      <c r="B69" s="45">
         <v>1</v>
       </c>
-      <c r="C69" s="44">
+      <c r="C69" s="40">
         <v>6</v>
       </c>
-      <c r="D69" s="44">
+      <c r="D69" s="40">
         <v>200</v>
       </c>
-      <c r="E69" s="44">
+      <c r="E69" s="40">
         <v>103</v>
       </c>
-      <c r="F69" s="44">
+      <c r="F69" s="40">
         <v>45</v>
       </c>
-      <c r="G69" s="44">
+      <c r="G69" s="40">
         <v>58</v>
       </c>
-      <c r="H69" s="44">
+      <c r="H69" s="40">
         <v>35</v>
       </c>
-      <c r="I69" s="44">
+      <c r="I69" s="40">
         <v>13</v>
       </c>
-      <c r="J69" s="44">
+      <c r="J69" s="40">
         <v>22</v>
       </c>
-      <c r="K69" s="44">
+      <c r="K69" s="40">
         <v>30</v>
       </c>
-      <c r="L69" s="44">
+      <c r="L69" s="40">
         <v>14</v>
       </c>
-      <c r="M69" s="44">
+      <c r="M69" s="40">
         <v>16</v>
       </c>
-      <c r="N69" s="44">
+      <c r="N69" s="40">
         <v>38</v>
       </c>
-      <c r="O69" s="44">
+      <c r="O69" s="40">
         <v>18</v>
       </c>
-      <c r="P69" s="44">
+      <c r="P69" s="40">
         <v>20</v>
       </c>
-      <c r="Q69" s="44">
+      <c r="Q69" s="40">
         <v>34</v>
       </c>
-      <c r="R69" s="44">
+      <c r="R69" s="40">
         <v>18</v>
       </c>
-      <c r="S69" s="50">
+      <c r="S69" s="46">
         <v>16</v>
       </c>
-      <c r="T69" s="3"/>
-[...2 lines deleted...]
-      <c r="A70" s="9" t="s">
+    </row>
+    <row r="70" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="B70" s="49">
-[...56 lines deleted...]
-      <c r="A71" s="9" t="s">
+      <c r="B70" s="45">
+        <v>0</v>
+      </c>
+      <c r="C70" s="40">
+        <v>0</v>
+      </c>
+      <c r="D70" s="40">
+        <v>0</v>
+      </c>
+      <c r="E70" s="40">
+        <v>0</v>
+      </c>
+      <c r="F70" s="40">
+        <v>0</v>
+      </c>
+      <c r="G70" s="40">
+        <v>0</v>
+      </c>
+      <c r="H70" s="40">
+        <v>0</v>
+      </c>
+      <c r="I70" s="40">
+        <v>0</v>
+      </c>
+      <c r="J70" s="40">
+        <v>0</v>
+      </c>
+      <c r="K70" s="40">
+        <v>0</v>
+      </c>
+      <c r="L70" s="40">
+        <v>0</v>
+      </c>
+      <c r="M70" s="40">
+        <v>0</v>
+      </c>
+      <c r="N70" s="40">
+        <v>0</v>
+      </c>
+      <c r="O70" s="40">
+        <v>0</v>
+      </c>
+      <c r="P70" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="40">
+        <v>0</v>
+      </c>
+      <c r="R70" s="40">
+        <v>0</v>
+      </c>
+      <c r="S70" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B71" s="49">
-[...56 lines deleted...]
-      <c r="A72" s="11" t="s">
+      <c r="B71" s="45">
+        <v>0</v>
+      </c>
+      <c r="C71" s="40">
+        <v>0</v>
+      </c>
+      <c r="D71" s="40">
+        <v>0</v>
+      </c>
+      <c r="E71" s="40">
+        <v>0</v>
+      </c>
+      <c r="F71" s="40">
+        <v>0</v>
+      </c>
+      <c r="G71" s="40">
+        <v>0</v>
+      </c>
+      <c r="H71" s="40">
+        <v>0</v>
+      </c>
+      <c r="I71" s="40">
+        <v>0</v>
+      </c>
+      <c r="J71" s="40">
+        <v>0</v>
+      </c>
+      <c r="K71" s="40">
+        <v>0</v>
+      </c>
+      <c r="L71" s="40">
+        <v>0</v>
+      </c>
+      <c r="M71" s="40">
+        <v>0</v>
+      </c>
+      <c r="N71" s="40">
+        <v>0</v>
+      </c>
+      <c r="O71" s="40">
+        <v>0</v>
+      </c>
+      <c r="P71" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="40">
+        <v>0</v>
+      </c>
+      <c r="R71" s="40">
+        <v>0</v>
+      </c>
+      <c r="S71" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="B72" s="51">
+      <c r="B72" s="47">
         <v>1</v>
       </c>
-      <c r="C72" s="52">
+      <c r="C72" s="48">
         <v>4</v>
       </c>
-      <c r="D72" s="52">
+      <c r="D72" s="48">
         <v>180</v>
       </c>
-      <c r="E72" s="52">
+      <c r="E72" s="48">
         <v>72</v>
       </c>
-      <c r="F72" s="52">
+      <c r="F72" s="48">
         <v>43</v>
       </c>
-      <c r="G72" s="52">
+      <c r="G72" s="48">
         <v>29</v>
       </c>
-      <c r="H72" s="52">
-[...8 lines deleted...]
-      <c r="K72" s="52">
+      <c r="H72" s="48">
+        <v>0</v>
+      </c>
+      <c r="I72" s="48">
+        <v>0</v>
+      </c>
+      <c r="J72" s="48">
+        <v>0</v>
+      </c>
+      <c r="K72" s="48">
         <v>33</v>
       </c>
-      <c r="L72" s="52">
+      <c r="L72" s="48">
         <v>18</v>
       </c>
-      <c r="M72" s="52">
+      <c r="M72" s="48">
         <v>15</v>
       </c>
-      <c r="N72" s="52">
+      <c r="N72" s="48">
         <v>39</v>
       </c>
-      <c r="O72" s="52">
+      <c r="O72" s="48">
         <v>25</v>
       </c>
-      <c r="P72" s="52">
+      <c r="P72" s="48">
         <v>14</v>
       </c>
-      <c r="Q72" s="52">
+      <c r="Q72" s="48">
         <v>44</v>
       </c>
-      <c r="R72" s="52">
+      <c r="R72" s="48">
         <v>26</v>
       </c>
-      <c r="S72" s="53">
+      <c r="S72" s="49">
         <v>18</v>
       </c>
-      <c r="T72" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="E3:J3"/>
     <mergeCell ref="K3:P3"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.9" right="0.92" top="0.78740157480314965" bottom="0.33" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C
 &amp;"ＭＳ ゴシック,標準"&amp;14 22</oddFooter>
     <evenFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;12 &amp;"ＭＳ ゴシック,太字"&amp;14 &amp;"ＭＳ ゴシック,標準"23</evenFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="71" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
@@ -5446,32 +5374,31 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>2-1</vt:lpstr>
       <vt:lpstr>'2-1'!Print_Area</vt:lpstr>
       <vt:lpstr>'2-1'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>k.tsi2</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>