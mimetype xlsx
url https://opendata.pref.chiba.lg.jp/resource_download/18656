--- v0 (2026-03-09)
+++ v1 (2026-06-07)
@@ -1,66 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0B6CDD1F-8887-46F4-A0EB-8EA1E7592A9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="9570" windowHeight="9210"/>
+    <workbookView xWindow="3030" yWindow="3030" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="19-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'19-2'!$A$1:$T$69</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'19-2'!$1:$6</definedName>
   </definedNames>
-  <calcPr calcId="162913" fullCalcOnLoad="1" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="T8" i="1" l="1"/>
   <c r="S8" i="1"/>
   <c r="R8" i="1"/>
   <c r="Q8" i="1"/>
   <c r="P8" i="1"/>
   <c r="O8" i="1"/>
   <c r="N8" i="1"/>
   <c r="M8" i="1"/>
   <c r="L8" i="1"/>
   <c r="K8" i="1"/>
   <c r="J8" i="1"/>
   <c r="I8" i="1"/>
   <c r="H8" i="1"/>
   <c r="G8" i="1"/>
   <c r="F8" i="1"/>
   <c r="E8" i="1"/>
   <c r="D8" i="1"/>
   <c r="C8" i="1"/>
   <c r="B8" i="1"/>
   <c r="S10" i="1"/>
@@ -349,58 +358,58 @@
     <t xml:space="preserve">   緑  　  区</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t xml:space="preserve">   美  浜  区</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>平成27年度</t>
   </si>
   <si>
     <t>19. 小学校 職員数（本務者）</t>
     <rPh sb="4" eb="7">
       <t>ショウガッコウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>平成28年度</t>
     <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
-    <numFmt numFmtId="206" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="209" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="177" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="178" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="179" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -738,394 +747,391 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="206" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="207" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="208" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="9" fillId="3" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="209" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...18 lines deleted...]
-    <cellStyle name="ハイパーリンク 2" xfId="20"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="ハイパーリンク 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="21"/>
+    <cellStyle name="標準 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1258,4248 +1264,4246 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:T69"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="22" max="16384" width="10.7109375" style="2"/>
+    <col min="1" max="1" width="14.7109375" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="7" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" customWidth="1"/>
+    <col min="5" max="5" width="7" customWidth="1"/>
+    <col min="6" max="6" width="6.85546875" customWidth="1"/>
+    <col min="7" max="7" width="5.85546875" customWidth="1"/>
+    <col min="8" max="8" width="6.85546875" customWidth="1"/>
+    <col min="9" max="9" width="5.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.140625" customWidth="1"/>
+    <col min="11" max="11" width="5.140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.28515625" customWidth="1"/>
+    <col min="13" max="13" width="6.5703125" customWidth="1"/>
+    <col min="14" max="14" width="6.7109375" customWidth="1"/>
+    <col min="15" max="17" width="5.140625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.5703125" customWidth="1"/>
+    <col min="19" max="19" width="7.28515625" customWidth="1"/>
+    <col min="20" max="20" width="7.5703125" customWidth="1"/>
+    <col min="21" max="21" width="2.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:20" s="12" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="17" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="10"/>
-[...17 lines deleted...]
-      <c r="T1" s="12"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="11"/>
+      <c r="T1" s="11"/>
     </row>
     <row r="2" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="3"/>
-      <c r="C2" s="3"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
     </row>
     <row r="3" spans="1:20" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="22" t="s">
+      <c r="A3" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="27" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="38" t="s">
+      <c r="B3" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="34"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="F3" s="39"/>
-[...15 lines deleted...]
-      <c r="T3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="31"/>
     </row>
     <row r="4" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="23"/>
-[...3 lines deleted...]
-      <c r="E4" s="27" t="s">
+      <c r="A4" s="37"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="32"/>
-      <c r="G4" s="29" t="s">
+      <c r="F4" s="26"/>
+      <c r="G4" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="H4" s="30"/>
-      <c r="I4" s="29" t="s">
+      <c r="H4" s="22"/>
+      <c r="I4" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="J4" s="30"/>
-      <c r="K4" s="46" t="s">
+      <c r="J4" s="22"/>
+      <c r="K4" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="L4" s="46"/>
-      <c r="M4" s="27" t="s">
+      <c r="L4" s="32"/>
+      <c r="M4" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="N4" s="32"/>
-      <c r="O4" s="27" t="s">
+      <c r="N4" s="26"/>
+      <c r="O4" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="P4" s="31"/>
-      <c r="Q4" s="27" t="s">
+      <c r="P4" s="34"/>
+      <c r="Q4" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="R4" s="28"/>
-      <c r="S4" s="29" t="s">
+      <c r="R4" s="40"/>
+      <c r="S4" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="T4" s="30"/>
+      <c r="T4" s="22"/>
     </row>
     <row r="5" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="23"/>
-[...5 lines deleted...]
-      <c r="G5" s="41" t="s">
+      <c r="A5" s="37"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="23" t="s">
         <v>66</v>
       </c>
-      <c r="H5" s="42"/>
-      <c r="I5" s="41" t="s">
+      <c r="H5" s="24"/>
+      <c r="I5" s="23" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="42"/>
-[...2 lines deleted...]
-      <c r="M5" s="25" t="s">
+      <c r="J5" s="24"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="N5" s="37"/>
-[...2 lines deleted...]
-      <c r="Q5" s="25" t="s">
+      <c r="N5" s="28"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="R5" s="26"/>
-      <c r="S5" s="41" t="s">
+      <c r="R5" s="39"/>
+      <c r="S5" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="T5" s="42"/>
+      <c r="T5" s="24"/>
     </row>
     <row r="6" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="24"/>
-[...3 lines deleted...]
-      <c r="C6" s="8" t="s">
+      <c r="A6" s="38"/>
+      <c r="B6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="D6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="8" t="s">
+      <c r="E6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="9" t="s">
+      <c r="F6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="8" t="s">
+      <c r="G6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="9" t="s">
+      <c r="H6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="8" t="s">
+      <c r="I6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="J6" s="9" t="s">
+      <c r="J6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="8" t="s">
+      <c r="K6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="9" t="s">
+      <c r="L6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="M6" s="8" t="s">
+      <c r="M6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="N6" s="9" t="s">
+      <c r="N6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="O6" s="8" t="s">
+      <c r="O6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="P6" s="9" t="s">
+      <c r="P6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="8" t="s">
+      <c r="Q6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="9" t="s">
+      <c r="R6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="8" t="s">
+      <c r="S6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="T6" s="9" t="s">
+      <c r="T6" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="20" t="s">
+      <c r="A7" s="19" t="s">
         <v>77</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="13">
         <v>2182</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="13">
         <v>453</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="13">
         <v>1729</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="13">
         <v>210</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="13">
         <v>680</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="13">
         <v>4</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="13">
         <v>176</v>
       </c>
-      <c r="I7" s="14">
-[...2 lines deleted...]
-      <c r="J7" s="14">
+      <c r="I7" s="13">
+        <v>1</v>
+      </c>
+      <c r="J7" s="13">
         <v>3</v>
       </c>
-      <c r="K7" s="14">
-[...2 lines deleted...]
-      <c r="L7" s="14">
+      <c r="K7" s="13">
+        <v>1</v>
+      </c>
+      <c r="L7" s="13">
         <v>15</v>
       </c>
-      <c r="M7" s="14">
-[...2 lines deleted...]
-      <c r="N7" s="14">
+      <c r="M7" s="13">
+        <v>0</v>
+      </c>
+      <c r="N7" s="13">
         <v>18</v>
       </c>
-      <c r="O7" s="14">
-[...5 lines deleted...]
-      <c r="Q7" s="14">
+      <c r="O7" s="13">
+        <v>0</v>
+      </c>
+      <c r="P7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="13">
         <v>5</v>
       </c>
-      <c r="R7" s="14">
+      <c r="R7" s="13">
         <v>180</v>
       </c>
-      <c r="S7" s="14">
+      <c r="S7" s="13">
         <v>232</v>
       </c>
-      <c r="T7" s="14">
+      <c r="T7" s="13">
         <v>657</v>
       </c>
     </row>
-    <row r="8" spans="1:20" s="13" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:20" s="12" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="20" t="s">
         <v>79</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="16">
         <f>SUM(B11:B69)</f>
         <v>2091</v>
       </c>
-      <c r="C8" s="17">
+      <c r="C8" s="16">
         <f t="shared" ref="C8:T8" si="0">SUM(C11:C69)</f>
         <v>450</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="16">
         <f t="shared" si="0"/>
         <v>1641</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="16">
         <f t="shared" si="0"/>
         <v>208</v>
       </c>
-      <c r="F8" s="17">
+      <c r="F8" s="16">
         <f t="shared" si="0"/>
         <v>675</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="16">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="H8" s="17">
+      <c r="H8" s="16">
         <f t="shared" si="0"/>
         <v>167</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="16">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="16">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="K8" s="17">
+      <c r="K8" s="16">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="L8" s="17">
+      <c r="L8" s="16">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
-      <c r="M8" s="17">
+      <c r="M8" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N8" s="17">
+      <c r="N8" s="16">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="O8" s="17">
+      <c r="O8" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P8" s="17">
+      <c r="P8" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="Q8" s="16">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="R8" s="17">
+      <c r="R8" s="16">
         <f t="shared" si="0"/>
         <v>182</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S8" s="16">
         <f t="shared" si="0"/>
         <v>232</v>
       </c>
-      <c r="T8" s="17">
+      <c r="T8" s="16">
         <f t="shared" si="0"/>
         <v>577</v>
       </c>
     </row>
     <row r="9" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="4"/>
-[...18 lines deleted...]
-      <c r="T9" s="14"/>
+      <c r="A9" s="3"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="13"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="13"/>
+      <c r="Q9" s="13"/>
+      <c r="R9" s="13"/>
+      <c r="S9" s="13"/>
+      <c r="T9" s="13"/>
     </row>
     <row r="10" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="13">
         <f>SUM(B11:B16)</f>
         <v>457</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="13">
         <f t="shared" ref="C10:T10" si="1">SUM(C11:C16)</f>
         <v>174</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="13">
         <f t="shared" si="1"/>
         <v>283</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="13">
         <f t="shared" si="1"/>
         <v>38</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="13">
         <f t="shared" si="1"/>
         <v>82</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="13">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="13">
         <f t="shared" si="1"/>
         <v>38</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="13">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="13">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="13">
         <f t="shared" si="1"/>
         <v>61</v>
       </c>
-      <c r="S10" s="14">
+      <c r="S10" s="13">
         <f t="shared" si="1"/>
         <v>134</v>
       </c>
-      <c r="T10" s="14">
+      <c r="T10" s="13">
         <f t="shared" si="1"/>
         <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="13">
         <v>74</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="13">
         <v>27</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="13">
         <v>47</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="13">
         <v>6</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="13">
         <v>14</v>
       </c>
-      <c r="G11" s="14">
-[...32 lines deleted...]
-      <c r="R11" s="14">
+      <c r="G11" s="13">
+        <v>1</v>
+      </c>
+      <c r="H11" s="13">
+        <v>1</v>
+      </c>
+      <c r="I11" s="13">
+        <v>0</v>
+      </c>
+      <c r="J11" s="13">
+        <v>0</v>
+      </c>
+      <c r="K11" s="13">
+        <v>0</v>
+      </c>
+      <c r="L11" s="13">
+        <v>0</v>
+      </c>
+      <c r="M11" s="13">
+        <v>0</v>
+      </c>
+      <c r="N11" s="13">
+        <v>0</v>
+      </c>
+      <c r="O11" s="13">
+        <v>0</v>
+      </c>
+      <c r="P11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0</v>
+      </c>
+      <c r="R11" s="13">
         <v>12</v>
       </c>
-      <c r="S11" s="14">
+      <c r="S11" s="13">
         <v>20</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="13">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="13">
         <v>99</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="13">
         <v>38</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="13">
         <v>61</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="13">
         <v>8</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="13">
         <v>15</v>
       </c>
-      <c r="G12" s="14">
-[...2 lines deleted...]
-      <c r="H12" s="14">
+      <c r="G12" s="13">
+        <v>0</v>
+      </c>
+      <c r="H12" s="13">
         <v>4</v>
       </c>
-      <c r="I12" s="14">
-[...26 lines deleted...]
-      <c r="R12" s="14">
+      <c r="I12" s="13">
+        <v>0</v>
+      </c>
+      <c r="J12" s="13">
+        <v>0</v>
+      </c>
+      <c r="K12" s="13">
+        <v>0</v>
+      </c>
+      <c r="L12" s="13">
+        <v>0</v>
+      </c>
+      <c r="M12" s="13">
+        <v>0</v>
+      </c>
+      <c r="N12" s="13">
+        <v>0</v>
+      </c>
+      <c r="O12" s="13">
+        <v>0</v>
+      </c>
+      <c r="P12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>1</v>
+      </c>
+      <c r="R12" s="13">
         <v>16</v>
       </c>
-      <c r="S12" s="14">
+      <c r="S12" s="13">
         <v>29</v>
       </c>
-      <c r="T12" s="14">
+      <c r="T12" s="13">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B13" s="13">
         <v>61</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="13">
         <v>24</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="13">
         <v>37</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="13">
         <v>5</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="13">
         <v>14</v>
       </c>
-      <c r="G13" s="14">
-[...2 lines deleted...]
-      <c r="H13" s="14">
+      <c r="G13" s="13">
+        <v>0</v>
+      </c>
+      <c r="H13" s="13">
         <v>10</v>
       </c>
-      <c r="I13" s="14">
-[...26 lines deleted...]
-      <c r="R13" s="14">
+      <c r="I13" s="13">
+        <v>0</v>
+      </c>
+      <c r="J13" s="13">
+        <v>0</v>
+      </c>
+      <c r="K13" s="13">
+        <v>0</v>
+      </c>
+      <c r="L13" s="13">
+        <v>0</v>
+      </c>
+      <c r="M13" s="13">
+        <v>0</v>
+      </c>
+      <c r="N13" s="13">
+        <v>0</v>
+      </c>
+      <c r="O13" s="13">
+        <v>0</v>
+      </c>
+      <c r="P13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0</v>
+      </c>
+      <c r="R13" s="13">
         <v>5</v>
       </c>
-      <c r="S13" s="14">
+      <c r="S13" s="13">
         <v>19</v>
       </c>
-      <c r="T13" s="14">
+      <c r="T13" s="13">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="13">
         <v>85</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="13">
         <v>38</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="13">
         <v>47</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="13">
         <v>10</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="13">
         <v>10</v>
       </c>
-      <c r="G14" s="14">
-[...2 lines deleted...]
-      <c r="H14" s="14">
+      <c r="G14" s="13">
+        <v>0</v>
+      </c>
+      <c r="H14" s="13">
         <v>11</v>
       </c>
-      <c r="I14" s="14">
-[...26 lines deleted...]
-      <c r="R14" s="14">
+      <c r="I14" s="13">
+        <v>0</v>
+      </c>
+      <c r="J14" s="13">
+        <v>0</v>
+      </c>
+      <c r="K14" s="13">
+        <v>0</v>
+      </c>
+      <c r="L14" s="13">
+        <v>0</v>
+      </c>
+      <c r="M14" s="13">
+        <v>0</v>
+      </c>
+      <c r="N14" s="13">
+        <v>0</v>
+      </c>
+      <c r="O14" s="13">
+        <v>0</v>
+      </c>
+      <c r="P14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0</v>
+      </c>
+      <c r="R14" s="13">
         <v>9</v>
       </c>
-      <c r="S14" s="14">
+      <c r="S14" s="13">
         <v>28</v>
       </c>
-      <c r="T14" s="14">
+      <c r="T14" s="13">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="13">
         <v>63</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="13">
         <v>20</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="13">
         <v>43</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="13">
         <v>4</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="13">
         <v>14</v>
       </c>
-      <c r="G15" s="14">
-[...2 lines deleted...]
-      <c r="H15" s="14">
+      <c r="G15" s="13">
+        <v>0</v>
+      </c>
+      <c r="H15" s="13">
         <v>4</v>
       </c>
-      <c r="I15" s="14">
-[...26 lines deleted...]
-      <c r="R15" s="14">
+      <c r="I15" s="13">
+        <v>0</v>
+      </c>
+      <c r="J15" s="13">
+        <v>0</v>
+      </c>
+      <c r="K15" s="13">
+        <v>0</v>
+      </c>
+      <c r="L15" s="13">
+        <v>1</v>
+      </c>
+      <c r="M15" s="13">
+        <v>0</v>
+      </c>
+      <c r="N15" s="13">
+        <v>0</v>
+      </c>
+      <c r="O15" s="13">
+        <v>0</v>
+      </c>
+      <c r="P15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0</v>
+      </c>
+      <c r="R15" s="13">
         <v>11</v>
       </c>
-      <c r="S15" s="14">
+      <c r="S15" s="13">
         <v>16</v>
       </c>
-      <c r="T15" s="14">
+      <c r="T15" s="13">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="13">
         <v>75</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="13">
         <v>27</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="13">
         <v>48</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="13">
         <v>5</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="13">
         <v>15</v>
       </c>
-      <c r="G16" s="14">
-[...2 lines deleted...]
-      <c r="H16" s="14">
+      <c r="G16" s="13">
+        <v>0</v>
+      </c>
+      <c r="H16" s="13">
         <v>8</v>
       </c>
-      <c r="I16" s="14">
-[...26 lines deleted...]
-      <c r="R16" s="14">
+      <c r="I16" s="13">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
+        <v>0</v>
+      </c>
+      <c r="K16" s="13">
+        <v>0</v>
+      </c>
+      <c r="L16" s="13">
+        <v>0</v>
+      </c>
+      <c r="M16" s="13">
+        <v>0</v>
+      </c>
+      <c r="N16" s="13">
+        <v>0</v>
+      </c>
+      <c r="O16" s="13">
+        <v>0</v>
+      </c>
+      <c r="P16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0</v>
+      </c>
+      <c r="R16" s="13">
         <v>8</v>
       </c>
-      <c r="S16" s="14">
+      <c r="S16" s="13">
         <v>22</v>
       </c>
-      <c r="T16" s="14">
+      <c r="T16" s="13">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="14">
+      <c r="B17" s="13">
         <v>28</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="13">
         <v>4</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="13">
         <v>24</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="13">
         <v>3</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="13">
         <v>10</v>
       </c>
-      <c r="G17" s="14">
-[...38 lines deleted...]
-      <c r="T17" s="14">
+      <c r="G17" s="13">
+        <v>0</v>
+      </c>
+      <c r="H17" s="13">
+        <v>1</v>
+      </c>
+      <c r="I17" s="13">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13">
+        <v>0</v>
+      </c>
+      <c r="K17" s="13">
+        <v>0</v>
+      </c>
+      <c r="L17" s="13">
+        <v>1</v>
+      </c>
+      <c r="M17" s="13">
+        <v>0</v>
+      </c>
+      <c r="N17" s="13">
+        <v>0</v>
+      </c>
+      <c r="O17" s="13">
+        <v>0</v>
+      </c>
+      <c r="P17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0</v>
+      </c>
+      <c r="R17" s="13">
+        <v>0</v>
+      </c>
+      <c r="S17" s="13">
+        <v>1</v>
+      </c>
+      <c r="T17" s="13">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="14">
+      <c r="B18" s="13">
         <v>133</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C18" s="13">
         <v>18</v>
       </c>
-      <c r="D18" s="14">
+      <c r="D18" s="13">
         <v>115</v>
       </c>
-      <c r="E18" s="14">
+      <c r="E18" s="13">
         <v>8</v>
       </c>
-      <c r="F18" s="14">
+      <c r="F18" s="13">
         <v>35</v>
       </c>
-      <c r="G18" s="14">
-[...2 lines deleted...]
-      <c r="H18" s="14">
+      <c r="G18" s="13">
+        <v>1</v>
+      </c>
+      <c r="H18" s="13">
         <v>12</v>
       </c>
-      <c r="I18" s="14">
-[...14 lines deleted...]
-      <c r="N18" s="14">
+      <c r="I18" s="13">
+        <v>0</v>
+      </c>
+      <c r="J18" s="13">
+        <v>0</v>
+      </c>
+      <c r="K18" s="13">
+        <v>0</v>
+      </c>
+      <c r="L18" s="13">
+        <v>0</v>
+      </c>
+      <c r="M18" s="13">
+        <v>0</v>
+      </c>
+      <c r="N18" s="13">
         <v>8</v>
       </c>
-      <c r="O18" s="14">
-[...8 lines deleted...]
-      <c r="R18" s="14">
+      <c r="O18" s="13">
+        <v>0</v>
+      </c>
+      <c r="P18" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>0</v>
+      </c>
+      <c r="R18" s="13">
         <v>11</v>
       </c>
-      <c r="S18" s="14">
+      <c r="S18" s="13">
         <v>9</v>
       </c>
-      <c r="T18" s="14">
+      <c r="T18" s="13">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="14">
+      <c r="B19" s="13">
         <v>184</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C19" s="13">
         <v>19</v>
       </c>
-      <c r="D19" s="14">
+      <c r="D19" s="13">
         <v>165</v>
       </c>
-      <c r="E19" s="14">
+      <c r="E19" s="13">
         <v>9</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="13">
         <v>55</v>
       </c>
-      <c r="G19" s="14">
-[...2 lines deleted...]
-      <c r="H19" s="14">
+      <c r="G19" s="13">
+        <v>0</v>
+      </c>
+      <c r="H19" s="13">
         <v>15</v>
       </c>
-      <c r="I19" s="14">
-[...8 lines deleted...]
-      <c r="L19" s="14">
+      <c r="I19" s="13">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
+        <v>0</v>
+      </c>
+      <c r="K19" s="13">
+        <v>1</v>
+      </c>
+      <c r="L19" s="13">
         <v>10</v>
       </c>
-      <c r="M19" s="14">
-[...2 lines deleted...]
-      <c r="N19" s="14">
+      <c r="M19" s="13">
+        <v>0</v>
+      </c>
+      <c r="N19" s="13">
         <v>8</v>
       </c>
-      <c r="O19" s="14">
-[...8 lines deleted...]
-      <c r="R19" s="14">
+      <c r="O19" s="13">
+        <v>0</v>
+      </c>
+      <c r="P19" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>0</v>
+      </c>
+      <c r="R19" s="13">
         <v>19</v>
       </c>
-      <c r="S19" s="14">
+      <c r="S19" s="13">
         <v>9</v>
       </c>
-      <c r="T19" s="14">
+      <c r="T19" s="13">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="14">
+      <c r="B20" s="13">
         <v>12</v>
       </c>
-      <c r="C20" s="14">
+      <c r="C20" s="13">
         <v>2</v>
       </c>
-      <c r="D20" s="14">
+      <c r="D20" s="13">
         <v>10</v>
       </c>
-      <c r="E20" s="14">
-[...2 lines deleted...]
-      <c r="F20" s="14">
+      <c r="E20" s="13">
+        <v>1</v>
+      </c>
+      <c r="F20" s="13">
         <v>10</v>
       </c>
-      <c r="G20" s="14">
-[...38 lines deleted...]
-      <c r="T20" s="14">
+      <c r="G20" s="13">
+        <v>0</v>
+      </c>
+      <c r="H20" s="13">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13">
+        <v>0</v>
+      </c>
+      <c r="J20" s="13">
+        <v>0</v>
+      </c>
+      <c r="K20" s="13">
+        <v>0</v>
+      </c>
+      <c r="L20" s="13">
+        <v>0</v>
+      </c>
+      <c r="M20" s="13">
+        <v>0</v>
+      </c>
+      <c r="N20" s="13">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
+        <v>0</v>
+      </c>
+      <c r="P20" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="13">
+        <v>0</v>
+      </c>
+      <c r="R20" s="13">
+        <v>0</v>
+      </c>
+      <c r="S20" s="13">
+        <v>1</v>
+      </c>
+      <c r="T20" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="14">
+      <c r="B21" s="13">
         <v>41</v>
       </c>
-      <c r="C21" s="14">
+      <c r="C21" s="13">
         <v>7</v>
       </c>
-      <c r="D21" s="14">
+      <c r="D21" s="13">
         <v>34</v>
       </c>
-      <c r="E21" s="14">
+      <c r="E21" s="13">
         <v>5</v>
       </c>
-      <c r="F21" s="14">
+      <c r="F21" s="13">
         <v>16</v>
       </c>
-      <c r="G21" s="14">
-[...2 lines deleted...]
-      <c r="H21" s="14">
+      <c r="G21" s="13">
+        <v>0</v>
+      </c>
+      <c r="H21" s="13">
         <v>4</v>
       </c>
-      <c r="I21" s="14">
-[...8 lines deleted...]
-      <c r="L21" s="14">
+      <c r="I21" s="13">
+        <v>0</v>
+      </c>
+      <c r="J21" s="13">
+        <v>0</v>
+      </c>
+      <c r="K21" s="13">
+        <v>0</v>
+      </c>
+      <c r="L21" s="13">
         <v>2</v>
       </c>
-      <c r="M21" s="14">
-[...14 lines deleted...]
-      <c r="R21" s="14">
+      <c r="M21" s="13">
+        <v>0</v>
+      </c>
+      <c r="N21" s="13">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
+        <v>0</v>
+      </c>
+      <c r="P21" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>1</v>
+      </c>
+      <c r="R21" s="13">
         <v>5</v>
       </c>
-      <c r="S21" s="14">
-[...2 lines deleted...]
-      <c r="T21" s="14">
+      <c r="S21" s="13">
+        <v>1</v>
+      </c>
+      <c r="T21" s="13">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B22" s="14">
+      <c r="B22" s="13">
         <v>218</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="13">
         <v>48</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D22" s="13">
         <v>170</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E22" s="13">
         <v>18</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="13">
         <v>30</v>
       </c>
-      <c r="G22" s="14">
-[...2 lines deleted...]
-      <c r="H22" s="14">
+      <c r="G22" s="13">
+        <v>0</v>
+      </c>
+      <c r="H22" s="13">
         <v>15</v>
       </c>
-      <c r="I22" s="14">
-[...2 lines deleted...]
-      <c r="J22" s="14">
+      <c r="I22" s="13">
+        <v>1</v>
+      </c>
+      <c r="J22" s="13">
         <v>3</v>
       </c>
-      <c r="K22" s="14">
-[...20 lines deleted...]
-      <c r="R22" s="14">
+      <c r="K22" s="13">
+        <v>0</v>
+      </c>
+      <c r="L22" s="13">
+        <v>0</v>
+      </c>
+      <c r="M22" s="13">
+        <v>0</v>
+      </c>
+      <c r="N22" s="13">
+        <v>0</v>
+      </c>
+      <c r="O22" s="13">
+        <v>0</v>
+      </c>
+      <c r="P22" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>0</v>
+      </c>
+      <c r="R22" s="13">
         <v>21</v>
       </c>
-      <c r="S22" s="14">
+      <c r="S22" s="13">
         <v>29</v>
       </c>
-      <c r="T22" s="14">
+      <c r="T22" s="13">
         <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="14">
+      <c r="B23" s="13">
         <v>38</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="13">
         <v>11</v>
       </c>
-      <c r="D23" s="14">
+      <c r="D23" s="13">
         <v>27</v>
       </c>
-      <c r="E23" s="14">
+      <c r="E23" s="13">
         <v>9</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="13">
         <v>12</v>
       </c>
-      <c r="G23" s="14">
-[...2 lines deleted...]
-      <c r="H23" s="14">
+      <c r="G23" s="13">
+        <v>0</v>
+      </c>
+      <c r="H23" s="13">
         <v>2</v>
       </c>
-      <c r="I23" s="14">
-[...26 lines deleted...]
-      <c r="R23" s="14">
+      <c r="I23" s="13">
+        <v>0</v>
+      </c>
+      <c r="J23" s="13">
+        <v>0</v>
+      </c>
+      <c r="K23" s="13">
+        <v>0</v>
+      </c>
+      <c r="L23" s="13">
+        <v>0</v>
+      </c>
+      <c r="M23" s="13">
+        <v>0</v>
+      </c>
+      <c r="N23" s="13">
+        <v>0</v>
+      </c>
+      <c r="O23" s="13">
+        <v>0</v>
+      </c>
+      <c r="P23" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="13">
+        <v>0</v>
+      </c>
+      <c r="R23" s="13">
         <v>8</v>
       </c>
-      <c r="S23" s="14">
+      <c r="S23" s="13">
         <v>2</v>
       </c>
-      <c r="T23" s="14">
+      <c r="T23" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="14">
+      <c r="B24" s="13">
         <v>44</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="13">
         <v>3</v>
       </c>
-      <c r="D24" s="14">
+      <c r="D24" s="13">
         <v>41</v>
       </c>
-      <c r="E24" s="14">
+      <c r="E24" s="13">
         <v>2</v>
       </c>
-      <c r="F24" s="14">
+      <c r="F24" s="13">
         <v>13</v>
       </c>
-      <c r="G24" s="14">
-[...2 lines deleted...]
-      <c r="H24" s="14">
+      <c r="G24" s="13">
+        <v>0</v>
+      </c>
+      <c r="H24" s="13">
         <v>2</v>
       </c>
-      <c r="I24" s="14">
-[...26 lines deleted...]
-      <c r="R24" s="14">
+      <c r="I24" s="13">
+        <v>0</v>
+      </c>
+      <c r="J24" s="13">
+        <v>0</v>
+      </c>
+      <c r="K24" s="13">
+        <v>0</v>
+      </c>
+      <c r="L24" s="13">
+        <v>0</v>
+      </c>
+      <c r="M24" s="13">
+        <v>0</v>
+      </c>
+      <c r="N24" s="13">
+        <v>0</v>
+      </c>
+      <c r="O24" s="13">
+        <v>0</v>
+      </c>
+      <c r="P24" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>0</v>
+      </c>
+      <c r="R24" s="13">
         <v>3</v>
       </c>
-      <c r="S24" s="14">
-[...2 lines deleted...]
-      <c r="T24" s="14">
+      <c r="S24" s="13">
+        <v>1</v>
+      </c>
+      <c r="T24" s="13">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="14">
+      <c r="B25" s="13">
         <v>34</v>
       </c>
-      <c r="C25" s="14">
-[...2 lines deleted...]
-      <c r="D25" s="14">
+      <c r="C25" s="13">
+        <v>1</v>
+      </c>
+      <c r="D25" s="13">
         <v>33</v>
       </c>
-      <c r="E25" s="14">
-[...2 lines deleted...]
-      <c r="F25" s="14">
+      <c r="E25" s="13">
+        <v>1</v>
+      </c>
+      <c r="F25" s="13">
         <v>25</v>
       </c>
-      <c r="G25" s="14">
-[...2 lines deleted...]
-      <c r="H25" s="14">
+      <c r="G25" s="13">
+        <v>0</v>
+      </c>
+      <c r="H25" s="13">
         <v>4</v>
       </c>
-      <c r="I25" s="14">
-[...32 lines deleted...]
-      <c r="T25" s="14">
+      <c r="I25" s="13">
+        <v>0</v>
+      </c>
+      <c r="J25" s="13">
+        <v>0</v>
+      </c>
+      <c r="K25" s="13">
+        <v>0</v>
+      </c>
+      <c r="L25" s="13">
+        <v>0</v>
+      </c>
+      <c r="M25" s="13">
+        <v>0</v>
+      </c>
+      <c r="N25" s="13">
+        <v>0</v>
+      </c>
+      <c r="O25" s="13">
+        <v>0</v>
+      </c>
+      <c r="P25" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>0</v>
+      </c>
+      <c r="R25" s="13">
+        <v>0</v>
+      </c>
+      <c r="S25" s="13">
+        <v>0</v>
+      </c>
+      <c r="T25" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="14">
+      <c r="B26" s="13">
         <v>50</v>
       </c>
-      <c r="C26" s="14">
+      <c r="C26" s="13">
         <v>6</v>
       </c>
-      <c r="D26" s="14">
+      <c r="D26" s="13">
         <v>44</v>
       </c>
-      <c r="E26" s="14">
+      <c r="E26" s="13">
         <v>6</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="13">
         <v>21</v>
       </c>
-      <c r="G26" s="14">
-[...2 lines deleted...]
-      <c r="H26" s="14">
+      <c r="G26" s="13">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13">
         <v>5</v>
       </c>
-      <c r="I26" s="14">
-[...2 lines deleted...]
-      <c r="J26" s="14">
+      <c r="I26" s="13">
+        <v>0</v>
+      </c>
+      <c r="J26" s="13">
         <v>2</v>
       </c>
-      <c r="K26" s="14">
-[...20 lines deleted...]
-      <c r="R26" s="14">
+      <c r="K26" s="13">
+        <v>0</v>
+      </c>
+      <c r="L26" s="13">
+        <v>0</v>
+      </c>
+      <c r="M26" s="13">
+        <v>0</v>
+      </c>
+      <c r="N26" s="13">
+        <v>0</v>
+      </c>
+      <c r="O26" s="13">
+        <v>0</v>
+      </c>
+      <c r="P26" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>0</v>
+      </c>
+      <c r="R26" s="13">
         <v>16</v>
       </c>
-      <c r="S26" s="14">
-[...2 lines deleted...]
-      <c r="T26" s="14">
+      <c r="S26" s="13">
+        <v>0</v>
+      </c>
+      <c r="T26" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="5" t="s">
+      <c r="A27" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="14">
+      <c r="B27" s="13">
         <v>22</v>
       </c>
-      <c r="C27" s="14">
+      <c r="C27" s="13">
         <v>2</v>
       </c>
-      <c r="D27" s="14">
+      <c r="D27" s="13">
         <v>20</v>
       </c>
-      <c r="E27" s="14">
-[...2 lines deleted...]
-      <c r="F27" s="14">
+      <c r="E27" s="13">
+        <v>1</v>
+      </c>
+      <c r="F27" s="13">
         <v>10</v>
       </c>
-      <c r="G27" s="14">
-[...32 lines deleted...]
-      <c r="R27" s="14">
+      <c r="G27" s="13">
+        <v>0</v>
+      </c>
+      <c r="H27" s="13">
+        <v>1</v>
+      </c>
+      <c r="I27" s="13">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
+        <v>0</v>
+      </c>
+      <c r="K27" s="13">
+        <v>0</v>
+      </c>
+      <c r="L27" s="13">
+        <v>0</v>
+      </c>
+      <c r="M27" s="13">
+        <v>0</v>
+      </c>
+      <c r="N27" s="13">
+        <v>0</v>
+      </c>
+      <c r="O27" s="13">
+        <v>0</v>
+      </c>
+      <c r="P27" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>0</v>
+      </c>
+      <c r="R27" s="13">
         <v>6</v>
       </c>
-      <c r="S27" s="14">
-[...2 lines deleted...]
-      <c r="T27" s="14">
+      <c r="S27" s="13">
+        <v>1</v>
+      </c>
+      <c r="T27" s="13">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="14">
+      <c r="B28" s="13">
         <v>18</v>
       </c>
-      <c r="C28" s="14">
+      <c r="C28" s="13">
         <v>4</v>
       </c>
-      <c r="D28" s="14">
+      <c r="D28" s="13">
         <v>14</v>
       </c>
-      <c r="E28" s="14">
+      <c r="E28" s="13">
         <v>4</v>
       </c>
-      <c r="F28" s="14">
+      <c r="F28" s="13">
         <v>14</v>
       </c>
-      <c r="G28" s="14">
-[...38 lines deleted...]
-      <c r="T28" s="14">
+      <c r="G28" s="13">
+        <v>0</v>
+      </c>
+      <c r="H28" s="13">
+        <v>0</v>
+      </c>
+      <c r="I28" s="13">
+        <v>0</v>
+      </c>
+      <c r="J28" s="13">
+        <v>0</v>
+      </c>
+      <c r="K28" s="13">
+        <v>0</v>
+      </c>
+      <c r="L28" s="13">
+        <v>0</v>
+      </c>
+      <c r="M28" s="13">
+        <v>0</v>
+      </c>
+      <c r="N28" s="13">
+        <v>0</v>
+      </c>
+      <c r="O28" s="13">
+        <v>0</v>
+      </c>
+      <c r="P28" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="13">
+        <v>0</v>
+      </c>
+      <c r="R28" s="13">
+        <v>0</v>
+      </c>
+      <c r="S28" s="13">
+        <v>0</v>
+      </c>
+      <c r="T28" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="14">
+      <c r="B29" s="13">
         <v>49</v>
       </c>
-      <c r="C29" s="14">
+      <c r="C29" s="13">
         <v>20</v>
       </c>
-      <c r="D29" s="14">
+      <c r="D29" s="13">
         <v>29</v>
       </c>
-      <c r="E29" s="14">
+      <c r="E29" s="13">
         <v>3</v>
       </c>
-      <c r="F29" s="14">
+      <c r="F29" s="13">
         <v>15</v>
       </c>
-      <c r="G29" s="14">
-[...2 lines deleted...]
-      <c r="H29" s="14">
+      <c r="G29" s="13">
+        <v>0</v>
+      </c>
+      <c r="H29" s="13">
         <v>6</v>
       </c>
-      <c r="I29" s="14">
-[...26 lines deleted...]
-      <c r="R29" s="14">
+      <c r="I29" s="13">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13">
+        <v>0</v>
+      </c>
+      <c r="K29" s="13">
+        <v>0</v>
+      </c>
+      <c r="L29" s="13">
+        <v>0</v>
+      </c>
+      <c r="M29" s="13">
+        <v>0</v>
+      </c>
+      <c r="N29" s="13">
+        <v>0</v>
+      </c>
+      <c r="O29" s="13">
+        <v>0</v>
+      </c>
+      <c r="P29" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
         <v>2</v>
       </c>
-      <c r="S29" s="14">
+      <c r="S29" s="13">
         <v>17</v>
       </c>
-      <c r="T29" s="14">
+      <c r="T29" s="13">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="5" t="s">
+      <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="14">
+      <c r="B30" s="13">
         <v>94</v>
       </c>
-      <c r="C30" s="14">
+      <c r="C30" s="13">
         <v>11</v>
       </c>
-      <c r="D30" s="14">
+      <c r="D30" s="13">
         <v>83</v>
       </c>
-      <c r="E30" s="14">
+      <c r="E30" s="13">
         <v>10</v>
       </c>
-      <c r="F30" s="14">
+      <c r="F30" s="13">
         <v>37</v>
       </c>
-      <c r="G30" s="14">
-[...2 lines deleted...]
-      <c r="H30" s="14">
+      <c r="G30" s="13">
+        <v>0</v>
+      </c>
+      <c r="H30" s="13">
         <v>13</v>
       </c>
-      <c r="I30" s="14">
-[...26 lines deleted...]
-      <c r="R30" s="14">
+      <c r="I30" s="13">
+        <v>0</v>
+      </c>
+      <c r="J30" s="13">
+        <v>0</v>
+      </c>
+      <c r="K30" s="13">
+        <v>0</v>
+      </c>
+      <c r="L30" s="13">
+        <v>0</v>
+      </c>
+      <c r="M30" s="13">
+        <v>0</v>
+      </c>
+      <c r="N30" s="13">
+        <v>0</v>
+      </c>
+      <c r="O30" s="13">
+        <v>0</v>
+      </c>
+      <c r="P30" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="13">
+        <v>0</v>
+      </c>
+      <c r="R30" s="13">
         <v>13</v>
       </c>
-      <c r="S30" s="14">
-[...2 lines deleted...]
-      <c r="T30" s="14">
+      <c r="S30" s="13">
+        <v>1</v>
+      </c>
+      <c r="T30" s="13">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="5" t="s">
+      <c r="A31" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="14">
+      <c r="B31" s="13">
         <v>7</v>
       </c>
-      <c r="C31" s="14">
-[...2 lines deleted...]
-      <c r="D31" s="14">
+      <c r="C31" s="13">
+        <v>1</v>
+      </c>
+      <c r="D31" s="13">
         <v>6</v>
       </c>
-      <c r="E31" s="14">
-[...2 lines deleted...]
-      <c r="F31" s="14">
+      <c r="E31" s="13">
+        <v>1</v>
+      </c>
+      <c r="F31" s="13">
         <v>6</v>
       </c>
-      <c r="G31" s="14">
-[...38 lines deleted...]
-      <c r="T31" s="14">
+      <c r="G31" s="13">
+        <v>0</v>
+      </c>
+      <c r="H31" s="13">
+        <v>0</v>
+      </c>
+      <c r="I31" s="13">
+        <v>0</v>
+      </c>
+      <c r="J31" s="13">
+        <v>0</v>
+      </c>
+      <c r="K31" s="13">
+        <v>0</v>
+      </c>
+      <c r="L31" s="13">
+        <v>0</v>
+      </c>
+      <c r="M31" s="13">
+        <v>0</v>
+      </c>
+      <c r="N31" s="13">
+        <v>0</v>
+      </c>
+      <c r="O31" s="13">
+        <v>0</v>
+      </c>
+      <c r="P31" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="13">
+        <v>0</v>
+      </c>
+      <c r="R31" s="13">
+        <v>0</v>
+      </c>
+      <c r="S31" s="13">
+        <v>0</v>
+      </c>
+      <c r="T31" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="14">
+      <c r="B32" s="13">
         <v>54</v>
       </c>
-      <c r="C32" s="14">
+      <c r="C32" s="13">
         <v>13</v>
       </c>
-      <c r="D32" s="14">
+      <c r="D32" s="13">
         <v>41</v>
       </c>
-      <c r="E32" s="14">
+      <c r="E32" s="13">
         <v>13</v>
       </c>
-      <c r="F32" s="14">
+      <c r="F32" s="13">
         <v>35</v>
       </c>
-      <c r="G32" s="14">
-[...2 lines deleted...]
-      <c r="H32" s="14">
+      <c r="G32" s="13">
+        <v>0</v>
+      </c>
+      <c r="H32" s="13">
         <v>6</v>
       </c>
-      <c r="I32" s="14">
-[...32 lines deleted...]
-      <c r="T32" s="14">
+      <c r="I32" s="13">
+        <v>0</v>
+      </c>
+      <c r="J32" s="13">
+        <v>0</v>
+      </c>
+      <c r="K32" s="13">
+        <v>0</v>
+      </c>
+      <c r="L32" s="13">
+        <v>0</v>
+      </c>
+      <c r="M32" s="13">
+        <v>0</v>
+      </c>
+      <c r="N32" s="13">
+        <v>0</v>
+      </c>
+      <c r="O32" s="13">
+        <v>0</v>
+      </c>
+      <c r="P32" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="13">
+        <v>0</v>
+      </c>
+      <c r="R32" s="13">
+        <v>0</v>
+      </c>
+      <c r="S32" s="13">
+        <v>0</v>
+      </c>
+      <c r="T32" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="14">
+      <c r="B33" s="13">
         <v>70</v>
       </c>
-      <c r="C33" s="14">
+      <c r="C33" s="13">
         <v>19</v>
       </c>
-      <c r="D33" s="14">
+      <c r="D33" s="13">
         <v>51</v>
       </c>
-      <c r="E33" s="14">
+      <c r="E33" s="13">
         <v>7</v>
       </c>
-      <c r="F33" s="14">
+      <c r="F33" s="13">
         <v>12</v>
       </c>
-      <c r="G33" s="14">
-[...2 lines deleted...]
-      <c r="H33" s="14">
+      <c r="G33" s="13">
+        <v>0</v>
+      </c>
+      <c r="H33" s="13">
         <v>6</v>
       </c>
-      <c r="I33" s="14">
-[...26 lines deleted...]
-      <c r="R33" s="14">
+      <c r="I33" s="13">
+        <v>0</v>
+      </c>
+      <c r="J33" s="13">
+        <v>0</v>
+      </c>
+      <c r="K33" s="13">
+        <v>0</v>
+      </c>
+      <c r="L33" s="13">
+        <v>0</v>
+      </c>
+      <c r="M33" s="13">
+        <v>0</v>
+      </c>
+      <c r="N33" s="13">
+        <v>0</v>
+      </c>
+      <c r="O33" s="13">
+        <v>0</v>
+      </c>
+      <c r="P33" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>0</v>
+      </c>
+      <c r="R33" s="13">
         <v>4</v>
       </c>
-      <c r="S33" s="14">
+      <c r="S33" s="13">
         <v>12</v>
       </c>
-      <c r="T33" s="14">
+      <c r="T33" s="13">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="5" t="s">
+      <c r="A34" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B34" s="14">
+      <c r="B34" s="13">
         <v>45</v>
       </c>
-      <c r="C34" s="14">
+      <c r="C34" s="13">
         <v>10</v>
       </c>
-      <c r="D34" s="14">
+      <c r="D34" s="13">
         <v>35</v>
       </c>
-      <c r="E34" s="14">
+      <c r="E34" s="13">
         <v>9</v>
       </c>
-      <c r="F34" s="14">
+      <c r="F34" s="13">
         <v>16</v>
       </c>
-      <c r="G34" s="14">
-[...2 lines deleted...]
-      <c r="H34" s="14">
+      <c r="G34" s="13">
+        <v>0</v>
+      </c>
+      <c r="H34" s="13">
         <v>6</v>
       </c>
-      <c r="I34" s="14">
-[...32 lines deleted...]
-      <c r="T34" s="14">
+      <c r="I34" s="13">
+        <v>0</v>
+      </c>
+      <c r="J34" s="13">
+        <v>0</v>
+      </c>
+      <c r="K34" s="13">
+        <v>0</v>
+      </c>
+      <c r="L34" s="13">
+        <v>0</v>
+      </c>
+      <c r="M34" s="13">
+        <v>0</v>
+      </c>
+      <c r="N34" s="13">
+        <v>0</v>
+      </c>
+      <c r="O34" s="13">
+        <v>0</v>
+      </c>
+      <c r="P34" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="13">
+        <v>1</v>
+      </c>
+      <c r="R34" s="13">
+        <v>0</v>
+      </c>
+      <c r="S34" s="13">
+        <v>0</v>
+      </c>
+      <c r="T34" s="13">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="5" t="s">
+      <c r="A35" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B35" s="14">
+      <c r="B35" s="13">
         <v>29</v>
       </c>
-      <c r="C35" s="14">
+      <c r="C35" s="13">
         <v>8</v>
       </c>
-      <c r="D35" s="14">
+      <c r="D35" s="13">
         <v>21</v>
       </c>
-      <c r="E35" s="14">
+      <c r="E35" s="13">
         <v>4</v>
       </c>
-      <c r="F35" s="14">
+      <c r="F35" s="13">
         <v>11</v>
       </c>
-      <c r="G35" s="14">
-[...2 lines deleted...]
-      <c r="H35" s="14">
+      <c r="G35" s="13">
+        <v>0</v>
+      </c>
+      <c r="H35" s="13">
         <v>4</v>
       </c>
-      <c r="I35" s="14">
-[...26 lines deleted...]
-      <c r="R35" s="14">
+      <c r="I35" s="13">
+        <v>0</v>
+      </c>
+      <c r="J35" s="13">
+        <v>0</v>
+      </c>
+      <c r="K35" s="13">
+        <v>0</v>
+      </c>
+      <c r="L35" s="13">
+        <v>0</v>
+      </c>
+      <c r="M35" s="13">
+        <v>0</v>
+      </c>
+      <c r="N35" s="13">
+        <v>0</v>
+      </c>
+      <c r="O35" s="13">
+        <v>0</v>
+      </c>
+      <c r="P35" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="13">
+        <v>1</v>
+      </c>
+      <c r="R35" s="13">
         <v>4</v>
       </c>
-      <c r="S35" s="14">
+      <c r="S35" s="13">
         <v>3</v>
       </c>
-      <c r="T35" s="14">
+      <c r="T35" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="14">
+      <c r="B36" s="13">
         <v>8</v>
       </c>
-      <c r="C36" s="14">
+      <c r="C36" s="13">
         <v>2</v>
       </c>
-      <c r="D36" s="14">
+      <c r="D36" s="13">
         <v>6</v>
       </c>
-      <c r="E36" s="14">
+      <c r="E36" s="13">
         <v>2</v>
       </c>
-      <c r="F36" s="14">
+      <c r="F36" s="13">
         <v>6</v>
       </c>
-      <c r="G36" s="14">
-[...38 lines deleted...]
-      <c r="T36" s="14">
+      <c r="G36" s="13">
+        <v>0</v>
+      </c>
+      <c r="H36" s="13">
+        <v>0</v>
+      </c>
+      <c r="I36" s="13">
+        <v>0</v>
+      </c>
+      <c r="J36" s="13">
+        <v>0</v>
+      </c>
+      <c r="K36" s="13">
+        <v>0</v>
+      </c>
+      <c r="L36" s="13">
+        <v>0</v>
+      </c>
+      <c r="M36" s="13">
+        <v>0</v>
+      </c>
+      <c r="N36" s="13">
+        <v>0</v>
+      </c>
+      <c r="O36" s="13">
+        <v>0</v>
+      </c>
+      <c r="P36" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="13">
+        <v>0</v>
+      </c>
+      <c r="R36" s="13">
+        <v>0</v>
+      </c>
+      <c r="S36" s="13">
+        <v>0</v>
+      </c>
+      <c r="T36" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="5" t="s">
+      <c r="A37" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="B37" s="14">
+      <c r="B37" s="13">
         <v>16</v>
       </c>
-      <c r="C37" s="14">
+      <c r="C37" s="13">
         <v>4</v>
       </c>
-      <c r="D37" s="14">
+      <c r="D37" s="13">
         <v>12</v>
       </c>
-      <c r="E37" s="14">
+      <c r="E37" s="13">
         <v>4</v>
       </c>
-      <c r="F37" s="14">
+      <c r="F37" s="13">
         <v>7</v>
       </c>
-      <c r="G37" s="14">
-[...2 lines deleted...]
-      <c r="H37" s="14">
+      <c r="G37" s="13">
+        <v>0</v>
+      </c>
+      <c r="H37" s="13">
         <v>2</v>
       </c>
-      <c r="I37" s="14">
-[...32 lines deleted...]
-      <c r="T37" s="14">
+      <c r="I37" s="13">
+        <v>0</v>
+      </c>
+      <c r="J37" s="13">
+        <v>0</v>
+      </c>
+      <c r="K37" s="13">
+        <v>0</v>
+      </c>
+      <c r="L37" s="13">
+        <v>0</v>
+      </c>
+      <c r="M37" s="13">
+        <v>0</v>
+      </c>
+      <c r="N37" s="13">
+        <v>0</v>
+      </c>
+      <c r="O37" s="13">
+        <v>0</v>
+      </c>
+      <c r="P37" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="13">
+        <v>0</v>
+      </c>
+      <c r="R37" s="13">
+        <v>0</v>
+      </c>
+      <c r="S37" s="13">
+        <v>0</v>
+      </c>
+      <c r="T37" s="13">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="5" t="s">
+      <c r="A38" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="14">
+      <c r="B38" s="13">
         <v>21</v>
       </c>
-      <c r="C38" s="14">
+      <c r="C38" s="13">
         <v>4</v>
       </c>
-      <c r="D38" s="14">
+      <c r="D38" s="13">
         <v>17</v>
       </c>
-      <c r="E38" s="14">
+      <c r="E38" s="13">
         <v>4</v>
       </c>
-      <c r="F38" s="14">
+      <c r="F38" s="13">
         <v>14</v>
       </c>
-      <c r="G38" s="14">
-[...2 lines deleted...]
-      <c r="H38" s="14">
+      <c r="G38" s="13">
+        <v>0</v>
+      </c>
+      <c r="H38" s="13">
         <v>2</v>
       </c>
-      <c r="I38" s="14">
-[...32 lines deleted...]
-      <c r="T38" s="14">
+      <c r="I38" s="13">
+        <v>0</v>
+      </c>
+      <c r="J38" s="13">
+        <v>0</v>
+      </c>
+      <c r="K38" s="13">
+        <v>0</v>
+      </c>
+      <c r="L38" s="13">
+        <v>0</v>
+      </c>
+      <c r="M38" s="13">
+        <v>0</v>
+      </c>
+      <c r="N38" s="13">
+        <v>0</v>
+      </c>
+      <c r="O38" s="13">
+        <v>0</v>
+      </c>
+      <c r="P38" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="13">
+        <v>0</v>
+      </c>
+      <c r="R38" s="13">
+        <v>0</v>
+      </c>
+      <c r="S38" s="13">
+        <v>0</v>
+      </c>
+      <c r="T38" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="5" t="s">
+      <c r="A39" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B39" s="14">
+      <c r="B39" s="13">
         <v>13</v>
       </c>
-      <c r="C39" s="14">
+      <c r="C39" s="13">
         <v>4</v>
       </c>
-      <c r="D39" s="14">
+      <c r="D39" s="13">
         <v>9</v>
       </c>
-      <c r="E39" s="14">
+      <c r="E39" s="13">
         <v>3</v>
       </c>
-      <c r="F39" s="14">
+      <c r="F39" s="13">
         <v>8</v>
       </c>
-      <c r="G39" s="14">
-[...38 lines deleted...]
-      <c r="T39" s="14">
+      <c r="G39" s="13">
+        <v>1</v>
+      </c>
+      <c r="H39" s="13">
+        <v>1</v>
+      </c>
+      <c r="I39" s="13">
+        <v>0</v>
+      </c>
+      <c r="J39" s="13">
+        <v>0</v>
+      </c>
+      <c r="K39" s="13">
+        <v>0</v>
+      </c>
+      <c r="L39" s="13">
+        <v>0</v>
+      </c>
+      <c r="M39" s="13">
+        <v>0</v>
+      </c>
+      <c r="N39" s="13">
+        <v>0</v>
+      </c>
+      <c r="O39" s="13">
+        <v>0</v>
+      </c>
+      <c r="P39" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>0</v>
+      </c>
+      <c r="R39" s="13">
+        <v>0</v>
+      </c>
+      <c r="S39" s="13">
+        <v>0</v>
+      </c>
+      <c r="T39" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="5" t="s">
+      <c r="A40" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="14">
+      <c r="B40" s="13">
         <v>24</v>
       </c>
-      <c r="C40" s="14">
+      <c r="C40" s="13">
         <v>5</v>
       </c>
-      <c r="D40" s="14">
+      <c r="D40" s="13">
         <v>19</v>
       </c>
-      <c r="E40" s="14">
+      <c r="E40" s="13">
         <v>5</v>
       </c>
-      <c r="F40" s="14">
+      <c r="F40" s="13">
         <v>14</v>
       </c>
-      <c r="G40" s="14">
-[...2 lines deleted...]
-      <c r="H40" s="14">
+      <c r="G40" s="13">
+        <v>0</v>
+      </c>
+      <c r="H40" s="13">
         <v>2</v>
       </c>
-      <c r="I40" s="14">
-[...32 lines deleted...]
-      <c r="T40" s="14">
+      <c r="I40" s="13">
+        <v>0</v>
+      </c>
+      <c r="J40" s="13">
+        <v>0</v>
+      </c>
+      <c r="K40" s="13">
+        <v>0</v>
+      </c>
+      <c r="L40" s="13">
+        <v>0</v>
+      </c>
+      <c r="M40" s="13">
+        <v>0</v>
+      </c>
+      <c r="N40" s="13">
+        <v>0</v>
+      </c>
+      <c r="O40" s="13">
+        <v>0</v>
+      </c>
+      <c r="P40" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="13">
+        <v>0</v>
+      </c>
+      <c r="R40" s="13">
+        <v>0</v>
+      </c>
+      <c r="S40" s="13">
+        <v>0</v>
+      </c>
+      <c r="T40" s="13">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="5" t="s">
+      <c r="A41" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B41" s="14">
+      <c r="B41" s="13">
         <v>21</v>
       </c>
-      <c r="C41" s="14">
+      <c r="C41" s="13">
         <v>6</v>
       </c>
-      <c r="D41" s="14">
+      <c r="D41" s="13">
         <v>15</v>
       </c>
-      <c r="E41" s="14">
+      <c r="E41" s="13">
         <v>6</v>
       </c>
-      <c r="F41" s="14">
+      <c r="F41" s="13">
         <v>9</v>
       </c>
-      <c r="G41" s="14">
-[...2 lines deleted...]
-      <c r="H41" s="14">
+      <c r="G41" s="13">
+        <v>0</v>
+      </c>
+      <c r="H41" s="13">
         <v>2</v>
       </c>
-      <c r="I41" s="14">
-[...26 lines deleted...]
-      <c r="R41" s="14">
+      <c r="I41" s="13">
+        <v>0</v>
+      </c>
+      <c r="J41" s="13">
+        <v>0</v>
+      </c>
+      <c r="K41" s="13">
+        <v>0</v>
+      </c>
+      <c r="L41" s="13">
+        <v>0</v>
+      </c>
+      <c r="M41" s="13">
+        <v>0</v>
+      </c>
+      <c r="N41" s="13">
+        <v>0</v>
+      </c>
+      <c r="O41" s="13">
+        <v>0</v>
+      </c>
+      <c r="P41" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="13">
+        <v>0</v>
+      </c>
+      <c r="R41" s="13">
         <v>3</v>
       </c>
-      <c r="S41" s="14">
-[...2 lines deleted...]
-      <c r="T41" s="14">
+      <c r="S41" s="13">
+        <v>0</v>
+      </c>
+      <c r="T41" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="5" t="s">
+      <c r="A42" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B42" s="14">
+      <c r="B42" s="13">
         <v>10</v>
       </c>
-      <c r="C42" s="14">
+      <c r="C42" s="13">
         <v>3</v>
       </c>
-      <c r="D42" s="14">
+      <c r="D42" s="13">
         <v>7</v>
       </c>
-      <c r="E42" s="14">
+      <c r="E42" s="13">
         <v>3</v>
       </c>
-      <c r="F42" s="14">
+      <c r="F42" s="13">
         <v>6</v>
       </c>
-      <c r="G42" s="14">
-[...38 lines deleted...]
-      <c r="T42" s="14">
+      <c r="G42" s="13">
+        <v>0</v>
+      </c>
+      <c r="H42" s="13">
+        <v>1</v>
+      </c>
+      <c r="I42" s="13">
+        <v>0</v>
+      </c>
+      <c r="J42" s="13">
+        <v>0</v>
+      </c>
+      <c r="K42" s="13">
+        <v>0</v>
+      </c>
+      <c r="L42" s="13">
+        <v>0</v>
+      </c>
+      <c r="M42" s="13">
+        <v>0</v>
+      </c>
+      <c r="N42" s="13">
+        <v>0</v>
+      </c>
+      <c r="O42" s="13">
+        <v>0</v>
+      </c>
+      <c r="P42" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="13">
+        <v>0</v>
+      </c>
+      <c r="R42" s="13">
+        <v>0</v>
+      </c>
+      <c r="S42" s="13">
+        <v>0</v>
+      </c>
+      <c r="T42" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="5" t="s">
+      <c r="A43" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B43" s="14">
+      <c r="B43" s="13">
         <v>21</v>
       </c>
-      <c r="C43" s="14">
+      <c r="C43" s="13">
         <v>3</v>
       </c>
-      <c r="D43" s="14">
+      <c r="D43" s="13">
         <v>18</v>
       </c>
-      <c r="E43" s="14">
+      <c r="E43" s="13">
         <v>3</v>
       </c>
-      <c r="F43" s="14">
+      <c r="F43" s="13">
         <v>7</v>
       </c>
-      <c r="G43" s="14">
-[...2 lines deleted...]
-      <c r="H43" s="14">
+      <c r="G43" s="13">
+        <v>0</v>
+      </c>
+      <c r="H43" s="13">
         <v>2</v>
       </c>
-      <c r="I43" s="14">
-[...32 lines deleted...]
-      <c r="T43" s="14">
+      <c r="I43" s="13">
+        <v>0</v>
+      </c>
+      <c r="J43" s="13">
+        <v>0</v>
+      </c>
+      <c r="K43" s="13">
+        <v>0</v>
+      </c>
+      <c r="L43" s="13">
+        <v>0</v>
+      </c>
+      <c r="M43" s="13">
+        <v>0</v>
+      </c>
+      <c r="N43" s="13">
+        <v>0</v>
+      </c>
+      <c r="O43" s="13">
+        <v>0</v>
+      </c>
+      <c r="P43" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="13">
+        <v>0</v>
+      </c>
+      <c r="R43" s="13">
+        <v>0</v>
+      </c>
+      <c r="S43" s="13">
+        <v>0</v>
+      </c>
+      <c r="T43" s="13">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="5" t="s">
+      <c r="A44" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B44" s="14">
+      <c r="B44" s="13">
         <v>54</v>
       </c>
-      <c r="C44" s="14">
+      <c r="C44" s="13">
         <v>5</v>
       </c>
-      <c r="D44" s="14">
+      <c r="D44" s="13">
         <v>49</v>
       </c>
-      <c r="E44" s="14">
+      <c r="E44" s="13">
         <v>4</v>
       </c>
-      <c r="F44" s="14">
+      <c r="F44" s="13">
         <v>17</v>
       </c>
-      <c r="G44" s="14">
-[...2 lines deleted...]
-      <c r="H44" s="14">
+      <c r="G44" s="13">
+        <v>0</v>
+      </c>
+      <c r="H44" s="13">
         <v>2</v>
       </c>
-      <c r="I44" s="14">
-[...14 lines deleted...]
-      <c r="N44" s="14">
+      <c r="I44" s="13">
+        <v>0</v>
+      </c>
+      <c r="J44" s="13">
+        <v>0</v>
+      </c>
+      <c r="K44" s="13">
+        <v>0</v>
+      </c>
+      <c r="L44" s="13">
+        <v>0</v>
+      </c>
+      <c r="M44" s="13">
+        <v>0</v>
+      </c>
+      <c r="N44" s="13">
         <v>3</v>
       </c>
-      <c r="O44" s="14">
-[...14 lines deleted...]
-      <c r="T44" s="14">
+      <c r="O44" s="13">
+        <v>0</v>
+      </c>
+      <c r="P44" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="13">
+        <v>0</v>
+      </c>
+      <c r="R44" s="13">
+        <v>0</v>
+      </c>
+      <c r="S44" s="13">
+        <v>1</v>
+      </c>
+      <c r="T44" s="13">
         <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="5" t="s">
+      <c r="A45" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B45" s="14">
+      <c r="B45" s="13">
         <v>20</v>
       </c>
-      <c r="C45" s="14">
+      <c r="C45" s="13">
         <v>2</v>
       </c>
-      <c r="D45" s="14">
+      <c r="D45" s="13">
         <v>18</v>
       </c>
-      <c r="E45" s="14">
+      <c r="E45" s="13">
         <v>2</v>
       </c>
-      <c r="F45" s="14">
+      <c r="F45" s="13">
         <v>8</v>
       </c>
-      <c r="G45" s="14">
-[...38 lines deleted...]
-      <c r="T45" s="14">
+      <c r="G45" s="13">
+        <v>0</v>
+      </c>
+      <c r="H45" s="13">
+        <v>1</v>
+      </c>
+      <c r="I45" s="13">
+        <v>0</v>
+      </c>
+      <c r="J45" s="13">
+        <v>0</v>
+      </c>
+      <c r="K45" s="13">
+        <v>0</v>
+      </c>
+      <c r="L45" s="13">
+        <v>0</v>
+      </c>
+      <c r="M45" s="13">
+        <v>0</v>
+      </c>
+      <c r="N45" s="13">
+        <v>0</v>
+      </c>
+      <c r="O45" s="13">
+        <v>0</v>
+      </c>
+      <c r="P45" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="13">
+        <v>0</v>
+      </c>
+      <c r="R45" s="13">
+        <v>0</v>
+      </c>
+      <c r="S45" s="13">
+        <v>0</v>
+      </c>
+      <c r="T45" s="13">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="5" t="s">
+      <c r="A46" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B46" s="14">
+      <c r="B46" s="13">
         <v>17</v>
       </c>
-      <c r="C46" s="14">
+      <c r="C46" s="13">
         <v>2</v>
       </c>
-      <c r="D46" s="14">
+      <c r="D46" s="13">
         <v>15</v>
       </c>
-      <c r="E46" s="14">
-[...2 lines deleted...]
-      <c r="F46" s="14">
+      <c r="E46" s="13">
+        <v>0</v>
+      </c>
+      <c r="F46" s="13">
         <v>8</v>
       </c>
-      <c r="G46" s="14">
-[...35 lines deleted...]
-      <c r="S46" s="14">
+      <c r="G46" s="13">
+        <v>0</v>
+      </c>
+      <c r="H46" s="13">
+        <v>1</v>
+      </c>
+      <c r="I46" s="13">
+        <v>0</v>
+      </c>
+      <c r="J46" s="13">
+        <v>0</v>
+      </c>
+      <c r="K46" s="13">
+        <v>0</v>
+      </c>
+      <c r="L46" s="13">
+        <v>0</v>
+      </c>
+      <c r="M46" s="13">
+        <v>0</v>
+      </c>
+      <c r="N46" s="13">
+        <v>0</v>
+      </c>
+      <c r="O46" s="13">
+        <v>0</v>
+      </c>
+      <c r="P46" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="13">
+        <v>0</v>
+      </c>
+      <c r="R46" s="13">
+        <v>0</v>
+      </c>
+      <c r="S46" s="13">
         <v>2</v>
       </c>
-      <c r="T46" s="14">
+      <c r="T46" s="13">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="5" t="s">
+      <c r="A47" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B47" s="14">
+      <c r="B47" s="13">
         <v>15</v>
       </c>
-      <c r="C47" s="14">
-[...2 lines deleted...]
-      <c r="D47" s="14">
+      <c r="C47" s="13">
+        <v>1</v>
+      </c>
+      <c r="D47" s="13">
         <v>14</v>
       </c>
-      <c r="E47" s="14">
-[...2 lines deleted...]
-      <c r="F47" s="14">
+      <c r="E47" s="13">
+        <v>1</v>
+      </c>
+      <c r="F47" s="13">
         <v>8</v>
       </c>
-      <c r="G47" s="14">
-[...38 lines deleted...]
-      <c r="T47" s="14">
+      <c r="G47" s="13">
+        <v>0</v>
+      </c>
+      <c r="H47" s="13">
+        <v>0</v>
+      </c>
+      <c r="I47" s="13">
+        <v>0</v>
+      </c>
+      <c r="J47" s="13">
+        <v>0</v>
+      </c>
+      <c r="K47" s="13">
+        <v>0</v>
+      </c>
+      <c r="L47" s="13">
+        <v>0</v>
+      </c>
+      <c r="M47" s="13">
+        <v>0</v>
+      </c>
+      <c r="N47" s="13">
+        <v>0</v>
+      </c>
+      <c r="O47" s="13">
+        <v>0</v>
+      </c>
+      <c r="P47" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="13">
+        <v>0</v>
+      </c>
+      <c r="R47" s="13">
+        <v>0</v>
+      </c>
+      <c r="S47" s="13">
+        <v>0</v>
+      </c>
+      <c r="T47" s="13">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="5" t="s">
+      <c r="A48" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B48" s="14">
+      <c r="B48" s="13">
         <v>11</v>
       </c>
-      <c r="C48" s="14">
-[...2 lines deleted...]
-      <c r="D48" s="14">
+      <c r="C48" s="13">
+        <v>1</v>
+      </c>
+      <c r="D48" s="13">
         <v>10</v>
       </c>
-      <c r="E48" s="14">
-[...2 lines deleted...]
-      <c r="F48" s="14">
+      <c r="E48" s="13">
+        <v>1</v>
+      </c>
+      <c r="F48" s="13">
         <v>9</v>
       </c>
-      <c r="G48" s="14">
-[...38 lines deleted...]
-      <c r="T48" s="14">
+      <c r="G48" s="13">
+        <v>0</v>
+      </c>
+      <c r="H48" s="13">
+        <v>1</v>
+      </c>
+      <c r="I48" s="13">
+        <v>0</v>
+      </c>
+      <c r="J48" s="13">
+        <v>0</v>
+      </c>
+      <c r="K48" s="13">
+        <v>0</v>
+      </c>
+      <c r="L48" s="13">
+        <v>0</v>
+      </c>
+      <c r="M48" s="13">
+        <v>0</v>
+      </c>
+      <c r="N48" s="13">
+        <v>0</v>
+      </c>
+      <c r="O48" s="13">
+        <v>0</v>
+      </c>
+      <c r="P48" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="13">
+        <v>0</v>
+      </c>
+      <c r="R48" s="13">
+        <v>0</v>
+      </c>
+      <c r="S48" s="13">
+        <v>0</v>
+      </c>
+      <c r="T48" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="5" t="s">
+      <c r="A49" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B49" s="14">
+      <c r="B49" s="13">
         <v>42</v>
       </c>
-      <c r="C49" s="14">
+      <c r="C49" s="13">
         <v>9</v>
       </c>
-      <c r="D49" s="14">
+      <c r="D49" s="13">
         <v>33</v>
       </c>
-      <c r="E49" s="14">
+      <c r="E49" s="13">
         <v>3</v>
       </c>
-      <c r="F49" s="14">
+      <c r="F49" s="13">
         <v>20</v>
       </c>
-      <c r="G49" s="14">
-[...2 lines deleted...]
-      <c r="H49" s="14">
+      <c r="G49" s="13">
+        <v>0</v>
+      </c>
+      <c r="H49" s="13">
         <v>2</v>
       </c>
-      <c r="I49" s="14">
-[...2 lines deleted...]
-      <c r="J49" s="14">
+      <c r="I49" s="13">
+        <v>0</v>
+      </c>
+      <c r="J49" s="13">
         <v>2</v>
       </c>
-      <c r="K49" s="14">
-[...23 lines deleted...]
-      <c r="S49" s="14">
+      <c r="K49" s="13">
+        <v>0</v>
+      </c>
+      <c r="L49" s="13">
+        <v>0</v>
+      </c>
+      <c r="M49" s="13">
+        <v>0</v>
+      </c>
+      <c r="N49" s="13">
+        <v>0</v>
+      </c>
+      <c r="O49" s="13">
+        <v>0</v>
+      </c>
+      <c r="P49" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="13">
+        <v>0</v>
+      </c>
+      <c r="R49" s="13">
+        <v>0</v>
+      </c>
+      <c r="S49" s="13">
         <v>6</v>
       </c>
-      <c r="T49" s="14">
+      <c r="T49" s="13">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="5" t="s">
+      <c r="A50" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B50" s="14">
+      <c r="B50" s="13">
         <v>19</v>
       </c>
-      <c r="C50" s="14">
-[...2 lines deleted...]
-      <c r="D50" s="14">
+      <c r="C50" s="13">
+        <v>1</v>
+      </c>
+      <c r="D50" s="13">
         <v>18</v>
       </c>
-      <c r="E50" s="14">
-[...2 lines deleted...]
-      <c r="F50" s="14">
+      <c r="E50" s="13">
+        <v>1</v>
+      </c>
+      <c r="F50" s="13">
         <v>13</v>
       </c>
-      <c r="G50" s="14">
-[...38 lines deleted...]
-      <c r="T50" s="14">
+      <c r="G50" s="13">
+        <v>0</v>
+      </c>
+      <c r="H50" s="13">
+        <v>1</v>
+      </c>
+      <c r="I50" s="13">
+        <v>0</v>
+      </c>
+      <c r="J50" s="13">
+        <v>0</v>
+      </c>
+      <c r="K50" s="13">
+        <v>0</v>
+      </c>
+      <c r="L50" s="13">
+        <v>0</v>
+      </c>
+      <c r="M50" s="13">
+        <v>0</v>
+      </c>
+      <c r="N50" s="13">
+        <v>0</v>
+      </c>
+      <c r="O50" s="13">
+        <v>0</v>
+      </c>
+      <c r="P50" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="13">
+        <v>0</v>
+      </c>
+      <c r="R50" s="13">
+        <v>0</v>
+      </c>
+      <c r="S50" s="13">
+        <v>0</v>
+      </c>
+      <c r="T50" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="5" t="s">
+      <c r="A51" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B51" s="14">
+      <c r="B51" s="13">
         <v>11</v>
       </c>
-      <c r="C51" s="14">
-[...2 lines deleted...]
-      <c r="D51" s="14">
+      <c r="C51" s="13">
+        <v>1</v>
+      </c>
+      <c r="D51" s="13">
         <v>10</v>
       </c>
-      <c r="E51" s="14">
-[...2 lines deleted...]
-      <c r="F51" s="14">
+      <c r="E51" s="13">
+        <v>1</v>
+      </c>
+      <c r="F51" s="13">
         <v>10</v>
       </c>
-      <c r="G51" s="14">
-[...38 lines deleted...]
-      <c r="T51" s="14">
+      <c r="G51" s="13">
+        <v>0</v>
+      </c>
+      <c r="H51" s="13">
+        <v>0</v>
+      </c>
+      <c r="I51" s="13">
+        <v>0</v>
+      </c>
+      <c r="J51" s="13">
+        <v>0</v>
+      </c>
+      <c r="K51" s="13">
+        <v>0</v>
+      </c>
+      <c r="L51" s="13">
+        <v>0</v>
+      </c>
+      <c r="M51" s="13">
+        <v>0</v>
+      </c>
+      <c r="N51" s="13">
+        <v>0</v>
+      </c>
+      <c r="O51" s="13">
+        <v>0</v>
+      </c>
+      <c r="P51" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="13">
+        <v>0</v>
+      </c>
+      <c r="R51" s="13">
+        <v>0</v>
+      </c>
+      <c r="S51" s="13">
+        <v>0</v>
+      </c>
+      <c r="T51" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="5" t="s">
+      <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="B52" s="14">
+      <c r="B52" s="13">
         <v>32</v>
       </c>
-      <c r="C52" s="14">
+      <c r="C52" s="13">
         <v>4</v>
       </c>
-      <c r="D52" s="14">
+      <c r="D52" s="13">
         <v>28</v>
       </c>
-      <c r="E52" s="14">
+      <c r="E52" s="13">
         <v>3</v>
       </c>
-      <c r="F52" s="14">
+      <c r="F52" s="13">
         <v>4</v>
       </c>
-      <c r="G52" s="14">
-[...32 lines deleted...]
-      <c r="R52" s="14">
+      <c r="G52" s="13">
+        <v>0</v>
+      </c>
+      <c r="H52" s="13">
+        <v>0</v>
+      </c>
+      <c r="I52" s="13">
+        <v>0</v>
+      </c>
+      <c r="J52" s="13">
+        <v>0</v>
+      </c>
+      <c r="K52" s="13">
+        <v>0</v>
+      </c>
+      <c r="L52" s="13">
+        <v>0</v>
+      </c>
+      <c r="M52" s="13">
+        <v>0</v>
+      </c>
+      <c r="N52" s="13">
+        <v>0</v>
+      </c>
+      <c r="O52" s="13">
+        <v>0</v>
+      </c>
+      <c r="P52" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="13">
+        <v>0</v>
+      </c>
+      <c r="R52" s="13">
         <v>4</v>
       </c>
-      <c r="S52" s="14">
-[...2 lines deleted...]
-      <c r="T52" s="14">
+      <c r="S52" s="13">
+        <v>1</v>
+      </c>
+      <c r="T52" s="13">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="5" t="s">
+      <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B53" s="14">
+      <c r="B53" s="13">
         <v>4</v>
       </c>
-      <c r="C53" s="14">
-[...2 lines deleted...]
-      <c r="D53" s="14">
+      <c r="C53" s="13">
+        <v>0</v>
+      </c>
+      <c r="D53" s="13">
         <v>4</v>
       </c>
-      <c r="E53" s="14">
-[...2 lines deleted...]
-      <c r="F53" s="14">
+      <c r="E53" s="13">
+        <v>0</v>
+      </c>
+      <c r="F53" s="13">
         <v>2</v>
       </c>
-      <c r="G53" s="14">
-[...38 lines deleted...]
-      <c r="T53" s="14">
+      <c r="G53" s="13">
+        <v>0</v>
+      </c>
+      <c r="H53" s="13">
+        <v>0</v>
+      </c>
+      <c r="I53" s="13">
+        <v>0</v>
+      </c>
+      <c r="J53" s="13">
+        <v>0</v>
+      </c>
+      <c r="K53" s="13">
+        <v>0</v>
+      </c>
+      <c r="L53" s="13">
+        <v>0</v>
+      </c>
+      <c r="M53" s="13">
+        <v>0</v>
+      </c>
+      <c r="N53" s="13">
+        <v>0</v>
+      </c>
+      <c r="O53" s="13">
+        <v>0</v>
+      </c>
+      <c r="P53" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="13">
+        <v>0</v>
+      </c>
+      <c r="R53" s="13">
+        <v>0</v>
+      </c>
+      <c r="S53" s="13">
+        <v>0</v>
+      </c>
+      <c r="T53" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="5" t="s">
+      <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B54" s="14">
+      <c r="B54" s="13">
         <v>6</v>
       </c>
-      <c r="C54" s="14">
+      <c r="C54" s="13">
         <v>3</v>
       </c>
-      <c r="D54" s="14">
+      <c r="D54" s="13">
         <v>3</v>
       </c>
-      <c r="E54" s="14">
+      <c r="E54" s="13">
         <v>3</v>
       </c>
-      <c r="F54" s="14">
-[...41 lines deleted...]
-      <c r="T54" s="14">
+      <c r="F54" s="13">
+        <v>1</v>
+      </c>
+      <c r="G54" s="13">
+        <v>0</v>
+      </c>
+      <c r="H54" s="13">
+        <v>0</v>
+      </c>
+      <c r="I54" s="13">
+        <v>0</v>
+      </c>
+      <c r="J54" s="13">
+        <v>0</v>
+      </c>
+      <c r="K54" s="13">
+        <v>0</v>
+      </c>
+      <c r="L54" s="13">
+        <v>0</v>
+      </c>
+      <c r="M54" s="13">
+        <v>0</v>
+      </c>
+      <c r="N54" s="13">
+        <v>0</v>
+      </c>
+      <c r="O54" s="13">
+        <v>0</v>
+      </c>
+      <c r="P54" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="13">
+        <v>0</v>
+      </c>
+      <c r="R54" s="13">
+        <v>0</v>
+      </c>
+      <c r="S54" s="13">
+        <v>0</v>
+      </c>
+      <c r="T54" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="5" t="s">
+      <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B55" s="14">
+      <c r="B55" s="13">
         <v>5</v>
       </c>
-      <c r="C55" s="14">
-[...2 lines deleted...]
-      <c r="D55" s="14">
+      <c r="C55" s="13">
+        <v>0</v>
+      </c>
+      <c r="D55" s="13">
         <v>5</v>
       </c>
-      <c r="E55" s="14">
-[...2 lines deleted...]
-      <c r="F55" s="14">
+      <c r="E55" s="13">
+        <v>0</v>
+      </c>
+      <c r="F55" s="13">
         <v>2</v>
       </c>
-      <c r="G55" s="14">
-[...38 lines deleted...]
-      <c r="T55" s="14">
+      <c r="G55" s="13">
+        <v>0</v>
+      </c>
+      <c r="H55" s="13">
+        <v>1</v>
+      </c>
+      <c r="I55" s="13">
+        <v>0</v>
+      </c>
+      <c r="J55" s="13">
+        <v>0</v>
+      </c>
+      <c r="K55" s="13">
+        <v>0</v>
+      </c>
+      <c r="L55" s="13">
+        <v>0</v>
+      </c>
+      <c r="M55" s="13">
+        <v>0</v>
+      </c>
+      <c r="N55" s="13">
+        <v>0</v>
+      </c>
+      <c r="O55" s="13">
+        <v>0</v>
+      </c>
+      <c r="P55" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="13">
+        <v>0</v>
+      </c>
+      <c r="R55" s="13">
+        <v>0</v>
+      </c>
+      <c r="S55" s="13">
+        <v>0</v>
+      </c>
+      <c r="T55" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="5" t="s">
+      <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B56" s="14">
+      <c r="B56" s="13">
         <v>9</v>
       </c>
-      <c r="C56" s="14">
+      <c r="C56" s="13">
         <v>2</v>
       </c>
-      <c r="D56" s="14">
+      <c r="D56" s="13">
         <v>7</v>
       </c>
-      <c r="E56" s="14">
+      <c r="E56" s="13">
         <v>2</v>
       </c>
-      <c r="F56" s="14">
+      <c r="F56" s="13">
         <v>2</v>
       </c>
-      <c r="G56" s="14">
-[...38 lines deleted...]
-      <c r="T56" s="14">
+      <c r="G56" s="13">
+        <v>0</v>
+      </c>
+      <c r="H56" s="13">
+        <v>1</v>
+      </c>
+      <c r="I56" s="13">
+        <v>0</v>
+      </c>
+      <c r="J56" s="13">
+        <v>0</v>
+      </c>
+      <c r="K56" s="13">
+        <v>0</v>
+      </c>
+      <c r="L56" s="13">
+        <v>0</v>
+      </c>
+      <c r="M56" s="13">
+        <v>0</v>
+      </c>
+      <c r="N56" s="13">
+        <v>0</v>
+      </c>
+      <c r="O56" s="13">
+        <v>0</v>
+      </c>
+      <c r="P56" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="13">
+        <v>0</v>
+      </c>
+      <c r="R56" s="13">
+        <v>0</v>
+      </c>
+      <c r="S56" s="13">
+        <v>0</v>
+      </c>
+      <c r="T56" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="5" t="s">
+      <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="B57" s="14">
+      <c r="B57" s="13">
         <v>11</v>
       </c>
-      <c r="C57" s="14">
+      <c r="C57" s="13">
         <v>3</v>
       </c>
-      <c r="D57" s="14">
+      <c r="D57" s="13">
         <v>8</v>
       </c>
-      <c r="E57" s="14">
-[...2 lines deleted...]
-      <c r="F57" s="14">
+      <c r="E57" s="13">
+        <v>1</v>
+      </c>
+      <c r="F57" s="13">
         <v>5</v>
       </c>
-      <c r="G57" s="14">
-[...38 lines deleted...]
-      <c r="T57" s="14">
+      <c r="G57" s="13">
+        <v>1</v>
+      </c>
+      <c r="H57" s="13">
+        <v>0</v>
+      </c>
+      <c r="I57" s="13">
+        <v>0</v>
+      </c>
+      <c r="J57" s="13">
+        <v>0</v>
+      </c>
+      <c r="K57" s="13">
+        <v>0</v>
+      </c>
+      <c r="L57" s="13">
+        <v>0</v>
+      </c>
+      <c r="M57" s="13">
+        <v>0</v>
+      </c>
+      <c r="N57" s="13">
+        <v>0</v>
+      </c>
+      <c r="O57" s="13">
+        <v>0</v>
+      </c>
+      <c r="P57" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="13">
+        <v>0</v>
+      </c>
+      <c r="R57" s="13">
+        <v>0</v>
+      </c>
+      <c r="S57" s="13">
+        <v>1</v>
+      </c>
+      <c r="T57" s="13">
         <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="5" t="s">
+      <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="B58" s="14">
+      <c r="B58" s="13">
         <v>10</v>
       </c>
-      <c r="C58" s="14">
-[...2 lines deleted...]
-      <c r="D58" s="14">
+      <c r="C58" s="13">
+        <v>0</v>
+      </c>
+      <c r="D58" s="13">
         <v>10</v>
       </c>
-      <c r="E58" s="14">
-[...2 lines deleted...]
-      <c r="F58" s="14">
+      <c r="E58" s="13">
+        <v>0</v>
+      </c>
+      <c r="F58" s="13">
         <v>3</v>
       </c>
-      <c r="G58" s="14">
-[...38 lines deleted...]
-      <c r="T58" s="14">
+      <c r="G58" s="13">
+        <v>0</v>
+      </c>
+      <c r="H58" s="13">
+        <v>0</v>
+      </c>
+      <c r="I58" s="13">
+        <v>0</v>
+      </c>
+      <c r="J58" s="13">
+        <v>0</v>
+      </c>
+      <c r="K58" s="13">
+        <v>0</v>
+      </c>
+      <c r="L58" s="13">
+        <v>0</v>
+      </c>
+      <c r="M58" s="13">
+        <v>0</v>
+      </c>
+      <c r="N58" s="13">
+        <v>0</v>
+      </c>
+      <c r="O58" s="13">
+        <v>0</v>
+      </c>
+      <c r="P58" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="13">
+        <v>0</v>
+      </c>
+      <c r="R58" s="13">
+        <v>0</v>
+      </c>
+      <c r="S58" s="13">
+        <v>0</v>
+      </c>
+      <c r="T58" s="13">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="5" t="s">
+      <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B59" s="14">
+      <c r="B59" s="13">
         <v>6</v>
       </c>
-      <c r="C59" s="14">
-[...2 lines deleted...]
-      <c r="D59" s="14">
+      <c r="C59" s="13">
+        <v>1</v>
+      </c>
+      <c r="D59" s="13">
         <v>5</v>
       </c>
-      <c r="E59" s="14">
-[...44 lines deleted...]
-      <c r="T59" s="14">
+      <c r="E59" s="13">
+        <v>1</v>
+      </c>
+      <c r="F59" s="13">
+        <v>0</v>
+      </c>
+      <c r="G59" s="13">
+        <v>0</v>
+      </c>
+      <c r="H59" s="13">
+        <v>0</v>
+      </c>
+      <c r="I59" s="13">
+        <v>0</v>
+      </c>
+      <c r="J59" s="13">
+        <v>0</v>
+      </c>
+      <c r="K59" s="13">
+        <v>0</v>
+      </c>
+      <c r="L59" s="13">
+        <v>0</v>
+      </c>
+      <c r="M59" s="13">
+        <v>0</v>
+      </c>
+      <c r="N59" s="13">
+        <v>0</v>
+      </c>
+      <c r="O59" s="13">
+        <v>0</v>
+      </c>
+      <c r="P59" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="13">
+        <v>0</v>
+      </c>
+      <c r="R59" s="13">
+        <v>0</v>
+      </c>
+      <c r="S59" s="13">
+        <v>0</v>
+      </c>
+      <c r="T59" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="5" t="s">
+      <c r="A60" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B60" s="14">
+      <c r="B60" s="13">
         <v>14</v>
       </c>
-      <c r="C60" s="14">
-[...2 lines deleted...]
-      <c r="D60" s="14">
+      <c r="C60" s="13">
+        <v>0</v>
+      </c>
+      <c r="D60" s="13">
         <v>14</v>
       </c>
-      <c r="E60" s="14">
-[...2 lines deleted...]
-      <c r="F60" s="14">
+      <c r="E60" s="13">
+        <v>0</v>
+      </c>
+      <c r="F60" s="13">
         <v>8</v>
       </c>
-      <c r="G60" s="14">
-[...38 lines deleted...]
-      <c r="T60" s="14">
+      <c r="G60" s="13">
+        <v>0</v>
+      </c>
+      <c r="H60" s="13">
+        <v>1</v>
+      </c>
+      <c r="I60" s="13">
+        <v>0</v>
+      </c>
+      <c r="J60" s="13">
+        <v>0</v>
+      </c>
+      <c r="K60" s="13">
+        <v>0</v>
+      </c>
+      <c r="L60" s="13">
+        <v>0</v>
+      </c>
+      <c r="M60" s="13">
+        <v>0</v>
+      </c>
+      <c r="N60" s="13">
+        <v>0</v>
+      </c>
+      <c r="O60" s="13">
+        <v>0</v>
+      </c>
+      <c r="P60" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="13">
+        <v>0</v>
+      </c>
+      <c r="R60" s="13">
+        <v>0</v>
+      </c>
+      <c r="S60" s="13">
+        <v>0</v>
+      </c>
+      <c r="T60" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="5" t="s">
+      <c r="A61" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="B61" s="14">
+      <c r="B61" s="13">
         <v>7</v>
       </c>
-      <c r="C61" s="14">
-[...2 lines deleted...]
-      <c r="D61" s="14">
+      <c r="C61" s="13">
+        <v>0</v>
+      </c>
+      <c r="D61" s="13">
         <v>7</v>
       </c>
-      <c r="E61" s="14">
-[...2 lines deleted...]
-      <c r="F61" s="14">
+      <c r="E61" s="13">
+        <v>0</v>
+      </c>
+      <c r="F61" s="13">
         <v>2</v>
       </c>
-      <c r="G61" s="14">
-[...38 lines deleted...]
-      <c r="T61" s="14">
+      <c r="G61" s="13">
+        <v>0</v>
+      </c>
+      <c r="H61" s="13">
+        <v>1</v>
+      </c>
+      <c r="I61" s="13">
+        <v>0</v>
+      </c>
+      <c r="J61" s="13">
+        <v>0</v>
+      </c>
+      <c r="K61" s="13">
+        <v>0</v>
+      </c>
+      <c r="L61" s="13">
+        <v>0</v>
+      </c>
+      <c r="M61" s="13">
+        <v>0</v>
+      </c>
+      <c r="N61" s="13">
+        <v>0</v>
+      </c>
+      <c r="O61" s="13">
+        <v>0</v>
+      </c>
+      <c r="P61" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="13">
+        <v>0</v>
+      </c>
+      <c r="R61" s="13">
+        <v>1</v>
+      </c>
+      <c r="S61" s="13">
+        <v>0</v>
+      </c>
+      <c r="T61" s="13">
         <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="5" t="s">
+      <c r="A62" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="B62" s="14">
+      <c r="B62" s="13">
         <v>5</v>
       </c>
-      <c r="C62" s="14">
+      <c r="C62" s="13">
         <v>2</v>
       </c>
-      <c r="D62" s="14">
+      <c r="D62" s="13">
         <v>3</v>
       </c>
-      <c r="E62" s="14">
+      <c r="E62" s="13">
         <v>2</v>
       </c>
-      <c r="F62" s="14">
-[...41 lines deleted...]
-      <c r="T62" s="14">
+      <c r="F62" s="13">
+        <v>0</v>
+      </c>
+      <c r="G62" s="13">
+        <v>0</v>
+      </c>
+      <c r="H62" s="13">
+        <v>1</v>
+      </c>
+      <c r="I62" s="13">
+        <v>0</v>
+      </c>
+      <c r="J62" s="13">
+        <v>0</v>
+      </c>
+      <c r="K62" s="13">
+        <v>0</v>
+      </c>
+      <c r="L62" s="13">
+        <v>0</v>
+      </c>
+      <c r="M62" s="13">
+        <v>0</v>
+      </c>
+      <c r="N62" s="13">
+        <v>0</v>
+      </c>
+      <c r="O62" s="13">
+        <v>0</v>
+      </c>
+      <c r="P62" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="13">
+        <v>0</v>
+      </c>
+      <c r="R62" s="13">
+        <v>0</v>
+      </c>
+      <c r="S62" s="13">
+        <v>0</v>
+      </c>
+      <c r="T62" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="5" t="s">
+      <c r="A63" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B63" s="14">
+      <c r="B63" s="13">
         <v>5</v>
       </c>
-      <c r="C63" s="14">
-[...2 lines deleted...]
-      <c r="D63" s="14">
+      <c r="C63" s="13">
+        <v>1</v>
+      </c>
+      <c r="D63" s="13">
         <v>4</v>
       </c>
-      <c r="E63" s="14">
-[...2 lines deleted...]
-      <c r="F63" s="14">
+      <c r="E63" s="13">
+        <v>1</v>
+      </c>
+      <c r="F63" s="13">
         <v>2</v>
       </c>
-      <c r="G63" s="14">
-[...38 lines deleted...]
-      <c r="T63" s="14">
+      <c r="G63" s="13">
+        <v>0</v>
+      </c>
+      <c r="H63" s="13">
+        <v>1</v>
+      </c>
+      <c r="I63" s="13">
+        <v>0</v>
+      </c>
+      <c r="J63" s="13">
+        <v>0</v>
+      </c>
+      <c r="K63" s="13">
+        <v>0</v>
+      </c>
+      <c r="L63" s="13">
+        <v>0</v>
+      </c>
+      <c r="M63" s="13">
+        <v>0</v>
+      </c>
+      <c r="N63" s="13">
+        <v>0</v>
+      </c>
+      <c r="O63" s="13">
+        <v>0</v>
+      </c>
+      <c r="P63" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="13">
+        <v>0</v>
+      </c>
+      <c r="R63" s="13">
+        <v>1</v>
+      </c>
+      <c r="S63" s="13">
+        <v>0</v>
+      </c>
+      <c r="T63" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="5" t="s">
+      <c r="A64" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="B64" s="14">
+      <c r="B64" s="13">
         <v>8</v>
       </c>
-      <c r="C64" s="14">
-[...2 lines deleted...]
-      <c r="D64" s="14">
+      <c r="C64" s="13">
+        <v>0</v>
+      </c>
+      <c r="D64" s="13">
         <v>8</v>
       </c>
-      <c r="E64" s="14">
-[...2 lines deleted...]
-      <c r="F64" s="14">
+      <c r="E64" s="13">
+        <v>0</v>
+      </c>
+      <c r="F64" s="13">
         <v>3</v>
       </c>
-      <c r="G64" s="14">
-[...38 lines deleted...]
-      <c r="T64" s="14">
+      <c r="G64" s="13">
+        <v>0</v>
+      </c>
+      <c r="H64" s="13">
+        <v>1</v>
+      </c>
+      <c r="I64" s="13">
+        <v>0</v>
+      </c>
+      <c r="J64" s="13">
+        <v>0</v>
+      </c>
+      <c r="K64" s="13">
+        <v>0</v>
+      </c>
+      <c r="L64" s="13">
+        <v>0</v>
+      </c>
+      <c r="M64" s="13">
+        <v>0</v>
+      </c>
+      <c r="N64" s="13">
+        <v>0</v>
+      </c>
+      <c r="O64" s="13">
+        <v>0</v>
+      </c>
+      <c r="P64" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="13">
+        <v>0</v>
+      </c>
+      <c r="R64" s="13">
+        <v>0</v>
+      </c>
+      <c r="S64" s="13">
+        <v>0</v>
+      </c>
+      <c r="T64" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="5" t="s">
+      <c r="A65" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="B65" s="14">
+      <c r="B65" s="13">
         <v>4</v>
       </c>
-      <c r="C65" s="14">
-[...2 lines deleted...]
-      <c r="D65" s="14">
+      <c r="C65" s="13">
+        <v>0</v>
+      </c>
+      <c r="D65" s="13">
         <v>4</v>
       </c>
-      <c r="E65" s="14">
-[...2 lines deleted...]
-      <c r="F65" s="14">
+      <c r="E65" s="13">
+        <v>0</v>
+      </c>
+      <c r="F65" s="13">
         <v>2</v>
       </c>
-      <c r="G65" s="14">
-[...38 lines deleted...]
-      <c r="T65" s="14">
+      <c r="G65" s="13">
+        <v>0</v>
+      </c>
+      <c r="H65" s="13">
+        <v>0</v>
+      </c>
+      <c r="I65" s="13">
+        <v>0</v>
+      </c>
+      <c r="J65" s="13">
+        <v>0</v>
+      </c>
+      <c r="K65" s="13">
+        <v>0</v>
+      </c>
+      <c r="L65" s="13">
+        <v>0</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="13">
+        <v>0</v>
+      </c>
+      <c r="O65" s="13">
+        <v>0</v>
+      </c>
+      <c r="P65" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="13">
+        <v>0</v>
+      </c>
+      <c r="R65" s="13">
+        <v>0</v>
+      </c>
+      <c r="S65" s="13">
+        <v>0</v>
+      </c>
+      <c r="T65" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="5" t="s">
+      <c r="A66" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="B66" s="14">
+      <c r="B66" s="13">
         <v>8</v>
       </c>
-      <c r="C66" s="14">
-[...2 lines deleted...]
-      <c r="D66" s="14">
+      <c r="C66" s="13">
+        <v>0</v>
+      </c>
+      <c r="D66" s="13">
         <v>8</v>
       </c>
-      <c r="E66" s="14">
-[...2 lines deleted...]
-      <c r="F66" s="14">
+      <c r="E66" s="13">
+        <v>0</v>
+      </c>
+      <c r="F66" s="13">
         <v>4</v>
       </c>
-      <c r="G66" s="14">
-[...38 lines deleted...]
-      <c r="T66" s="14">
+      <c r="G66" s="13">
+        <v>0</v>
+      </c>
+      <c r="H66" s="13">
+        <v>0</v>
+      </c>
+      <c r="I66" s="13">
+        <v>0</v>
+      </c>
+      <c r="J66" s="13">
+        <v>0</v>
+      </c>
+      <c r="K66" s="13">
+        <v>0</v>
+      </c>
+      <c r="L66" s="13">
+        <v>0</v>
+      </c>
+      <c r="M66" s="13">
+        <v>0</v>
+      </c>
+      <c r="N66" s="13">
+        <v>0</v>
+      </c>
+      <c r="O66" s="13">
+        <v>0</v>
+      </c>
+      <c r="P66" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="13">
+        <v>0</v>
+      </c>
+      <c r="R66" s="13">
+        <v>0</v>
+      </c>
+      <c r="S66" s="13">
+        <v>0</v>
+      </c>
+      <c r="T66" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="5" t="s">
+      <c r="A67" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="B67" s="14">
+      <c r="B67" s="13">
         <v>3</v>
       </c>
-      <c r="C67" s="14">
-[...2 lines deleted...]
-      <c r="D67" s="14">
+      <c r="C67" s="13">
+        <v>0</v>
+      </c>
+      <c r="D67" s="13">
         <v>3</v>
       </c>
-      <c r="E67" s="14">
-[...2 lines deleted...]
-      <c r="F67" s="14">
+      <c r="E67" s="13">
+        <v>0</v>
+      </c>
+      <c r="F67" s="13">
         <v>3</v>
       </c>
-      <c r="G67" s="14">
-[...38 lines deleted...]
-      <c r="T67" s="14">
+      <c r="G67" s="13">
+        <v>0</v>
+      </c>
+      <c r="H67" s="13">
+        <v>0</v>
+      </c>
+      <c r="I67" s="13">
+        <v>0</v>
+      </c>
+      <c r="J67" s="13">
+        <v>0</v>
+      </c>
+      <c r="K67" s="13">
+        <v>0</v>
+      </c>
+      <c r="L67" s="13">
+        <v>0</v>
+      </c>
+      <c r="M67" s="13">
+        <v>0</v>
+      </c>
+      <c r="N67" s="13">
+        <v>0</v>
+      </c>
+      <c r="O67" s="13">
+        <v>0</v>
+      </c>
+      <c r="P67" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="13">
+        <v>0</v>
+      </c>
+      <c r="R67" s="13">
+        <v>0</v>
+      </c>
+      <c r="S67" s="13">
+        <v>0</v>
+      </c>
+      <c r="T67" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="5" t="s">
+      <c r="A68" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="B68" s="14">
+      <c r="B68" s="13">
         <v>3</v>
       </c>
-      <c r="C68" s="14">
-[...2 lines deleted...]
-      <c r="D68" s="14">
+      <c r="C68" s="13">
+        <v>0</v>
+      </c>
+      <c r="D68" s="13">
         <v>3</v>
       </c>
-      <c r="E68" s="14">
-[...2 lines deleted...]
-      <c r="F68" s="14">
+      <c r="E68" s="13">
+        <v>0</v>
+      </c>
+      <c r="F68" s="13">
         <v>2</v>
       </c>
-      <c r="G68" s="14">
-[...38 lines deleted...]
-      <c r="T68" s="14">
+      <c r="G68" s="13">
+        <v>0</v>
+      </c>
+      <c r="H68" s="13">
+        <v>0</v>
+      </c>
+      <c r="I68" s="13">
+        <v>0</v>
+      </c>
+      <c r="J68" s="13">
+        <v>0</v>
+      </c>
+      <c r="K68" s="13">
+        <v>0</v>
+      </c>
+      <c r="L68" s="13">
+        <v>0</v>
+      </c>
+      <c r="M68" s="13">
+        <v>0</v>
+      </c>
+      <c r="N68" s="13">
+        <v>0</v>
+      </c>
+      <c r="O68" s="13">
+        <v>0</v>
+      </c>
+      <c r="P68" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="13">
+        <v>0</v>
+      </c>
+      <c r="R68" s="13">
+        <v>0</v>
+      </c>
+      <c r="S68" s="13">
+        <v>0</v>
+      </c>
+      <c r="T68" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="7" t="s">
+      <c r="A69" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B69" s="15">
-[...53 lines deleted...]
-      <c r="T69" s="16">
+      <c r="B69" s="14">
+        <v>1</v>
+      </c>
+      <c r="C69" s="15">
+        <v>0</v>
+      </c>
+      <c r="D69" s="15">
+        <v>1</v>
+      </c>
+      <c r="E69" s="15">
+        <v>0</v>
+      </c>
+      <c r="F69" s="15">
+        <v>1</v>
+      </c>
+      <c r="G69" s="15">
+        <v>0</v>
+      </c>
+      <c r="H69" s="15">
+        <v>0</v>
+      </c>
+      <c r="I69" s="15">
+        <v>0</v>
+      </c>
+      <c r="J69" s="15">
+        <v>0</v>
+      </c>
+      <c r="K69" s="15">
+        <v>0</v>
+      </c>
+      <c r="L69" s="15">
+        <v>0</v>
+      </c>
+      <c r="M69" s="15">
+        <v>0</v>
+      </c>
+      <c r="N69" s="15">
+        <v>0</v>
+      </c>
+      <c r="O69" s="15">
+        <v>0</v>
+      </c>
+      <c r="P69" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="15">
+        <v>0</v>
+      </c>
+      <c r="R69" s="15">
+        <v>0</v>
+      </c>
+      <c r="S69" s="15">
+        <v>0</v>
+      </c>
+      <c r="T69" s="15">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="B3:D5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="I5:J5"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="I3:T3"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:P5"/>
     <mergeCell ref="G5:H5"/>
-    <mergeCell ref="A3:A6"/>
-[...5 lines deleted...]
-    <mergeCell ref="I5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.86614173228346458" right="0.59" top="0.6692913385826772" bottom="0.6692913385826772" header="0.31496062992125984" footer="0.33"/>
   <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 57</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>19-2</vt:lpstr>
       <vt:lpstr>'19-2'!Print_Area</vt:lpstr>
       <vt:lpstr>'19-2'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>k.tsi2</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>