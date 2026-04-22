--- v0 (2026-03-08)
+++ v1 (2026-04-22)
@@ -1,67 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1794963-F8B5-4785-888C-631909650743}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="9570" windowHeight="9210"/>
+    <workbookView xWindow="3720" yWindow="3720" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="41-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'41-1'!$A$1:$A$139</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'41-1'!$A$1:$V$71</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'41-1'!$1:$5</definedName>
   </definedNames>
-  <calcPr calcId="162913" fullCalcOnLoad="1" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V12" i="1" l="1"/>
   <c r="U12" i="1"/>
   <c r="T12" i="1"/>
   <c r="S12" i="1"/>
   <c r="R12" i="1"/>
   <c r="Q12" i="1"/>
   <c r="P12" i="1"/>
   <c r="O12" i="1"/>
   <c r="N12" i="1"/>
   <c r="M12" i="1"/>
   <c r="L12" i="1"/>
   <c r="K12" i="1"/>
   <c r="J12" i="1"/>
   <c r="I12" i="1"/>
   <c r="H12" i="1"/>
   <c r="G12" i="1"/>
   <c r="F12" i="1"/>
   <c r="E12" i="1"/>
   <c r="D12" i="1"/>
   <c r="C12" i="1"/>
@@ -391,58 +400,58 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>41. 高等学校 学年別生徒数</t>
     <rPh sb="4" eb="6">
       <t>コウトウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ガクネンベツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>セイト</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
-    <numFmt numFmtId="205" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="208" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="177" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="178" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="179" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -725,382 +734,379 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="205" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="206" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="207" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="9" fillId="3" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="208" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="4" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="4" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="9" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="19" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="6" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="11" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="12" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="13" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="10" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="4" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="14" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="8" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...18 lines deleted...]
-    <cellStyle name="ハイパーリンク 2" xfId="20"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="ハイパーリンク 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="桁区切り" xfId="21" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="22"/>
+    <cellStyle name="標準 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1233,270 +1239,270 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:W139"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="10" topLeftCell="B11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
       <selection pane="bottomRight" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.7109375" style="1" customWidth="1"/>
     <col min="13" max="15" width="9.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" style="1" customWidth="1"/>
     <col min="17" max="20" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="2.7109375" style="1" customWidth="1"/>
     <col min="24" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="24" customFormat="1" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:23" s="23" customFormat="1" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="A1" s="43" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="44"/>
-[...19 lines deleted...]
-      <c r="W1" s="23"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
+      <c r="V1" s="22"/>
+      <c r="W1" s="22"/>
     </row>
     <row r="2" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
-      <c r="M2" s="15"/>
-[...1 lines deleted...]
-      <c r="O2" s="15"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
     </row>
     <row r="3" spans="1:23" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="B3" s="36" t="s">
+      <c r="B3" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="C3" s="37"/>
-[...1 lines deleted...]
-      <c r="E3" s="42" t="s">
+      <c r="C3" s="36"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="F3" s="43"/>
-[...6 lines deleted...]
-      <c r="M3" s="43" t="s">
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="N3" s="43"/>
-[...5 lines deleted...]
-      <c r="T3" s="36" t="s">
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="U3" s="37"/>
-[...1 lines deleted...]
-      <c r="W3" s="32"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="31"/>
     </row>
     <row r="4" spans="1:23" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="34"/>
-[...4 lines deleted...]
-      <c r="F4" s="22" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="G4" s="19"/>
-[...1 lines deleted...]
-      <c r="I4" s="22" t="s">
+      <c r="G4" s="18"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="J4" s="19"/>
-[...1 lines deleted...]
-      <c r="L4" s="22" t="s">
+      <c r="J4" s="18"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="M4" s="19"/>
-[...1 lines deleted...]
-      <c r="O4" s="22" t="s">
+      <c r="M4" s="18"/>
+      <c r="N4" s="17"/>
+      <c r="O4" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="P4" s="19"/>
-[...1 lines deleted...]
-      <c r="R4" s="22" t="s">
+      <c r="P4" s="18"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="S4" s="19"/>
-[...3 lines deleted...]
-      <c r="W4" s="32"/>
+      <c r="S4" s="18"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="31"/>
     </row>
     <row r="5" spans="1:23" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="35"/>
-[...3 lines deleted...]
-      <c r="C5" s="20" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="D5" s="20" t="s">
+      <c r="D5" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="E5" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="20" t="s">
+      <c r="E5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="20" t="s">
+      <c r="G5" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="H5" s="20" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="20" t="s">
+      <c r="H5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="J5" s="20" t="s">
+      <c r="J5" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="K5" s="20" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="20" t="s">
+      <c r="K5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="M5" s="20" t="s">
+      <c r="M5" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="N5" s="21" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="20" t="s">
+      <c r="N5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="P5" s="20" t="s">
+      <c r="P5" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="Q5" s="20" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="20" t="s">
+      <c r="Q5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="R5" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="S5" s="20" t="s">
+      <c r="S5" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="T5" s="20" t="s">
-[...2 lines deleted...]
-      <c r="U5" s="20" t="s">
+      <c r="T5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="U5" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="V5" s="20" t="s">
+      <c r="V5" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="W5" s="33"/>
+      <c r="W5" s="32"/>
     </row>
     <row r="6" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B6" s="6">
         <v>152419</v>
       </c>
       <c r="C6" s="6">
         <v>77589</v>
       </c>
       <c r="D6" s="6">
         <v>74830</v>
       </c>
       <c r="E6" s="6">
         <v>152338</v>
       </c>
       <c r="F6" s="6">
         <v>77576</v>
       </c>
       <c r="G6" s="6">
         <v>74762</v>
       </c>
       <c r="H6" s="6">
         <v>51670</v>
@@ -1523,139 +1529,139 @@
         <v>25063</v>
       </c>
       <c r="P6" s="6">
         <v>24204</v>
       </c>
       <c r="Q6" s="6">
         <v>576</v>
       </c>
       <c r="R6" s="6">
         <v>343</v>
       </c>
       <c r="S6" s="6">
         <v>233</v>
       </c>
       <c r="T6" s="6">
         <v>81</v>
       </c>
       <c r="U6" s="6">
         <v>13</v>
       </c>
       <c r="V6" s="6">
         <v>68</v>
       </c>
       <c r="W6" s="6"/>
     </row>
-    <row r="7" spans="1:23" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="26" t="s">
+    <row r="7" spans="1:23" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="29">
         <f t="shared" ref="B7:V7" si="0">SUM(B9:B10)</f>
         <v>152551</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="29">
         <f t="shared" si="0"/>
         <v>77751</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="29">
         <f t="shared" si="0"/>
         <v>74800</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="29">
         <f t="shared" si="0"/>
         <v>152466</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="29">
         <f t="shared" si="0"/>
         <v>77737</v>
       </c>
-      <c r="G7" s="30">
+      <c r="G7" s="29">
         <f t="shared" si="0"/>
         <v>74729</v>
       </c>
-      <c r="H7" s="30">
+      <c r="H7" s="29">
         <f t="shared" si="0"/>
         <v>51589</v>
       </c>
-      <c r="I7" s="30">
+      <c r="I7" s="29">
         <f t="shared" si="0"/>
         <v>26414</v>
       </c>
-      <c r="J7" s="30">
+      <c r="J7" s="29">
         <f t="shared" si="0"/>
         <v>25175</v>
       </c>
-      <c r="K7" s="30">
+      <c r="K7" s="29">
         <f t="shared" si="0"/>
         <v>50571</v>
       </c>
-      <c r="L7" s="30">
+      <c r="L7" s="29">
         <f t="shared" si="0"/>
         <v>25820</v>
       </c>
-      <c r="M7" s="30">
+      <c r="M7" s="29">
         <f t="shared" si="0"/>
         <v>24751</v>
       </c>
-      <c r="N7" s="30">
+      <c r="N7" s="29">
         <f t="shared" si="0"/>
         <v>49798</v>
       </c>
-      <c r="O7" s="30">
+      <c r="O7" s="29">
         <f t="shared" si="0"/>
         <v>25176</v>
       </c>
-      <c r="P7" s="30">
+      <c r="P7" s="29">
         <f t="shared" si="0"/>
         <v>24622</v>
       </c>
-      <c r="Q7" s="30">
+      <c r="Q7" s="29">
         <f t="shared" si="0"/>
         <v>508</v>
       </c>
-      <c r="R7" s="30">
+      <c r="R7" s="29">
         <f t="shared" si="0"/>
         <v>327</v>
       </c>
-      <c r="S7" s="30">
+      <c r="S7" s="29">
         <f t="shared" si="0"/>
         <v>181</v>
       </c>
-      <c r="T7" s="30">
+      <c r="T7" s="29">
         <f t="shared" si="0"/>
         <v>85</v>
       </c>
-      <c r="U7" s="30">
+      <c r="U7" s="29">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
-      <c r="V7" s="30">
+      <c r="V7" s="29">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
-      <c r="W7" s="30"/>
+      <c r="W7" s="29"/>
     </row>
     <row r="8" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="9"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="6"/>
       <c r="U8" s="6"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
@@ -1870,51 +1876,51 @@
         <v>107</v>
       </c>
       <c r="R12" s="6">
         <f t="shared" si="1"/>
         <v>68</v>
       </c>
       <c r="S12" s="6">
         <f t="shared" si="1"/>
         <v>39</v>
       </c>
       <c r="T12" s="6">
         <f t="shared" si="1"/>
         <v>77</v>
       </c>
       <c r="U12" s="6">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="V12" s="6">
         <f t="shared" si="1"/>
         <v>71</v>
       </c>
       <c r="W12" s="6"/>
     </row>
     <row r="13" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="31" t="s">
+      <c r="A13" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="6">
         <v>6675</v>
       </c>
       <c r="C13" s="6">
         <v>3384</v>
       </c>
       <c r="D13" s="6">
         <v>3291</v>
       </c>
       <c r="E13" s="6">
         <v>6675</v>
       </c>
       <c r="F13" s="6">
         <v>3384</v>
       </c>
       <c r="G13" s="6">
         <v>3291</v>
       </c>
       <c r="H13" s="6">
         <v>2271</v>
       </c>
       <c r="I13" s="6">
         <v>1183</v>
@@ -1939,51 +1945,51 @@
       </c>
       <c r="P13" s="6">
         <v>1069</v>
       </c>
       <c r="Q13" s="6">
         <v>107</v>
       </c>
       <c r="R13" s="6">
         <v>68</v>
       </c>
       <c r="S13" s="6">
         <v>39</v>
       </c>
       <c r="T13" s="6">
         <v>0</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
       <c r="V13" s="6">
         <v>0</v>
       </c>
       <c r="W13" s="6"/>
     </row>
     <row r="14" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="31" t="s">
+      <c r="A14" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="6">
         <v>1879</v>
       </c>
       <c r="C14" s="6">
         <v>930</v>
       </c>
       <c r="D14" s="6">
         <v>949</v>
       </c>
       <c r="E14" s="6">
         <v>1879</v>
       </c>
       <c r="F14" s="6">
         <v>930</v>
       </c>
       <c r="G14" s="6">
         <v>949</v>
       </c>
       <c r="H14" s="6">
         <v>640</v>
       </c>
       <c r="I14" s="6">
         <v>320</v>
@@ -2008,51 +2014,51 @@
       </c>
       <c r="P14" s="6">
         <v>299</v>
       </c>
       <c r="Q14" s="6">
         <v>0</v>
       </c>
       <c r="R14" s="6">
         <v>0</v>
       </c>
       <c r="S14" s="6">
         <v>0</v>
       </c>
       <c r="T14" s="6">
         <v>0</v>
       </c>
       <c r="U14" s="6">
         <v>0</v>
       </c>
       <c r="V14" s="6">
         <v>0</v>
       </c>
       <c r="W14" s="6"/>
     </row>
     <row r="15" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="31" t="s">
+      <c r="A15" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="6">
         <v>7798</v>
       </c>
       <c r="C15" s="6">
         <v>3696</v>
       </c>
       <c r="D15" s="6">
         <v>4102</v>
       </c>
       <c r="E15" s="6">
         <v>7798</v>
       </c>
       <c r="F15" s="6">
         <v>3696</v>
       </c>
       <c r="G15" s="6">
         <v>4102</v>
       </c>
       <c r="H15" s="6">
         <v>2544</v>
       </c>
       <c r="I15" s="6">
         <v>1205</v>
@@ -2077,51 +2083,51 @@
       </c>
       <c r="P15" s="6">
         <v>1365</v>
       </c>
       <c r="Q15" s="6">
         <v>0</v>
       </c>
       <c r="R15" s="6">
         <v>0</v>
       </c>
       <c r="S15" s="6">
         <v>0</v>
       </c>
       <c r="T15" s="6">
         <v>0</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
       <c r="V15" s="6">
         <v>0</v>
       </c>
       <c r="W15" s="6"/>
     </row>
     <row r="16" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="31" t="s">
+      <c r="A16" s="30" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="6">
         <v>2969</v>
       </c>
       <c r="C16" s="6">
         <v>1479</v>
       </c>
       <c r="D16" s="6">
         <v>1490</v>
       </c>
       <c r="E16" s="6">
         <v>2969</v>
       </c>
       <c r="F16" s="6">
         <v>1479</v>
       </c>
       <c r="G16" s="6">
         <v>1490</v>
       </c>
       <c r="H16" s="6">
         <v>1046</v>
       </c>
       <c r="I16" s="6">
         <v>539</v>
@@ -2146,51 +2152,51 @@
       </c>
       <c r="P16" s="6">
         <v>474</v>
       </c>
       <c r="Q16" s="6">
         <v>0</v>
       </c>
       <c r="R16" s="6">
         <v>0</v>
       </c>
       <c r="S16" s="6">
         <v>0</v>
       </c>
       <c r="T16" s="6">
         <v>0</v>
       </c>
       <c r="U16" s="6">
         <v>0</v>
       </c>
       <c r="V16" s="6">
         <v>0</v>
       </c>
       <c r="W16" s="6"/>
     </row>
     <row r="17" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="6">
         <v>960</v>
       </c>
       <c r="C17" s="6">
         <v>426</v>
       </c>
       <c r="D17" s="6">
         <v>534</v>
       </c>
       <c r="E17" s="6">
         <v>960</v>
       </c>
       <c r="F17" s="6">
         <v>426</v>
       </c>
       <c r="G17" s="6">
         <v>534</v>
       </c>
       <c r="H17" s="6">
         <v>321</v>
       </c>
       <c r="I17" s="6">
         <v>145</v>
@@ -2215,51 +2221,51 @@
       </c>
       <c r="P17" s="6">
         <v>165</v>
       </c>
       <c r="Q17" s="6">
         <v>0</v>
       </c>
       <c r="R17" s="6">
         <v>0</v>
       </c>
       <c r="S17" s="6">
         <v>0</v>
       </c>
       <c r="T17" s="6">
         <v>0</v>
       </c>
       <c r="U17" s="6">
         <v>0</v>
       </c>
       <c r="V17" s="6">
         <v>0</v>
       </c>
       <c r="W17" s="6"/>
     </row>
     <row r="18" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="31" t="s">
+      <c r="A18" s="30" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="6">
         <v>8474</v>
       </c>
       <c r="C18" s="6">
         <v>4260</v>
       </c>
       <c r="D18" s="6">
         <v>4214</v>
       </c>
       <c r="E18" s="6">
         <v>8397</v>
       </c>
       <c r="F18" s="6">
         <v>4254</v>
       </c>
       <c r="G18" s="6">
         <v>4143</v>
       </c>
       <c r="H18" s="6">
         <v>2804</v>
       </c>
       <c r="I18" s="6">
         <v>1435</v>
@@ -4699,51 +4705,51 @@
       </c>
       <c r="P53" s="6">
         <v>95</v>
       </c>
       <c r="Q53" s="6">
         <v>0</v>
       </c>
       <c r="R53" s="6">
         <v>0</v>
       </c>
       <c r="S53" s="6">
         <v>0</v>
       </c>
       <c r="T53" s="6">
         <v>0</v>
       </c>
       <c r="U53" s="6">
         <v>0</v>
       </c>
       <c r="V53" s="6">
         <v>0</v>
       </c>
       <c r="W53" s="6"/>
     </row>
     <row r="54" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="13" t="s">
+      <c r="A54" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="6">
         <v>702</v>
       </c>
       <c r="C54" s="6">
         <v>349</v>
       </c>
       <c r="D54" s="6">
         <v>353</v>
       </c>
       <c r="E54" s="6">
         <v>702</v>
       </c>
       <c r="F54" s="6">
         <v>349</v>
       </c>
       <c r="G54" s="6">
         <v>353</v>
       </c>
       <c r="H54" s="6">
         <v>246</v>
       </c>
       <c r="I54" s="6">
         <v>123</v>
@@ -5872,54 +5878,54 @@
       </c>
       <c r="P70" s="6">
         <v>0</v>
       </c>
       <c r="Q70" s="6">
         <v>0</v>
       </c>
       <c r="R70" s="6">
         <v>0</v>
       </c>
       <c r="S70" s="6">
         <v>0</v>
       </c>
       <c r="T70" s="6">
         <v>0</v>
       </c>
       <c r="U70" s="6">
         <v>0</v>
       </c>
       <c r="V70" s="6">
         <v>0</v>
       </c>
       <c r="W70" s="6"/>
     </row>
     <row r="71" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="16" t="s">
+      <c r="A71" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="B71" s="28">
+      <c r="B71" s="27">
         <v>0</v>
       </c>
       <c r="C71" s="7">
         <v>0</v>
       </c>
       <c r="D71" s="7">
         <v>0</v>
       </c>
       <c r="E71" s="7">
         <v>0</v>
       </c>
       <c r="F71" s="7">
         <v>0</v>
       </c>
       <c r="G71" s="7">
         <v>0</v>
       </c>
       <c r="H71" s="7">
         <v>0</v>
       </c>
       <c r="I71" s="7">
         <v>0</v>
       </c>
       <c r="J71" s="7">
         <v>0</v>
@@ -5944,1173 +5950,1172 @@
       </c>
       <c r="Q71" s="7">
         <v>0</v>
       </c>
       <c r="R71" s="7">
         <v>0</v>
       </c>
       <c r="S71" s="7">
         <v>0</v>
       </c>
       <c r="T71" s="7">
         <v>0</v>
       </c>
       <c r="U71" s="7">
         <v>0</v>
       </c>
       <c r="V71" s="7">
         <v>0</v>
       </c>
       <c r="W71" s="6"/>
     </row>
     <row r="72" spans="1:23" x14ac:dyDescent="0.15">
       <c r="J72" s="5"/>
       <c r="K72" s="5"/>
       <c r="L72" s="5"/>
-      <c r="M72" s="14"/>
-[...1 lines deleted...]
-      <c r="O72" s="14"/>
+      <c r="M72" s="13"/>
+      <c r="N72" s="13"/>
+      <c r="O72" s="13"/>
       <c r="P72" s="5"/>
       <c r="Q72" s="5"/>
       <c r="R72" s="5"/>
       <c r="S72" s="5"/>
       <c r="T72" s="5"/>
       <c r="U72" s="5"/>
       <c r="V72" s="5"/>
       <c r="W72" s="5"/>
     </row>
     <row r="73" spans="1:23" x14ac:dyDescent="0.15">
       <c r="J73" s="5"/>
       <c r="K73" s="5"/>
       <c r="L73" s="5"/>
-      <c r="M73" s="14"/>
-[...1 lines deleted...]
-      <c r="O73" s="14"/>
+      <c r="M73" s="13"/>
+      <c r="N73" s="13"/>
+      <c r="O73" s="13"/>
       <c r="P73" s="5"/>
       <c r="Q73" s="5"/>
       <c r="R73" s="5"/>
       <c r="S73" s="5"/>
       <c r="T73" s="5"/>
       <c r="U73" s="5"/>
       <c r="V73" s="5"/>
       <c r="W73" s="5"/>
     </row>
     <row r="74" spans="1:23" x14ac:dyDescent="0.15">
       <c r="J74" s="5"/>
       <c r="K74" s="5"/>
       <c r="L74" s="5"/>
-      <c r="M74" s="14"/>
-[...1 lines deleted...]
-      <c r="O74" s="14"/>
+      <c r="M74" s="13"/>
+      <c r="N74" s="13"/>
+      <c r="O74" s="13"/>
       <c r="P74" s="5"/>
       <c r="Q74" s="5"/>
       <c r="R74" s="5"/>
       <c r="S74" s="5"/>
       <c r="T74" s="5"/>
       <c r="U74" s="5"/>
       <c r="V74" s="5"/>
       <c r="W74" s="5"/>
     </row>
     <row r="75" spans="1:23" x14ac:dyDescent="0.15">
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="5"/>
-      <c r="M75" s="14"/>
-[...1 lines deleted...]
-      <c r="O75" s="14"/>
+      <c r="M75" s="13"/>
+      <c r="N75" s="13"/>
+      <c r="O75" s="13"/>
       <c r="P75" s="5"/>
       <c r="Q75" s="5"/>
       <c r="R75" s="5"/>
       <c r="S75" s="5"/>
       <c r="T75" s="5"/>
       <c r="U75" s="5"/>
       <c r="V75" s="5"/>
       <c r="W75" s="5"/>
     </row>
     <row r="76" spans="1:23" x14ac:dyDescent="0.15">
       <c r="J76" s="5"/>
       <c r="K76" s="5"/>
       <c r="L76" s="5"/>
-      <c r="M76" s="14"/>
-[...1 lines deleted...]
-      <c r="O76" s="14"/>
+      <c r="M76" s="13"/>
+      <c r="N76" s="13"/>
+      <c r="O76" s="13"/>
       <c r="P76" s="5"/>
       <c r="Q76" s="5"/>
       <c r="R76" s="5"/>
       <c r="S76" s="5"/>
       <c r="T76" s="5"/>
       <c r="U76" s="5"/>
       <c r="V76" s="5"/>
       <c r="W76" s="5"/>
     </row>
     <row r="77" spans="1:23" x14ac:dyDescent="0.15">
       <c r="J77" s="5"/>
       <c r="K77" s="5"/>
       <c r="L77" s="5"/>
-      <c r="M77" s="14"/>
-[...1 lines deleted...]
-      <c r="O77" s="14"/>
+      <c r="M77" s="13"/>
+      <c r="N77" s="13"/>
+      <c r="O77" s="13"/>
       <c r="P77" s="5"/>
       <c r="Q77" s="5"/>
       <c r="R77" s="5"/>
       <c r="S77" s="5"/>
       <c r="T77" s="5"/>
       <c r="U77" s="5"/>
       <c r="V77" s="5"/>
       <c r="W77" s="5"/>
     </row>
     <row r="78" spans="1:23" x14ac:dyDescent="0.15">
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
-      <c r="M78" s="14"/>
-[...1 lines deleted...]
-      <c r="O78" s="14"/>
+      <c r="M78" s="13"/>
+      <c r="N78" s="13"/>
+      <c r="O78" s="13"/>
       <c r="P78" s="5"/>
       <c r="Q78" s="5"/>
       <c r="R78" s="5"/>
       <c r="S78" s="5"/>
       <c r="T78" s="5"/>
       <c r="U78" s="5"/>
       <c r="V78" s="5"/>
       <c r="W78" s="5"/>
     </row>
     <row r="79" spans="1:23" x14ac:dyDescent="0.15">
       <c r="J79" s="5"/>
       <c r="K79" s="5"/>
       <c r="L79" s="5"/>
-      <c r="M79" s="14"/>
-[...1 lines deleted...]
-      <c r="O79" s="14"/>
+      <c r="M79" s="13"/>
+      <c r="N79" s="13"/>
+      <c r="O79" s="13"/>
       <c r="P79" s="5"/>
       <c r="Q79" s="5"/>
       <c r="R79" s="5"/>
       <c r="S79" s="5"/>
       <c r="T79" s="5"/>
       <c r="U79" s="5"/>
       <c r="V79" s="5"/>
       <c r="W79" s="5"/>
     </row>
     <row r="80" spans="1:23" x14ac:dyDescent="0.15">
       <c r="J80" s="5"/>
       <c r="K80" s="5"/>
       <c r="L80" s="5"/>
-      <c r="M80" s="14"/>
-[...1 lines deleted...]
-      <c r="O80" s="14"/>
+      <c r="M80" s="13"/>
+      <c r="N80" s="13"/>
+      <c r="O80" s="13"/>
       <c r="P80" s="5"/>
       <c r="Q80" s="5"/>
       <c r="R80" s="5"/>
       <c r="S80" s="5"/>
       <c r="T80" s="5"/>
       <c r="U80" s="5"/>
       <c r="V80" s="5"/>
       <c r="W80" s="5"/>
     </row>
     <row r="81" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J81" s="5"/>
       <c r="K81" s="5"/>
       <c r="L81" s="5"/>
-      <c r="M81" s="14"/>
-[...1 lines deleted...]
-      <c r="O81" s="14"/>
+      <c r="M81" s="13"/>
+      <c r="N81" s="13"/>
+      <c r="O81" s="13"/>
       <c r="P81" s="5"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
       <c r="S81" s="5"/>
       <c r="T81" s="5"/>
       <c r="U81" s="5"/>
       <c r="V81" s="5"/>
       <c r="W81" s="5"/>
     </row>
     <row r="82" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J82" s="5"/>
       <c r="K82" s="5"/>
       <c r="L82" s="5"/>
-      <c r="M82" s="14"/>
-[...1 lines deleted...]
-      <c r="O82" s="14"/>
+      <c r="M82" s="13"/>
+      <c r="N82" s="13"/>
+      <c r="O82" s="13"/>
       <c r="P82" s="5"/>
       <c r="Q82" s="5"/>
       <c r="R82" s="5"/>
       <c r="S82" s="5"/>
       <c r="T82" s="5"/>
       <c r="U82" s="5"/>
       <c r="V82" s="5"/>
       <c r="W82" s="5"/>
     </row>
     <row r="83" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J83" s="5"/>
       <c r="K83" s="5"/>
       <c r="L83" s="5"/>
-      <c r="M83" s="14"/>
-[...1 lines deleted...]
-      <c r="O83" s="14"/>
+      <c r="M83" s="13"/>
+      <c r="N83" s="13"/>
+      <c r="O83" s="13"/>
       <c r="P83" s="5"/>
       <c r="Q83" s="5"/>
       <c r="R83" s="5"/>
       <c r="S83" s="5"/>
       <c r="T83" s="5"/>
       <c r="U83" s="5"/>
       <c r="V83" s="5"/>
       <c r="W83" s="5"/>
     </row>
     <row r="84" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J84" s="5"/>
       <c r="K84" s="5"/>
       <c r="L84" s="5"/>
-      <c r="M84" s="14"/>
-[...1 lines deleted...]
-      <c r="O84" s="14"/>
+      <c r="M84" s="13"/>
+      <c r="N84" s="13"/>
+      <c r="O84" s="13"/>
       <c r="P84" s="5"/>
       <c r="Q84" s="5"/>
       <c r="R84" s="5"/>
       <c r="S84" s="5"/>
       <c r="T84" s="5"/>
       <c r="U84" s="5"/>
       <c r="V84" s="5"/>
       <c r="W84" s="5"/>
     </row>
     <row r="85" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J85" s="5"/>
       <c r="K85" s="5"/>
       <c r="L85" s="5"/>
-      <c r="M85" s="14"/>
-[...1 lines deleted...]
-      <c r="O85" s="14"/>
+      <c r="M85" s="13"/>
+      <c r="N85" s="13"/>
+      <c r="O85" s="13"/>
       <c r="P85" s="5"/>
       <c r="Q85" s="5"/>
       <c r="R85" s="5"/>
       <c r="S85" s="5"/>
       <c r="T85" s="5"/>
       <c r="U85" s="5"/>
       <c r="V85" s="5"/>
       <c r="W85" s="5"/>
     </row>
     <row r="86" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J86" s="5"/>
       <c r="K86" s="5"/>
       <c r="L86" s="5"/>
-      <c r="M86" s="14"/>
-[...1 lines deleted...]
-      <c r="O86" s="14"/>
+      <c r="M86" s="13"/>
+      <c r="N86" s="13"/>
+      <c r="O86" s="13"/>
       <c r="P86" s="5"/>
       <c r="Q86" s="5"/>
       <c r="R86" s="5"/>
       <c r="S86" s="5"/>
       <c r="T86" s="5"/>
       <c r="U86" s="5"/>
       <c r="V86" s="5"/>
       <c r="W86" s="5"/>
     </row>
     <row r="87" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J87" s="5"/>
       <c r="K87" s="5"/>
       <c r="L87" s="5"/>
-      <c r="M87" s="14"/>
-[...1 lines deleted...]
-      <c r="O87" s="14"/>
+      <c r="M87" s="13"/>
+      <c r="N87" s="13"/>
+      <c r="O87" s="13"/>
       <c r="P87" s="5"/>
       <c r="Q87" s="5"/>
       <c r="R87" s="5"/>
       <c r="S87" s="5"/>
       <c r="T87" s="5"/>
       <c r="U87" s="5"/>
       <c r="V87" s="5"/>
       <c r="W87" s="5"/>
     </row>
     <row r="88" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J88" s="5"/>
       <c r="K88" s="5"/>
       <c r="L88" s="5"/>
-      <c r="M88" s="14"/>
-[...1 lines deleted...]
-      <c r="O88" s="14"/>
+      <c r="M88" s="13"/>
+      <c r="N88" s="13"/>
+      <c r="O88" s="13"/>
       <c r="P88" s="5"/>
       <c r="Q88" s="5"/>
       <c r="R88" s="5"/>
       <c r="S88" s="5"/>
       <c r="T88" s="5"/>
       <c r="U88" s="5"/>
       <c r="V88" s="5"/>
       <c r="W88" s="5"/>
     </row>
     <row r="89" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J89" s="5"/>
       <c r="K89" s="5"/>
       <c r="L89" s="5"/>
-      <c r="M89" s="14"/>
-[...1 lines deleted...]
-      <c r="O89" s="14"/>
+      <c r="M89" s="13"/>
+      <c r="N89" s="13"/>
+      <c r="O89" s="13"/>
       <c r="P89" s="5"/>
       <c r="Q89" s="5"/>
       <c r="R89" s="5"/>
       <c r="S89" s="5"/>
       <c r="T89" s="5"/>
       <c r="U89" s="5"/>
       <c r="V89" s="5"/>
       <c r="W89" s="5"/>
     </row>
     <row r="90" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J90" s="5"/>
       <c r="K90" s="5"/>
       <c r="L90" s="5"/>
-      <c r="M90" s="14"/>
-[...1 lines deleted...]
-      <c r="O90" s="14"/>
+      <c r="M90" s="13"/>
+      <c r="N90" s="13"/>
+      <c r="O90" s="13"/>
       <c r="P90" s="5"/>
       <c r="Q90" s="5"/>
       <c r="R90" s="5"/>
       <c r="S90" s="5"/>
       <c r="T90" s="5"/>
       <c r="U90" s="5"/>
       <c r="V90" s="5"/>
       <c r="W90" s="5"/>
     </row>
     <row r="91" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J91" s="5"/>
       <c r="K91" s="5"/>
       <c r="L91" s="5"/>
-      <c r="M91" s="14"/>
-[...1 lines deleted...]
-      <c r="O91" s="14"/>
+      <c r="M91" s="13"/>
+      <c r="N91" s="13"/>
+      <c r="O91" s="13"/>
       <c r="P91" s="5"/>
       <c r="Q91" s="5"/>
       <c r="R91" s="5"/>
       <c r="S91" s="5"/>
       <c r="T91" s="5"/>
       <c r="U91" s="5"/>
       <c r="V91" s="5"/>
       <c r="W91" s="5"/>
     </row>
     <row r="92" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J92" s="5"/>
       <c r="K92" s="5"/>
       <c r="L92" s="5"/>
-      <c r="M92" s="14"/>
-[...1 lines deleted...]
-      <c r="O92" s="14"/>
+      <c r="M92" s="13"/>
+      <c r="N92" s="13"/>
+      <c r="O92" s="13"/>
       <c r="P92" s="5"/>
       <c r="Q92" s="5"/>
       <c r="R92" s="5"/>
       <c r="S92" s="5"/>
       <c r="T92" s="5"/>
       <c r="U92" s="5"/>
       <c r="V92" s="5"/>
       <c r="W92" s="5"/>
     </row>
     <row r="93" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J93" s="5"/>
       <c r="K93" s="5"/>
       <c r="L93" s="5"/>
-      <c r="M93" s="14"/>
-[...1 lines deleted...]
-      <c r="O93" s="14"/>
+      <c r="M93" s="13"/>
+      <c r="N93" s="13"/>
+      <c r="O93" s="13"/>
       <c r="P93" s="5"/>
       <c r="Q93" s="5"/>
       <c r="R93" s="5"/>
       <c r="S93" s="5"/>
       <c r="T93" s="5"/>
       <c r="U93" s="5"/>
       <c r="V93" s="5"/>
       <c r="W93" s="5"/>
     </row>
     <row r="94" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J94" s="5"/>
       <c r="K94" s="5"/>
       <c r="L94" s="5"/>
-      <c r="M94" s="14"/>
-[...1 lines deleted...]
-      <c r="O94" s="14"/>
+      <c r="M94" s="13"/>
+      <c r="N94" s="13"/>
+      <c r="O94" s="13"/>
       <c r="P94" s="5"/>
       <c r="Q94" s="5"/>
       <c r="R94" s="5"/>
       <c r="S94" s="5"/>
       <c r="T94" s="5"/>
       <c r="U94" s="5"/>
       <c r="V94" s="5"/>
       <c r="W94" s="5"/>
     </row>
     <row r="95" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J95" s="5"/>
       <c r="K95" s="5"/>
       <c r="L95" s="5"/>
-      <c r="M95" s="14"/>
-[...1 lines deleted...]
-      <c r="O95" s="14"/>
+      <c r="M95" s="13"/>
+      <c r="N95" s="13"/>
+      <c r="O95" s="13"/>
       <c r="P95" s="5"/>
       <c r="Q95" s="5"/>
       <c r="R95" s="5"/>
       <c r="S95" s="5"/>
       <c r="T95" s="5"/>
       <c r="U95" s="5"/>
       <c r="V95" s="5"/>
       <c r="W95" s="5"/>
     </row>
     <row r="96" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
-      <c r="M96" s="14"/>
-[...1 lines deleted...]
-      <c r="O96" s="14"/>
+      <c r="M96" s="13"/>
+      <c r="N96" s="13"/>
+      <c r="O96" s="13"/>
       <c r="P96" s="5"/>
       <c r="Q96" s="5"/>
       <c r="R96" s="5"/>
       <c r="S96" s="5"/>
       <c r="T96" s="5"/>
       <c r="U96" s="5"/>
       <c r="V96" s="5"/>
       <c r="W96" s="5"/>
     </row>
     <row r="97" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J97" s="5"/>
       <c r="K97" s="5"/>
       <c r="L97" s="5"/>
-      <c r="M97" s="14"/>
-[...1 lines deleted...]
-      <c r="O97" s="14"/>
+      <c r="M97" s="13"/>
+      <c r="N97" s="13"/>
+      <c r="O97" s="13"/>
       <c r="P97" s="5"/>
       <c r="Q97" s="5"/>
       <c r="R97" s="5"/>
       <c r="S97" s="5"/>
       <c r="T97" s="5"/>
       <c r="U97" s="5"/>
       <c r="V97" s="5"/>
       <c r="W97" s="5"/>
     </row>
     <row r="98" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J98" s="5"/>
       <c r="K98" s="5"/>
       <c r="L98" s="5"/>
-      <c r="M98" s="14"/>
-[...1 lines deleted...]
-      <c r="O98" s="14"/>
+      <c r="M98" s="13"/>
+      <c r="N98" s="13"/>
+      <c r="O98" s="13"/>
       <c r="P98" s="5"/>
       <c r="Q98" s="5"/>
       <c r="R98" s="5"/>
       <c r="S98" s="5"/>
       <c r="T98" s="5"/>
       <c r="U98" s="5"/>
       <c r="V98" s="5"/>
       <c r="W98" s="5"/>
     </row>
     <row r="99" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J99" s="5"/>
       <c r="K99" s="5"/>
       <c r="L99" s="5"/>
-      <c r="M99" s="14"/>
-[...1 lines deleted...]
-      <c r="O99" s="14"/>
+      <c r="M99" s="13"/>
+      <c r="N99" s="13"/>
+      <c r="O99" s="13"/>
       <c r="P99" s="5"/>
       <c r="Q99" s="5"/>
       <c r="R99" s="5"/>
       <c r="S99" s="5"/>
       <c r="T99" s="5"/>
       <c r="U99" s="5"/>
       <c r="V99" s="5"/>
       <c r="W99" s="5"/>
     </row>
     <row r="100" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J100" s="5"/>
       <c r="K100" s="5"/>
       <c r="L100" s="5"/>
-      <c r="M100" s="14"/>
-[...1 lines deleted...]
-      <c r="O100" s="14"/>
+      <c r="M100" s="13"/>
+      <c r="N100" s="13"/>
+      <c r="O100" s="13"/>
       <c r="P100" s="5"/>
       <c r="Q100" s="5"/>
       <c r="R100" s="5"/>
       <c r="S100" s="5"/>
       <c r="T100" s="5"/>
       <c r="U100" s="5"/>
       <c r="V100" s="5"/>
       <c r="W100" s="5"/>
     </row>
     <row r="101" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J101" s="5"/>
       <c r="K101" s="5"/>
       <c r="L101" s="5"/>
-      <c r="M101" s="14"/>
-[...1 lines deleted...]
-      <c r="O101" s="14"/>
+      <c r="M101" s="13"/>
+      <c r="N101" s="13"/>
+      <c r="O101" s="13"/>
       <c r="P101" s="5"/>
       <c r="Q101" s="5"/>
       <c r="R101" s="5"/>
       <c r="S101" s="5"/>
       <c r="T101" s="5"/>
       <c r="U101" s="5"/>
       <c r="V101" s="5"/>
       <c r="W101" s="5"/>
     </row>
     <row r="102" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J102" s="5"/>
       <c r="K102" s="5"/>
       <c r="L102" s="5"/>
-      <c r="M102" s="14"/>
-[...1 lines deleted...]
-      <c r="O102" s="14"/>
+      <c r="M102" s="13"/>
+      <c r="N102" s="13"/>
+      <c r="O102" s="13"/>
       <c r="P102" s="5"/>
       <c r="Q102" s="5"/>
       <c r="R102" s="5"/>
       <c r="S102" s="5"/>
       <c r="T102" s="5"/>
       <c r="U102" s="5"/>
       <c r="V102" s="5"/>
       <c r="W102" s="5"/>
     </row>
     <row r="103" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J103" s="5"/>
       <c r="K103" s="5"/>
       <c r="L103" s="5"/>
-      <c r="M103" s="14"/>
-[...1 lines deleted...]
-      <c r="O103" s="14"/>
+      <c r="M103" s="13"/>
+      <c r="N103" s="13"/>
+      <c r="O103" s="13"/>
       <c r="P103" s="5"/>
       <c r="Q103" s="5"/>
       <c r="R103" s="5"/>
       <c r="S103" s="5"/>
       <c r="T103" s="5"/>
       <c r="U103" s="5"/>
       <c r="V103" s="5"/>
       <c r="W103" s="5"/>
     </row>
     <row r="104" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J104" s="5"/>
       <c r="K104" s="5"/>
       <c r="L104" s="5"/>
-      <c r="M104" s="14"/>
-[...1 lines deleted...]
-      <c r="O104" s="14"/>
+      <c r="M104" s="13"/>
+      <c r="N104" s="13"/>
+      <c r="O104" s="13"/>
       <c r="P104" s="5"/>
       <c r="Q104" s="5"/>
       <c r="R104" s="5"/>
       <c r="S104" s="5"/>
       <c r="T104" s="5"/>
       <c r="U104" s="5"/>
       <c r="V104" s="5"/>
       <c r="W104" s="5"/>
     </row>
     <row r="105" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J105" s="5"/>
       <c r="K105" s="5"/>
       <c r="L105" s="5"/>
-      <c r="M105" s="14"/>
-[...1 lines deleted...]
-      <c r="O105" s="14"/>
+      <c r="M105" s="13"/>
+      <c r="N105" s="13"/>
+      <c r="O105" s="13"/>
       <c r="P105" s="5"/>
       <c r="Q105" s="5"/>
       <c r="R105" s="5"/>
       <c r="S105" s="5"/>
       <c r="T105" s="5"/>
       <c r="U105" s="5"/>
       <c r="V105" s="5"/>
       <c r="W105" s="5"/>
     </row>
     <row r="106" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J106" s="5"/>
       <c r="K106" s="5"/>
       <c r="L106" s="5"/>
-      <c r="M106" s="14"/>
-[...1 lines deleted...]
-      <c r="O106" s="14"/>
+      <c r="M106" s="13"/>
+      <c r="N106" s="13"/>
+      <c r="O106" s="13"/>
       <c r="P106" s="5"/>
       <c r="Q106" s="5"/>
       <c r="R106" s="5"/>
       <c r="S106" s="5"/>
       <c r="T106" s="5"/>
       <c r="U106" s="5"/>
       <c r="V106" s="5"/>
       <c r="W106" s="5"/>
     </row>
     <row r="107" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J107" s="5"/>
       <c r="K107" s="5"/>
       <c r="L107" s="5"/>
-      <c r="M107" s="14"/>
-[...1 lines deleted...]
-      <c r="O107" s="14"/>
+      <c r="M107" s="13"/>
+      <c r="N107" s="13"/>
+      <c r="O107" s="13"/>
       <c r="P107" s="5"/>
       <c r="Q107" s="5"/>
       <c r="R107" s="5"/>
       <c r="S107" s="5"/>
       <c r="T107" s="5"/>
       <c r="U107" s="5"/>
       <c r="V107" s="5"/>
       <c r="W107" s="5"/>
     </row>
     <row r="108" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J108" s="5"/>
       <c r="K108" s="5"/>
       <c r="L108" s="5"/>
-      <c r="M108" s="14"/>
-[...1 lines deleted...]
-      <c r="O108" s="14"/>
+      <c r="M108" s="13"/>
+      <c r="N108" s="13"/>
+      <c r="O108" s="13"/>
       <c r="P108" s="5"/>
       <c r="Q108" s="5"/>
       <c r="R108" s="5"/>
       <c r="S108" s="5"/>
       <c r="T108" s="5"/>
       <c r="U108" s="5"/>
       <c r="V108" s="5"/>
       <c r="W108" s="5"/>
     </row>
     <row r="109" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J109" s="5"/>
       <c r="K109" s="5"/>
       <c r="L109" s="5"/>
-      <c r="M109" s="14"/>
-[...1 lines deleted...]
-      <c r="O109" s="14"/>
+      <c r="M109" s="13"/>
+      <c r="N109" s="13"/>
+      <c r="O109" s="13"/>
       <c r="P109" s="5"/>
       <c r="Q109" s="5"/>
       <c r="R109" s="5"/>
       <c r="S109" s="5"/>
       <c r="T109" s="5"/>
       <c r="U109" s="5"/>
       <c r="V109" s="5"/>
       <c r="W109" s="5"/>
     </row>
     <row r="110" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J110" s="5"/>
       <c r="K110" s="5"/>
       <c r="L110" s="5"/>
-      <c r="M110" s="14"/>
-[...1 lines deleted...]
-      <c r="O110" s="14"/>
+      <c r="M110" s="13"/>
+      <c r="N110" s="13"/>
+      <c r="O110" s="13"/>
       <c r="P110" s="5"/>
       <c r="Q110" s="5"/>
       <c r="R110" s="5"/>
       <c r="S110" s="5"/>
       <c r="T110" s="5"/>
       <c r="U110" s="5"/>
       <c r="V110" s="5"/>
       <c r="W110" s="5"/>
     </row>
     <row r="111" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J111" s="5"/>
       <c r="K111" s="5"/>
       <c r="L111" s="5"/>
-      <c r="M111" s="14"/>
-[...1 lines deleted...]
-      <c r="O111" s="14"/>
+      <c r="M111" s="13"/>
+      <c r="N111" s="13"/>
+      <c r="O111" s="13"/>
       <c r="P111" s="5"/>
       <c r="Q111" s="5"/>
       <c r="R111" s="5"/>
       <c r="S111" s="5"/>
       <c r="T111" s="5"/>
       <c r="U111" s="5"/>
       <c r="V111" s="5"/>
       <c r="W111" s="5"/>
     </row>
     <row r="112" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J112" s="5"/>
       <c r="K112" s="5"/>
       <c r="L112" s="5"/>
-      <c r="M112" s="14"/>
-[...1 lines deleted...]
-      <c r="O112" s="14"/>
+      <c r="M112" s="13"/>
+      <c r="N112" s="13"/>
+      <c r="O112" s="13"/>
       <c r="P112" s="5"/>
       <c r="Q112" s="5"/>
       <c r="R112" s="5"/>
       <c r="S112" s="5"/>
       <c r="T112" s="5"/>
       <c r="U112" s="5"/>
       <c r="V112" s="5"/>
       <c r="W112" s="5"/>
     </row>
     <row r="113" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J113" s="5"/>
       <c r="K113" s="5"/>
       <c r="L113" s="5"/>
-      <c r="M113" s="14"/>
-[...1 lines deleted...]
-      <c r="O113" s="14"/>
+      <c r="M113" s="13"/>
+      <c r="N113" s="13"/>
+      <c r="O113" s="13"/>
       <c r="P113" s="5"/>
       <c r="Q113" s="5"/>
       <c r="R113" s="5"/>
       <c r="S113" s="5"/>
       <c r="T113" s="5"/>
       <c r="U113" s="5"/>
       <c r="V113" s="5"/>
       <c r="W113" s="5"/>
     </row>
     <row r="114" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J114" s="5"/>
       <c r="K114" s="5"/>
       <c r="L114" s="5"/>
-      <c r="M114" s="14"/>
-[...1 lines deleted...]
-      <c r="O114" s="14"/>
+      <c r="M114" s="13"/>
+      <c r="N114" s="13"/>
+      <c r="O114" s="13"/>
       <c r="P114" s="5"/>
       <c r="Q114" s="5"/>
       <c r="R114" s="5"/>
       <c r="S114" s="5"/>
       <c r="T114" s="5"/>
       <c r="U114" s="5"/>
       <c r="V114" s="5"/>
       <c r="W114" s="5"/>
     </row>
     <row r="115" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J115" s="5"/>
       <c r="K115" s="5"/>
       <c r="L115" s="5"/>
-      <c r="M115" s="14"/>
-[...1 lines deleted...]
-      <c r="O115" s="14"/>
+      <c r="M115" s="13"/>
+      <c r="N115" s="13"/>
+      <c r="O115" s="13"/>
       <c r="P115" s="5"/>
       <c r="Q115" s="5"/>
       <c r="R115" s="5"/>
       <c r="S115" s="5"/>
       <c r="T115" s="5"/>
       <c r="U115" s="5"/>
       <c r="V115" s="5"/>
       <c r="W115" s="5"/>
     </row>
     <row r="116" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J116" s="5"/>
       <c r="K116" s="5"/>
       <c r="L116" s="5"/>
-      <c r="M116" s="14"/>
-[...1 lines deleted...]
-      <c r="O116" s="14"/>
+      <c r="M116" s="13"/>
+      <c r="N116" s="13"/>
+      <c r="O116" s="13"/>
       <c r="P116" s="5"/>
       <c r="Q116" s="5"/>
       <c r="R116" s="5"/>
       <c r="S116" s="5"/>
       <c r="T116" s="5"/>
       <c r="U116" s="5"/>
       <c r="V116" s="5"/>
       <c r="W116" s="5"/>
     </row>
     <row r="117" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J117" s="5"/>
       <c r="K117" s="5"/>
       <c r="L117" s="5"/>
-      <c r="M117" s="14"/>
-[...1 lines deleted...]
-      <c r="O117" s="14"/>
+      <c r="M117" s="13"/>
+      <c r="N117" s="13"/>
+      <c r="O117" s="13"/>
       <c r="P117" s="5"/>
       <c r="Q117" s="5"/>
       <c r="R117" s="5"/>
       <c r="S117" s="5"/>
       <c r="T117" s="5"/>
       <c r="U117" s="5"/>
       <c r="V117" s="5"/>
       <c r="W117" s="5"/>
     </row>
     <row r="118" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J118" s="5"/>
       <c r="K118" s="5"/>
       <c r="L118" s="5"/>
-      <c r="M118" s="14"/>
-[...1 lines deleted...]
-      <c r="O118" s="14"/>
+      <c r="M118" s="13"/>
+      <c r="N118" s="13"/>
+      <c r="O118" s="13"/>
       <c r="P118" s="5"/>
       <c r="Q118" s="5"/>
       <c r="R118" s="5"/>
       <c r="S118" s="5"/>
       <c r="T118" s="5"/>
       <c r="U118" s="5"/>
       <c r="V118" s="5"/>
       <c r="W118" s="5"/>
     </row>
     <row r="119" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J119" s="5"/>
       <c r="K119" s="5"/>
       <c r="L119" s="5"/>
-      <c r="M119" s="14"/>
-[...1 lines deleted...]
-      <c r="O119" s="14"/>
+      <c r="M119" s="13"/>
+      <c r="N119" s="13"/>
+      <c r="O119" s="13"/>
       <c r="P119" s="5"/>
       <c r="Q119" s="5"/>
       <c r="R119" s="5"/>
       <c r="S119" s="5"/>
       <c r="T119" s="5"/>
       <c r="U119" s="5"/>
       <c r="V119" s="5"/>
       <c r="W119" s="5"/>
     </row>
     <row r="120" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J120" s="5"/>
       <c r="K120" s="5"/>
       <c r="L120" s="5"/>
-      <c r="M120" s="14"/>
-[...1 lines deleted...]
-      <c r="O120" s="14"/>
+      <c r="M120" s="13"/>
+      <c r="N120" s="13"/>
+      <c r="O120" s="13"/>
       <c r="P120" s="5"/>
       <c r="Q120" s="5"/>
       <c r="R120" s="5"/>
       <c r="S120" s="5"/>
       <c r="T120" s="5"/>
       <c r="U120" s="5"/>
       <c r="V120" s="5"/>
       <c r="W120" s="5"/>
     </row>
     <row r="121" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J121" s="5"/>
       <c r="K121" s="5"/>
       <c r="L121" s="5"/>
-      <c r="M121" s="14"/>
-[...1 lines deleted...]
-      <c r="O121" s="14"/>
+      <c r="M121" s="13"/>
+      <c r="N121" s="13"/>
+      <c r="O121" s="13"/>
       <c r="P121" s="5"/>
       <c r="Q121" s="5"/>
       <c r="R121" s="5"/>
       <c r="S121" s="5"/>
       <c r="T121" s="5"/>
       <c r="U121" s="5"/>
       <c r="V121" s="5"/>
       <c r="W121" s="5"/>
     </row>
     <row r="122" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J122" s="5"/>
       <c r="K122" s="5"/>
       <c r="L122" s="5"/>
-      <c r="M122" s="14"/>
-[...1 lines deleted...]
-      <c r="O122" s="14"/>
+      <c r="M122" s="13"/>
+      <c r="N122" s="13"/>
+      <c r="O122" s="13"/>
       <c r="P122" s="5"/>
       <c r="Q122" s="5"/>
       <c r="R122" s="5"/>
       <c r="S122" s="5"/>
       <c r="T122" s="5"/>
       <c r="U122" s="5"/>
       <c r="V122" s="5"/>
       <c r="W122" s="5"/>
     </row>
     <row r="123" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J123" s="5"/>
       <c r="K123" s="5"/>
       <c r="L123" s="5"/>
-      <c r="M123" s="14"/>
-[...1 lines deleted...]
-      <c r="O123" s="14"/>
+      <c r="M123" s="13"/>
+      <c r="N123" s="13"/>
+      <c r="O123" s="13"/>
       <c r="P123" s="5"/>
       <c r="Q123" s="5"/>
       <c r="R123" s="5"/>
       <c r="S123" s="5"/>
       <c r="T123" s="5"/>
       <c r="U123" s="5"/>
       <c r="V123" s="5"/>
       <c r="W123" s="5"/>
     </row>
     <row r="124" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J124" s="5"/>
       <c r="K124" s="5"/>
       <c r="L124" s="5"/>
-      <c r="M124" s="14"/>
-[...1 lines deleted...]
-      <c r="O124" s="14"/>
+      <c r="M124" s="13"/>
+      <c r="N124" s="13"/>
+      <c r="O124" s="13"/>
       <c r="P124" s="5"/>
       <c r="Q124" s="5"/>
       <c r="R124" s="5"/>
       <c r="S124" s="5"/>
       <c r="T124" s="5"/>
       <c r="U124" s="5"/>
       <c r="V124" s="5"/>
       <c r="W124" s="5"/>
     </row>
     <row r="125" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J125" s="5"/>
       <c r="K125" s="5"/>
       <c r="L125" s="5"/>
-      <c r="M125" s="14"/>
-[...1 lines deleted...]
-      <c r="O125" s="14"/>
+      <c r="M125" s="13"/>
+      <c r="N125" s="13"/>
+      <c r="O125" s="13"/>
       <c r="P125" s="5"/>
       <c r="Q125" s="5"/>
       <c r="R125" s="5"/>
       <c r="S125" s="5"/>
       <c r="T125" s="5"/>
       <c r="U125" s="5"/>
       <c r="V125" s="5"/>
       <c r="W125" s="5"/>
     </row>
     <row r="126" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J126" s="5"/>
       <c r="K126" s="5"/>
       <c r="L126" s="5"/>
-      <c r="M126" s="14"/>
-[...1 lines deleted...]
-      <c r="O126" s="14"/>
+      <c r="M126" s="13"/>
+      <c r="N126" s="13"/>
+      <c r="O126" s="13"/>
       <c r="P126" s="5"/>
       <c r="Q126" s="5"/>
       <c r="R126" s="5"/>
       <c r="S126" s="5"/>
       <c r="T126" s="5"/>
       <c r="U126" s="5"/>
       <c r="V126" s="5"/>
       <c r="W126" s="5"/>
     </row>
     <row r="127" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J127" s="5"/>
       <c r="K127" s="5"/>
       <c r="L127" s="5"/>
-      <c r="M127" s="14"/>
-[...1 lines deleted...]
-      <c r="O127" s="14"/>
+      <c r="M127" s="13"/>
+      <c r="N127" s="13"/>
+      <c r="O127" s="13"/>
       <c r="P127" s="5"/>
       <c r="Q127" s="5"/>
       <c r="R127" s="5"/>
       <c r="S127" s="5"/>
       <c r="T127" s="5"/>
       <c r="U127" s="5"/>
       <c r="V127" s="5"/>
       <c r="W127" s="5"/>
     </row>
     <row r="128" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J128" s="5"/>
       <c r="K128" s="5"/>
       <c r="L128" s="5"/>
-      <c r="M128" s="14"/>
-[...1 lines deleted...]
-      <c r="O128" s="14"/>
+      <c r="M128" s="13"/>
+      <c r="N128" s="13"/>
+      <c r="O128" s="13"/>
       <c r="P128" s="5"/>
       <c r="Q128" s="5"/>
       <c r="R128" s="5"/>
       <c r="S128" s="5"/>
       <c r="T128" s="5"/>
       <c r="U128" s="5"/>
       <c r="V128" s="5"/>
       <c r="W128" s="5"/>
     </row>
     <row r="129" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J129" s="5"/>
       <c r="K129" s="5"/>
       <c r="L129" s="5"/>
-      <c r="M129" s="14"/>
-[...1 lines deleted...]
-      <c r="O129" s="14"/>
+      <c r="M129" s="13"/>
+      <c r="N129" s="13"/>
+      <c r="O129" s="13"/>
       <c r="P129" s="5"/>
       <c r="Q129" s="5"/>
       <c r="R129" s="5"/>
       <c r="S129" s="5"/>
       <c r="T129" s="5"/>
       <c r="U129" s="5"/>
       <c r="V129" s="5"/>
       <c r="W129" s="5"/>
     </row>
     <row r="130" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J130" s="5"/>
       <c r="K130" s="5"/>
       <c r="L130" s="5"/>
-      <c r="M130" s="14"/>
-[...1 lines deleted...]
-      <c r="O130" s="14"/>
+      <c r="M130" s="13"/>
+      <c r="N130" s="13"/>
+      <c r="O130" s="13"/>
       <c r="P130" s="5"/>
       <c r="Q130" s="5"/>
       <c r="R130" s="5"/>
       <c r="S130" s="5"/>
       <c r="T130" s="5"/>
       <c r="U130" s="5"/>
       <c r="V130" s="5"/>
       <c r="W130" s="5"/>
     </row>
     <row r="131" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J131" s="5"/>
       <c r="K131" s="5"/>
       <c r="L131" s="5"/>
-      <c r="M131" s="14"/>
-[...1 lines deleted...]
-      <c r="O131" s="14"/>
+      <c r="M131" s="13"/>
+      <c r="N131" s="13"/>
+      <c r="O131" s="13"/>
       <c r="P131" s="5"/>
       <c r="Q131" s="5"/>
       <c r="R131" s="5"/>
       <c r="S131" s="5"/>
       <c r="T131" s="5"/>
       <c r="U131" s="5"/>
       <c r="V131" s="5"/>
       <c r="W131" s="5"/>
     </row>
     <row r="132" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J132" s="5"/>
       <c r="K132" s="5"/>
       <c r="L132" s="5"/>
-      <c r="M132" s="14"/>
-[...1 lines deleted...]
-      <c r="O132" s="14"/>
+      <c r="M132" s="13"/>
+      <c r="N132" s="13"/>
+      <c r="O132" s="13"/>
       <c r="P132" s="5"/>
       <c r="Q132" s="5"/>
       <c r="R132" s="5"/>
       <c r="S132" s="5"/>
       <c r="T132" s="5"/>
       <c r="U132" s="5"/>
       <c r="V132" s="5"/>
       <c r="W132" s="5"/>
     </row>
     <row r="133" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J133" s="5"/>
       <c r="K133" s="5"/>
       <c r="L133" s="5"/>
-      <c r="M133" s="14"/>
-[...1 lines deleted...]
-      <c r="O133" s="14"/>
+      <c r="M133" s="13"/>
+      <c r="N133" s="13"/>
+      <c r="O133" s="13"/>
       <c r="P133" s="5"/>
       <c r="Q133" s="5"/>
       <c r="R133" s="5"/>
       <c r="S133" s="5"/>
       <c r="T133" s="5"/>
       <c r="U133" s="5"/>
       <c r="V133" s="5"/>
       <c r="W133" s="5"/>
     </row>
     <row r="134" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J134" s="5"/>
       <c r="K134" s="5"/>
       <c r="L134" s="5"/>
-      <c r="M134" s="14"/>
-[...1 lines deleted...]
-      <c r="O134" s="14"/>
+      <c r="M134" s="13"/>
+      <c r="N134" s="13"/>
+      <c r="O134" s="13"/>
       <c r="P134" s="5"/>
       <c r="Q134" s="5"/>
       <c r="R134" s="5"/>
       <c r="S134" s="5"/>
       <c r="T134" s="5"/>
       <c r="U134" s="5"/>
       <c r="V134" s="5"/>
       <c r="W134" s="5"/>
     </row>
     <row r="135" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J135" s="5"/>
       <c r="K135" s="5"/>
       <c r="L135" s="5"/>
-      <c r="M135" s="14"/>
-[...1 lines deleted...]
-      <c r="O135" s="14"/>
+      <c r="M135" s="13"/>
+      <c r="N135" s="13"/>
+      <c r="O135" s="13"/>
       <c r="P135" s="5"/>
       <c r="Q135" s="5"/>
       <c r="R135" s="5"/>
       <c r="S135" s="5"/>
       <c r="T135" s="5"/>
       <c r="U135" s="5"/>
       <c r="V135" s="5"/>
       <c r="W135" s="5"/>
     </row>
     <row r="136" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J136" s="5"/>
       <c r="K136" s="5"/>
       <c r="L136" s="5"/>
-      <c r="M136" s="14"/>
-[...1 lines deleted...]
-      <c r="O136" s="14"/>
+      <c r="M136" s="13"/>
+      <c r="N136" s="13"/>
+      <c r="O136" s="13"/>
       <c r="P136" s="5"/>
       <c r="Q136" s="5"/>
       <c r="R136" s="5"/>
       <c r="S136" s="5"/>
       <c r="T136" s="5"/>
       <c r="U136" s="5"/>
       <c r="V136" s="5"/>
       <c r="W136" s="5"/>
     </row>
     <row r="137" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J137" s="5"/>
       <c r="K137" s="5"/>
       <c r="L137" s="5"/>
-      <c r="M137" s="14"/>
-[...1 lines deleted...]
-      <c r="O137" s="14"/>
+      <c r="M137" s="13"/>
+      <c r="N137" s="13"/>
+      <c r="O137" s="13"/>
       <c r="P137" s="5"/>
       <c r="Q137" s="5"/>
       <c r="R137" s="5"/>
       <c r="S137" s="5"/>
       <c r="T137" s="5"/>
       <c r="U137" s="5"/>
       <c r="V137" s="5"/>
       <c r="W137" s="5"/>
     </row>
     <row r="138" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J138" s="5"/>
       <c r="K138" s="5"/>
       <c r="L138" s="5"/>
-      <c r="M138" s="14"/>
-[...1 lines deleted...]
-      <c r="O138" s="14"/>
+      <c r="M138" s="13"/>
+      <c r="N138" s="13"/>
+      <c r="O138" s="13"/>
       <c r="P138" s="5"/>
       <c r="Q138" s="5"/>
       <c r="R138" s="5"/>
       <c r="S138" s="5"/>
       <c r="T138" s="5"/>
       <c r="U138" s="5"/>
       <c r="V138" s="5"/>
       <c r="W138" s="5"/>
     </row>
     <row r="139" spans="10:23" x14ac:dyDescent="0.15">
       <c r="J139" s="5"/>
       <c r="K139" s="5"/>
       <c r="L139" s="5"/>
-      <c r="M139" s="14"/>
-[...1 lines deleted...]
-      <c r="O139" s="14"/>
+      <c r="M139" s="13"/>
+      <c r="N139" s="13"/>
+      <c r="O139" s="13"/>
       <c r="P139" s="5"/>
       <c r="Q139" s="5"/>
       <c r="R139" s="5"/>
       <c r="S139" s="5"/>
       <c r="T139" s="5"/>
       <c r="U139" s="5"/>
       <c r="V139" s="5"/>
       <c r="W139" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:D4"/>
     <mergeCell ref="T3:V4"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="M3:Q3"/>
-    <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.71" header="0.31496062992125984" footer="0.31"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 84</oddFooter>
     <evenFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 85</evenFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>41-1</vt:lpstr>
       <vt:lpstr>'41-1'!Print_Area</vt:lpstr>
       <vt:lpstr>'41-1'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>k.tsi2</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>