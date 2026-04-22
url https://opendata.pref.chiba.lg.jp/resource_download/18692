--- v0 (2026-03-08)
+++ v1 (2026-04-22)
@@ -1,67 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F1DABCE-3B7E-46E5-AA3B-E1B5C2B32999}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="9570" windowHeight="9210"/>
+    <workbookView xWindow="2685" yWindow="2685" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="42-4" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'42-4'!$A$1:$A$138</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'42-4'!$A$1:$M$66</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'42-4'!$1:$3</definedName>
   </definedNames>
-  <calcPr calcId="162913" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J5" i="1" l="1"/>
   <c r="K5" i="1"/>
   <c r="L5" i="1"/>
   <c r="M5" i="1"/>
   <c r="J7" i="1"/>
   <c r="K7" i="1"/>
   <c r="L7" i="1"/>
   <c r="M7" i="1"/>
   <c r="B7" i="1"/>
   <c r="D5" i="1"/>
   <c r="E5" i="1"/>
   <c r="F5" i="1"/>
   <c r="G5" i="1"/>
   <c r="H5" i="1"/>
   <c r="I5" i="1"/>
   <c r="D7" i="1"/>
   <c r="E7" i="1"/>
   <c r="F7" i="1"/>
   <c r="G7" i="1"/>
   <c r="H7" i="1"/>
@@ -375,58 +384,58 @@
     <rPh sb="11" eb="12">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>セイト</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>スウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ホンカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>平成27年度</t>
   </si>
   <si>
     <t>平成28年度</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
-    <numFmt numFmtId="205" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="208" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="177" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="178" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="179" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -679,67 +688,67 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="205" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="41" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="206" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="207" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="3" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="208" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
@@ -772,259 +781,259 @@
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="20" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="16" fillId="0" borderId="4" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="21" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="23" fillId="0" borderId="7" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="23" fillId="0" borderId="3" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="23" fillId="0" borderId="8" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="23" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="22" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="22" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="22" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="21" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="4" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="9" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...18 lines deleted...]
-    <cellStyle name="ハイパーリンク 2" xfId="20"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="ハイパーリンク 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="桁区切り" xfId="21" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="22"/>
+    <cellStyle name="標準 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1157,51 +1166,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:N138"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="9" width="7.7109375" style="1" customWidth="1"/>
     <col min="10" max="11" width="7.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="2.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
@@ -4538,32 +4547,31 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>42-4</vt:lpstr>
       <vt:lpstr>'42-4'!Print_Area</vt:lpstr>
       <vt:lpstr>'42-4'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>k.tsi2</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>