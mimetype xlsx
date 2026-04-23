--- v0 (2026-03-08)
+++ v1 (2026-04-23)
@@ -1,64 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" checkCompatibility="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E0270F5-0138-4118-A266-EE7A1B6A2473}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="8505"/>
+    <workbookView xWindow="2250" yWindow="2250" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="52-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'52-2'!$A$1:$AD$27</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="20">
   <si>
     <t>区　　分</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>男</t>
     <rPh sb="0" eb="1">
       <t>オトコ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -128,51 +137,51 @@
     <rPh sb="3" eb="5">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シエン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">  2．職員数（本務者）　　　　　　　　　</t>
     <rPh sb="8" eb="10">
       <t>ホンム</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
@@ -426,407 +435,380 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="13" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="13" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -959,1124 +941,994 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:AE29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="5" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="31" max="16384" width="10.7109375" style="5"/>
+    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="5" width="9.7109375" customWidth="1"/>
+    <col min="6" max="6" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="12" max="15" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="16" max="19" width="6.28515625" customWidth="1"/>
+    <col min="20" max="22" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="6.28515625" customWidth="1"/>
+    <col min="26" max="27" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="28" max="29" width="7.5703125" customWidth="1"/>
+    <col min="30" max="30" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="60" t="s">
+      <c r="B2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="59"/>
-[...26 lines deleted...]
-      <c r="AD2" s="22"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="Z2" s="18"/>
+      <c r="AA2" s="18"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="19"/>
+      <c r="AD2" s="19"/>
       <c r="AE2" s="2"/>
     </row>
     <row r="3" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B3" s="23"/>
-      <c r="C3" s="61" t="s">
+      <c r="B3" s="20"/>
+      <c r="C3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="62"/>
-[...1 lines deleted...]
-      <c r="F3" s="24" t="s">
+      <c r="D3" s="53"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="25"/>
-[...4 lines deleted...]
-      <c r="L3" s="67" t="s">
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="68"/>
-[...16 lines deleted...]
-      <c r="AD3" s="22"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="24"/>
+      <c r="AA3" s="24"/>
+      <c r="AB3" s="17"/>
+      <c r="AC3" s="19"/>
+      <c r="AD3" s="19"/>
       <c r="AE3" s="4"/>
     </row>
     <row r="4" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B4" s="28" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="29" t="s">
+      <c r="B4" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="55"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="30"/>
-      <c r="H4" s="31" t="s">
+      <c r="G4" s="27"/>
+      <c r="H4" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="30"/>
-      <c r="J4" s="32" t="s">
+      <c r="I4" s="27"/>
+      <c r="J4" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="K4" s="26"/>
-      <c r="L4" s="29" t="s">
+      <c r="K4" s="23"/>
+      <c r="L4" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="30"/>
-      <c r="N4" s="67" t="s">
+      <c r="M4" s="27"/>
+      <c r="N4" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="O4" s="69"/>
-      <c r="P4" s="70" t="s">
+      <c r="O4" s="60"/>
+      <c r="P4" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="Q4" s="71"/>
-      <c r="R4" s="67" t="s">
+      <c r="Q4" s="62"/>
+      <c r="R4" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="S4" s="69"/>
-      <c r="T4" s="67" t="s">
+      <c r="S4" s="60"/>
+      <c r="T4" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="69"/>
-      <c r="V4" s="70" t="s">
+      <c r="U4" s="60"/>
+      <c r="V4" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="71"/>
-      <c r="X4" s="67" t="s">
+      <c r="W4" s="62"/>
+      <c r="X4" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="69"/>
-[...4 lines deleted...]
-      <c r="AD4" s="22"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="24"/>
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
       <c r="AE4" s="4"/>
     </row>
     <row r="5" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B5" s="34"/>
-      <c r="C5" s="23" t="s">
+      <c r="B5" s="30"/>
+      <c r="C5" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="23" t="s">
+      <c r="D5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="H5" s="23" t="s">
+      <c r="H5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="35" t="s">
+      <c r="I5" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="35" t="s">
+      <c r="K5" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="L5" s="23" t="s">
+      <c r="L5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="N5" s="23" t="s">
+      <c r="N5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="35" t="s">
+      <c r="O5" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="P5" s="35" t="s">
+      <c r="P5" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="Q5" s="35" t="s">
+      <c r="Q5" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="R5" s="23" t="s">
+      <c r="R5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="35" t="s">
+      <c r="S5" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="T5" s="36" t="s">
+      <c r="T5" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="U5" s="36" t="s">
+      <c r="U5" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="36" t="s">
+      <c r="V5" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="36" t="s">
+      <c r="W5" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="X5" s="37" t="s">
+      <c r="X5" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="Y5" s="37" t="s">
+      <c r="Y5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="Z5" s="38"/>
-[...4 lines deleted...]
-      <c r="AE5" s="6"/>
+      <c r="Z5" s="34"/>
+      <c r="AA5" s="34"/>
+      <c r="AB5" s="19"/>
+      <c r="AC5" s="19"/>
+      <c r="AD5" s="19"/>
     </row>
     <row r="6" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="36">
         <v>564</v>
       </c>
-      <c r="D6" s="41">
+      <c r="D6" s="37">
         <v>251</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="37">
         <v>313</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="37">
         <v>72</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="37">
         <v>85</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="37">
         <v>61</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="37">
         <v>58</v>
       </c>
-      <c r="J6" s="42">
+      <c r="J6" s="37">
         <v>2</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="37">
         <v>31</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="37">
         <v>1</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="37">
         <v>4</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="37">
         <v>3</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="37">
         <v>1</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="37">
         <v>2</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="37">
         <v>8</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="37">
         <v>34</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="37">
         <v>56</v>
       </c>
-      <c r="T6" s="41">
-[...8 lines deleted...]
-      <c r="W6" s="41">
+      <c r="T6" s="37">
+        <v>0</v>
+      </c>
+      <c r="U6" s="37">
+        <v>0</v>
+      </c>
+      <c r="V6" s="37">
+        <v>0</v>
+      </c>
+      <c r="W6" s="37">
         <v>1</v>
       </c>
-      <c r="X6" s="41">
+      <c r="X6" s="37">
         <v>76</v>
       </c>
-      <c r="Y6" s="43">
+      <c r="Y6" s="38">
         <v>69</v>
       </c>
-      <c r="Z6" s="44"/>
-[...4 lines deleted...]
-      <c r="AE6" s="6"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
     </row>
     <row r="7" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="47">
+      <c r="C7" s="40">
         <v>550</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="6">
         <v>239</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="6">
         <v>311</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="6">
         <v>72</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="6">
         <v>86</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="6">
         <v>57</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I7" s="6">
         <v>63</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J7" s="6">
         <v>2</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K7" s="6">
         <v>26</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L7" s="6">
         <v>2</v>
       </c>
-      <c r="M7" s="8">
+      <c r="M7" s="6">
         <v>3</v>
       </c>
-      <c r="N7" s="8">
+      <c r="N7" s="6">
         <v>3</v>
       </c>
-      <c r="O7" s="8">
+      <c r="O7" s="6">
         <v>1</v>
       </c>
-      <c r="P7" s="8">
+      <c r="P7" s="6">
         <v>2</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="Q7" s="6">
         <v>8</v>
       </c>
-      <c r="R7" s="8">
+      <c r="R7" s="6">
         <v>42</v>
       </c>
-      <c r="S7" s="8">
+      <c r="S7" s="6">
         <v>51</v>
       </c>
-      <c r="T7" s="8">
-[...8 lines deleted...]
-      <c r="W7" s="8">
+      <c r="T7" s="6">
+        <v>0</v>
+      </c>
+      <c r="U7" s="6">
+        <v>0</v>
+      </c>
+      <c r="V7" s="6">
+        <v>0</v>
+      </c>
+      <c r="W7" s="6">
         <v>1</v>
       </c>
-      <c r="X7" s="8">
+      <c r="X7" s="6">
         <v>59</v>
       </c>
-      <c r="Y7" s="9">
+      <c r="Y7" s="7">
         <v>72</v>
       </c>
-      <c r="Z7" s="8"/>
-[...36 lines deleted...]
-      <c r="AE8" s="10"/>
+      <c r="Z7" s="6"/>
+      <c r="AA7" s="6"/>
+      <c r="AB7" s="8"/>
+      <c r="AC7" s="8"/>
+      <c r="AD7" s="8"/>
+    </row>
+    <row r="8" spans="2:31" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="41"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9"/>
+      <c r="M8" s="9"/>
+      <c r="N8" s="9"/>
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="R8" s="9"/>
+      <c r="S8" s="9"/>
+      <c r="T8" s="9"/>
+      <c r="U8" s="9"/>
+      <c r="V8" s="9"/>
+      <c r="W8" s="9"/>
+      <c r="X8" s="9"/>
+      <c r="Y8" s="10"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
     </row>
     <row r="9" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B9" s="52" t="s">
+      <c r="B9" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="53">
+      <c r="C9" s="44">
         <v>20</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D9" s="5">
         <v>6</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="5">
         <v>14</v>
       </c>
-      <c r="F9" s="7">
-[...17 lines deleted...]
-      <c r="L9" s="7">
+      <c r="F9" s="5">
+        <v>0</v>
+      </c>
+      <c r="G9" s="5">
+        <v>0</v>
+      </c>
+      <c r="H9" s="5">
+        <v>0</v>
+      </c>
+      <c r="I9" s="5">
+        <v>0</v>
+      </c>
+      <c r="J9" s="5">
+        <v>0</v>
+      </c>
+      <c r="K9" s="5">
+        <v>0</v>
+      </c>
+      <c r="L9" s="5">
         <v>1</v>
       </c>
-      <c r="M9" s="7">
+      <c r="M9" s="5">
         <v>3</v>
       </c>
-      <c r="N9" s="7">
+      <c r="N9" s="5">
         <v>3</v>
       </c>
-      <c r="O9" s="7">
+      <c r="O9" s="5">
         <v>1</v>
       </c>
-      <c r="P9" s="7">
+      <c r="P9" s="5">
         <v>2</v>
       </c>
-      <c r="Q9" s="7">
+      <c r="Q9" s="5">
         <v>8</v>
       </c>
-      <c r="R9" s="7">
-[...14 lines deleted...]
-      <c r="W9" s="7">
+      <c r="R9" s="5">
+        <v>0</v>
+      </c>
+      <c r="S9" s="5">
+        <v>0</v>
+      </c>
+      <c r="T9" s="15">
+        <v>0</v>
+      </c>
+      <c r="U9" s="5">
+        <v>0</v>
+      </c>
+      <c r="V9" s="5">
+        <v>0</v>
+      </c>
+      <c r="W9" s="5">
         <v>1</v>
       </c>
-      <c r="X9" s="7">
-[...2 lines deleted...]
-      <c r="Y9" s="14">
+      <c r="X9" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="11">
         <v>1</v>
       </c>
-      <c r="Z9" s="7"/>
-[...3 lines deleted...]
-      <c r="AE9" s="6"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
     </row>
     <row r="10" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="54" t="s">
+      <c r="B10" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="55">
+      <c r="C10" s="46">
         <v>530</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="12">
         <v>233</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="12">
         <v>297</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="12">
         <v>72</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="12">
         <v>86</v>
       </c>
-      <c r="H10" s="15">
+      <c r="H10" s="12">
         <v>57</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="12">
         <v>63</v>
       </c>
-      <c r="J10" s="15">
+      <c r="J10" s="12">
         <v>2</v>
       </c>
-      <c r="K10" s="15">
+      <c r="K10" s="12">
         <v>26</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="12">
         <v>1</v>
       </c>
-      <c r="M10" s="15">
-[...14 lines deleted...]
-      <c r="R10" s="15">
+      <c r="M10" s="12">
+        <v>0</v>
+      </c>
+      <c r="N10" s="12">
+        <v>0</v>
+      </c>
+      <c r="O10" s="12">
+        <v>0</v>
+      </c>
+      <c r="P10" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>0</v>
+      </c>
+      <c r="R10" s="12">
         <v>42</v>
       </c>
-      <c r="S10" s="15">
+      <c r="S10" s="12">
         <v>51</v>
       </c>
-      <c r="T10" s="15">
-[...11 lines deleted...]
-      <c r="X10" s="15">
+      <c r="T10" s="12">
+        <v>0</v>
+      </c>
+      <c r="U10" s="12">
+        <v>0</v>
+      </c>
+      <c r="V10" s="12">
+        <v>0</v>
+      </c>
+      <c r="W10" s="12">
+        <v>0</v>
+      </c>
+      <c r="X10" s="12">
         <v>59</v>
       </c>
-      <c r="Y10" s="56">
+      <c r="Y10" s="47">
         <v>71</v>
       </c>
-      <c r="Z10" s="7"/>
-[...3 lines deleted...]
-      <c r="AE10" s="6"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
     </row>
     <row r="11" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="17"/>
-[...28 lines deleted...]
-      <c r="AE11" s="16"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="15"/>
+      <c r="O11" s="15"/>
+      <c r="P11" s="15"/>
+      <c r="Q11" s="15"/>
+      <c r="R11" s="15"/>
+      <c r="S11" s="15"/>
+      <c r="T11" s="15"/>
+      <c r="U11" s="15"/>
+      <c r="V11" s="15"/>
+      <c r="W11" s="15"/>
+      <c r="X11" s="15"/>
+      <c r="Y11" s="15"/>
+      <c r="Z11" s="15"/>
+      <c r="AA11" s="15"/>
+      <c r="AB11" s="15"/>
+      <c r="AC11" s="15"/>
+      <c r="AD11" s="15"/>
+      <c r="AE11" s="13"/>
     </row>
     <row r="12" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="17"/>
-[...28 lines deleted...]
-      <c r="AE12" s="16"/>
+      <c r="B12" s="14"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="15"/>
+      <c r="O12" s="15"/>
+      <c r="P12" s="15"/>
+      <c r="Q12" s="15"/>
+      <c r="R12" s="15"/>
+      <c r="S12" s="15"/>
+      <c r="T12" s="15"/>
+      <c r="U12" s="15"/>
+      <c r="V12" s="15"/>
+      <c r="W12" s="15"/>
+      <c r="X12" s="15"/>
+      <c r="Y12" s="15"/>
+      <c r="Z12" s="15"/>
+      <c r="AA12" s="15"/>
+      <c r="AB12" s="15"/>
+      <c r="AC12" s="15"/>
+      <c r="AD12" s="15"/>
+      <c r="AE12" s="13"/>
     </row>
     <row r="13" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="17"/>
-[...28 lines deleted...]
-      <c r="AE13" s="16"/>
+      <c r="B13" s="14"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="15"/>
+      <c r="O13" s="15"/>
+      <c r="P13" s="15"/>
+      <c r="Q13" s="15"/>
+      <c r="R13" s="15"/>
+      <c r="S13" s="15"/>
+      <c r="T13" s="15"/>
+      <c r="U13" s="15"/>
+      <c r="V13" s="15"/>
+      <c r="W13" s="15"/>
+      <c r="X13" s="15"/>
+      <c r="Y13" s="15"/>
+      <c r="Z13" s="15"/>
+      <c r="AA13" s="15"/>
+      <c r="AB13" s="15"/>
+      <c r="AC13" s="15"/>
+      <c r="AD13" s="15"/>
+      <c r="AE13" s="13"/>
     </row>
     <row r="14" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="17"/>
-[...28 lines deleted...]
-      <c r="AE14" s="16"/>
+      <c r="B14" s="14"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="15"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="15"/>
+      <c r="Q14" s="15"/>
+      <c r="R14" s="15"/>
+      <c r="S14" s="15"/>
+      <c r="T14" s="15"/>
+      <c r="U14" s="15"/>
+      <c r="V14" s="15"/>
+      <c r="W14" s="15"/>
+      <c r="X14" s="15"/>
+      <c r="Y14" s="15"/>
+      <c r="Z14" s="15"/>
+      <c r="AA14" s="15"/>
+      <c r="AB14" s="15"/>
+      <c r="AC14" s="15"/>
+      <c r="AD14" s="15"/>
+      <c r="AE14" s="13"/>
     </row>
     <row r="15" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="17"/>
-[...305 lines deleted...]
-    </row>
+      <c r="B15" s="14"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+      <c r="P15" s="15"/>
+      <c r="Q15" s="15"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="15"/>
+      <c r="T15" s="15"/>
+      <c r="U15" s="15"/>
+      <c r="V15" s="15"/>
+      <c r="W15" s="15"/>
+      <c r="X15" s="15"/>
+      <c r="Y15" s="15"/>
+      <c r="Z15" s="15"/>
+      <c r="AA15" s="15"/>
+      <c r="AB15" s="15"/>
+      <c r="AC15" s="15"/>
+      <c r="AD15" s="15"/>
+      <c r="AE15" s="13"/>
+    </row>
+    <row r="16" spans="2:31" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16" s="48"/>
+    </row>
+    <row r="17" spans="2:31" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="2:31" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="2:31" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19" s="49"/>
+    </row>
+    <row r="20" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AD20" s="49"/>
+    </row>
+    <row r="21" spans="2:31" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21" s="49"/>
+    </row>
+    <row r="22" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="23" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="24" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="25" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="AE25" s="16"/>
+      <c r="AE25" s="13"/>
     </row>
     <row r="26" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="AE26" s="16"/>
+      <c r="AE26" s="13"/>
     </row>
     <row r="27" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="AE27" s="16"/>
+      <c r="AE27" s="13"/>
     </row>
     <row r="28" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="AE28" s="16"/>
+      <c r="AE28" s="13"/>
     </row>
     <row r="29" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="AE29" s="16"/>
+      <c r="AE29" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="L3:Y3"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.19685039370078741" right="0.51181102362204722" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="30" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>52-2</vt:lpstr>
       <vt:lpstr>'52-2'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>