--- v0 (2026-03-07)
+++ v1 (2026-06-07)
@@ -1,66 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B61C560D-441A-4B9B-91B9-FA424AF0EF8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="60" windowWidth="14940" windowHeight="8550"/>
+    <workbookView xWindow="3630" yWindow="3630" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="iv01" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'iv01'!$A$1:$Q$73</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q73" i="1" l="1"/>
   <c r="O73" i="1"/>
   <c r="I73" i="1"/>
   <c r="G73" i="1"/>
   <c r="E73" i="1"/>
   <c r="C73" i="1"/>
   <c r="C65" i="1"/>
   <c r="E65" i="1"/>
   <c r="G65" i="1"/>
   <c r="I65" i="1"/>
   <c r="O65" i="1"/>
   <c r="Q65" i="1"/>
   <c r="Q64" i="1"/>
   <c r="O64" i="1"/>
   <c r="I64" i="1"/>
   <c r="G64" i="1"/>
   <c r="E64" i="1"/>
   <c r="C64" i="1"/>
   <c r="C6" i="1"/>
   <c r="G6" i="1"/>
@@ -448,53 +457,53 @@
   <si>
     <t>平成元年度</t>
   </si>
   <si>
     <t>義務教育学校</t>
     <rPh sb="0" eb="2">
       <t>ギム</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>…</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> </t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="177" formatCode="0.0;&quot;△&quot;0.0"/>
+    <numFmt numFmtId="176" formatCode="0.0;&quot;△&quot;0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -654,392 +663,371 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>695325</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1025" name="テキスト 1"/>
+        <xdr:cNvPr id="1025" name="テキスト 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="180975" y="590550"/>
           <a:ext cx="514350" cy="152400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="1">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="27432" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="dist" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝"/>
               <a:ea typeface="ＭＳ 明朝"/>
             </a:rPr>
             <a:t>区分</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1172,4249 +1160,4244 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:V74"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="9.5" style="14" customWidth="1"/>
+    <col min="1" max="1" width="9.5" style="12" customWidth="1"/>
     <col min="2" max="2" width="6.375" style="2" customWidth="1"/>
     <col min="3" max="3" width="6.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="6.375" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.5" style="2" customWidth="1"/>
     <col min="6" max="6" width="6.375" style="2" customWidth="1"/>
     <col min="7" max="7" width="6.5" style="2" customWidth="1"/>
     <col min="8" max="8" width="6.375" style="2" customWidth="1"/>
     <col min="9" max="9" width="6.5" style="2" customWidth="1"/>
     <col min="10" max="10" width="6.375" style="2" customWidth="1"/>
     <col min="11" max="11" width="6.5" style="2" customWidth="1"/>
     <col min="12" max="12" width="6.375" style="2" customWidth="1"/>
     <col min="13" max="13" width="6.5" style="2" customWidth="1"/>
     <col min="14" max="14" width="6.375" style="2" customWidth="1"/>
     <col min="15" max="15" width="6.5" style="2" customWidth="1"/>
     <col min="16" max="16" width="6.375" style="2" customWidth="1"/>
     <col min="17" max="17" width="6.5" style="2" customWidth="1"/>
-    <col min="18" max="18" width="9" style="15"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9" style="15"/>
+    <col min="18" max="18" width="9" style="13"/>
+    <col min="19" max="19" width="9" style="14"/>
+    <col min="20" max="16384" width="9" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:22" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11"/>
+      <c r="B1" s="9"/>
       <c r="C1" s="1"/>
-      <c r="D1" s="11"/>
+      <c r="D1" s="9"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
-      <c r="S1" s="13"/>
+      <c r="S1" s="11"/>
     </row>
     <row r="2" spans="1:22" ht="12.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="39"/>
-[...14 lines deleted...]
-      <c r="P2" s="41" t="s">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="Q2" s="41"/>
+      <c r="Q2" s="31"/>
     </row>
     <row r="3" spans="1:22" ht="13.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="19"/>
-      <c r="B3" s="36" t="s">
+      <c r="A3" s="17"/>
+      <c r="B3" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="37"/>
-[...2 lines deleted...]
-      <c r="F3" s="48" t="s">
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="49"/>
-[...2 lines deleted...]
-      <c r="J3" s="48" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="K3" s="49"/>
-[...2 lines deleted...]
-      <c r="N3" s="51" t="s">
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="52"/>
-[...1 lines deleted...]
-      <c r="Q3" s="52"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
     </row>
     <row r="4" spans="1:22" ht="13.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="17"/>
+      <c r="A4" s="15"/>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="45" t="s">
+      <c r="M4" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="46" t="s">
+      <c r="N4" s="35" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="18" t="s">
+      <c r="Q4" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2">
         <v>50.6</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="29" t="s">
+      <c r="E5" s="22" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2">
         <v>23.5</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="29" t="s">
-[...14 lines deleted...]
-      <c r="N5" s="23">
+      <c r="I5" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="18">
         <v>17</v>
       </c>
-      <c r="O5" s="9" t="s">
-[...5 lines deleted...]
-      <c r="Q5" s="9" t="s">
+      <c r="O5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="19">
+      <c r="A6" s="17">
         <v>24</v>
       </c>
       <c r="B6" s="2">
         <v>50.1</v>
       </c>
       <c r="C6" s="2">
         <f t="shared" ref="C6:C37" si="0">B6-B5</f>
         <v>-0.5</v>
       </c>
       <c r="D6" s="2">
         <v>61.5</v>
       </c>
-      <c r="E6" s="30" t="s">
+      <c r="E6" s="23" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2">
         <v>23.7</v>
       </c>
       <c r="G6" s="2">
         <f t="shared" ref="G6:G37" si="1">F6-F5</f>
         <v>0.19999999999999929</v>
       </c>
       <c r="H6" s="2">
         <v>28.6</v>
       </c>
-      <c r="I6" s="30" t="s">
-[...14 lines deleted...]
-      <c r="N6" s="23">
+      <c r="I6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N6" s="18">
         <v>17.7</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O6" s="2">
         <f t="shared" ref="O6:O37" si="2">N6-N5</f>
         <v>0.69999999999999929</v>
       </c>
-      <c r="P6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Q6" s="9" t="s">
+      <c r="P6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="19">
+      <c r="A7" s="17">
         <v>25</v>
       </c>
       <c r="B7" s="2">
         <v>49</v>
       </c>
       <c r="C7" s="2">
         <f t="shared" si="0"/>
         <v>-1.1000000000000014</v>
       </c>
       <c r="D7" s="2">
         <v>59.7</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="23">
         <f t="shared" ref="E7:E38" si="3">D7-D6</f>
         <v>-1.7999999999999972</v>
       </c>
       <c r="F7" s="2">
         <v>23.5</v>
       </c>
       <c r="G7" s="2">
         <f t="shared" si="1"/>
         <v>-0.19999999999999929</v>
       </c>
       <c r="H7" s="2">
         <v>29.4</v>
       </c>
-      <c r="I7" s="30">
+      <c r="I7" s="23">
         <f t="shared" ref="I7:I12" si="4">H7-H6</f>
         <v>0.79999999999999716</v>
       </c>
-      <c r="J7" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N7" s="23">
+      <c r="J7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N7" s="18">
         <v>18.399999999999999</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="2">
         <f t="shared" si="2"/>
         <v>0.69999999999999929</v>
       </c>
-      <c r="P7" s="9">
+      <c r="P7" s="2">
         <v>20.100000000000001</v>
       </c>
-      <c r="Q7" s="9" t="s">
+      <c r="Q7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="19">
+      <c r="A8" s="17">
         <v>26</v>
       </c>
       <c r="B8" s="2">
         <v>48.3</v>
       </c>
       <c r="C8" s="2">
         <f t="shared" si="0"/>
         <v>-0.70000000000000284</v>
       </c>
       <c r="D8" s="2">
         <v>59.2</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="23">
         <f t="shared" si="3"/>
         <v>-0.5</v>
       </c>
       <c r="F8" s="2">
         <v>23.4</v>
       </c>
       <c r="G8" s="2">
         <f t="shared" si="1"/>
         <v>-0.10000000000000142</v>
       </c>
       <c r="H8" s="2">
         <v>29.2</v>
       </c>
-      <c r="I8" s="30">
+      <c r="I8" s="23">
         <f t="shared" si="4"/>
         <v>-0.19999999999999929</v>
       </c>
-      <c r="J8" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N8" s="23">
+      <c r="J8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N8" s="18">
         <v>18.7</v>
       </c>
-      <c r="O8" s="9">
+      <c r="O8" s="2">
         <f t="shared" si="2"/>
         <v>0.30000000000000071</v>
       </c>
-      <c r="P8" s="9">
+      <c r="P8" s="2">
         <v>19.3</v>
       </c>
-      <c r="Q8" s="9">
+      <c r="Q8" s="2">
         <f t="shared" ref="Q8:Q39" si="5">P8-P7</f>
         <v>-0.80000000000000071</v>
       </c>
     </row>
     <row r="9" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="19">
+      <c r="A9" s="17">
         <v>27</v>
       </c>
       <c r="B9" s="2">
         <v>47.8</v>
       </c>
       <c r="C9" s="2">
         <f t="shared" si="0"/>
         <v>-0.5</v>
       </c>
       <c r="D9" s="2">
         <v>58.2</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="23">
         <f t="shared" si="3"/>
         <v>-1</v>
       </c>
       <c r="F9" s="2">
         <v>23.3</v>
       </c>
       <c r="G9" s="2">
         <f t="shared" si="1"/>
         <v>-9.9999999999997868E-2</v>
       </c>
       <c r="H9" s="2">
         <v>29</v>
       </c>
-      <c r="I9" s="30">
+      <c r="I9" s="23">
         <f t="shared" si="4"/>
         <v>-0.19999999999999929</v>
       </c>
-      <c r="J9" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N9" s="23">
+      <c r="J9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N9" s="18">
         <v>18.5</v>
       </c>
-      <c r="O9" s="9">
+      <c r="O9" s="2">
         <f t="shared" si="2"/>
         <v>-0.19999999999999929</v>
       </c>
-      <c r="P9" s="9">
+      <c r="P9" s="2">
         <v>19.100000000000001</v>
       </c>
-      <c r="Q9" s="9">
+      <c r="Q9" s="2">
         <f t="shared" si="5"/>
         <v>-0.19999999999999929</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="19">
+      <c r="A10" s="17">
         <v>28</v>
       </c>
       <c r="B10" s="2">
         <v>47.2</v>
       </c>
       <c r="C10" s="2">
         <f t="shared" si="0"/>
         <v>-0.59999999999999432</v>
       </c>
       <c r="D10" s="2">
         <v>57.7</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="23">
         <f t="shared" si="3"/>
         <v>-0.5</v>
       </c>
       <c r="F10" s="2">
         <v>23.2</v>
       </c>
       <c r="G10" s="2">
         <f t="shared" si="1"/>
         <v>-0.10000000000000142</v>
       </c>
       <c r="H10" s="2">
         <v>28.9</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="23">
         <f t="shared" si="4"/>
         <v>-0.10000000000000142</v>
       </c>
-      <c r="J10" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N10" s="23">
+      <c r="J10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N10" s="18">
         <v>18</v>
       </c>
-      <c r="O10" s="9">
+      <c r="O10" s="2">
         <f t="shared" si="2"/>
         <v>-0.5</v>
       </c>
-      <c r="P10" s="9">
+      <c r="P10" s="2">
         <v>18.7</v>
       </c>
-      <c r="Q10" s="9">
+      <c r="Q10" s="2">
         <f t="shared" si="5"/>
         <v>-0.40000000000000213</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="19">
+      <c r="A11" s="17">
         <v>29</v>
       </c>
       <c r="B11" s="2">
         <v>46.7</v>
       </c>
       <c r="C11" s="2">
         <f t="shared" si="0"/>
         <v>-0.5</v>
       </c>
       <c r="D11" s="2">
         <v>56.9</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="23">
         <f t="shared" si="3"/>
         <v>-0.80000000000000426</v>
       </c>
       <c r="F11" s="2">
         <v>23.1</v>
       </c>
       <c r="G11" s="2">
         <f t="shared" si="1"/>
         <v>-9.9999999999997868E-2</v>
       </c>
       <c r="H11" s="2">
         <v>27.8</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="23">
         <f t="shared" si="4"/>
         <v>-1.0999999999999979</v>
       </c>
-      <c r="J11" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N11" s="23">
+      <c r="J11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N11" s="18">
         <v>17.8</v>
       </c>
-      <c r="O11" s="9">
+      <c r="O11" s="2">
         <f t="shared" si="2"/>
         <v>-0.19999999999999929</v>
       </c>
-      <c r="P11" s="9">
+      <c r="P11" s="2">
         <v>18</v>
       </c>
-      <c r="Q11" s="9">
+      <c r="Q11" s="2">
         <f t="shared" si="5"/>
         <v>-0.69999999999999929</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="19">
+      <c r="A12" s="17">
         <v>30</v>
       </c>
       <c r="B12" s="2">
         <v>46.5</v>
       </c>
       <c r="C12" s="2">
         <f t="shared" si="0"/>
         <v>-0.20000000000000284</v>
       </c>
       <c r="D12" s="2">
         <v>55.8</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="23">
         <f t="shared" si="3"/>
         <v>-1.1000000000000014</v>
       </c>
       <c r="F12" s="2">
         <v>22.9</v>
       </c>
       <c r="G12" s="2">
         <f t="shared" si="1"/>
         <v>-0.20000000000000284</v>
       </c>
       <c r="H12" s="2">
         <v>27.3</v>
       </c>
-      <c r="I12" s="30">
+      <c r="I12" s="23">
         <f t="shared" si="4"/>
         <v>-0.5</v>
       </c>
-      <c r="J12" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N12" s="23">
+      <c r="J12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N12" s="18">
         <v>17.600000000000001</v>
       </c>
-      <c r="O12" s="9">
+      <c r="O12" s="2">
         <f t="shared" si="2"/>
         <v>-0.19999999999999929</v>
       </c>
-      <c r="P12" s="9">
+      <c r="P12" s="2">
         <v>18.100000000000001</v>
       </c>
-      <c r="Q12" s="9">
+      <c r="Q12" s="2">
         <f t="shared" si="5"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="V12" s="15" t="s">
+      <c r="V12" s="13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="19">
+      <c r="A13" s="17">
         <v>31</v>
       </c>
       <c r="B13" s="2">
         <v>46.2</v>
       </c>
       <c r="C13" s="2">
         <f t="shared" si="0"/>
         <v>-0.29999999999999716</v>
       </c>
       <c r="D13" s="2">
         <v>55.6</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="23">
         <f t="shared" si="3"/>
         <v>-0.19999999999999574</v>
       </c>
       <c r="F13" s="2">
         <v>22.7</v>
       </c>
       <c r="G13" s="2">
         <f t="shared" si="1"/>
         <v>-0.19999999999999929</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I13" s="30" t="s">
+      <c r="I13" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="J13" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N13" s="23">
+      <c r="J13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N13" s="18">
         <v>17.5</v>
       </c>
-      <c r="O13" s="9">
+      <c r="O13" s="2">
         <f t="shared" si="2"/>
         <v>-0.10000000000000142</v>
       </c>
-      <c r="P13" s="9">
+      <c r="P13" s="2">
         <v>18.100000000000001</v>
       </c>
-      <c r="Q13" s="9">
+      <c r="Q13" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="19">
+      <c r="A14" s="17">
         <v>32</v>
       </c>
       <c r="B14" s="2">
         <v>45.8</v>
       </c>
       <c r="C14" s="2">
         <f t="shared" si="0"/>
         <v>-0.40000000000000568</v>
       </c>
       <c r="D14" s="2">
         <v>55.6</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="23">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F14" s="2">
         <v>22.2</v>
       </c>
       <c r="G14" s="2">
         <f t="shared" si="1"/>
         <v>-0.5</v>
       </c>
       <c r="H14" s="2">
         <v>26.6</v>
       </c>
-      <c r="I14" s="30" t="s">
+      <c r="I14" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="J14" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N14" s="23">
+      <c r="J14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N14" s="18">
         <v>17.5</v>
       </c>
-      <c r="O14" s="9">
+      <c r="O14" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P14" s="9">
+      <c r="P14" s="2">
         <v>18.2</v>
       </c>
-      <c r="Q14" s="9">
+      <c r="Q14" s="2">
         <f t="shared" si="5"/>
         <v>9.9999999999997868E-2</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="19">
+      <c r="A15" s="17">
         <v>33</v>
       </c>
       <c r="B15" s="2">
         <v>45.2</v>
       </c>
       <c r="C15" s="2">
         <f t="shared" si="0"/>
         <v>-0.59999999999999432</v>
       </c>
       <c r="D15" s="2">
         <v>55.5</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="23">
         <f t="shared" si="3"/>
         <v>-0.10000000000000142</v>
       </c>
       <c r="F15" s="2">
         <v>21.5</v>
       </c>
       <c r="G15" s="2">
         <f t="shared" si="1"/>
         <v>-0.69999999999999929</v>
       </c>
       <c r="H15" s="2">
         <v>24.9</v>
       </c>
-      <c r="I15" s="30">
+      <c r="I15" s="23">
         <f t="shared" ref="I15:I46" si="6">H15-H14</f>
         <v>-1.7000000000000028</v>
       </c>
-      <c r="J15" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N15" s="23">
+      <c r="J15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="18">
         <v>17.5</v>
       </c>
-      <c r="O15" s="9">
+      <c r="O15" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P15" s="9">
+      <c r="P15" s="2">
         <v>17.7</v>
       </c>
-      <c r="Q15" s="9">
+      <c r="Q15" s="2">
         <f t="shared" si="5"/>
         <v>-0.5</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="19">
+      <c r="A16" s="17">
         <v>34</v>
       </c>
       <c r="B16" s="2">
         <v>44.9</v>
       </c>
       <c r="C16" s="2">
         <f t="shared" si="0"/>
         <v>-0.30000000000000426</v>
       </c>
       <c r="D16" s="2">
         <v>55.3</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="23">
         <f t="shared" si="3"/>
         <v>-0.20000000000000284</v>
       </c>
       <c r="F16" s="2">
         <v>21.4</v>
       </c>
       <c r="G16" s="2">
         <f t="shared" si="1"/>
         <v>-0.10000000000000142</v>
       </c>
       <c r="H16" s="2">
         <v>25.1</v>
       </c>
-      <c r="I16" s="30">
+      <c r="I16" s="23">
         <f t="shared" si="6"/>
         <v>0.20000000000000284</v>
       </c>
-      <c r="J16" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N16" s="23">
+      <c r="J16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N16" s="18">
         <v>17.3</v>
       </c>
-      <c r="O16" s="9">
+      <c r="O16" s="2">
         <f t="shared" si="2"/>
         <v>-0.19999999999999929</v>
       </c>
-      <c r="P16" s="9">
+      <c r="P16" s="2">
         <v>17.100000000000001</v>
       </c>
-      <c r="Q16" s="9">
+      <c r="Q16" s="2">
         <f t="shared" si="5"/>
         <v>-0.59999999999999787</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="19">
+      <c r="A17" s="17">
         <v>35</v>
       </c>
       <c r="B17" s="2">
         <v>45.3</v>
       </c>
       <c r="C17" s="2">
         <f t="shared" si="0"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="D17" s="2">
         <v>55.2</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="23">
         <f t="shared" si="3"/>
         <v>-9.9999999999994316E-2</v>
       </c>
       <c r="F17" s="2">
         <v>21.7</v>
       </c>
       <c r="G17" s="2">
         <f t="shared" si="1"/>
         <v>0.30000000000000071</v>
       </c>
       <c r="H17" s="2">
         <v>26.7</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I17" s="23">
         <f t="shared" si="6"/>
         <v>1.5999999999999979</v>
       </c>
-      <c r="J17" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N17" s="23">
+      <c r="J17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N17" s="18">
         <v>17.100000000000001</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="2">
         <f t="shared" si="2"/>
         <v>-0.19999999999999929</v>
       </c>
-      <c r="P17" s="9">
+      <c r="P17" s="2">
         <v>16.5</v>
       </c>
-      <c r="Q17" s="9">
+      <c r="Q17" s="2">
         <f t="shared" si="5"/>
         <v>-0.60000000000000142</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="19">
+      <c r="A18" s="17">
         <v>36</v>
       </c>
       <c r="B18" s="2">
         <v>46.1</v>
       </c>
       <c r="C18" s="2">
         <f t="shared" si="0"/>
         <v>0.80000000000000426</v>
       </c>
       <c r="D18" s="2">
         <v>56</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="23">
         <f t="shared" si="3"/>
         <v>0.79999999999999716</v>
       </c>
       <c r="F18" s="2">
         <v>22.6</v>
       </c>
       <c r="G18" s="2">
         <f t="shared" si="1"/>
         <v>0.90000000000000213</v>
       </c>
       <c r="H18" s="2">
         <v>27.9</v>
       </c>
-      <c r="I18" s="30">
+      <c r="I18" s="23">
         <f t="shared" si="6"/>
         <v>1.1999999999999993</v>
       </c>
-      <c r="J18" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N18" s="23">
+      <c r="J18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N18" s="18">
         <v>16.8</v>
       </c>
-      <c r="O18" s="9">
+      <c r="O18" s="2">
         <f t="shared" si="2"/>
         <v>-0.30000000000000071</v>
       </c>
-      <c r="P18" s="9">
+      <c r="P18" s="2">
         <v>16.3</v>
       </c>
-      <c r="Q18" s="9">
+      <c r="Q18" s="2">
         <f t="shared" si="5"/>
         <v>-0.19999999999999929</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="19">
+      <c r="A19" s="17">
         <v>37</v>
       </c>
       <c r="B19" s="2">
         <v>46.7</v>
       </c>
       <c r="C19" s="2">
         <f t="shared" si="0"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="D19" s="2">
         <v>56.6</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="23">
         <f t="shared" si="3"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="F19" s="2">
         <v>23.4</v>
       </c>
       <c r="G19" s="2">
         <f t="shared" si="1"/>
         <v>0.79999999999999716</v>
       </c>
       <c r="H19" s="2">
         <v>28.9</v>
       </c>
-      <c r="I19" s="30">
+      <c r="I19" s="23">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
-      <c r="J19" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N19" s="23">
+      <c r="J19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N19" s="18">
         <v>16.5</v>
       </c>
-      <c r="O19" s="9">
+      <c r="O19" s="2">
         <f t="shared" si="2"/>
         <v>-0.30000000000000071</v>
       </c>
-      <c r="P19" s="9">
+      <c r="P19" s="2">
         <v>16.100000000000001</v>
       </c>
-      <c r="Q19" s="9">
+      <c r="Q19" s="2">
         <f t="shared" si="5"/>
         <v>-0.19999999999999929</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="19">
+      <c r="A20" s="17">
         <v>38</v>
       </c>
       <c r="B20" s="2">
         <v>47.4</v>
       </c>
       <c r="C20" s="2">
         <f t="shared" si="0"/>
         <v>0.69999999999999574</v>
       </c>
       <c r="D20" s="2">
         <v>56.9</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="23">
         <f t="shared" si="3"/>
         <v>0.29999999999999716</v>
       </c>
       <c r="F20" s="2">
         <v>24.2</v>
       </c>
       <c r="G20" s="2">
         <f t="shared" si="1"/>
         <v>0.80000000000000071</v>
       </c>
       <c r="H20" s="2">
         <v>29</v>
       </c>
-      <c r="I20" s="30">
+      <c r="I20" s="23">
         <f t="shared" si="6"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="J20" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N20" s="23">
+      <c r="J20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N20" s="18">
         <v>16.600000000000001</v>
       </c>
-      <c r="O20" s="9">
+      <c r="O20" s="2">
         <f t="shared" si="2"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="P20" s="9">
+      <c r="P20" s="2">
         <v>16.7</v>
       </c>
-      <c r="Q20" s="9">
+      <c r="Q20" s="2">
         <f t="shared" si="5"/>
         <v>0.59999999999999787</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="19">
+      <c r="A21" s="17">
         <v>39</v>
       </c>
       <c r="B21" s="2">
         <v>48</v>
       </c>
       <c r="C21" s="2">
         <f t="shared" si="0"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="D21" s="2">
         <v>57.5</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E21" s="23">
         <f t="shared" si="3"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="F21" s="2">
         <v>24.8</v>
       </c>
       <c r="G21" s="2">
         <f t="shared" si="1"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="H21" s="2">
         <v>29.7</v>
       </c>
-      <c r="I21" s="30">
+      <c r="I21" s="23">
         <f t="shared" si="6"/>
         <v>0.69999999999999929</v>
       </c>
-      <c r="J21" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N21" s="23">
+      <c r="J21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N21" s="18">
         <v>17.100000000000001</v>
       </c>
-      <c r="O21" s="9">
+      <c r="O21" s="2">
         <f t="shared" si="2"/>
         <v>0.5</v>
       </c>
-      <c r="P21" s="9">
+      <c r="P21" s="2">
         <v>17.399999999999999</v>
       </c>
-      <c r="Q21" s="9">
+      <c r="Q21" s="2">
         <f t="shared" si="5"/>
         <v>0.69999999999999929</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="19">
+      <c r="A22" s="17">
         <v>40</v>
       </c>
       <c r="B22" s="2">
         <v>48.4</v>
       </c>
       <c r="C22" s="2">
         <f t="shared" si="0"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="D22" s="2">
         <v>57.8</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="23">
         <f t="shared" si="3"/>
         <v>0.29999999999999716</v>
       </c>
       <c r="F22" s="2">
         <v>25.3</v>
       </c>
       <c r="G22" s="2">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
       <c r="H22" s="2">
         <v>30.6</v>
       </c>
-      <c r="I22" s="30">
+      <c r="I22" s="23">
         <f t="shared" si="6"/>
         <v>0.90000000000000213</v>
       </c>
-      <c r="J22" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N22" s="23">
+      <c r="J22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N22" s="18">
         <v>17.2</v>
       </c>
-      <c r="O22" s="9">
+      <c r="O22" s="2">
         <f t="shared" si="2"/>
         <v>9.9999999999997868E-2</v>
       </c>
-      <c r="P22" s="9">
+      <c r="P22" s="2">
         <v>17.2</v>
       </c>
-      <c r="Q22" s="9">
+      <c r="Q22" s="2">
         <f t="shared" si="5"/>
         <v>-0.19999999999999929</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="19">
+      <c r="A23" s="17">
         <v>41</v>
       </c>
       <c r="B23" s="2">
         <v>48.6</v>
       </c>
       <c r="C23" s="2">
         <f t="shared" si="0"/>
         <v>0.20000000000000284</v>
       </c>
       <c r="D23" s="2">
         <v>58.5</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="23">
         <f t="shared" si="3"/>
         <v>0.70000000000000284</v>
       </c>
       <c r="F23" s="2">
         <v>25.3</v>
       </c>
       <c r="G23" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>30.8</v>
       </c>
-      <c r="I23" s="30">
+      <c r="I23" s="23">
         <f t="shared" si="6"/>
         <v>0.19999999999999929</v>
       </c>
-      <c r="J23" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N23" s="23">
+      <c r="J23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N23" s="18">
         <v>17.2</v>
       </c>
-      <c r="O23" s="9">
+      <c r="O23" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P23" s="9">
+      <c r="P23" s="2">
         <v>17</v>
       </c>
-      <c r="Q23" s="9">
+      <c r="Q23" s="2">
         <f t="shared" si="5"/>
         <v>-0.19999999999999929</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="19">
+      <c r="A24" s="17">
         <v>42</v>
       </c>
       <c r="B24" s="2">
         <v>49.1</v>
       </c>
       <c r="C24" s="2">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
       <c r="D24" s="2">
         <v>58.9</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="23">
         <f t="shared" si="3"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="F24" s="2">
         <v>25.7</v>
       </c>
       <c r="G24" s="2">
         <f t="shared" si="1"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="H24" s="2">
         <v>31.3</v>
       </c>
-      <c r="I24" s="30">
+      <c r="I24" s="23">
         <f t="shared" si="6"/>
         <v>0.5</v>
       </c>
-      <c r="J24" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N24" s="23">
+      <c r="J24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N24" s="18">
         <v>17</v>
       </c>
-      <c r="O24" s="9">
+      <c r="O24" s="2">
         <f t="shared" si="2"/>
         <v>-0.19999999999999929</v>
       </c>
-      <c r="P24" s="9">
+      <c r="P24" s="2">
         <v>17</v>
       </c>
-      <c r="Q24" s="9">
+      <c r="Q24" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="19">
+      <c r="A25" s="17">
         <v>43</v>
       </c>
       <c r="B25" s="2">
         <v>49.6</v>
       </c>
       <c r="C25" s="2">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
       <c r="D25" s="2">
         <v>59.6</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="23">
         <f t="shared" si="3"/>
         <v>0.70000000000000284</v>
       </c>
       <c r="F25" s="2">
         <v>26</v>
       </c>
       <c r="G25" s="2">
         <f t="shared" si="1"/>
         <v>0.30000000000000071</v>
       </c>
       <c r="H25" s="2">
         <v>31.8</v>
       </c>
-      <c r="I25" s="30">
+      <c r="I25" s="23">
         <f t="shared" si="6"/>
         <v>0.5</v>
       </c>
-      <c r="J25" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N25" s="23">
+      <c r="J25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N25" s="18">
         <v>16.8</v>
       </c>
-      <c r="O25" s="9">
+      <c r="O25" s="2">
         <f t="shared" si="2"/>
         <v>-0.19999999999999929</v>
       </c>
-      <c r="P25" s="9">
+      <c r="P25" s="2">
         <v>16.2</v>
       </c>
-      <c r="Q25" s="9">
+      <c r="Q25" s="2">
         <f t="shared" si="5"/>
         <v>-0.80000000000000071</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="19">
+      <c r="A26" s="17">
         <v>44</v>
       </c>
       <c r="B26" s="2">
         <v>50.3</v>
       </c>
       <c r="C26" s="2">
         <f t="shared" si="0"/>
         <v>0.69999999999999574</v>
       </c>
       <c r="D26" s="2">
         <v>60.8</v>
       </c>
-      <c r="E26" s="30">
+      <c r="E26" s="23">
         <f t="shared" si="3"/>
         <v>1.1999999999999957</v>
       </c>
       <c r="F26" s="2">
         <v>26.1</v>
       </c>
       <c r="G26" s="2">
         <f t="shared" si="1"/>
         <v>0.10000000000000142</v>
       </c>
       <c r="H26" s="2">
         <v>32.5</v>
       </c>
-      <c r="I26" s="30">
+      <c r="I26" s="23">
         <f t="shared" si="6"/>
         <v>0.69999999999999929</v>
       </c>
-      <c r="J26" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N26" s="23">
+      <c r="J26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N26" s="18">
         <v>16.8</v>
       </c>
-      <c r="O26" s="9">
+      <c r="O26" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P26" s="9">
+      <c r="P26" s="2">
         <v>16.7</v>
       </c>
-      <c r="Q26" s="9">
+      <c r="Q26" s="2">
         <f t="shared" si="5"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="19">
+      <c r="A27" s="17">
         <v>45</v>
       </c>
       <c r="B27" s="2">
         <v>50.9</v>
       </c>
       <c r="C27" s="2">
         <f t="shared" si="0"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="D27" s="2">
         <v>61.8</v>
       </c>
-      <c r="E27" s="30">
+      <c r="E27" s="23">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="F27" s="2">
         <v>26.5</v>
       </c>
       <c r="G27" s="2">
         <f t="shared" si="1"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="H27" s="2">
         <v>33.1</v>
       </c>
-      <c r="I27" s="30">
+      <c r="I27" s="23">
         <f t="shared" si="6"/>
         <v>0.60000000000000142</v>
       </c>
-      <c r="J27" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N27" s="23">
+      <c r="J27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N27" s="18">
         <v>16.7</v>
       </c>
-      <c r="O27" s="9">
+      <c r="O27" s="2">
         <f t="shared" si="2"/>
         <v>-0.10000000000000142</v>
       </c>
-      <c r="P27" s="9">
+      <c r="P27" s="2">
         <v>16.399999999999999</v>
       </c>
-      <c r="Q27" s="9">
+      <c r="Q27" s="2">
         <f t="shared" si="5"/>
         <v>-0.30000000000000071</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="19">
+      <c r="A28" s="17">
         <v>46</v>
       </c>
       <c r="B28" s="2">
         <v>51.7</v>
       </c>
       <c r="C28" s="2">
         <f t="shared" si="0"/>
         <v>0.80000000000000426</v>
       </c>
       <c r="D28" s="2">
         <v>63.1</v>
       </c>
-      <c r="E28" s="30">
+      <c r="E28" s="23">
         <f t="shared" si="3"/>
         <v>1.3000000000000043</v>
       </c>
       <c r="F28" s="2">
         <v>27</v>
       </c>
       <c r="G28" s="2">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
       <c r="H28" s="2">
         <v>33.9</v>
       </c>
-      <c r="I28" s="30">
+      <c r="I28" s="23">
         <f t="shared" si="6"/>
         <v>0.79999999999999716</v>
       </c>
-      <c r="J28" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N28" s="23">
+      <c r="J28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N28" s="18">
         <v>16.7</v>
       </c>
-      <c r="O28" s="9">
+      <c r="O28" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P28" s="9">
+      <c r="P28" s="2">
         <v>16.399999999999999</v>
       </c>
-      <c r="Q28" s="9">
+      <c r="Q28" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="19">
+      <c r="A29" s="17">
         <v>47</v>
       </c>
       <c r="B29" s="2">
         <v>52.4</v>
       </c>
       <c r="C29" s="2">
         <f t="shared" si="0"/>
         <v>0.69999999999999574</v>
       </c>
       <c r="D29" s="2">
         <v>64</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E29" s="23">
         <f t="shared" si="3"/>
         <v>0.89999999999999858</v>
       </c>
       <c r="F29" s="2">
         <v>27.5</v>
       </c>
       <c r="G29" s="2">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
       <c r="H29" s="2">
         <v>34.5</v>
       </c>
-      <c r="I29" s="30">
+      <c r="I29" s="23">
         <f t="shared" si="6"/>
         <v>0.60000000000000142</v>
       </c>
-      <c r="J29" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N29" s="23">
+      <c r="J29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N29" s="18">
         <v>16.7</v>
       </c>
-      <c r="O29" s="9">
+      <c r="O29" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P29" s="9">
+      <c r="P29" s="2">
         <v>16.3</v>
       </c>
-      <c r="Q29" s="9">
+      <c r="Q29" s="2">
         <f t="shared" si="5"/>
         <v>-9.9999999999997868E-2</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="19">
+      <c r="A30" s="17">
         <v>48</v>
       </c>
       <c r="B30" s="2">
         <v>53.2</v>
       </c>
       <c r="C30" s="2">
         <f t="shared" si="0"/>
         <v>0.80000000000000426</v>
       </c>
       <c r="D30" s="2">
         <v>65</v>
       </c>
-      <c r="E30" s="30">
+      <c r="E30" s="23">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="F30" s="2">
         <v>28.2</v>
       </c>
       <c r="G30" s="2">
         <f t="shared" si="1"/>
         <v>0.69999999999999929</v>
       </c>
       <c r="H30" s="2">
         <v>35.9</v>
       </c>
-      <c r="I30" s="30">
+      <c r="I30" s="23">
         <f t="shared" si="6"/>
         <v>1.3999999999999986</v>
       </c>
-      <c r="J30" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N30" s="23">
+      <c r="J30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N30" s="18">
         <v>16.7</v>
       </c>
-      <c r="O30" s="9">
+      <c r="O30" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P30" s="9">
+      <c r="P30" s="2">
         <v>16.399999999999999</v>
       </c>
-      <c r="Q30" s="9">
+      <c r="Q30" s="2">
         <f t="shared" si="5"/>
         <v>9.9999999999997868E-2</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="19">
+      <c r="A31" s="17">
         <v>49</v>
       </c>
       <c r="B31" s="2">
         <v>54</v>
       </c>
       <c r="C31" s="2">
         <f t="shared" si="0"/>
         <v>0.79999999999999716</v>
       </c>
       <c r="D31" s="2">
         <v>65.8</v>
       </c>
-      <c r="E31" s="30">
+      <c r="E31" s="23">
         <f t="shared" si="3"/>
         <v>0.79999999999999716</v>
       </c>
       <c r="F31" s="2">
         <v>28.8</v>
       </c>
       <c r="G31" s="2">
         <f t="shared" si="1"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="H31" s="2">
         <v>36</v>
       </c>
-      <c r="I31" s="30">
+      <c r="I31" s="23">
         <f t="shared" si="6"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="J31" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N31" s="23">
+      <c r="J31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N31" s="18">
         <v>16.8</v>
       </c>
-      <c r="O31" s="9">
+      <c r="O31" s="2">
         <f t="shared" si="2"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="P31" s="9">
+      <c r="P31" s="2">
         <v>16.5</v>
       </c>
-      <c r="Q31" s="9">
+      <c r="Q31" s="2">
         <f t="shared" si="5"/>
         <v>0.10000000000000142</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="19">
+      <c r="A32" s="17">
         <v>50</v>
       </c>
       <c r="B32" s="2">
         <v>54.8</v>
       </c>
       <c r="C32" s="2">
         <f t="shared" si="0"/>
         <v>0.79999999999999716</v>
       </c>
       <c r="D32" s="2">
         <v>66.8</v>
       </c>
-      <c r="E32" s="30">
+      <c r="E32" s="23">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="F32" s="2">
         <v>29.4</v>
       </c>
       <c r="G32" s="2">
         <f t="shared" si="1"/>
         <v>0.59999999999999787</v>
       </c>
       <c r="H32" s="2">
         <v>37</v>
       </c>
-      <c r="I32" s="30">
+      <c r="I32" s="23">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
-      <c r="J32" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N32" s="23">
+      <c r="J32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N32" s="18">
         <v>17</v>
       </c>
-      <c r="O32" s="9">
+      <c r="O32" s="2">
         <f t="shared" si="2"/>
         <v>0.19999999999999929</v>
       </c>
-      <c r="P32" s="9">
+      <c r="P32" s="2">
         <v>16.7</v>
       </c>
-      <c r="Q32" s="9">
+      <c r="Q32" s="2">
         <f t="shared" si="5"/>
         <v>0.19999999999999929</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="19">
+      <c r="A33" s="17">
         <v>51</v>
       </c>
       <c r="B33" s="2">
         <v>55.4</v>
       </c>
       <c r="C33" s="2">
         <f t="shared" si="0"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="D33" s="2">
         <v>67.2</v>
       </c>
-      <c r="E33" s="30">
+      <c r="E33" s="23">
         <f t="shared" si="3"/>
         <v>0.40000000000000568</v>
       </c>
       <c r="F33" s="2">
         <v>30.1</v>
       </c>
       <c r="G33" s="2">
         <f t="shared" si="1"/>
         <v>0.70000000000000284</v>
       </c>
       <c r="H33" s="2">
         <v>37.299999999999997</v>
       </c>
-      <c r="I33" s="30">
+      <c r="I33" s="23">
         <f t="shared" si="6"/>
         <v>0.29999999999999716</v>
       </c>
-      <c r="J33" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N33" s="23">
+      <c r="J33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N33" s="18">
         <v>17.3</v>
       </c>
-      <c r="O33" s="9">
+      <c r="O33" s="2">
         <f t="shared" si="2"/>
         <v>0.30000000000000071</v>
       </c>
-      <c r="P33" s="9">
+      <c r="P33" s="2">
         <v>16.8</v>
       </c>
-      <c r="Q33" s="9">
+      <c r="Q33" s="2">
         <f t="shared" si="5"/>
         <v>0.10000000000000142</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="19">
+      <c r="A34" s="17">
         <v>52</v>
       </c>
       <c r="B34" s="2">
         <v>55.8</v>
       </c>
       <c r="C34" s="2">
         <f t="shared" si="0"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="D34" s="2">
         <v>67.599999999999994</v>
       </c>
-      <c r="E34" s="30">
+      <c r="E34" s="23">
         <f t="shared" si="3"/>
         <v>0.39999999999999147</v>
       </c>
       <c r="F34" s="2">
         <v>30.8</v>
       </c>
       <c r="G34" s="2">
         <f t="shared" si="1"/>
         <v>0.69999999999999929</v>
       </c>
       <c r="H34" s="2">
         <v>37.9</v>
       </c>
-      <c r="I34" s="30">
+      <c r="I34" s="23">
         <f t="shared" si="6"/>
         <v>0.60000000000000142</v>
       </c>
-      <c r="J34" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N34" s="23">
+      <c r="J34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N34" s="18">
         <v>17.5</v>
       </c>
-      <c r="O34" s="9">
+      <c r="O34" s="2">
         <f t="shared" si="2"/>
         <v>0.19999999999999929</v>
       </c>
-      <c r="P34" s="9">
+      <c r="P34" s="2">
         <v>17.100000000000001</v>
       </c>
-      <c r="Q34" s="9">
+      <c r="Q34" s="2">
         <f t="shared" si="5"/>
         <v>0.30000000000000071</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="19">
+      <c r="A35" s="17">
         <v>53</v>
       </c>
       <c r="B35" s="2">
         <v>56.3</v>
       </c>
       <c r="C35" s="2">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
       <c r="D35" s="2">
         <v>67.8</v>
       </c>
-      <c r="E35" s="30">
+      <c r="E35" s="23">
         <f t="shared" si="3"/>
         <v>0.20000000000000284</v>
       </c>
       <c r="F35" s="2">
         <v>31.4</v>
       </c>
       <c r="G35" s="2">
         <f t="shared" si="1"/>
         <v>0.59999999999999787</v>
       </c>
       <c r="H35" s="2">
         <v>38.200000000000003</v>
       </c>
-      <c r="I35" s="30">
+      <c r="I35" s="23">
         <f t="shared" si="6"/>
         <v>0.30000000000000426</v>
       </c>
-      <c r="J35" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N35" s="23">
+      <c r="J35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N35" s="18">
         <v>17.600000000000001</v>
       </c>
-      <c r="O35" s="9">
+      <c r="O35" s="2">
         <f t="shared" si="2"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="P35" s="9">
+      <c r="P35" s="2">
         <v>17</v>
       </c>
-      <c r="Q35" s="9">
+      <c r="Q35" s="2">
         <f t="shared" si="5"/>
         <v>-0.10000000000000142</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="19">
+      <c r="A36" s="17">
         <v>54</v>
       </c>
       <c r="B36" s="2">
         <v>56.6</v>
       </c>
       <c r="C36" s="2">
         <f t="shared" si="0"/>
         <v>0.30000000000000426</v>
       </c>
       <c r="D36" s="2">
         <v>67.400000000000006</v>
       </c>
-      <c r="E36" s="30">
+      <c r="E36" s="23">
         <f t="shared" si="3"/>
         <v>-0.39999999999999147</v>
       </c>
       <c r="F36" s="2">
         <v>31.6</v>
       </c>
       <c r="G36" s="2">
         <f t="shared" si="1"/>
         <v>0.20000000000000284</v>
       </c>
       <c r="H36" s="2">
         <v>37.799999999999997</v>
       </c>
-      <c r="I36" s="30">
+      <c r="I36" s="23">
         <f t="shared" si="6"/>
         <v>-0.40000000000000568</v>
       </c>
-      <c r="J36" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N36" s="23">
+      <c r="J36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N36" s="18">
         <v>17.600000000000001</v>
       </c>
-      <c r="O36" s="9">
+      <c r="O36" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P36" s="9">
+      <c r="P36" s="2">
         <v>17.100000000000001</v>
       </c>
-      <c r="Q36" s="9">
+      <c r="Q36" s="2">
         <f t="shared" si="5"/>
         <v>0.10000000000000142</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="19">
+      <c r="A37" s="17">
         <v>55</v>
       </c>
       <c r="B37" s="2">
         <v>56.6</v>
       </c>
       <c r="C37" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D37" s="2">
         <v>67.400000000000006</v>
       </c>
-      <c r="E37" s="30">
+      <c r="E37" s="23">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F37" s="2">
         <v>32</v>
       </c>
       <c r="G37" s="2">
         <f t="shared" si="1"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="H37" s="2">
         <v>38.200000000000003</v>
       </c>
-      <c r="I37" s="30">
+      <c r="I37" s="23">
         <f t="shared" si="6"/>
         <v>0.40000000000000568</v>
       </c>
-      <c r="J37" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N37" s="23">
+      <c r="J37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N37" s="18">
         <v>17.899999999999999</v>
       </c>
-      <c r="O37" s="9">
+      <c r="O37" s="2">
         <f t="shared" si="2"/>
         <v>0.29999999999999716</v>
       </c>
-      <c r="P37" s="9">
+      <c r="P37" s="2">
         <v>17.899999999999999</v>
       </c>
-      <c r="Q37" s="9">
+      <c r="Q37" s="2">
         <f t="shared" si="5"/>
         <v>0.79999999999999716</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="19">
+      <c r="A38" s="17">
         <v>56</v>
       </c>
-      <c r="B38" s="26">
+      <c r="B38" s="21">
         <v>56.5</v>
       </c>
       <c r="C38" s="2">
         <f t="shared" ref="C38:C64" si="7">B38-B37</f>
         <v>-0.10000000000000142</v>
       </c>
       <c r="D38" s="7">
         <v>66.8</v>
       </c>
-      <c r="E38" s="30">
+      <c r="E38" s="23">
         <f t="shared" si="3"/>
         <v>-0.60000000000000853</v>
       </c>
       <c r="F38" s="7">
         <v>32.6</v>
       </c>
       <c r="G38" s="2">
         <f t="shared" ref="G38:G64" si="8">F38-F37</f>
         <v>0.60000000000000142</v>
       </c>
       <c r="H38" s="2">
         <v>38.6</v>
       </c>
-      <c r="I38" s="30">
+      <c r="I38" s="23">
         <f t="shared" si="6"/>
         <v>0.39999999999999858</v>
       </c>
-      <c r="J38" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N38" s="23">
+      <c r="J38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N38" s="18">
         <v>18</v>
       </c>
-      <c r="O38" s="9">
+      <c r="O38" s="2">
         <f t="shared" ref="O38:O64" si="9">N38-N37</f>
         <v>0.10000000000000142</v>
       </c>
-      <c r="P38" s="9">
+      <c r="P38" s="2">
         <v>18</v>
       </c>
-      <c r="Q38" s="9">
+      <c r="Q38" s="2">
         <f t="shared" si="5"/>
         <v>0.10000000000000142</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="19">
+      <c r="A39" s="17">
         <v>57</v>
       </c>
       <c r="B39" s="2">
         <v>56.2</v>
       </c>
       <c r="C39" s="2">
         <f t="shared" si="7"/>
         <v>-0.29999999999999716</v>
       </c>
       <c r="D39" s="2">
         <v>66.5</v>
       </c>
-      <c r="E39" s="30">
+      <c r="E39" s="23">
         <f t="shared" ref="E39:E64" si="10">D39-D38</f>
         <v>-0.29999999999999716</v>
       </c>
       <c r="F39" s="2">
         <v>33.200000000000003</v>
       </c>
       <c r="G39" s="2">
         <f t="shared" si="8"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="H39" s="2">
         <v>38.6</v>
       </c>
-      <c r="I39" s="30">
+      <c r="I39" s="23">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J39" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N39" s="23">
+      <c r="J39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N39" s="18">
         <v>18</v>
       </c>
-      <c r="O39" s="9">
+      <c r="O39" s="2">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="P39" s="9">
+      <c r="P39" s="2">
         <v>17.7</v>
       </c>
-      <c r="Q39" s="9">
+      <c r="Q39" s="2">
         <f t="shared" si="5"/>
         <v>-0.30000000000000071</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="19">
+      <c r="A40" s="17">
         <v>58</v>
       </c>
       <c r="B40" s="2">
         <v>56</v>
       </c>
       <c r="C40" s="2">
         <f t="shared" si="7"/>
         <v>-0.20000000000000284</v>
       </c>
       <c r="D40" s="2">
         <v>66.099999999999994</v>
       </c>
-      <c r="E40" s="30">
+      <c r="E40" s="23">
         <f t="shared" si="10"/>
         <v>-0.40000000000000568</v>
       </c>
       <c r="F40" s="2">
         <v>33.299999999999997</v>
       </c>
       <c r="G40" s="2">
         <f t="shared" si="8"/>
         <v>9.9999999999994316E-2</v>
       </c>
       <c r="H40" s="2">
         <v>38.299999999999997</v>
       </c>
-      <c r="I40" s="30">
+      <c r="I40" s="23">
         <f t="shared" si="6"/>
         <v>-0.30000000000000426</v>
       </c>
-      <c r="J40" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N40" s="23">
+      <c r="J40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N40" s="18">
         <v>18.100000000000001</v>
       </c>
-      <c r="O40" s="9">
+      <c r="O40" s="2">
         <f t="shared" si="9"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="P40" s="9">
+      <c r="P40" s="2">
         <v>18</v>
       </c>
-      <c r="Q40" s="9">
+      <c r="Q40" s="2">
         <f t="shared" ref="Q40:Q64" si="11">P40-P39</f>
         <v>0.30000000000000071</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="19">
+      <c r="A41" s="17">
         <v>59</v>
       </c>
       <c r="B41" s="2">
         <v>56</v>
       </c>
       <c r="C41" s="2">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="D41" s="2">
         <v>65.900000000000006</v>
       </c>
-      <c r="E41" s="30">
+      <c r="E41" s="23">
         <f t="shared" si="10"/>
         <v>-0.19999999999998863</v>
       </c>
       <c r="F41" s="2">
         <v>33.5</v>
       </c>
       <c r="G41" s="2">
         <f t="shared" si="8"/>
         <v>0.20000000000000284</v>
       </c>
       <c r="H41" s="2">
         <v>38.5</v>
       </c>
-      <c r="I41" s="30">
+      <c r="I41" s="23">
         <f t="shared" si="6"/>
         <v>0.20000000000000284</v>
       </c>
-      <c r="J41" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N41" s="23">
+      <c r="J41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N41" s="18">
         <v>18.3</v>
       </c>
-      <c r="O41" s="9">
+      <c r="O41" s="2">
         <f t="shared" si="9"/>
         <v>0.19999999999999929</v>
       </c>
-      <c r="P41" s="9">
+      <c r="P41" s="2">
         <v>17.899999999999999</v>
       </c>
-      <c r="Q41" s="9">
+      <c r="Q41" s="2">
         <f t="shared" si="11"/>
         <v>-0.10000000000000142</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="19">
+      <c r="A42" s="17">
         <v>60</v>
       </c>
       <c r="B42" s="2">
         <v>56</v>
       </c>
       <c r="C42" s="2">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="D42" s="2">
         <v>66</v>
       </c>
-      <c r="E42" s="30">
+      <c r="E42" s="23">
         <f t="shared" si="10"/>
         <v>9.9999999999994316E-2</v>
       </c>
       <c r="F42" s="2">
         <v>33.9</v>
       </c>
       <c r="G42" s="2">
         <f t="shared" si="8"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="H42" s="2">
         <v>38.4</v>
       </c>
-      <c r="I42" s="30">
+      <c r="I42" s="23">
         <f t="shared" si="6"/>
         <v>-0.10000000000000142</v>
       </c>
-      <c r="J42" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N42" s="23">
+      <c r="J42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N42" s="18">
         <v>18.7</v>
       </c>
-      <c r="O42" s="9">
+      <c r="O42" s="2">
         <f t="shared" si="9"/>
         <v>0.39999999999999858</v>
       </c>
-      <c r="P42" s="9">
+      <c r="P42" s="2">
         <v>18.2</v>
       </c>
-      <c r="Q42" s="9">
+      <c r="Q42" s="2">
         <f t="shared" si="11"/>
         <v>0.30000000000000071</v>
       </c>
     </row>
     <row r="43" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="19">
+      <c r="A43" s="17">
         <v>61</v>
       </c>
       <c r="B43" s="2">
         <v>56.2</v>
       </c>
       <c r="C43" s="2">
         <f t="shared" si="7"/>
         <v>0.20000000000000284</v>
       </c>
       <c r="D43" s="2">
         <v>65.8</v>
       </c>
-      <c r="E43" s="30">
+      <c r="E43" s="23">
         <f t="shared" si="10"/>
         <v>-0.20000000000000284</v>
       </c>
       <c r="F43" s="2">
         <v>34.299999999999997</v>
       </c>
       <c r="G43" s="2">
         <f t="shared" si="8"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="H43" s="2">
         <v>38.5</v>
       </c>
-      <c r="I43" s="30">
+      <c r="I43" s="23">
         <f t="shared" si="6"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="J43" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N43" s="23">
+      <c r="J43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N43" s="18">
         <v>18.899999999999999</v>
       </c>
-      <c r="O43" s="9">
+      <c r="O43" s="2">
         <f t="shared" si="9"/>
         <v>0.19999999999999929</v>
       </c>
-      <c r="P43" s="9">
+      <c r="P43" s="2">
         <v>17.899999999999999</v>
       </c>
-      <c r="Q43" s="9">
+      <c r="Q43" s="2">
         <f t="shared" si="11"/>
         <v>-0.30000000000000071</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="19">
+      <c r="A44" s="17">
         <v>62</v>
       </c>
       <c r="B44" s="2">
         <v>56.5</v>
       </c>
       <c r="C44" s="2">
         <f t="shared" si="7"/>
         <v>0.29999999999999716</v>
       </c>
       <c r="D44" s="2">
         <v>65.900000000000006</v>
       </c>
-      <c r="E44" s="30">
+      <c r="E44" s="23">
         <f t="shared" si="10"/>
         <v>0.10000000000000853</v>
       </c>
       <c r="F44" s="2">
         <v>34.700000000000003</v>
       </c>
       <c r="G44" s="2">
         <f t="shared" si="8"/>
         <v>0.40000000000000568</v>
       </c>
       <c r="H44" s="2">
         <v>38.4</v>
       </c>
-      <c r="I44" s="30">
+      <c r="I44" s="23">
         <f t="shared" si="6"/>
         <v>-0.10000000000000142</v>
       </c>
-      <c r="J44" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N44" s="23">
+      <c r="J44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N44" s="18">
         <v>19.2</v>
       </c>
-      <c r="O44" s="9">
+      <c r="O44" s="2">
         <f t="shared" si="9"/>
         <v>0.30000000000000071</v>
       </c>
-      <c r="P44" s="9">
+      <c r="P44" s="2">
         <v>18.100000000000001</v>
       </c>
-      <c r="Q44" s="9">
+      <c r="Q44" s="2">
         <f t="shared" si="11"/>
         <v>0.20000000000000284</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="19">
+      <c r="A45" s="17">
         <v>63</v>
       </c>
       <c r="B45" s="2">
         <v>56.9</v>
       </c>
       <c r="C45" s="2">
         <f t="shared" si="7"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="D45" s="2">
         <v>65.900000000000006</v>
       </c>
-      <c r="E45" s="30">
+      <c r="E45" s="23">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F45" s="2">
         <v>35.1</v>
       </c>
       <c r="G45" s="2">
         <f t="shared" si="8"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="H45" s="2">
         <v>38.5</v>
       </c>
-      <c r="I45" s="30">
+      <c r="I45" s="23">
         <f t="shared" si="6"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="J45" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N45" s="23">
+      <c r="J45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N45" s="18">
         <v>19.600000000000001</v>
       </c>
-      <c r="O45" s="9">
+      <c r="O45" s="2">
         <f t="shared" si="9"/>
         <v>0.40000000000000213</v>
       </c>
-      <c r="P45" s="9">
+      <c r="P45" s="2">
         <v>18.600000000000001</v>
       </c>
-      <c r="Q45" s="9">
+      <c r="Q45" s="2">
         <f t="shared" si="11"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="19" t="s">
+      <c r="A46" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="2">
         <v>57.5</v>
       </c>
       <c r="C46" s="2">
         <f t="shared" si="7"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="D46" s="2">
         <v>66.400000000000006</v>
       </c>
-      <c r="E46" s="30">
+      <c r="E46" s="23">
         <f t="shared" si="10"/>
         <v>0.5</v>
       </c>
       <c r="F46" s="2">
         <v>35.700000000000003</v>
       </c>
       <c r="G46" s="2">
         <f t="shared" si="8"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="H46" s="2">
         <v>38.6</v>
       </c>
-      <c r="I46" s="30">
+      <c r="I46" s="23">
         <f t="shared" si="6"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="J46" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N46" s="23">
+      <c r="J46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N46" s="18">
         <v>20.100000000000001</v>
       </c>
-      <c r="O46" s="9">
+      <c r="O46" s="2">
         <f t="shared" si="9"/>
         <v>0.5</v>
       </c>
-      <c r="P46" s="9">
+      <c r="P46" s="2">
         <v>19.2</v>
       </c>
-      <c r="Q46" s="9">
+      <c r="Q46" s="2">
         <f t="shared" si="11"/>
         <v>0.59999999999999787</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="19">
+      <c r="A47" s="17">
         <v>2</v>
       </c>
       <c r="B47" s="2">
         <v>58.3</v>
       </c>
       <c r="C47" s="2">
         <f t="shared" si="7"/>
         <v>0.79999999999999716</v>
       </c>
       <c r="D47" s="2">
         <v>66.7</v>
       </c>
-      <c r="E47" s="30">
+      <c r="E47" s="23">
         <f t="shared" si="10"/>
         <v>0.29999999999999716</v>
       </c>
       <c r="F47" s="2">
         <v>36.4</v>
       </c>
       <c r="G47" s="2">
         <f t="shared" si="8"/>
         <v>0.69999999999999574</v>
       </c>
       <c r="H47" s="2">
         <v>39</v>
       </c>
-      <c r="I47" s="30">
+      <c r="I47" s="23">
         <f t="shared" ref="I47:I64" si="12">H47-H46</f>
         <v>0.39999999999999858</v>
       </c>
-      <c r="J47" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N47" s="23">
+      <c r="J47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N47" s="18">
         <v>20.5</v>
       </c>
-      <c r="O47" s="9">
+      <c r="O47" s="2">
         <f t="shared" si="9"/>
         <v>0.39999999999999858</v>
       </c>
-      <c r="P47" s="9">
+      <c r="P47" s="2">
         <v>19.5</v>
       </c>
-      <c r="Q47" s="9">
+      <c r="Q47" s="2">
         <f t="shared" si="11"/>
         <v>0.30000000000000071</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="19">
+      <c r="A48" s="17">
         <v>3</v>
       </c>
       <c r="B48" s="2">
         <v>59.3</v>
       </c>
       <c r="C48" s="2">
         <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="D48" s="2">
         <v>67.099999999999994</v>
       </c>
-      <c r="E48" s="30">
+      <c r="E48" s="23">
         <f t="shared" si="10"/>
         <v>0.39999999999999147</v>
       </c>
       <c r="F48" s="2">
         <v>37.299999999999997</v>
       </c>
       <c r="G48" s="2">
         <f t="shared" si="8"/>
         <v>0.89999999999999858</v>
       </c>
       <c r="H48" s="2">
         <v>39.6</v>
       </c>
-      <c r="I48" s="30">
+      <c r="I48" s="23">
         <f t="shared" si="12"/>
         <v>0.60000000000000142</v>
       </c>
-      <c r="J48" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N48" s="23">
+      <c r="J48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N48" s="18">
         <v>20.9</v>
       </c>
-      <c r="O48" s="9">
+      <c r="O48" s="2">
         <f t="shared" si="9"/>
         <v>0.39999999999999858</v>
       </c>
-      <c r="P48" s="9">
+      <c r="P48" s="2">
         <v>19.899999999999999</v>
       </c>
-      <c r="Q48" s="9">
+      <c r="Q48" s="2">
         <f t="shared" si="11"/>
         <v>0.39999999999999858</v>
       </c>
     </row>
     <row r="49" spans="1:19" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="19">
+      <c r="A49" s="17">
         <v>4</v>
       </c>
       <c r="B49" s="2">
         <v>59.8</v>
       </c>
       <c r="C49" s="2">
         <f t="shared" si="7"/>
         <v>0.5</v>
       </c>
       <c r="D49" s="2">
         <v>67.3</v>
       </c>
-      <c r="E49" s="30">
+      <c r="E49" s="23">
         <f t="shared" si="10"/>
         <v>0.20000000000000284</v>
       </c>
       <c r="F49" s="2">
         <v>37.9</v>
       </c>
       <c r="G49" s="2">
         <f t="shared" si="8"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="H49" s="2">
         <v>39.6</v>
       </c>
-      <c r="I49" s="30">
+      <c r="I49" s="23">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J49" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N49" s="23">
+      <c r="J49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N49" s="18">
         <v>21.3</v>
       </c>
-      <c r="O49" s="9">
+      <c r="O49" s="2">
         <f t="shared" si="9"/>
         <v>0.40000000000000213</v>
       </c>
-      <c r="P49" s="9">
+      <c r="P49" s="2">
         <v>19.899999999999999</v>
       </c>
-      <c r="Q49" s="9">
+      <c r="Q49" s="2">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:19" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="19">
+      <c r="A50" s="17">
         <v>5</v>
       </c>
       <c r="B50" s="2">
         <v>60.4</v>
       </c>
       <c r="C50" s="2">
         <f t="shared" si="7"/>
         <v>0.60000000000000142</v>
       </c>
       <c r="D50" s="2">
         <v>67.599999999999994</v>
       </c>
-      <c r="E50" s="30">
+      <c r="E50" s="23">
         <f t="shared" si="10"/>
         <v>0.29999999999999716</v>
       </c>
       <c r="F50" s="2">
         <v>38.4</v>
       </c>
       <c r="G50" s="2">
         <f t="shared" si="8"/>
         <v>0.5</v>
       </c>
       <c r="H50" s="2">
         <v>39.700000000000003</v>
       </c>
-      <c r="I50" s="30">
+      <c r="I50" s="23">
         <f t="shared" si="12"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="J50" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N50" s="23">
+      <c r="J50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N50" s="18">
         <v>21.8</v>
       </c>
-      <c r="O50" s="9">
+      <c r="O50" s="2">
         <f t="shared" si="9"/>
         <v>0.5</v>
       </c>
-      <c r="P50" s="9">
+      <c r="P50" s="2">
         <v>20.2</v>
       </c>
-      <c r="Q50" s="9">
+      <c r="Q50" s="2">
         <f t="shared" si="11"/>
         <v>0.30000000000000071</v>
       </c>
     </row>
     <row r="51" spans="1:19" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="19">
+      <c r="A51" s="17">
         <v>6</v>
       </c>
       <c r="B51" s="2">
         <v>60.8</v>
       </c>
       <c r="C51" s="2">
         <f t="shared" si="7"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="D51" s="2">
         <v>67.8</v>
       </c>
-      <c r="E51" s="30">
+      <c r="E51" s="23">
         <f t="shared" si="10"/>
         <v>0.20000000000000284</v>
       </c>
       <c r="F51" s="2">
         <v>38.799999999999997</v>
       </c>
       <c r="G51" s="2">
         <f t="shared" si="8"/>
         <v>0.39999999999999858</v>
       </c>
       <c r="H51" s="2">
         <v>39.5</v>
       </c>
-      <c r="I51" s="30">
+      <c r="I51" s="23">
         <f t="shared" si="12"/>
         <v>-0.20000000000000284</v>
       </c>
-      <c r="J51" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N51" s="23">
+      <c r="J51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N51" s="18">
         <v>22.5</v>
       </c>
-      <c r="O51" s="9">
+      <c r="O51" s="2">
         <f t="shared" si="9"/>
         <v>0.69999999999999929</v>
       </c>
-      <c r="P51" s="9">
+      <c r="P51" s="2">
         <v>20.7</v>
       </c>
-      <c r="Q51" s="9">
+      <c r="Q51" s="2">
         <f t="shared" si="11"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="52" spans="1:19" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="19">
+      <c r="A52" s="17">
         <v>7</v>
       </c>
       <c r="B52" s="2">
         <v>61.2</v>
       </c>
       <c r="C52" s="2">
         <f t="shared" si="7"/>
         <v>0.40000000000000568</v>
       </c>
       <c r="D52" s="2">
         <v>67.900000000000006</v>
       </c>
-      <c r="E52" s="30">
+      <c r="E52" s="23">
         <f t="shared" si="10"/>
         <v>0.10000000000000853</v>
       </c>
       <c r="F52" s="2">
         <v>39.200000000000003</v>
       </c>
       <c r="G52" s="2">
         <f t="shared" si="8"/>
         <v>0.40000000000000568</v>
       </c>
       <c r="H52" s="2">
         <v>39.700000000000003</v>
       </c>
-      <c r="I52" s="30">
+      <c r="I52" s="23">
         <f t="shared" si="12"/>
         <v>0.20000000000000284</v>
       </c>
-      <c r="J52" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N52" s="23">
+      <c r="J52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N52" s="18">
         <v>23.2</v>
       </c>
-      <c r="O52" s="9">
+      <c r="O52" s="2">
         <f t="shared" si="9"/>
         <v>0.69999999999999929</v>
       </c>
-      <c r="P52" s="9">
+      <c r="P52" s="2">
         <v>21.3</v>
       </c>
-      <c r="Q52" s="9">
+      <c r="Q52" s="2">
         <f t="shared" si="11"/>
         <v>0.60000000000000142</v>
       </c>
     </row>
     <row r="53" spans="1:19" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="19">
+      <c r="A53" s="17">
         <v>8</v>
       </c>
-      <c r="B53" s="9">
+      <c r="B53" s="2">
         <v>61.6</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C53" s="2">
         <f t="shared" si="7"/>
         <v>0.39999999999999858</v>
       </c>
-      <c r="D53" s="9">
+      <c r="D53" s="2">
         <v>68.3</v>
       </c>
-      <c r="E53" s="30">
+      <c r="E53" s="23">
         <f t="shared" si="10"/>
         <v>0.39999999999999147</v>
       </c>
-      <c r="F53" s="9">
+      <c r="F53" s="2">
         <v>39.799999999999997</v>
       </c>
       <c r="G53" s="2">
         <f t="shared" si="8"/>
         <v>0.59999999999999432</v>
       </c>
-      <c r="H53" s="9">
+      <c r="H53" s="2">
         <v>39.9</v>
       </c>
-      <c r="I53" s="30">
+      <c r="I53" s="23">
         <f t="shared" si="12"/>
         <v>0.19999999999999574</v>
       </c>
-      <c r="J53" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N53" s="23">
+      <c r="J53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N53" s="18">
         <v>23.8</v>
       </c>
-      <c r="O53" s="9">
+      <c r="O53" s="2">
         <f t="shared" si="9"/>
         <v>0.60000000000000142</v>
       </c>
-      <c r="P53" s="9">
+      <c r="P53" s="2">
         <v>21.6</v>
       </c>
-      <c r="Q53" s="9">
+      <c r="Q53" s="2">
         <f t="shared" si="11"/>
         <v>0.30000000000000071</v>
       </c>
     </row>
-    <row r="54" spans="1:19" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B54" s="9">
+    <row r="54" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="17">
+        <v>9</v>
+      </c>
+      <c r="B54" s="2">
         <v>62</v>
       </c>
-      <c r="C54" s="9">
+      <c r="C54" s="2">
         <f t="shared" si="7"/>
         <v>0.39999999999999858</v>
       </c>
-      <c r="D54" s="9">
+      <c r="D54" s="2">
         <v>68.599999999999994</v>
       </c>
-      <c r="E54" s="30">
+      <c r="E54" s="23">
         <f t="shared" si="10"/>
         <v>0.29999999999999716</v>
       </c>
-      <c r="F54" s="9">
+      <c r="F54" s="2">
         <v>40.200000000000003</v>
       </c>
       <c r="G54" s="2">
         <f t="shared" si="8"/>
         <v>0.40000000000000568</v>
       </c>
-      <c r="H54" s="9">
+      <c r="H54" s="2">
         <v>40.1</v>
       </c>
-      <c r="I54" s="30">
+      <c r="I54" s="23">
         <f t="shared" si="12"/>
         <v>0.20000000000000284</v>
       </c>
-      <c r="J54" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N54" s="23">
+      <c r="J54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N54" s="18">
         <v>24.3</v>
       </c>
-      <c r="O54" s="9">
+      <c r="O54" s="2">
         <f t="shared" si="9"/>
         <v>0.5</v>
       </c>
-      <c r="P54" s="9">
+      <c r="P54" s="2">
         <v>21.8</v>
       </c>
-      <c r="Q54" s="9">
+      <c r="Q54" s="2">
         <f t="shared" si="11"/>
         <v>0.19999999999999929</v>
       </c>
-      <c r="S54" s="21"/>
-[...2 lines deleted...]
-      <c r="A55" s="22">
+    </row>
+    <row r="55" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="12">
         <v>10</v>
       </c>
-      <c r="B55" s="23">
+      <c r="B55" s="18">
         <v>62.2</v>
       </c>
-      <c r="C55" s="8">
+      <c r="C55" s="3">
         <f t="shared" si="7"/>
         <v>0.20000000000000284</v>
       </c>
-      <c r="D55" s="9">
+      <c r="D55" s="2">
         <v>68.5</v>
       </c>
-      <c r="E55" s="30">
+      <c r="E55" s="23">
         <f t="shared" si="10"/>
         <v>-9.9999999999994316E-2</v>
       </c>
-      <c r="F55" s="9">
+      <c r="F55" s="2">
         <v>40.5</v>
       </c>
       <c r="G55" s="2">
         <f t="shared" si="8"/>
         <v>0.29999999999999716</v>
       </c>
-      <c r="H55" s="9">
+      <c r="H55" s="2">
         <v>39.799999999999997</v>
       </c>
-      <c r="I55" s="30">
+      <c r="I55" s="23">
         <f t="shared" si="12"/>
         <v>-0.30000000000000426</v>
       </c>
-      <c r="J55" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N55" s="23">
+      <c r="J55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N55" s="18">
         <v>24.7</v>
       </c>
-      <c r="O55" s="9">
+      <c r="O55" s="2">
         <f t="shared" si="9"/>
         <v>0.39999999999999858</v>
       </c>
-      <c r="P55" s="9">
+      <c r="P55" s="2">
         <v>21.8</v>
       </c>
-      <c r="Q55" s="9">
+      <c r="Q55" s="2">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="S55" s="21"/>
-[...2 lines deleted...]
-      <c r="A56" s="22">
+    </row>
+    <row r="56" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="12">
         <v>11</v>
       </c>
-      <c r="B56" s="23">
+      <c r="B56" s="18">
         <v>62.3</v>
       </c>
-      <c r="C56" s="8">
+      <c r="C56" s="3">
         <f t="shared" si="7"/>
         <v>9.9999999999994316E-2</v>
       </c>
-      <c r="D56" s="9">
+      <c r="D56" s="2">
         <v>68.3</v>
       </c>
-      <c r="E56" s="30">
+      <c r="E56" s="23">
         <f t="shared" si="10"/>
         <v>-0.20000000000000284</v>
       </c>
-      <c r="F56" s="9">
+      <c r="F56" s="2">
         <v>40.6</v>
       </c>
       <c r="G56" s="2">
         <f t="shared" si="8"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="H56" s="9">
+      <c r="H56" s="2">
         <v>39.6</v>
       </c>
-      <c r="I56" s="30">
+      <c r="I56" s="23">
         <f t="shared" si="12"/>
         <v>-0.19999999999999574</v>
       </c>
-      <c r="J56" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N56" s="23">
+      <c r="J56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N56" s="18">
         <v>25.2</v>
       </c>
-      <c r="O56" s="9">
+      <c r="O56" s="2">
         <f t="shared" si="9"/>
         <v>0.5</v>
       </c>
-      <c r="P56" s="9">
+      <c r="P56" s="2">
         <v>22.1</v>
       </c>
-      <c r="Q56" s="9">
+      <c r="Q56" s="2">
         <f t="shared" si="11"/>
         <v>0.30000000000000071</v>
       </c>
-      <c r="S56" s="25"/>
+      <c r="S56" s="20"/>
     </row>
     <row r="57" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="22">
+      <c r="A57" s="12">
         <v>12</v>
       </c>
-      <c r="B57" s="23">
+      <c r="B57" s="18">
         <v>62.3</v>
       </c>
-      <c r="C57" s="8">
+      <c r="C57" s="3">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="D57" s="9">
+      <c r="D57" s="2">
         <v>68</v>
       </c>
-      <c r="E57" s="30">
+      <c r="E57" s="23">
         <f t="shared" si="10"/>
         <v>-0.29999999999999716</v>
       </c>
-      <c r="F57" s="9">
+      <c r="F57" s="2">
         <v>40.5</v>
       </c>
       <c r="G57" s="2">
         <f t="shared" si="8"/>
         <v>-0.10000000000000142</v>
       </c>
-      <c r="H57" s="9">
+      <c r="H57" s="2">
         <v>39.5</v>
       </c>
-      <c r="I57" s="30">
+      <c r="I57" s="23">
         <f t="shared" si="12"/>
         <v>-0.10000000000000142</v>
       </c>
-      <c r="J57" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N57" s="23">
+      <c r="J57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N57" s="18">
         <v>25.6</v>
       </c>
-      <c r="O57" s="9">
+      <c r="O57" s="2">
         <f t="shared" si="9"/>
         <v>0.40000000000000213</v>
       </c>
-      <c r="P57" s="9">
+      <c r="P57" s="2">
         <v>22.2</v>
       </c>
-      <c r="Q57" s="9">
+      <c r="Q57" s="2">
         <f t="shared" si="11"/>
         <v>9.9999999999997868E-2</v>
       </c>
     </row>
     <row r="58" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="19">
+      <c r="A58" s="17">
         <v>13</v>
       </c>
-      <c r="B58" s="9">
+      <c r="B58" s="2">
         <v>62.5</v>
       </c>
-      <c r="C58" s="8">
+      <c r="C58" s="3">
         <f t="shared" si="7"/>
         <v>0.20000000000000284</v>
       </c>
-      <c r="D58" s="9">
+      <c r="D58" s="2">
         <v>68</v>
       </c>
-      <c r="E58" s="30">
+      <c r="E58" s="23">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F58" s="9">
+      <c r="F58" s="2">
         <v>40.6</v>
       </c>
       <c r="G58" s="2">
         <f t="shared" si="8"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="H58" s="9">
+      <c r="H58" s="2">
         <v>39.4</v>
       </c>
-      <c r="I58" s="30">
+      <c r="I58" s="23">
         <f t="shared" si="12"/>
         <v>-0.10000000000000142</v>
       </c>
-      <c r="J58" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N58" s="23">
+      <c r="J58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N58" s="18">
         <v>26.1</v>
       </c>
-      <c r="O58" s="9">
+      <c r="O58" s="2">
         <f t="shared" si="9"/>
         <v>0.5</v>
       </c>
-      <c r="P58" s="9">
+      <c r="P58" s="2">
         <v>22.4</v>
       </c>
-      <c r="Q58" s="9">
+      <c r="Q58" s="2">
         <f t="shared" si="11"/>
         <v>0.19999999999999929</v>
       </c>
     </row>
     <row r="59" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="22">
+      <c r="A59" s="12">
         <v>14</v>
       </c>
-      <c r="B59" s="23">
+      <c r="B59" s="18">
         <v>62.6</v>
       </c>
-      <c r="C59" s="9">
+      <c r="C59" s="2">
         <f t="shared" si="7"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="D59" s="9">
+      <c r="D59" s="2">
         <v>67.7</v>
       </c>
-      <c r="E59" s="30">
+      <c r="E59" s="23">
         <f t="shared" si="10"/>
         <v>-0.29999999999999716</v>
       </c>
-      <c r="F59" s="9">
+      <c r="F59" s="2">
         <v>40.700000000000003</v>
       </c>
       <c r="G59" s="2">
         <f t="shared" si="8"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="H59" s="9">
+      <c r="H59" s="2">
         <v>39.200000000000003</v>
       </c>
-      <c r="I59" s="30">
+      <c r="I59" s="23">
         <f t="shared" si="12"/>
         <v>-0.19999999999999574</v>
       </c>
-      <c r="J59" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N59" s="23">
+      <c r="J59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N59" s="18">
         <v>26.6</v>
       </c>
-      <c r="O59" s="9">
+      <c r="O59" s="2">
         <f t="shared" si="9"/>
         <v>0.5</v>
       </c>
-      <c r="P59" s="9">
+      <c r="P59" s="2">
         <v>22.5</v>
       </c>
-      <c r="Q59" s="9">
+      <c r="Q59" s="2">
         <f t="shared" si="11"/>
         <v>0.10000000000000142</v>
       </c>
     </row>
     <row r="60" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="22">
+      <c r="A60" s="12">
         <v>15</v>
       </c>
-      <c r="B60" s="23">
+      <c r="B60" s="18">
         <v>62.7</v>
       </c>
-      <c r="C60" s="9">
+      <c r="C60" s="2">
         <f t="shared" si="7"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="D60" s="9">
+      <c r="D60" s="2">
         <v>67.5</v>
       </c>
-      <c r="E60" s="30">
+      <c r="E60" s="23">
         <f t="shared" si="10"/>
         <v>-0.20000000000000284</v>
       </c>
-      <c r="F60" s="9">
+      <c r="F60" s="2">
         <v>40.9</v>
       </c>
       <c r="G60" s="2">
         <f t="shared" si="8"/>
         <v>0.19999999999999574</v>
       </c>
-      <c r="H60" s="9">
+      <c r="H60" s="2">
         <v>39.4</v>
       </c>
-      <c r="I60" s="30">
+      <c r="I60" s="23">
         <f t="shared" si="12"/>
         <v>0.19999999999999574</v>
       </c>
-      <c r="J60" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N60" s="23">
+      <c r="J60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N60" s="18">
         <v>27.1</v>
       </c>
-      <c r="O60" s="9">
+      <c r="O60" s="2">
         <f t="shared" si="9"/>
         <v>0.5</v>
       </c>
-      <c r="P60" s="9">
+      <c r="P60" s="2">
         <v>22.7</v>
       </c>
-      <c r="Q60" s="9">
+      <c r="Q60" s="2">
         <f t="shared" si="11"/>
         <v>0.19999999999999929</v>
       </c>
     </row>
     <row r="61" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="22">
+      <c r="A61" s="12">
         <v>16</v>
       </c>
-      <c r="B61" s="23">
+      <c r="B61" s="18">
         <v>62.7</v>
       </c>
-      <c r="C61" s="9">
+      <c r="C61" s="2">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="D61" s="9">
+      <c r="D61" s="2">
         <v>67.2</v>
       </c>
-      <c r="E61" s="30">
+      <c r="E61" s="23">
         <f t="shared" si="10"/>
         <v>-0.29999999999999716</v>
       </c>
-      <c r="F61" s="9">
+      <c r="F61" s="2">
         <v>41</v>
       </c>
       <c r="G61" s="2">
         <f t="shared" si="8"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="H61" s="9">
+      <c r="H61" s="2">
         <v>39.4</v>
       </c>
-      <c r="I61" s="30">
+      <c r="I61" s="23">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J61" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N61" s="23">
+      <c r="J61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N61" s="18">
         <v>27.5</v>
       </c>
-      <c r="O61" s="9">
+      <c r="O61" s="2">
         <f t="shared" si="9"/>
         <v>0.39999999999999858</v>
       </c>
-      <c r="P61" s="9">
+      <c r="P61" s="2">
         <v>23</v>
       </c>
-      <c r="Q61" s="9">
+      <c r="Q61" s="2">
         <f t="shared" si="11"/>
         <v>0.30000000000000071</v>
       </c>
     </row>
     <row r="62" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="22">
+      <c r="A62" s="12">
         <v>17</v>
       </c>
-      <c r="B62" s="23">
+      <c r="B62" s="18">
         <v>62.7</v>
       </c>
-      <c r="C62" s="9">
+      <c r="C62" s="2">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="D62" s="9">
+      <c r="D62" s="2">
         <v>66.8</v>
       </c>
-      <c r="E62" s="30">
+      <c r="E62" s="23">
         <f t="shared" si="10"/>
         <v>-0.40000000000000568</v>
       </c>
-      <c r="F62" s="9">
+      <c r="F62" s="2">
         <v>41.1</v>
       </c>
       <c r="G62" s="2">
         <f t="shared" si="8"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="H62" s="9">
+      <c r="H62" s="2">
         <v>39.200000000000003</v>
       </c>
-      <c r="I62" s="30">
+      <c r="I62" s="23">
         <f t="shared" si="12"/>
         <v>-0.19999999999999574</v>
       </c>
-      <c r="J62" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N62" s="23">
+      <c r="J62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N62" s="18">
         <v>27.6</v>
       </c>
-      <c r="O62" s="9">
+      <c r="O62" s="2">
         <f t="shared" si="9"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="P62" s="9">
+      <c r="P62" s="2">
         <v>23.3</v>
       </c>
-      <c r="Q62" s="9">
+      <c r="Q62" s="2">
         <f t="shared" si="11"/>
         <v>0.30000000000000071</v>
       </c>
     </row>
     <row r="63" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="22">
+      <c r="A63" s="12">
         <v>18</v>
       </c>
-      <c r="B63" s="23">
+      <c r="B63" s="18">
         <v>62.7</v>
       </c>
-      <c r="C63" s="9">
+      <c r="C63" s="2">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="D63" s="9">
+      <c r="D63" s="2">
         <v>66.400000000000006</v>
       </c>
-      <c r="E63" s="30">
+      <c r="E63" s="23">
         <f t="shared" si="10"/>
         <v>-0.39999999999999147</v>
       </c>
-      <c r="F63" s="9">
+      <c r="F63" s="2">
         <v>41.2</v>
       </c>
       <c r="G63" s="2">
         <f t="shared" si="8"/>
         <v>0.10000000000000142</v>
       </c>
-      <c r="H63" s="9">
+      <c r="H63" s="2">
         <v>39.200000000000003</v>
       </c>
-      <c r="I63" s="30">
+      <c r="I63" s="23">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J63" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N63" s="23">
+      <c r="J63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N63" s="18">
         <v>27.9</v>
       </c>
-      <c r="O63" s="9">
+      <c r="O63" s="2">
         <f t="shared" si="9"/>
         <v>0.29999999999999716</v>
       </c>
-      <c r="P63" s="9">
+      <c r="P63" s="2">
         <v>23.5</v>
       </c>
-      <c r="Q63" s="9">
+      <c r="Q63" s="2">
         <f t="shared" si="11"/>
         <v>0.19999999999999929</v>
       </c>
     </row>
     <row r="64" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="22">
+      <c r="A64" s="12">
         <v>19</v>
       </c>
-      <c r="B64" s="23">
+      <c r="B64" s="18">
         <v>62.7</v>
       </c>
-      <c r="C64" s="9">
+      <c r="C64" s="2">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="D64" s="9">
+      <c r="D64" s="2">
         <v>66.3</v>
       </c>
-      <c r="E64" s="30">
+      <c r="E64" s="23">
         <f t="shared" si="10"/>
         <v>-0.10000000000000853</v>
       </c>
-      <c r="F64" s="9">
+      <c r="F64" s="2">
         <v>41.4</v>
       </c>
       <c r="G64" s="2">
         <f t="shared" si="8"/>
         <v>0.19999999999999574</v>
       </c>
-      <c r="H64" s="9">
+      <c r="H64" s="2">
         <v>39.799999999999997</v>
       </c>
-      <c r="I64" s="30">
+      <c r="I64" s="23">
         <f t="shared" si="12"/>
         <v>0.59999999999999432</v>
       </c>
-      <c r="J64" s="9" t="s">
-[...11 lines deleted...]
-      <c r="N64" s="23">
+      <c r="J64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N64" s="18">
         <v>28.1</v>
       </c>
-      <c r="O64" s="9">
+      <c r="O64" s="2">
         <f t="shared" si="9"/>
         <v>0.20000000000000284</v>
       </c>
-      <c r="P64" s="9">
+      <c r="P64" s="2">
         <v>23.6</v>
       </c>
-      <c r="Q64" s="9">
+      <c r="Q64" s="2">
         <f t="shared" si="11"/>
         <v>0.10000000000000142</v>
       </c>
     </row>
-    <row r="65" spans="1:19" s="27" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="31">
+    <row r="65" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="17">
         <v>20</v>
       </c>
-      <c r="B65" s="32">
+      <c r="B65" s="2">
         <v>62.8</v>
       </c>
-      <c r="C65" s="32">
+      <c r="C65" s="2">
         <f>B65-B64</f>
         <v>9.9999999999994316E-2</v>
       </c>
-      <c r="D65" s="32">
+      <c r="D65" s="2">
         <v>65.900000000000006</v>
       </c>
-      <c r="E65" s="33">
+      <c r="E65" s="23">
         <f>D65-D64</f>
         <v>-0.39999999999999147</v>
       </c>
-      <c r="F65" s="32">
+      <c r="F65" s="2">
         <v>41.5</v>
       </c>
-      <c r="G65" s="32">
+      <c r="G65" s="2">
         <f>F65-F64</f>
         <v>0.10000000000000142</v>
       </c>
-      <c r="H65" s="32">
+      <c r="H65" s="2">
         <v>39.700000000000003</v>
       </c>
-      <c r="I65" s="33">
+      <c r="I65" s="23">
         <f>H65-H64</f>
         <v>-9.9999999999994316E-2</v>
       </c>
-      <c r="J65" s="32" t="s">
-[...11 lines deleted...]
-      <c r="N65" s="44">
+      <c r="J65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N65" s="18">
         <v>28.5</v>
       </c>
-      <c r="O65" s="32">
+      <c r="O65" s="2">
         <f>N65-N64</f>
         <v>0.39999999999999858</v>
       </c>
-      <c r="P65" s="32">
+      <c r="P65" s="2">
         <v>23.9</v>
       </c>
-      <c r="Q65" s="32">
+      <c r="Q65" s="2">
         <f>P65-P64</f>
         <v>0.29999999999999716</v>
       </c>
-      <c r="S65" s="28"/>
-[...2 lines deleted...]
-      <c r="A66" s="31">
+    </row>
+    <row r="66" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="17">
         <v>21</v>
       </c>
-      <c r="B66" s="32">
+      <c r="B66" s="2">
         <v>62.8</v>
       </c>
-      <c r="C66" s="32">
+      <c r="C66" s="2">
         <v>0</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="2">
         <v>65.599999999999994</v>
       </c>
-      <c r="E66" s="33">
+      <c r="E66" s="23">
         <v>-0.30000000000001137</v>
       </c>
-      <c r="F66" s="32">
+      <c r="F66" s="2">
         <v>41.7</v>
       </c>
-      <c r="G66" s="32">
+      <c r="G66" s="2">
         <v>0.20000000000000284</v>
       </c>
-      <c r="H66" s="32">
+      <c r="H66" s="2">
         <v>40.200000000000003</v>
       </c>
-      <c r="I66" s="33">
+      <c r="I66" s="23">
         <v>0.5</v>
       </c>
-      <c r="J66" s="32" t="s">
-[...11 lines deleted...]
-      <c r="N66" s="44">
+      <c r="J66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N66" s="18">
         <v>28.9</v>
       </c>
-      <c r="O66" s="32">
+      <c r="O66" s="2">
         <v>0.39999999999999858</v>
       </c>
-      <c r="P66" s="32">
+      <c r="P66" s="2">
         <v>24.5</v>
       </c>
-      <c r="Q66" s="32">
+      <c r="Q66" s="2">
         <v>0.60000000000000142</v>
       </c>
-      <c r="S66" s="28"/>
-[...2 lines deleted...]
-      <c r="A67" s="31">
+    </row>
+    <row r="67" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="17">
         <v>22</v>
       </c>
-      <c r="B67" s="32">
+      <c r="B67" s="2">
         <v>62.8</v>
       </c>
-      <c r="C67" s="32">
+      <c r="C67" s="2">
         <v>0</v>
       </c>
-      <c r="D67" s="32">
+      <c r="D67" s="2">
         <v>65.3</v>
       </c>
-      <c r="E67" s="33">
+      <c r="E67" s="23">
         <v>-0.3</v>
       </c>
-      <c r="F67" s="32">
+      <c r="F67" s="2">
         <v>41.9</v>
       </c>
-      <c r="G67" s="32">
+      <c r="G67" s="2">
         <v>0.19999999999999574</v>
       </c>
-      <c r="H67" s="32">
+      <c r="H67" s="2">
         <v>40</v>
       </c>
-      <c r="I67" s="33">
+      <c r="I67" s="23">
         <v>-0.2</v>
       </c>
-      <c r="J67" s="32" t="s">
-[...11 lines deleted...]
-      <c r="N67" s="44">
+      <c r="J67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N67" s="18">
         <v>29.4</v>
       </c>
-      <c r="O67" s="32">
+      <c r="O67" s="2">
         <v>0.5</v>
       </c>
-      <c r="P67" s="32">
+      <c r="P67" s="2">
         <v>25.2</v>
       </c>
-      <c r="Q67" s="32">
+      <c r="Q67" s="2">
         <v>0.7</v>
       </c>
     </row>
-    <row r="68" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="31">
+    <row r="68" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="17">
         <v>23</v>
       </c>
-      <c r="B68" s="32">
+      <c r="B68" s="2">
         <v>62.9</v>
       </c>
-      <c r="C68" s="32">
+      <c r="C68" s="2">
         <v>0.1</v>
       </c>
-      <c r="D68" s="32">
+      <c r="D68" s="2">
         <v>64.8</v>
       </c>
-      <c r="E68" s="33">
+      <c r="E68" s="23">
         <v>-0.5</v>
       </c>
-      <c r="F68" s="32">
+      <c r="F68" s="2">
         <v>42</v>
       </c>
-      <c r="G68" s="32">
+      <c r="G68" s="2">
         <v>0.1</v>
       </c>
-      <c r="H68" s="32">
+      <c r="H68" s="2">
         <v>40.4</v>
       </c>
-      <c r="I68" s="33">
+      <c r="I68" s="23">
         <v>0.4</v>
       </c>
-      <c r="J68" s="32" t="s">
-[...11 lines deleted...]
-      <c r="N68" s="44">
+      <c r="J68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N68" s="18">
         <v>29.8</v>
       </c>
-      <c r="O68" s="32">
+      <c r="O68" s="2">
         <v>0.4</v>
       </c>
-      <c r="P68" s="32">
+      <c r="P68" s="2">
         <v>25.8</v>
       </c>
-      <c r="Q68" s="32">
+      <c r="Q68" s="2">
         <v>0.6</v>
       </c>
     </row>
-    <row r="69" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="31">
+    <row r="69" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="17">
         <v>24</v>
       </c>
-      <c r="B69" s="32">
+      <c r="B69" s="2">
         <v>62.7</v>
       </c>
-      <c r="C69" s="32">
+      <c r="C69" s="2">
         <v>-0.2</v>
       </c>
-      <c r="D69" s="32">
+      <c r="D69" s="2">
         <v>64.400000000000006</v>
       </c>
-      <c r="E69" s="33">
+      <c r="E69" s="23">
         <v>-0.4</v>
       </c>
-      <c r="F69" s="32">
+      <c r="F69" s="2">
         <v>42.3</v>
       </c>
-      <c r="G69" s="32">
+      <c r="G69" s="2">
         <v>0.3</v>
       </c>
-      <c r="H69" s="32">
+      <c r="H69" s="2">
         <v>40.799999999999997</v>
       </c>
-      <c r="I69" s="33">
+      <c r="I69" s="23">
         <v>0.4</v>
       </c>
-      <c r="J69" s="32" t="s">
-[...11 lines deleted...]
-      <c r="N69" s="44">
+      <c r="J69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N69" s="18">
         <v>30.3</v>
       </c>
-      <c r="O69" s="32">
+      <c r="O69" s="2">
         <v>0.5</v>
       </c>
-      <c r="P69" s="32">
+      <c r="P69" s="2">
         <v>26.3</v>
       </c>
-      <c r="Q69" s="32">
+      <c r="Q69" s="2">
         <v>0.5</v>
       </c>
     </row>
-    <row r="70" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="31">
+    <row r="70" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="17">
         <v>25</v>
       </c>
-      <c r="B70" s="32">
+      <c r="B70" s="2">
         <v>62.5</v>
       </c>
-      <c r="C70" s="32">
+      <c r="C70" s="2">
         <v>-0.2</v>
       </c>
-      <c r="D70" s="32">
+      <c r="D70" s="2">
         <v>63.7</v>
       </c>
-      <c r="E70" s="33">
+      <c r="E70" s="23">
         <v>-0.7</v>
       </c>
-      <c r="F70" s="32">
+      <c r="F70" s="2">
         <v>42.5</v>
       </c>
-      <c r="G70" s="32">
+      <c r="G70" s="2">
         <v>0.2</v>
       </c>
-      <c r="H70" s="32">
+      <c r="H70" s="2">
         <v>41.2</v>
       </c>
-      <c r="I70" s="33">
+      <c r="I70" s="23">
         <v>0.4</v>
       </c>
-      <c r="J70" s="32" t="s">
-[...11 lines deleted...]
-      <c r="N70" s="44">
+      <c r="J70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N70" s="18">
         <v>30.7</v>
       </c>
-      <c r="O70" s="32">
+      <c r="O70" s="2">
         <v>0.4</v>
       </c>
-      <c r="P70" s="32">
+      <c r="P70" s="2">
         <v>27.1</v>
       </c>
-      <c r="Q70" s="32">
+      <c r="Q70" s="2">
         <v>0.8</v>
       </c>
     </row>
-    <row r="71" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="31">
+    <row r="71" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="17">
         <v>26</v>
       </c>
-      <c r="B71" s="32">
+      <c r="B71" s="2">
         <v>62.4</v>
       </c>
-      <c r="C71" s="32">
+      <c r="C71" s="2">
         <v>-0.10000000000000142</v>
       </c>
-      <c r="D71" s="32">
+      <c r="D71" s="2">
         <v>63.2</v>
       </c>
-      <c r="E71" s="33">
+      <c r="E71" s="23">
         <v>-0.5</v>
       </c>
-      <c r="F71" s="32">
+      <c r="F71" s="2">
         <v>42.6</v>
       </c>
-      <c r="G71" s="32">
+      <c r="G71" s="2">
         <v>0.10000000000000142</v>
       </c>
-      <c r="H71" s="32">
+      <c r="H71" s="2">
         <v>41.5</v>
       </c>
-      <c r="I71" s="33">
+      <c r="I71" s="23">
         <v>0.29999999999999716</v>
       </c>
-      <c r="J71" s="32" t="s">
-[...11 lines deleted...]
-      <c r="N71" s="44">
+      <c r="J71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N71" s="18">
         <v>31</v>
       </c>
-      <c r="O71" s="32">
+      <c r="O71" s="2">
         <v>0.30000000000000071</v>
       </c>
-      <c r="P71" s="32">
+      <c r="P71" s="2">
         <v>27.8</v>
       </c>
-      <c r="Q71" s="32">
+      <c r="Q71" s="2">
         <v>0.69999999999999929</v>
       </c>
     </row>
-    <row r="72" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="31">
+    <row r="72" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="17">
         <v>27</v>
       </c>
-      <c r="B72" s="32">
+      <c r="B72" s="2">
         <v>62.3</v>
       </c>
-      <c r="C72" s="32">
+      <c r="C72" s="2">
         <v>-0.10000000000000142</v>
       </c>
-      <c r="D72" s="32">
+      <c r="D72" s="2">
         <v>62.9</v>
       </c>
-      <c r="E72" s="32">
+      <c r="E72" s="2">
         <v>-0.30000000000000426</v>
       </c>
-      <c r="F72" s="44">
+      <c r="F72" s="18">
         <v>42.8</v>
       </c>
-      <c r="G72" s="32">
+      <c r="G72" s="2">
         <v>0.19999999999999574</v>
       </c>
-      <c r="H72" s="32">
+      <c r="H72" s="2">
         <v>42</v>
       </c>
-      <c r="I72" s="32">
+      <c r="I72" s="2">
         <v>0.5</v>
       </c>
-      <c r="J72" s="44" t="s">
-[...11 lines deleted...]
-      <c r="N72" s="44">
+      <c r="J72" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N72" s="18">
         <v>31.3</v>
       </c>
-      <c r="O72" s="32">
+      <c r="O72" s="2">
         <v>0.30000000000000071</v>
       </c>
-      <c r="P72" s="32">
+      <c r="P72" s="2">
         <v>28.3</v>
       </c>
-      <c r="Q72" s="32">
+      <c r="Q72" s="2">
         <v>0.5</v>
       </c>
-      <c r="R72" s="20"/>
-[...2 lines deleted...]
-      <c r="A73" s="34">
+    </row>
+    <row r="73" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="24">
         <v>28</v>
       </c>
-      <c r="B73" s="35">
+      <c r="B73" s="25">
         <v>62.3</v>
       </c>
-      <c r="C73" s="35">
+      <c r="C73" s="25">
         <f>B73-B72</f>
         <v>0</v>
       </c>
-      <c r="D73" s="35">
+      <c r="D73" s="25">
         <v>62.7</v>
       </c>
-      <c r="E73" s="35">
+      <c r="E73" s="25">
         <f>D73-D72</f>
         <v>-0.19999999999999574</v>
       </c>
-      <c r="F73" s="43">
+      <c r="F73" s="33">
         <v>43</v>
       </c>
-      <c r="G73" s="35">
+      <c r="G73" s="25">
         <f>F73-F72</f>
         <v>0.20000000000000284</v>
       </c>
-      <c r="H73" s="35">
+      <c r="H73" s="25">
         <v>42.4</v>
       </c>
-      <c r="I73" s="35">
+      <c r="I73" s="25">
         <f>H73-H72</f>
         <v>0.39999999999999858</v>
       </c>
-      <c r="J73" s="43">
+      <c r="J73" s="33">
         <v>54</v>
       </c>
-      <c r="K73" s="35" t="s">
+      <c r="K73" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="L73" s="35">
+      <c r="L73" s="25">
         <v>44.8</v>
       </c>
-      <c r="M73" s="35" t="s">
+      <c r="M73" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="N73" s="43">
+      <c r="N73" s="33">
         <v>31.7</v>
       </c>
-      <c r="O73" s="35">
+      <c r="O73" s="25">
         <f>N73-N72</f>
         <v>0.39999999999999858</v>
       </c>
-      <c r="P73" s="35">
+      <c r="P73" s="25">
         <v>28.8</v>
       </c>
-      <c r="Q73" s="35">
+      <c r="Q73" s="25">
         <f>P73-P72</f>
         <v>0.5</v>
       </c>
     </row>
-    <row r="74" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-[...16 lines deleted...]
-      <c r="Q74" s="47"/>
+    <row r="74" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="36"/>
+      <c r="B74" s="36"/>
+      <c r="C74" s="36"/>
+      <c r="D74" s="36"/>
+      <c r="E74" s="36"/>
+      <c r="F74" s="36"/>
+      <c r="G74" s="36"/>
+      <c r="H74" s="36"/>
+      <c r="I74" s="36"/>
+      <c r="J74" s="36"/>
+      <c r="K74" s="36"/>
+      <c r="L74" s="36"/>
+      <c r="M74" s="36"/>
+      <c r="N74" s="36"/>
+      <c r="O74" s="36"/>
+      <c r="P74" s="36"/>
+      <c r="Q74" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A74:Q74"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="J3:M3"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.53" right="0.47" top="0.39370078740157483" bottom="0.27559055118110237" header="0.35433070866141736" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader xml:space="preserve">&amp;C
 </oddHeader>
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 170</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -5427,32 +5410,31 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>iv01</vt:lpstr>
       <vt:lpstr>'iv01'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>s.kwshm2</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>