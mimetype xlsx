--- v0 (2026-03-09)
+++ v1 (2026-06-07)
@@ -1,99 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{44069E4F-604D-45D3-95E4-EC1ACCB1B9A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="7380"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="a1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'a1'!$A$1:$N$40</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G38" i="1" l="1"/>
   <c r="K37" i="1" l="1"/>
   <c r="K36" i="1" s="1"/>
   <c r="K35" i="1"/>
   <c r="K34" i="1"/>
   <c r="K32" i="1"/>
   <c r="K31" i="1"/>
   <c r="K30" i="1" s="1"/>
   <c r="K29" i="1"/>
   <c r="K28" i="1" s="1"/>
   <c r="K27" i="1"/>
   <c r="K26" i="1"/>
   <c r="K24" i="1"/>
-  <c r="K22" i="1" s="1"/>
   <c r="K23" i="1"/>
   <c r="K21" i="1"/>
   <c r="K20" i="1"/>
   <c r="K19" i="1"/>
   <c r="K18" i="1"/>
   <c r="K17" i="1"/>
   <c r="K15" i="1"/>
   <c r="K14" i="1"/>
   <c r="K13" i="1"/>
   <c r="K11" i="1"/>
   <c r="K10" i="1"/>
   <c r="K8" i="1"/>
   <c r="K7" i="1"/>
   <c r="K6" i="1"/>
-  <c r="K25" i="1" l="1"/>
+  <c r="K22" i="1" l="1"/>
+  <c r="K25" i="1"/>
   <c r="K5" i="1"/>
   <c r="K16" i="1"/>
   <c r="K12" i="1"/>
   <c r="K33" i="1"/>
   <c r="K9" i="1"/>
   <c r="N38" i="1" l="1"/>
   <c r="M38" i="1"/>
   <c r="I38" i="1"/>
   <c r="L38" i="1"/>
   <c r="H38" i="1"/>
   <c r="D38" i="1"/>
   <c r="F38" i="1"/>
   <c r="J38" i="1"/>
   <c r="E38" i="1"/>
   <c r="C38" i="1"/>
   <c r="K38" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="33">
   <si>
     <t xml:space="preserve"> 区　　　分</t>
     <rPh sb="1" eb="2">
       <t>ク</t>
@@ -292,51 +301,51 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１. 学校種別の学校数，学級数，在学者数及び教職員数</t>
     <rPh sb="8" eb="10">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>スウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ガッキュウ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>スウ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>オヨ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;;\-"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -815,51 +824,51 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -916,66 +925,66 @@
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
@@ -1037,239 +1046,236 @@
     <xf numFmtId="176" fontId="10" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り" xfId="6" builtinId="6"/>
-    <cellStyle name="桁区切り 2" xfId="1"/>
+    <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3"/>
-[...2 lines deleted...]
-    <cellStyle name="標準 5" xfId="5"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準 5" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1402,51 +1408,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="O1" sqref="O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.625" style="6" customWidth="1"/>
     <col min="2" max="2" width="5.5" style="6" customWidth="1"/>
     <col min="3" max="4" width="5.625" style="6" customWidth="1"/>
     <col min="5" max="5" width="4.625" style="6" customWidth="1"/>
     <col min="6" max="6" width="6.875" style="6" customWidth="1"/>
     <col min="7" max="9" width="7.625" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.125" style="6" customWidth="1"/>
     <col min="11" max="11" width="7.25" style="6" customWidth="1"/>
     <col min="12" max="12" width="6.625" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.5" style="6" customWidth="1"/>
     <col min="14" max="14" width="6.875" style="6" customWidth="1"/>
     <col min="15" max="16" width="1.625" style="6" customWidth="1"/>
     <col min="17" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
@@ -1465,82 +1471,82 @@
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
     </row>
     <row r="2" spans="1:16" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="9"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
     </row>
     <row r="3" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="83" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="84"/>
+      <c r="A3" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="83"/>
       <c r="C3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="11"/>
       <c r="E3" s="12"/>
       <c r="F3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="11"/>
       <c r="I3" s="12"/>
       <c r="J3" s="11"/>
       <c r="K3" s="14" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="11"/>
       <c r="M3" s="12"/>
       <c r="N3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="O3" s="72"/>
       <c r="P3" s="72"/>
     </row>
     <row r="4" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="85"/>
-      <c r="B4" s="86"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
       <c r="C4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="18"/>
       <c r="G4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="17" t="s">
         <v>6</v>
       </c>
@@ -1713,102 +1719,102 @@
       <c r="G8" s="28">
         <v>73094</v>
       </c>
       <c r="H8" s="28">
         <v>37245</v>
       </c>
       <c r="I8" s="28">
         <v>35849</v>
       </c>
       <c r="J8" s="30" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="28">
         <f>SUM(L8:M8)</f>
         <v>5784</v>
       </c>
       <c r="L8" s="28">
         <v>4538</v>
       </c>
       <c r="M8" s="28">
         <v>1246</v>
       </c>
       <c r="N8" s="29">
         <v>868</v>
       </c>
-      <c r="O8" s="78"/>
+      <c r="O8" s="77"/>
       <c r="P8" s="74"/>
     </row>
     <row r="9" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="87" t="s">
+      <c r="A9" s="86" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="31">
         <v>55</v>
       </c>
       <c r="D9" s="23">
         <v>55</v>
       </c>
       <c r="E9" s="23">
         <v>0</v>
       </c>
       <c r="F9" s="23">
         <v>276</v>
       </c>
       <c r="G9" s="23">
         <v>8560</v>
       </c>
       <c r="H9" s="23">
         <v>4393</v>
       </c>
       <c r="I9" s="23">
         <v>4167</v>
       </c>
       <c r="J9" s="23" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="23">
         <f t="shared" ref="K9" si="0">SUM(K10:K11)</f>
         <v>1384</v>
       </c>
       <c r="L9" s="23">
         <v>1169</v>
       </c>
       <c r="M9" s="23">
         <v>215</v>
       </c>
       <c r="N9" s="24">
         <v>233</v>
       </c>
       <c r="O9" s="73"/>
       <c r="P9" s="73"/>
     </row>
     <row r="10" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="88"/>
+      <c r="A10" s="87"/>
       <c r="B10" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="27">
         <v>17</v>
       </c>
       <c r="D10" s="28">
         <v>17</v>
       </c>
       <c r="E10" s="28">
         <v>0</v>
       </c>
       <c r="F10" s="28">
         <v>87</v>
       </c>
       <c r="G10" s="28">
         <v>2730</v>
       </c>
       <c r="H10" s="32">
         <v>1450</v>
       </c>
       <c r="I10" s="33">
         <v>1280</v>
       </c>
       <c r="J10" s="28" t="s">
@@ -1850,51 +1856,51 @@
       <c r="G11" s="28">
         <v>5830</v>
       </c>
       <c r="H11" s="37">
         <v>2943</v>
       </c>
       <c r="I11" s="33">
         <v>2887</v>
       </c>
       <c r="J11" s="30" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="28">
         <f>SUM(L11:M11)</f>
         <v>1010</v>
       </c>
       <c r="L11" s="38">
         <v>795</v>
       </c>
       <c r="M11" s="38">
         <v>215</v>
       </c>
       <c r="N11" s="39">
         <v>148</v>
       </c>
-      <c r="O11" s="79"/>
+      <c r="O11" s="78"/>
       <c r="P11" s="75"/>
     </row>
     <row r="12" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="31">
         <v>805</v>
       </c>
       <c r="D12" s="23">
         <v>802</v>
       </c>
       <c r="E12" s="23">
         <v>3</v>
       </c>
       <c r="F12" s="23">
         <v>12511</v>
       </c>
       <c r="G12" s="23">
         <v>316441</v>
       </c>
       <c r="H12" s="23">
@@ -2032,51 +2038,51 @@
       <c r="G15" s="30">
         <v>3316</v>
       </c>
       <c r="H15" s="44">
         <v>1536</v>
       </c>
       <c r="I15" s="44">
         <v>1780</v>
       </c>
       <c r="J15" s="45">
         <v>92</v>
       </c>
       <c r="K15" s="28">
         <f>SUM(L15:M15)</f>
         <v>224</v>
       </c>
       <c r="L15" s="28">
         <v>186</v>
       </c>
       <c r="M15" s="28">
         <v>38</v>
       </c>
       <c r="N15" s="46">
         <v>32</v>
       </c>
-      <c r="O15" s="78"/>
+      <c r="O15" s="77"/>
       <c r="P15" s="74"/>
     </row>
     <row r="16" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="31">
         <v>402</v>
       </c>
       <c r="D16" s="23">
         <v>402</v>
       </c>
       <c r="E16" s="23">
         <v>0</v>
       </c>
       <c r="F16" s="23">
         <v>5508</v>
       </c>
       <c r="G16" s="23">
         <v>161500</v>
       </c>
       <c r="H16" s="23">
@@ -2169,97 +2175,97 @@
       <c r="G18" s="28">
         <v>151385</v>
       </c>
       <c r="H18" s="42">
         <v>77732</v>
       </c>
       <c r="I18" s="47">
         <v>73653</v>
       </c>
       <c r="J18" s="28">
         <v>1141</v>
       </c>
       <c r="K18" s="28">
         <f>SUM(L18:M18)</f>
         <v>11204</v>
       </c>
       <c r="L18" s="42">
         <v>10233</v>
       </c>
       <c r="M18" s="49">
         <v>971</v>
       </c>
       <c r="N18" s="50">
         <v>805</v>
       </c>
-      <c r="O18" s="76"/>
-      <c r="P18" s="76"/>
+      <c r="O18" s="48"/>
+      <c r="P18" s="48"/>
     </row>
     <row r="19" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="51"/>
       <c r="B19" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="45">
         <v>24</v>
       </c>
       <c r="D19" s="30">
         <v>24</v>
       </c>
       <c r="E19" s="30">
         <v>0</v>
       </c>
       <c r="F19" s="30">
         <v>298</v>
       </c>
       <c r="G19" s="30">
         <v>9663</v>
       </c>
       <c r="H19" s="53">
         <v>4763</v>
       </c>
       <c r="I19" s="54">
         <v>4900</v>
       </c>
       <c r="J19" s="30">
         <v>40</v>
       </c>
       <c r="K19" s="30">
         <f>SUM(L19:M19)</f>
         <v>1246</v>
       </c>
       <c r="L19" s="53">
         <v>650</v>
       </c>
       <c r="M19" s="55">
         <v>596</v>
       </c>
       <c r="N19" s="56">
         <v>65</v>
       </c>
-      <c r="O19" s="80"/>
-      <c r="P19" s="76"/>
+      <c r="O19" s="79"/>
+      <c r="P19" s="48"/>
     </row>
     <row r="20" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="57" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="58">
         <v>2</v>
       </c>
       <c r="D20" s="58">
         <v>2</v>
       </c>
       <c r="E20" s="58">
         <v>0</v>
       </c>
       <c r="F20" s="58">
         <v>35</v>
       </c>
       <c r="G20" s="58">
         <v>747</v>
       </c>
       <c r="H20" s="58">
         <v>393</v>
@@ -2306,51 +2312,51 @@
       <c r="G21" s="30">
         <v>747</v>
       </c>
       <c r="H21" s="30">
         <v>393</v>
       </c>
       <c r="I21" s="30">
         <v>354</v>
       </c>
       <c r="J21" s="30">
         <v>23</v>
       </c>
       <c r="K21" s="28">
         <f t="shared" si="2"/>
         <v>76</v>
       </c>
       <c r="L21" s="30">
         <v>71</v>
       </c>
       <c r="M21" s="30">
         <v>5</v>
       </c>
       <c r="N21" s="29">
         <v>7</v>
       </c>
-      <c r="O21" s="78"/>
+      <c r="O21" s="77"/>
       <c r="P21" s="74"/>
     </row>
     <row r="22" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="31">
         <v>183</v>
       </c>
       <c r="D22" s="23">
         <v>183</v>
       </c>
       <c r="E22" s="23">
         <v>0</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="58">
         <v>151839</v>
       </c>
       <c r="H22" s="58">
@@ -2398,147 +2404,147 @@
       <c r="G23" s="28">
         <v>103580</v>
       </c>
       <c r="H23" s="42">
         <v>51637</v>
       </c>
       <c r="I23" s="42">
         <v>51943</v>
       </c>
       <c r="J23" s="47">
         <v>174</v>
       </c>
       <c r="K23" s="28">
         <f>SUM(L23:M23)</f>
         <v>8132</v>
       </c>
       <c r="L23" s="42">
         <v>7060</v>
       </c>
       <c r="M23" s="42">
         <v>1072</v>
       </c>
       <c r="N23" s="60">
         <v>1076</v>
       </c>
-      <c r="O23" s="77"/>
-      <c r="P23" s="77"/>
+      <c r="O23" s="76"/>
+      <c r="P23" s="76"/>
     </row>
     <row r="24" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="25"/>
       <c r="B24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="27">
         <v>54</v>
       </c>
       <c r="D24" s="28">
         <v>54</v>
       </c>
       <c r="E24" s="28">
         <v>0</v>
       </c>
       <c r="F24" s="28" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="28">
         <v>48259</v>
       </c>
       <c r="H24" s="53">
         <v>25799</v>
       </c>
       <c r="I24" s="53">
         <v>22460</v>
       </c>
       <c r="J24" s="47">
         <v>275</v>
       </c>
       <c r="K24" s="30">
         <f>SUM(L24:M24)</f>
         <v>4151</v>
       </c>
       <c r="L24" s="53">
         <v>2653</v>
       </c>
       <c r="M24" s="53">
         <v>1498</v>
       </c>
       <c r="N24" s="61">
         <v>435</v>
       </c>
-      <c r="O24" s="77"/>
-      <c r="P24" s="77"/>
+      <c r="O24" s="76"/>
+      <c r="P24" s="76"/>
     </row>
     <row r="25" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="89" t="s">
+      <c r="A25" s="88" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="31">
         <v>9</v>
       </c>
       <c r="D25" s="23">
         <v>9</v>
       </c>
       <c r="E25" s="23">
         <v>0</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="23">
         <v>7132</v>
       </c>
       <c r="H25" s="23">
         <v>3743</v>
       </c>
       <c r="I25" s="23">
         <v>3389</v>
       </c>
       <c r="J25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K26:K27)</f>
         <v>395</v>
       </c>
       <c r="L25" s="58">
         <v>202</v>
       </c>
       <c r="M25" s="58">
         <v>193</v>
       </c>
       <c r="N25" s="24">
         <v>53</v>
       </c>
       <c r="O25" s="73"/>
       <c r="P25" s="73"/>
     </row>
     <row r="26" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="90"/>
+      <c r="A26" s="89"/>
       <c r="B26" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="27">
         <v>1</v>
       </c>
       <c r="D26" s="28">
         <v>1</v>
       </c>
       <c r="E26" s="28">
         <v>0</v>
       </c>
       <c r="F26" s="28" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="71">
         <v>1094</v>
       </c>
       <c r="H26" s="70">
         <v>515</v>
       </c>
       <c r="I26" s="69">
         <v>579</v>
       </c>
       <c r="J26" s="28" t="s">
@@ -3098,126 +3104,125 @@
       </c>
       <c r="J38" s="65">
         <f t="shared" si="6"/>
         <v>4913</v>
       </c>
       <c r="K38" s="65">
         <f t="shared" si="6"/>
         <v>61996</v>
       </c>
       <c r="L38" s="65">
         <f t="shared" si="6"/>
         <v>50497</v>
       </c>
       <c r="M38" s="65">
         <f t="shared" si="6"/>
         <v>11499</v>
       </c>
       <c r="N38" s="66">
         <f t="shared" si="6"/>
         <v>6756</v>
       </c>
       <c r="O38" s="73"/>
       <c r="P38" s="73"/>
     </row>
     <row r="39" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="81" t="s">
+      <c r="A39" s="80" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="81"/>
-[...10 lines deleted...]
-      <c r="M39" s="81"/>
+      <c r="B39" s="80"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="80"/>
+      <c r="E39" s="80"/>
+      <c r="F39" s="80"/>
+      <c r="G39" s="80"/>
+      <c r="H39" s="80"/>
+      <c r="I39" s="80"/>
+      <c r="J39" s="80"/>
+      <c r="K39" s="80"/>
+      <c r="L39" s="80"/>
+      <c r="M39" s="80"/>
       <c r="N39" s="67"/>
       <c r="O39" s="67"/>
       <c r="P39" s="67"/>
     </row>
     <row r="40" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="82" t="s">
+      <c r="A40" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="82"/>
-[...11 lines deleted...]
-      <c r="N40" s="82"/>
+      <c r="B40" s="81"/>
+      <c r="C40" s="81"/>
+      <c r="D40" s="81"/>
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="81"/>
+      <c r="H40" s="81"/>
+      <c r="I40" s="81"/>
+      <c r="J40" s="81"/>
+      <c r="K40" s="81"/>
+      <c r="L40" s="81"/>
+      <c r="M40" s="81"/>
+      <c r="N40" s="81"/>
       <c r="O40" s="68"/>
       <c r="P40" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A40:N40"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A25:A26"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27" right="0.27" top="0.57999999999999996" bottom="0.69" header="0.31496062992125984" footer="0.31"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 21</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>a1</vt:lpstr>
       <vt:lpstr>'a1'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>