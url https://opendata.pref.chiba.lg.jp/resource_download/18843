--- v0 (2026-03-08)
+++ v1 (2026-04-23)
@@ -1,64 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" checkCompatibility="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{741A03C8-2238-4B77-ADD4-EAD42F96DEEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="8505"/>
+    <workbookView xWindow="2595" yWindow="2595" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="53-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'53-1'!$A$1:$AC$11</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="25">
   <si>
     <t xml:space="preserve">  1．教員数</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区　　分</t>
   </si>
   <si>
     <t>　　　　　　本　　　　　　務　　　　　　者</t>
     <rPh sb="6" eb="7">
       <t>ホン</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ツトム</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -173,51 +182,51 @@
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>53．特別支援学校 職名別教員数及び職員数</t>
     <rPh sb="3" eb="5">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シエン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
@@ -458,329 +467,314 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -913,157 +907,153 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="7" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="30" max="16384" width="10.7109375" style="7"/>
+    <col min="1" max="1" width="15.7109375" customWidth="1"/>
+    <col min="2" max="4" width="9.7109375" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="11" max="14" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.28515625" customWidth="1"/>
+    <col min="19" max="21" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.28515625" customWidth="1"/>
+    <col min="25" max="26" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="27" max="28" width="7.5703125" customWidth="1"/>
+    <col min="29" max="29" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:30" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:30" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="3"/>
-[...1 lines deleted...]
-      <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:30" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="34"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
       <c r="X3" s="34"/>
       <c r="Y3" s="34"/>
       <c r="Z3" s="34"/>
       <c r="AA3" s="34"/>
       <c r="AB3" s="34"/>
-      <c r="AC3" s="30" t="s">
+      <c r="AC3" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="AD3" s="6"/>
+      <c r="AD3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="31"/>
+      <c r="A4" s="32"/>
       <c r="B4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="37"/>
       <c r="E4" s="35" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="35" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="37"/>
       <c r="I4" s="35" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="37"/>
       <c r="K4" s="35" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="37"/>
       <c r="M4" s="35" t="s">
         <v>9</v>
       </c>
       <c r="N4" s="37"/>
@@ -1071,615 +1061,608 @@
         <v>10</v>
       </c>
       <c r="P4" s="36"/>
       <c r="Q4" s="36"/>
       <c r="R4" s="37"/>
       <c r="S4" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T4" s="37"/>
       <c r="U4" s="35" t="s">
         <v>12</v>
       </c>
       <c r="V4" s="37"/>
       <c r="W4" s="35" t="s">
         <v>13</v>
       </c>
       <c r="X4" s="37"/>
       <c r="Y4" s="35" t="s">
         <v>14</v>
       </c>
       <c r="Z4" s="37"/>
       <c r="AA4" s="35" t="s">
         <v>15</v>
       </c>
       <c r="AB4" s="36"/>
-      <c r="AC4" s="31"/>
-      <c r="AD4" s="6"/>
+      <c r="AC4" s="32"/>
+      <c r="AD4" s="5"/>
     </row>
     <row r="5" spans="1:30" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="31"/>
+      <c r="A5" s="32"/>
       <c r="B5" s="38"/>
       <c r="C5" s="39"/>
       <c r="D5" s="40"/>
       <c r="E5" s="38"/>
       <c r="F5" s="40"/>
       <c r="G5" s="38"/>
       <c r="H5" s="40"/>
       <c r="I5" s="38"/>
       <c r="J5" s="40"/>
       <c r="K5" s="38"/>
       <c r="L5" s="40"/>
       <c r="M5" s="38"/>
       <c r="N5" s="40"/>
       <c r="O5" s="38"/>
       <c r="P5" s="39"/>
       <c r="Q5" s="39"/>
       <c r="R5" s="40"/>
       <c r="S5" s="38"/>
       <c r="T5" s="40"/>
       <c r="U5" s="38"/>
       <c r="V5" s="40"/>
       <c r="W5" s="38" t="s">
         <v>11</v>
       </c>
       <c r="X5" s="40"/>
       <c r="Y5" s="38"/>
       <c r="Z5" s="40"/>
       <c r="AA5" s="38"/>
       <c r="AB5" s="39"/>
-      <c r="AC5" s="31"/>
-      <c r="AD5" s="8"/>
+      <c r="AC5" s="32"/>
     </row>
     <row r="6" spans="1:30" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="32"/>
-      <c r="B6" s="9" t="s">
+      <c r="A6" s="33"/>
+      <c r="B6" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="9" t="s">
+      <c r="E6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="9" t="s">
+      <c r="F6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="9" t="s">
+      <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="H6" s="9" t="s">
+      <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="9" t="s">
+      <c r="I6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="9" t="s">
+      <c r="J6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="K6" s="9" t="s">
+      <c r="K6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="L6" s="9" t="s">
+      <c r="L6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="M6" s="9" t="s">
+      <c r="M6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="N6" s="9" t="s">
+      <c r="N6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="O6" s="33" t="s">
+      <c r="O6" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="41"/>
-      <c r="Q6" s="33" t="s">
+      <c r="P6" s="28"/>
+      <c r="Q6" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="41"/>
-      <c r="S6" s="9" t="s">
+      <c r="R6" s="28"/>
+      <c r="S6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="T6" s="9" t="s">
+      <c r="T6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="U6" s="9" t="s">
+      <c r="U6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="V6" s="9" t="s">
+      <c r="V6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="W6" s="9" t="s">
+      <c r="W6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="X6" s="9" t="s">
+      <c r="X6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="Y6" s="9" t="s">
+      <c r="Y6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Z6" s="9" t="s">
+      <c r="Z6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="AA6" s="9" t="s">
+      <c r="AA6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="AB6" s="10" t="s">
+      <c r="AB6" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="AC6" s="32"/>
-      <c r="AD6" s="8"/>
+      <c r="AC6" s="33"/>
     </row>
     <row r="7" spans="1:30" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="11" t="s">
+      <c r="A7" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="9">
         <v>3613</v>
       </c>
-      <c r="C7" s="12">
+      <c r="C7" s="9">
         <v>1444</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="9">
         <v>2169</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="9">
         <v>29</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="9">
         <v>11</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="9">
         <v>5</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="9">
         <v>3</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="9">
         <v>55</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="9">
         <v>12</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="9">
         <v>17</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="9">
         <v>12</v>
       </c>
-      <c r="M7" s="12">
-[...5 lines deleted...]
-      <c r="O7" s="42">
+      <c r="M7" s="9">
+        <v>0</v>
+      </c>
+      <c r="N7" s="9">
+        <v>0</v>
+      </c>
+      <c r="O7" s="29">
         <v>1141</v>
       </c>
-      <c r="P7" s="42"/>
-      <c r="Q7" s="42">
+      <c r="P7" s="29"/>
+      <c r="Q7" s="29">
         <v>1848</v>
       </c>
-      <c r="R7" s="42"/>
-[...9 lines deleted...]
-      <c r="V7" s="12">
+      <c r="R7" s="29"/>
+      <c r="S7" s="9">
+        <v>0</v>
+      </c>
+      <c r="T7" s="9">
+        <v>0</v>
+      </c>
+      <c r="U7" s="9">
+        <v>0</v>
+      </c>
+      <c r="V7" s="9">
         <v>87</v>
       </c>
-      <c r="W7" s="12">
-[...5 lines deleted...]
-      <c r="Y7" s="12">
+      <c r="W7" s="9">
+        <v>0</v>
+      </c>
+      <c r="X7" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="9">
         <v>1</v>
       </c>
-      <c r="Z7" s="12">
+      <c r="Z7" s="9">
         <v>10</v>
       </c>
-      <c r="AA7" s="12">
+      <c r="AA7" s="9">
         <v>196</v>
       </c>
-      <c r="AB7" s="12">
+      <c r="AB7" s="9">
         <v>186</v>
       </c>
-      <c r="AC7" s="13">
+      <c r="AC7" s="10">
         <v>428</v>
       </c>
-      <c r="AD7" s="8"/>
     </row>
-    <row r="8" spans="1:30" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14" t="s">
+    <row r="8" spans="1:30" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="12">
         <v>3663</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="12">
         <v>1468</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="12">
         <v>2195</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="12">
         <v>33</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="12">
         <v>8</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="12">
         <v>5</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="12">
         <v>3</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="12">
         <v>55</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="12">
         <v>13</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="12">
         <v>21</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="12">
         <v>15</v>
       </c>
-      <c r="M8" s="15">
-[...5 lines deleted...]
-      <c r="O8" s="43">
+      <c r="M8" s="12">
+        <v>0</v>
+      </c>
+      <c r="N8" s="12">
+        <v>0</v>
+      </c>
+      <c r="O8" s="30">
         <v>1171</v>
       </c>
-      <c r="P8" s="43"/>
-      <c r="Q8" s="43">
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30">
         <v>1891</v>
       </c>
-      <c r="R8" s="43"/>
-[...9 lines deleted...]
-      <c r="V8" s="15">
+      <c r="R8" s="30"/>
+      <c r="S8" s="12">
+        <v>0</v>
+      </c>
+      <c r="T8" s="12">
+        <v>0</v>
+      </c>
+      <c r="U8" s="12">
+        <v>0</v>
+      </c>
+      <c r="V8" s="12">
         <v>90</v>
       </c>
-      <c r="W8" s="15">
-[...5 lines deleted...]
-      <c r="Y8" s="15">
+      <c r="W8" s="12">
+        <v>0</v>
+      </c>
+      <c r="X8" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="12">
         <v>1</v>
       </c>
-      <c r="Z8" s="15">
+      <c r="Z8" s="12">
         <v>11</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA8" s="12">
         <v>182</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB8" s="12">
         <v>164</v>
       </c>
-      <c r="AC8" s="16">
+      <c r="AC8" s="13">
         <v>404</v>
       </c>
-      <c r="AD8" s="17"/>
     </row>
     <row r="9" spans="1:30" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="19"/>
-[...28 lines deleted...]
-      <c r="AD9" s="8"/>
+      <c r="A9" s="15"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="25"/>
+      <c r="P9" s="25"/>
+      <c r="Q9" s="25"/>
+      <c r="R9" s="25"/>
+      <c r="S9" s="16"/>
+      <c r="T9" s="16"/>
+      <c r="U9" s="16"/>
+      <c r="V9" s="16"/>
+      <c r="W9" s="16"/>
+      <c r="X9" s="16"/>
+      <c r="Y9" s="16"/>
+      <c r="Z9" s="16"/>
+      <c r="AA9" s="16"/>
+      <c r="AB9" s="16"/>
+      <c r="AC9" s="17"/>
     </row>
     <row r="10" spans="1:30" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="11" t="s">
+      <c r="A10" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="9">
         <v>115</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="9">
         <v>59</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="9">
         <v>56</v>
       </c>
-      <c r="E10" s="12">
-[...5 lines deleted...]
-      <c r="G10" s="12">
+      <c r="E10" s="9">
+        <v>0</v>
+      </c>
+      <c r="F10" s="9">
+        <v>0</v>
+      </c>
+      <c r="G10" s="9">
         <v>2</v>
       </c>
-      <c r="H10" s="12">
-[...8 lines deleted...]
-      <c r="K10" s="12">
+      <c r="H10" s="9">
+        <v>0</v>
+      </c>
+      <c r="I10" s="9">
+        <v>0</v>
+      </c>
+      <c r="J10" s="9">
+        <v>0</v>
+      </c>
+      <c r="K10" s="9">
         <v>1</v>
       </c>
-      <c r="L10" s="12">
-[...8 lines deleted...]
-      <c r="O10" s="44">
+      <c r="L10" s="9">
+        <v>0</v>
+      </c>
+      <c r="M10" s="9">
+        <v>0</v>
+      </c>
+      <c r="N10" s="9">
+        <v>0</v>
+      </c>
+      <c r="O10" s="25">
         <v>56</v>
       </c>
-      <c r="P10" s="44"/>
-      <c r="Q10" s="44">
+      <c r="P10" s="25"/>
+      <c r="Q10" s="25">
         <v>54</v>
       </c>
-      <c r="R10" s="44"/>
-[...9 lines deleted...]
-      <c r="V10" s="12">
+      <c r="R10" s="25"/>
+      <c r="S10" s="9">
+        <v>0</v>
+      </c>
+      <c r="T10" s="9">
+        <v>0</v>
+      </c>
+      <c r="U10" s="9">
+        <v>0</v>
+      </c>
+      <c r="V10" s="9">
         <v>2</v>
       </c>
-      <c r="W10" s="12">
-[...17 lines deleted...]
-      <c r="AC10" s="22">
+      <c r="W10" s="9">
+        <v>0</v>
+      </c>
+      <c r="X10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="18">
         <v>27</v>
       </c>
-      <c r="AD10" s="8"/>
     </row>
     <row r="11" spans="1:30" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="23" t="s">
+      <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="20">
         <v>3548</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="20">
         <v>1409</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="20">
         <v>2139</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="21">
         <v>33</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="20">
         <v>8</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="21">
         <v>3</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="21">
         <v>3</v>
       </c>
-      <c r="I11" s="25">
+      <c r="I11" s="21">
         <v>55</v>
       </c>
-      <c r="J11" s="25">
+      <c r="J11" s="21">
         <v>13</v>
       </c>
-      <c r="K11" s="25">
+      <c r="K11" s="21">
         <v>20</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L11" s="21">
         <v>15</v>
       </c>
-      <c r="M11" s="25">
-[...5 lines deleted...]
-      <c r="O11" s="45">
+      <c r="M11" s="21">
+        <v>0</v>
+      </c>
+      <c r="N11" s="21">
+        <v>0</v>
+      </c>
+      <c r="O11" s="26">
         <v>1115</v>
       </c>
-      <c r="P11" s="45"/>
-      <c r="Q11" s="45">
+      <c r="P11" s="26"/>
+      <c r="Q11" s="26">
         <v>1837</v>
       </c>
-      <c r="R11" s="45"/>
-[...9 lines deleted...]
-      <c r="V11" s="25">
+      <c r="R11" s="26"/>
+      <c r="S11" s="21">
+        <v>0</v>
+      </c>
+      <c r="T11" s="21">
+        <v>0</v>
+      </c>
+      <c r="U11" s="21">
+        <v>0</v>
+      </c>
+      <c r="V11" s="21">
         <v>88</v>
       </c>
-      <c r="W11" s="25">
-[...5 lines deleted...]
-      <c r="Y11" s="25">
+      <c r="W11" s="21">
+        <v>0</v>
+      </c>
+      <c r="X11" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="21">
         <v>1</v>
       </c>
-      <c r="Z11" s="25">
+      <c r="Z11" s="21">
         <v>11</v>
       </c>
-      <c r="AA11" s="25">
+      <c r="AA11" s="21">
         <v>182</v>
       </c>
-      <c r="AB11" s="25">
+      <c r="AB11" s="21">
         <v>164</v>
       </c>
-      <c r="AC11" s="26">
+      <c r="AC11" s="22">
         <v>377</v>
       </c>
-      <c r="AD11" s="27"/>
+      <c r="AD11" s="23"/>
     </row>
     <row r="14" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="AC14" s="29"/>
+      <c r="AC14" s="24"/>
     </row>
     <row r="15" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="AC15" s="29"/>
+      <c r="AC15" s="24"/>
     </row>
     <row r="16" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="AC16" s="29"/>
+      <c r="AC16" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="O9:P9"/>
-[...10 lines deleted...]
-    <mergeCell ref="Q8:R8"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:AB3"/>
     <mergeCell ref="AC3:AC6"/>
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M4:N5"/>
     <mergeCell ref="O4:R5"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z5"/>
     <mergeCell ref="AA4:AB5"/>
     <mergeCell ref="W5:X5"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="Q11:R11"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.51181102362204722" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="29" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>53-1</vt:lpstr>
       <vt:lpstr>'53-1'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>