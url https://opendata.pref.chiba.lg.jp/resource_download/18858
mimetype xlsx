--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,64 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10FBB4A4-13FB-4FA2-B013-C987AC0350EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="8505"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="65" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'65'!$A$1:$AA$9</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029" iterate="1" iterateCount="1"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="13">
   <si>
     <t>計</t>
   </si>
   <si>
     <t>高等学校</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>中等教育学校後期課程</t>
   </si>
   <si>
     <t>高等専
@@ -96,59 +105,59 @@
     <rPh sb="0" eb="3">
       <t>ツウシンセイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>65. 卒後:義務教育学校 高等学校等への進学者数</t>
     <rPh sb="4" eb="5">
       <t>ソツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>シンガク</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
-    <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="183" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="179" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="180" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="181" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -399,356 +408,353 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="182" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="3" borderId="11" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="183" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="181" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="21">
-    <cellStyle name="Calc Currency (0)" xfId="2"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="20"/>
+    <cellStyle name="Calc Currency (0)" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="entry" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Grey" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Header1" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Header2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Input [yellow]" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal - Style1" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Percent [2]" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="price" xfId="15" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="revised" xfId="16" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="section" xfId="17" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="subhead" xfId="18" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="title" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="センター" xfId="20" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -881,1372 +887,1307 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:AA10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
-[...902 lines deleted...]
-    <col min="16148" max="16384" width="10.7109375" style="1"/>
+    <col min="1" max="1" width="15.7109375" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" customWidth="1"/>
+    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" customWidth="1"/>
+    <col min="6" max="6" width="8.42578125" customWidth="1"/>
+    <col min="7" max="7" width="8.5703125" customWidth="1"/>
+    <col min="8" max="8" width="7.5703125" customWidth="1"/>
+    <col min="9" max="11" width="7.85546875" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" customWidth="1"/>
+    <col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="7.7109375" customWidth="1"/>
+    <col min="17" max="17" width="6.28515625" customWidth="1"/>
+    <col min="18" max="18" width="6" customWidth="1"/>
+    <col min="19" max="19" width="9.7109375" customWidth="1"/>
+    <col min="20" max="20" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="21" max="24" width="5.42578125" customWidth="1"/>
+    <col min="25" max="25" width="9.5703125" customWidth="1"/>
+    <col min="26" max="26" width="11" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" customWidth="1"/>
+    <col min="249" max="249" width="15.7109375" customWidth="1"/>
+    <col min="250" max="254" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="255" max="260" width="6.7109375" customWidth="1"/>
+    <col min="261" max="261" width="7" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="263" max="264" width="7.7109375" customWidth="1"/>
+    <col min="265" max="266" width="5.7109375" customWidth="1"/>
+    <col min="267" max="267" width="9.7109375" customWidth="1"/>
+    <col min="268" max="268" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="269" max="272" width="5.42578125" customWidth="1"/>
+    <col min="273" max="273" width="9.5703125" customWidth="1"/>
+    <col min="274" max="274" width="11" customWidth="1"/>
+    <col min="275" max="275" width="7.28515625" customWidth="1"/>
+    <col min="505" max="505" width="15.7109375" customWidth="1"/>
+    <col min="506" max="510" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="511" max="516" width="6.7109375" customWidth="1"/>
+    <col min="517" max="517" width="7" bestFit="1" customWidth="1"/>
+    <col min="518" max="518" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="519" max="520" width="7.7109375" customWidth="1"/>
+    <col min="521" max="522" width="5.7109375" customWidth="1"/>
+    <col min="523" max="523" width="9.7109375" customWidth="1"/>
+    <col min="524" max="524" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="525" max="528" width="5.42578125" customWidth="1"/>
+    <col min="529" max="529" width="9.5703125" customWidth="1"/>
+    <col min="530" max="530" width="11" customWidth="1"/>
+    <col min="531" max="531" width="7.28515625" customWidth="1"/>
+    <col min="761" max="761" width="15.7109375" customWidth="1"/>
+    <col min="762" max="766" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="767" max="772" width="6.7109375" customWidth="1"/>
+    <col min="773" max="773" width="7" bestFit="1" customWidth="1"/>
+    <col min="774" max="774" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="775" max="776" width="7.7109375" customWidth="1"/>
+    <col min="777" max="778" width="5.7109375" customWidth="1"/>
+    <col min="779" max="779" width="9.7109375" customWidth="1"/>
+    <col min="780" max="780" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="781" max="784" width="5.42578125" customWidth="1"/>
+    <col min="785" max="785" width="9.5703125" customWidth="1"/>
+    <col min="786" max="786" width="11" customWidth="1"/>
+    <col min="787" max="787" width="7.28515625" customWidth="1"/>
+    <col min="1017" max="1017" width="15.7109375" customWidth="1"/>
+    <col min="1018" max="1022" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1023" max="1028" width="6.7109375" customWidth="1"/>
+    <col min="1029" max="1029" width="7" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1030" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1032" width="7.7109375" customWidth="1"/>
+    <col min="1033" max="1034" width="5.7109375" customWidth="1"/>
+    <col min="1035" max="1035" width="9.7109375" customWidth="1"/>
+    <col min="1036" max="1036" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1037" max="1040" width="5.42578125" customWidth="1"/>
+    <col min="1041" max="1041" width="9.5703125" customWidth="1"/>
+    <col min="1042" max="1042" width="11" customWidth="1"/>
+    <col min="1043" max="1043" width="7.28515625" customWidth="1"/>
+    <col min="1273" max="1273" width="15.7109375" customWidth="1"/>
+    <col min="1274" max="1278" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1279" max="1284" width="6.7109375" customWidth="1"/>
+    <col min="1285" max="1285" width="7" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1286" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1288" width="7.7109375" customWidth="1"/>
+    <col min="1289" max="1290" width="5.7109375" customWidth="1"/>
+    <col min="1291" max="1291" width="9.7109375" customWidth="1"/>
+    <col min="1292" max="1292" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1293" max="1296" width="5.42578125" customWidth="1"/>
+    <col min="1297" max="1297" width="9.5703125" customWidth="1"/>
+    <col min="1298" max="1298" width="11" customWidth="1"/>
+    <col min="1299" max="1299" width="7.28515625" customWidth="1"/>
+    <col min="1529" max="1529" width="15.7109375" customWidth="1"/>
+    <col min="1530" max="1534" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1535" max="1540" width="6.7109375" customWidth="1"/>
+    <col min="1541" max="1541" width="7" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1542" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1544" width="7.7109375" customWidth="1"/>
+    <col min="1545" max="1546" width="5.7109375" customWidth="1"/>
+    <col min="1547" max="1547" width="9.7109375" customWidth="1"/>
+    <col min="1548" max="1548" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1549" max="1552" width="5.42578125" customWidth="1"/>
+    <col min="1553" max="1553" width="9.5703125" customWidth="1"/>
+    <col min="1554" max="1554" width="11" customWidth="1"/>
+    <col min="1555" max="1555" width="7.28515625" customWidth="1"/>
+    <col min="1785" max="1785" width="15.7109375" customWidth="1"/>
+    <col min="1786" max="1790" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1791" max="1796" width="6.7109375" customWidth="1"/>
+    <col min="1797" max="1797" width="7" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1798" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1799" max="1800" width="7.7109375" customWidth="1"/>
+    <col min="1801" max="1802" width="5.7109375" customWidth="1"/>
+    <col min="1803" max="1803" width="9.7109375" customWidth="1"/>
+    <col min="1804" max="1804" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1805" max="1808" width="5.42578125" customWidth="1"/>
+    <col min="1809" max="1809" width="9.5703125" customWidth="1"/>
+    <col min="1810" max="1810" width="11" customWidth="1"/>
+    <col min="1811" max="1811" width="7.28515625" customWidth="1"/>
+    <col min="2041" max="2041" width="15.7109375" customWidth="1"/>
+    <col min="2042" max="2046" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2047" max="2052" width="6.7109375" customWidth="1"/>
+    <col min="2053" max="2053" width="7" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2054" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2056" width="7.7109375" customWidth="1"/>
+    <col min="2057" max="2058" width="5.7109375" customWidth="1"/>
+    <col min="2059" max="2059" width="9.7109375" customWidth="1"/>
+    <col min="2060" max="2060" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2061" max="2064" width="5.42578125" customWidth="1"/>
+    <col min="2065" max="2065" width="9.5703125" customWidth="1"/>
+    <col min="2066" max="2066" width="11" customWidth="1"/>
+    <col min="2067" max="2067" width="7.28515625" customWidth="1"/>
+    <col min="2297" max="2297" width="15.7109375" customWidth="1"/>
+    <col min="2298" max="2302" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2303" max="2308" width="6.7109375" customWidth="1"/>
+    <col min="2309" max="2309" width="7" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2310" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2312" width="7.7109375" customWidth="1"/>
+    <col min="2313" max="2314" width="5.7109375" customWidth="1"/>
+    <col min="2315" max="2315" width="9.7109375" customWidth="1"/>
+    <col min="2316" max="2316" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2317" max="2320" width="5.42578125" customWidth="1"/>
+    <col min="2321" max="2321" width="9.5703125" customWidth="1"/>
+    <col min="2322" max="2322" width="11" customWidth="1"/>
+    <col min="2323" max="2323" width="7.28515625" customWidth="1"/>
+    <col min="2553" max="2553" width="15.7109375" customWidth="1"/>
+    <col min="2554" max="2558" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2559" max="2564" width="6.7109375" customWidth="1"/>
+    <col min="2565" max="2565" width="7" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2566" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2568" width="7.7109375" customWidth="1"/>
+    <col min="2569" max="2570" width="5.7109375" customWidth="1"/>
+    <col min="2571" max="2571" width="9.7109375" customWidth="1"/>
+    <col min="2572" max="2572" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2573" max="2576" width="5.42578125" customWidth="1"/>
+    <col min="2577" max="2577" width="9.5703125" customWidth="1"/>
+    <col min="2578" max="2578" width="11" customWidth="1"/>
+    <col min="2579" max="2579" width="7.28515625" customWidth="1"/>
+    <col min="2809" max="2809" width="15.7109375" customWidth="1"/>
+    <col min="2810" max="2814" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2815" max="2820" width="6.7109375" customWidth="1"/>
+    <col min="2821" max="2821" width="7" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2822" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2823" max="2824" width="7.7109375" customWidth="1"/>
+    <col min="2825" max="2826" width="5.7109375" customWidth="1"/>
+    <col min="2827" max="2827" width="9.7109375" customWidth="1"/>
+    <col min="2828" max="2828" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2829" max="2832" width="5.42578125" customWidth="1"/>
+    <col min="2833" max="2833" width="9.5703125" customWidth="1"/>
+    <col min="2834" max="2834" width="11" customWidth="1"/>
+    <col min="2835" max="2835" width="7.28515625" customWidth="1"/>
+    <col min="3065" max="3065" width="15.7109375" customWidth="1"/>
+    <col min="3066" max="3070" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3071" max="3076" width="6.7109375" customWidth="1"/>
+    <col min="3077" max="3077" width="7" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3078" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3080" width="7.7109375" customWidth="1"/>
+    <col min="3081" max="3082" width="5.7109375" customWidth="1"/>
+    <col min="3083" max="3083" width="9.7109375" customWidth="1"/>
+    <col min="3084" max="3084" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3085" max="3088" width="5.42578125" customWidth="1"/>
+    <col min="3089" max="3089" width="9.5703125" customWidth="1"/>
+    <col min="3090" max="3090" width="11" customWidth="1"/>
+    <col min="3091" max="3091" width="7.28515625" customWidth="1"/>
+    <col min="3321" max="3321" width="15.7109375" customWidth="1"/>
+    <col min="3322" max="3326" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3327" max="3332" width="6.7109375" customWidth="1"/>
+    <col min="3333" max="3333" width="7" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3334" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3336" width="7.7109375" customWidth="1"/>
+    <col min="3337" max="3338" width="5.7109375" customWidth="1"/>
+    <col min="3339" max="3339" width="9.7109375" customWidth="1"/>
+    <col min="3340" max="3340" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3341" max="3344" width="5.42578125" customWidth="1"/>
+    <col min="3345" max="3345" width="9.5703125" customWidth="1"/>
+    <col min="3346" max="3346" width="11" customWidth="1"/>
+    <col min="3347" max="3347" width="7.28515625" customWidth="1"/>
+    <col min="3577" max="3577" width="15.7109375" customWidth="1"/>
+    <col min="3578" max="3582" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3583" max="3588" width="6.7109375" customWidth="1"/>
+    <col min="3589" max="3589" width="7" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3590" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3592" width="7.7109375" customWidth="1"/>
+    <col min="3593" max="3594" width="5.7109375" customWidth="1"/>
+    <col min="3595" max="3595" width="9.7109375" customWidth="1"/>
+    <col min="3596" max="3596" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3597" max="3600" width="5.42578125" customWidth="1"/>
+    <col min="3601" max="3601" width="9.5703125" customWidth="1"/>
+    <col min="3602" max="3602" width="11" customWidth="1"/>
+    <col min="3603" max="3603" width="7.28515625" customWidth="1"/>
+    <col min="3833" max="3833" width="15.7109375" customWidth="1"/>
+    <col min="3834" max="3838" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3839" max="3844" width="6.7109375" customWidth="1"/>
+    <col min="3845" max="3845" width="7" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3846" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3847" max="3848" width="7.7109375" customWidth="1"/>
+    <col min="3849" max="3850" width="5.7109375" customWidth="1"/>
+    <col min="3851" max="3851" width="9.7109375" customWidth="1"/>
+    <col min="3852" max="3852" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3853" max="3856" width="5.42578125" customWidth="1"/>
+    <col min="3857" max="3857" width="9.5703125" customWidth="1"/>
+    <col min="3858" max="3858" width="11" customWidth="1"/>
+    <col min="3859" max="3859" width="7.28515625" customWidth="1"/>
+    <col min="4089" max="4089" width="15.7109375" customWidth="1"/>
+    <col min="4090" max="4094" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4095" max="4100" width="6.7109375" customWidth="1"/>
+    <col min="4101" max="4101" width="7" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4102" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4104" width="7.7109375" customWidth="1"/>
+    <col min="4105" max="4106" width="5.7109375" customWidth="1"/>
+    <col min="4107" max="4107" width="9.7109375" customWidth="1"/>
+    <col min="4108" max="4108" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4109" max="4112" width="5.42578125" customWidth="1"/>
+    <col min="4113" max="4113" width="9.5703125" customWidth="1"/>
+    <col min="4114" max="4114" width="11" customWidth="1"/>
+    <col min="4115" max="4115" width="7.28515625" customWidth="1"/>
+    <col min="4345" max="4345" width="15.7109375" customWidth="1"/>
+    <col min="4346" max="4350" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4351" max="4356" width="6.7109375" customWidth="1"/>
+    <col min="4357" max="4357" width="7" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4358" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4360" width="7.7109375" customWidth="1"/>
+    <col min="4361" max="4362" width="5.7109375" customWidth="1"/>
+    <col min="4363" max="4363" width="9.7109375" customWidth="1"/>
+    <col min="4364" max="4364" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4365" max="4368" width="5.42578125" customWidth="1"/>
+    <col min="4369" max="4369" width="9.5703125" customWidth="1"/>
+    <col min="4370" max="4370" width="11" customWidth="1"/>
+    <col min="4371" max="4371" width="7.28515625" customWidth="1"/>
+    <col min="4601" max="4601" width="15.7109375" customWidth="1"/>
+    <col min="4602" max="4606" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4607" max="4612" width="6.7109375" customWidth="1"/>
+    <col min="4613" max="4613" width="7" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4614" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4616" width="7.7109375" customWidth="1"/>
+    <col min="4617" max="4618" width="5.7109375" customWidth="1"/>
+    <col min="4619" max="4619" width="9.7109375" customWidth="1"/>
+    <col min="4620" max="4620" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4621" max="4624" width="5.42578125" customWidth="1"/>
+    <col min="4625" max="4625" width="9.5703125" customWidth="1"/>
+    <col min="4626" max="4626" width="11" customWidth="1"/>
+    <col min="4627" max="4627" width="7.28515625" customWidth="1"/>
+    <col min="4857" max="4857" width="15.7109375" customWidth="1"/>
+    <col min="4858" max="4862" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4863" max="4868" width="6.7109375" customWidth="1"/>
+    <col min="4869" max="4869" width="7" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4870" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4871" max="4872" width="7.7109375" customWidth="1"/>
+    <col min="4873" max="4874" width="5.7109375" customWidth="1"/>
+    <col min="4875" max="4875" width="9.7109375" customWidth="1"/>
+    <col min="4876" max="4876" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4877" max="4880" width="5.42578125" customWidth="1"/>
+    <col min="4881" max="4881" width="9.5703125" customWidth="1"/>
+    <col min="4882" max="4882" width="11" customWidth="1"/>
+    <col min="4883" max="4883" width="7.28515625" customWidth="1"/>
+    <col min="5113" max="5113" width="15.7109375" customWidth="1"/>
+    <col min="5114" max="5118" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5119" max="5124" width="6.7109375" customWidth="1"/>
+    <col min="5125" max="5125" width="7" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5126" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5128" width="7.7109375" customWidth="1"/>
+    <col min="5129" max="5130" width="5.7109375" customWidth="1"/>
+    <col min="5131" max="5131" width="9.7109375" customWidth="1"/>
+    <col min="5132" max="5132" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5133" max="5136" width="5.42578125" customWidth="1"/>
+    <col min="5137" max="5137" width="9.5703125" customWidth="1"/>
+    <col min="5138" max="5138" width="11" customWidth="1"/>
+    <col min="5139" max="5139" width="7.28515625" customWidth="1"/>
+    <col min="5369" max="5369" width="15.7109375" customWidth="1"/>
+    <col min="5370" max="5374" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5375" max="5380" width="6.7109375" customWidth="1"/>
+    <col min="5381" max="5381" width="7" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5382" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5384" width="7.7109375" customWidth="1"/>
+    <col min="5385" max="5386" width="5.7109375" customWidth="1"/>
+    <col min="5387" max="5387" width="9.7109375" customWidth="1"/>
+    <col min="5388" max="5388" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5389" max="5392" width="5.42578125" customWidth="1"/>
+    <col min="5393" max="5393" width="9.5703125" customWidth="1"/>
+    <col min="5394" max="5394" width="11" customWidth="1"/>
+    <col min="5395" max="5395" width="7.28515625" customWidth="1"/>
+    <col min="5625" max="5625" width="15.7109375" customWidth="1"/>
+    <col min="5626" max="5630" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5631" max="5636" width="6.7109375" customWidth="1"/>
+    <col min="5637" max="5637" width="7" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5638" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5640" width="7.7109375" customWidth="1"/>
+    <col min="5641" max="5642" width="5.7109375" customWidth="1"/>
+    <col min="5643" max="5643" width="9.7109375" customWidth="1"/>
+    <col min="5644" max="5644" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5645" max="5648" width="5.42578125" customWidth="1"/>
+    <col min="5649" max="5649" width="9.5703125" customWidth="1"/>
+    <col min="5650" max="5650" width="11" customWidth="1"/>
+    <col min="5651" max="5651" width="7.28515625" customWidth="1"/>
+    <col min="5881" max="5881" width="15.7109375" customWidth="1"/>
+    <col min="5882" max="5886" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5887" max="5892" width="6.7109375" customWidth="1"/>
+    <col min="5893" max="5893" width="7" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5894" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5895" max="5896" width="7.7109375" customWidth="1"/>
+    <col min="5897" max="5898" width="5.7109375" customWidth="1"/>
+    <col min="5899" max="5899" width="9.7109375" customWidth="1"/>
+    <col min="5900" max="5900" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5901" max="5904" width="5.42578125" customWidth="1"/>
+    <col min="5905" max="5905" width="9.5703125" customWidth="1"/>
+    <col min="5906" max="5906" width="11" customWidth="1"/>
+    <col min="5907" max="5907" width="7.28515625" customWidth="1"/>
+    <col min="6137" max="6137" width="15.7109375" customWidth="1"/>
+    <col min="6138" max="6142" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6143" max="6148" width="6.7109375" customWidth="1"/>
+    <col min="6149" max="6149" width="7" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6150" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6152" width="7.7109375" customWidth="1"/>
+    <col min="6153" max="6154" width="5.7109375" customWidth="1"/>
+    <col min="6155" max="6155" width="9.7109375" customWidth="1"/>
+    <col min="6156" max="6156" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6157" max="6160" width="5.42578125" customWidth="1"/>
+    <col min="6161" max="6161" width="9.5703125" customWidth="1"/>
+    <col min="6162" max="6162" width="11" customWidth="1"/>
+    <col min="6163" max="6163" width="7.28515625" customWidth="1"/>
+    <col min="6393" max="6393" width="15.7109375" customWidth="1"/>
+    <col min="6394" max="6398" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6399" max="6404" width="6.7109375" customWidth="1"/>
+    <col min="6405" max="6405" width="7" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6406" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6408" width="7.7109375" customWidth="1"/>
+    <col min="6409" max="6410" width="5.7109375" customWidth="1"/>
+    <col min="6411" max="6411" width="9.7109375" customWidth="1"/>
+    <col min="6412" max="6412" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6413" max="6416" width="5.42578125" customWidth="1"/>
+    <col min="6417" max="6417" width="9.5703125" customWidth="1"/>
+    <col min="6418" max="6418" width="11" customWidth="1"/>
+    <col min="6419" max="6419" width="7.28515625" customWidth="1"/>
+    <col min="6649" max="6649" width="15.7109375" customWidth="1"/>
+    <col min="6650" max="6654" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6655" max="6660" width="6.7109375" customWidth="1"/>
+    <col min="6661" max="6661" width="7" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6662" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6664" width="7.7109375" customWidth="1"/>
+    <col min="6665" max="6666" width="5.7109375" customWidth="1"/>
+    <col min="6667" max="6667" width="9.7109375" customWidth="1"/>
+    <col min="6668" max="6668" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6669" max="6672" width="5.42578125" customWidth="1"/>
+    <col min="6673" max="6673" width="9.5703125" customWidth="1"/>
+    <col min="6674" max="6674" width="11" customWidth="1"/>
+    <col min="6675" max="6675" width="7.28515625" customWidth="1"/>
+    <col min="6905" max="6905" width="15.7109375" customWidth="1"/>
+    <col min="6906" max="6910" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6911" max="6916" width="6.7109375" customWidth="1"/>
+    <col min="6917" max="6917" width="7" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6918" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6919" max="6920" width="7.7109375" customWidth="1"/>
+    <col min="6921" max="6922" width="5.7109375" customWidth="1"/>
+    <col min="6923" max="6923" width="9.7109375" customWidth="1"/>
+    <col min="6924" max="6924" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6925" max="6928" width="5.42578125" customWidth="1"/>
+    <col min="6929" max="6929" width="9.5703125" customWidth="1"/>
+    <col min="6930" max="6930" width="11" customWidth="1"/>
+    <col min="6931" max="6931" width="7.28515625" customWidth="1"/>
+    <col min="7161" max="7161" width="15.7109375" customWidth="1"/>
+    <col min="7162" max="7166" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7167" max="7172" width="6.7109375" customWidth="1"/>
+    <col min="7173" max="7173" width="7" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7174" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7176" width="7.7109375" customWidth="1"/>
+    <col min="7177" max="7178" width="5.7109375" customWidth="1"/>
+    <col min="7179" max="7179" width="9.7109375" customWidth="1"/>
+    <col min="7180" max="7180" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7181" max="7184" width="5.42578125" customWidth="1"/>
+    <col min="7185" max="7185" width="9.5703125" customWidth="1"/>
+    <col min="7186" max="7186" width="11" customWidth="1"/>
+    <col min="7187" max="7187" width="7.28515625" customWidth="1"/>
+    <col min="7417" max="7417" width="15.7109375" customWidth="1"/>
+    <col min="7418" max="7422" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7423" max="7428" width="6.7109375" customWidth="1"/>
+    <col min="7429" max="7429" width="7" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7430" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7432" width="7.7109375" customWidth="1"/>
+    <col min="7433" max="7434" width="5.7109375" customWidth="1"/>
+    <col min="7435" max="7435" width="9.7109375" customWidth="1"/>
+    <col min="7436" max="7436" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7437" max="7440" width="5.42578125" customWidth="1"/>
+    <col min="7441" max="7441" width="9.5703125" customWidth="1"/>
+    <col min="7442" max="7442" width="11" customWidth="1"/>
+    <col min="7443" max="7443" width="7.28515625" customWidth="1"/>
+    <col min="7673" max="7673" width="15.7109375" customWidth="1"/>
+    <col min="7674" max="7678" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7679" max="7684" width="6.7109375" customWidth="1"/>
+    <col min="7685" max="7685" width="7" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7686" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7688" width="7.7109375" customWidth="1"/>
+    <col min="7689" max="7690" width="5.7109375" customWidth="1"/>
+    <col min="7691" max="7691" width="9.7109375" customWidth="1"/>
+    <col min="7692" max="7692" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7693" max="7696" width="5.42578125" customWidth="1"/>
+    <col min="7697" max="7697" width="9.5703125" customWidth="1"/>
+    <col min="7698" max="7698" width="11" customWidth="1"/>
+    <col min="7699" max="7699" width="7.28515625" customWidth="1"/>
+    <col min="7929" max="7929" width="15.7109375" customWidth="1"/>
+    <col min="7930" max="7934" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7935" max="7940" width="6.7109375" customWidth="1"/>
+    <col min="7941" max="7941" width="7" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7942" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7943" max="7944" width="7.7109375" customWidth="1"/>
+    <col min="7945" max="7946" width="5.7109375" customWidth="1"/>
+    <col min="7947" max="7947" width="9.7109375" customWidth="1"/>
+    <col min="7948" max="7948" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7949" max="7952" width="5.42578125" customWidth="1"/>
+    <col min="7953" max="7953" width="9.5703125" customWidth="1"/>
+    <col min="7954" max="7954" width="11" customWidth="1"/>
+    <col min="7955" max="7955" width="7.28515625" customWidth="1"/>
+    <col min="8185" max="8185" width="15.7109375" customWidth="1"/>
+    <col min="8186" max="8190" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8191" max="8196" width="6.7109375" customWidth="1"/>
+    <col min="8197" max="8197" width="7" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8198" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8200" width="7.7109375" customWidth="1"/>
+    <col min="8201" max="8202" width="5.7109375" customWidth="1"/>
+    <col min="8203" max="8203" width="9.7109375" customWidth="1"/>
+    <col min="8204" max="8204" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8205" max="8208" width="5.42578125" customWidth="1"/>
+    <col min="8209" max="8209" width="9.5703125" customWidth="1"/>
+    <col min="8210" max="8210" width="11" customWidth="1"/>
+    <col min="8211" max="8211" width="7.28515625" customWidth="1"/>
+    <col min="8441" max="8441" width="15.7109375" customWidth="1"/>
+    <col min="8442" max="8446" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8447" max="8452" width="6.7109375" customWidth="1"/>
+    <col min="8453" max="8453" width="7" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8454" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8456" width="7.7109375" customWidth="1"/>
+    <col min="8457" max="8458" width="5.7109375" customWidth="1"/>
+    <col min="8459" max="8459" width="9.7109375" customWidth="1"/>
+    <col min="8460" max="8460" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8461" max="8464" width="5.42578125" customWidth="1"/>
+    <col min="8465" max="8465" width="9.5703125" customWidth="1"/>
+    <col min="8466" max="8466" width="11" customWidth="1"/>
+    <col min="8467" max="8467" width="7.28515625" customWidth="1"/>
+    <col min="8697" max="8697" width="15.7109375" customWidth="1"/>
+    <col min="8698" max="8702" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8703" max="8708" width="6.7109375" customWidth="1"/>
+    <col min="8709" max="8709" width="7" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8710" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8712" width="7.7109375" customWidth="1"/>
+    <col min="8713" max="8714" width="5.7109375" customWidth="1"/>
+    <col min="8715" max="8715" width="9.7109375" customWidth="1"/>
+    <col min="8716" max="8716" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8717" max="8720" width="5.42578125" customWidth="1"/>
+    <col min="8721" max="8721" width="9.5703125" customWidth="1"/>
+    <col min="8722" max="8722" width="11" customWidth="1"/>
+    <col min="8723" max="8723" width="7.28515625" customWidth="1"/>
+    <col min="8953" max="8953" width="15.7109375" customWidth="1"/>
+    <col min="8954" max="8958" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8959" max="8964" width="6.7109375" customWidth="1"/>
+    <col min="8965" max="8965" width="7" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8966" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8967" max="8968" width="7.7109375" customWidth="1"/>
+    <col min="8969" max="8970" width="5.7109375" customWidth="1"/>
+    <col min="8971" max="8971" width="9.7109375" customWidth="1"/>
+    <col min="8972" max="8972" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8973" max="8976" width="5.42578125" customWidth="1"/>
+    <col min="8977" max="8977" width="9.5703125" customWidth="1"/>
+    <col min="8978" max="8978" width="11" customWidth="1"/>
+    <col min="8979" max="8979" width="7.28515625" customWidth="1"/>
+    <col min="9209" max="9209" width="15.7109375" customWidth="1"/>
+    <col min="9210" max="9214" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9215" max="9220" width="6.7109375" customWidth="1"/>
+    <col min="9221" max="9221" width="7" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9222" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9224" width="7.7109375" customWidth="1"/>
+    <col min="9225" max="9226" width="5.7109375" customWidth="1"/>
+    <col min="9227" max="9227" width="9.7109375" customWidth="1"/>
+    <col min="9228" max="9228" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9229" max="9232" width="5.42578125" customWidth="1"/>
+    <col min="9233" max="9233" width="9.5703125" customWidth="1"/>
+    <col min="9234" max="9234" width="11" customWidth="1"/>
+    <col min="9235" max="9235" width="7.28515625" customWidth="1"/>
+    <col min="9465" max="9465" width="15.7109375" customWidth="1"/>
+    <col min="9466" max="9470" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9471" max="9476" width="6.7109375" customWidth="1"/>
+    <col min="9477" max="9477" width="7" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9478" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9480" width="7.7109375" customWidth="1"/>
+    <col min="9481" max="9482" width="5.7109375" customWidth="1"/>
+    <col min="9483" max="9483" width="9.7109375" customWidth="1"/>
+    <col min="9484" max="9484" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9485" max="9488" width="5.42578125" customWidth="1"/>
+    <col min="9489" max="9489" width="9.5703125" customWidth="1"/>
+    <col min="9490" max="9490" width="11" customWidth="1"/>
+    <col min="9491" max="9491" width="7.28515625" customWidth="1"/>
+    <col min="9721" max="9721" width="15.7109375" customWidth="1"/>
+    <col min="9722" max="9726" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9727" max="9732" width="6.7109375" customWidth="1"/>
+    <col min="9733" max="9733" width="7" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9734" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9736" width="7.7109375" customWidth="1"/>
+    <col min="9737" max="9738" width="5.7109375" customWidth="1"/>
+    <col min="9739" max="9739" width="9.7109375" customWidth="1"/>
+    <col min="9740" max="9740" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9741" max="9744" width="5.42578125" customWidth="1"/>
+    <col min="9745" max="9745" width="9.5703125" customWidth="1"/>
+    <col min="9746" max="9746" width="11" customWidth="1"/>
+    <col min="9747" max="9747" width="7.28515625" customWidth="1"/>
+    <col min="9977" max="9977" width="15.7109375" customWidth="1"/>
+    <col min="9978" max="9982" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9983" max="9988" width="6.7109375" customWidth="1"/>
+    <col min="9989" max="9989" width="7" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9990" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9991" max="9992" width="7.7109375" customWidth="1"/>
+    <col min="9993" max="9994" width="5.7109375" customWidth="1"/>
+    <col min="9995" max="9995" width="9.7109375" customWidth="1"/>
+    <col min="9996" max="9996" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9997" max="10000" width="5.42578125" customWidth="1"/>
+    <col min="10001" max="10001" width="9.5703125" customWidth="1"/>
+    <col min="10002" max="10002" width="11" customWidth="1"/>
+    <col min="10003" max="10003" width="7.28515625" customWidth="1"/>
+    <col min="10233" max="10233" width="15.7109375" customWidth="1"/>
+    <col min="10234" max="10238" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10239" max="10244" width="6.7109375" customWidth="1"/>
+    <col min="10245" max="10245" width="7" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10246" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10248" width="7.7109375" customWidth="1"/>
+    <col min="10249" max="10250" width="5.7109375" customWidth="1"/>
+    <col min="10251" max="10251" width="9.7109375" customWidth="1"/>
+    <col min="10252" max="10252" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="10253" max="10256" width="5.42578125" customWidth="1"/>
+    <col min="10257" max="10257" width="9.5703125" customWidth="1"/>
+    <col min="10258" max="10258" width="11" customWidth="1"/>
+    <col min="10259" max="10259" width="7.28515625" customWidth="1"/>
+    <col min="10489" max="10489" width="15.7109375" customWidth="1"/>
+    <col min="10490" max="10494" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10495" max="10500" width="6.7109375" customWidth="1"/>
+    <col min="10501" max="10501" width="7" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10502" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10504" width="7.7109375" customWidth="1"/>
+    <col min="10505" max="10506" width="5.7109375" customWidth="1"/>
+    <col min="10507" max="10507" width="9.7109375" customWidth="1"/>
+    <col min="10508" max="10508" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="10509" max="10512" width="5.42578125" customWidth="1"/>
+    <col min="10513" max="10513" width="9.5703125" customWidth="1"/>
+    <col min="10514" max="10514" width="11" customWidth="1"/>
+    <col min="10515" max="10515" width="7.28515625" customWidth="1"/>
+    <col min="10745" max="10745" width="15.7109375" customWidth="1"/>
+    <col min="10746" max="10750" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10751" max="10756" width="6.7109375" customWidth="1"/>
+    <col min="10757" max="10757" width="7" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10758" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10759" max="10760" width="7.7109375" customWidth="1"/>
+    <col min="10761" max="10762" width="5.7109375" customWidth="1"/>
+    <col min="10763" max="10763" width="9.7109375" customWidth="1"/>
+    <col min="10764" max="10764" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="10765" max="10768" width="5.42578125" customWidth="1"/>
+    <col min="10769" max="10769" width="9.5703125" customWidth="1"/>
+    <col min="10770" max="10770" width="11" customWidth="1"/>
+    <col min="10771" max="10771" width="7.28515625" customWidth="1"/>
+    <col min="11001" max="11001" width="15.7109375" customWidth="1"/>
+    <col min="11002" max="11006" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11007" max="11012" width="6.7109375" customWidth="1"/>
+    <col min="11013" max="11013" width="7" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11014" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11016" width="7.7109375" customWidth="1"/>
+    <col min="11017" max="11018" width="5.7109375" customWidth="1"/>
+    <col min="11019" max="11019" width="9.7109375" customWidth="1"/>
+    <col min="11020" max="11020" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11021" max="11024" width="5.42578125" customWidth="1"/>
+    <col min="11025" max="11025" width="9.5703125" customWidth="1"/>
+    <col min="11026" max="11026" width="11" customWidth="1"/>
+    <col min="11027" max="11027" width="7.28515625" customWidth="1"/>
+    <col min="11257" max="11257" width="15.7109375" customWidth="1"/>
+    <col min="11258" max="11262" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11263" max="11268" width="6.7109375" customWidth="1"/>
+    <col min="11269" max="11269" width="7" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11270" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11272" width="7.7109375" customWidth="1"/>
+    <col min="11273" max="11274" width="5.7109375" customWidth="1"/>
+    <col min="11275" max="11275" width="9.7109375" customWidth="1"/>
+    <col min="11276" max="11276" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11277" max="11280" width="5.42578125" customWidth="1"/>
+    <col min="11281" max="11281" width="9.5703125" customWidth="1"/>
+    <col min="11282" max="11282" width="11" customWidth="1"/>
+    <col min="11283" max="11283" width="7.28515625" customWidth="1"/>
+    <col min="11513" max="11513" width="15.7109375" customWidth="1"/>
+    <col min="11514" max="11518" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11519" max="11524" width="6.7109375" customWidth="1"/>
+    <col min="11525" max="11525" width="7" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11526" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11528" width="7.7109375" customWidth="1"/>
+    <col min="11529" max="11530" width="5.7109375" customWidth="1"/>
+    <col min="11531" max="11531" width="9.7109375" customWidth="1"/>
+    <col min="11532" max="11532" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11533" max="11536" width="5.42578125" customWidth="1"/>
+    <col min="11537" max="11537" width="9.5703125" customWidth="1"/>
+    <col min="11538" max="11538" width="11" customWidth="1"/>
+    <col min="11539" max="11539" width="7.28515625" customWidth="1"/>
+    <col min="11769" max="11769" width="15.7109375" customWidth="1"/>
+    <col min="11770" max="11774" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11775" max="11780" width="6.7109375" customWidth="1"/>
+    <col min="11781" max="11781" width="7" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11782" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11783" max="11784" width="7.7109375" customWidth="1"/>
+    <col min="11785" max="11786" width="5.7109375" customWidth="1"/>
+    <col min="11787" max="11787" width="9.7109375" customWidth="1"/>
+    <col min="11788" max="11788" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11789" max="11792" width="5.42578125" customWidth="1"/>
+    <col min="11793" max="11793" width="9.5703125" customWidth="1"/>
+    <col min="11794" max="11794" width="11" customWidth="1"/>
+    <col min="11795" max="11795" width="7.28515625" customWidth="1"/>
+    <col min="12025" max="12025" width="15.7109375" customWidth="1"/>
+    <col min="12026" max="12030" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12031" max="12036" width="6.7109375" customWidth="1"/>
+    <col min="12037" max="12037" width="7" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12038" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12040" width="7.7109375" customWidth="1"/>
+    <col min="12041" max="12042" width="5.7109375" customWidth="1"/>
+    <col min="12043" max="12043" width="9.7109375" customWidth="1"/>
+    <col min="12044" max="12044" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12045" max="12048" width="5.42578125" customWidth="1"/>
+    <col min="12049" max="12049" width="9.5703125" customWidth="1"/>
+    <col min="12050" max="12050" width="11" customWidth="1"/>
+    <col min="12051" max="12051" width="7.28515625" customWidth="1"/>
+    <col min="12281" max="12281" width="15.7109375" customWidth="1"/>
+    <col min="12282" max="12286" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12287" max="12292" width="6.7109375" customWidth="1"/>
+    <col min="12293" max="12293" width="7" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12294" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12296" width="7.7109375" customWidth="1"/>
+    <col min="12297" max="12298" width="5.7109375" customWidth="1"/>
+    <col min="12299" max="12299" width="9.7109375" customWidth="1"/>
+    <col min="12300" max="12300" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12301" max="12304" width="5.42578125" customWidth="1"/>
+    <col min="12305" max="12305" width="9.5703125" customWidth="1"/>
+    <col min="12306" max="12306" width="11" customWidth="1"/>
+    <col min="12307" max="12307" width="7.28515625" customWidth="1"/>
+    <col min="12537" max="12537" width="15.7109375" customWidth="1"/>
+    <col min="12538" max="12542" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12543" max="12548" width="6.7109375" customWidth="1"/>
+    <col min="12549" max="12549" width="7" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12550" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12552" width="7.7109375" customWidth="1"/>
+    <col min="12553" max="12554" width="5.7109375" customWidth="1"/>
+    <col min="12555" max="12555" width="9.7109375" customWidth="1"/>
+    <col min="12556" max="12556" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12557" max="12560" width="5.42578125" customWidth="1"/>
+    <col min="12561" max="12561" width="9.5703125" customWidth="1"/>
+    <col min="12562" max="12562" width="11" customWidth="1"/>
+    <col min="12563" max="12563" width="7.28515625" customWidth="1"/>
+    <col min="12793" max="12793" width="15.7109375" customWidth="1"/>
+    <col min="12794" max="12798" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12799" max="12804" width="6.7109375" customWidth="1"/>
+    <col min="12805" max="12805" width="7" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12806" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12807" max="12808" width="7.7109375" customWidth="1"/>
+    <col min="12809" max="12810" width="5.7109375" customWidth="1"/>
+    <col min="12811" max="12811" width="9.7109375" customWidth="1"/>
+    <col min="12812" max="12812" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12813" max="12816" width="5.42578125" customWidth="1"/>
+    <col min="12817" max="12817" width="9.5703125" customWidth="1"/>
+    <col min="12818" max="12818" width="11" customWidth="1"/>
+    <col min="12819" max="12819" width="7.28515625" customWidth="1"/>
+    <col min="13049" max="13049" width="15.7109375" customWidth="1"/>
+    <col min="13050" max="13054" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13055" max="13060" width="6.7109375" customWidth="1"/>
+    <col min="13061" max="13061" width="7" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13062" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13064" width="7.7109375" customWidth="1"/>
+    <col min="13065" max="13066" width="5.7109375" customWidth="1"/>
+    <col min="13067" max="13067" width="9.7109375" customWidth="1"/>
+    <col min="13068" max="13068" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13069" max="13072" width="5.42578125" customWidth="1"/>
+    <col min="13073" max="13073" width="9.5703125" customWidth="1"/>
+    <col min="13074" max="13074" width="11" customWidth="1"/>
+    <col min="13075" max="13075" width="7.28515625" customWidth="1"/>
+    <col min="13305" max="13305" width="15.7109375" customWidth="1"/>
+    <col min="13306" max="13310" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13311" max="13316" width="6.7109375" customWidth="1"/>
+    <col min="13317" max="13317" width="7" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13318" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13320" width="7.7109375" customWidth="1"/>
+    <col min="13321" max="13322" width="5.7109375" customWidth="1"/>
+    <col min="13323" max="13323" width="9.7109375" customWidth="1"/>
+    <col min="13324" max="13324" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13325" max="13328" width="5.42578125" customWidth="1"/>
+    <col min="13329" max="13329" width="9.5703125" customWidth="1"/>
+    <col min="13330" max="13330" width="11" customWidth="1"/>
+    <col min="13331" max="13331" width="7.28515625" customWidth="1"/>
+    <col min="13561" max="13561" width="15.7109375" customWidth="1"/>
+    <col min="13562" max="13566" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13567" max="13572" width="6.7109375" customWidth="1"/>
+    <col min="13573" max="13573" width="7" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13574" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13576" width="7.7109375" customWidth="1"/>
+    <col min="13577" max="13578" width="5.7109375" customWidth="1"/>
+    <col min="13579" max="13579" width="9.7109375" customWidth="1"/>
+    <col min="13580" max="13580" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13581" max="13584" width="5.42578125" customWidth="1"/>
+    <col min="13585" max="13585" width="9.5703125" customWidth="1"/>
+    <col min="13586" max="13586" width="11" customWidth="1"/>
+    <col min="13587" max="13587" width="7.28515625" customWidth="1"/>
+    <col min="13817" max="13817" width="15.7109375" customWidth="1"/>
+    <col min="13818" max="13822" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13823" max="13828" width="6.7109375" customWidth="1"/>
+    <col min="13829" max="13829" width="7" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13830" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13831" max="13832" width="7.7109375" customWidth="1"/>
+    <col min="13833" max="13834" width="5.7109375" customWidth="1"/>
+    <col min="13835" max="13835" width="9.7109375" customWidth="1"/>
+    <col min="13836" max="13836" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13837" max="13840" width="5.42578125" customWidth="1"/>
+    <col min="13841" max="13841" width="9.5703125" customWidth="1"/>
+    <col min="13842" max="13842" width="11" customWidth="1"/>
+    <col min="13843" max="13843" width="7.28515625" customWidth="1"/>
+    <col min="14073" max="14073" width="15.7109375" customWidth="1"/>
+    <col min="14074" max="14078" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14079" max="14084" width="6.7109375" customWidth="1"/>
+    <col min="14085" max="14085" width="7" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14086" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14088" width="7.7109375" customWidth="1"/>
+    <col min="14089" max="14090" width="5.7109375" customWidth="1"/>
+    <col min="14091" max="14091" width="9.7109375" customWidth="1"/>
+    <col min="14092" max="14092" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14093" max="14096" width="5.42578125" customWidth="1"/>
+    <col min="14097" max="14097" width="9.5703125" customWidth="1"/>
+    <col min="14098" max="14098" width="11" customWidth="1"/>
+    <col min="14099" max="14099" width="7.28515625" customWidth="1"/>
+    <col min="14329" max="14329" width="15.7109375" customWidth="1"/>
+    <col min="14330" max="14334" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14335" max="14340" width="6.7109375" customWidth="1"/>
+    <col min="14341" max="14341" width="7" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14342" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14344" width="7.7109375" customWidth="1"/>
+    <col min="14345" max="14346" width="5.7109375" customWidth="1"/>
+    <col min="14347" max="14347" width="9.7109375" customWidth="1"/>
+    <col min="14348" max="14348" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14349" max="14352" width="5.42578125" customWidth="1"/>
+    <col min="14353" max="14353" width="9.5703125" customWidth="1"/>
+    <col min="14354" max="14354" width="11" customWidth="1"/>
+    <col min="14355" max="14355" width="7.28515625" customWidth="1"/>
+    <col min="14585" max="14585" width="15.7109375" customWidth="1"/>
+    <col min="14586" max="14590" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14591" max="14596" width="6.7109375" customWidth="1"/>
+    <col min="14597" max="14597" width="7" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14598" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14600" width="7.7109375" customWidth="1"/>
+    <col min="14601" max="14602" width="5.7109375" customWidth="1"/>
+    <col min="14603" max="14603" width="9.7109375" customWidth="1"/>
+    <col min="14604" max="14604" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14605" max="14608" width="5.42578125" customWidth="1"/>
+    <col min="14609" max="14609" width="9.5703125" customWidth="1"/>
+    <col min="14610" max="14610" width="11" customWidth="1"/>
+    <col min="14611" max="14611" width="7.28515625" customWidth="1"/>
+    <col min="14841" max="14841" width="15.7109375" customWidth="1"/>
+    <col min="14842" max="14846" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14847" max="14852" width="6.7109375" customWidth="1"/>
+    <col min="14853" max="14853" width="7" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14854" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14855" max="14856" width="7.7109375" customWidth="1"/>
+    <col min="14857" max="14858" width="5.7109375" customWidth="1"/>
+    <col min="14859" max="14859" width="9.7109375" customWidth="1"/>
+    <col min="14860" max="14860" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14861" max="14864" width="5.42578125" customWidth="1"/>
+    <col min="14865" max="14865" width="9.5703125" customWidth="1"/>
+    <col min="14866" max="14866" width="11" customWidth="1"/>
+    <col min="14867" max="14867" width="7.28515625" customWidth="1"/>
+    <col min="15097" max="15097" width="15.7109375" customWidth="1"/>
+    <col min="15098" max="15102" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15103" max="15108" width="6.7109375" customWidth="1"/>
+    <col min="15109" max="15109" width="7" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15110" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15112" width="7.7109375" customWidth="1"/>
+    <col min="15113" max="15114" width="5.7109375" customWidth="1"/>
+    <col min="15115" max="15115" width="9.7109375" customWidth="1"/>
+    <col min="15116" max="15116" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15117" max="15120" width="5.42578125" customWidth="1"/>
+    <col min="15121" max="15121" width="9.5703125" customWidth="1"/>
+    <col min="15122" max="15122" width="11" customWidth="1"/>
+    <col min="15123" max="15123" width="7.28515625" customWidth="1"/>
+    <col min="15353" max="15353" width="15.7109375" customWidth="1"/>
+    <col min="15354" max="15358" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15359" max="15364" width="6.7109375" customWidth="1"/>
+    <col min="15365" max="15365" width="7" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15366" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15368" width="7.7109375" customWidth="1"/>
+    <col min="15369" max="15370" width="5.7109375" customWidth="1"/>
+    <col min="15371" max="15371" width="9.7109375" customWidth="1"/>
+    <col min="15372" max="15372" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15373" max="15376" width="5.42578125" customWidth="1"/>
+    <col min="15377" max="15377" width="9.5703125" customWidth="1"/>
+    <col min="15378" max="15378" width="11" customWidth="1"/>
+    <col min="15379" max="15379" width="7.28515625" customWidth="1"/>
+    <col min="15609" max="15609" width="15.7109375" customWidth="1"/>
+    <col min="15610" max="15614" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15615" max="15620" width="6.7109375" customWidth="1"/>
+    <col min="15621" max="15621" width="7" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15622" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15624" width="7.7109375" customWidth="1"/>
+    <col min="15625" max="15626" width="5.7109375" customWidth="1"/>
+    <col min="15627" max="15627" width="9.7109375" customWidth="1"/>
+    <col min="15628" max="15628" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15629" max="15632" width="5.42578125" customWidth="1"/>
+    <col min="15633" max="15633" width="9.5703125" customWidth="1"/>
+    <col min="15634" max="15634" width="11" customWidth="1"/>
+    <col min="15635" max="15635" width="7.28515625" customWidth="1"/>
+    <col min="15865" max="15865" width="15.7109375" customWidth="1"/>
+    <col min="15866" max="15870" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15871" max="15876" width="6.7109375" customWidth="1"/>
+    <col min="15877" max="15877" width="7" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15878" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15879" max="15880" width="7.7109375" customWidth="1"/>
+    <col min="15881" max="15882" width="5.7109375" customWidth="1"/>
+    <col min="15883" max="15883" width="9.7109375" customWidth="1"/>
+    <col min="15884" max="15884" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15885" max="15888" width="5.42578125" customWidth="1"/>
+    <col min="15889" max="15889" width="9.5703125" customWidth="1"/>
+    <col min="15890" max="15890" width="11" customWidth="1"/>
+    <col min="15891" max="15891" width="7.28515625" customWidth="1"/>
+    <col min="16121" max="16121" width="15.7109375" customWidth="1"/>
+    <col min="16122" max="16126" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="16127" max="16132" width="6.7109375" customWidth="1"/>
+    <col min="16133" max="16133" width="7" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16134" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16136" width="7.7109375" customWidth="1"/>
+    <col min="16137" max="16138" width="5.7109375" customWidth="1"/>
+    <col min="16139" max="16139" width="9.7109375" customWidth="1"/>
+    <col min="16140" max="16140" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="16141" max="16144" width="5.42578125" customWidth="1"/>
+    <col min="16145" max="16145" width="9.5703125" customWidth="1"/>
+    <col min="16146" max="16146" width="11" customWidth="1"/>
+    <col min="16147" max="16147" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="23"/>
-[...24 lines deleted...]
-      <c r="AA1" s="2"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="30" t="s">
+      <c r="C2" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="31"/>
-[...2 lines deleted...]
-      <c r="G2" s="30" t="s">
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="31"/>
-[...1 lines deleted...]
-      <c r="J2" s="33" t="s">
+      <c r="H2" s="30"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="K2" s="33" t="s">
+      <c r="K2" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="L2" s="5"/>
-[...14 lines deleted...]
-      <c r="AA2" s="2"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
     </row>
     <row r="3" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="28"/>
-[...1 lines deleted...]
-      <c r="C3" s="30" t="s">
+      <c r="A3" s="33"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="31"/>
-[...2 lines deleted...]
-      <c r="G3" s="6" t="s">
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="7"/>
-[...18 lines deleted...]
-      <c r="AA3" s="2"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
     </row>
     <row r="4" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="29"/>
-[...1 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="10" t="s">
+      <c r="E4" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="F4" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="H4" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="I4" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="29"/>
-[...16 lines deleted...]
-      <c r="AA4" s="2"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="11" t="s">
+      <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="12">
+      <c r="B5" s="11">
         <v>32</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="12">
         <v>32</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="12">
         <v>30</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="12">
         <v>0</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="12">
         <v>2</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="12">
         <v>0</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="12">
         <v>0</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="12">
         <v>0</v>
       </c>
-      <c r="J5" s="12">
+      <c r="J5" s="11">
         <v>0</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="13">
         <v>0</v>
       </c>
-      <c r="L5" s="5"/>
-[...14 lines deleted...]
-      <c r="AA5" s="2"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
     </row>
     <row r="6" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="11" t="s">
+      <c r="A6" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="15">
+      <c r="B6" s="14">
         <v>14</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="15">
         <v>14</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="15">
         <v>13</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="15">
         <v>0</v>
       </c>
-      <c r="F6" s="16">
+      <c r="F6" s="15">
         <v>1</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="15">
         <v>0</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="15">
         <v>0</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="15">
         <v>0</v>
       </c>
-      <c r="J6" s="17">
+      <c r="J6" s="16">
         <v>0</v>
       </c>
-      <c r="K6" s="17">
+      <c r="K6" s="16">
         <v>0</v>
       </c>
-      <c r="L6" s="5"/>
-[...14 lines deleted...]
-      <c r="AA6" s="2"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1"/>
+      <c r="AA6" s="1"/>
     </row>
     <row r="7" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="19">
+      <c r="B7" s="18">
         <v>18</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="19">
         <v>18</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="19">
         <v>17</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="19">
         <v>0</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="19">
         <v>1</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="19">
         <v>0</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="19">
         <v>0</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="20">
         <v>0</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="18">
         <v>0</v>
       </c>
-      <c r="K7" s="22">
+      <c r="K7" s="21">
         <v>0</v>
       </c>
-      <c r="L7" s="5"/>
-[...14 lines deleted...]
-      <c r="AA7" s="2"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="12.75" x14ac:dyDescent="0.15">
-      <c r="A8" s="9"/>
-[...25 lines deleted...]
-      <c r="AA8" s="2"/>
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="12.75" x14ac:dyDescent="0.15">
-      <c r="A9" s="25"/>
-[...25 lines deleted...]
-      <c r="AA9" s="2"/>
+      <c r="A9" s="24"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="F10" s="3"/>
-[...1 lines deleted...]
-      <c r="H10" s="3"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K2:K4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="J2:J4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.37"/>
   <pageSetup paperSize="9" scale="85" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 136</oddFooter>
     <evenFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 137</evenFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>65</vt:lpstr>
       <vt:lpstr>'65'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>