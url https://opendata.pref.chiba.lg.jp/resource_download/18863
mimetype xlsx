--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7CC56E3-0662-4D21-A446-C85CA42D969F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="8505"/>
+    <workbookView xWindow="3075" yWindow="3075" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="69" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'69'!$A$1:$W$46</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'69'!$3:$6</definedName>
   </definedNames>
   <calcPr calcId="162913" iterate="1" iterateCount="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="33">
   <si>
     <t>区　　分</t>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -217,51 +213,51 @@
   </si>
   <si>
     <t>69. 卒後：高等学校 学科別大学・短期大学等への進学者数</t>
     <rPh sb="4" eb="5">
       <t>ソツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コウトウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>平成29年度</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
@@ -463,346 +459,340 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -935,51 +925,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:W46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" customWidth="1"/>
     <col min="2" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="10" width="10.7109375" customWidth="1"/>
     <col min="11" max="14" width="8.7109375" customWidth="1"/>
     <col min="15" max="16" width="10.7109375" customWidth="1"/>
     <col min="17" max="20" width="8.7109375" customWidth="1"/>
     <col min="21" max="23" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
@@ -1009,2991 +999,2990 @@
     <row r="2" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
     </row>
-    <row r="3" spans="1:23" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B3" s="40" t="s">
+    <row r="3" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="48" t="s">
+      <c r="C3" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="49"/>
-[...4 lines deleted...]
-      <c r="I3" s="48" t="s">
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="49"/>
-[...4 lines deleted...]
-      <c r="O3" s="48" t="s">
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="50"/>
-[...4 lines deleted...]
-      <c r="U3" s="43" t="s">
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="V3" s="44"/>
-      <c r="W3" s="45"/>
+      <c r="V3" s="46"/>
+      <c r="W3" s="47"/>
     </row>
     <row r="4" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="38"/>
-[...1 lines deleted...]
-      <c r="C4" s="40" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="37" t="s">
+      <c r="D4" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="40" t="s">
+      <c r="I4" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="J4" s="37" t="s">
+      <c r="J4" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="7" t="s">
+      <c r="K4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="7" t="s">
+      <c r="M4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="8" t="s">
+      <c r="N4" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="O4" s="40" t="s">
+      <c r="O4" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="37" t="s">
+      <c r="P4" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="7" t="s">
+      <c r="Q4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="R4" s="37" t="s">
+      <c r="R4" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="S4" s="7" t="s">
+      <c r="S4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="T4" s="8" t="s">
+      <c r="T4" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="46"/>
-[...1 lines deleted...]
-      <c r="W4" s="47"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="49"/>
     </row>
     <row r="5" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="38"/>
-[...3 lines deleted...]
-      <c r="E5" s="9" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="34"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="38"/>
-      <c r="G5" s="9" t="s">
+      <c r="F5" s="34"/>
+      <c r="G5" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="H5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="38"/>
-[...1 lines deleted...]
-      <c r="K5" s="9" t="s">
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="38"/>
-      <c r="M5" s="9" t="s">
+      <c r="L5" s="34"/>
+      <c r="M5" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="O5" s="38"/>
-[...1 lines deleted...]
-      <c r="Q5" s="9" t="s">
+      <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="R5" s="38"/>
-      <c r="S5" s="9" t="s">
+      <c r="R5" s="34"/>
+      <c r="S5" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="10" t="s">
+      <c r="T5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="U5" s="41" t="s">
+      <c r="U5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="35" t="s">
+      <c r="V5" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="35" t="s">
+      <c r="W5" s="41" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="39"/>
-[...3 lines deleted...]
-      <c r="E6" s="11" t="s">
+      <c r="A6" s="35"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="39"/>
-      <c r="G6" s="11" t="s">
+      <c r="F6" s="35"/>
+      <c r="G6" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="12" t="s">
+      <c r="H6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="I6" s="39"/>
-[...1 lines deleted...]
-      <c r="K6" s="11" t="s">
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="L6" s="39"/>
-      <c r="M6" s="11" t="s">
+      <c r="L6" s="35"/>
+      <c r="M6" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="12" t="s">
+      <c r="N6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="O6" s="39"/>
-[...1 lines deleted...]
-      <c r="Q6" s="11" t="s">
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="R6" s="39"/>
-      <c r="S6" s="11" t="s">
+      <c r="R6" s="35"/>
+      <c r="S6" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="12" t="s">
+      <c r="T6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="42"/>
-[...1 lines deleted...]
-      <c r="W6" s="36"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
     </row>
     <row r="7" spans="1:23" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="13" t="s">
+      <c r="A7" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="13">
         <v>27451</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="14">
         <v>27433</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="14">
         <v>25390</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="14">
         <v>1982</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="14">
         <v>19</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="14">
         <v>42</v>
       </c>
-      <c r="H7" s="15">
-[...2 lines deleted...]
-      <c r="I7" s="15">
+      <c r="H7" s="14">
+        <v>0</v>
+      </c>
+      <c r="I7" s="14">
         <v>13785</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="14">
         <v>13624</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="14">
         <v>145</v>
       </c>
-      <c r="L7" s="16">
+      <c r="L7" s="14">
         <v>13</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="14">
         <v>3</v>
       </c>
-      <c r="N7" s="16">
-[...2 lines deleted...]
-      <c r="O7" s="15">
+      <c r="N7" s="14">
+        <v>0</v>
+      </c>
+      <c r="O7" s="14">
         <v>13648</v>
       </c>
-      <c r="P7" s="15">
+      <c r="P7" s="14">
         <v>11766</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q7" s="14">
         <v>1837</v>
       </c>
-      <c r="R7" s="16">
+      <c r="R7" s="14">
         <v>6</v>
       </c>
-      <c r="S7" s="16">
+      <c r="S7" s="14">
         <v>39</v>
       </c>
-      <c r="T7" s="16">
-[...2 lines deleted...]
-      <c r="U7" s="16">
+      <c r="T7" s="14">
+        <v>0</v>
+      </c>
+      <c r="U7" s="14">
         <v>18</v>
       </c>
-      <c r="V7" s="16">
+      <c r="V7" s="14">
         <v>7</v>
       </c>
-      <c r="W7" s="17">
+      <c r="W7" s="15">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="18" t="s">
+    <row r="8" spans="1:23" s="20" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B8" s="17">
         <v>27466</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="18">
         <v>27450</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="18">
         <v>25594</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="18">
         <v>1800</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="18">
         <v>16</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="18">
         <v>40</v>
       </c>
-      <c r="H8" s="20">
-[...2 lines deleted...]
-      <c r="I8" s="20">
+      <c r="H8" s="18">
+        <v>0</v>
+      </c>
+      <c r="I8" s="18">
         <v>13642</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="18">
         <v>13507</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="18">
         <v>124</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="18">
         <v>11</v>
       </c>
-      <c r="M8" s="20">
-[...5 lines deleted...]
-      <c r="O8" s="20">
+      <c r="M8" s="18">
+        <v>0</v>
+      </c>
+      <c r="N8" s="18">
+        <v>0</v>
+      </c>
+      <c r="O8" s="18">
         <v>13808</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="18">
         <v>12087</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="18">
         <v>1676</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="18">
         <v>5</v>
       </c>
-      <c r="S8" s="20">
+      <c r="S8" s="18">
         <v>40</v>
       </c>
-      <c r="T8" s="20">
-[...2 lines deleted...]
-      <c r="U8" s="20">
+      <c r="T8" s="18">
+        <v>0</v>
+      </c>
+      <c r="U8" s="18">
         <v>16</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="18">
         <v>7</v>
       </c>
-      <c r="W8" s="21">
+      <c r="W8" s="19">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="23"/>
-[...21 lines deleted...]
-      <c r="W9" s="26"/>
+      <c r="A9" s="21"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="23"/>
+      <c r="N9" s="23"/>
+      <c r="O9" s="23"/>
+      <c r="P9" s="23"/>
+      <c r="Q9" s="23"/>
+      <c r="R9" s="23"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+      <c r="U9" s="23"/>
+      <c r="V9" s="23"/>
+      <c r="W9" s="24"/>
     </row>
     <row r="10" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="14">
         <v>25318</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="14">
         <v>25307</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="14">
         <v>23655</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="14">
         <v>1642</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="14">
         <v>10</v>
       </c>
-      <c r="G10" s="15">
-[...5 lines deleted...]
-      <c r="I10" s="15">
+      <c r="G10" s="14">
+        <v>0</v>
+      </c>
+      <c r="H10" s="14">
+        <v>0</v>
+      </c>
+      <c r="I10" s="14">
         <v>12542</v>
       </c>
-      <c r="J10" s="15">
+      <c r="J10" s="14">
         <v>12423</v>
       </c>
-      <c r="K10" s="15">
+      <c r="K10" s="14">
         <v>114</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="14">
         <v>5</v>
       </c>
-      <c r="M10" s="15">
-[...5 lines deleted...]
-      <c r="O10" s="15">
+      <c r="M10" s="14">
+        <v>0</v>
+      </c>
+      <c r="N10" s="14">
+        <v>0</v>
+      </c>
+      <c r="O10" s="14">
         <v>12765</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="14">
         <v>11232</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="14">
         <v>1528</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R10" s="14">
         <v>5</v>
       </c>
-      <c r="S10" s="15">
-[...5 lines deleted...]
-      <c r="U10" s="15">
+      <c r="S10" s="14">
+        <v>0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0</v>
+      </c>
+      <c r="U10" s="14">
         <v>11</v>
       </c>
-      <c r="V10" s="15">
+      <c r="V10" s="14">
         <v>2</v>
       </c>
-      <c r="W10" s="28">
+      <c r="W10" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="14">
         <v>75</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="14">
         <v>75</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="14">
         <v>65</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="14">
         <v>10</v>
       </c>
-      <c r="F11" s="15">
-[...8 lines deleted...]
-      <c r="I11" s="15">
+      <c r="F11" s="14">
+        <v>0</v>
+      </c>
+      <c r="G11" s="14">
+        <v>0</v>
+      </c>
+      <c r="H11" s="14">
+        <v>0</v>
+      </c>
+      <c r="I11" s="14">
         <v>42</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="14">
         <v>39</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="14">
         <v>3</v>
       </c>
-      <c r="L11" s="15">
-[...8 lines deleted...]
-      <c r="O11" s="15">
+      <c r="L11" s="14">
+        <v>0</v>
+      </c>
+      <c r="M11" s="14">
+        <v>0</v>
+      </c>
+      <c r="N11" s="14">
+        <v>0</v>
+      </c>
+      <c r="O11" s="14">
         <v>33</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="14">
         <v>26</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="14">
         <v>7</v>
       </c>
-      <c r="R11" s="15">
-[...14 lines deleted...]
-      <c r="W11" s="28">
+      <c r="R11" s="14">
+        <v>0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0</v>
+      </c>
+      <c r="U11" s="14">
+        <v>0</v>
+      </c>
+      <c r="V11" s="14">
+        <v>0</v>
+      </c>
+      <c r="W11" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="14">
         <v>100</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="14">
         <v>100</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="14">
         <v>98</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="14">
         <v>2</v>
       </c>
-      <c r="F12" s="15">
-[...8 lines deleted...]
-      <c r="I12" s="15">
+      <c r="F12" s="14">
+        <v>0</v>
+      </c>
+      <c r="G12" s="14">
+        <v>0</v>
+      </c>
+      <c r="H12" s="14">
+        <v>0</v>
+      </c>
+      <c r="I12" s="14">
         <v>93</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="14">
         <v>91</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="14">
         <v>2</v>
       </c>
-      <c r="L12" s="15">
-[...8 lines deleted...]
-      <c r="O12" s="15">
+      <c r="L12" s="14">
+        <v>0</v>
+      </c>
+      <c r="M12" s="14">
+        <v>0</v>
+      </c>
+      <c r="N12" s="14">
+        <v>0</v>
+      </c>
+      <c r="O12" s="14">
         <v>7</v>
       </c>
-      <c r="P12" s="15">
+      <c r="P12" s="14">
         <v>7</v>
       </c>
-      <c r="Q12" s="15">
-[...17 lines deleted...]
-      <c r="W12" s="28">
+      <c r="Q12" s="14">
+        <v>0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0</v>
+      </c>
+      <c r="U12" s="14">
+        <v>0</v>
+      </c>
+      <c r="V12" s="14">
+        <v>0</v>
+      </c>
+      <c r="W12" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="15">
+      <c r="B13" s="14">
         <v>769</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C13" s="14">
         <v>768</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="14">
         <v>684</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="14">
         <v>84</v>
       </c>
-      <c r="F13" s="15">
-[...8 lines deleted...]
-      <c r="I13" s="15">
+      <c r="F13" s="14">
+        <v>0</v>
+      </c>
+      <c r="G13" s="14">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14">
+        <v>0</v>
+      </c>
+      <c r="I13" s="14">
         <v>463</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J13" s="14">
         <v>461</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K13" s="14">
         <v>2</v>
       </c>
-      <c r="L13" s="15">
-[...8 lines deleted...]
-      <c r="O13" s="15">
+      <c r="L13" s="14">
+        <v>0</v>
+      </c>
+      <c r="M13" s="14">
+        <v>0</v>
+      </c>
+      <c r="N13" s="14">
+        <v>0</v>
+      </c>
+      <c r="O13" s="14">
         <v>305</v>
       </c>
-      <c r="P13" s="15">
+      <c r="P13" s="14">
         <v>223</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q13" s="14">
         <v>82</v>
       </c>
-      <c r="R13" s="15">
-[...8 lines deleted...]
-      <c r="U13" s="15">
+      <c r="R13" s="14">
+        <v>0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0</v>
+      </c>
+      <c r="U13" s="14">
         <v>1</v>
       </c>
-      <c r="V13" s="15">
+      <c r="V13" s="14">
         <v>1</v>
       </c>
-      <c r="W13" s="28">
+      <c r="W13" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="15">
+      <c r="B14" s="14">
         <v>13</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="14">
         <v>13</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="14">
         <v>7</v>
       </c>
-      <c r="E14" s="15">
-[...2 lines deleted...]
-      <c r="F14" s="15">
+      <c r="E14" s="14">
+        <v>0</v>
+      </c>
+      <c r="F14" s="14">
         <v>6</v>
       </c>
-      <c r="G14" s="15">
-[...5 lines deleted...]
-      <c r="I14" s="15">
+      <c r="G14" s="14">
+        <v>0</v>
+      </c>
+      <c r="H14" s="14">
+        <v>0</v>
+      </c>
+      <c r="I14" s="14">
         <v>13</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="14">
         <v>7</v>
       </c>
-      <c r="K14" s="15">
-[...2 lines deleted...]
-      <c r="L14" s="15">
+      <c r="K14" s="14">
+        <v>0</v>
+      </c>
+      <c r="L14" s="14">
         <v>6</v>
       </c>
-      <c r="M14" s="15">
-[...29 lines deleted...]
-      <c r="W14" s="28">
+      <c r="M14" s="14">
+        <v>0</v>
+      </c>
+      <c r="N14" s="14">
+        <v>0</v>
+      </c>
+      <c r="O14" s="14">
+        <v>0</v>
+      </c>
+      <c r="P14" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0</v>
+      </c>
+      <c r="U14" s="14">
+        <v>0</v>
+      </c>
+      <c r="V14" s="14">
+        <v>0</v>
+      </c>
+      <c r="W14" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="15">
+      <c r="B15" s="14">
         <v>81</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="14">
         <v>81</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="14">
         <v>58</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="14">
         <v>23</v>
       </c>
-      <c r="F15" s="15">
-[...8 lines deleted...]
-      <c r="I15" s="15">
+      <c r="F15" s="14">
+        <v>0</v>
+      </c>
+      <c r="G15" s="14">
+        <v>0</v>
+      </c>
+      <c r="H15" s="14">
+        <v>0</v>
+      </c>
+      <c r="I15" s="14">
         <v>2</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J15" s="14">
         <v>2</v>
       </c>
-      <c r="K15" s="15">
-[...11 lines deleted...]
-      <c r="O15" s="15">
+      <c r="K15" s="14">
+        <v>0</v>
+      </c>
+      <c r="L15" s="14">
+        <v>0</v>
+      </c>
+      <c r="M15" s="14">
+        <v>0</v>
+      </c>
+      <c r="N15" s="14">
+        <v>0</v>
+      </c>
+      <c r="O15" s="14">
         <v>79</v>
       </c>
-      <c r="P15" s="15">
+      <c r="P15" s="14">
         <v>56</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q15" s="14">
         <v>23</v>
       </c>
-      <c r="R15" s="15">
-[...14 lines deleted...]
-      <c r="W15" s="28">
+      <c r="R15" s="14">
+        <v>0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0</v>
+      </c>
+      <c r="U15" s="14">
+        <v>0</v>
+      </c>
+      <c r="V15" s="14">
+        <v>0</v>
+      </c>
+      <c r="W15" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="15">
+      <c r="B16" s="14">
         <v>40</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="14">
         <v>40</v>
       </c>
-      <c r="D16" s="15">
-[...8 lines deleted...]
-      <c r="G16" s="15">
+      <c r="D16" s="14">
+        <v>0</v>
+      </c>
+      <c r="E16" s="14">
+        <v>0</v>
+      </c>
+      <c r="F16" s="14">
+        <v>0</v>
+      </c>
+      <c r="G16" s="14">
         <v>40</v>
       </c>
-      <c r="H16" s="15">
-[...20 lines deleted...]
-      <c r="O16" s="15">
+      <c r="H16" s="14">
+        <v>0</v>
+      </c>
+      <c r="I16" s="14">
+        <v>0</v>
+      </c>
+      <c r="J16" s="14">
+        <v>0</v>
+      </c>
+      <c r="K16" s="14">
+        <v>0</v>
+      </c>
+      <c r="L16" s="14">
+        <v>0</v>
+      </c>
+      <c r="M16" s="14">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14">
+        <v>0</v>
+      </c>
+      <c r="O16" s="14">
         <v>40</v>
       </c>
-      <c r="P16" s="15">
-[...8 lines deleted...]
-      <c r="S16" s="15">
+      <c r="P16" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0</v>
+      </c>
+      <c r="S16" s="14">
         <v>40</v>
       </c>
-      <c r="T16" s="15">
-[...8 lines deleted...]
-      <c r="W16" s="28">
+      <c r="T16" s="14">
+        <v>0</v>
+      </c>
+      <c r="U16" s="14">
+        <v>0</v>
+      </c>
+      <c r="V16" s="14">
+        <v>0</v>
+      </c>
+      <c r="W16" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="15">
+      <c r="B17" s="14">
         <v>35</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="14">
         <v>34</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D17" s="14">
         <v>34</v>
       </c>
-      <c r="E17" s="15">
-[...11 lines deleted...]
-      <c r="I17" s="15">
+      <c r="E17" s="14">
+        <v>0</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0</v>
+      </c>
+      <c r="G17" s="14">
+        <v>0</v>
+      </c>
+      <c r="H17" s="14">
+        <v>0</v>
+      </c>
+      <c r="I17" s="14">
         <v>27</v>
       </c>
-      <c r="J17" s="15">
+      <c r="J17" s="14">
         <v>27</v>
       </c>
-      <c r="K17" s="15">
-[...11 lines deleted...]
-      <c r="O17" s="15">
+      <c r="K17" s="14">
+        <v>0</v>
+      </c>
+      <c r="L17" s="14">
+        <v>0</v>
+      </c>
+      <c r="M17" s="14">
+        <v>0</v>
+      </c>
+      <c r="N17" s="14">
+        <v>0</v>
+      </c>
+      <c r="O17" s="14">
         <v>7</v>
       </c>
-      <c r="P17" s="15">
+      <c r="P17" s="14">
         <v>7</v>
       </c>
-      <c r="Q17" s="15">
-[...11 lines deleted...]
-      <c r="U17" s="15">
+      <c r="Q17" s="14">
+        <v>0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0</v>
+      </c>
+      <c r="U17" s="14">
         <v>1</v>
       </c>
-      <c r="V17" s="15">
+      <c r="V17" s="14">
         <v>1</v>
       </c>
-      <c r="W17" s="28">
+      <c r="W17" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="15">
+      <c r="B18" s="14">
         <v>4</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="14">
         <v>4</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="14">
         <v>3</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E18" s="14">
         <v>1</v>
       </c>
-      <c r="F18" s="15">
-[...8 lines deleted...]
-      <c r="I18" s="15">
+      <c r="F18" s="14">
+        <v>0</v>
+      </c>
+      <c r="G18" s="14">
+        <v>0</v>
+      </c>
+      <c r="H18" s="14">
+        <v>0</v>
+      </c>
+      <c r="I18" s="14">
         <v>1</v>
       </c>
-      <c r="J18" s="15">
+      <c r="J18" s="14">
         <v>1</v>
       </c>
-      <c r="K18" s="15">
-[...11 lines deleted...]
-      <c r="O18" s="15">
+      <c r="K18" s="14">
+        <v>0</v>
+      </c>
+      <c r="L18" s="14">
+        <v>0</v>
+      </c>
+      <c r="M18" s="14">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14">
+        <v>0</v>
+      </c>
+      <c r="O18" s="14">
         <v>3</v>
       </c>
-      <c r="P18" s="15">
+      <c r="P18" s="14">
         <v>2</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="Q18" s="14">
         <v>1</v>
       </c>
-      <c r="R18" s="15">
-[...14 lines deleted...]
-      <c r="W18" s="28">
+      <c r="R18" s="14">
+        <v>0</v>
+      </c>
+      <c r="S18" s="14">
+        <v>0</v>
+      </c>
+      <c r="T18" s="14">
+        <v>0</v>
+      </c>
+      <c r="U18" s="14">
+        <v>0</v>
+      </c>
+      <c r="V18" s="14">
+        <v>0</v>
+      </c>
+      <c r="W18" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="15">
+      <c r="B19" s="14">
         <v>984</v>
       </c>
-      <c r="C19" s="15">
+      <c r="C19" s="14">
         <v>981</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="14">
         <v>955</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="14">
         <v>26</v>
       </c>
-      <c r="F19" s="15">
-[...8 lines deleted...]
-      <c r="I19" s="15">
+      <c r="F19" s="14">
+        <v>0</v>
+      </c>
+      <c r="G19" s="14">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14">
+        <v>0</v>
+      </c>
+      <c r="I19" s="14">
         <v>430</v>
       </c>
-      <c r="J19" s="15">
+      <c r="J19" s="14">
         <v>428</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="14">
         <v>2</v>
       </c>
-      <c r="L19" s="15">
-[...8 lines deleted...]
-      <c r="O19" s="15">
+      <c r="L19" s="14">
+        <v>0</v>
+      </c>
+      <c r="M19" s="14">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="14">
         <v>551</v>
       </c>
-      <c r="P19" s="15">
+      <c r="P19" s="14">
         <v>527</v>
       </c>
-      <c r="Q19" s="15">
+      <c r="Q19" s="14">
         <v>24</v>
       </c>
-      <c r="R19" s="15">
-[...8 lines deleted...]
-      <c r="U19" s="15">
+      <c r="R19" s="14">
+        <v>0</v>
+      </c>
+      <c r="S19" s="14">
+        <v>0</v>
+      </c>
+      <c r="T19" s="14">
+        <v>0</v>
+      </c>
+      <c r="U19" s="14">
         <v>3</v>
       </c>
-      <c r="V19" s="15">
+      <c r="V19" s="14">
         <v>3</v>
       </c>
-      <c r="W19" s="28">
+      <c r="W19" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="15">
+      <c r="B20" s="14">
         <v>47</v>
       </c>
-      <c r="C20" s="15">
+      <c r="C20" s="14">
         <v>47</v>
       </c>
-      <c r="D20" s="15">
+      <c r="D20" s="14">
         <v>35</v>
       </c>
-      <c r="E20" s="15">
+      <c r="E20" s="14">
         <v>12</v>
       </c>
-      <c r="F20" s="15">
-[...8 lines deleted...]
-      <c r="I20" s="15">
+      <c r="F20" s="14">
+        <v>0</v>
+      </c>
+      <c r="G20" s="14">
+        <v>0</v>
+      </c>
+      <c r="H20" s="14">
+        <v>0</v>
+      </c>
+      <c r="I20" s="14">
         <v>29</v>
       </c>
-      <c r="J20" s="15">
+      <c r="J20" s="14">
         <v>28</v>
       </c>
-      <c r="K20" s="15">
+      <c r="K20" s="14">
         <v>1</v>
       </c>
-      <c r="L20" s="15">
-[...8 lines deleted...]
-      <c r="O20" s="15">
+      <c r="L20" s="14">
+        <v>0</v>
+      </c>
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="14">
         <v>18</v>
       </c>
-      <c r="P20" s="15">
+      <c r="P20" s="14">
         <v>7</v>
       </c>
-      <c r="Q20" s="15">
+      <c r="Q20" s="14">
         <v>11</v>
       </c>
-      <c r="R20" s="15">
-[...14 lines deleted...]
-      <c r="W20" s="28">
+      <c r="R20" s="14">
+        <v>0</v>
+      </c>
+      <c r="S20" s="14">
+        <v>0</v>
+      </c>
+      <c r="T20" s="14">
+        <v>0</v>
+      </c>
+      <c r="U20" s="14">
+        <v>0</v>
+      </c>
+      <c r="V20" s="14">
+        <v>0</v>
+      </c>
+      <c r="W20" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="27"/>
-[...21 lines deleted...]
-      <c r="W21" s="28"/>
+      <c r="A21" s="25"/>
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="14"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="14"/>
+      <c r="Q21" s="14"/>
+      <c r="R21" s="14"/>
+      <c r="S21" s="14"/>
+      <c r="T21" s="14"/>
+      <c r="U21" s="14"/>
+      <c r="V21" s="14"/>
+      <c r="W21" s="26"/>
     </row>
     <row r="22" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="30" t="s">
+      <c r="A22" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="15">
+      <c r="B22" s="14">
         <v>27351</v>
       </c>
-      <c r="C22" s="15">
+      <c r="C22" s="14">
         <v>27337</v>
       </c>
-      <c r="D22" s="15">
+      <c r="D22" s="14">
         <v>25490</v>
       </c>
-      <c r="E22" s="15">
+      <c r="E22" s="14">
         <v>1791</v>
       </c>
-      <c r="F22" s="15">
+      <c r="F22" s="14">
         <v>16</v>
       </c>
-      <c r="G22" s="15">
+      <c r="G22" s="14">
         <v>40</v>
       </c>
-      <c r="H22" s="15">
-[...2 lines deleted...]
-      <c r="I22" s="15">
+      <c r="H22" s="14">
+        <v>0</v>
+      </c>
+      <c r="I22" s="14">
         <v>13594</v>
       </c>
-      <c r="J22" s="15">
+      <c r="J22" s="14">
         <v>13462</v>
       </c>
-      <c r="K22" s="15">
+      <c r="K22" s="14">
         <v>121</v>
       </c>
-      <c r="L22" s="15">
+      <c r="L22" s="14">
         <v>11</v>
       </c>
-      <c r="M22" s="15">
-[...5 lines deleted...]
-      <c r="O22" s="15">
+      <c r="M22" s="14">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14">
+        <v>0</v>
+      </c>
+      <c r="O22" s="14">
         <v>13743</v>
       </c>
-      <c r="P22" s="15">
+      <c r="P22" s="14">
         <v>12028</v>
       </c>
-      <c r="Q22" s="15">
+      <c r="Q22" s="14">
         <v>1670</v>
       </c>
-      <c r="R22" s="15">
+      <c r="R22" s="14">
         <v>5</v>
       </c>
-      <c r="S22" s="15">
+      <c r="S22" s="14">
         <v>40</v>
       </c>
-      <c r="T22" s="15">
-[...2 lines deleted...]
-      <c r="U22" s="15">
+      <c r="T22" s="14">
+        <v>0</v>
+      </c>
+      <c r="U22" s="14">
         <v>14</v>
       </c>
-      <c r="V22" s="15">
+      <c r="V22" s="14">
         <v>7</v>
       </c>
-      <c r="W22" s="28">
+      <c r="W22" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="27" t="s">
+      <c r="A23" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="15">
+      <c r="B23" s="14">
         <v>25205</v>
       </c>
-      <c r="C23" s="15">
+      <c r="C23" s="14">
         <v>25196</v>
       </c>
-      <c r="D23" s="15">
+      <c r="D23" s="14">
         <v>23553</v>
       </c>
-      <c r="E23" s="15">
+      <c r="E23" s="14">
         <v>1633</v>
       </c>
-      <c r="F23" s="15">
+      <c r="F23" s="14">
         <v>10</v>
       </c>
-      <c r="G23" s="15">
-[...5 lines deleted...]
-      <c r="I23" s="15">
+      <c r="G23" s="14">
+        <v>0</v>
+      </c>
+      <c r="H23" s="14">
+        <v>0</v>
+      </c>
+      <c r="I23" s="14">
         <v>12496</v>
       </c>
-      <c r="J23" s="15">
+      <c r="J23" s="14">
         <v>12380</v>
       </c>
-      <c r="K23" s="15">
+      <c r="K23" s="14">
         <v>111</v>
       </c>
-      <c r="L23" s="15">
+      <c r="L23" s="14">
         <v>5</v>
       </c>
-      <c r="M23" s="15">
-[...5 lines deleted...]
-      <c r="O23" s="15">
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="14">
         <v>12700</v>
       </c>
-      <c r="P23" s="15">
+      <c r="P23" s="14">
         <v>11173</v>
       </c>
-      <c r="Q23" s="15">
+      <c r="Q23" s="14">
         <v>1522</v>
       </c>
-      <c r="R23" s="15">
+      <c r="R23" s="14">
         <v>5</v>
       </c>
-      <c r="S23" s="15">
-[...5 lines deleted...]
-      <c r="U23" s="15">
+      <c r="S23" s="14">
+        <v>0</v>
+      </c>
+      <c r="T23" s="14">
+        <v>0</v>
+      </c>
+      <c r="U23" s="14">
         <v>9</v>
       </c>
-      <c r="V23" s="15">
+      <c r="V23" s="14">
         <v>2</v>
       </c>
-      <c r="W23" s="28">
+      <c r="W23" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="15">
+      <c r="B24" s="14">
         <v>74</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="14">
         <v>74</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="14">
         <v>64</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="14">
         <v>10</v>
       </c>
-      <c r="F24" s="15">
-[...8 lines deleted...]
-      <c r="I24" s="15">
+      <c r="F24" s="14">
+        <v>0</v>
+      </c>
+      <c r="G24" s="14">
+        <v>0</v>
+      </c>
+      <c r="H24" s="14">
+        <v>0</v>
+      </c>
+      <c r="I24" s="14">
         <v>41</v>
       </c>
-      <c r="J24" s="15">
+      <c r="J24" s="14">
         <v>38</v>
       </c>
-      <c r="K24" s="15">
+      <c r="K24" s="14">
         <v>3</v>
       </c>
-      <c r="L24" s="15">
-[...8 lines deleted...]
-      <c r="O24" s="15">
+      <c r="L24" s="14">
+        <v>0</v>
+      </c>
+      <c r="M24" s="14">
+        <v>0</v>
+      </c>
+      <c r="N24" s="14">
+        <v>0</v>
+      </c>
+      <c r="O24" s="14">
         <v>33</v>
       </c>
-      <c r="P24" s="15">
+      <c r="P24" s="14">
         <v>26</v>
       </c>
-      <c r="Q24" s="15">
+      <c r="Q24" s="14">
         <v>7</v>
       </c>
-      <c r="R24" s="15">
-[...14 lines deleted...]
-      <c r="W24" s="28">
+      <c r="R24" s="14">
+        <v>0</v>
+      </c>
+      <c r="S24" s="14">
+        <v>0</v>
+      </c>
+      <c r="T24" s="14">
+        <v>0</v>
+      </c>
+      <c r="U24" s="14">
+        <v>0</v>
+      </c>
+      <c r="V24" s="14">
+        <v>0</v>
+      </c>
+      <c r="W24" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="29" t="s">
+      <c r="A25" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="15">
+      <c r="B25" s="14">
         <v>100</v>
       </c>
-      <c r="C25" s="15">
+      <c r="C25" s="14">
         <v>100</v>
       </c>
-      <c r="D25" s="15">
+      <c r="D25" s="14">
         <v>98</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="14">
         <v>2</v>
       </c>
-      <c r="F25" s="15">
-[...8 lines deleted...]
-      <c r="I25" s="15">
+      <c r="F25" s="14">
+        <v>0</v>
+      </c>
+      <c r="G25" s="14">
+        <v>0</v>
+      </c>
+      <c r="H25" s="14">
+        <v>0</v>
+      </c>
+      <c r="I25" s="14">
         <v>93</v>
       </c>
-      <c r="J25" s="15">
+      <c r="J25" s="14">
         <v>91</v>
       </c>
-      <c r="K25" s="15">
+      <c r="K25" s="14">
         <v>2</v>
       </c>
-      <c r="L25" s="15">
-[...8 lines deleted...]
-      <c r="O25" s="15">
+      <c r="L25" s="14">
+        <v>0</v>
+      </c>
+      <c r="M25" s="14">
+        <v>0</v>
+      </c>
+      <c r="N25" s="14">
+        <v>0</v>
+      </c>
+      <c r="O25" s="14">
         <v>7</v>
       </c>
-      <c r="P25" s="15">
+      <c r="P25" s="14">
         <v>7</v>
       </c>
-      <c r="Q25" s="15">
-[...17 lines deleted...]
-      <c r="W25" s="28">
+      <c r="Q25" s="14">
+        <v>0</v>
+      </c>
+      <c r="R25" s="14">
+        <v>0</v>
+      </c>
+      <c r="S25" s="14">
+        <v>0</v>
+      </c>
+      <c r="T25" s="14">
+        <v>0</v>
+      </c>
+      <c r="U25" s="14">
+        <v>0</v>
+      </c>
+      <c r="V25" s="14">
+        <v>0</v>
+      </c>
+      <c r="W25" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="15">
+      <c r="B26" s="14">
         <v>768</v>
       </c>
-      <c r="C26" s="15">
+      <c r="C26" s="14">
         <v>767</v>
       </c>
-      <c r="D26" s="15">
+      <c r="D26" s="14">
         <v>683</v>
       </c>
-      <c r="E26" s="15">
+      <c r="E26" s="14">
         <v>84</v>
       </c>
-      <c r="F26" s="15">
-[...8 lines deleted...]
-      <c r="I26" s="15">
+      <c r="F26" s="14">
+        <v>0</v>
+      </c>
+      <c r="G26" s="14">
+        <v>0</v>
+      </c>
+      <c r="H26" s="14">
+        <v>0</v>
+      </c>
+      <c r="I26" s="14">
         <v>462</v>
       </c>
-      <c r="J26" s="15">
+      <c r="J26" s="14">
         <v>460</v>
       </c>
-      <c r="K26" s="15">
+      <c r="K26" s="14">
         <v>2</v>
       </c>
-      <c r="L26" s="15">
-[...8 lines deleted...]
-      <c r="O26" s="15">
+      <c r="L26" s="14">
+        <v>0</v>
+      </c>
+      <c r="M26" s="14">
+        <v>0</v>
+      </c>
+      <c r="N26" s="14">
+        <v>0</v>
+      </c>
+      <c r="O26" s="14">
         <v>305</v>
       </c>
-      <c r="P26" s="15">
+      <c r="P26" s="14">
         <v>223</v>
       </c>
-      <c r="Q26" s="15">
+      <c r="Q26" s="14">
         <v>82</v>
       </c>
-      <c r="R26" s="15">
-[...8 lines deleted...]
-      <c r="U26" s="15">
+      <c r="R26" s="14">
+        <v>0</v>
+      </c>
+      <c r="S26" s="14">
+        <v>0</v>
+      </c>
+      <c r="T26" s="14">
+        <v>0</v>
+      </c>
+      <c r="U26" s="14">
         <v>1</v>
       </c>
-      <c r="V26" s="15">
+      <c r="V26" s="14">
         <v>1</v>
       </c>
-      <c r="W26" s="28">
+      <c r="W26" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="29" t="s">
+      <c r="A27" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="15">
+      <c r="B27" s="14">
         <v>13</v>
       </c>
-      <c r="C27" s="15">
+      <c r="C27" s="14">
         <v>13</v>
       </c>
-      <c r="D27" s="15">
+      <c r="D27" s="14">
         <v>7</v>
       </c>
-      <c r="E27" s="15">
-[...2 lines deleted...]
-      <c r="F27" s="15">
+      <c r="E27" s="14">
+        <v>0</v>
+      </c>
+      <c r="F27" s="14">
         <v>6</v>
       </c>
-      <c r="G27" s="15">
-[...5 lines deleted...]
-      <c r="I27" s="15">
+      <c r="G27" s="14">
+        <v>0</v>
+      </c>
+      <c r="H27" s="14">
+        <v>0</v>
+      </c>
+      <c r="I27" s="14">
         <v>13</v>
       </c>
-      <c r="J27" s="15">
+      <c r="J27" s="14">
         <v>7</v>
       </c>
-      <c r="K27" s="15">
-[...2 lines deleted...]
-      <c r="L27" s="15">
+      <c r="K27" s="14">
+        <v>0</v>
+      </c>
+      <c r="L27" s="14">
         <v>6</v>
       </c>
-      <c r="M27" s="15">
-[...29 lines deleted...]
-      <c r="W27" s="28">
+      <c r="M27" s="14">
+        <v>0</v>
+      </c>
+      <c r="N27" s="14">
+        <v>0</v>
+      </c>
+      <c r="O27" s="14">
+        <v>0</v>
+      </c>
+      <c r="P27" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>0</v>
+      </c>
+      <c r="R27" s="14">
+        <v>0</v>
+      </c>
+      <c r="S27" s="14">
+        <v>0</v>
+      </c>
+      <c r="T27" s="14">
+        <v>0</v>
+      </c>
+      <c r="U27" s="14">
+        <v>0</v>
+      </c>
+      <c r="V27" s="14">
+        <v>0</v>
+      </c>
+      <c r="W27" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="27" t="s">
+      <c r="A28" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="15">
+      <c r="B28" s="14">
         <v>81</v>
       </c>
-      <c r="C28" s="15">
+      <c r="C28" s="14">
         <v>81</v>
       </c>
-      <c r="D28" s="15">
+      <c r="D28" s="14">
         <v>58</v>
       </c>
-      <c r="E28" s="15">
+      <c r="E28" s="14">
         <v>23</v>
       </c>
-      <c r="F28" s="15">
-[...8 lines deleted...]
-      <c r="I28" s="15">
+      <c r="F28" s="14">
+        <v>0</v>
+      </c>
+      <c r="G28" s="14">
+        <v>0</v>
+      </c>
+      <c r="H28" s="14">
+        <v>0</v>
+      </c>
+      <c r="I28" s="14">
         <v>2</v>
       </c>
-      <c r="J28" s="15">
+      <c r="J28" s="14">
         <v>2</v>
       </c>
-      <c r="K28" s="15">
-[...11 lines deleted...]
-      <c r="O28" s="15">
+      <c r="K28" s="14">
+        <v>0</v>
+      </c>
+      <c r="L28" s="14">
+        <v>0</v>
+      </c>
+      <c r="M28" s="14">
+        <v>0</v>
+      </c>
+      <c r="N28" s="14">
+        <v>0</v>
+      </c>
+      <c r="O28" s="14">
         <v>79</v>
       </c>
-      <c r="P28" s="15">
+      <c r="P28" s="14">
         <v>56</v>
       </c>
-      <c r="Q28" s="15">
+      <c r="Q28" s="14">
         <v>23</v>
       </c>
-      <c r="R28" s="15">
-[...14 lines deleted...]
-      <c r="W28" s="28">
+      <c r="R28" s="14">
+        <v>0</v>
+      </c>
+      <c r="S28" s="14">
+        <v>0</v>
+      </c>
+      <c r="T28" s="14">
+        <v>0</v>
+      </c>
+      <c r="U28" s="14">
+        <v>0</v>
+      </c>
+      <c r="V28" s="14">
+        <v>0</v>
+      </c>
+      <c r="W28" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="29" t="s">
+      <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="15">
+      <c r="B29" s="14">
         <v>40</v>
       </c>
-      <c r="C29" s="15">
+      <c r="C29" s="14">
         <v>40</v>
       </c>
-      <c r="D29" s="15">
-[...8 lines deleted...]
-      <c r="G29" s="15">
+      <c r="D29" s="14">
+        <v>0</v>
+      </c>
+      <c r="E29" s="14">
+        <v>0</v>
+      </c>
+      <c r="F29" s="14">
+        <v>0</v>
+      </c>
+      <c r="G29" s="14">
         <v>40</v>
       </c>
-      <c r="H29" s="15">
-[...20 lines deleted...]
-      <c r="O29" s="15">
+      <c r="H29" s="14">
+        <v>0</v>
+      </c>
+      <c r="I29" s="14">
+        <v>0</v>
+      </c>
+      <c r="J29" s="14">
+        <v>0</v>
+      </c>
+      <c r="K29" s="14">
+        <v>0</v>
+      </c>
+      <c r="L29" s="14">
+        <v>0</v>
+      </c>
+      <c r="M29" s="14">
+        <v>0</v>
+      </c>
+      <c r="N29" s="14">
+        <v>0</v>
+      </c>
+      <c r="O29" s="14">
         <v>40</v>
       </c>
-      <c r="P29" s="15">
-[...8 lines deleted...]
-      <c r="S29" s="15">
+      <c r="P29" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="14">
+        <v>0</v>
+      </c>
+      <c r="R29" s="14">
+        <v>0</v>
+      </c>
+      <c r="S29" s="14">
         <v>40</v>
       </c>
-      <c r="T29" s="15">
-[...8 lines deleted...]
-      <c r="W29" s="28">
+      <c r="T29" s="14">
+        <v>0</v>
+      </c>
+      <c r="U29" s="14">
+        <v>0</v>
+      </c>
+      <c r="V29" s="14">
+        <v>0</v>
+      </c>
+      <c r="W29" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="15">
+      <c r="B30" s="14">
         <v>35</v>
       </c>
-      <c r="C30" s="15">
+      <c r="C30" s="14">
         <v>34</v>
       </c>
-      <c r="D30" s="15">
+      <c r="D30" s="14">
         <v>34</v>
       </c>
-      <c r="E30" s="15">
-[...11 lines deleted...]
-      <c r="I30" s="15">
+      <c r="E30" s="14">
+        <v>0</v>
+      </c>
+      <c r="F30" s="14">
+        <v>0</v>
+      </c>
+      <c r="G30" s="14">
+        <v>0</v>
+      </c>
+      <c r="H30" s="14">
+        <v>0</v>
+      </c>
+      <c r="I30" s="14">
         <v>27</v>
       </c>
-      <c r="J30" s="15">
+      <c r="J30" s="14">
         <v>27</v>
       </c>
-      <c r="K30" s="15">
-[...11 lines deleted...]
-      <c r="O30" s="15">
+      <c r="K30" s="14">
+        <v>0</v>
+      </c>
+      <c r="L30" s="14">
+        <v>0</v>
+      </c>
+      <c r="M30" s="14">
+        <v>0</v>
+      </c>
+      <c r="N30" s="14">
+        <v>0</v>
+      </c>
+      <c r="O30" s="14">
         <v>7</v>
       </c>
-      <c r="P30" s="15">
+      <c r="P30" s="14">
         <v>7</v>
       </c>
-      <c r="Q30" s="15">
-[...11 lines deleted...]
-      <c r="U30" s="15">
+      <c r="Q30" s="14">
+        <v>0</v>
+      </c>
+      <c r="R30" s="14">
+        <v>0</v>
+      </c>
+      <c r="S30" s="14">
+        <v>0</v>
+      </c>
+      <c r="T30" s="14">
+        <v>0</v>
+      </c>
+      <c r="U30" s="14">
         <v>1</v>
       </c>
-      <c r="V30" s="15">
+      <c r="V30" s="14">
         <v>1</v>
       </c>
-      <c r="W30" s="28">
+      <c r="W30" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="15">
+      <c r="B31" s="14">
         <v>4</v>
       </c>
-      <c r="C31" s="15">
+      <c r="C31" s="14">
         <v>4</v>
       </c>
-      <c r="D31" s="15">
+      <c r="D31" s="14">
         <v>3</v>
       </c>
-      <c r="E31" s="15">
+      <c r="E31" s="14">
         <v>1</v>
       </c>
-      <c r="F31" s="15">
-[...8 lines deleted...]
-      <c r="I31" s="15">
+      <c r="F31" s="14">
+        <v>0</v>
+      </c>
+      <c r="G31" s="14">
+        <v>0</v>
+      </c>
+      <c r="H31" s="14">
+        <v>0</v>
+      </c>
+      <c r="I31" s="14">
         <v>1</v>
       </c>
-      <c r="J31" s="15">
+      <c r="J31" s="14">
         <v>1</v>
       </c>
-      <c r="K31" s="15">
-[...11 lines deleted...]
-      <c r="O31" s="15">
+      <c r="K31" s="14">
+        <v>0</v>
+      </c>
+      <c r="L31" s="14">
+        <v>0</v>
+      </c>
+      <c r="M31" s="14">
+        <v>0</v>
+      </c>
+      <c r="N31" s="14">
+        <v>0</v>
+      </c>
+      <c r="O31" s="14">
         <v>3</v>
       </c>
-      <c r="P31" s="15">
+      <c r="P31" s="14">
         <v>2</v>
       </c>
-      <c r="Q31" s="15">
+      <c r="Q31" s="14">
         <v>1</v>
       </c>
-      <c r="R31" s="15">
-[...14 lines deleted...]
-      <c r="W31" s="28">
+      <c r="R31" s="14">
+        <v>0</v>
+      </c>
+      <c r="S31" s="14">
+        <v>0</v>
+      </c>
+      <c r="T31" s="14">
+        <v>0</v>
+      </c>
+      <c r="U31" s="14">
+        <v>0</v>
+      </c>
+      <c r="V31" s="14">
+        <v>0</v>
+      </c>
+      <c r="W31" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="15">
+      <c r="B32" s="14">
         <v>984</v>
       </c>
-      <c r="C32" s="15">
+      <c r="C32" s="14">
         <v>981</v>
       </c>
-      <c r="D32" s="15">
+      <c r="D32" s="14">
         <v>955</v>
       </c>
-      <c r="E32" s="15">
+      <c r="E32" s="14">
         <v>26</v>
       </c>
-      <c r="F32" s="15">
-[...8 lines deleted...]
-      <c r="I32" s="15">
+      <c r="F32" s="14">
+        <v>0</v>
+      </c>
+      <c r="G32" s="14">
+        <v>0</v>
+      </c>
+      <c r="H32" s="14">
+        <v>0</v>
+      </c>
+      <c r="I32" s="14">
         <v>430</v>
       </c>
-      <c r="J32" s="15">
+      <c r="J32" s="14">
         <v>428</v>
       </c>
-      <c r="K32" s="15">
+      <c r="K32" s="14">
         <v>2</v>
       </c>
-      <c r="L32" s="15">
-[...8 lines deleted...]
-      <c r="O32" s="15">
+      <c r="L32" s="14">
+        <v>0</v>
+      </c>
+      <c r="M32" s="14">
+        <v>0</v>
+      </c>
+      <c r="N32" s="14">
+        <v>0</v>
+      </c>
+      <c r="O32" s="14">
         <v>551</v>
       </c>
-      <c r="P32" s="15">
+      <c r="P32" s="14">
         <v>527</v>
       </c>
-      <c r="Q32" s="15">
+      <c r="Q32" s="14">
         <v>24</v>
       </c>
-      <c r="R32" s="15">
-[...8 lines deleted...]
-      <c r="U32" s="15">
+      <c r="R32" s="14">
+        <v>0</v>
+      </c>
+      <c r="S32" s="14">
+        <v>0</v>
+      </c>
+      <c r="T32" s="14">
+        <v>0</v>
+      </c>
+      <c r="U32" s="14">
         <v>3</v>
       </c>
-      <c r="V32" s="15">
+      <c r="V32" s="14">
         <v>3</v>
       </c>
-      <c r="W32" s="28">
+      <c r="W32" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="27" t="s">
+      <c r="A33" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="15">
+      <c r="B33" s="14">
         <v>47</v>
       </c>
-      <c r="C33" s="15">
+      <c r="C33" s="14">
         <v>47</v>
       </c>
-      <c r="D33" s="15">
+      <c r="D33" s="14">
         <v>35</v>
       </c>
-      <c r="E33" s="15">
+      <c r="E33" s="14">
         <v>12</v>
       </c>
-      <c r="F33" s="15">
-[...8 lines deleted...]
-      <c r="I33" s="15">
+      <c r="F33" s="14">
+        <v>0</v>
+      </c>
+      <c r="G33" s="14">
+        <v>0</v>
+      </c>
+      <c r="H33" s="14">
+        <v>0</v>
+      </c>
+      <c r="I33" s="14">
         <v>29</v>
       </c>
-      <c r="J33" s="15">
+      <c r="J33" s="14">
         <v>28</v>
       </c>
-      <c r="K33" s="15">
+      <c r="K33" s="14">
         <v>1</v>
       </c>
-      <c r="L33" s="15">
-[...8 lines deleted...]
-      <c r="O33" s="15">
+      <c r="L33" s="14">
+        <v>0</v>
+      </c>
+      <c r="M33" s="14">
+        <v>0</v>
+      </c>
+      <c r="N33" s="14">
+        <v>0</v>
+      </c>
+      <c r="O33" s="14">
         <v>18</v>
       </c>
-      <c r="P33" s="15">
+      <c r="P33" s="14">
         <v>7</v>
       </c>
-      <c r="Q33" s="15">
+      <c r="Q33" s="14">
         <v>11</v>
       </c>
-      <c r="R33" s="15">
-[...14 lines deleted...]
-      <c r="W33" s="28">
+      <c r="R33" s="14">
+        <v>0</v>
+      </c>
+      <c r="S33" s="14">
+        <v>0</v>
+      </c>
+      <c r="T33" s="14">
+        <v>0</v>
+      </c>
+      <c r="U33" s="14">
+        <v>0</v>
+      </c>
+      <c r="V33" s="14">
+        <v>0</v>
+      </c>
+      <c r="W33" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="27"/>
-[...21 lines deleted...]
-      <c r="W34" s="28"/>
+      <c r="A34" s="25"/>
+      <c r="B34" s="14"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="14"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="14"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="14"/>
+      <c r="O34" s="14"/>
+      <c r="P34" s="14"/>
+      <c r="Q34" s="14"/>
+      <c r="R34" s="14"/>
+      <c r="S34" s="14"/>
+      <c r="T34" s="14"/>
+      <c r="U34" s="14"/>
+      <c r="V34" s="14"/>
+      <c r="W34" s="26"/>
     </row>
     <row r="35" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="18" t="s">
+      <c r="A35" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="15">
+      <c r="B35" s="14">
         <v>115</v>
       </c>
-      <c r="C35" s="15">
+      <c r="C35" s="14">
         <v>113</v>
       </c>
-      <c r="D35" s="15">
+      <c r="D35" s="14">
         <v>104</v>
       </c>
-      <c r="E35" s="15">
+      <c r="E35" s="14">
         <v>9</v>
       </c>
-      <c r="F35" s="15">
-[...8 lines deleted...]
-      <c r="I35" s="15">
+      <c r="F35" s="14">
+        <v>0</v>
+      </c>
+      <c r="G35" s="14">
+        <v>0</v>
+      </c>
+      <c r="H35" s="14">
+        <v>0</v>
+      </c>
+      <c r="I35" s="14">
         <v>48</v>
       </c>
-      <c r="J35" s="15">
+      <c r="J35" s="14">
         <v>45</v>
       </c>
-      <c r="K35" s="15">
+      <c r="K35" s="14">
         <v>3</v>
       </c>
-      <c r="L35" s="15">
-[...8 lines deleted...]
-      <c r="O35" s="15">
+      <c r="L35" s="14">
+        <v>0</v>
+      </c>
+      <c r="M35" s="14">
+        <v>0</v>
+      </c>
+      <c r="N35" s="14">
+        <v>0</v>
+      </c>
+      <c r="O35" s="14">
         <v>65</v>
       </c>
-      <c r="P35" s="15">
+      <c r="P35" s="14">
         <v>59</v>
       </c>
-      <c r="Q35" s="15">
+      <c r="Q35" s="14">
         <v>6</v>
       </c>
-      <c r="R35" s="15">
-[...8 lines deleted...]
-      <c r="U35" s="15">
+      <c r="R35" s="14">
+        <v>0</v>
+      </c>
+      <c r="S35" s="14">
+        <v>0</v>
+      </c>
+      <c r="T35" s="14">
+        <v>0</v>
+      </c>
+      <c r="U35" s="14">
         <v>2</v>
       </c>
-      <c r="V35" s="15">
-[...2 lines deleted...]
-      <c r="W35" s="28">
+      <c r="V35" s="14">
+        <v>0</v>
+      </c>
+      <c r="W35" s="26">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="27" t="s">
+      <c r="A36" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="15">
+      <c r="B36" s="14">
         <v>113</v>
       </c>
-      <c r="C36" s="15">
+      <c r="C36" s="14">
         <v>111</v>
       </c>
-      <c r="D36" s="15">
+      <c r="D36" s="14">
         <v>102</v>
       </c>
-      <c r="E36" s="15">
+      <c r="E36" s="14">
         <v>9</v>
       </c>
-      <c r="F36" s="15">
-[...8 lines deleted...]
-      <c r="I36" s="15">
+      <c r="F36" s="14">
+        <v>0</v>
+      </c>
+      <c r="G36" s="14">
+        <v>0</v>
+      </c>
+      <c r="H36" s="14">
+        <v>0</v>
+      </c>
+      <c r="I36" s="14">
         <v>46</v>
       </c>
-      <c r="J36" s="15">
+      <c r="J36" s="14">
         <v>43</v>
       </c>
-      <c r="K36" s="15">
+      <c r="K36" s="14">
         <v>3</v>
       </c>
-      <c r="L36" s="15">
-[...8 lines deleted...]
-      <c r="O36" s="15">
+      <c r="L36" s="14">
+        <v>0</v>
+      </c>
+      <c r="M36" s="14">
+        <v>0</v>
+      </c>
+      <c r="N36" s="14">
+        <v>0</v>
+      </c>
+      <c r="O36" s="14">
         <v>65</v>
       </c>
-      <c r="P36" s="15">
+      <c r="P36" s="14">
         <v>59</v>
       </c>
-      <c r="Q36" s="15">
+      <c r="Q36" s="14">
         <v>6</v>
       </c>
-      <c r="R36" s="15">
-[...8 lines deleted...]
-      <c r="U36" s="15">
+      <c r="R36" s="14">
+        <v>0</v>
+      </c>
+      <c r="S36" s="14">
+        <v>0</v>
+      </c>
+      <c r="T36" s="14">
+        <v>0</v>
+      </c>
+      <c r="U36" s="14">
         <v>2</v>
       </c>
-      <c r="V36" s="15">
-[...2 lines deleted...]
-      <c r="W36" s="28">
+      <c r="V36" s="14">
+        <v>0</v>
+      </c>
+      <c r="W36" s="26">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="29" t="s">
+      <c r="A37" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="15">
+      <c r="B37" s="14">
         <v>1</v>
       </c>
-      <c r="C37" s="15">
+      <c r="C37" s="14">
         <v>1</v>
       </c>
-      <c r="D37" s="15">
+      <c r="D37" s="14">
         <v>1</v>
       </c>
-      <c r="E37" s="15">
-[...11 lines deleted...]
-      <c r="I37" s="15">
+      <c r="E37" s="14">
+        <v>0</v>
+      </c>
+      <c r="F37" s="14">
+        <v>0</v>
+      </c>
+      <c r="G37" s="14">
+        <v>0</v>
+      </c>
+      <c r="H37" s="14">
+        <v>0</v>
+      </c>
+      <c r="I37" s="14">
         <v>1</v>
       </c>
-      <c r="J37" s="15">
+      <c r="J37" s="14">
         <v>1</v>
       </c>
-      <c r="K37" s="15">
-[...35 lines deleted...]
-      <c r="W37" s="28">
+      <c r="K37" s="14">
+        <v>0</v>
+      </c>
+      <c r="L37" s="14">
+        <v>0</v>
+      </c>
+      <c r="M37" s="14">
+        <v>0</v>
+      </c>
+      <c r="N37" s="14">
+        <v>0</v>
+      </c>
+      <c r="O37" s="14">
+        <v>0</v>
+      </c>
+      <c r="P37" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="14">
+        <v>0</v>
+      </c>
+      <c r="R37" s="14">
+        <v>0</v>
+      </c>
+      <c r="S37" s="14">
+        <v>0</v>
+      </c>
+      <c r="T37" s="14">
+        <v>0</v>
+      </c>
+      <c r="U37" s="14">
+        <v>0</v>
+      </c>
+      <c r="V37" s="14">
+        <v>0</v>
+      </c>
+      <c r="W37" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="29" t="s">
+      <c r="A38" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B38" s="15">
-[...62 lines deleted...]
-      <c r="W38" s="28">
+      <c r="B38" s="14">
+        <v>0</v>
+      </c>
+      <c r="C38" s="14">
+        <v>0</v>
+      </c>
+      <c r="D38" s="14">
+        <v>0</v>
+      </c>
+      <c r="E38" s="14">
+        <v>0</v>
+      </c>
+      <c r="F38" s="14">
+        <v>0</v>
+      </c>
+      <c r="G38" s="14">
+        <v>0</v>
+      </c>
+      <c r="H38" s="14">
+        <v>0</v>
+      </c>
+      <c r="I38" s="14">
+        <v>0</v>
+      </c>
+      <c r="J38" s="14">
+        <v>0</v>
+      </c>
+      <c r="K38" s="14">
+        <v>0</v>
+      </c>
+      <c r="L38" s="14">
+        <v>0</v>
+      </c>
+      <c r="M38" s="14">
+        <v>0</v>
+      </c>
+      <c r="N38" s="14">
+        <v>0</v>
+      </c>
+      <c r="O38" s="14">
+        <v>0</v>
+      </c>
+      <c r="P38" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="14">
+        <v>0</v>
+      </c>
+      <c r="R38" s="14">
+        <v>0</v>
+      </c>
+      <c r="S38" s="14">
+        <v>0</v>
+      </c>
+      <c r="T38" s="14">
+        <v>0</v>
+      </c>
+      <c r="U38" s="14">
+        <v>0</v>
+      </c>
+      <c r="V38" s="14">
+        <v>0</v>
+      </c>
+      <c r="W38" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="27" t="s">
+      <c r="A39" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B39" s="15">
+      <c r="B39" s="14">
         <v>1</v>
       </c>
-      <c r="C39" s="15">
+      <c r="C39" s="14">
         <v>1</v>
       </c>
-      <c r="D39" s="15">
+      <c r="D39" s="14">
         <v>1</v>
       </c>
-      <c r="E39" s="15">
-[...11 lines deleted...]
-      <c r="I39" s="15">
+      <c r="E39" s="14">
+        <v>0</v>
+      </c>
+      <c r="F39" s="14">
+        <v>0</v>
+      </c>
+      <c r="G39" s="14">
+        <v>0</v>
+      </c>
+      <c r="H39" s="14">
+        <v>0</v>
+      </c>
+      <c r="I39" s="14">
         <v>1</v>
       </c>
-      <c r="J39" s="15">
+      <c r="J39" s="14">
         <v>1</v>
       </c>
-      <c r="K39" s="15">
-[...35 lines deleted...]
-      <c r="W39" s="28">
+      <c r="K39" s="14">
+        <v>0</v>
+      </c>
+      <c r="L39" s="14">
+        <v>0</v>
+      </c>
+      <c r="M39" s="14">
+        <v>0</v>
+      </c>
+      <c r="N39" s="14">
+        <v>0</v>
+      </c>
+      <c r="O39" s="14">
+        <v>0</v>
+      </c>
+      <c r="P39" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="14">
+        <v>0</v>
+      </c>
+      <c r="R39" s="14">
+        <v>0</v>
+      </c>
+      <c r="S39" s="14">
+        <v>0</v>
+      </c>
+      <c r="T39" s="14">
+        <v>0</v>
+      </c>
+      <c r="U39" s="14">
+        <v>0</v>
+      </c>
+      <c r="V39" s="14">
+        <v>0</v>
+      </c>
+      <c r="W39" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="15">
-[...62 lines deleted...]
-      <c r="W40" s="28">
+      <c r="B40" s="14">
+        <v>0</v>
+      </c>
+      <c r="C40" s="14">
+        <v>0</v>
+      </c>
+      <c r="D40" s="14">
+        <v>0</v>
+      </c>
+      <c r="E40" s="14">
+        <v>0</v>
+      </c>
+      <c r="F40" s="14">
+        <v>0</v>
+      </c>
+      <c r="G40" s="14">
+        <v>0</v>
+      </c>
+      <c r="H40" s="14">
+        <v>0</v>
+      </c>
+      <c r="I40" s="14">
+        <v>0</v>
+      </c>
+      <c r="J40" s="14">
+        <v>0</v>
+      </c>
+      <c r="K40" s="14">
+        <v>0</v>
+      </c>
+      <c r="L40" s="14">
+        <v>0</v>
+      </c>
+      <c r="M40" s="14">
+        <v>0</v>
+      </c>
+      <c r="N40" s="14">
+        <v>0</v>
+      </c>
+      <c r="O40" s="14">
+        <v>0</v>
+      </c>
+      <c r="P40" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="14">
+        <v>0</v>
+      </c>
+      <c r="R40" s="14">
+        <v>0</v>
+      </c>
+      <c r="S40" s="14">
+        <v>0</v>
+      </c>
+      <c r="T40" s="14">
+        <v>0</v>
+      </c>
+      <c r="U40" s="14">
+        <v>0</v>
+      </c>
+      <c r="V40" s="14">
+        <v>0</v>
+      </c>
+      <c r="W40" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="27" t="s">
+      <c r="A41" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="15">
-[...62 lines deleted...]
-      <c r="W41" s="28">
+      <c r="B41" s="14">
+        <v>0</v>
+      </c>
+      <c r="C41" s="14">
+        <v>0</v>
+      </c>
+      <c r="D41" s="14">
+        <v>0</v>
+      </c>
+      <c r="E41" s="14">
+        <v>0</v>
+      </c>
+      <c r="F41" s="14">
+        <v>0</v>
+      </c>
+      <c r="G41" s="14">
+        <v>0</v>
+      </c>
+      <c r="H41" s="14">
+        <v>0</v>
+      </c>
+      <c r="I41" s="14">
+        <v>0</v>
+      </c>
+      <c r="J41" s="14">
+        <v>0</v>
+      </c>
+      <c r="K41" s="14">
+        <v>0</v>
+      </c>
+      <c r="L41" s="14">
+        <v>0</v>
+      </c>
+      <c r="M41" s="14">
+        <v>0</v>
+      </c>
+      <c r="N41" s="14">
+        <v>0</v>
+      </c>
+      <c r="O41" s="14">
+        <v>0</v>
+      </c>
+      <c r="P41" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="14">
+        <v>0</v>
+      </c>
+      <c r="R41" s="14">
+        <v>0</v>
+      </c>
+      <c r="S41" s="14">
+        <v>0</v>
+      </c>
+      <c r="T41" s="14">
+        <v>0</v>
+      </c>
+      <c r="U41" s="14">
+        <v>0</v>
+      </c>
+      <c r="V41" s="14">
+        <v>0</v>
+      </c>
+      <c r="W41" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="29" t="s">
+      <c r="A42" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B42" s="15">
-[...62 lines deleted...]
-      <c r="W42" s="28">
+      <c r="B42" s="14">
+        <v>0</v>
+      </c>
+      <c r="C42" s="14">
+        <v>0</v>
+      </c>
+      <c r="D42" s="14">
+        <v>0</v>
+      </c>
+      <c r="E42" s="14">
+        <v>0</v>
+      </c>
+      <c r="F42" s="14">
+        <v>0</v>
+      </c>
+      <c r="G42" s="14">
+        <v>0</v>
+      </c>
+      <c r="H42" s="14">
+        <v>0</v>
+      </c>
+      <c r="I42" s="14">
+        <v>0</v>
+      </c>
+      <c r="J42" s="14">
+        <v>0</v>
+      </c>
+      <c r="K42" s="14">
+        <v>0</v>
+      </c>
+      <c r="L42" s="14">
+        <v>0</v>
+      </c>
+      <c r="M42" s="14">
+        <v>0</v>
+      </c>
+      <c r="N42" s="14">
+        <v>0</v>
+      </c>
+      <c r="O42" s="14">
+        <v>0</v>
+      </c>
+      <c r="P42" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="14">
+        <v>0</v>
+      </c>
+      <c r="R42" s="14">
+        <v>0</v>
+      </c>
+      <c r="S42" s="14">
+        <v>0</v>
+      </c>
+      <c r="T42" s="14">
+        <v>0</v>
+      </c>
+      <c r="U42" s="14">
+        <v>0</v>
+      </c>
+      <c r="V42" s="14">
+        <v>0</v>
+      </c>
+      <c r="W42" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="29" t="s">
+      <c r="A43" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="15">
-[...62 lines deleted...]
-      <c r="W43" s="28">
+      <c r="B43" s="14">
+        <v>0</v>
+      </c>
+      <c r="C43" s="14">
+        <v>0</v>
+      </c>
+      <c r="D43" s="14">
+        <v>0</v>
+      </c>
+      <c r="E43" s="14">
+        <v>0</v>
+      </c>
+      <c r="F43" s="14">
+        <v>0</v>
+      </c>
+      <c r="G43" s="14">
+        <v>0</v>
+      </c>
+      <c r="H43" s="14">
+        <v>0</v>
+      </c>
+      <c r="I43" s="14">
+        <v>0</v>
+      </c>
+      <c r="J43" s="14">
+        <v>0</v>
+      </c>
+      <c r="K43" s="14">
+        <v>0</v>
+      </c>
+      <c r="L43" s="14">
+        <v>0</v>
+      </c>
+      <c r="M43" s="14">
+        <v>0</v>
+      </c>
+      <c r="N43" s="14">
+        <v>0</v>
+      </c>
+      <c r="O43" s="14">
+        <v>0</v>
+      </c>
+      <c r="P43" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="14">
+        <v>0</v>
+      </c>
+      <c r="R43" s="14">
+        <v>0</v>
+      </c>
+      <c r="S43" s="14">
+        <v>0</v>
+      </c>
+      <c r="T43" s="14">
+        <v>0</v>
+      </c>
+      <c r="U43" s="14">
+        <v>0</v>
+      </c>
+      <c r="V43" s="14">
+        <v>0</v>
+      </c>
+      <c r="W43" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="29" t="s">
+      <c r="A44" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="15">
-[...62 lines deleted...]
-      <c r="W44" s="28">
+      <c r="B44" s="14">
+        <v>0</v>
+      </c>
+      <c r="C44" s="14">
+        <v>0</v>
+      </c>
+      <c r="D44" s="14">
+        <v>0</v>
+      </c>
+      <c r="E44" s="14">
+        <v>0</v>
+      </c>
+      <c r="F44" s="14">
+        <v>0</v>
+      </c>
+      <c r="G44" s="14">
+        <v>0</v>
+      </c>
+      <c r="H44" s="14">
+        <v>0</v>
+      </c>
+      <c r="I44" s="14">
+        <v>0</v>
+      </c>
+      <c r="J44" s="14">
+        <v>0</v>
+      </c>
+      <c r="K44" s="14">
+        <v>0</v>
+      </c>
+      <c r="L44" s="14">
+        <v>0</v>
+      </c>
+      <c r="M44" s="14">
+        <v>0</v>
+      </c>
+      <c r="N44" s="14">
+        <v>0</v>
+      </c>
+      <c r="O44" s="14">
+        <v>0</v>
+      </c>
+      <c r="P44" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="14">
+        <v>0</v>
+      </c>
+      <c r="R44" s="14">
+        <v>0</v>
+      </c>
+      <c r="S44" s="14">
+        <v>0</v>
+      </c>
+      <c r="T44" s="14">
+        <v>0</v>
+      </c>
+      <c r="U44" s="14">
+        <v>0</v>
+      </c>
+      <c r="V44" s="14">
+        <v>0</v>
+      </c>
+      <c r="W44" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="29" t="s">
+      <c r="A45" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B45" s="15">
-[...62 lines deleted...]
-      <c r="W45" s="28">
+      <c r="B45" s="14">
+        <v>0</v>
+      </c>
+      <c r="C45" s="14">
+        <v>0</v>
+      </c>
+      <c r="D45" s="14">
+        <v>0</v>
+      </c>
+      <c r="E45" s="14">
+        <v>0</v>
+      </c>
+      <c r="F45" s="14">
+        <v>0</v>
+      </c>
+      <c r="G45" s="14">
+        <v>0</v>
+      </c>
+      <c r="H45" s="14">
+        <v>0</v>
+      </c>
+      <c r="I45" s="14">
+        <v>0</v>
+      </c>
+      <c r="J45" s="14">
+        <v>0</v>
+      </c>
+      <c r="K45" s="14">
+        <v>0</v>
+      </c>
+      <c r="L45" s="14">
+        <v>0</v>
+      </c>
+      <c r="M45" s="14">
+        <v>0</v>
+      </c>
+      <c r="N45" s="14">
+        <v>0</v>
+      </c>
+      <c r="O45" s="14">
+        <v>0</v>
+      </c>
+      <c r="P45" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="14">
+        <v>0</v>
+      </c>
+      <c r="R45" s="14">
+        <v>0</v>
+      </c>
+      <c r="S45" s="14">
+        <v>0</v>
+      </c>
+      <c r="T45" s="14">
+        <v>0</v>
+      </c>
+      <c r="U45" s="14">
+        <v>0</v>
+      </c>
+      <c r="V45" s="14">
+        <v>0</v>
+      </c>
+      <c r="W45" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="31" t="s">
+      <c r="A46" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="B46" s="32">
-[...62 lines deleted...]
-      <c r="W46" s="34">
+      <c r="B46" s="30">
+        <v>0</v>
+      </c>
+      <c r="C46" s="31">
+        <v>0</v>
+      </c>
+      <c r="D46" s="31">
+        <v>0</v>
+      </c>
+      <c r="E46" s="31">
+        <v>0</v>
+      </c>
+      <c r="F46" s="31">
+        <v>0</v>
+      </c>
+      <c r="G46" s="31">
+        <v>0</v>
+      </c>
+      <c r="H46" s="31">
+        <v>0</v>
+      </c>
+      <c r="I46" s="31">
+        <v>0</v>
+      </c>
+      <c r="J46" s="31">
+        <v>0</v>
+      </c>
+      <c r="K46" s="31">
+        <v>0</v>
+      </c>
+      <c r="L46" s="31">
+        <v>0</v>
+      </c>
+      <c r="M46" s="31">
+        <v>0</v>
+      </c>
+      <c r="N46" s="31">
+        <v>0</v>
+      </c>
+      <c r="O46" s="31">
+        <v>0</v>
+      </c>
+      <c r="P46" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="31">
+        <v>0</v>
+      </c>
+      <c r="R46" s="31">
+        <v>0</v>
+      </c>
+      <c r="S46" s="31">
+        <v>0</v>
+      </c>
+      <c r="T46" s="31">
+        <v>0</v>
+      </c>
+      <c r="U46" s="31">
+        <v>0</v>
+      </c>
+      <c r="V46" s="31">
+        <v>0</v>
+      </c>
+      <c r="W46" s="32">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="J4:J6"/>
+    <mergeCell ref="L4:L6"/>
+    <mergeCell ref="O4:O6"/>
+    <mergeCell ref="P4:P6"/>
+    <mergeCell ref="R4:R6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="U3:W4"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="I3:N3"/>
     <mergeCell ref="O3:T3"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="F4:F6"/>
     <mergeCell ref="I4:I6"/>
-    <mergeCell ref="V5:V6"/>
-[...7 lines deleted...]
-    <mergeCell ref="U3:W4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>69</vt:lpstr>
       <vt:lpstr>'69'!Print_Area</vt:lpstr>
       <vt:lpstr>'69'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>