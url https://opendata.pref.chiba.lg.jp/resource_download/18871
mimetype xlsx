--- v0 (2026-03-07)
+++ v1 (2026-06-07)
@@ -1,64 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FF7ABA7-DA58-4D66-860C-B34E5BA7F9C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="18315" windowHeight="8505"/>
+    <workbookView xWindow="1770" yWindow="1770" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="77" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'77'!$A$1:$J$28</definedName>
   </definedNames>
-  <calcPr calcId="162913" refMode="R1C1"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="35">
   <si>
     <t xml:space="preserve">   （国立＋公立）</t>
     <rPh sb="4" eb="5">
       <t>クニ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>コウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区　　分</t>
   </si>
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>障害種別</t>
     <rPh sb="0" eb="2">
       <t>ショウガイ</t>
@@ -285,51 +294,51 @@
     <t>不動産業・
 物品賃貸業</t>
     <rPh sb="6" eb="8">
       <t>ブッピン</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>チンタイギョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>宿泊業・飲食
 サービス業</t>
     <rPh sb="4" eb="6">
       <t>インショク</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
@@ -491,346 +500,331 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -963,871 +957,869 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="16" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="10.7109375" style="16"/>
+    <col min="1" max="1" width="21.7109375" customWidth="1"/>
+    <col min="2" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="7" width="7.140625" customWidth="1"/>
+    <col min="8" max="8" width="8.28515625" customWidth="1"/>
+    <col min="9" max="9" width="7.7109375" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
-    <row r="2" spans="1:10" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:10" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
-      <c r="E2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
     </row>
-    <row r="3" spans="1:10" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="45" t="s">
+    <row r="3" spans="1:10" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="9"/>
-[...1 lines deleted...]
-      <c r="E3" s="48" t="s">
+      <c r="C3" s="8"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="48"/>
-[...7 lines deleted...]
-      <c r="B4" s="48" t="s">
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+    </row>
+    <row r="4" spans="1:10" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="C4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="48" t="s">
+      <c r="D4" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="48" t="s">
+      <c r="E4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="49" t="s">
+      <c r="F4" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="49" t="s">
+      <c r="G4" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="49" t="s">
+      <c r="H4" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="44" t="s">
+      <c r="I4" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="44" t="s">
+      <c r="J4" s="39" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="J5" s="44"/>
+    <row r="5" spans="1:10" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
     </row>
     <row r="6" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="11" t="s">
+      <c r="A6" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="11">
         <v>355</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="11">
         <v>241</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="12">
         <v>114</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="13">
         <v>355</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="11">
         <v>2</v>
       </c>
-      <c r="G6" s="12">
+      <c r="G6" s="11">
         <v>2</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="11">
         <v>347</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="11">
         <v>4</v>
       </c>
-      <c r="J6" s="15">
-[...4 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="J6" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="16">
         <v>411</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="16">
         <v>292</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="17">
         <v>119</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="18">
         <v>411</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="16">
         <v>1</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="16">
         <v>13</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="16">
         <v>391</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="16">
         <v>6</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="23"/>
-[...8 lines deleted...]
-      <c r="J8" s="25"/>
+      <c r="A8" s="20"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="22"/>
     </row>
     <row r="9" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="25">
         <v>11</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="25">
         <v>7</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="26">
         <v>4</v>
       </c>
-      <c r="E9" s="31">
+      <c r="E9" s="27">
         <v>11</v>
       </c>
-      <c r="F9" s="32">
-[...5 lines deleted...]
-      <c r="H9" s="32">
+      <c r="F9" s="25">
+        <v>0</v>
+      </c>
+      <c r="G9" s="25">
+        <v>0</v>
+      </c>
+      <c r="H9" s="25">
         <v>11</v>
       </c>
-      <c r="I9" s="33">
-[...2 lines deleted...]
-      <c r="J9" s="34">
+      <c r="I9" s="28">
+        <v>0</v>
+      </c>
+      <c r="J9" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="35" t="s">
+      <c r="A10" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="29">
-[...23 lines deleted...]
-      <c r="J10" s="34">
+      <c r="B10" s="25">
+        <v>0</v>
+      </c>
+      <c r="C10" s="25">
+        <v>0</v>
+      </c>
+      <c r="D10" s="26">
+        <v>0</v>
+      </c>
+      <c r="E10" s="27">
+        <v>0</v>
+      </c>
+      <c r="F10" s="25">
+        <v>0</v>
+      </c>
+      <c r="G10" s="25">
+        <v>0</v>
+      </c>
+      <c r="H10" s="25">
+        <v>0</v>
+      </c>
+      <c r="I10" s="25">
+        <v>0</v>
+      </c>
+      <c r="J10" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="29">
+      <c r="B11" s="25">
         <v>1</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="25">
         <v>1</v>
       </c>
-      <c r="D11" s="30">
-[...2 lines deleted...]
-      <c r="E11" s="31">
+      <c r="D11" s="26">
+        <v>0</v>
+      </c>
+      <c r="E11" s="27">
         <v>1</v>
       </c>
-      <c r="F11" s="32">
-[...5 lines deleted...]
-      <c r="H11" s="32">
+      <c r="F11" s="25">
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="25">
         <v>1</v>
       </c>
-      <c r="I11" s="33">
-[...2 lines deleted...]
-      <c r="J11" s="34">
+      <c r="I11" s="28">
+        <v>0</v>
+      </c>
+      <c r="J11" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="35" t="s">
+      <c r="A12" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="25">
         <v>8</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="25">
         <v>7</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="26">
         <v>1</v>
       </c>
-      <c r="E12" s="31">
+      <c r="E12" s="27">
         <v>8</v>
       </c>
-      <c r="F12" s="32">
-[...5 lines deleted...]
-      <c r="H12" s="32">
+      <c r="F12" s="25">
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="25">
         <v>8</v>
       </c>
-      <c r="I12" s="33">
-[...2 lines deleted...]
-      <c r="J12" s="34">
+      <c r="I12" s="28">
+        <v>0</v>
+      </c>
+      <c r="J12" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="35" t="s">
+      <c r="A13" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="29">
+      <c r="B13" s="25">
         <v>47</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="25">
         <v>37</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="26">
         <v>10</v>
       </c>
-      <c r="E13" s="31">
+      <c r="E13" s="27">
         <v>47</v>
       </c>
-      <c r="F13" s="32">
-[...2 lines deleted...]
-      <c r="G13" s="32">
+      <c r="F13" s="25">
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
         <v>4</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="25">
         <v>43</v>
       </c>
-      <c r="I13" s="33">
-[...2 lines deleted...]
-      <c r="J13" s="34">
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="28" t="s">
+      <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="29">
-[...23 lines deleted...]
-      <c r="J14" s="34">
+      <c r="B14" s="25">
+        <v>0</v>
+      </c>
+      <c r="C14" s="25">
+        <v>0</v>
+      </c>
+      <c r="D14" s="26">
+        <v>0</v>
+      </c>
+      <c r="E14" s="27">
+        <v>0</v>
+      </c>
+      <c r="F14" s="25">
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="25">
+        <v>0</v>
+      </c>
+      <c r="I14" s="25">
+        <v>0</v>
+      </c>
+      <c r="J14" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="35" t="s">
+      <c r="A15" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="29">
+      <c r="B15" s="25">
         <v>3</v>
       </c>
-      <c r="C15" s="29">
+      <c r="C15" s="25">
         <v>2</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="26">
         <v>1</v>
       </c>
-      <c r="E15" s="31">
+      <c r="E15" s="27">
         <v>3</v>
       </c>
-      <c r="F15" s="32">
-[...5 lines deleted...]
-      <c r="H15" s="32">
+      <c r="F15" s="25">
+        <v>0</v>
+      </c>
+      <c r="G15" s="25">
+        <v>0</v>
+      </c>
+      <c r="H15" s="25">
         <v>3</v>
       </c>
-      <c r="I15" s="32">
-[...2 lines deleted...]
-      <c r="J15" s="34">
+      <c r="I15" s="25">
+        <v>0</v>
+      </c>
+      <c r="J15" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="35" t="s">
+      <c r="A16" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="29">
+      <c r="B16" s="25">
         <v>38</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="25">
         <v>34</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="26">
         <v>4</v>
       </c>
-      <c r="E16" s="31">
+      <c r="E16" s="27">
         <v>38</v>
       </c>
-      <c r="F16" s="32">
-[...2 lines deleted...]
-      <c r="G16" s="32">
+      <c r="F16" s="25">
+        <v>0</v>
+      </c>
+      <c r="G16" s="25">
         <v>1</v>
       </c>
-      <c r="H16" s="32">
+      <c r="H16" s="25">
         <v>37</v>
       </c>
-      <c r="I16" s="33">
-[...2 lines deleted...]
-      <c r="J16" s="34">
+      <c r="I16" s="28">
+        <v>0</v>
+      </c>
+      <c r="J16" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="28" t="s">
+      <c r="A17" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="29">
+      <c r="B17" s="25">
         <v>101</v>
       </c>
-      <c r="C17" s="29">
+      <c r="C17" s="25">
         <v>69</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="26">
         <v>32</v>
       </c>
-      <c r="E17" s="31">
+      <c r="E17" s="27">
         <v>101</v>
       </c>
-      <c r="F17" s="32">
-[...2 lines deleted...]
-      <c r="G17" s="32">
+      <c r="F17" s="25">
+        <v>0</v>
+      </c>
+      <c r="G17" s="25">
         <v>3</v>
       </c>
-      <c r="H17" s="32">
+      <c r="H17" s="25">
         <v>98</v>
       </c>
-      <c r="I17" s="33">
-[...2 lines deleted...]
-      <c r="J17" s="34">
+      <c r="I17" s="28">
+        <v>0</v>
+      </c>
+      <c r="J17" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="28" t="s">
+      <c r="A18" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="29">
+      <c r="B18" s="25">
         <v>10</v>
       </c>
-      <c r="C18" s="29">
+      <c r="C18" s="25">
         <v>8</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="26">
         <v>2</v>
       </c>
-      <c r="E18" s="31">
+      <c r="E18" s="27">
         <v>10</v>
       </c>
-      <c r="F18" s="32">
-[...2 lines deleted...]
-      <c r="G18" s="32">
+      <c r="F18" s="25">
+        <v>0</v>
+      </c>
+      <c r="G18" s="25">
         <v>3</v>
       </c>
-      <c r="H18" s="32">
+      <c r="H18" s="25">
         <v>6</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="28">
         <v>1</v>
       </c>
-      <c r="J18" s="34">
+      <c r="J18" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="28" t="s">
+      <c r="A19" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="29">
+      <c r="B19" s="25">
         <v>23</v>
       </c>
-      <c r="C19" s="29">
+      <c r="C19" s="25">
         <v>15</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="26">
         <v>8</v>
       </c>
-      <c r="E19" s="31">
+      <c r="E19" s="27">
         <v>23</v>
       </c>
-      <c r="F19" s="32">
-[...5 lines deleted...]
-      <c r="H19" s="32">
+      <c r="F19" s="25">
+        <v>0</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="25">
         <v>23</v>
       </c>
-      <c r="I19" s="33">
-[...2 lines deleted...]
-      <c r="J19" s="34">
+      <c r="I19" s="28">
+        <v>0</v>
+      </c>
+      <c r="J19" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="28" t="s">
+      <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="29">
+      <c r="B20" s="25">
         <v>9</v>
       </c>
-      <c r="C20" s="29">
+      <c r="C20" s="25">
         <v>8</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="26">
         <v>1</v>
       </c>
-      <c r="E20" s="31">
+      <c r="E20" s="27">
         <v>9</v>
       </c>
-      <c r="F20" s="32">
-[...5 lines deleted...]
-      <c r="H20" s="32">
+      <c r="F20" s="25">
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="25">
         <v>9</v>
       </c>
-      <c r="I20" s="33">
-[...2 lines deleted...]
-      <c r="J20" s="34">
+      <c r="I20" s="28">
+        <v>0</v>
+      </c>
+      <c r="J20" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="36" t="s">
+      <c r="A21" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="29">
+      <c r="B21" s="25">
         <v>42</v>
       </c>
-      <c r="C21" s="29">
+      <c r="C21" s="25">
         <v>26</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="26">
         <v>16</v>
       </c>
-      <c r="E21" s="31">
+      <c r="E21" s="27">
         <v>42</v>
       </c>
-      <c r="F21" s="32">
-[...2 lines deleted...]
-      <c r="G21" s="32">
+      <c r="F21" s="25">
+        <v>0</v>
+      </c>
+      <c r="G21" s="25">
         <v>1</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="25">
         <v>41</v>
       </c>
-      <c r="I21" s="33">
-[...2 lines deleted...]
-      <c r="J21" s="34">
+      <c r="I21" s="28">
+        <v>0</v>
+      </c>
+      <c r="J21" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="28" t="s">
+      <c r="A22" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="29">
+      <c r="B22" s="25">
         <v>21</v>
       </c>
-      <c r="C22" s="29">
+      <c r="C22" s="25">
         <v>11</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="26">
         <v>10</v>
       </c>
-      <c r="E22" s="31">
+      <c r="E22" s="27">
         <v>21</v>
       </c>
-      <c r="F22" s="32">
-[...2 lines deleted...]
-      <c r="G22" s="32">
+      <c r="F22" s="25">
+        <v>0</v>
+      </c>
+      <c r="G22" s="25">
         <v>1</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="25">
         <v>20</v>
       </c>
-      <c r="I22" s="33">
-[...2 lines deleted...]
-      <c r="J22" s="34">
+      <c r="I22" s="28">
+        <v>0</v>
+      </c>
+      <c r="J22" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="28" t="s">
+      <c r="A23" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="29">
+      <c r="B23" s="25">
         <v>5</v>
       </c>
-      <c r="C23" s="29">
+      <c r="C23" s="25">
         <v>4</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="26">
         <v>1</v>
       </c>
-      <c r="E23" s="31">
+      <c r="E23" s="27">
         <v>5</v>
       </c>
-      <c r="F23" s="32">
-[...5 lines deleted...]
-      <c r="H23" s="32">
+      <c r="F23" s="25">
+        <v>0</v>
+      </c>
+      <c r="G23" s="25">
+        <v>0</v>
+      </c>
+      <c r="H23" s="25">
         <v>5</v>
       </c>
-      <c r="I23" s="33">
-[...2 lines deleted...]
-      <c r="J23" s="34">
+      <c r="I23" s="28">
+        <v>0</v>
+      </c>
+      <c r="J23" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="28" t="s">
+      <c r="A24" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="29">
+      <c r="B24" s="25">
         <v>35</v>
       </c>
-      <c r="C24" s="29">
+      <c r="C24" s="25">
         <v>19</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="26">
         <v>16</v>
       </c>
-      <c r="E24" s="31">
+      <c r="E24" s="27">
         <v>35</v>
       </c>
-      <c r="F24" s="32">
+      <c r="F24" s="25">
         <v>1</v>
       </c>
-      <c r="G24" s="32">
-[...2 lines deleted...]
-      <c r="H24" s="32">
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="25">
         <v>33</v>
       </c>
-      <c r="I24" s="33">
+      <c r="I24" s="28">
         <v>1</v>
       </c>
-      <c r="J24" s="34">
+      <c r="J24" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="35" t="s">
+      <c r="A25" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="29">
+      <c r="B25" s="25">
         <v>6</v>
       </c>
-      <c r="C25" s="29">
+      <c r="C25" s="25">
         <v>4</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="26">
         <v>2</v>
       </c>
-      <c r="E25" s="31">
+      <c r="E25" s="27">
         <v>6</v>
       </c>
-      <c r="F25" s="32">
-[...5 lines deleted...]
-      <c r="H25" s="32">
+      <c r="F25" s="25">
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="25">
         <v>6</v>
       </c>
-      <c r="I25" s="33">
-[...2 lines deleted...]
-      <c r="J25" s="34">
+      <c r="I25" s="28">
+        <v>0</v>
+      </c>
+      <c r="J25" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="37" t="s">
+      <c r="A26" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="29">
+      <c r="B26" s="25">
         <v>38</v>
       </c>
-      <c r="C26" s="29">
+      <c r="C26" s="25">
         <v>33</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="26">
         <v>5</v>
       </c>
-      <c r="E26" s="31">
+      <c r="E26" s="27">
         <v>38</v>
       </c>
-      <c r="F26" s="32">
-[...5 lines deleted...]
-      <c r="H26" s="32">
+      <c r="F26" s="25">
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="25">
         <v>34</v>
       </c>
-      <c r="I26" s="33">
+      <c r="I26" s="28">
         <v>4</v>
       </c>
-      <c r="J26" s="34">
+      <c r="J26" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="37" t="s">
+      <c r="A27" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="29">
+      <c r="B27" s="25">
         <v>10</v>
       </c>
-      <c r="C27" s="29">
+      <c r="C27" s="25">
         <v>4</v>
       </c>
-      <c r="D27" s="30">
+      <c r="D27" s="26">
         <v>6</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E27" s="27">
         <v>10</v>
       </c>
-      <c r="F27" s="32">
-[...5 lines deleted...]
-      <c r="H27" s="32">
+      <c r="F27" s="25">
+        <v>0</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="25">
         <v>10</v>
       </c>
-      <c r="I27" s="33">
-[...2 lines deleted...]
-      <c r="J27" s="34">
+      <c r="I27" s="28">
+        <v>0</v>
+      </c>
+      <c r="J27" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="38" t="s">
+      <c r="A28" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="39">
+      <c r="B28" s="34">
         <v>3</v>
       </c>
-      <c r="C28" s="40">
+      <c r="C28" s="35">
         <v>3</v>
       </c>
-      <c r="D28" s="41">
-[...2 lines deleted...]
-      <c r="E28" s="39">
+      <c r="D28" s="36">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
         <v>3</v>
       </c>
-      <c r="F28" s="40">
-[...5 lines deleted...]
-      <c r="H28" s="40">
+      <c r="F28" s="35">
+        <v>0</v>
+      </c>
+      <c r="G28" s="35">
+        <v>0</v>
+      </c>
+      <c r="H28" s="35">
         <v>3</v>
       </c>
-      <c r="I28" s="42">
-[...2 lines deleted...]
-      <c r="J28" s="43">
+      <c r="I28" s="37">
+        <v>0</v>
+      </c>
+      <c r="J28" s="38">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="E3:J3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.82677165354330717" right="0.82677165354330717" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 152</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -1837,42 +1829,41 @@
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>77</vt:lpstr>
       <vt:lpstr>'77'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>