--- v0 (2026-03-09)
+++ v1 (2026-06-07)
@@ -1,73 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F358998-629D-4AEA-B945-D6813429F282}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">'[1]216入力'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1'!$A$1:$N$40</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N38" i="1" l="1"/>
   <c r="M38" i="1"/>
   <c r="L38" i="1"/>
   <c r="J38" i="1"/>
   <c r="I38" i="1"/>
   <c r="H38" i="1"/>
   <c r="G38" i="1"/>
   <c r="F38" i="1"/>
   <c r="E38" i="1"/>
   <c r="D38" i="1"/>
   <c r="C38" i="1"/>
   <c r="K29" i="1"/>
   <c r="K28" i="1" s="1"/>
   <c r="K38" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -271,51 +278,51 @@
   </si>
   <si>
     <t>（注） 「学級数欄」の幼保連携型認定こども園は,在学（園）者数０～５歳児のうち,３～５歳児の学級数である。</t>
     <rPh sb="29" eb="30">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>　 　  「在学（園）者数」欄の高等学校は,本科,専攻科の合計数で,特別支援学校は,幼稚部,小学部,中学部,高等部の合計である。</t>
     <rPh sb="9" eb="10">
       <t>エン</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ショウ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>チュウガク</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;;\-"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -893,66 +900,66 @@
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
@@ -1035,83 +1042,83 @@
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
-    <cellStyle name="桁区切り 2" xfId="2"/>
+    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="4"/>
-    <cellStyle name="標準 3" xfId="3"/>
+    <cellStyle name="標準 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF00FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\UserData\s.kwshm2\Desktop\&#32113;&#35336;&#24180;&#37969;\216%20&#26032;&#65288;&#32207;&#25324;&#34920;H30&#26356;&#26032;1&#26376;6&#26085;&#65289;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="216 印刷"/>
       <sheetName val="216入力"/>
       <sheetName val="H30データ一覧"/>
       <sheetName val="H30総括表 (2)"/>
       <sheetName val="（参考）H29速報総括表"/>
       <sheetName val="参考 H28 確報の総括表"/>
       <sheetName val="参考H28データ（大学等）"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -1357,51 +1364,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF00FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.625" style="6" customWidth="1"/>
     <col min="2" max="2" width="5.5" style="6" customWidth="1"/>
     <col min="3" max="4" width="5.625" style="6" customWidth="1"/>
     <col min="5" max="5" width="4.625" style="6" customWidth="1"/>
     <col min="6" max="6" width="6.875" style="6" customWidth="1"/>
     <col min="7" max="9" width="7.625" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.125" style="6" customWidth="1"/>
     <col min="11" max="11" width="7.25" style="6" customWidth="1"/>
     <col min="12" max="12" width="6.625" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.5" style="6" customWidth="1"/>
     <col min="14" max="14" width="6.875" style="6" customWidth="1"/>
     <col min="15" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
@@ -3023,42 +3030,41 @@
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>'1'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>