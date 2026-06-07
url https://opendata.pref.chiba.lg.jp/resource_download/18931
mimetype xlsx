--- v0 (2026-03-09)
+++ v1 (2026-06-07)
@@ -1,68 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{762BF2AE-6C70-4F44-B0D3-3DC510CB1E98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="1815" yWindow="1815" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="24" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24'!$A$1:$G$14</definedName>
   </definedNames>
-  <calcPr calcId="162913" refMode="R1C1"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G6" i="1" l="1"/>
   <c r="F6" i="1"/>
   <c r="E6" i="1"/>
   <c r="D6" i="1"/>
   <c r="C6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="19">
   <si>
     <t>24. 中学校 種類別特別支援学級生徒数</t>
     <rPh sb="4" eb="5">
       <t>チュウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>トクベツ</t>
     </rPh>
@@ -128,51 +135,51 @@
   </si>
   <si>
     <t>病弱・身体虚弱</t>
   </si>
   <si>
     <t>弱視</t>
   </si>
   <si>
     <t>難聴</t>
   </si>
   <si>
     <t>言語障害</t>
   </si>
   <si>
     <t>自閉症・
 情緒障害</t>
     <rPh sb="0" eb="3">
       <t>ジヘイショウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
@@ -331,167 +338,164 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -732,366 +736,364 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="L7" sqref="L7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="20.7109375" customWidth="1"/>
+    <col min="2" max="7" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="2" spans="1:7" s="7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="6"/>
     </row>
     <row r="3" spans="1:7" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="C3" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="31" t="s">
+      <c r="D3" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="32"/>
-[...1 lines deleted...]
-      <c r="G3" s="33"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="32"/>
     </row>
     <row r="4" spans="1:7" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="29"/>
-[...5 lines deleted...]
-      <c r="G4" s="36"/>
+      <c r="A4" s="28"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="35"/>
     </row>
     <row r="5" spans="1:7" s="7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="30"/>
-[...1 lines deleted...]
-      <c r="C5" s="30"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
       <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="10">
         <v>321</v>
       </c>
       <c r="C6" s="11">
         <f>SUM(C8:C14)</f>
         <v>695</v>
       </c>
       <c r="D6" s="11">
         <f>SUM(D8:D14)</f>
         <v>3102</v>
       </c>
       <c r="E6" s="11">
         <f>SUM(E8:E14)</f>
         <v>1025</v>
       </c>
       <c r="F6" s="11">
         <f>SUM(F8:F14)</f>
         <v>1067</v>
       </c>
       <c r="G6" s="12">
         <f>SUM(G8:G14)</f>
         <v>1010</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="14"/>
-[...5 lines deleted...]
-      <c r="G7" s="17"/>
+      <c r="A7" s="13"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="15"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="15"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14" t="s">
+      <c r="A8" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="15" t="s">
+      <c r="B8" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="15">
         <v>385</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="15">
         <v>1825</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="17">
         <v>609</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="17">
         <v>598</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G8" s="18">
         <v>618</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="20" t="s">
+      <c r="A9" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="15" t="s">
+      <c r="B9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="15">
         <v>1</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="15">
         <v>2</v>
       </c>
-      <c r="E9" s="21">
-[...2 lines deleted...]
-      <c r="F9" s="21">
+      <c r="E9" s="20">
+        <v>0</v>
+      </c>
+      <c r="F9" s="20">
         <v>2</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="14" t="s">
+      <c r="A10" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="15">
         <v>2</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="15">
         <v>4</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="17">
         <v>3</v>
       </c>
-      <c r="F10" s="18">
-[...2 lines deleted...]
-      <c r="G10" s="19">
+      <c r="F10" s="17">
+        <v>0</v>
+      </c>
+      <c r="G10" s="18">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="14" t="s">
+      <c r="A11" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="15" t="s">
+      <c r="B11" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>1</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="15">
         <v>1</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="20">
         <v>1</v>
       </c>
-      <c r="F11" s="18">
-[...2 lines deleted...]
-      <c r="G11" s="22">
+      <c r="F11" s="17">
+        <v>0</v>
+      </c>
+      <c r="G11" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>4</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="15">
         <v>7</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E12" s="17">
         <v>3</v>
       </c>
-      <c r="F12" s="18">
-[...2 lines deleted...]
-      <c r="G12" s="19">
+      <c r="F12" s="17">
+        <v>0</v>
+      </c>
+      <c r="G12" s="18">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="20" t="s">
+      <c r="A13" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="15" t="s">
+      <c r="B13" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="21">
-[...11 lines deleted...]
-      <c r="G13" s="19">
+      <c r="C13" s="20">
+        <v>0</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0</v>
+      </c>
+      <c r="E13" s="17">
+        <v>0</v>
+      </c>
+      <c r="F13" s="17">
+        <v>0</v>
+      </c>
+      <c r="G13" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="23" t="s">
+      <c r="A14" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="24" t="s">
+      <c r="B14" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="24">
         <v>302</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="24">
         <v>1263</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="25">
         <v>409</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F14" s="25">
         <v>467</v>
       </c>
-      <c r="G14" s="27">
+      <c r="G14" s="26">
         <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:G4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 68</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24</vt:lpstr>
       <vt:lpstr>'24'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>