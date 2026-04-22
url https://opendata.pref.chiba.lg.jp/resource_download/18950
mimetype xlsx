--- v0 (2026-03-08)
+++ v1 (2026-04-22)
@@ -1,83 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8382458-71CD-408C-8813-EF52E3A55134}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="3930" yWindow="3930" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="41" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'41'!$A$1:$M$18</definedName>
   </definedNames>
-  <calcPr calcId="162913" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M6" i="1" l="1"/>
   <c r="L6" i="1"/>
   <c r="K6" i="1"/>
   <c r="I6" i="1"/>
   <c r="E6" i="1" s="1"/>
   <c r="H6" i="1"/>
+  <c r="D6" i="1" s="1"/>
   <c r="G6" i="1"/>
-  <c r="D6" i="1"/>
   <c r="J6" i="1" l="1"/>
   <c r="F6" i="1"/>
   <c r="B6" i="1" s="1"/>
   <c r="C6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="22">
   <si>
     <t>41. 高等学校 課程別学科数（本科）</t>
     <rPh sb="4" eb="6">
       <t>コウトウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カテイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ガッカ</t>
@@ -224,51 +231,51 @@
       <t>フクシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>総合学科</t>
     <rPh sb="0" eb="2">
       <t>ソウゴウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ガッカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
@@ -457,124 +464,121 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -835,102 +839,102 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.28515625" customWidth="1"/>
     <col min="2" max="4" width="6.7109375" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="6.7109375" customWidth="1"/>
     <col min="9" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.7109375" customWidth="1"/>
     <col min="13" max="13" width="5.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="3"/>
     </row>
     <row r="3" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="28"/>
-[...2 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="28"/>
-[...2 lines deleted...]
-      <c r="J3" s="27" t="s">
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="28"/>
-[...1 lines deleted...]
-      <c r="M3" s="29"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="28"/>
     </row>
     <row r="4" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="26"/>
+      <c r="A4" s="25"/>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1021,548 +1025,537 @@
       </c>
       <c r="I6" s="13">
         <f>SUM(I8:I18)</f>
         <v>15</v>
       </c>
       <c r="J6" s="13">
         <f>SUM(K6:M6)</f>
         <v>66</v>
       </c>
       <c r="K6" s="13">
         <f>SUM(K8:K18)</f>
         <v>66</v>
       </c>
       <c r="L6" s="13">
         <f>SUM(L8:L18)</f>
         <v>0</v>
       </c>
       <c r="M6" s="14">
         <f>SUM(M8:M18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="7"/>
       <c r="B7" s="17"/>
-      <c r="C7" s="18"/>
-[...9 lines deleted...]
-      <c r="M7" s="19"/>
+      <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="19">
         <v>162</v>
       </c>
       <c r="C8" s="15">
         <v>149</v>
       </c>
       <c r="D8" s="15">
         <v>2</v>
       </c>
       <c r="E8" s="15">
         <v>11</v>
       </c>
       <c r="F8" s="15">
         <v>109</v>
       </c>
       <c r="G8" s="15">
         <v>96</v>
       </c>
       <c r="H8" s="15">
         <v>2</v>
       </c>
       <c r="I8" s="15">
         <v>11</v>
       </c>
       <c r="J8" s="15">
         <v>53</v>
       </c>
       <c r="K8" s="15">
         <v>53</v>
       </c>
       <c r="L8" s="15">
         <v>0</v>
       </c>
       <c r="M8" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="19">
         <v>12</v>
       </c>
       <c r="C9" s="15">
         <v>12</v>
       </c>
       <c r="D9" s="15">
         <v>0</v>
       </c>
       <c r="E9" s="15">
         <v>0</v>
       </c>
       <c r="F9" s="15">
         <v>11</v>
       </c>
       <c r="G9" s="15">
         <v>11</v>
       </c>
       <c r="H9" s="15">
         <v>0</v>
       </c>
       <c r="I9" s="15">
         <v>0</v>
       </c>
       <c r="J9" s="15">
         <v>1</v>
       </c>
       <c r="K9" s="15">
         <v>1</v>
       </c>
       <c r="L9" s="15">
         <v>0</v>
       </c>
       <c r="M9" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="19">
         <v>8</v>
       </c>
       <c r="C10" s="15">
         <v>6</v>
       </c>
       <c r="D10" s="15">
         <v>0</v>
       </c>
       <c r="E10" s="15">
         <v>2</v>
       </c>
       <c r="F10" s="15">
         <v>8</v>
       </c>
       <c r="G10" s="15">
         <v>6</v>
       </c>
       <c r="H10" s="15">
         <v>0</v>
       </c>
       <c r="I10" s="15">
         <v>2</v>
       </c>
       <c r="J10" s="15">
         <v>0</v>
       </c>
       <c r="K10" s="15">
         <v>0</v>
       </c>
       <c r="L10" s="15">
         <v>0</v>
       </c>
       <c r="M10" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="19">
         <v>16</v>
       </c>
       <c r="C11" s="15">
         <v>13</v>
       </c>
       <c r="D11" s="15">
         <v>1</v>
       </c>
       <c r="E11" s="15">
         <v>2</v>
       </c>
       <c r="F11" s="15">
         <v>13</v>
       </c>
       <c r="G11" s="15">
         <v>10</v>
       </c>
       <c r="H11" s="15">
         <v>1</v>
       </c>
       <c r="I11" s="15">
         <v>2</v>
       </c>
       <c r="J11" s="15">
         <v>3</v>
       </c>
       <c r="K11" s="15">
         <v>3</v>
       </c>
       <c r="L11" s="15">
         <v>0</v>
       </c>
       <c r="M11" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="19">
         <v>2</v>
       </c>
       <c r="C12" s="15">
         <v>2</v>
       </c>
       <c r="D12" s="15">
         <v>0</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <v>2</v>
       </c>
       <c r="G12" s="15">
         <v>2</v>
       </c>
       <c r="H12" s="15">
         <v>0</v>
       </c>
       <c r="I12" s="15">
         <v>0</v>
       </c>
       <c r="J12" s="15">
         <v>0</v>
       </c>
       <c r="K12" s="15">
         <v>0</v>
       </c>
       <c r="L12" s="15">
         <v>0</v>
       </c>
       <c r="M12" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="20">
+      <c r="B13" s="19">
         <v>8</v>
       </c>
       <c r="C13" s="15">
         <v>8</v>
       </c>
       <c r="D13" s="15">
         <v>0</v>
       </c>
       <c r="E13" s="15">
         <v>0</v>
       </c>
       <c r="F13" s="15">
         <v>5</v>
       </c>
       <c r="G13" s="15">
         <v>5</v>
       </c>
       <c r="H13" s="15">
         <v>0</v>
       </c>
       <c r="I13" s="15">
         <v>0</v>
       </c>
       <c r="J13" s="15">
         <v>3</v>
       </c>
       <c r="K13" s="15">
         <v>3</v>
       </c>
       <c r="L13" s="15">
         <v>0</v>
       </c>
       <c r="M13" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="20">
+      <c r="B14" s="19">
         <v>1</v>
       </c>
       <c r="C14" s="15">
         <v>1</v>
       </c>
       <c r="D14" s="15">
         <v>0</v>
       </c>
       <c r="E14" s="15">
         <v>0</v>
       </c>
       <c r="F14" s="15">
         <v>1</v>
       </c>
       <c r="G14" s="15">
         <v>1</v>
       </c>
       <c r="H14" s="15">
         <v>0</v>
       </c>
       <c r="I14" s="15">
         <v>0</v>
       </c>
       <c r="J14" s="15">
         <v>0</v>
       </c>
       <c r="K14" s="15">
         <v>0</v>
       </c>
       <c r="L14" s="15">
         <v>0</v>
       </c>
       <c r="M14" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="20">
+      <c r="B15" s="19">
         <v>2</v>
       </c>
       <c r="C15" s="15">
         <v>2</v>
       </c>
       <c r="D15" s="15">
         <v>0</v>
       </c>
       <c r="E15" s="15">
         <v>0</v>
       </c>
       <c r="F15" s="15">
         <v>2</v>
       </c>
       <c r="G15" s="15">
         <v>2</v>
       </c>
       <c r="H15" s="15">
         <v>0</v>
       </c>
       <c r="I15" s="15">
         <v>0</v>
       </c>
       <c r="J15" s="15">
         <v>0</v>
       </c>
       <c r="K15" s="15">
         <v>0</v>
       </c>
       <c r="L15" s="15">
         <v>0</v>
       </c>
       <c r="M15" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="19">
         <v>1</v>
       </c>
       <c r="C16" s="15">
         <v>1</v>
       </c>
       <c r="D16" s="15">
         <v>0</v>
       </c>
       <c r="E16" s="15">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>1</v>
       </c>
       <c r="G16" s="15">
         <v>1</v>
       </c>
       <c r="H16" s="15">
         <v>0</v>
       </c>
       <c r="I16" s="15">
         <v>0</v>
       </c>
       <c r="J16" s="15">
         <v>0</v>
       </c>
       <c r="K16" s="15">
         <v>0</v>
       </c>
       <c r="L16" s="15">
         <v>0</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="19">
         <v>26</v>
       </c>
       <c r="C17" s="15">
         <v>26</v>
       </c>
       <c r="D17" s="15">
         <v>0</v>
       </c>
       <c r="E17" s="15">
         <v>0</v>
       </c>
       <c r="F17" s="15">
         <v>20</v>
       </c>
       <c r="G17" s="15">
         <v>20</v>
       </c>
       <c r="H17" s="15">
         <v>0</v>
       </c>
       <c r="I17" s="15">
         <v>0</v>
       </c>
       <c r="J17" s="15">
         <v>6</v>
       </c>
       <c r="K17" s="15">
         <v>6</v>
       </c>
       <c r="L17" s="15">
         <v>0</v>
       </c>
       <c r="M17" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="22">
+      <c r="B18" s="21">
         <v>5</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="22">
         <v>5</v>
       </c>
-      <c r="D18" s="23">
-[...5 lines deleted...]
-      <c r="F18" s="23">
+      <c r="D18" s="22">
+        <v>0</v>
+      </c>
+      <c r="E18" s="22">
+        <v>0</v>
+      </c>
+      <c r="F18" s="22">
         <v>5</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="22">
         <v>5</v>
       </c>
-      <c r="H18" s="23">
-[...14 lines deleted...]
-      <c r="M18" s="24">
+      <c r="H18" s="22">
+        <v>0</v>
+      </c>
+      <c r="I18" s="22">
+        <v>0</v>
+      </c>
+      <c r="J18" s="22">
+        <v>0</v>
+      </c>
+      <c r="K18" s="22">
+        <v>0</v>
+      </c>
+      <c r="L18" s="22">
+        <v>0</v>
+      </c>
+      <c r="M18" s="23">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.92" right="0.98" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.31"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 83</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>41</vt:lpstr>
       <vt:lpstr>'41'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>