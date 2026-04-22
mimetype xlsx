--- v0 (2026-03-08)
+++ v1 (2026-04-22)
@@ -1,117 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A38123D-70AC-4419-9E1D-3145C0FBDA9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="42-5" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'42-5'!$A$1:$A$138</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'42-5'!$A$1:$V$68</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'42-5'!$1:$5</definedName>
   </definedNames>
-  <calcPr calcId="162913" refMode="R1C1"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V9" i="1" l="1"/>
   <c r="U9" i="1"/>
   <c r="T9" i="1"/>
   <c r="S9" i="1"/>
-  <c r="D9" i="1" s="1"/>
   <c r="R9" i="1"/>
   <c r="Q9" i="1"/>
   <c r="P9" i="1"/>
   <c r="O9" i="1"/>
   <c r="N9" i="1"/>
   <c r="M9" i="1"/>
   <c r="L9" i="1"/>
   <c r="K9" i="1"/>
   <c r="J9" i="1"/>
   <c r="I9" i="1"/>
   <c r="H9" i="1"/>
   <c r="G9" i="1"/>
   <c r="F9" i="1"/>
   <c r="C9" i="1"/>
   <c r="B9" i="1"/>
   <c r="V7" i="1"/>
   <c r="U7" i="1"/>
   <c r="T7" i="1"/>
   <c r="S7" i="1"/>
   <c r="R7" i="1"/>
   <c r="Q7" i="1"/>
   <c r="P7" i="1"/>
   <c r="O7" i="1"/>
   <c r="N7" i="1"/>
   <c r="M7" i="1"/>
   <c r="L7" i="1"/>
   <c r="K7" i="1"/>
   <c r="J7" i="1"/>
   <c r="I7" i="1"/>
   <c r="H7" i="1"/>
   <c r="G7" i="1"/>
   <c r="F7" i="1"/>
   <c r="C7" i="1"/>
   <c r="B7" i="1"/>
-  <c r="E7" i="1" l="1"/>
+  <c r="D9" i="1" l="1"/>
+  <c r="E7" i="1"/>
   <c r="E9" i="1"/>
   <c r="D7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="76">
   <si>
     <t>42. 高等学校 学年別生徒数</t>
     <rPh sb="4" eb="6">
       <t>コウトウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ガクネンベツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>セイト</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
@@ -373,51 +380,51 @@
   <si>
     <t>長生村</t>
   </si>
   <si>
     <t>白子町</t>
   </si>
   <si>
     <t>長柄町</t>
   </si>
   <si>
     <t>長南町</t>
   </si>
   <si>
     <t>大多喜町</t>
   </si>
   <si>
     <t>御宿町</t>
   </si>
   <si>
     <t>鋸南町</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
@@ -622,134 +629,131 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1032,64 +1036,64 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:V138"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="7" customWidth="1"/>
     <col min="2" max="8" width="8.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="12" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
-    <col min="13" max="15" width="6.7109375" style="31" bestFit="1" customWidth="1"/>
+    <col min="13" max="15" width="6.7109375" style="30" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="4.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="10.7109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="2" customFormat="1" ht="17.25" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
@@ -1103,119 +1107,119 @@
         <v>1</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
     </row>
     <row r="3" spans="1:22" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="35"/>
-[...1 lines deleted...]
-      <c r="E3" s="40" t="s">
+      <c r="C3" s="34"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="41"/>
-[...3 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
       <c r="K3" s="8"/>
-      <c r="L3" s="41" t="s">
+      <c r="L3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="41"/>
-[...4 lines deleted...]
-      <c r="R3" s="41"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
       <c r="S3" s="9"/>
-      <c r="T3" s="34" t="s">
+      <c r="T3" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="U3" s="35"/>
-      <c r="V3" s="36"/>
+      <c r="U3" s="34"/>
+      <c r="V3" s="35"/>
     </row>
     <row r="4" spans="1:22" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="32"/>
-[...2 lines deleted...]
-      <c r="D4" s="39"/>
+      <c r="A4" s="31"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="38"/>
       <c r="E4" s="11"/>
       <c r="F4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="11"/>
       <c r="I4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="12"/>
       <c r="K4" s="11"/>
       <c r="L4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="12"/>
       <c r="N4" s="13"/>
       <c r="O4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="12"/>
       <c r="Q4" s="11"/>
       <c r="R4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="S4" s="12"/>
-      <c r="T4" s="37"/>
-[...1 lines deleted...]
-      <c r="V4" s="39"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="38"/>
     </row>
     <row r="5" spans="1:22" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="33"/>
+      <c r="A5" s="32"/>
       <c r="B5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -4295,51 +4299,51 @@
         <v>0</v>
       </c>
       <c r="P50" s="17">
         <v>0</v>
       </c>
       <c r="Q50" s="17">
         <v>0</v>
       </c>
       <c r="R50" s="17">
         <v>0</v>
       </c>
       <c r="S50" s="17">
         <v>0</v>
       </c>
       <c r="T50" s="17">
         <v>0</v>
       </c>
       <c r="U50" s="17">
         <v>0</v>
       </c>
       <c r="V50" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="24" t="s">
+      <c r="A51" s="21" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="17">
         <v>0</v>
       </c>
       <c r="C51" s="17">
         <v>0</v>
       </c>
       <c r="D51" s="17">
         <v>0</v>
       </c>
       <c r="E51" s="17">
         <v>0</v>
       </c>
       <c r="F51" s="17">
         <v>0</v>
       </c>
       <c r="G51" s="17">
         <v>0</v>
       </c>
       <c r="H51" s="17">
         <v>0</v>
       </c>
       <c r="I51" s="17">
         <v>0</v>
@@ -4702,51 +4706,51 @@
       <c r="O56" s="17">
         <v>0</v>
       </c>
       <c r="P56" s="17">
         <v>0</v>
       </c>
       <c r="Q56" s="17">
         <v>0</v>
       </c>
       <c r="R56" s="17">
         <v>0</v>
       </c>
       <c r="S56" s="17">
         <v>0</v>
       </c>
       <c r="T56" s="17">
         <v>0</v>
       </c>
       <c r="U56" s="17">
         <v>0</v>
       </c>
       <c r="V56" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:22" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:22" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="17">
         <v>0</v>
       </c>
       <c r="C57" s="17">
         <v>0</v>
       </c>
       <c r="D57" s="17">
         <v>0</v>
       </c>
       <c r="E57" s="17">
         <v>0</v>
       </c>
       <c r="F57" s="17">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <v>0</v>
       </c>
       <c r="H57" s="17">
         <v>0</v>
       </c>
       <c r="I57" s="17">
@@ -4974,51 +4978,51 @@
       <c r="O60" s="17">
         <v>0</v>
       </c>
       <c r="P60" s="17">
         <v>0</v>
       </c>
       <c r="Q60" s="17">
         <v>0</v>
       </c>
       <c r="R60" s="17">
         <v>0</v>
       </c>
       <c r="S60" s="17">
         <v>0</v>
       </c>
       <c r="T60" s="17">
         <v>0</v>
       </c>
       <c r="U60" s="17">
         <v>0</v>
       </c>
       <c r="V60" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:22" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:22" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="17">
         <v>0</v>
       </c>
       <c r="C61" s="17">
         <v>0</v>
       </c>
       <c r="D61" s="17">
         <v>0</v>
       </c>
       <c r="E61" s="17">
         <v>0</v>
       </c>
       <c r="F61" s="17">
         <v>0</v>
       </c>
       <c r="G61" s="17">
         <v>0</v>
       </c>
       <c r="H61" s="17">
         <v>0</v>
       </c>
       <c r="I61" s="17">
@@ -5314,51 +5318,51 @@
       <c r="O65" s="17">
         <v>0</v>
       </c>
       <c r="P65" s="17">
         <v>0</v>
       </c>
       <c r="Q65" s="17">
         <v>0</v>
       </c>
       <c r="R65" s="17">
         <v>0</v>
       </c>
       <c r="S65" s="17">
         <v>0</v>
       </c>
       <c r="T65" s="17">
         <v>0</v>
       </c>
       <c r="U65" s="17">
         <v>0</v>
       </c>
       <c r="V65" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:22" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:22" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="17">
         <v>0</v>
       </c>
       <c r="C66" s="17">
         <v>0</v>
       </c>
       <c r="D66" s="17">
         <v>0</v>
       </c>
       <c r="E66" s="17">
         <v>0</v>
       </c>
       <c r="F66" s="17">
         <v>0</v>
       </c>
       <c r="G66" s="17">
         <v>0</v>
       </c>
       <c r="H66" s="17">
         <v>0</v>
       </c>
       <c r="I66" s="17">
@@ -5451,1168 +5455,1168 @@
         <v>0</v>
       </c>
       <c r="P67" s="17">
         <v>0</v>
       </c>
       <c r="Q67" s="17">
         <v>0</v>
       </c>
       <c r="R67" s="17">
         <v>0</v>
       </c>
       <c r="S67" s="17">
         <v>0</v>
       </c>
       <c r="T67" s="17">
         <v>0</v>
       </c>
       <c r="U67" s="17">
         <v>0</v>
       </c>
       <c r="V67" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="26" t="s">
+      <c r="A68" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="27">
-[...59 lines deleted...]
-      <c r="V68" s="28">
+      <c r="B68" s="26">
+        <v>0</v>
+      </c>
+      <c r="C68" s="27">
+        <v>0</v>
+      </c>
+      <c r="D68" s="27">
+        <v>0</v>
+      </c>
+      <c r="E68" s="27">
+        <v>0</v>
+      </c>
+      <c r="F68" s="27">
+        <v>0</v>
+      </c>
+      <c r="G68" s="27">
+        <v>0</v>
+      </c>
+      <c r="H68" s="27">
+        <v>0</v>
+      </c>
+      <c r="I68" s="27">
+        <v>0</v>
+      </c>
+      <c r="J68" s="27">
+        <v>0</v>
+      </c>
+      <c r="K68" s="27">
+        <v>0</v>
+      </c>
+      <c r="L68" s="27">
+        <v>0</v>
+      </c>
+      <c r="M68" s="27">
+        <v>0</v>
+      </c>
+      <c r="N68" s="27">
+        <v>0</v>
+      </c>
+      <c r="O68" s="27">
+        <v>0</v>
+      </c>
+      <c r="P68" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="27">
+        <v>0</v>
+      </c>
+      <c r="R68" s="27">
+        <v>0</v>
+      </c>
+      <c r="S68" s="27">
+        <v>0</v>
+      </c>
+      <c r="T68" s="27">
+        <v>0</v>
+      </c>
+      <c r="U68" s="27">
+        <v>0</v>
+      </c>
+      <c r="V68" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="29"/>
+      <c r="A69" s="28"/>
       <c r="B69" s="17"/>
       <c r="C69" s="17"/>
       <c r="D69" s="17"/>
       <c r="E69" s="17"/>
       <c r="F69" s="17"/>
       <c r="G69" s="17"/>
       <c r="H69" s="17"/>
       <c r="I69" s="17"/>
       <c r="J69" s="17"/>
       <c r="K69" s="17"/>
       <c r="L69" s="17"/>
       <c r="M69" s="17"/>
       <c r="N69" s="17"/>
       <c r="O69" s="17"/>
       <c r="P69" s="17"/>
       <c r="Q69" s="17"/>
       <c r="R69" s="17"/>
       <c r="S69" s="17"/>
       <c r="T69" s="17"/>
       <c r="U69" s="17"/>
       <c r="V69" s="17"/>
     </row>
     <row r="70" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J70" s="10"/>
       <c r="K70" s="10"/>
       <c r="L70" s="10"/>
-      <c r="M70" s="30"/>
-[...1 lines deleted...]
-      <c r="O70" s="30"/>
+      <c r="M70" s="29"/>
+      <c r="N70" s="29"/>
+      <c r="O70" s="29"/>
       <c r="P70" s="10"/>
       <c r="Q70" s="10"/>
       <c r="R70" s="10"/>
       <c r="S70" s="10"/>
       <c r="T70" s="10"/>
       <c r="U70" s="10"/>
       <c r="V70" s="10"/>
     </row>
     <row r="71" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J71" s="10"/>
       <c r="K71" s="10"/>
       <c r="L71" s="10"/>
-      <c r="M71" s="30"/>
-[...1 lines deleted...]
-      <c r="O71" s="30"/>
+      <c r="M71" s="29"/>
+      <c r="N71" s="29"/>
+      <c r="O71" s="29"/>
       <c r="P71" s="10"/>
       <c r="Q71" s="10"/>
       <c r="R71" s="10"/>
       <c r="S71" s="10"/>
       <c r="T71" s="10"/>
       <c r="U71" s="10"/>
       <c r="V71" s="10"/>
     </row>
     <row r="72" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
-      <c r="M72" s="30"/>
-[...1 lines deleted...]
-      <c r="O72" s="30"/>
+      <c r="M72" s="29"/>
+      <c r="N72" s="29"/>
+      <c r="O72" s="29"/>
       <c r="P72" s="10"/>
       <c r="Q72" s="10"/>
       <c r="R72" s="10"/>
       <c r="S72" s="10"/>
       <c r="T72" s="10"/>
       <c r="U72" s="10"/>
       <c r="V72" s="10"/>
     </row>
     <row r="73" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J73" s="10"/>
       <c r="K73" s="10"/>
       <c r="L73" s="10"/>
-      <c r="M73" s="30"/>
-[...1 lines deleted...]
-      <c r="O73" s="30"/>
+      <c r="M73" s="29"/>
+      <c r="N73" s="29"/>
+      <c r="O73" s="29"/>
       <c r="P73" s="10"/>
       <c r="Q73" s="10"/>
       <c r="R73" s="10"/>
       <c r="S73" s="10"/>
       <c r="T73" s="10"/>
       <c r="U73" s="10"/>
       <c r="V73" s="10"/>
     </row>
     <row r="74" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J74" s="10"/>
       <c r="K74" s="10"/>
       <c r="L74" s="10"/>
-      <c r="M74" s="30"/>
-[...1 lines deleted...]
-      <c r="O74" s="30"/>
+      <c r="M74" s="29"/>
+      <c r="N74" s="29"/>
+      <c r="O74" s="29"/>
       <c r="P74" s="10"/>
       <c r="Q74" s="10"/>
       <c r="R74" s="10"/>
       <c r="S74" s="10"/>
       <c r="T74" s="10"/>
       <c r="U74" s="10"/>
       <c r="V74" s="10"/>
     </row>
     <row r="75" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J75" s="10"/>
       <c r="K75" s="10"/>
       <c r="L75" s="10"/>
-      <c r="M75" s="30"/>
-[...1 lines deleted...]
-      <c r="O75" s="30"/>
+      <c r="M75" s="29"/>
+      <c r="N75" s="29"/>
+      <c r="O75" s="29"/>
       <c r="P75" s="10"/>
       <c r="Q75" s="10"/>
       <c r="R75" s="10"/>
       <c r="S75" s="10"/>
       <c r="T75" s="10"/>
       <c r="U75" s="10"/>
       <c r="V75" s="10"/>
     </row>
     <row r="76" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J76" s="10"/>
       <c r="K76" s="10"/>
       <c r="L76" s="10"/>
-      <c r="M76" s="30"/>
-[...1 lines deleted...]
-      <c r="O76" s="30"/>
+      <c r="M76" s="29"/>
+      <c r="N76" s="29"/>
+      <c r="O76" s="29"/>
       <c r="P76" s="10"/>
       <c r="Q76" s="10"/>
       <c r="R76" s="10"/>
       <c r="S76" s="10"/>
       <c r="T76" s="10"/>
       <c r="U76" s="10"/>
       <c r="V76" s="10"/>
     </row>
     <row r="77" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J77" s="10"/>
       <c r="K77" s="10"/>
       <c r="L77" s="10"/>
-      <c r="M77" s="30"/>
-[...1 lines deleted...]
-      <c r="O77" s="30"/>
+      <c r="M77" s="29"/>
+      <c r="N77" s="29"/>
+      <c r="O77" s="29"/>
       <c r="P77" s="10"/>
       <c r="Q77" s="10"/>
       <c r="R77" s="10"/>
       <c r="S77" s="10"/>
       <c r="T77" s="10"/>
       <c r="U77" s="10"/>
       <c r="V77" s="10"/>
     </row>
     <row r="78" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J78" s="10"/>
       <c r="K78" s="10"/>
       <c r="L78" s="10"/>
-      <c r="M78" s="30"/>
-[...1 lines deleted...]
-      <c r="O78" s="30"/>
+      <c r="M78" s="29"/>
+      <c r="N78" s="29"/>
+      <c r="O78" s="29"/>
       <c r="P78" s="10"/>
       <c r="Q78" s="10"/>
       <c r="R78" s="10"/>
       <c r="S78" s="10"/>
       <c r="T78" s="10"/>
       <c r="U78" s="10"/>
       <c r="V78" s="10"/>
     </row>
     <row r="79" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J79" s="10"/>
       <c r="K79" s="10"/>
       <c r="L79" s="10"/>
-      <c r="M79" s="30"/>
-[...1 lines deleted...]
-      <c r="O79" s="30"/>
+      <c r="M79" s="29"/>
+      <c r="N79" s="29"/>
+      <c r="O79" s="29"/>
       <c r="P79" s="10"/>
       <c r="Q79" s="10"/>
       <c r="R79" s="10"/>
       <c r="S79" s="10"/>
       <c r="T79" s="10"/>
       <c r="U79" s="10"/>
       <c r="V79" s="10"/>
     </row>
     <row r="80" spans="1:22" x14ac:dyDescent="0.15">
       <c r="J80" s="10"/>
       <c r="K80" s="10"/>
       <c r="L80" s="10"/>
-      <c r="M80" s="30"/>
-[...1 lines deleted...]
-      <c r="O80" s="30"/>
+      <c r="M80" s="29"/>
+      <c r="N80" s="29"/>
+      <c r="O80" s="29"/>
       <c r="P80" s="10"/>
       <c r="Q80" s="10"/>
       <c r="R80" s="10"/>
       <c r="S80" s="10"/>
       <c r="T80" s="10"/>
       <c r="U80" s="10"/>
       <c r="V80" s="10"/>
     </row>
     <row r="81" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J81" s="10"/>
       <c r="K81" s="10"/>
       <c r="L81" s="10"/>
-      <c r="M81" s="30"/>
-[...1 lines deleted...]
-      <c r="O81" s="30"/>
+      <c r="M81" s="29"/>
+      <c r="N81" s="29"/>
+      <c r="O81" s="29"/>
       <c r="P81" s="10"/>
       <c r="Q81" s="10"/>
       <c r="R81" s="10"/>
       <c r="S81" s="10"/>
       <c r="T81" s="10"/>
       <c r="U81" s="10"/>
       <c r="V81" s="10"/>
     </row>
     <row r="82" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J82" s="10"/>
       <c r="K82" s="10"/>
       <c r="L82" s="10"/>
-      <c r="M82" s="30"/>
-[...1 lines deleted...]
-      <c r="O82" s="30"/>
+      <c r="M82" s="29"/>
+      <c r="N82" s="29"/>
+      <c r="O82" s="29"/>
       <c r="P82" s="10"/>
       <c r="Q82" s="10"/>
       <c r="R82" s="10"/>
       <c r="S82" s="10"/>
       <c r="T82" s="10"/>
       <c r="U82" s="10"/>
       <c r="V82" s="10"/>
     </row>
     <row r="83" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J83" s="10"/>
       <c r="K83" s="10"/>
       <c r="L83" s="10"/>
-      <c r="M83" s="30"/>
-[...1 lines deleted...]
-      <c r="O83" s="30"/>
+      <c r="M83" s="29"/>
+      <c r="N83" s="29"/>
+      <c r="O83" s="29"/>
       <c r="P83" s="10"/>
       <c r="Q83" s="10"/>
       <c r="R83" s="10"/>
       <c r="S83" s="10"/>
       <c r="T83" s="10"/>
       <c r="U83" s="10"/>
       <c r="V83" s="10"/>
     </row>
     <row r="84" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J84" s="10"/>
       <c r="K84" s="10"/>
       <c r="L84" s="10"/>
-      <c r="M84" s="30"/>
-[...1 lines deleted...]
-      <c r="O84" s="30"/>
+      <c r="M84" s="29"/>
+      <c r="N84" s="29"/>
+      <c r="O84" s="29"/>
       <c r="P84" s="10"/>
       <c r="Q84" s="10"/>
       <c r="R84" s="10"/>
       <c r="S84" s="10"/>
       <c r="T84" s="10"/>
       <c r="U84" s="10"/>
       <c r="V84" s="10"/>
     </row>
     <row r="85" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J85" s="10"/>
       <c r="K85" s="10"/>
       <c r="L85" s="10"/>
-      <c r="M85" s="30"/>
-[...1 lines deleted...]
-      <c r="O85" s="30"/>
+      <c r="M85" s="29"/>
+      <c r="N85" s="29"/>
+      <c r="O85" s="29"/>
       <c r="P85" s="10"/>
       <c r="Q85" s="10"/>
       <c r="R85" s="10"/>
       <c r="S85" s="10"/>
       <c r="T85" s="10"/>
       <c r="U85" s="10"/>
       <c r="V85" s="10"/>
     </row>
     <row r="86" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J86" s="10"/>
       <c r="K86" s="10"/>
       <c r="L86" s="10"/>
-      <c r="M86" s="30"/>
-[...1 lines deleted...]
-      <c r="O86" s="30"/>
+      <c r="M86" s="29"/>
+      <c r="N86" s="29"/>
+      <c r="O86" s="29"/>
       <c r="P86" s="10"/>
       <c r="Q86" s="10"/>
       <c r="R86" s="10"/>
       <c r="S86" s="10"/>
       <c r="T86" s="10"/>
       <c r="U86" s="10"/>
       <c r="V86" s="10"/>
     </row>
     <row r="87" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J87" s="10"/>
       <c r="K87" s="10"/>
       <c r="L87" s="10"/>
-      <c r="M87" s="30"/>
-[...1 lines deleted...]
-      <c r="O87" s="30"/>
+      <c r="M87" s="29"/>
+      <c r="N87" s="29"/>
+      <c r="O87" s="29"/>
       <c r="P87" s="10"/>
       <c r="Q87" s="10"/>
       <c r="R87" s="10"/>
       <c r="S87" s="10"/>
       <c r="T87" s="10"/>
       <c r="U87" s="10"/>
       <c r="V87" s="10"/>
     </row>
     <row r="88" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J88" s="10"/>
       <c r="K88" s="10"/>
       <c r="L88" s="10"/>
-      <c r="M88" s="30"/>
-[...1 lines deleted...]
-      <c r="O88" s="30"/>
+      <c r="M88" s="29"/>
+      <c r="N88" s="29"/>
+      <c r="O88" s="29"/>
       <c r="P88" s="10"/>
       <c r="Q88" s="10"/>
       <c r="R88" s="10"/>
       <c r="S88" s="10"/>
       <c r="T88" s="10"/>
       <c r="U88" s="10"/>
       <c r="V88" s="10"/>
     </row>
     <row r="89" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J89" s="10"/>
       <c r="K89" s="10"/>
       <c r="L89" s="10"/>
-      <c r="M89" s="30"/>
-[...1 lines deleted...]
-      <c r="O89" s="30"/>
+      <c r="M89" s="29"/>
+      <c r="N89" s="29"/>
+      <c r="O89" s="29"/>
       <c r="P89" s="10"/>
       <c r="Q89" s="10"/>
       <c r="R89" s="10"/>
       <c r="S89" s="10"/>
       <c r="T89" s="10"/>
       <c r="U89" s="10"/>
       <c r="V89" s="10"/>
     </row>
     <row r="90" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J90" s="10"/>
       <c r="K90" s="10"/>
       <c r="L90" s="10"/>
-      <c r="M90" s="30"/>
-[...1 lines deleted...]
-      <c r="O90" s="30"/>
+      <c r="M90" s="29"/>
+      <c r="N90" s="29"/>
+      <c r="O90" s="29"/>
       <c r="P90" s="10"/>
       <c r="Q90" s="10"/>
       <c r="R90" s="10"/>
       <c r="S90" s="10"/>
       <c r="T90" s="10"/>
       <c r="U90" s="10"/>
       <c r="V90" s="10"/>
     </row>
     <row r="91" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J91" s="10"/>
       <c r="K91" s="10"/>
       <c r="L91" s="10"/>
-      <c r="M91" s="30"/>
-[...1 lines deleted...]
-      <c r="O91" s="30"/>
+      <c r="M91" s="29"/>
+      <c r="N91" s="29"/>
+      <c r="O91" s="29"/>
       <c r="P91" s="10"/>
       <c r="Q91" s="10"/>
       <c r="R91" s="10"/>
       <c r="S91" s="10"/>
       <c r="T91" s="10"/>
       <c r="U91" s="10"/>
       <c r="V91" s="10"/>
     </row>
     <row r="92" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J92" s="10"/>
       <c r="K92" s="10"/>
       <c r="L92" s="10"/>
-      <c r="M92" s="30"/>
-[...1 lines deleted...]
-      <c r="O92" s="30"/>
+      <c r="M92" s="29"/>
+      <c r="N92" s="29"/>
+      <c r="O92" s="29"/>
       <c r="P92" s="10"/>
       <c r="Q92" s="10"/>
       <c r="R92" s="10"/>
       <c r="S92" s="10"/>
       <c r="T92" s="10"/>
       <c r="U92" s="10"/>
       <c r="V92" s="10"/>
     </row>
     <row r="93" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J93" s="10"/>
       <c r="K93" s="10"/>
       <c r="L93" s="10"/>
-      <c r="M93" s="30"/>
-[...1 lines deleted...]
-      <c r="O93" s="30"/>
+      <c r="M93" s="29"/>
+      <c r="N93" s="29"/>
+      <c r="O93" s="29"/>
       <c r="P93" s="10"/>
       <c r="Q93" s="10"/>
       <c r="R93" s="10"/>
       <c r="S93" s="10"/>
       <c r="T93" s="10"/>
       <c r="U93" s="10"/>
       <c r="V93" s="10"/>
     </row>
     <row r="94" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J94" s="10"/>
       <c r="K94" s="10"/>
       <c r="L94" s="10"/>
-      <c r="M94" s="30"/>
-[...1 lines deleted...]
-      <c r="O94" s="30"/>
+      <c r="M94" s="29"/>
+      <c r="N94" s="29"/>
+      <c r="O94" s="29"/>
       <c r="P94" s="10"/>
       <c r="Q94" s="10"/>
       <c r="R94" s="10"/>
       <c r="S94" s="10"/>
       <c r="T94" s="10"/>
       <c r="U94" s="10"/>
       <c r="V94" s="10"/>
     </row>
     <row r="95" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J95" s="10"/>
       <c r="K95" s="10"/>
       <c r="L95" s="10"/>
-      <c r="M95" s="30"/>
-[...1 lines deleted...]
-      <c r="O95" s="30"/>
+      <c r="M95" s="29"/>
+      <c r="N95" s="29"/>
+      <c r="O95" s="29"/>
       <c r="P95" s="10"/>
       <c r="Q95" s="10"/>
       <c r="R95" s="10"/>
       <c r="S95" s="10"/>
       <c r="T95" s="10"/>
       <c r="U95" s="10"/>
       <c r="V95" s="10"/>
     </row>
     <row r="96" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
-      <c r="M96" s="30"/>
-[...1 lines deleted...]
-      <c r="O96" s="30"/>
+      <c r="M96" s="29"/>
+      <c r="N96" s="29"/>
+      <c r="O96" s="29"/>
       <c r="P96" s="10"/>
       <c r="Q96" s="10"/>
       <c r="R96" s="10"/>
       <c r="S96" s="10"/>
       <c r="T96" s="10"/>
       <c r="U96" s="10"/>
       <c r="V96" s="10"/>
     </row>
     <row r="97" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J97" s="10"/>
       <c r="K97" s="10"/>
       <c r="L97" s="10"/>
-      <c r="M97" s="30"/>
-[...1 lines deleted...]
-      <c r="O97" s="30"/>
+      <c r="M97" s="29"/>
+      <c r="N97" s="29"/>
+      <c r="O97" s="29"/>
       <c r="P97" s="10"/>
       <c r="Q97" s="10"/>
       <c r="R97" s="10"/>
       <c r="S97" s="10"/>
       <c r="T97" s="10"/>
       <c r="U97" s="10"/>
       <c r="V97" s="10"/>
     </row>
     <row r="98" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J98" s="10"/>
       <c r="K98" s="10"/>
       <c r="L98" s="10"/>
-      <c r="M98" s="30"/>
-[...1 lines deleted...]
-      <c r="O98" s="30"/>
+      <c r="M98" s="29"/>
+      <c r="N98" s="29"/>
+      <c r="O98" s="29"/>
       <c r="P98" s="10"/>
       <c r="Q98" s="10"/>
       <c r="R98" s="10"/>
       <c r="S98" s="10"/>
       <c r="T98" s="10"/>
       <c r="U98" s="10"/>
       <c r="V98" s="10"/>
     </row>
     <row r="99" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J99" s="10"/>
       <c r="K99" s="10"/>
       <c r="L99" s="10"/>
-      <c r="M99" s="30"/>
-[...1 lines deleted...]
-      <c r="O99" s="30"/>
+      <c r="M99" s="29"/>
+      <c r="N99" s="29"/>
+      <c r="O99" s="29"/>
       <c r="P99" s="10"/>
       <c r="Q99" s="10"/>
       <c r="R99" s="10"/>
       <c r="S99" s="10"/>
       <c r="T99" s="10"/>
       <c r="U99" s="10"/>
       <c r="V99" s="10"/>
     </row>
     <row r="100" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J100" s="10"/>
       <c r="K100" s="10"/>
       <c r="L100" s="10"/>
-      <c r="M100" s="30"/>
-[...1 lines deleted...]
-      <c r="O100" s="30"/>
+      <c r="M100" s="29"/>
+      <c r="N100" s="29"/>
+      <c r="O100" s="29"/>
       <c r="P100" s="10"/>
       <c r="Q100" s="10"/>
       <c r="R100" s="10"/>
       <c r="S100" s="10"/>
       <c r="T100" s="10"/>
       <c r="U100" s="10"/>
       <c r="V100" s="10"/>
     </row>
     <row r="101" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J101" s="10"/>
       <c r="K101" s="10"/>
       <c r="L101" s="10"/>
-      <c r="M101" s="30"/>
-[...1 lines deleted...]
-      <c r="O101" s="30"/>
+      <c r="M101" s="29"/>
+      <c r="N101" s="29"/>
+      <c r="O101" s="29"/>
       <c r="P101" s="10"/>
       <c r="Q101" s="10"/>
       <c r="R101" s="10"/>
       <c r="S101" s="10"/>
       <c r="T101" s="10"/>
       <c r="U101" s="10"/>
       <c r="V101" s="10"/>
     </row>
     <row r="102" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J102" s="10"/>
       <c r="K102" s="10"/>
       <c r="L102" s="10"/>
-      <c r="M102" s="30"/>
-[...1 lines deleted...]
-      <c r="O102" s="30"/>
+      <c r="M102" s="29"/>
+      <c r="N102" s="29"/>
+      <c r="O102" s="29"/>
       <c r="P102" s="10"/>
       <c r="Q102" s="10"/>
       <c r="R102" s="10"/>
       <c r="S102" s="10"/>
       <c r="T102" s="10"/>
       <c r="U102" s="10"/>
       <c r="V102" s="10"/>
     </row>
     <row r="103" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J103" s="10"/>
       <c r="K103" s="10"/>
       <c r="L103" s="10"/>
-      <c r="M103" s="30"/>
-[...1 lines deleted...]
-      <c r="O103" s="30"/>
+      <c r="M103" s="29"/>
+      <c r="N103" s="29"/>
+      <c r="O103" s="29"/>
       <c r="P103" s="10"/>
       <c r="Q103" s="10"/>
       <c r="R103" s="10"/>
       <c r="S103" s="10"/>
       <c r="T103" s="10"/>
       <c r="U103" s="10"/>
       <c r="V103" s="10"/>
     </row>
     <row r="104" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J104" s="10"/>
       <c r="K104" s="10"/>
       <c r="L104" s="10"/>
-      <c r="M104" s="30"/>
-[...1 lines deleted...]
-      <c r="O104" s="30"/>
+      <c r="M104" s="29"/>
+      <c r="N104" s="29"/>
+      <c r="O104" s="29"/>
       <c r="P104" s="10"/>
       <c r="Q104" s="10"/>
       <c r="R104" s="10"/>
       <c r="S104" s="10"/>
       <c r="T104" s="10"/>
       <c r="U104" s="10"/>
       <c r="V104" s="10"/>
     </row>
     <row r="105" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J105" s="10"/>
       <c r="K105" s="10"/>
       <c r="L105" s="10"/>
-      <c r="M105" s="30"/>
-[...1 lines deleted...]
-      <c r="O105" s="30"/>
+      <c r="M105" s="29"/>
+      <c r="N105" s="29"/>
+      <c r="O105" s="29"/>
       <c r="P105" s="10"/>
       <c r="Q105" s="10"/>
       <c r="R105" s="10"/>
       <c r="S105" s="10"/>
       <c r="T105" s="10"/>
       <c r="U105" s="10"/>
       <c r="V105" s="10"/>
     </row>
     <row r="106" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J106" s="10"/>
       <c r="K106" s="10"/>
       <c r="L106" s="10"/>
-      <c r="M106" s="30"/>
-[...1 lines deleted...]
-      <c r="O106" s="30"/>
+      <c r="M106" s="29"/>
+      <c r="N106" s="29"/>
+      <c r="O106" s="29"/>
       <c r="P106" s="10"/>
       <c r="Q106" s="10"/>
       <c r="R106" s="10"/>
       <c r="S106" s="10"/>
       <c r="T106" s="10"/>
       <c r="U106" s="10"/>
       <c r="V106" s="10"/>
     </row>
     <row r="107" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J107" s="10"/>
       <c r="K107" s="10"/>
       <c r="L107" s="10"/>
-      <c r="M107" s="30"/>
-[...1 lines deleted...]
-      <c r="O107" s="30"/>
+      <c r="M107" s="29"/>
+      <c r="N107" s="29"/>
+      <c r="O107" s="29"/>
       <c r="P107" s="10"/>
       <c r="Q107" s="10"/>
       <c r="R107" s="10"/>
       <c r="S107" s="10"/>
       <c r="T107" s="10"/>
       <c r="U107" s="10"/>
       <c r="V107" s="10"/>
     </row>
     <row r="108" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J108" s="10"/>
       <c r="K108" s="10"/>
       <c r="L108" s="10"/>
-      <c r="M108" s="30"/>
-[...1 lines deleted...]
-      <c r="O108" s="30"/>
+      <c r="M108" s="29"/>
+      <c r="N108" s="29"/>
+      <c r="O108" s="29"/>
       <c r="P108" s="10"/>
       <c r="Q108" s="10"/>
       <c r="R108" s="10"/>
       <c r="S108" s="10"/>
       <c r="T108" s="10"/>
       <c r="U108" s="10"/>
       <c r="V108" s="10"/>
     </row>
     <row r="109" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J109" s="10"/>
       <c r="K109" s="10"/>
       <c r="L109" s="10"/>
-      <c r="M109" s="30"/>
-[...1 lines deleted...]
-      <c r="O109" s="30"/>
+      <c r="M109" s="29"/>
+      <c r="N109" s="29"/>
+      <c r="O109" s="29"/>
       <c r="P109" s="10"/>
       <c r="Q109" s="10"/>
       <c r="R109" s="10"/>
       <c r="S109" s="10"/>
       <c r="T109" s="10"/>
       <c r="U109" s="10"/>
       <c r="V109" s="10"/>
     </row>
     <row r="110" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J110" s="10"/>
       <c r="K110" s="10"/>
       <c r="L110" s="10"/>
-      <c r="M110" s="30"/>
-[...1 lines deleted...]
-      <c r="O110" s="30"/>
+      <c r="M110" s="29"/>
+      <c r="N110" s="29"/>
+      <c r="O110" s="29"/>
       <c r="P110" s="10"/>
       <c r="Q110" s="10"/>
       <c r="R110" s="10"/>
       <c r="S110" s="10"/>
       <c r="T110" s="10"/>
       <c r="U110" s="10"/>
       <c r="V110" s="10"/>
     </row>
     <row r="111" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J111" s="10"/>
       <c r="K111" s="10"/>
       <c r="L111" s="10"/>
-      <c r="M111" s="30"/>
-[...1 lines deleted...]
-      <c r="O111" s="30"/>
+      <c r="M111" s="29"/>
+      <c r="N111" s="29"/>
+      <c r="O111" s="29"/>
       <c r="P111" s="10"/>
       <c r="Q111" s="10"/>
       <c r="R111" s="10"/>
       <c r="S111" s="10"/>
       <c r="T111" s="10"/>
       <c r="U111" s="10"/>
       <c r="V111" s="10"/>
     </row>
     <row r="112" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J112" s="10"/>
       <c r="K112" s="10"/>
       <c r="L112" s="10"/>
-      <c r="M112" s="30"/>
-[...1 lines deleted...]
-      <c r="O112" s="30"/>
+      <c r="M112" s="29"/>
+      <c r="N112" s="29"/>
+      <c r="O112" s="29"/>
       <c r="P112" s="10"/>
       <c r="Q112" s="10"/>
       <c r="R112" s="10"/>
       <c r="S112" s="10"/>
       <c r="T112" s="10"/>
       <c r="U112" s="10"/>
       <c r="V112" s="10"/>
     </row>
     <row r="113" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J113" s="10"/>
       <c r="K113" s="10"/>
       <c r="L113" s="10"/>
-      <c r="M113" s="30"/>
-[...1 lines deleted...]
-      <c r="O113" s="30"/>
+      <c r="M113" s="29"/>
+      <c r="N113" s="29"/>
+      <c r="O113" s="29"/>
       <c r="P113" s="10"/>
       <c r="Q113" s="10"/>
       <c r="R113" s="10"/>
       <c r="S113" s="10"/>
       <c r="T113" s="10"/>
       <c r="U113" s="10"/>
       <c r="V113" s="10"/>
     </row>
     <row r="114" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J114" s="10"/>
       <c r="K114" s="10"/>
       <c r="L114" s="10"/>
-      <c r="M114" s="30"/>
-[...1 lines deleted...]
-      <c r="O114" s="30"/>
+      <c r="M114" s="29"/>
+      <c r="N114" s="29"/>
+      <c r="O114" s="29"/>
       <c r="P114" s="10"/>
       <c r="Q114" s="10"/>
       <c r="R114" s="10"/>
       <c r="S114" s="10"/>
       <c r="T114" s="10"/>
       <c r="U114" s="10"/>
       <c r="V114" s="10"/>
     </row>
     <row r="115" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J115" s="10"/>
       <c r="K115" s="10"/>
       <c r="L115" s="10"/>
-      <c r="M115" s="30"/>
-[...1 lines deleted...]
-      <c r="O115" s="30"/>
+      <c r="M115" s="29"/>
+      <c r="N115" s="29"/>
+      <c r="O115" s="29"/>
       <c r="P115" s="10"/>
       <c r="Q115" s="10"/>
       <c r="R115" s="10"/>
       <c r="S115" s="10"/>
       <c r="T115" s="10"/>
       <c r="U115" s="10"/>
       <c r="V115" s="10"/>
     </row>
     <row r="116" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J116" s="10"/>
       <c r="K116" s="10"/>
       <c r="L116" s="10"/>
-      <c r="M116" s="30"/>
-[...1 lines deleted...]
-      <c r="O116" s="30"/>
+      <c r="M116" s="29"/>
+      <c r="N116" s="29"/>
+      <c r="O116" s="29"/>
       <c r="P116" s="10"/>
       <c r="Q116" s="10"/>
       <c r="R116" s="10"/>
       <c r="S116" s="10"/>
       <c r="T116" s="10"/>
       <c r="U116" s="10"/>
       <c r="V116" s="10"/>
     </row>
     <row r="117" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J117" s="10"/>
       <c r="K117" s="10"/>
       <c r="L117" s="10"/>
-      <c r="M117" s="30"/>
-[...1 lines deleted...]
-      <c r="O117" s="30"/>
+      <c r="M117" s="29"/>
+      <c r="N117" s="29"/>
+      <c r="O117" s="29"/>
       <c r="P117" s="10"/>
       <c r="Q117" s="10"/>
       <c r="R117" s="10"/>
       <c r="S117" s="10"/>
       <c r="T117" s="10"/>
       <c r="U117" s="10"/>
       <c r="V117" s="10"/>
     </row>
     <row r="118" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J118" s="10"/>
       <c r="K118" s="10"/>
       <c r="L118" s="10"/>
-      <c r="M118" s="30"/>
-[...1 lines deleted...]
-      <c r="O118" s="30"/>
+      <c r="M118" s="29"/>
+      <c r="N118" s="29"/>
+      <c r="O118" s="29"/>
       <c r="P118" s="10"/>
       <c r="Q118" s="10"/>
       <c r="R118" s="10"/>
       <c r="S118" s="10"/>
       <c r="T118" s="10"/>
       <c r="U118" s="10"/>
       <c r="V118" s="10"/>
     </row>
     <row r="119" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J119" s="10"/>
       <c r="K119" s="10"/>
       <c r="L119" s="10"/>
-      <c r="M119" s="30"/>
-[...1 lines deleted...]
-      <c r="O119" s="30"/>
+      <c r="M119" s="29"/>
+      <c r="N119" s="29"/>
+      <c r="O119" s="29"/>
       <c r="P119" s="10"/>
       <c r="Q119" s="10"/>
       <c r="R119" s="10"/>
       <c r="S119" s="10"/>
       <c r="T119" s="10"/>
       <c r="U119" s="10"/>
       <c r="V119" s="10"/>
     </row>
     <row r="120" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J120" s="10"/>
       <c r="K120" s="10"/>
       <c r="L120" s="10"/>
-      <c r="M120" s="30"/>
-[...1 lines deleted...]
-      <c r="O120" s="30"/>
+      <c r="M120" s="29"/>
+      <c r="N120" s="29"/>
+      <c r="O120" s="29"/>
       <c r="P120" s="10"/>
       <c r="Q120" s="10"/>
       <c r="R120" s="10"/>
       <c r="S120" s="10"/>
       <c r="T120" s="10"/>
       <c r="U120" s="10"/>
       <c r="V120" s="10"/>
     </row>
     <row r="121" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J121" s="10"/>
       <c r="K121" s="10"/>
       <c r="L121" s="10"/>
-      <c r="M121" s="30"/>
-[...1 lines deleted...]
-      <c r="O121" s="30"/>
+      <c r="M121" s="29"/>
+      <c r="N121" s="29"/>
+      <c r="O121" s="29"/>
       <c r="P121" s="10"/>
       <c r="Q121" s="10"/>
       <c r="R121" s="10"/>
       <c r="S121" s="10"/>
       <c r="T121" s="10"/>
       <c r="U121" s="10"/>
       <c r="V121" s="10"/>
     </row>
     <row r="122" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J122" s="10"/>
       <c r="K122" s="10"/>
       <c r="L122" s="10"/>
-      <c r="M122" s="30"/>
-[...1 lines deleted...]
-      <c r="O122" s="30"/>
+      <c r="M122" s="29"/>
+      <c r="N122" s="29"/>
+      <c r="O122" s="29"/>
       <c r="P122" s="10"/>
       <c r="Q122" s="10"/>
       <c r="R122" s="10"/>
       <c r="S122" s="10"/>
       <c r="T122" s="10"/>
       <c r="U122" s="10"/>
       <c r="V122" s="10"/>
     </row>
     <row r="123" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J123" s="10"/>
       <c r="K123" s="10"/>
       <c r="L123" s="10"/>
-      <c r="M123" s="30"/>
-[...1 lines deleted...]
-      <c r="O123" s="30"/>
+      <c r="M123" s="29"/>
+      <c r="N123" s="29"/>
+      <c r="O123" s="29"/>
       <c r="P123" s="10"/>
       <c r="Q123" s="10"/>
       <c r="R123" s="10"/>
       <c r="S123" s="10"/>
       <c r="T123" s="10"/>
       <c r="U123" s="10"/>
       <c r="V123" s="10"/>
     </row>
     <row r="124" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J124" s="10"/>
       <c r="K124" s="10"/>
       <c r="L124" s="10"/>
-      <c r="M124" s="30"/>
-[...1 lines deleted...]
-      <c r="O124" s="30"/>
+      <c r="M124" s="29"/>
+      <c r="N124" s="29"/>
+      <c r="O124" s="29"/>
       <c r="P124" s="10"/>
       <c r="Q124" s="10"/>
       <c r="R124" s="10"/>
       <c r="S124" s="10"/>
       <c r="T124" s="10"/>
       <c r="U124" s="10"/>
       <c r="V124" s="10"/>
     </row>
     <row r="125" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J125" s="10"/>
       <c r="K125" s="10"/>
       <c r="L125" s="10"/>
-      <c r="M125" s="30"/>
-[...1 lines deleted...]
-      <c r="O125" s="30"/>
+      <c r="M125" s="29"/>
+      <c r="N125" s="29"/>
+      <c r="O125" s="29"/>
       <c r="P125" s="10"/>
       <c r="Q125" s="10"/>
       <c r="R125" s="10"/>
       <c r="S125" s="10"/>
       <c r="T125" s="10"/>
       <c r="U125" s="10"/>
       <c r="V125" s="10"/>
     </row>
     <row r="126" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J126" s="10"/>
       <c r="K126" s="10"/>
       <c r="L126" s="10"/>
-      <c r="M126" s="30"/>
-[...1 lines deleted...]
-      <c r="O126" s="30"/>
+      <c r="M126" s="29"/>
+      <c r="N126" s="29"/>
+      <c r="O126" s="29"/>
       <c r="P126" s="10"/>
       <c r="Q126" s="10"/>
       <c r="R126" s="10"/>
       <c r="S126" s="10"/>
       <c r="T126" s="10"/>
       <c r="U126" s="10"/>
       <c r="V126" s="10"/>
     </row>
     <row r="127" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J127" s="10"/>
       <c r="K127" s="10"/>
       <c r="L127" s="10"/>
-      <c r="M127" s="30"/>
-[...1 lines deleted...]
-      <c r="O127" s="30"/>
+      <c r="M127" s="29"/>
+      <c r="N127" s="29"/>
+      <c r="O127" s="29"/>
       <c r="P127" s="10"/>
       <c r="Q127" s="10"/>
       <c r="R127" s="10"/>
       <c r="S127" s="10"/>
       <c r="T127" s="10"/>
       <c r="U127" s="10"/>
       <c r="V127" s="10"/>
     </row>
     <row r="128" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J128" s="10"/>
       <c r="K128" s="10"/>
       <c r="L128" s="10"/>
-      <c r="M128" s="30"/>
-[...1 lines deleted...]
-      <c r="O128" s="30"/>
+      <c r="M128" s="29"/>
+      <c r="N128" s="29"/>
+      <c r="O128" s="29"/>
       <c r="P128" s="10"/>
       <c r="Q128" s="10"/>
       <c r="R128" s="10"/>
       <c r="S128" s="10"/>
       <c r="T128" s="10"/>
       <c r="U128" s="10"/>
       <c r="V128" s="10"/>
     </row>
     <row r="129" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J129" s="10"/>
       <c r="K129" s="10"/>
       <c r="L129" s="10"/>
-      <c r="M129" s="30"/>
-[...1 lines deleted...]
-      <c r="O129" s="30"/>
+      <c r="M129" s="29"/>
+      <c r="N129" s="29"/>
+      <c r="O129" s="29"/>
       <c r="P129" s="10"/>
       <c r="Q129" s="10"/>
       <c r="R129" s="10"/>
       <c r="S129" s="10"/>
       <c r="T129" s="10"/>
       <c r="U129" s="10"/>
       <c r="V129" s="10"/>
     </row>
     <row r="130" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J130" s="10"/>
       <c r="K130" s="10"/>
       <c r="L130" s="10"/>
-      <c r="M130" s="30"/>
-[...1 lines deleted...]
-      <c r="O130" s="30"/>
+      <c r="M130" s="29"/>
+      <c r="N130" s="29"/>
+      <c r="O130" s="29"/>
       <c r="P130" s="10"/>
       <c r="Q130" s="10"/>
       <c r="R130" s="10"/>
       <c r="S130" s="10"/>
       <c r="T130" s="10"/>
       <c r="U130" s="10"/>
       <c r="V130" s="10"/>
     </row>
     <row r="131" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J131" s="10"/>
       <c r="K131" s="10"/>
       <c r="L131" s="10"/>
-      <c r="M131" s="30"/>
-[...1 lines deleted...]
-      <c r="O131" s="30"/>
+      <c r="M131" s="29"/>
+      <c r="N131" s="29"/>
+      <c r="O131" s="29"/>
       <c r="P131" s="10"/>
       <c r="Q131" s="10"/>
       <c r="R131" s="10"/>
       <c r="S131" s="10"/>
       <c r="T131" s="10"/>
       <c r="U131" s="10"/>
       <c r="V131" s="10"/>
     </row>
     <row r="132" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J132" s="10"/>
       <c r="K132" s="10"/>
       <c r="L132" s="10"/>
-      <c r="M132" s="30"/>
-[...1 lines deleted...]
-      <c r="O132" s="30"/>
+      <c r="M132" s="29"/>
+      <c r="N132" s="29"/>
+      <c r="O132" s="29"/>
       <c r="P132" s="10"/>
       <c r="Q132" s="10"/>
       <c r="R132" s="10"/>
       <c r="S132" s="10"/>
       <c r="T132" s="10"/>
       <c r="U132" s="10"/>
       <c r="V132" s="10"/>
     </row>
     <row r="133" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J133" s="10"/>
       <c r="K133" s="10"/>
       <c r="L133" s="10"/>
-      <c r="M133" s="30"/>
-[...1 lines deleted...]
-      <c r="O133" s="30"/>
+      <c r="M133" s="29"/>
+      <c r="N133" s="29"/>
+      <c r="O133" s="29"/>
       <c r="P133" s="10"/>
       <c r="Q133" s="10"/>
       <c r="R133" s="10"/>
       <c r="S133" s="10"/>
       <c r="T133" s="10"/>
       <c r="U133" s="10"/>
       <c r="V133" s="10"/>
     </row>
     <row r="134" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J134" s="10"/>
       <c r="K134" s="10"/>
       <c r="L134" s="10"/>
-      <c r="M134" s="30"/>
-[...1 lines deleted...]
-      <c r="O134" s="30"/>
+      <c r="M134" s="29"/>
+      <c r="N134" s="29"/>
+      <c r="O134" s="29"/>
       <c r="P134" s="10"/>
       <c r="Q134" s="10"/>
       <c r="R134" s="10"/>
       <c r="S134" s="10"/>
       <c r="T134" s="10"/>
       <c r="U134" s="10"/>
       <c r="V134" s="10"/>
     </row>
     <row r="135" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J135" s="10"/>
       <c r="K135" s="10"/>
       <c r="L135" s="10"/>
-      <c r="M135" s="30"/>
-[...1 lines deleted...]
-      <c r="O135" s="30"/>
+      <c r="M135" s="29"/>
+      <c r="N135" s="29"/>
+      <c r="O135" s="29"/>
       <c r="P135" s="10"/>
       <c r="Q135" s="10"/>
       <c r="R135" s="10"/>
       <c r="S135" s="10"/>
       <c r="T135" s="10"/>
       <c r="U135" s="10"/>
       <c r="V135" s="10"/>
     </row>
     <row r="136" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J136" s="10"/>
       <c r="K136" s="10"/>
       <c r="L136" s="10"/>
-      <c r="M136" s="30"/>
-[...1 lines deleted...]
-      <c r="O136" s="30"/>
+      <c r="M136" s="29"/>
+      <c r="N136" s="29"/>
+      <c r="O136" s="29"/>
       <c r="P136" s="10"/>
       <c r="Q136" s="10"/>
       <c r="R136" s="10"/>
       <c r="S136" s="10"/>
       <c r="T136" s="10"/>
       <c r="U136" s="10"/>
       <c r="V136" s="10"/>
     </row>
     <row r="137" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J137" s="10"/>
       <c r="K137" s="10"/>
       <c r="L137" s="10"/>
-      <c r="M137" s="30"/>
-[...1 lines deleted...]
-      <c r="O137" s="30"/>
+      <c r="M137" s="29"/>
+      <c r="N137" s="29"/>
+      <c r="O137" s="29"/>
       <c r="P137" s="10"/>
       <c r="Q137" s="10"/>
       <c r="R137" s="10"/>
       <c r="S137" s="10"/>
       <c r="T137" s="10"/>
       <c r="U137" s="10"/>
       <c r="V137" s="10"/>
     </row>
     <row r="138" spans="10:22" x14ac:dyDescent="0.15">
       <c r="J138" s="10"/>
       <c r="K138" s="10"/>
       <c r="L138" s="10"/>
-      <c r="M138" s="30"/>
-[...1 lines deleted...]
-      <c r="O138" s="30"/>
+      <c r="M138" s="29"/>
+      <c r="N138" s="29"/>
+      <c r="O138" s="29"/>
       <c r="P138" s="10"/>
       <c r="Q138" s="10"/>
       <c r="R138" s="10"/>
       <c r="S138" s="10"/>
       <c r="T138" s="10"/>
       <c r="U138" s="10"/>
       <c r="V138" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:D4"/>
     <mergeCell ref="E3:J3"/>
     <mergeCell ref="L3:R3"/>
     <mergeCell ref="T3:V4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.89" right="0.92" top="0.59055118110236227" bottom="0.74" header="0.39370078740157483" footer="0.32"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 92</oddFooter>
     <evenFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 93</evenFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
@@ -6627,42 +6631,41 @@
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>42-5</vt:lpstr>
       <vt:lpstr>'42-5'!Print_Area</vt:lpstr>
       <vt:lpstr>'42-5'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>