--- v0 (2026-03-08)
+++ v1 (2026-04-22)
@@ -1,70 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FF2A27B-FAD3-4B85-BD42-E17890D648FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="3630" yWindow="3630" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="45" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'45'!$A$1:$A$136</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'45'!$A$1:$J$67</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'45'!$1:$4</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J8" i="1" l="1"/>
   <c r="I8" i="1"/>
   <c r="H8" i="1"/>
   <c r="G8" i="1"/>
   <c r="F8" i="1"/>
   <c r="E8" i="1"/>
   <c r="D8" i="1"/>
   <c r="B8" i="1"/>
   <c r="J6" i="1"/>
   <c r="I6" i="1"/>
   <c r="H6" i="1"/>
   <c r="G6" i="1"/>
   <c r="F6" i="1"/>
   <c r="E6" i="1"/>
   <c r="D6" i="1"/>
   <c r="C6" i="1"/>
   <c r="B6" i="1"/>
   <c r="C8" i="1" l="1"/>
@@ -317,51 +324,51 @@
   <si>
     <t>長生村</t>
   </si>
   <si>
     <t>白子町</t>
   </si>
   <si>
     <t>長柄町</t>
   </si>
   <si>
     <t>長南町</t>
   </si>
   <si>
     <t>大多喜町</t>
   </si>
   <si>
     <t>御宿町</t>
   </si>
   <si>
     <t>鋸南町</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
@@ -539,162 +546,159 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -935,113 +939,113 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:J67"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="4" customWidth="1"/>
     <col min="2" max="10" width="9.7109375" style="4" customWidth="1"/>
     <col min="11" max="16384" width="10.7109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A2" s="27"/>
-[...7 lines deleted...]
-      <c r="I2" s="29"/>
+      <c r="A2" s="26"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="28"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="33"/>
-[...1 lines deleted...]
-      <c r="E3" s="32" t="s">
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="33"/>
-[...1 lines deleted...]
-      <c r="H3" s="32" t="s">
+      <c r="F3" s="32"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="33"/>
-      <c r="J3" s="34"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="33"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="31"/>
+      <c r="A4" s="30"/>
       <c r="B4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -2465,51 +2469,51 @@
         <v>0</v>
       </c>
       <c r="D49" s="10">
         <v>0</v>
       </c>
       <c r="E49" s="10">
         <v>0</v>
       </c>
       <c r="F49" s="10">
         <v>0</v>
       </c>
       <c r="G49" s="10">
         <v>0</v>
       </c>
       <c r="H49" s="10">
         <v>0</v>
       </c>
       <c r="I49" s="10">
         <v>0</v>
       </c>
       <c r="J49" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="21" t="s">
+      <c r="A50" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B50" s="9">
         <v>0</v>
       </c>
       <c r="C50" s="10">
         <v>0</v>
       </c>
       <c r="D50" s="10">
         <v>0</v>
       </c>
       <c r="E50" s="10">
         <v>0</v>
       </c>
       <c r="F50" s="10">
         <v>0</v>
       </c>
       <c r="G50" s="10">
         <v>0</v>
       </c>
       <c r="H50" s="10">
         <v>0</v>
       </c>
       <c r="I50" s="10">
         <v>0</v>
@@ -2656,51 +2660,51 @@
       <c r="C55" s="10">
         <v>0</v>
       </c>
       <c r="D55" s="10">
         <v>0</v>
       </c>
       <c r="E55" s="10">
         <v>0</v>
       </c>
       <c r="F55" s="10">
         <v>0</v>
       </c>
       <c r="G55" s="10">
         <v>0</v>
       </c>
       <c r="H55" s="10">
         <v>0</v>
       </c>
       <c r="I55" s="10">
         <v>0</v>
       </c>
       <c r="J55" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:10" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:10" s="21" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B56" s="9">
         <v>0</v>
       </c>
       <c r="C56" s="10">
         <v>0</v>
       </c>
       <c r="D56" s="10">
         <v>0</v>
       </c>
       <c r="E56" s="10">
         <v>0</v>
       </c>
       <c r="F56" s="10">
         <v>0</v>
       </c>
       <c r="G56" s="10">
         <v>0</v>
       </c>
       <c r="H56" s="10">
         <v>0</v>
       </c>
       <c r="I56" s="10">
@@ -2784,51 +2788,51 @@
       <c r="C59" s="10">
         <v>0</v>
       </c>
       <c r="D59" s="10">
         <v>0</v>
       </c>
       <c r="E59" s="10">
         <v>0</v>
       </c>
       <c r="F59" s="10">
         <v>0</v>
       </c>
       <c r="G59" s="10">
         <v>0</v>
       </c>
       <c r="H59" s="10">
         <v>0</v>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:10" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="1:10" s="21" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B60" s="9">
         <v>0</v>
       </c>
       <c r="C60" s="10">
         <v>0</v>
       </c>
       <c r="D60" s="10">
         <v>0</v>
       </c>
       <c r="E60" s="10">
         <v>0</v>
       </c>
       <c r="F60" s="10">
         <v>0</v>
       </c>
       <c r="G60" s="10">
         <v>0</v>
       </c>
       <c r="H60" s="10">
         <v>0</v>
       </c>
       <c r="I60" s="10">
@@ -2944,51 +2948,51 @@
       <c r="C64" s="10">
         <v>0</v>
       </c>
       <c r="D64" s="10">
         <v>0</v>
       </c>
       <c r="E64" s="10">
         <v>0</v>
       </c>
       <c r="F64" s="10">
         <v>0</v>
       </c>
       <c r="G64" s="10">
         <v>0</v>
       </c>
       <c r="H64" s="10">
         <v>0</v>
       </c>
       <c r="I64" s="10">
         <v>0</v>
       </c>
       <c r="J64" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:10" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="1:10" s="21" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B65" s="9">
         <v>0</v>
       </c>
       <c r="C65" s="10">
         <v>0</v>
       </c>
       <c r="D65" s="10">
         <v>0</v>
       </c>
       <c r="E65" s="10">
         <v>0</v>
       </c>
       <c r="F65" s="10">
         <v>0</v>
       </c>
       <c r="G65" s="10">
         <v>0</v>
       </c>
       <c r="H65" s="10">
         <v>0</v>
       </c>
       <c r="I65" s="10">
@@ -3009,119 +3013,118 @@
         <v>0</v>
       </c>
       <c r="D66" s="10">
         <v>0</v>
       </c>
       <c r="E66" s="10">
         <v>0</v>
       </c>
       <c r="F66" s="10">
         <v>0</v>
       </c>
       <c r="G66" s="10">
         <v>0</v>
       </c>
       <c r="H66" s="10">
         <v>0</v>
       </c>
       <c r="I66" s="10">
         <v>0</v>
       </c>
       <c r="J66" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="23" t="s">
+      <c r="A67" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="B67" s="24">
-[...23 lines deleted...]
-      <c r="J67" s="26">
+      <c r="B67" s="23">
+        <v>0</v>
+      </c>
+      <c r="C67" s="24">
+        <v>0</v>
+      </c>
+      <c r="D67" s="24">
+        <v>0</v>
+      </c>
+      <c r="E67" s="24">
+        <v>0</v>
+      </c>
+      <c r="F67" s="24">
+        <v>0</v>
+      </c>
+      <c r="G67" s="24">
+        <v>0</v>
+      </c>
+      <c r="H67" s="24">
+        <v>0</v>
+      </c>
+      <c r="I67" s="24">
+        <v>0</v>
+      </c>
+      <c r="J67" s="25">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.70866141732283472" bottom="0.35433070866141736" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 104</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>45</vt:lpstr>
       <vt:lpstr>'45'!Print_Area</vt:lpstr>
       <vt:lpstr>'45'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>