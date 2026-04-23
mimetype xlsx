--- v0 (2026-03-08)
+++ v1 (2026-04-23)
@@ -1,67 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F136E6D3-A978-453D-AE04-3B8988C20D7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="3030" yWindow="3030" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="53-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'53-2'!$A$1:$X$10</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="20">
   <si>
     <t>53．特別支援学校 職名別教員数及び職員数</t>
     <rPh sb="3" eb="5">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シエン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区　　分</t>
   </si>
   <si>
     <t>計</t>
@@ -133,51 +140,51 @@
   <si>
     <t>学　　校
 栄養職員</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>技術職員</t>
   </si>
   <si>
     <t>実習助手</t>
   </si>
   <si>
     <t>養護職員</t>
   </si>
   <si>
     <t>その他</t>
   </si>
   <si>
     <t>国立</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
@@ -399,225 +406,216 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -858,617 +856,615 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:X10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="25" max="16384" width="10.7109375" style="2"/>
+    <col min="1" max="1" width="15.7109375" customWidth="1"/>
+    <col min="2" max="4" width="9.7109375" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="11" max="14" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="4.42578125" customWidth="1"/>
+    <col min="16" max="17" width="5.5703125" customWidth="1"/>
+    <col min="18" max="18" width="5.42578125" customWidth="1"/>
+    <col min="19" max="21" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:24" s="15" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:24" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="12"/>
-[...19 lines deleted...]
-      <c r="X2" s="14"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="R2" s="13"/>
+      <c r="S2" s="13"/>
+      <c r="T2" s="13"/>
+      <c r="U2" s="13"/>
+      <c r="V2" s="13"/>
+      <c r="W2" s="13"/>
+      <c r="X2" s="13"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B3" s="45" t="s">
+    <row r="3" spans="1:24" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="15"/>
+      <c r="B3" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="46"/>
-[...1 lines deleted...]
-      <c r="E3" s="17" t="s">
+      <c r="C3" s="43"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="18"/>
-[...4 lines deleted...]
-      <c r="K3" s="51" t="s">
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="52"/>
-[...11 lines deleted...]
-      <c r="X3" s="53"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="50"/>
     </row>
-    <row r="4" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="20" t="s">
+    <row r="4" spans="1:24" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="48"/>
-[...2 lines deleted...]
-      <c r="E4" s="21" t="s">
+      <c r="B4" s="45"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="22"/>
-      <c r="G4" s="23" t="s">
+      <c r="F4" s="21"/>
+      <c r="G4" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="H4" s="22"/>
-      <c r="I4" s="24" t="s">
+      <c r="H4" s="21"/>
+      <c r="I4" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="19"/>
-      <c r="K4" s="21" t="s">
+      <c r="J4" s="18"/>
+      <c r="K4" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="22"/>
-      <c r="M4" s="51" t="s">
+      <c r="L4" s="21"/>
+      <c r="M4" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="N4" s="53"/>
-      <c r="O4" s="54" t="s">
+      <c r="N4" s="50"/>
+      <c r="O4" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="P4" s="55"/>
-      <c r="Q4" s="51" t="s">
+      <c r="P4" s="52"/>
+      <c r="Q4" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="R4" s="53"/>
-      <c r="S4" s="51" t="s">
+      <c r="R4" s="50"/>
+      <c r="S4" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="T4" s="53"/>
-      <c r="U4" s="54" t="s">
+      <c r="T4" s="50"/>
+      <c r="U4" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="V4" s="55"/>
-      <c r="W4" s="51" t="s">
+      <c r="V4" s="52"/>
+      <c r="W4" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="X4" s="53"/>
+      <c r="X4" s="50"/>
     </row>
-    <row r="5" spans="1:24" s="15" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B5" s="16" t="s">
+    <row r="5" spans="1:24" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="24"/>
+      <c r="B5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="16" t="s">
+      <c r="C5" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="26" t="s">
+      <c r="E5" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="26" t="s">
+      <c r="G5" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="26" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="26" t="s">
+      <c r="I5" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="26" t="s">
+      <c r="K5" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="M5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="26" t="s">
+      <c r="M5" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="O5" s="26" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="26" t="s">
+      <c r="O5" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="Q5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="26" t="s">
+      <c r="Q5" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="S5" s="27" t="s">
+      <c r="S5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="T5" s="27" t="s">
+      <c r="T5" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="U5" s="27" t="s">
+      <c r="U5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="V5" s="27" t="s">
+      <c r="V5" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="28" t="s">
-[...2 lines deleted...]
-      <c r="X5" s="28" t="s">
+      <c r="W5" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="X5" s="27" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:24" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="30">
+      <c r="B6" s="29">
         <v>541</v>
       </c>
-      <c r="C6" s="31">
+      <c r="C6" s="30">
         <v>242</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D6" s="30">
         <v>299</v>
       </c>
-      <c r="E6" s="31">
+      <c r="E6" s="30">
         <v>76</v>
       </c>
-      <c r="F6" s="31">
+      <c r="F6" s="30">
         <v>89</v>
       </c>
-      <c r="G6" s="31">
+      <c r="G6" s="30">
         <v>58</v>
       </c>
-      <c r="H6" s="31">
+      <c r="H6" s="30">
         <v>59</v>
       </c>
-      <c r="I6" s="32">
+      <c r="I6" s="30">
         <v>2</v>
       </c>
-      <c r="J6" s="31">
+      <c r="J6" s="30">
         <v>26</v>
       </c>
-      <c r="K6" s="31">
-[...11 lines deleted...]
-      <c r="O6" s="31">
+      <c r="K6" s="30">
+        <v>3</v>
+      </c>
+      <c r="L6" s="30">
+        <v>3</v>
+      </c>
+      <c r="M6" s="30">
+        <v>3</v>
+      </c>
+      <c r="N6" s="30">
+        <v>0</v>
+      </c>
+      <c r="O6" s="30">
         <v>2</v>
       </c>
-      <c r="P6" s="31">
+      <c r="P6" s="30">
         <v>7</v>
       </c>
-      <c r="Q6" s="31">
+      <c r="Q6" s="30">
         <v>38</v>
       </c>
-      <c r="R6" s="31">
+      <c r="R6" s="30">
         <v>53</v>
       </c>
-      <c r="S6" s="31">
-[...8 lines deleted...]
-      <c r="V6" s="31">
+      <c r="S6" s="30">
+        <v>0</v>
+      </c>
+      <c r="T6" s="30">
+        <v>0</v>
+      </c>
+      <c r="U6" s="30">
+        <v>0</v>
+      </c>
+      <c r="V6" s="30">
         <v>1</v>
       </c>
-      <c r="W6" s="31">
+      <c r="W6" s="30">
         <v>60</v>
       </c>
-      <c r="X6" s="33">
+      <c r="X6" s="31">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="1:24" s="36" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="34" t="s">
+    <row r="7" spans="1:24" s="34" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="35">
+      <c r="B7" s="33">
         <v>533</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="4">
         <v>231</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="4">
         <v>302</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="4">
         <v>72</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="4">
         <v>93</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="4">
         <v>55</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="4">
         <v>60</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="4">
         <v>1</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="4">
         <v>28</v>
       </c>
-      <c r="K7" s="5">
-[...11 lines deleted...]
-      <c r="O7" s="5">
+      <c r="K7" s="4">
+        <v>3</v>
+      </c>
+      <c r="L7" s="4">
+        <v>3</v>
+      </c>
+      <c r="M7" s="4">
+        <v>3</v>
+      </c>
+      <c r="N7" s="4">
+        <v>0</v>
+      </c>
+      <c r="O7" s="4">
         <v>2</v>
       </c>
-      <c r="P7" s="5">
+      <c r="P7" s="4">
         <v>7</v>
       </c>
-      <c r="Q7" s="5">
+      <c r="Q7" s="4">
         <v>41</v>
       </c>
-      <c r="R7" s="5">
+      <c r="R7" s="4">
         <v>51</v>
       </c>
-      <c r="S7" s="5">
-[...8 lines deleted...]
-      <c r="V7" s="5">
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="4">
+        <v>0</v>
+      </c>
+      <c r="U7" s="4">
+        <v>0</v>
+      </c>
+      <c r="V7" s="4">
         <v>2</v>
       </c>
-      <c r="W7" s="5">
+      <c r="W7" s="4">
         <v>54</v>
       </c>
-      <c r="X7" s="6">
+      <c r="X7" s="5">
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:24" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...23 lines deleted...]
-      <c r="X8" s="8"/>
+    <row r="8" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="35"/>
+      <c r="B8" s="36"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="7"/>
     </row>
-    <row r="9" spans="1:24" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="40" t="s">
+    <row r="9" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="38">
         <v>21</v>
       </c>
-      <c r="C9" s="3">
+      <c r="C9" s="2">
         <v>8</v>
       </c>
-      <c r="D9" s="3">
+      <c r="D9" s="2">
         <v>13</v>
       </c>
-      <c r="E9" s="3">
-[...29 lines deleted...]
-      <c r="O9" s="3">
+      <c r="E9" s="2">
+        <v>0</v>
+      </c>
+      <c r="F9" s="2">
+        <v>0</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="2">
+        <v>0</v>
+      </c>
+      <c r="J9" s="2">
+        <v>0</v>
+      </c>
+      <c r="K9" s="2">
+        <v>3</v>
+      </c>
+      <c r="L9" s="2">
+        <v>3</v>
+      </c>
+      <c r="M9" s="2">
+        <v>3</v>
+      </c>
+      <c r="N9" s="2">
+        <v>0</v>
+      </c>
+      <c r="O9" s="2">
         <v>2</v>
       </c>
-      <c r="P9" s="3">
+      <c r="P9" s="2">
         <v>7</v>
       </c>
-      <c r="Q9" s="3">
-[...14 lines deleted...]
-      <c r="V9" s="3">
+      <c r="Q9" s="2">
+        <v>0</v>
+      </c>
+      <c r="R9" s="2">
+        <v>0</v>
+      </c>
+      <c r="S9" s="9">
+        <v>0</v>
+      </c>
+      <c r="T9" s="2">
+        <v>0</v>
+      </c>
+      <c r="U9" s="2">
+        <v>0</v>
+      </c>
+      <c r="V9" s="2">
         <v>1</v>
       </c>
-      <c r="W9" s="3">
-[...2 lines deleted...]
-      <c r="X9" s="4">
+      <c r="W9" s="2">
+        <v>0</v>
+      </c>
+      <c r="X9" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:24" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="43">
+      <c r="B10" s="40">
         <v>512</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C10" s="8">
         <v>223</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="8">
         <v>289</v>
       </c>
-      <c r="E10" s="9">
+      <c r="E10" s="8">
         <v>72</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F10" s="8">
         <v>93</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="8">
         <v>55</v>
       </c>
-      <c r="H10" s="9">
+      <c r="H10" s="8">
         <v>60</v>
       </c>
-      <c r="I10" s="9">
+      <c r="I10" s="8">
         <v>1</v>
       </c>
-      <c r="J10" s="9">
+      <c r="J10" s="8">
         <v>28</v>
       </c>
-      <c r="K10" s="9">
-[...17 lines deleted...]
-      <c r="Q10" s="9">
+      <c r="K10" s="8">
+        <v>0</v>
+      </c>
+      <c r="L10" s="8">
+        <v>0</v>
+      </c>
+      <c r="M10" s="8">
+        <v>0</v>
+      </c>
+      <c r="N10" s="8">
+        <v>0</v>
+      </c>
+      <c r="O10" s="8">
+        <v>0</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
         <v>41</v>
       </c>
-      <c r="R10" s="9">
+      <c r="R10" s="8">
         <v>51</v>
       </c>
-      <c r="S10" s="9">
-[...8 lines deleted...]
-      <c r="V10" s="9">
+      <c r="S10" s="8">
+        <v>0</v>
+      </c>
+      <c r="T10" s="8">
+        <v>0</v>
+      </c>
+      <c r="U10" s="8">
+        <v>0</v>
+      </c>
+      <c r="V10" s="8">
         <v>1</v>
       </c>
-      <c r="W10" s="9">
+      <c r="W10" s="8">
         <v>54</v>
       </c>
-      <c r="X10" s="44">
+      <c r="X10" s="41">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B3:D4"/>
     <mergeCell ref="K3:X3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.98425196850393704" right="0.51181102362204722" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>53-2</vt:lpstr>
       <vt:lpstr>'53-2'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>