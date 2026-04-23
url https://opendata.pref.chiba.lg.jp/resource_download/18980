--- v0 (2026-03-08)
+++ v1 (2026-04-23)
@@ -1,70 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{09A6458A-DD55-4E6C-9847-F06F5CB29E79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="54" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'54'!$A$1:$A$135</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'54'!$A$1:$P$67</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'54'!$1:$4</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P8" i="1" l="1"/>
   <c r="O8" i="1"/>
   <c r="N8" i="1"/>
   <c r="M8" i="1"/>
   <c r="L8" i="1"/>
   <c r="K8" i="1"/>
   <c r="J8" i="1"/>
   <c r="I8" i="1"/>
   <c r="H8" i="1"/>
   <c r="G8" i="1"/>
   <c r="F8" i="1"/>
   <c r="E8" i="1"/>
   <c r="D8" i="1"/>
   <c r="C8" i="1"/>
   <c r="B8" i="1"/>
 </calcChain>
 </file>
 
@@ -464,51 +471,51 @@
   <si>
     <t>長生村</t>
   </si>
   <si>
     <t>白子町</t>
   </si>
   <si>
     <t>長柄町</t>
   </si>
   <si>
     <t>長南町</t>
   </si>
   <si>
     <t>大多喜町</t>
   </si>
   <si>
     <t>御宿町</t>
   </si>
   <si>
     <t>鋸南町</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
@@ -731,85 +738,85 @@
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -823,51 +830,51 @@
     <xf numFmtId="38" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1108,51 +1115,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:R135"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="6" customWidth="1"/>
     <col min="3" max="4" width="5.7109375" style="6" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="10" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="6" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="6" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="6" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="6" customWidth="1"/>
     <col min="13" max="14" width="6.7109375" style="6" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="6" customWidth="1"/>
     <col min="16" max="16" width="7.7109375" style="30" customWidth="1"/>
     <col min="17" max="16384" width="10.7109375" style="6"/>
   </cols>
@@ -4787,42 +4794,41 @@
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>54</vt:lpstr>
       <vt:lpstr>'54'!Print_Area</vt:lpstr>
       <vt:lpstr>'54'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>