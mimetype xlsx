--- v0 (2026-03-08)
+++ v1 (2026-04-23)
@@ -1,67 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{929E3194-32F1-4B62-92E8-26B191B3477E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="4065" yWindow="4065" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="59" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'59'!$A$1:$J$10</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029" iterate="1" iterateCount="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="15">
   <si>
     <t>59. 卒後:中学校  高等学校等への入学志願者数</t>
     <rPh sb="7" eb="8">
       <t>チュウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>高等学校</t>
@@ -103,51 +110,51 @@
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>（注）「入学志願者」は，志願者の実数である。（同一人が2校以上に志願した場合も1人として計上）</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　例えば同一人が高等学校の全日制と高等専門学校の両方に志願した場合は，進学者については進学先の</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　志願者として計上し，いずれの学校にも合格しなかった者については第一志望の学校に計上した。</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
@@ -290,125 +297,116 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -681,316 +679,291 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="4" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:10" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="25" t="s">
+      <c r="B2" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="C2" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="29"/>
-[...1 lines deleted...]
-      <c r="F2" s="28" t="s">
+      <c r="D2" s="26"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="29"/>
-[...1 lines deleted...]
-      <c r="I2" s="31" t="s">
+      <c r="G2" s="26"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="J2" s="31" t="s">
+      <c r="J2" s="28" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="C3" s="28" t="s">
+    <row r="3" spans="1:10" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="23"/>
+      <c r="B3" s="23"/>
+      <c r="C3" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="29"/>
-      <c r="E3" s="30"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="27"/>
       <c r="F3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
-      <c r="I3" s="26"/>
-      <c r="J3" s="32"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="29"/>
     </row>
-    <row r="4" spans="1:10" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="C4" s="9" t="s">
+    <row r="4" spans="1:10" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="27"/>
-      <c r="J4" s="33"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="30"/>
     </row>
     <row r="5" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="10">
         <v>53438</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C5" s="11">
         <v>52482</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D5" s="11">
         <v>51774</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="11">
         <v>708</v>
       </c>
-      <c r="F5" s="12">
+      <c r="F5" s="11">
         <v>34</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G5" s="11">
         <v>34</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H5" s="11">
         <v>0</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="10">
         <v>265</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="12">
         <v>657</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="13">
         <v>27261</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="14">
         <v>26592</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="14">
         <v>26187</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="14">
         <v>405</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F6" s="14">
         <v>15</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="14">
         <v>15</v>
       </c>
-      <c r="H6" s="15">
+      <c r="H6" s="14">
         <v>0</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="15">
         <v>214</v>
       </c>
-      <c r="J6" s="16">
+      <c r="J6" s="15">
         <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="17">
         <v>26177</v>
       </c>
-      <c r="C7" s="19">
+      <c r="C7" s="18">
         <v>25890</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="18">
         <v>25587</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="18">
         <v>303</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="18">
         <v>19</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="18">
         <v>19</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="19">
         <v>0</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="17">
         <v>51</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="20">
         <v>217</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="22" t="s">
+    <row r="8" spans="1:10" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="22"/>
-[...6 lines deleted...]
-      <c r="J8" s="22"/>
     </row>
-    <row r="9" spans="1:10" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:10" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="24"/>
-[...6 lines deleted...]
-      <c r="J9" s="24"/>
     </row>
-    <row r="10" spans="1:10" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:10" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="24"/>
-[...6 lines deleted...]
-      <c r="J10" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="J2:J4"/>
+    <mergeCell ref="C3:E3"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="J2:J4"/>
-    <mergeCell ref="C3:E3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.59055118110236227" top="0.98425196850393704" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.36"/>
   <pageSetup paperSize="9" scale="75" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 134</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>59</vt:lpstr>
       <vt:lpstr>'59'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>