--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,67 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{567AA522-3B42-4533-A50D-70C076812482}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="63" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'63'!$A$1:$AA$14</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029" iterate="1" iterateCount="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="44">
   <si>
     <t>63. 卒後：義務教育学校 市町村別進路別卒業者数（公立のみ）</t>
     <rPh sb="4" eb="5">
       <t>ソツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ギム</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="26" eb="28">
@@ -235,51 +242,51 @@
     </rPh>
     <rPh sb="3" eb="5">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>セッチ</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>キサイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ショウリャク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="_ * #,##0.0_ ;_ * \-#,##0.0_ ;_ * &quot;-&quot;?_ ;_ @_ "/>
     <numFmt numFmtId="177" formatCode="0.0_ "/>
     <numFmt numFmtId="178" formatCode="_ * #,##0.0_ ;_ * \-#,##0.0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -498,273 +505,267 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1005,1778 +1006,1713 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:AA16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="15" customWidth="1"/>
-[...903 lines deleted...]
-    <col min="16147" max="16384" width="10.7109375" style="15"/>
+    <col min="1" max="1" width="15.7109375" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" customWidth="1"/>
+    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" customWidth="1"/>
+    <col min="6" max="6" width="8.42578125" customWidth="1"/>
+    <col min="7" max="7" width="8.5703125" customWidth="1"/>
+    <col min="8" max="8" width="7.5703125" customWidth="1"/>
+    <col min="9" max="10" width="7.85546875" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" customWidth="1"/>
+    <col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="7.7109375" customWidth="1"/>
+    <col min="17" max="17" width="6.28515625" customWidth="1"/>
+    <col min="18" max="18" width="6" customWidth="1"/>
+    <col min="19" max="19" width="9.7109375" customWidth="1"/>
+    <col min="20" max="20" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="21" max="24" width="5.42578125" customWidth="1"/>
+    <col min="25" max="25" width="9.5703125" customWidth="1"/>
+    <col min="26" max="26" width="11" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" customWidth="1"/>
+    <col min="248" max="248" width="15.7109375" customWidth="1"/>
+    <col min="249" max="253" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="254" max="259" width="6.7109375" customWidth="1"/>
+    <col min="260" max="260" width="7" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="262" max="263" width="7.7109375" customWidth="1"/>
+    <col min="264" max="265" width="5.7109375" customWidth="1"/>
+    <col min="266" max="266" width="9.7109375" customWidth="1"/>
+    <col min="267" max="267" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="268" max="271" width="5.42578125" customWidth="1"/>
+    <col min="272" max="272" width="9.5703125" customWidth="1"/>
+    <col min="273" max="273" width="11" customWidth="1"/>
+    <col min="274" max="274" width="7.28515625" customWidth="1"/>
+    <col min="504" max="504" width="15.7109375" customWidth="1"/>
+    <col min="505" max="509" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="510" max="515" width="6.7109375" customWidth="1"/>
+    <col min="516" max="516" width="7" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="518" max="519" width="7.7109375" customWidth="1"/>
+    <col min="520" max="521" width="5.7109375" customWidth="1"/>
+    <col min="522" max="522" width="9.7109375" customWidth="1"/>
+    <col min="523" max="523" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="524" max="527" width="5.42578125" customWidth="1"/>
+    <col min="528" max="528" width="9.5703125" customWidth="1"/>
+    <col min="529" max="529" width="11" customWidth="1"/>
+    <col min="530" max="530" width="7.28515625" customWidth="1"/>
+    <col min="760" max="760" width="15.7109375" customWidth="1"/>
+    <col min="761" max="765" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="766" max="771" width="6.7109375" customWidth="1"/>
+    <col min="772" max="772" width="7" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="774" max="775" width="7.7109375" customWidth="1"/>
+    <col min="776" max="777" width="5.7109375" customWidth="1"/>
+    <col min="778" max="778" width="9.7109375" customWidth="1"/>
+    <col min="779" max="779" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="780" max="783" width="5.42578125" customWidth="1"/>
+    <col min="784" max="784" width="9.5703125" customWidth="1"/>
+    <col min="785" max="785" width="11" customWidth="1"/>
+    <col min="786" max="786" width="7.28515625" customWidth="1"/>
+    <col min="1016" max="1016" width="15.7109375" customWidth="1"/>
+    <col min="1017" max="1021" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1022" max="1027" width="6.7109375" customWidth="1"/>
+    <col min="1028" max="1028" width="7" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1031" width="7.7109375" customWidth="1"/>
+    <col min="1032" max="1033" width="5.7109375" customWidth="1"/>
+    <col min="1034" max="1034" width="9.7109375" customWidth="1"/>
+    <col min="1035" max="1035" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1036" max="1039" width="5.42578125" customWidth="1"/>
+    <col min="1040" max="1040" width="9.5703125" customWidth="1"/>
+    <col min="1041" max="1041" width="11" customWidth="1"/>
+    <col min="1042" max="1042" width="7.28515625" customWidth="1"/>
+    <col min="1272" max="1272" width="15.7109375" customWidth="1"/>
+    <col min="1273" max="1277" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1278" max="1283" width="6.7109375" customWidth="1"/>
+    <col min="1284" max="1284" width="7" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1287" width="7.7109375" customWidth="1"/>
+    <col min="1288" max="1289" width="5.7109375" customWidth="1"/>
+    <col min="1290" max="1290" width="9.7109375" customWidth="1"/>
+    <col min="1291" max="1291" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1292" max="1295" width="5.42578125" customWidth="1"/>
+    <col min="1296" max="1296" width="9.5703125" customWidth="1"/>
+    <col min="1297" max="1297" width="11" customWidth="1"/>
+    <col min="1298" max="1298" width="7.28515625" customWidth="1"/>
+    <col min="1528" max="1528" width="15.7109375" customWidth="1"/>
+    <col min="1529" max="1533" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1534" max="1539" width="6.7109375" customWidth="1"/>
+    <col min="1540" max="1540" width="7" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1543" width="7.7109375" customWidth="1"/>
+    <col min="1544" max="1545" width="5.7109375" customWidth="1"/>
+    <col min="1546" max="1546" width="9.7109375" customWidth="1"/>
+    <col min="1547" max="1547" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1548" max="1551" width="5.42578125" customWidth="1"/>
+    <col min="1552" max="1552" width="9.5703125" customWidth="1"/>
+    <col min="1553" max="1553" width="11" customWidth="1"/>
+    <col min="1554" max="1554" width="7.28515625" customWidth="1"/>
+    <col min="1784" max="1784" width="15.7109375" customWidth="1"/>
+    <col min="1785" max="1789" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1790" max="1795" width="6.7109375" customWidth="1"/>
+    <col min="1796" max="1796" width="7" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1799" width="7.7109375" customWidth="1"/>
+    <col min="1800" max="1801" width="5.7109375" customWidth="1"/>
+    <col min="1802" max="1802" width="9.7109375" customWidth="1"/>
+    <col min="1803" max="1803" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1804" max="1807" width="5.42578125" customWidth="1"/>
+    <col min="1808" max="1808" width="9.5703125" customWidth="1"/>
+    <col min="1809" max="1809" width="11" customWidth="1"/>
+    <col min="1810" max="1810" width="7.28515625" customWidth="1"/>
+    <col min="2040" max="2040" width="15.7109375" customWidth="1"/>
+    <col min="2041" max="2045" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2046" max="2051" width="6.7109375" customWidth="1"/>
+    <col min="2052" max="2052" width="7" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2055" width="7.7109375" customWidth="1"/>
+    <col min="2056" max="2057" width="5.7109375" customWidth="1"/>
+    <col min="2058" max="2058" width="9.7109375" customWidth="1"/>
+    <col min="2059" max="2059" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2060" max="2063" width="5.42578125" customWidth="1"/>
+    <col min="2064" max="2064" width="9.5703125" customWidth="1"/>
+    <col min="2065" max="2065" width="11" customWidth="1"/>
+    <col min="2066" max="2066" width="7.28515625" customWidth="1"/>
+    <col min="2296" max="2296" width="15.7109375" customWidth="1"/>
+    <col min="2297" max="2301" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2302" max="2307" width="6.7109375" customWidth="1"/>
+    <col min="2308" max="2308" width="7" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2311" width="7.7109375" customWidth="1"/>
+    <col min="2312" max="2313" width="5.7109375" customWidth="1"/>
+    <col min="2314" max="2314" width="9.7109375" customWidth="1"/>
+    <col min="2315" max="2315" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2316" max="2319" width="5.42578125" customWidth="1"/>
+    <col min="2320" max="2320" width="9.5703125" customWidth="1"/>
+    <col min="2321" max="2321" width="11" customWidth="1"/>
+    <col min="2322" max="2322" width="7.28515625" customWidth="1"/>
+    <col min="2552" max="2552" width="15.7109375" customWidth="1"/>
+    <col min="2553" max="2557" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2558" max="2563" width="6.7109375" customWidth="1"/>
+    <col min="2564" max="2564" width="7" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2567" width="7.7109375" customWidth="1"/>
+    <col min="2568" max="2569" width="5.7109375" customWidth="1"/>
+    <col min="2570" max="2570" width="9.7109375" customWidth="1"/>
+    <col min="2571" max="2571" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2572" max="2575" width="5.42578125" customWidth="1"/>
+    <col min="2576" max="2576" width="9.5703125" customWidth="1"/>
+    <col min="2577" max="2577" width="11" customWidth="1"/>
+    <col min="2578" max="2578" width="7.28515625" customWidth="1"/>
+    <col min="2808" max="2808" width="15.7109375" customWidth="1"/>
+    <col min="2809" max="2813" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2814" max="2819" width="6.7109375" customWidth="1"/>
+    <col min="2820" max="2820" width="7" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2823" width="7.7109375" customWidth="1"/>
+    <col min="2824" max="2825" width="5.7109375" customWidth="1"/>
+    <col min="2826" max="2826" width="9.7109375" customWidth="1"/>
+    <col min="2827" max="2827" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2828" max="2831" width="5.42578125" customWidth="1"/>
+    <col min="2832" max="2832" width="9.5703125" customWidth="1"/>
+    <col min="2833" max="2833" width="11" customWidth="1"/>
+    <col min="2834" max="2834" width="7.28515625" customWidth="1"/>
+    <col min="3064" max="3064" width="15.7109375" customWidth="1"/>
+    <col min="3065" max="3069" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3070" max="3075" width="6.7109375" customWidth="1"/>
+    <col min="3076" max="3076" width="7" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3079" width="7.7109375" customWidth="1"/>
+    <col min="3080" max="3081" width="5.7109375" customWidth="1"/>
+    <col min="3082" max="3082" width="9.7109375" customWidth="1"/>
+    <col min="3083" max="3083" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3084" max="3087" width="5.42578125" customWidth="1"/>
+    <col min="3088" max="3088" width="9.5703125" customWidth="1"/>
+    <col min="3089" max="3089" width="11" customWidth="1"/>
+    <col min="3090" max="3090" width="7.28515625" customWidth="1"/>
+    <col min="3320" max="3320" width="15.7109375" customWidth="1"/>
+    <col min="3321" max="3325" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3326" max="3331" width="6.7109375" customWidth="1"/>
+    <col min="3332" max="3332" width="7" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3335" width="7.7109375" customWidth="1"/>
+    <col min="3336" max="3337" width="5.7109375" customWidth="1"/>
+    <col min="3338" max="3338" width="9.7109375" customWidth="1"/>
+    <col min="3339" max="3339" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3340" max="3343" width="5.42578125" customWidth="1"/>
+    <col min="3344" max="3344" width="9.5703125" customWidth="1"/>
+    <col min="3345" max="3345" width="11" customWidth="1"/>
+    <col min="3346" max="3346" width="7.28515625" customWidth="1"/>
+    <col min="3576" max="3576" width="15.7109375" customWidth="1"/>
+    <col min="3577" max="3581" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3582" max="3587" width="6.7109375" customWidth="1"/>
+    <col min="3588" max="3588" width="7" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3591" width="7.7109375" customWidth="1"/>
+    <col min="3592" max="3593" width="5.7109375" customWidth="1"/>
+    <col min="3594" max="3594" width="9.7109375" customWidth="1"/>
+    <col min="3595" max="3595" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3596" max="3599" width="5.42578125" customWidth="1"/>
+    <col min="3600" max="3600" width="9.5703125" customWidth="1"/>
+    <col min="3601" max="3601" width="11" customWidth="1"/>
+    <col min="3602" max="3602" width="7.28515625" customWidth="1"/>
+    <col min="3832" max="3832" width="15.7109375" customWidth="1"/>
+    <col min="3833" max="3837" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3838" max="3843" width="6.7109375" customWidth="1"/>
+    <col min="3844" max="3844" width="7" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3847" width="7.7109375" customWidth="1"/>
+    <col min="3848" max="3849" width="5.7109375" customWidth="1"/>
+    <col min="3850" max="3850" width="9.7109375" customWidth="1"/>
+    <col min="3851" max="3851" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3852" max="3855" width="5.42578125" customWidth="1"/>
+    <col min="3856" max="3856" width="9.5703125" customWidth="1"/>
+    <col min="3857" max="3857" width="11" customWidth="1"/>
+    <col min="3858" max="3858" width="7.28515625" customWidth="1"/>
+    <col min="4088" max="4088" width="15.7109375" customWidth="1"/>
+    <col min="4089" max="4093" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4094" max="4099" width="6.7109375" customWidth="1"/>
+    <col min="4100" max="4100" width="7" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4103" width="7.7109375" customWidth="1"/>
+    <col min="4104" max="4105" width="5.7109375" customWidth="1"/>
+    <col min="4106" max="4106" width="9.7109375" customWidth="1"/>
+    <col min="4107" max="4107" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4108" max="4111" width="5.42578125" customWidth="1"/>
+    <col min="4112" max="4112" width="9.5703125" customWidth="1"/>
+    <col min="4113" max="4113" width="11" customWidth="1"/>
+    <col min="4114" max="4114" width="7.28515625" customWidth="1"/>
+    <col min="4344" max="4344" width="15.7109375" customWidth="1"/>
+    <col min="4345" max="4349" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4350" max="4355" width="6.7109375" customWidth="1"/>
+    <col min="4356" max="4356" width="7" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4359" width="7.7109375" customWidth="1"/>
+    <col min="4360" max="4361" width="5.7109375" customWidth="1"/>
+    <col min="4362" max="4362" width="9.7109375" customWidth="1"/>
+    <col min="4363" max="4363" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4364" max="4367" width="5.42578125" customWidth="1"/>
+    <col min="4368" max="4368" width="9.5703125" customWidth="1"/>
+    <col min="4369" max="4369" width="11" customWidth="1"/>
+    <col min="4370" max="4370" width="7.28515625" customWidth="1"/>
+    <col min="4600" max="4600" width="15.7109375" customWidth="1"/>
+    <col min="4601" max="4605" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4606" max="4611" width="6.7109375" customWidth="1"/>
+    <col min="4612" max="4612" width="7" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4615" width="7.7109375" customWidth="1"/>
+    <col min="4616" max="4617" width="5.7109375" customWidth="1"/>
+    <col min="4618" max="4618" width="9.7109375" customWidth="1"/>
+    <col min="4619" max="4619" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4620" max="4623" width="5.42578125" customWidth="1"/>
+    <col min="4624" max="4624" width="9.5703125" customWidth="1"/>
+    <col min="4625" max="4625" width="11" customWidth="1"/>
+    <col min="4626" max="4626" width="7.28515625" customWidth="1"/>
+    <col min="4856" max="4856" width="15.7109375" customWidth="1"/>
+    <col min="4857" max="4861" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4862" max="4867" width="6.7109375" customWidth="1"/>
+    <col min="4868" max="4868" width="7" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4871" width="7.7109375" customWidth="1"/>
+    <col min="4872" max="4873" width="5.7109375" customWidth="1"/>
+    <col min="4874" max="4874" width="9.7109375" customWidth="1"/>
+    <col min="4875" max="4875" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4876" max="4879" width="5.42578125" customWidth="1"/>
+    <col min="4880" max="4880" width="9.5703125" customWidth="1"/>
+    <col min="4881" max="4881" width="11" customWidth="1"/>
+    <col min="4882" max="4882" width="7.28515625" customWidth="1"/>
+    <col min="5112" max="5112" width="15.7109375" customWidth="1"/>
+    <col min="5113" max="5117" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5118" max="5123" width="6.7109375" customWidth="1"/>
+    <col min="5124" max="5124" width="7" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5127" width="7.7109375" customWidth="1"/>
+    <col min="5128" max="5129" width="5.7109375" customWidth="1"/>
+    <col min="5130" max="5130" width="9.7109375" customWidth="1"/>
+    <col min="5131" max="5131" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5132" max="5135" width="5.42578125" customWidth="1"/>
+    <col min="5136" max="5136" width="9.5703125" customWidth="1"/>
+    <col min="5137" max="5137" width="11" customWidth="1"/>
+    <col min="5138" max="5138" width="7.28515625" customWidth="1"/>
+    <col min="5368" max="5368" width="15.7109375" customWidth="1"/>
+    <col min="5369" max="5373" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5374" max="5379" width="6.7109375" customWidth="1"/>
+    <col min="5380" max="5380" width="7" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5383" width="7.7109375" customWidth="1"/>
+    <col min="5384" max="5385" width="5.7109375" customWidth="1"/>
+    <col min="5386" max="5386" width="9.7109375" customWidth="1"/>
+    <col min="5387" max="5387" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5388" max="5391" width="5.42578125" customWidth="1"/>
+    <col min="5392" max="5392" width="9.5703125" customWidth="1"/>
+    <col min="5393" max="5393" width="11" customWidth="1"/>
+    <col min="5394" max="5394" width="7.28515625" customWidth="1"/>
+    <col min="5624" max="5624" width="15.7109375" customWidth="1"/>
+    <col min="5625" max="5629" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5630" max="5635" width="6.7109375" customWidth="1"/>
+    <col min="5636" max="5636" width="7" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5639" width="7.7109375" customWidth="1"/>
+    <col min="5640" max="5641" width="5.7109375" customWidth="1"/>
+    <col min="5642" max="5642" width="9.7109375" customWidth="1"/>
+    <col min="5643" max="5643" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5644" max="5647" width="5.42578125" customWidth="1"/>
+    <col min="5648" max="5648" width="9.5703125" customWidth="1"/>
+    <col min="5649" max="5649" width="11" customWidth="1"/>
+    <col min="5650" max="5650" width="7.28515625" customWidth="1"/>
+    <col min="5880" max="5880" width="15.7109375" customWidth="1"/>
+    <col min="5881" max="5885" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5886" max="5891" width="6.7109375" customWidth="1"/>
+    <col min="5892" max="5892" width="7" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5895" width="7.7109375" customWidth="1"/>
+    <col min="5896" max="5897" width="5.7109375" customWidth="1"/>
+    <col min="5898" max="5898" width="9.7109375" customWidth="1"/>
+    <col min="5899" max="5899" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5900" max="5903" width="5.42578125" customWidth="1"/>
+    <col min="5904" max="5904" width="9.5703125" customWidth="1"/>
+    <col min="5905" max="5905" width="11" customWidth="1"/>
+    <col min="5906" max="5906" width="7.28515625" customWidth="1"/>
+    <col min="6136" max="6136" width="15.7109375" customWidth="1"/>
+    <col min="6137" max="6141" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6142" max="6147" width="6.7109375" customWidth="1"/>
+    <col min="6148" max="6148" width="7" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6151" width="7.7109375" customWidth="1"/>
+    <col min="6152" max="6153" width="5.7109375" customWidth="1"/>
+    <col min="6154" max="6154" width="9.7109375" customWidth="1"/>
+    <col min="6155" max="6155" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6156" max="6159" width="5.42578125" customWidth="1"/>
+    <col min="6160" max="6160" width="9.5703125" customWidth="1"/>
+    <col min="6161" max="6161" width="11" customWidth="1"/>
+    <col min="6162" max="6162" width="7.28515625" customWidth="1"/>
+    <col min="6392" max="6392" width="15.7109375" customWidth="1"/>
+    <col min="6393" max="6397" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6398" max="6403" width="6.7109375" customWidth="1"/>
+    <col min="6404" max="6404" width="7" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6407" width="7.7109375" customWidth="1"/>
+    <col min="6408" max="6409" width="5.7109375" customWidth="1"/>
+    <col min="6410" max="6410" width="9.7109375" customWidth="1"/>
+    <col min="6411" max="6411" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6412" max="6415" width="5.42578125" customWidth="1"/>
+    <col min="6416" max="6416" width="9.5703125" customWidth="1"/>
+    <col min="6417" max="6417" width="11" customWidth="1"/>
+    <col min="6418" max="6418" width="7.28515625" customWidth="1"/>
+    <col min="6648" max="6648" width="15.7109375" customWidth="1"/>
+    <col min="6649" max="6653" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6654" max="6659" width="6.7109375" customWidth="1"/>
+    <col min="6660" max="6660" width="7" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6663" width="7.7109375" customWidth="1"/>
+    <col min="6664" max="6665" width="5.7109375" customWidth="1"/>
+    <col min="6666" max="6666" width="9.7109375" customWidth="1"/>
+    <col min="6667" max="6667" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6668" max="6671" width="5.42578125" customWidth="1"/>
+    <col min="6672" max="6672" width="9.5703125" customWidth="1"/>
+    <col min="6673" max="6673" width="11" customWidth="1"/>
+    <col min="6674" max="6674" width="7.28515625" customWidth="1"/>
+    <col min="6904" max="6904" width="15.7109375" customWidth="1"/>
+    <col min="6905" max="6909" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6910" max="6915" width="6.7109375" customWidth="1"/>
+    <col min="6916" max="6916" width="7" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6919" width="7.7109375" customWidth="1"/>
+    <col min="6920" max="6921" width="5.7109375" customWidth="1"/>
+    <col min="6922" max="6922" width="9.7109375" customWidth="1"/>
+    <col min="6923" max="6923" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6924" max="6927" width="5.42578125" customWidth="1"/>
+    <col min="6928" max="6928" width="9.5703125" customWidth="1"/>
+    <col min="6929" max="6929" width="11" customWidth="1"/>
+    <col min="6930" max="6930" width="7.28515625" customWidth="1"/>
+    <col min="7160" max="7160" width="15.7109375" customWidth="1"/>
+    <col min="7161" max="7165" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7166" max="7171" width="6.7109375" customWidth="1"/>
+    <col min="7172" max="7172" width="7" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7175" width="7.7109375" customWidth="1"/>
+    <col min="7176" max="7177" width="5.7109375" customWidth="1"/>
+    <col min="7178" max="7178" width="9.7109375" customWidth="1"/>
+    <col min="7179" max="7179" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7180" max="7183" width="5.42578125" customWidth="1"/>
+    <col min="7184" max="7184" width="9.5703125" customWidth="1"/>
+    <col min="7185" max="7185" width="11" customWidth="1"/>
+    <col min="7186" max="7186" width="7.28515625" customWidth="1"/>
+    <col min="7416" max="7416" width="15.7109375" customWidth="1"/>
+    <col min="7417" max="7421" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7422" max="7427" width="6.7109375" customWidth="1"/>
+    <col min="7428" max="7428" width="7" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7431" width="7.7109375" customWidth="1"/>
+    <col min="7432" max="7433" width="5.7109375" customWidth="1"/>
+    <col min="7434" max="7434" width="9.7109375" customWidth="1"/>
+    <col min="7435" max="7435" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7436" max="7439" width="5.42578125" customWidth="1"/>
+    <col min="7440" max="7440" width="9.5703125" customWidth="1"/>
+    <col min="7441" max="7441" width="11" customWidth="1"/>
+    <col min="7442" max="7442" width="7.28515625" customWidth="1"/>
+    <col min="7672" max="7672" width="15.7109375" customWidth="1"/>
+    <col min="7673" max="7677" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7678" max="7683" width="6.7109375" customWidth="1"/>
+    <col min="7684" max="7684" width="7" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7687" width="7.7109375" customWidth="1"/>
+    <col min="7688" max="7689" width="5.7109375" customWidth="1"/>
+    <col min="7690" max="7690" width="9.7109375" customWidth="1"/>
+    <col min="7691" max="7691" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7692" max="7695" width="5.42578125" customWidth="1"/>
+    <col min="7696" max="7696" width="9.5703125" customWidth="1"/>
+    <col min="7697" max="7697" width="11" customWidth="1"/>
+    <col min="7698" max="7698" width="7.28515625" customWidth="1"/>
+    <col min="7928" max="7928" width="15.7109375" customWidth="1"/>
+    <col min="7929" max="7933" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7934" max="7939" width="6.7109375" customWidth="1"/>
+    <col min="7940" max="7940" width="7" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7943" width="7.7109375" customWidth="1"/>
+    <col min="7944" max="7945" width="5.7109375" customWidth="1"/>
+    <col min="7946" max="7946" width="9.7109375" customWidth="1"/>
+    <col min="7947" max="7947" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7948" max="7951" width="5.42578125" customWidth="1"/>
+    <col min="7952" max="7952" width="9.5703125" customWidth="1"/>
+    <col min="7953" max="7953" width="11" customWidth="1"/>
+    <col min="7954" max="7954" width="7.28515625" customWidth="1"/>
+    <col min="8184" max="8184" width="15.7109375" customWidth="1"/>
+    <col min="8185" max="8189" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8190" max="8195" width="6.7109375" customWidth="1"/>
+    <col min="8196" max="8196" width="7" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8199" width="7.7109375" customWidth="1"/>
+    <col min="8200" max="8201" width="5.7109375" customWidth="1"/>
+    <col min="8202" max="8202" width="9.7109375" customWidth="1"/>
+    <col min="8203" max="8203" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8204" max="8207" width="5.42578125" customWidth="1"/>
+    <col min="8208" max="8208" width="9.5703125" customWidth="1"/>
+    <col min="8209" max="8209" width="11" customWidth="1"/>
+    <col min="8210" max="8210" width="7.28515625" customWidth="1"/>
+    <col min="8440" max="8440" width="15.7109375" customWidth="1"/>
+    <col min="8441" max="8445" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8446" max="8451" width="6.7109375" customWidth="1"/>
+    <col min="8452" max="8452" width="7" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8455" width="7.7109375" customWidth="1"/>
+    <col min="8456" max="8457" width="5.7109375" customWidth="1"/>
+    <col min="8458" max="8458" width="9.7109375" customWidth="1"/>
+    <col min="8459" max="8459" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8460" max="8463" width="5.42578125" customWidth="1"/>
+    <col min="8464" max="8464" width="9.5703125" customWidth="1"/>
+    <col min="8465" max="8465" width="11" customWidth="1"/>
+    <col min="8466" max="8466" width="7.28515625" customWidth="1"/>
+    <col min="8696" max="8696" width="15.7109375" customWidth="1"/>
+    <col min="8697" max="8701" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8702" max="8707" width="6.7109375" customWidth="1"/>
+    <col min="8708" max="8708" width="7" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8711" width="7.7109375" customWidth="1"/>
+    <col min="8712" max="8713" width="5.7109375" customWidth="1"/>
+    <col min="8714" max="8714" width="9.7109375" customWidth="1"/>
+    <col min="8715" max="8715" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8716" max="8719" width="5.42578125" customWidth="1"/>
+    <col min="8720" max="8720" width="9.5703125" customWidth="1"/>
+    <col min="8721" max="8721" width="11" customWidth="1"/>
+    <col min="8722" max="8722" width="7.28515625" customWidth="1"/>
+    <col min="8952" max="8952" width="15.7109375" customWidth="1"/>
+    <col min="8953" max="8957" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8958" max="8963" width="6.7109375" customWidth="1"/>
+    <col min="8964" max="8964" width="7" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8967" width="7.7109375" customWidth="1"/>
+    <col min="8968" max="8969" width="5.7109375" customWidth="1"/>
+    <col min="8970" max="8970" width="9.7109375" customWidth="1"/>
+    <col min="8971" max="8971" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8972" max="8975" width="5.42578125" customWidth="1"/>
+    <col min="8976" max="8976" width="9.5703125" customWidth="1"/>
+    <col min="8977" max="8977" width="11" customWidth="1"/>
+    <col min="8978" max="8978" width="7.28515625" customWidth="1"/>
+    <col min="9208" max="9208" width="15.7109375" customWidth="1"/>
+    <col min="9209" max="9213" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9214" max="9219" width="6.7109375" customWidth="1"/>
+    <col min="9220" max="9220" width="7" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9223" width="7.7109375" customWidth="1"/>
+    <col min="9224" max="9225" width="5.7109375" customWidth="1"/>
+    <col min="9226" max="9226" width="9.7109375" customWidth="1"/>
+    <col min="9227" max="9227" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9228" max="9231" width="5.42578125" customWidth="1"/>
+    <col min="9232" max="9232" width="9.5703125" customWidth="1"/>
+    <col min="9233" max="9233" width="11" customWidth="1"/>
+    <col min="9234" max="9234" width="7.28515625" customWidth="1"/>
+    <col min="9464" max="9464" width="15.7109375" customWidth="1"/>
+    <col min="9465" max="9469" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9470" max="9475" width="6.7109375" customWidth="1"/>
+    <col min="9476" max="9476" width="7" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9479" width="7.7109375" customWidth="1"/>
+    <col min="9480" max="9481" width="5.7109375" customWidth="1"/>
+    <col min="9482" max="9482" width="9.7109375" customWidth="1"/>
+    <col min="9483" max="9483" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9484" max="9487" width="5.42578125" customWidth="1"/>
+    <col min="9488" max="9488" width="9.5703125" customWidth="1"/>
+    <col min="9489" max="9489" width="11" customWidth="1"/>
+    <col min="9490" max="9490" width="7.28515625" customWidth="1"/>
+    <col min="9720" max="9720" width="15.7109375" customWidth="1"/>
+    <col min="9721" max="9725" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9726" max="9731" width="6.7109375" customWidth="1"/>
+    <col min="9732" max="9732" width="7" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9735" width="7.7109375" customWidth="1"/>
+    <col min="9736" max="9737" width="5.7109375" customWidth="1"/>
+    <col min="9738" max="9738" width="9.7109375" customWidth="1"/>
+    <col min="9739" max="9739" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9740" max="9743" width="5.42578125" customWidth="1"/>
+    <col min="9744" max="9744" width="9.5703125" customWidth="1"/>
+    <col min="9745" max="9745" width="11" customWidth="1"/>
+    <col min="9746" max="9746" width="7.28515625" customWidth="1"/>
+    <col min="9976" max="9976" width="15.7109375" customWidth="1"/>
+    <col min="9977" max="9981" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9982" max="9987" width="6.7109375" customWidth="1"/>
+    <col min="9988" max="9988" width="7" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9991" width="7.7109375" customWidth="1"/>
+    <col min="9992" max="9993" width="5.7109375" customWidth="1"/>
+    <col min="9994" max="9994" width="9.7109375" customWidth="1"/>
+    <col min="9995" max="9995" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9996" max="9999" width="5.42578125" customWidth="1"/>
+    <col min="10000" max="10000" width="9.5703125" customWidth="1"/>
+    <col min="10001" max="10001" width="11" customWidth="1"/>
+    <col min="10002" max="10002" width="7.28515625" customWidth="1"/>
+    <col min="10232" max="10232" width="15.7109375" customWidth="1"/>
+    <col min="10233" max="10237" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10238" max="10243" width="6.7109375" customWidth="1"/>
+    <col min="10244" max="10244" width="7" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10247" width="7.7109375" customWidth="1"/>
+    <col min="10248" max="10249" width="5.7109375" customWidth="1"/>
+    <col min="10250" max="10250" width="9.7109375" customWidth="1"/>
+    <col min="10251" max="10251" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="10252" max="10255" width="5.42578125" customWidth="1"/>
+    <col min="10256" max="10256" width="9.5703125" customWidth="1"/>
+    <col min="10257" max="10257" width="11" customWidth="1"/>
+    <col min="10258" max="10258" width="7.28515625" customWidth="1"/>
+    <col min="10488" max="10488" width="15.7109375" customWidth="1"/>
+    <col min="10489" max="10493" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10494" max="10499" width="6.7109375" customWidth="1"/>
+    <col min="10500" max="10500" width="7" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10503" width="7.7109375" customWidth="1"/>
+    <col min="10504" max="10505" width="5.7109375" customWidth="1"/>
+    <col min="10506" max="10506" width="9.7109375" customWidth="1"/>
+    <col min="10507" max="10507" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="10508" max="10511" width="5.42578125" customWidth="1"/>
+    <col min="10512" max="10512" width="9.5703125" customWidth="1"/>
+    <col min="10513" max="10513" width="11" customWidth="1"/>
+    <col min="10514" max="10514" width="7.28515625" customWidth="1"/>
+    <col min="10744" max="10744" width="15.7109375" customWidth="1"/>
+    <col min="10745" max="10749" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10750" max="10755" width="6.7109375" customWidth="1"/>
+    <col min="10756" max="10756" width="7" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10759" width="7.7109375" customWidth="1"/>
+    <col min="10760" max="10761" width="5.7109375" customWidth="1"/>
+    <col min="10762" max="10762" width="9.7109375" customWidth="1"/>
+    <col min="10763" max="10763" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="10764" max="10767" width="5.42578125" customWidth="1"/>
+    <col min="10768" max="10768" width="9.5703125" customWidth="1"/>
+    <col min="10769" max="10769" width="11" customWidth="1"/>
+    <col min="10770" max="10770" width="7.28515625" customWidth="1"/>
+    <col min="11000" max="11000" width="15.7109375" customWidth="1"/>
+    <col min="11001" max="11005" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11006" max="11011" width="6.7109375" customWidth="1"/>
+    <col min="11012" max="11012" width="7" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11015" width="7.7109375" customWidth="1"/>
+    <col min="11016" max="11017" width="5.7109375" customWidth="1"/>
+    <col min="11018" max="11018" width="9.7109375" customWidth="1"/>
+    <col min="11019" max="11019" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11020" max="11023" width="5.42578125" customWidth="1"/>
+    <col min="11024" max="11024" width="9.5703125" customWidth="1"/>
+    <col min="11025" max="11025" width="11" customWidth="1"/>
+    <col min="11026" max="11026" width="7.28515625" customWidth="1"/>
+    <col min="11256" max="11256" width="15.7109375" customWidth="1"/>
+    <col min="11257" max="11261" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11262" max="11267" width="6.7109375" customWidth="1"/>
+    <col min="11268" max="11268" width="7" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11271" width="7.7109375" customWidth="1"/>
+    <col min="11272" max="11273" width="5.7109375" customWidth="1"/>
+    <col min="11274" max="11274" width="9.7109375" customWidth="1"/>
+    <col min="11275" max="11275" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11276" max="11279" width="5.42578125" customWidth="1"/>
+    <col min="11280" max="11280" width="9.5703125" customWidth="1"/>
+    <col min="11281" max="11281" width="11" customWidth="1"/>
+    <col min="11282" max="11282" width="7.28515625" customWidth="1"/>
+    <col min="11512" max="11512" width="15.7109375" customWidth="1"/>
+    <col min="11513" max="11517" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11518" max="11523" width="6.7109375" customWidth="1"/>
+    <col min="11524" max="11524" width="7" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11527" width="7.7109375" customWidth="1"/>
+    <col min="11528" max="11529" width="5.7109375" customWidth="1"/>
+    <col min="11530" max="11530" width="9.7109375" customWidth="1"/>
+    <col min="11531" max="11531" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11532" max="11535" width="5.42578125" customWidth="1"/>
+    <col min="11536" max="11536" width="9.5703125" customWidth="1"/>
+    <col min="11537" max="11537" width="11" customWidth="1"/>
+    <col min="11538" max="11538" width="7.28515625" customWidth="1"/>
+    <col min="11768" max="11768" width="15.7109375" customWidth="1"/>
+    <col min="11769" max="11773" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11774" max="11779" width="6.7109375" customWidth="1"/>
+    <col min="11780" max="11780" width="7" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11783" width="7.7109375" customWidth="1"/>
+    <col min="11784" max="11785" width="5.7109375" customWidth="1"/>
+    <col min="11786" max="11786" width="9.7109375" customWidth="1"/>
+    <col min="11787" max="11787" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11788" max="11791" width="5.42578125" customWidth="1"/>
+    <col min="11792" max="11792" width="9.5703125" customWidth="1"/>
+    <col min="11793" max="11793" width="11" customWidth="1"/>
+    <col min="11794" max="11794" width="7.28515625" customWidth="1"/>
+    <col min="12024" max="12024" width="15.7109375" customWidth="1"/>
+    <col min="12025" max="12029" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12030" max="12035" width="6.7109375" customWidth="1"/>
+    <col min="12036" max="12036" width="7" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12039" width="7.7109375" customWidth="1"/>
+    <col min="12040" max="12041" width="5.7109375" customWidth="1"/>
+    <col min="12042" max="12042" width="9.7109375" customWidth="1"/>
+    <col min="12043" max="12043" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12044" max="12047" width="5.42578125" customWidth="1"/>
+    <col min="12048" max="12048" width="9.5703125" customWidth="1"/>
+    <col min="12049" max="12049" width="11" customWidth="1"/>
+    <col min="12050" max="12050" width="7.28515625" customWidth="1"/>
+    <col min="12280" max="12280" width="15.7109375" customWidth="1"/>
+    <col min="12281" max="12285" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12286" max="12291" width="6.7109375" customWidth="1"/>
+    <col min="12292" max="12292" width="7" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12295" width="7.7109375" customWidth="1"/>
+    <col min="12296" max="12297" width="5.7109375" customWidth="1"/>
+    <col min="12298" max="12298" width="9.7109375" customWidth="1"/>
+    <col min="12299" max="12299" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12300" max="12303" width="5.42578125" customWidth="1"/>
+    <col min="12304" max="12304" width="9.5703125" customWidth="1"/>
+    <col min="12305" max="12305" width="11" customWidth="1"/>
+    <col min="12306" max="12306" width="7.28515625" customWidth="1"/>
+    <col min="12536" max="12536" width="15.7109375" customWidth="1"/>
+    <col min="12537" max="12541" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12542" max="12547" width="6.7109375" customWidth="1"/>
+    <col min="12548" max="12548" width="7" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12551" width="7.7109375" customWidth="1"/>
+    <col min="12552" max="12553" width="5.7109375" customWidth="1"/>
+    <col min="12554" max="12554" width="9.7109375" customWidth="1"/>
+    <col min="12555" max="12555" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12556" max="12559" width="5.42578125" customWidth="1"/>
+    <col min="12560" max="12560" width="9.5703125" customWidth="1"/>
+    <col min="12561" max="12561" width="11" customWidth="1"/>
+    <col min="12562" max="12562" width="7.28515625" customWidth="1"/>
+    <col min="12792" max="12792" width="15.7109375" customWidth="1"/>
+    <col min="12793" max="12797" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12798" max="12803" width="6.7109375" customWidth="1"/>
+    <col min="12804" max="12804" width="7" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12807" width="7.7109375" customWidth="1"/>
+    <col min="12808" max="12809" width="5.7109375" customWidth="1"/>
+    <col min="12810" max="12810" width="9.7109375" customWidth="1"/>
+    <col min="12811" max="12811" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12812" max="12815" width="5.42578125" customWidth="1"/>
+    <col min="12816" max="12816" width="9.5703125" customWidth="1"/>
+    <col min="12817" max="12817" width="11" customWidth="1"/>
+    <col min="12818" max="12818" width="7.28515625" customWidth="1"/>
+    <col min="13048" max="13048" width="15.7109375" customWidth="1"/>
+    <col min="13049" max="13053" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13054" max="13059" width="6.7109375" customWidth="1"/>
+    <col min="13060" max="13060" width="7" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13063" width="7.7109375" customWidth="1"/>
+    <col min="13064" max="13065" width="5.7109375" customWidth="1"/>
+    <col min="13066" max="13066" width="9.7109375" customWidth="1"/>
+    <col min="13067" max="13067" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13068" max="13071" width="5.42578125" customWidth="1"/>
+    <col min="13072" max="13072" width="9.5703125" customWidth="1"/>
+    <col min="13073" max="13073" width="11" customWidth="1"/>
+    <col min="13074" max="13074" width="7.28515625" customWidth="1"/>
+    <col min="13304" max="13304" width="15.7109375" customWidth="1"/>
+    <col min="13305" max="13309" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13310" max="13315" width="6.7109375" customWidth="1"/>
+    <col min="13316" max="13316" width="7" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13319" width="7.7109375" customWidth="1"/>
+    <col min="13320" max="13321" width="5.7109375" customWidth="1"/>
+    <col min="13322" max="13322" width="9.7109375" customWidth="1"/>
+    <col min="13323" max="13323" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13324" max="13327" width="5.42578125" customWidth="1"/>
+    <col min="13328" max="13328" width="9.5703125" customWidth="1"/>
+    <col min="13329" max="13329" width="11" customWidth="1"/>
+    <col min="13330" max="13330" width="7.28515625" customWidth="1"/>
+    <col min="13560" max="13560" width="15.7109375" customWidth="1"/>
+    <col min="13561" max="13565" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13566" max="13571" width="6.7109375" customWidth="1"/>
+    <col min="13572" max="13572" width="7" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13575" width="7.7109375" customWidth="1"/>
+    <col min="13576" max="13577" width="5.7109375" customWidth="1"/>
+    <col min="13578" max="13578" width="9.7109375" customWidth="1"/>
+    <col min="13579" max="13579" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13580" max="13583" width="5.42578125" customWidth="1"/>
+    <col min="13584" max="13584" width="9.5703125" customWidth="1"/>
+    <col min="13585" max="13585" width="11" customWidth="1"/>
+    <col min="13586" max="13586" width="7.28515625" customWidth="1"/>
+    <col min="13816" max="13816" width="15.7109375" customWidth="1"/>
+    <col min="13817" max="13821" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13822" max="13827" width="6.7109375" customWidth="1"/>
+    <col min="13828" max="13828" width="7" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13831" width="7.7109375" customWidth="1"/>
+    <col min="13832" max="13833" width="5.7109375" customWidth="1"/>
+    <col min="13834" max="13834" width="9.7109375" customWidth="1"/>
+    <col min="13835" max="13835" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13836" max="13839" width="5.42578125" customWidth="1"/>
+    <col min="13840" max="13840" width="9.5703125" customWidth="1"/>
+    <col min="13841" max="13841" width="11" customWidth="1"/>
+    <col min="13842" max="13842" width="7.28515625" customWidth="1"/>
+    <col min="14072" max="14072" width="15.7109375" customWidth="1"/>
+    <col min="14073" max="14077" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14078" max="14083" width="6.7109375" customWidth="1"/>
+    <col min="14084" max="14084" width="7" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14087" width="7.7109375" customWidth="1"/>
+    <col min="14088" max="14089" width="5.7109375" customWidth="1"/>
+    <col min="14090" max="14090" width="9.7109375" customWidth="1"/>
+    <col min="14091" max="14091" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14092" max="14095" width="5.42578125" customWidth="1"/>
+    <col min="14096" max="14096" width="9.5703125" customWidth="1"/>
+    <col min="14097" max="14097" width="11" customWidth="1"/>
+    <col min="14098" max="14098" width="7.28515625" customWidth="1"/>
+    <col min="14328" max="14328" width="15.7109375" customWidth="1"/>
+    <col min="14329" max="14333" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14334" max="14339" width="6.7109375" customWidth="1"/>
+    <col min="14340" max="14340" width="7" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14343" width="7.7109375" customWidth="1"/>
+    <col min="14344" max="14345" width="5.7109375" customWidth="1"/>
+    <col min="14346" max="14346" width="9.7109375" customWidth="1"/>
+    <col min="14347" max="14347" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14348" max="14351" width="5.42578125" customWidth="1"/>
+    <col min="14352" max="14352" width="9.5703125" customWidth="1"/>
+    <col min="14353" max="14353" width="11" customWidth="1"/>
+    <col min="14354" max="14354" width="7.28515625" customWidth="1"/>
+    <col min="14584" max="14584" width="15.7109375" customWidth="1"/>
+    <col min="14585" max="14589" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14590" max="14595" width="6.7109375" customWidth="1"/>
+    <col min="14596" max="14596" width="7" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14599" width="7.7109375" customWidth="1"/>
+    <col min="14600" max="14601" width="5.7109375" customWidth="1"/>
+    <col min="14602" max="14602" width="9.7109375" customWidth="1"/>
+    <col min="14603" max="14603" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14604" max="14607" width="5.42578125" customWidth="1"/>
+    <col min="14608" max="14608" width="9.5703125" customWidth="1"/>
+    <col min="14609" max="14609" width="11" customWidth="1"/>
+    <col min="14610" max="14610" width="7.28515625" customWidth="1"/>
+    <col min="14840" max="14840" width="15.7109375" customWidth="1"/>
+    <col min="14841" max="14845" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14846" max="14851" width="6.7109375" customWidth="1"/>
+    <col min="14852" max="14852" width="7" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14855" width="7.7109375" customWidth="1"/>
+    <col min="14856" max="14857" width="5.7109375" customWidth="1"/>
+    <col min="14858" max="14858" width="9.7109375" customWidth="1"/>
+    <col min="14859" max="14859" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14860" max="14863" width="5.42578125" customWidth="1"/>
+    <col min="14864" max="14864" width="9.5703125" customWidth="1"/>
+    <col min="14865" max="14865" width="11" customWidth="1"/>
+    <col min="14866" max="14866" width="7.28515625" customWidth="1"/>
+    <col min="15096" max="15096" width="15.7109375" customWidth="1"/>
+    <col min="15097" max="15101" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15102" max="15107" width="6.7109375" customWidth="1"/>
+    <col min="15108" max="15108" width="7" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15111" width="7.7109375" customWidth="1"/>
+    <col min="15112" max="15113" width="5.7109375" customWidth="1"/>
+    <col min="15114" max="15114" width="9.7109375" customWidth="1"/>
+    <col min="15115" max="15115" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15116" max="15119" width="5.42578125" customWidth="1"/>
+    <col min="15120" max="15120" width="9.5703125" customWidth="1"/>
+    <col min="15121" max="15121" width="11" customWidth="1"/>
+    <col min="15122" max="15122" width="7.28515625" customWidth="1"/>
+    <col min="15352" max="15352" width="15.7109375" customWidth="1"/>
+    <col min="15353" max="15357" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15358" max="15363" width="6.7109375" customWidth="1"/>
+    <col min="15364" max="15364" width="7" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15367" width="7.7109375" customWidth="1"/>
+    <col min="15368" max="15369" width="5.7109375" customWidth="1"/>
+    <col min="15370" max="15370" width="9.7109375" customWidth="1"/>
+    <col min="15371" max="15371" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15372" max="15375" width="5.42578125" customWidth="1"/>
+    <col min="15376" max="15376" width="9.5703125" customWidth="1"/>
+    <col min="15377" max="15377" width="11" customWidth="1"/>
+    <col min="15378" max="15378" width="7.28515625" customWidth="1"/>
+    <col min="15608" max="15608" width="15.7109375" customWidth="1"/>
+    <col min="15609" max="15613" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15614" max="15619" width="6.7109375" customWidth="1"/>
+    <col min="15620" max="15620" width="7" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15623" width="7.7109375" customWidth="1"/>
+    <col min="15624" max="15625" width="5.7109375" customWidth="1"/>
+    <col min="15626" max="15626" width="9.7109375" customWidth="1"/>
+    <col min="15627" max="15627" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15628" max="15631" width="5.42578125" customWidth="1"/>
+    <col min="15632" max="15632" width="9.5703125" customWidth="1"/>
+    <col min="15633" max="15633" width="11" customWidth="1"/>
+    <col min="15634" max="15634" width="7.28515625" customWidth="1"/>
+    <col min="15864" max="15864" width="15.7109375" customWidth="1"/>
+    <col min="15865" max="15869" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15870" max="15875" width="6.7109375" customWidth="1"/>
+    <col min="15876" max="15876" width="7" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15879" width="7.7109375" customWidth="1"/>
+    <col min="15880" max="15881" width="5.7109375" customWidth="1"/>
+    <col min="15882" max="15882" width="9.7109375" customWidth="1"/>
+    <col min="15883" max="15883" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15884" max="15887" width="5.42578125" customWidth="1"/>
+    <col min="15888" max="15888" width="9.5703125" customWidth="1"/>
+    <col min="15889" max="15889" width="11" customWidth="1"/>
+    <col min="15890" max="15890" width="7.28515625" customWidth="1"/>
+    <col min="16120" max="16120" width="15.7109375" customWidth="1"/>
+    <col min="16121" max="16125" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="16126" max="16131" width="6.7109375" customWidth="1"/>
+    <col min="16132" max="16132" width="7" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16135" width="7.7109375" customWidth="1"/>
+    <col min="16136" max="16137" width="5.7109375" customWidth="1"/>
+    <col min="16138" max="16138" width="9.7109375" customWidth="1"/>
+    <col min="16139" max="16139" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="16140" max="16143" width="5.42578125" customWidth="1"/>
+    <col min="16144" max="16144" width="9.5703125" customWidth="1"/>
+    <col min="16145" max="16145" width="11" customWidth="1"/>
+    <col min="16146" max="16146" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="2" customFormat="1" ht="17.25" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
-    <row r="2" spans="1:27" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="3"/>
-      <c r="B2" s="54" t="s">
+      <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="55"/>
-      <c r="D2" s="56"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="48"/>
       <c r="E2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="5"/>
       <c r="G2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="5"/>
       <c r="I2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="5"/>
       <c r="K2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="L2" s="5"/>
       <c r="M2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="N2" s="5"/>
-      <c r="O2" s="54" t="s">
+      <c r="O2" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="P2" s="56"/>
-      <c r="Q2" s="68" t="s">
+      <c r="P2" s="48"/>
+      <c r="Q2" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="R2" s="69"/>
+      <c r="R2" s="52"/>
       <c r="S2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
     </row>
     <row r="3" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="10"/>
-[...3 lines deleted...]
-      <c r="E3" s="70" t="s">
+      <c r="A3" s="9"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="50"/>
-      <c r="G3" s="57" t="s">
+      <c r="F3" s="42"/>
+      <c r="G3" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="58"/>
-      <c r="I3" s="57" t="s">
+      <c r="H3" s="55"/>
+      <c r="I3" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="J3" s="58"/>
-      <c r="K3" s="57" t="s">
+      <c r="J3" s="55"/>
+      <c r="K3" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="58"/>
-      <c r="M3" s="11" t="s">
+      <c r="L3" s="55"/>
+      <c r="M3" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="N3" s="12"/>
-[...4 lines deleted...]
-      <c r="S3" s="51" t="s">
+      <c r="N3" s="11"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="12"/>
+      <c r="R3" s="13"/>
+      <c r="S3" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="T3" s="54" t="s">
+      <c r="T3" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="U3" s="55"/>
-[...3 lines deleted...]
-      <c r="Y3" s="10" t="s">
+      <c r="U3" s="47"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="Z3" s="10" t="s">
+      <c r="Z3" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="AA3" s="10"/>
+      <c r="AA3" s="9"/>
     </row>
     <row r="4" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="10" t="s">
+      <c r="A4" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="46"/>
-[...4 lines deleted...]
-      <c r="G4" s="57" t="s">
+      <c r="B4" s="49"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="H4" s="58"/>
-      <c r="I4" s="57" t="s">
+      <c r="H4" s="55"/>
+      <c r="I4" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="58"/>
-      <c r="K4" s="57" t="s">
+      <c r="J4" s="55"/>
+      <c r="K4" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="L4" s="58"/>
-      <c r="M4" s="59" t="s">
+      <c r="L4" s="55"/>
+      <c r="M4" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="N4" s="60"/>
-      <c r="O4" s="46" t="s">
+      <c r="N4" s="57"/>
+      <c r="O4" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="P4" s="50"/>
-      <c r="Q4" s="63" t="s">
+      <c r="P4" s="42"/>
+      <c r="Q4" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="R4" s="50"/>
-[...1 lines deleted...]
-      <c r="T4" s="64" t="s">
+      <c r="R4" s="42"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="U4" s="65"/>
-[...4 lines deleted...]
-      <c r="Z4" s="10" t="s">
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="9"/>
+      <c r="Z4" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="AA4" s="10" t="s">
+      <c r="AA4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="10"/>
-[...5 lines deleted...]
-      <c r="G5" s="44" t="s">
+      <c r="A5" s="9"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="H5" s="45"/>
-      <c r="I5" s="44" t="s">
+      <c r="H5" s="67"/>
+      <c r="I5" s="66" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="45"/>
-      <c r="K5" s="44" t="s">
+      <c r="J5" s="67"/>
+      <c r="K5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="L5" s="45"/>
-[...7 lines deleted...]
-      <c r="T5" s="46" t="s">
+      <c r="L5" s="67"/>
+      <c r="M5" s="58"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="15"/>
+      <c r="Q5" s="16"/>
+      <c r="R5" s="17"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="47" t="s">
+      <c r="U5" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="V5" s="47" t="s">
+      <c r="V5" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="W5" s="47" t="s">
+      <c r="W5" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="X5" s="49" t="s">
+      <c r="X5" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="Y5" s="10" t="s">
+      <c r="Y5" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="Z5" s="10" t="s">
+      <c r="Z5" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AA5" s="10"/>
+      <c r="AA5" s="9"/>
     </row>
     <row r="6" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="10"/>
-      <c r="B6" s="10" t="s">
+      <c r="A6" s="9"/>
+      <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="C6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="D6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="E6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="F6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="G6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="H6" s="10" t="s">
+      <c r="H6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="10" t="s">
+      <c r="I6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="J6" s="10" t="s">
+      <c r="J6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="K6" s="10" t="s">
+      <c r="K6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="L6" s="10" t="s">
+      <c r="L6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="M6" s="10" t="s">
+      <c r="M6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="N6" s="10" t="s">
+      <c r="N6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="10" t="s">
+      <c r="O6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="P6" s="10" t="s">
+      <c r="P6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="Q6" s="10" t="s">
+      <c r="Q6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="R6" s="10" t="s">
+      <c r="R6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="S6" s="53"/>
-[...5 lines deleted...]
-      <c r="Y6" s="10" t="s">
+      <c r="S6" s="65"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="Z6" s="10" t="s">
+      <c r="Z6" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="AA6" s="10" t="s">
+      <c r="AA6" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="20" t="s">
+      <c r="A7" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="19">
         <v>32</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="19">
         <v>14</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="19">
         <v>18</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="19">
         <v>14</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="19">
         <v>18</v>
       </c>
-      <c r="G7" s="21">
-[...35 lines deleted...]
-      <c r="S7" s="21">
+      <c r="G7" s="19">
+        <v>0</v>
+      </c>
+      <c r="H7" s="19">
+        <v>0</v>
+      </c>
+      <c r="I7" s="19">
+        <v>0</v>
+      </c>
+      <c r="J7" s="19">
+        <v>0</v>
+      </c>
+      <c r="K7" s="19">
+        <v>0</v>
+      </c>
+      <c r="L7" s="19">
+        <v>0</v>
+      </c>
+      <c r="M7" s="19">
+        <v>0</v>
+      </c>
+      <c r="N7" s="19">
+        <v>0</v>
+      </c>
+      <c r="O7" s="19">
+        <v>0</v>
+      </c>
+      <c r="P7" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>0</v>
+      </c>
+      <c r="R7" s="19">
+        <v>0</v>
+      </c>
+      <c r="S7" s="19">
         <v>3</v>
       </c>
-      <c r="T7" s="21">
-[...14 lines deleted...]
-      <c r="Y7" s="22">
+      <c r="T7" s="19">
+        <v>0</v>
+      </c>
+      <c r="U7" s="19">
+        <v>0</v>
+      </c>
+      <c r="V7" s="19">
+        <v>0</v>
+      </c>
+      <c r="W7" s="19">
+        <v>0</v>
+      </c>
+      <c r="X7" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="20">
         <v>100</v>
       </c>
-      <c r="Z7" s="21">
-[...2 lines deleted...]
-      <c r="AA7" s="23">
+      <c r="Z7" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:27" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="23">
         <v>110</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="23">
         <v>58</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="23">
         <v>52</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="24">
         <v>58</v>
       </c>
-      <c r="F8" s="26">
+      <c r="F8" s="24">
         <v>51</v>
       </c>
-      <c r="G8" s="26">
-[...26 lines deleted...]
-      <c r="P8" s="26">
+      <c r="G8" s="24">
+        <v>0</v>
+      </c>
+      <c r="H8" s="23">
+        <v>0</v>
+      </c>
+      <c r="I8" s="23">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>0</v>
+      </c>
+      <c r="K8" s="24">
+        <v>0</v>
+      </c>
+      <c r="L8" s="24">
+        <v>0</v>
+      </c>
+      <c r="M8" s="24">
+        <v>0</v>
+      </c>
+      <c r="N8" s="24">
+        <v>0</v>
+      </c>
+      <c r="O8" s="24">
+        <v>0</v>
+      </c>
+      <c r="P8" s="24">
         <v>1</v>
       </c>
-      <c r="Q8" s="26">
-[...5 lines deleted...]
-      <c r="S8" s="26">
+      <c r="Q8" s="24">
+        <v>0</v>
+      </c>
+      <c r="R8" s="24">
+        <v>0</v>
+      </c>
+      <c r="S8" s="24">
         <v>16</v>
       </c>
-      <c r="T8" s="26">
-[...14 lines deleted...]
-      <c r="Y8" s="27">
+      <c r="T8" s="24">
+        <v>0</v>
+      </c>
+      <c r="U8" s="24">
+        <v>0</v>
+      </c>
+      <c r="V8" s="24">
+        <v>0</v>
+      </c>
+      <c r="W8" s="24">
+        <v>0</v>
+      </c>
+      <c r="X8" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="25">
         <v>99.090909090909093</v>
       </c>
-      <c r="Z8" s="28">
-[...2 lines deleted...]
-      <c r="AA8" s="29">
+      <c r="Z8" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="30"/>
-[...25 lines deleted...]
-      <c r="AA9" s="32"/>
+      <c r="A9" s="28"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="29"/>
+      <c r="R9" s="29"/>
+      <c r="S9" s="29"/>
+      <c r="T9" s="29"/>
+      <c r="U9" s="29"/>
+      <c r="V9" s="29"/>
+      <c r="W9" s="29"/>
+      <c r="X9" s="29"/>
+      <c r="Y9" s="29"/>
+      <c r="Z9" s="29"/>
+      <c r="AA9" s="30"/>
     </row>
     <row r="10" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="30" t="s">
+      <c r="A10" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="31"/>
-[...24 lines deleted...]
-      <c r="AA10" s="32"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="31"/>
+      <c r="K10" s="31"/>
+      <c r="L10" s="31"/>
+      <c r="M10" s="31"/>
+      <c r="N10" s="31"/>
+      <c r="O10" s="31"/>
+      <c r="P10" s="31"/>
+      <c r="Q10" s="31"/>
+      <c r="R10" s="31"/>
+      <c r="S10" s="31"/>
+      <c r="T10" s="31"/>
+      <c r="U10" s="31"/>
+      <c r="V10" s="31"/>
+      <c r="W10" s="31"/>
+      <c r="X10" s="31"/>
+      <c r="Y10" s="32"/>
+      <c r="Z10" s="32"/>
+      <c r="AA10" s="30"/>
     </row>
     <row r="11" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="35" t="s">
+      <c r="A11" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="31">
+      <c r="B11" s="29">
         <v>66</v>
       </c>
-      <c r="C11" s="31">
+      <c r="C11" s="29">
         <v>32</v>
       </c>
-      <c r="D11" s="31">
+      <c r="D11" s="29">
         <v>34</v>
       </c>
-      <c r="E11" s="31">
+      <c r="E11" s="29">
         <v>32</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="29">
         <v>33</v>
       </c>
-      <c r="G11" s="31">
-[...26 lines deleted...]
-      <c r="P11" s="31">
+      <c r="G11" s="29">
+        <v>0</v>
+      </c>
+      <c r="H11" s="29">
+        <v>0</v>
+      </c>
+      <c r="I11" s="29">
+        <v>0</v>
+      </c>
+      <c r="J11" s="29">
+        <v>0</v>
+      </c>
+      <c r="K11" s="29">
+        <v>0</v>
+      </c>
+      <c r="L11" s="29">
+        <v>0</v>
+      </c>
+      <c r="M11" s="29">
+        <v>0</v>
+      </c>
+      <c r="N11" s="29">
+        <v>0</v>
+      </c>
+      <c r="O11" s="29">
+        <v>0</v>
+      </c>
+      <c r="P11" s="29">
         <v>1</v>
       </c>
-      <c r="Q11" s="31">
-[...5 lines deleted...]
-      <c r="S11" s="31">
+      <c r="Q11" s="29">
+        <v>0</v>
+      </c>
+      <c r="R11" s="29">
+        <v>0</v>
+      </c>
+      <c r="S11" s="29">
         <v>16</v>
       </c>
-      <c r="T11" s="31">
-[...14 lines deleted...]
-      <c r="Y11" s="36">
+      <c r="T11" s="29">
+        <v>0</v>
+      </c>
+      <c r="U11" s="29">
+        <v>0</v>
+      </c>
+      <c r="V11" s="29">
+        <v>0</v>
+      </c>
+      <c r="W11" s="29">
+        <v>0</v>
+      </c>
+      <c r="X11" s="29">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="34">
         <v>98.484848484848499</v>
       </c>
-      <c r="Z11" s="36">
-[...2 lines deleted...]
-      <c r="AA11" s="32">
+      <c r="Z11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="38">
+      <c r="B12" s="36">
         <v>44</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="36">
         <v>26</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="36">
         <v>18</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="36">
         <v>26</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F12" s="36">
         <v>18</v>
       </c>
-      <c r="G12" s="38">
-[...53 lines deleted...]
-      <c r="Y12" s="39">
+      <c r="G12" s="36">
+        <v>0</v>
+      </c>
+      <c r="H12" s="36">
+        <v>0</v>
+      </c>
+      <c r="I12" s="36">
+        <v>0</v>
+      </c>
+      <c r="J12" s="36">
+        <v>0</v>
+      </c>
+      <c r="K12" s="36">
+        <v>0</v>
+      </c>
+      <c r="L12" s="36">
+        <v>0</v>
+      </c>
+      <c r="M12" s="36">
+        <v>0</v>
+      </c>
+      <c r="N12" s="36">
+        <v>0</v>
+      </c>
+      <c r="O12" s="36">
+        <v>0</v>
+      </c>
+      <c r="P12" s="36">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="36">
+        <v>0</v>
+      </c>
+      <c r="R12" s="36">
+        <v>0</v>
+      </c>
+      <c r="S12" s="36">
+        <v>0</v>
+      </c>
+      <c r="T12" s="36">
+        <v>0</v>
+      </c>
+      <c r="U12" s="36">
+        <v>0</v>
+      </c>
+      <c r="V12" s="36">
+        <v>0</v>
+      </c>
+      <c r="W12" s="36">
+        <v>0</v>
+      </c>
+      <c r="X12" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="37">
         <v>100</v>
       </c>
-      <c r="Z12" s="39">
-[...2 lines deleted...]
-      <c r="AA12" s="40">
+      <c r="Z12" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="38">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="41"/>
-[...25 lines deleted...]
-      <c r="AA13" s="36"/>
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="29"/>
+      <c r="O13" s="29"/>
+      <c r="P13" s="29"/>
+      <c r="Q13" s="29"/>
+      <c r="R13" s="29"/>
+      <c r="S13" s="29"/>
+      <c r="T13" s="29"/>
+      <c r="U13" s="29"/>
+      <c r="V13" s="29"/>
+      <c r="W13" s="29"/>
+      <c r="X13" s="29"/>
+      <c r="Y13" s="34"/>
+      <c r="Z13" s="34"/>
+      <c r="AA13" s="34"/>
     </row>
     <row r="14" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="41"/>
-      <c r="B14" s="43" t="s">
+      <c r="A14" s="39"/>
+      <c r="B14" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="C14" s="43"/>
-[...23 lines deleted...]
-      <c r="AA14" s="36"/>
+      <c r="C14" s="68"/>
+      <c r="D14" s="68"/>
+      <c r="E14" s="68"/>
+      <c r="F14" s="68"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="68"/>
+      <c r="I14" s="68"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="29"/>
+      <c r="R14" s="29"/>
+      <c r="S14" s="29"/>
+      <c r="T14" s="29"/>
+      <c r="U14" s="29"/>
+      <c r="V14" s="29"/>
+      <c r="W14" s="29"/>
+      <c r="X14" s="29"/>
+      <c r="Y14" s="34"/>
+      <c r="Z14" s="34"/>
+      <c r="AA14" s="34"/>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="F15" s="42"/>
-[...1 lines deleted...]
-      <c r="H15" s="42"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="F16" s="42"/>
-[...1 lines deleted...]
-      <c r="H16" s="42"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="S3:S6"/>
+    <mergeCell ref="T3:X3"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="U5:U6"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="T4:X4"/>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="O2:P2"/>
     <mergeCell ref="Q2:R2"/>
     <mergeCell ref="E3:F5"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="V5:V6"/>
-    <mergeCell ref="W5:W6"/>
-[...8 lines deleted...]
-    <mergeCell ref="B14:I14"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.37"/>
   <pageSetup paperSize="9" scale="85" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 136</oddFooter>
     <evenFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 137</evenFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>63</vt:lpstr>
       <vt:lpstr>'63'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>