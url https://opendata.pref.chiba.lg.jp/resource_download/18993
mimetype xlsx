--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,64 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA46EC4F-6F88-41F8-826F-89516EFE80D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="2805" yWindow="2805" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="65" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'65'!$A$1:$K$7</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="162913" iterate="1" iterateCount="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="13">
   <si>
     <t>計</t>
   </si>
   <si>
     <t>高等学校</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>区分</t>
   </si>
@@ -101,51 +97,51 @@
     <rPh sb="4" eb="5">
       <t>ソツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>シンガク</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>通信制</t>
     <rPh sb="0" eb="3">
       <t>ツウシンセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="ＭＳ 明朝"/>
@@ -297,149 +293,146 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -680,1193 +673,1129 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:K9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
-[...891 lines deleted...]
-    <col min="16131" max="16384" width="10.7109375" style="1"/>
+    <col min="1" max="1" width="15.7109375" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" customWidth="1"/>
+    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" customWidth="1"/>
+    <col min="6" max="6" width="8.42578125" customWidth="1"/>
+    <col min="7" max="7" width="8.5703125" customWidth="1"/>
+    <col min="8" max="8" width="7.5703125" customWidth="1"/>
+    <col min="9" max="10" width="7.85546875" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" customWidth="1"/>
+    <col min="232" max="232" width="15.7109375" customWidth="1"/>
+    <col min="233" max="237" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="238" max="243" width="6.7109375" customWidth="1"/>
+    <col min="244" max="244" width="7" bestFit="1" customWidth="1"/>
+    <col min="245" max="245" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="246" max="247" width="7.7109375" customWidth="1"/>
+    <col min="248" max="249" width="5.7109375" customWidth="1"/>
+    <col min="250" max="250" width="9.7109375" customWidth="1"/>
+    <col min="251" max="251" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="252" max="255" width="5.42578125" customWidth="1"/>
+    <col min="256" max="256" width="9.5703125" customWidth="1"/>
+    <col min="257" max="257" width="11" customWidth="1"/>
+    <col min="258" max="258" width="7.28515625" customWidth="1"/>
+    <col min="488" max="488" width="15.7109375" customWidth="1"/>
+    <col min="489" max="493" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="494" max="499" width="6.7109375" customWidth="1"/>
+    <col min="500" max="500" width="7" bestFit="1" customWidth="1"/>
+    <col min="501" max="501" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="502" max="503" width="7.7109375" customWidth="1"/>
+    <col min="504" max="505" width="5.7109375" customWidth="1"/>
+    <col min="506" max="506" width="9.7109375" customWidth="1"/>
+    <col min="507" max="507" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="508" max="511" width="5.42578125" customWidth="1"/>
+    <col min="512" max="512" width="9.5703125" customWidth="1"/>
+    <col min="513" max="513" width="11" customWidth="1"/>
+    <col min="514" max="514" width="7.28515625" customWidth="1"/>
+    <col min="744" max="744" width="15.7109375" customWidth="1"/>
+    <col min="745" max="749" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="750" max="755" width="6.7109375" customWidth="1"/>
+    <col min="756" max="756" width="7" bestFit="1" customWidth="1"/>
+    <col min="757" max="757" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="758" max="759" width="7.7109375" customWidth="1"/>
+    <col min="760" max="761" width="5.7109375" customWidth="1"/>
+    <col min="762" max="762" width="9.7109375" customWidth="1"/>
+    <col min="763" max="763" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="764" max="767" width="5.42578125" customWidth="1"/>
+    <col min="768" max="768" width="9.5703125" customWidth="1"/>
+    <col min="769" max="769" width="11" customWidth="1"/>
+    <col min="770" max="770" width="7.28515625" customWidth="1"/>
+    <col min="1000" max="1000" width="15.7109375" customWidth="1"/>
+    <col min="1001" max="1005" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1006" max="1011" width="6.7109375" customWidth="1"/>
+    <col min="1012" max="1012" width="7" bestFit="1" customWidth="1"/>
+    <col min="1013" max="1013" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1014" max="1015" width="7.7109375" customWidth="1"/>
+    <col min="1016" max="1017" width="5.7109375" customWidth="1"/>
+    <col min="1018" max="1018" width="9.7109375" customWidth="1"/>
+    <col min="1019" max="1019" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1020" max="1023" width="5.42578125" customWidth="1"/>
+    <col min="1024" max="1024" width="9.5703125" customWidth="1"/>
+    <col min="1025" max="1025" width="11" customWidth="1"/>
+    <col min="1026" max="1026" width="7.28515625" customWidth="1"/>
+    <col min="1256" max="1256" width="15.7109375" customWidth="1"/>
+    <col min="1257" max="1261" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1262" max="1267" width="6.7109375" customWidth="1"/>
+    <col min="1268" max="1268" width="7" bestFit="1" customWidth="1"/>
+    <col min="1269" max="1269" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1270" max="1271" width="7.7109375" customWidth="1"/>
+    <col min="1272" max="1273" width="5.7109375" customWidth="1"/>
+    <col min="1274" max="1274" width="9.7109375" customWidth="1"/>
+    <col min="1275" max="1275" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1276" max="1279" width="5.42578125" customWidth="1"/>
+    <col min="1280" max="1280" width="9.5703125" customWidth="1"/>
+    <col min="1281" max="1281" width="11" customWidth="1"/>
+    <col min="1282" max="1282" width="7.28515625" customWidth="1"/>
+    <col min="1512" max="1512" width="15.7109375" customWidth="1"/>
+    <col min="1513" max="1517" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1518" max="1523" width="6.7109375" customWidth="1"/>
+    <col min="1524" max="1524" width="7" bestFit="1" customWidth="1"/>
+    <col min="1525" max="1525" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1526" max="1527" width="7.7109375" customWidth="1"/>
+    <col min="1528" max="1529" width="5.7109375" customWidth="1"/>
+    <col min="1530" max="1530" width="9.7109375" customWidth="1"/>
+    <col min="1531" max="1531" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1532" max="1535" width="5.42578125" customWidth="1"/>
+    <col min="1536" max="1536" width="9.5703125" customWidth="1"/>
+    <col min="1537" max="1537" width="11" customWidth="1"/>
+    <col min="1538" max="1538" width="7.28515625" customWidth="1"/>
+    <col min="1768" max="1768" width="15.7109375" customWidth="1"/>
+    <col min="1769" max="1773" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1774" max="1779" width="6.7109375" customWidth="1"/>
+    <col min="1780" max="1780" width="7" bestFit="1" customWidth="1"/>
+    <col min="1781" max="1781" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="1782" max="1783" width="7.7109375" customWidth="1"/>
+    <col min="1784" max="1785" width="5.7109375" customWidth="1"/>
+    <col min="1786" max="1786" width="9.7109375" customWidth="1"/>
+    <col min="1787" max="1787" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1788" max="1791" width="5.42578125" customWidth="1"/>
+    <col min="1792" max="1792" width="9.5703125" customWidth="1"/>
+    <col min="1793" max="1793" width="11" customWidth="1"/>
+    <col min="1794" max="1794" width="7.28515625" customWidth="1"/>
+    <col min="2024" max="2024" width="15.7109375" customWidth="1"/>
+    <col min="2025" max="2029" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2030" max="2035" width="6.7109375" customWidth="1"/>
+    <col min="2036" max="2036" width="7" bestFit="1" customWidth="1"/>
+    <col min="2037" max="2037" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2038" max="2039" width="7.7109375" customWidth="1"/>
+    <col min="2040" max="2041" width="5.7109375" customWidth="1"/>
+    <col min="2042" max="2042" width="9.7109375" customWidth="1"/>
+    <col min="2043" max="2043" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2044" max="2047" width="5.42578125" customWidth="1"/>
+    <col min="2048" max="2048" width="9.5703125" customWidth="1"/>
+    <col min="2049" max="2049" width="11" customWidth="1"/>
+    <col min="2050" max="2050" width="7.28515625" customWidth="1"/>
+    <col min="2280" max="2280" width="15.7109375" customWidth="1"/>
+    <col min="2281" max="2285" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2286" max="2291" width="6.7109375" customWidth="1"/>
+    <col min="2292" max="2292" width="7" bestFit="1" customWidth="1"/>
+    <col min="2293" max="2293" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2294" max="2295" width="7.7109375" customWidth="1"/>
+    <col min="2296" max="2297" width="5.7109375" customWidth="1"/>
+    <col min="2298" max="2298" width="9.7109375" customWidth="1"/>
+    <col min="2299" max="2299" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2300" max="2303" width="5.42578125" customWidth="1"/>
+    <col min="2304" max="2304" width="9.5703125" customWidth="1"/>
+    <col min="2305" max="2305" width="11" customWidth="1"/>
+    <col min="2306" max="2306" width="7.28515625" customWidth="1"/>
+    <col min="2536" max="2536" width="15.7109375" customWidth="1"/>
+    <col min="2537" max="2541" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2542" max="2547" width="6.7109375" customWidth="1"/>
+    <col min="2548" max="2548" width="7" bestFit="1" customWidth="1"/>
+    <col min="2549" max="2549" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2550" max="2551" width="7.7109375" customWidth="1"/>
+    <col min="2552" max="2553" width="5.7109375" customWidth="1"/>
+    <col min="2554" max="2554" width="9.7109375" customWidth="1"/>
+    <col min="2555" max="2555" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2556" max="2559" width="5.42578125" customWidth="1"/>
+    <col min="2560" max="2560" width="9.5703125" customWidth="1"/>
+    <col min="2561" max="2561" width="11" customWidth="1"/>
+    <col min="2562" max="2562" width="7.28515625" customWidth="1"/>
+    <col min="2792" max="2792" width="15.7109375" customWidth="1"/>
+    <col min="2793" max="2797" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2798" max="2803" width="6.7109375" customWidth="1"/>
+    <col min="2804" max="2804" width="7" bestFit="1" customWidth="1"/>
+    <col min="2805" max="2805" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2806" max="2807" width="7.7109375" customWidth="1"/>
+    <col min="2808" max="2809" width="5.7109375" customWidth="1"/>
+    <col min="2810" max="2810" width="9.7109375" customWidth="1"/>
+    <col min="2811" max="2811" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="2812" max="2815" width="5.42578125" customWidth="1"/>
+    <col min="2816" max="2816" width="9.5703125" customWidth="1"/>
+    <col min="2817" max="2817" width="11" customWidth="1"/>
+    <col min="2818" max="2818" width="7.28515625" customWidth="1"/>
+    <col min="3048" max="3048" width="15.7109375" customWidth="1"/>
+    <col min="3049" max="3053" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3054" max="3059" width="6.7109375" customWidth="1"/>
+    <col min="3060" max="3060" width="7" bestFit="1" customWidth="1"/>
+    <col min="3061" max="3061" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3062" max="3063" width="7.7109375" customWidth="1"/>
+    <col min="3064" max="3065" width="5.7109375" customWidth="1"/>
+    <col min="3066" max="3066" width="9.7109375" customWidth="1"/>
+    <col min="3067" max="3067" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3068" max="3071" width="5.42578125" customWidth="1"/>
+    <col min="3072" max="3072" width="9.5703125" customWidth="1"/>
+    <col min="3073" max="3073" width="11" customWidth="1"/>
+    <col min="3074" max="3074" width="7.28515625" customWidth="1"/>
+    <col min="3304" max="3304" width="15.7109375" customWidth="1"/>
+    <col min="3305" max="3309" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3310" max="3315" width="6.7109375" customWidth="1"/>
+    <col min="3316" max="3316" width="7" bestFit="1" customWidth="1"/>
+    <col min="3317" max="3317" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3318" max="3319" width="7.7109375" customWidth="1"/>
+    <col min="3320" max="3321" width="5.7109375" customWidth="1"/>
+    <col min="3322" max="3322" width="9.7109375" customWidth="1"/>
+    <col min="3323" max="3323" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3324" max="3327" width="5.42578125" customWidth="1"/>
+    <col min="3328" max="3328" width="9.5703125" customWidth="1"/>
+    <col min="3329" max="3329" width="11" customWidth="1"/>
+    <col min="3330" max="3330" width="7.28515625" customWidth="1"/>
+    <col min="3560" max="3560" width="15.7109375" customWidth="1"/>
+    <col min="3561" max="3565" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3566" max="3571" width="6.7109375" customWidth="1"/>
+    <col min="3572" max="3572" width="7" bestFit="1" customWidth="1"/>
+    <col min="3573" max="3573" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3574" max="3575" width="7.7109375" customWidth="1"/>
+    <col min="3576" max="3577" width="5.7109375" customWidth="1"/>
+    <col min="3578" max="3578" width="9.7109375" customWidth="1"/>
+    <col min="3579" max="3579" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3580" max="3583" width="5.42578125" customWidth="1"/>
+    <col min="3584" max="3584" width="9.5703125" customWidth="1"/>
+    <col min="3585" max="3585" width="11" customWidth="1"/>
+    <col min="3586" max="3586" width="7.28515625" customWidth="1"/>
+    <col min="3816" max="3816" width="15.7109375" customWidth="1"/>
+    <col min="3817" max="3821" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3822" max="3827" width="6.7109375" customWidth="1"/>
+    <col min="3828" max="3828" width="7" bestFit="1" customWidth="1"/>
+    <col min="3829" max="3829" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="3830" max="3831" width="7.7109375" customWidth="1"/>
+    <col min="3832" max="3833" width="5.7109375" customWidth="1"/>
+    <col min="3834" max="3834" width="9.7109375" customWidth="1"/>
+    <col min="3835" max="3835" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="3836" max="3839" width="5.42578125" customWidth="1"/>
+    <col min="3840" max="3840" width="9.5703125" customWidth="1"/>
+    <col min="3841" max="3841" width="11" customWidth="1"/>
+    <col min="3842" max="3842" width="7.28515625" customWidth="1"/>
+    <col min="4072" max="4072" width="15.7109375" customWidth="1"/>
+    <col min="4073" max="4077" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4078" max="4083" width="6.7109375" customWidth="1"/>
+    <col min="4084" max="4084" width="7" bestFit="1" customWidth="1"/>
+    <col min="4085" max="4085" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4086" max="4087" width="7.7109375" customWidth="1"/>
+    <col min="4088" max="4089" width="5.7109375" customWidth="1"/>
+    <col min="4090" max="4090" width="9.7109375" customWidth="1"/>
+    <col min="4091" max="4091" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4092" max="4095" width="5.42578125" customWidth="1"/>
+    <col min="4096" max="4096" width="9.5703125" customWidth="1"/>
+    <col min="4097" max="4097" width="11" customWidth="1"/>
+    <col min="4098" max="4098" width="7.28515625" customWidth="1"/>
+    <col min="4328" max="4328" width="15.7109375" customWidth="1"/>
+    <col min="4329" max="4333" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4334" max="4339" width="6.7109375" customWidth="1"/>
+    <col min="4340" max="4340" width="7" bestFit="1" customWidth="1"/>
+    <col min="4341" max="4341" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4342" max="4343" width="7.7109375" customWidth="1"/>
+    <col min="4344" max="4345" width="5.7109375" customWidth="1"/>
+    <col min="4346" max="4346" width="9.7109375" customWidth="1"/>
+    <col min="4347" max="4347" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4348" max="4351" width="5.42578125" customWidth="1"/>
+    <col min="4352" max="4352" width="9.5703125" customWidth="1"/>
+    <col min="4353" max="4353" width="11" customWidth="1"/>
+    <col min="4354" max="4354" width="7.28515625" customWidth="1"/>
+    <col min="4584" max="4584" width="15.7109375" customWidth="1"/>
+    <col min="4585" max="4589" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4590" max="4595" width="6.7109375" customWidth="1"/>
+    <col min="4596" max="4596" width="7" bestFit="1" customWidth="1"/>
+    <col min="4597" max="4597" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4598" max="4599" width="7.7109375" customWidth="1"/>
+    <col min="4600" max="4601" width="5.7109375" customWidth="1"/>
+    <col min="4602" max="4602" width="9.7109375" customWidth="1"/>
+    <col min="4603" max="4603" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4604" max="4607" width="5.42578125" customWidth="1"/>
+    <col min="4608" max="4608" width="9.5703125" customWidth="1"/>
+    <col min="4609" max="4609" width="11" customWidth="1"/>
+    <col min="4610" max="4610" width="7.28515625" customWidth="1"/>
+    <col min="4840" max="4840" width="15.7109375" customWidth="1"/>
+    <col min="4841" max="4845" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4846" max="4851" width="6.7109375" customWidth="1"/>
+    <col min="4852" max="4852" width="7" bestFit="1" customWidth="1"/>
+    <col min="4853" max="4853" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4854" max="4855" width="7.7109375" customWidth="1"/>
+    <col min="4856" max="4857" width="5.7109375" customWidth="1"/>
+    <col min="4858" max="4858" width="9.7109375" customWidth="1"/>
+    <col min="4859" max="4859" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="4860" max="4863" width="5.42578125" customWidth="1"/>
+    <col min="4864" max="4864" width="9.5703125" customWidth="1"/>
+    <col min="4865" max="4865" width="11" customWidth="1"/>
+    <col min="4866" max="4866" width="7.28515625" customWidth="1"/>
+    <col min="5096" max="5096" width="15.7109375" customWidth="1"/>
+    <col min="5097" max="5101" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5102" max="5107" width="6.7109375" customWidth="1"/>
+    <col min="5108" max="5108" width="7" bestFit="1" customWidth="1"/>
+    <col min="5109" max="5109" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5110" max="5111" width="7.7109375" customWidth="1"/>
+    <col min="5112" max="5113" width="5.7109375" customWidth="1"/>
+    <col min="5114" max="5114" width="9.7109375" customWidth="1"/>
+    <col min="5115" max="5115" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5116" max="5119" width="5.42578125" customWidth="1"/>
+    <col min="5120" max="5120" width="9.5703125" customWidth="1"/>
+    <col min="5121" max="5121" width="11" customWidth="1"/>
+    <col min="5122" max="5122" width="7.28515625" customWidth="1"/>
+    <col min="5352" max="5352" width="15.7109375" customWidth="1"/>
+    <col min="5353" max="5357" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5358" max="5363" width="6.7109375" customWidth="1"/>
+    <col min="5364" max="5364" width="7" bestFit="1" customWidth="1"/>
+    <col min="5365" max="5365" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5366" max="5367" width="7.7109375" customWidth="1"/>
+    <col min="5368" max="5369" width="5.7109375" customWidth="1"/>
+    <col min="5370" max="5370" width="9.7109375" customWidth="1"/>
+    <col min="5371" max="5371" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5372" max="5375" width="5.42578125" customWidth="1"/>
+    <col min="5376" max="5376" width="9.5703125" customWidth="1"/>
+    <col min="5377" max="5377" width="11" customWidth="1"/>
+    <col min="5378" max="5378" width="7.28515625" customWidth="1"/>
+    <col min="5608" max="5608" width="15.7109375" customWidth="1"/>
+    <col min="5609" max="5613" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5614" max="5619" width="6.7109375" customWidth="1"/>
+    <col min="5620" max="5620" width="7" bestFit="1" customWidth="1"/>
+    <col min="5621" max="5621" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5622" max="5623" width="7.7109375" customWidth="1"/>
+    <col min="5624" max="5625" width="5.7109375" customWidth="1"/>
+    <col min="5626" max="5626" width="9.7109375" customWidth="1"/>
+    <col min="5627" max="5627" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5628" max="5631" width="5.42578125" customWidth="1"/>
+    <col min="5632" max="5632" width="9.5703125" customWidth="1"/>
+    <col min="5633" max="5633" width="11" customWidth="1"/>
+    <col min="5634" max="5634" width="7.28515625" customWidth="1"/>
+    <col min="5864" max="5864" width="15.7109375" customWidth="1"/>
+    <col min="5865" max="5869" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5870" max="5875" width="6.7109375" customWidth="1"/>
+    <col min="5876" max="5876" width="7" bestFit="1" customWidth="1"/>
+    <col min="5877" max="5877" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5878" max="5879" width="7.7109375" customWidth="1"/>
+    <col min="5880" max="5881" width="5.7109375" customWidth="1"/>
+    <col min="5882" max="5882" width="9.7109375" customWidth="1"/>
+    <col min="5883" max="5883" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="5884" max="5887" width="5.42578125" customWidth="1"/>
+    <col min="5888" max="5888" width="9.5703125" customWidth="1"/>
+    <col min="5889" max="5889" width="11" customWidth="1"/>
+    <col min="5890" max="5890" width="7.28515625" customWidth="1"/>
+    <col min="6120" max="6120" width="15.7109375" customWidth="1"/>
+    <col min="6121" max="6125" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6126" max="6131" width="6.7109375" customWidth="1"/>
+    <col min="6132" max="6132" width="7" bestFit="1" customWidth="1"/>
+    <col min="6133" max="6133" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6134" max="6135" width="7.7109375" customWidth="1"/>
+    <col min="6136" max="6137" width="5.7109375" customWidth="1"/>
+    <col min="6138" max="6138" width="9.7109375" customWidth="1"/>
+    <col min="6139" max="6139" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6140" max="6143" width="5.42578125" customWidth="1"/>
+    <col min="6144" max="6144" width="9.5703125" customWidth="1"/>
+    <col min="6145" max="6145" width="11" customWidth="1"/>
+    <col min="6146" max="6146" width="7.28515625" customWidth="1"/>
+    <col min="6376" max="6376" width="15.7109375" customWidth="1"/>
+    <col min="6377" max="6381" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6382" max="6387" width="6.7109375" customWidth="1"/>
+    <col min="6388" max="6388" width="7" bestFit="1" customWidth="1"/>
+    <col min="6389" max="6389" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6390" max="6391" width="7.7109375" customWidth="1"/>
+    <col min="6392" max="6393" width="5.7109375" customWidth="1"/>
+    <col min="6394" max="6394" width="9.7109375" customWidth="1"/>
+    <col min="6395" max="6395" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6396" max="6399" width="5.42578125" customWidth="1"/>
+    <col min="6400" max="6400" width="9.5703125" customWidth="1"/>
+    <col min="6401" max="6401" width="11" customWidth="1"/>
+    <col min="6402" max="6402" width="7.28515625" customWidth="1"/>
+    <col min="6632" max="6632" width="15.7109375" customWidth="1"/>
+    <col min="6633" max="6637" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6638" max="6643" width="6.7109375" customWidth="1"/>
+    <col min="6644" max="6644" width="7" bestFit="1" customWidth="1"/>
+    <col min="6645" max="6645" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6646" max="6647" width="7.7109375" customWidth="1"/>
+    <col min="6648" max="6649" width="5.7109375" customWidth="1"/>
+    <col min="6650" max="6650" width="9.7109375" customWidth="1"/>
+    <col min="6651" max="6651" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6652" max="6655" width="5.42578125" customWidth="1"/>
+    <col min="6656" max="6656" width="9.5703125" customWidth="1"/>
+    <col min="6657" max="6657" width="11" customWidth="1"/>
+    <col min="6658" max="6658" width="7.28515625" customWidth="1"/>
+    <col min="6888" max="6888" width="15.7109375" customWidth="1"/>
+    <col min="6889" max="6893" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="6894" max="6899" width="6.7109375" customWidth="1"/>
+    <col min="6900" max="6900" width="7" bestFit="1" customWidth="1"/>
+    <col min="6901" max="6901" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6902" max="6903" width="7.7109375" customWidth="1"/>
+    <col min="6904" max="6905" width="5.7109375" customWidth="1"/>
+    <col min="6906" max="6906" width="9.7109375" customWidth="1"/>
+    <col min="6907" max="6907" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="6908" max="6911" width="5.42578125" customWidth="1"/>
+    <col min="6912" max="6912" width="9.5703125" customWidth="1"/>
+    <col min="6913" max="6913" width="11" customWidth="1"/>
+    <col min="6914" max="6914" width="7.28515625" customWidth="1"/>
+    <col min="7144" max="7144" width="15.7109375" customWidth="1"/>
+    <col min="7145" max="7149" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7150" max="7155" width="6.7109375" customWidth="1"/>
+    <col min="7156" max="7156" width="7" bestFit="1" customWidth="1"/>
+    <col min="7157" max="7157" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7158" max="7159" width="7.7109375" customWidth="1"/>
+    <col min="7160" max="7161" width="5.7109375" customWidth="1"/>
+    <col min="7162" max="7162" width="9.7109375" customWidth="1"/>
+    <col min="7163" max="7163" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7164" max="7167" width="5.42578125" customWidth="1"/>
+    <col min="7168" max="7168" width="9.5703125" customWidth="1"/>
+    <col min="7169" max="7169" width="11" customWidth="1"/>
+    <col min="7170" max="7170" width="7.28515625" customWidth="1"/>
+    <col min="7400" max="7400" width="15.7109375" customWidth="1"/>
+    <col min="7401" max="7405" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7406" max="7411" width="6.7109375" customWidth="1"/>
+    <col min="7412" max="7412" width="7" bestFit="1" customWidth="1"/>
+    <col min="7413" max="7413" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7414" max="7415" width="7.7109375" customWidth="1"/>
+    <col min="7416" max="7417" width="5.7109375" customWidth="1"/>
+    <col min="7418" max="7418" width="9.7109375" customWidth="1"/>
+    <col min="7419" max="7419" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7420" max="7423" width="5.42578125" customWidth="1"/>
+    <col min="7424" max="7424" width="9.5703125" customWidth="1"/>
+    <col min="7425" max="7425" width="11" customWidth="1"/>
+    <col min="7426" max="7426" width="7.28515625" customWidth="1"/>
+    <col min="7656" max="7656" width="15.7109375" customWidth="1"/>
+    <col min="7657" max="7661" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7662" max="7667" width="6.7109375" customWidth="1"/>
+    <col min="7668" max="7668" width="7" bestFit="1" customWidth="1"/>
+    <col min="7669" max="7669" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7670" max="7671" width="7.7109375" customWidth="1"/>
+    <col min="7672" max="7673" width="5.7109375" customWidth="1"/>
+    <col min="7674" max="7674" width="9.7109375" customWidth="1"/>
+    <col min="7675" max="7675" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7676" max="7679" width="5.42578125" customWidth="1"/>
+    <col min="7680" max="7680" width="9.5703125" customWidth="1"/>
+    <col min="7681" max="7681" width="11" customWidth="1"/>
+    <col min="7682" max="7682" width="7.28515625" customWidth="1"/>
+    <col min="7912" max="7912" width="15.7109375" customWidth="1"/>
+    <col min="7913" max="7917" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7918" max="7923" width="6.7109375" customWidth="1"/>
+    <col min="7924" max="7924" width="7" bestFit="1" customWidth="1"/>
+    <col min="7925" max="7925" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7926" max="7927" width="7.7109375" customWidth="1"/>
+    <col min="7928" max="7929" width="5.7109375" customWidth="1"/>
+    <col min="7930" max="7930" width="9.7109375" customWidth="1"/>
+    <col min="7931" max="7931" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="7932" max="7935" width="5.42578125" customWidth="1"/>
+    <col min="7936" max="7936" width="9.5703125" customWidth="1"/>
+    <col min="7937" max="7937" width="11" customWidth="1"/>
+    <col min="7938" max="7938" width="7.28515625" customWidth="1"/>
+    <col min="8168" max="8168" width="15.7109375" customWidth="1"/>
+    <col min="8169" max="8173" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8174" max="8179" width="6.7109375" customWidth="1"/>
+    <col min="8180" max="8180" width="7" bestFit="1" customWidth="1"/>
+    <col min="8181" max="8181" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8182" max="8183" width="7.7109375" customWidth="1"/>
+    <col min="8184" max="8185" width="5.7109375" customWidth="1"/>
+    <col min="8186" max="8186" width="9.7109375" customWidth="1"/>
+    <col min="8187" max="8187" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8188" max="8191" width="5.42578125" customWidth="1"/>
+    <col min="8192" max="8192" width="9.5703125" customWidth="1"/>
+    <col min="8193" max="8193" width="11" customWidth="1"/>
+    <col min="8194" max="8194" width="7.28515625" customWidth="1"/>
+    <col min="8424" max="8424" width="15.7109375" customWidth="1"/>
+    <col min="8425" max="8429" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8430" max="8435" width="6.7109375" customWidth="1"/>
+    <col min="8436" max="8436" width="7" bestFit="1" customWidth="1"/>
+    <col min="8437" max="8437" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8438" max="8439" width="7.7109375" customWidth="1"/>
+    <col min="8440" max="8441" width="5.7109375" customWidth="1"/>
+    <col min="8442" max="8442" width="9.7109375" customWidth="1"/>
+    <col min="8443" max="8443" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8444" max="8447" width="5.42578125" customWidth="1"/>
+    <col min="8448" max="8448" width="9.5703125" customWidth="1"/>
+    <col min="8449" max="8449" width="11" customWidth="1"/>
+    <col min="8450" max="8450" width="7.28515625" customWidth="1"/>
+    <col min="8680" max="8680" width="15.7109375" customWidth="1"/>
+    <col min="8681" max="8685" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8686" max="8691" width="6.7109375" customWidth="1"/>
+    <col min="8692" max="8692" width="7" bestFit="1" customWidth="1"/>
+    <col min="8693" max="8693" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8694" max="8695" width="7.7109375" customWidth="1"/>
+    <col min="8696" max="8697" width="5.7109375" customWidth="1"/>
+    <col min="8698" max="8698" width="9.7109375" customWidth="1"/>
+    <col min="8699" max="8699" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8700" max="8703" width="5.42578125" customWidth="1"/>
+    <col min="8704" max="8704" width="9.5703125" customWidth="1"/>
+    <col min="8705" max="8705" width="11" customWidth="1"/>
+    <col min="8706" max="8706" width="7.28515625" customWidth="1"/>
+    <col min="8936" max="8936" width="15.7109375" customWidth="1"/>
+    <col min="8937" max="8941" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="8942" max="8947" width="6.7109375" customWidth="1"/>
+    <col min="8948" max="8948" width="7" bestFit="1" customWidth="1"/>
+    <col min="8949" max="8949" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="8950" max="8951" width="7.7109375" customWidth="1"/>
+    <col min="8952" max="8953" width="5.7109375" customWidth="1"/>
+    <col min="8954" max="8954" width="9.7109375" customWidth="1"/>
+    <col min="8955" max="8955" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="8956" max="8959" width="5.42578125" customWidth="1"/>
+    <col min="8960" max="8960" width="9.5703125" customWidth="1"/>
+    <col min="8961" max="8961" width="11" customWidth="1"/>
+    <col min="8962" max="8962" width="7.28515625" customWidth="1"/>
+    <col min="9192" max="9192" width="15.7109375" customWidth="1"/>
+    <col min="9193" max="9197" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9198" max="9203" width="6.7109375" customWidth="1"/>
+    <col min="9204" max="9204" width="7" bestFit="1" customWidth="1"/>
+    <col min="9205" max="9205" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9206" max="9207" width="7.7109375" customWidth="1"/>
+    <col min="9208" max="9209" width="5.7109375" customWidth="1"/>
+    <col min="9210" max="9210" width="9.7109375" customWidth="1"/>
+    <col min="9211" max="9211" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9212" max="9215" width="5.42578125" customWidth="1"/>
+    <col min="9216" max="9216" width="9.5703125" customWidth="1"/>
+    <col min="9217" max="9217" width="11" customWidth="1"/>
+    <col min="9218" max="9218" width="7.28515625" customWidth="1"/>
+    <col min="9448" max="9448" width="15.7109375" customWidth="1"/>
+    <col min="9449" max="9453" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9454" max="9459" width="6.7109375" customWidth="1"/>
+    <col min="9460" max="9460" width="7" bestFit="1" customWidth="1"/>
+    <col min="9461" max="9461" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9462" max="9463" width="7.7109375" customWidth="1"/>
+    <col min="9464" max="9465" width="5.7109375" customWidth="1"/>
+    <col min="9466" max="9466" width="9.7109375" customWidth="1"/>
+    <col min="9467" max="9467" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9468" max="9471" width="5.42578125" customWidth="1"/>
+    <col min="9472" max="9472" width="9.5703125" customWidth="1"/>
+    <col min="9473" max="9473" width="11" customWidth="1"/>
+    <col min="9474" max="9474" width="7.28515625" customWidth="1"/>
+    <col min="9704" max="9704" width="15.7109375" customWidth="1"/>
+    <col min="9705" max="9709" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9710" max="9715" width="6.7109375" customWidth="1"/>
+    <col min="9716" max="9716" width="7" bestFit="1" customWidth="1"/>
+    <col min="9717" max="9717" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9718" max="9719" width="7.7109375" customWidth="1"/>
+    <col min="9720" max="9721" width="5.7109375" customWidth="1"/>
+    <col min="9722" max="9722" width="9.7109375" customWidth="1"/>
+    <col min="9723" max="9723" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9724" max="9727" width="5.42578125" customWidth="1"/>
+    <col min="9728" max="9728" width="9.5703125" customWidth="1"/>
+    <col min="9729" max="9729" width="11" customWidth="1"/>
+    <col min="9730" max="9730" width="7.28515625" customWidth="1"/>
+    <col min="9960" max="9960" width="15.7109375" customWidth="1"/>
+    <col min="9961" max="9965" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="9966" max="9971" width="6.7109375" customWidth="1"/>
+    <col min="9972" max="9972" width="7" bestFit="1" customWidth="1"/>
+    <col min="9973" max="9973" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="9974" max="9975" width="7.7109375" customWidth="1"/>
+    <col min="9976" max="9977" width="5.7109375" customWidth="1"/>
+    <col min="9978" max="9978" width="9.7109375" customWidth="1"/>
+    <col min="9979" max="9979" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="9980" max="9983" width="5.42578125" customWidth="1"/>
+    <col min="9984" max="9984" width="9.5703125" customWidth="1"/>
+    <col min="9985" max="9985" width="11" customWidth="1"/>
+    <col min="9986" max="9986" width="7.28515625" customWidth="1"/>
+    <col min="10216" max="10216" width="15.7109375" customWidth="1"/>
+    <col min="10217" max="10221" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10222" max="10227" width="6.7109375" customWidth="1"/>
+    <col min="10228" max="10228" width="7" bestFit="1" customWidth="1"/>
+    <col min="10229" max="10229" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10230" max="10231" width="7.7109375" customWidth="1"/>
+    <col min="10232" max="10233" width="5.7109375" customWidth="1"/>
+    <col min="10234" max="10234" width="9.7109375" customWidth="1"/>
+    <col min="10235" max="10235" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="10236" max="10239" width="5.42578125" customWidth="1"/>
+    <col min="10240" max="10240" width="9.5703125" customWidth="1"/>
+    <col min="10241" max="10241" width="11" customWidth="1"/>
+    <col min="10242" max="10242" width="7.28515625" customWidth="1"/>
+    <col min="10472" max="10472" width="15.7109375" customWidth="1"/>
+    <col min="10473" max="10477" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10478" max="10483" width="6.7109375" customWidth="1"/>
+    <col min="10484" max="10484" width="7" bestFit="1" customWidth="1"/>
+    <col min="10485" max="10485" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10486" max="10487" width="7.7109375" customWidth="1"/>
+    <col min="10488" max="10489" width="5.7109375" customWidth="1"/>
+    <col min="10490" max="10490" width="9.7109375" customWidth="1"/>
+    <col min="10491" max="10491" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="10492" max="10495" width="5.42578125" customWidth="1"/>
+    <col min="10496" max="10496" width="9.5703125" customWidth="1"/>
+    <col min="10497" max="10497" width="11" customWidth="1"/>
+    <col min="10498" max="10498" width="7.28515625" customWidth="1"/>
+    <col min="10728" max="10728" width="15.7109375" customWidth="1"/>
+    <col min="10729" max="10733" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10734" max="10739" width="6.7109375" customWidth="1"/>
+    <col min="10740" max="10740" width="7" bestFit="1" customWidth="1"/>
+    <col min="10741" max="10741" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10742" max="10743" width="7.7109375" customWidth="1"/>
+    <col min="10744" max="10745" width="5.7109375" customWidth="1"/>
+    <col min="10746" max="10746" width="9.7109375" customWidth="1"/>
+    <col min="10747" max="10747" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="10748" max="10751" width="5.42578125" customWidth="1"/>
+    <col min="10752" max="10752" width="9.5703125" customWidth="1"/>
+    <col min="10753" max="10753" width="11" customWidth="1"/>
+    <col min="10754" max="10754" width="7.28515625" customWidth="1"/>
+    <col min="10984" max="10984" width="15.7109375" customWidth="1"/>
+    <col min="10985" max="10989" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="10990" max="10995" width="6.7109375" customWidth="1"/>
+    <col min="10996" max="10996" width="7" bestFit="1" customWidth="1"/>
+    <col min="10997" max="10997" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10998" max="10999" width="7.7109375" customWidth="1"/>
+    <col min="11000" max="11001" width="5.7109375" customWidth="1"/>
+    <col min="11002" max="11002" width="9.7109375" customWidth="1"/>
+    <col min="11003" max="11003" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11004" max="11007" width="5.42578125" customWidth="1"/>
+    <col min="11008" max="11008" width="9.5703125" customWidth="1"/>
+    <col min="11009" max="11009" width="11" customWidth="1"/>
+    <col min="11010" max="11010" width="7.28515625" customWidth="1"/>
+    <col min="11240" max="11240" width="15.7109375" customWidth="1"/>
+    <col min="11241" max="11245" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11246" max="11251" width="6.7109375" customWidth="1"/>
+    <col min="11252" max="11252" width="7" bestFit="1" customWidth="1"/>
+    <col min="11253" max="11253" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11254" max="11255" width="7.7109375" customWidth="1"/>
+    <col min="11256" max="11257" width="5.7109375" customWidth="1"/>
+    <col min="11258" max="11258" width="9.7109375" customWidth="1"/>
+    <col min="11259" max="11259" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11260" max="11263" width="5.42578125" customWidth="1"/>
+    <col min="11264" max="11264" width="9.5703125" customWidth="1"/>
+    <col min="11265" max="11265" width="11" customWidth="1"/>
+    <col min="11266" max="11266" width="7.28515625" customWidth="1"/>
+    <col min="11496" max="11496" width="15.7109375" customWidth="1"/>
+    <col min="11497" max="11501" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11502" max="11507" width="6.7109375" customWidth="1"/>
+    <col min="11508" max="11508" width="7" bestFit="1" customWidth="1"/>
+    <col min="11509" max="11509" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11510" max="11511" width="7.7109375" customWidth="1"/>
+    <col min="11512" max="11513" width="5.7109375" customWidth="1"/>
+    <col min="11514" max="11514" width="9.7109375" customWidth="1"/>
+    <col min="11515" max="11515" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11516" max="11519" width="5.42578125" customWidth="1"/>
+    <col min="11520" max="11520" width="9.5703125" customWidth="1"/>
+    <col min="11521" max="11521" width="11" customWidth="1"/>
+    <col min="11522" max="11522" width="7.28515625" customWidth="1"/>
+    <col min="11752" max="11752" width="15.7109375" customWidth="1"/>
+    <col min="11753" max="11757" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="11758" max="11763" width="6.7109375" customWidth="1"/>
+    <col min="11764" max="11764" width="7" bestFit="1" customWidth="1"/>
+    <col min="11765" max="11765" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="11766" max="11767" width="7.7109375" customWidth="1"/>
+    <col min="11768" max="11769" width="5.7109375" customWidth="1"/>
+    <col min="11770" max="11770" width="9.7109375" customWidth="1"/>
+    <col min="11771" max="11771" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11772" max="11775" width="5.42578125" customWidth="1"/>
+    <col min="11776" max="11776" width="9.5703125" customWidth="1"/>
+    <col min="11777" max="11777" width="11" customWidth="1"/>
+    <col min="11778" max="11778" width="7.28515625" customWidth="1"/>
+    <col min="12008" max="12008" width="15.7109375" customWidth="1"/>
+    <col min="12009" max="12013" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12014" max="12019" width="6.7109375" customWidth="1"/>
+    <col min="12020" max="12020" width="7" bestFit="1" customWidth="1"/>
+    <col min="12021" max="12021" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12022" max="12023" width="7.7109375" customWidth="1"/>
+    <col min="12024" max="12025" width="5.7109375" customWidth="1"/>
+    <col min="12026" max="12026" width="9.7109375" customWidth="1"/>
+    <col min="12027" max="12027" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12028" max="12031" width="5.42578125" customWidth="1"/>
+    <col min="12032" max="12032" width="9.5703125" customWidth="1"/>
+    <col min="12033" max="12033" width="11" customWidth="1"/>
+    <col min="12034" max="12034" width="7.28515625" customWidth="1"/>
+    <col min="12264" max="12264" width="15.7109375" customWidth="1"/>
+    <col min="12265" max="12269" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12270" max="12275" width="6.7109375" customWidth="1"/>
+    <col min="12276" max="12276" width="7" bestFit="1" customWidth="1"/>
+    <col min="12277" max="12277" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12278" max="12279" width="7.7109375" customWidth="1"/>
+    <col min="12280" max="12281" width="5.7109375" customWidth="1"/>
+    <col min="12282" max="12282" width="9.7109375" customWidth="1"/>
+    <col min="12283" max="12283" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12284" max="12287" width="5.42578125" customWidth="1"/>
+    <col min="12288" max="12288" width="9.5703125" customWidth="1"/>
+    <col min="12289" max="12289" width="11" customWidth="1"/>
+    <col min="12290" max="12290" width="7.28515625" customWidth="1"/>
+    <col min="12520" max="12520" width="15.7109375" customWidth="1"/>
+    <col min="12521" max="12525" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12526" max="12531" width="6.7109375" customWidth="1"/>
+    <col min="12532" max="12532" width="7" bestFit="1" customWidth="1"/>
+    <col min="12533" max="12533" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12534" max="12535" width="7.7109375" customWidth="1"/>
+    <col min="12536" max="12537" width="5.7109375" customWidth="1"/>
+    <col min="12538" max="12538" width="9.7109375" customWidth="1"/>
+    <col min="12539" max="12539" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12540" max="12543" width="5.42578125" customWidth="1"/>
+    <col min="12544" max="12544" width="9.5703125" customWidth="1"/>
+    <col min="12545" max="12545" width="11" customWidth="1"/>
+    <col min="12546" max="12546" width="7.28515625" customWidth="1"/>
+    <col min="12776" max="12776" width="15.7109375" customWidth="1"/>
+    <col min="12777" max="12781" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="12782" max="12787" width="6.7109375" customWidth="1"/>
+    <col min="12788" max="12788" width="7" bestFit="1" customWidth="1"/>
+    <col min="12789" max="12789" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="12790" max="12791" width="7.7109375" customWidth="1"/>
+    <col min="12792" max="12793" width="5.7109375" customWidth="1"/>
+    <col min="12794" max="12794" width="9.7109375" customWidth="1"/>
+    <col min="12795" max="12795" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="12796" max="12799" width="5.42578125" customWidth="1"/>
+    <col min="12800" max="12800" width="9.5703125" customWidth="1"/>
+    <col min="12801" max="12801" width="11" customWidth="1"/>
+    <col min="12802" max="12802" width="7.28515625" customWidth="1"/>
+    <col min="13032" max="13032" width="15.7109375" customWidth="1"/>
+    <col min="13033" max="13037" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13038" max="13043" width="6.7109375" customWidth="1"/>
+    <col min="13044" max="13044" width="7" bestFit="1" customWidth="1"/>
+    <col min="13045" max="13045" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13046" max="13047" width="7.7109375" customWidth="1"/>
+    <col min="13048" max="13049" width="5.7109375" customWidth="1"/>
+    <col min="13050" max="13050" width="9.7109375" customWidth="1"/>
+    <col min="13051" max="13051" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13052" max="13055" width="5.42578125" customWidth="1"/>
+    <col min="13056" max="13056" width="9.5703125" customWidth="1"/>
+    <col min="13057" max="13057" width="11" customWidth="1"/>
+    <col min="13058" max="13058" width="7.28515625" customWidth="1"/>
+    <col min="13288" max="13288" width="15.7109375" customWidth="1"/>
+    <col min="13289" max="13293" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13294" max="13299" width="6.7109375" customWidth="1"/>
+    <col min="13300" max="13300" width="7" bestFit="1" customWidth="1"/>
+    <col min="13301" max="13301" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13302" max="13303" width="7.7109375" customWidth="1"/>
+    <col min="13304" max="13305" width="5.7109375" customWidth="1"/>
+    <col min="13306" max="13306" width="9.7109375" customWidth="1"/>
+    <col min="13307" max="13307" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13308" max="13311" width="5.42578125" customWidth="1"/>
+    <col min="13312" max="13312" width="9.5703125" customWidth="1"/>
+    <col min="13313" max="13313" width="11" customWidth="1"/>
+    <col min="13314" max="13314" width="7.28515625" customWidth="1"/>
+    <col min="13544" max="13544" width="15.7109375" customWidth="1"/>
+    <col min="13545" max="13549" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13550" max="13555" width="6.7109375" customWidth="1"/>
+    <col min="13556" max="13556" width="7" bestFit="1" customWidth="1"/>
+    <col min="13557" max="13557" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13558" max="13559" width="7.7109375" customWidth="1"/>
+    <col min="13560" max="13561" width="5.7109375" customWidth="1"/>
+    <col min="13562" max="13562" width="9.7109375" customWidth="1"/>
+    <col min="13563" max="13563" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13564" max="13567" width="5.42578125" customWidth="1"/>
+    <col min="13568" max="13568" width="9.5703125" customWidth="1"/>
+    <col min="13569" max="13569" width="11" customWidth="1"/>
+    <col min="13570" max="13570" width="7.28515625" customWidth="1"/>
+    <col min="13800" max="13800" width="15.7109375" customWidth="1"/>
+    <col min="13801" max="13805" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="13806" max="13811" width="6.7109375" customWidth="1"/>
+    <col min="13812" max="13812" width="7" bestFit="1" customWidth="1"/>
+    <col min="13813" max="13813" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13814" max="13815" width="7.7109375" customWidth="1"/>
+    <col min="13816" max="13817" width="5.7109375" customWidth="1"/>
+    <col min="13818" max="13818" width="9.7109375" customWidth="1"/>
+    <col min="13819" max="13819" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="13820" max="13823" width="5.42578125" customWidth="1"/>
+    <col min="13824" max="13824" width="9.5703125" customWidth="1"/>
+    <col min="13825" max="13825" width="11" customWidth="1"/>
+    <col min="13826" max="13826" width="7.28515625" customWidth="1"/>
+    <col min="14056" max="14056" width="15.7109375" customWidth="1"/>
+    <col min="14057" max="14061" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14062" max="14067" width="6.7109375" customWidth="1"/>
+    <col min="14068" max="14068" width="7" bestFit="1" customWidth="1"/>
+    <col min="14069" max="14069" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14070" max="14071" width="7.7109375" customWidth="1"/>
+    <col min="14072" max="14073" width="5.7109375" customWidth="1"/>
+    <col min="14074" max="14074" width="9.7109375" customWidth="1"/>
+    <col min="14075" max="14075" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14076" max="14079" width="5.42578125" customWidth="1"/>
+    <col min="14080" max="14080" width="9.5703125" customWidth="1"/>
+    <col min="14081" max="14081" width="11" customWidth="1"/>
+    <col min="14082" max="14082" width="7.28515625" customWidth="1"/>
+    <col min="14312" max="14312" width="15.7109375" customWidth="1"/>
+    <col min="14313" max="14317" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14318" max="14323" width="6.7109375" customWidth="1"/>
+    <col min="14324" max="14324" width="7" bestFit="1" customWidth="1"/>
+    <col min="14325" max="14325" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14326" max="14327" width="7.7109375" customWidth="1"/>
+    <col min="14328" max="14329" width="5.7109375" customWidth="1"/>
+    <col min="14330" max="14330" width="9.7109375" customWidth="1"/>
+    <col min="14331" max="14331" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14332" max="14335" width="5.42578125" customWidth="1"/>
+    <col min="14336" max="14336" width="9.5703125" customWidth="1"/>
+    <col min="14337" max="14337" width="11" customWidth="1"/>
+    <col min="14338" max="14338" width="7.28515625" customWidth="1"/>
+    <col min="14568" max="14568" width="15.7109375" customWidth="1"/>
+    <col min="14569" max="14573" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14574" max="14579" width="6.7109375" customWidth="1"/>
+    <col min="14580" max="14580" width="7" bestFit="1" customWidth="1"/>
+    <col min="14581" max="14581" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14582" max="14583" width="7.7109375" customWidth="1"/>
+    <col min="14584" max="14585" width="5.7109375" customWidth="1"/>
+    <col min="14586" max="14586" width="9.7109375" customWidth="1"/>
+    <col min="14587" max="14587" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14588" max="14591" width="5.42578125" customWidth="1"/>
+    <col min="14592" max="14592" width="9.5703125" customWidth="1"/>
+    <col min="14593" max="14593" width="11" customWidth="1"/>
+    <col min="14594" max="14594" width="7.28515625" customWidth="1"/>
+    <col min="14824" max="14824" width="15.7109375" customWidth="1"/>
+    <col min="14825" max="14829" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="14830" max="14835" width="6.7109375" customWidth="1"/>
+    <col min="14836" max="14836" width="7" bestFit="1" customWidth="1"/>
+    <col min="14837" max="14837" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14838" max="14839" width="7.7109375" customWidth="1"/>
+    <col min="14840" max="14841" width="5.7109375" customWidth="1"/>
+    <col min="14842" max="14842" width="9.7109375" customWidth="1"/>
+    <col min="14843" max="14843" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="14844" max="14847" width="5.42578125" customWidth="1"/>
+    <col min="14848" max="14848" width="9.5703125" customWidth="1"/>
+    <col min="14849" max="14849" width="11" customWidth="1"/>
+    <col min="14850" max="14850" width="7.28515625" customWidth="1"/>
+    <col min="15080" max="15080" width="15.7109375" customWidth="1"/>
+    <col min="15081" max="15085" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15086" max="15091" width="6.7109375" customWidth="1"/>
+    <col min="15092" max="15092" width="7" bestFit="1" customWidth="1"/>
+    <col min="15093" max="15093" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15094" max="15095" width="7.7109375" customWidth="1"/>
+    <col min="15096" max="15097" width="5.7109375" customWidth="1"/>
+    <col min="15098" max="15098" width="9.7109375" customWidth="1"/>
+    <col min="15099" max="15099" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15100" max="15103" width="5.42578125" customWidth="1"/>
+    <col min="15104" max="15104" width="9.5703125" customWidth="1"/>
+    <col min="15105" max="15105" width="11" customWidth="1"/>
+    <col min="15106" max="15106" width="7.28515625" customWidth="1"/>
+    <col min="15336" max="15336" width="15.7109375" customWidth="1"/>
+    <col min="15337" max="15341" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15342" max="15347" width="6.7109375" customWidth="1"/>
+    <col min="15348" max="15348" width="7" bestFit="1" customWidth="1"/>
+    <col min="15349" max="15349" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15350" max="15351" width="7.7109375" customWidth="1"/>
+    <col min="15352" max="15353" width="5.7109375" customWidth="1"/>
+    <col min="15354" max="15354" width="9.7109375" customWidth="1"/>
+    <col min="15355" max="15355" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15356" max="15359" width="5.42578125" customWidth="1"/>
+    <col min="15360" max="15360" width="9.5703125" customWidth="1"/>
+    <col min="15361" max="15361" width="11" customWidth="1"/>
+    <col min="15362" max="15362" width="7.28515625" customWidth="1"/>
+    <col min="15592" max="15592" width="15.7109375" customWidth="1"/>
+    <col min="15593" max="15597" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15598" max="15603" width="6.7109375" customWidth="1"/>
+    <col min="15604" max="15604" width="7" bestFit="1" customWidth="1"/>
+    <col min="15605" max="15605" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15606" max="15607" width="7.7109375" customWidth="1"/>
+    <col min="15608" max="15609" width="5.7109375" customWidth="1"/>
+    <col min="15610" max="15610" width="9.7109375" customWidth="1"/>
+    <col min="15611" max="15611" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15612" max="15615" width="5.42578125" customWidth="1"/>
+    <col min="15616" max="15616" width="9.5703125" customWidth="1"/>
+    <col min="15617" max="15617" width="11" customWidth="1"/>
+    <col min="15618" max="15618" width="7.28515625" customWidth="1"/>
+    <col min="15848" max="15848" width="15.7109375" customWidth="1"/>
+    <col min="15849" max="15853" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15854" max="15859" width="6.7109375" customWidth="1"/>
+    <col min="15860" max="15860" width="7" bestFit="1" customWidth="1"/>
+    <col min="15861" max="15861" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="15862" max="15863" width="7.7109375" customWidth="1"/>
+    <col min="15864" max="15865" width="5.7109375" customWidth="1"/>
+    <col min="15866" max="15866" width="9.7109375" customWidth="1"/>
+    <col min="15867" max="15867" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="15868" max="15871" width="5.42578125" customWidth="1"/>
+    <col min="15872" max="15872" width="9.5703125" customWidth="1"/>
+    <col min="15873" max="15873" width="11" customWidth="1"/>
+    <col min="15874" max="15874" width="7.28515625" customWidth="1"/>
+    <col min="16104" max="16104" width="15.7109375" customWidth="1"/>
+    <col min="16105" max="16109" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="16110" max="16115" width="6.7109375" customWidth="1"/>
+    <col min="16116" max="16116" width="7" bestFit="1" customWidth="1"/>
+    <col min="16117" max="16117" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16118" max="16119" width="7.7109375" customWidth="1"/>
+    <col min="16120" max="16121" width="5.7109375" customWidth="1"/>
+    <col min="16122" max="16122" width="9.7109375" customWidth="1"/>
+    <col min="16123" max="16123" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="16124" max="16127" width="5.42578125" customWidth="1"/>
+    <col min="16128" max="16128" width="9.5703125" customWidth="1"/>
+    <col min="16129" max="16129" width="11" customWidth="1"/>
+    <col min="16130" max="16130" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="17"/>
-[...8 lines deleted...]
-      <c r="K1" s="18"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
     </row>
     <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="25" t="s">
+      <c r="B2" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="26"/>
-[...2 lines deleted...]
-      <c r="G2" s="25" t="s">
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="26"/>
-[...1 lines deleted...]
-      <c r="J2" s="28" t="s">
+      <c r="H2" s="25"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="K2" s="28" t="s">
+      <c r="K2" s="21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="23"/>
-[...1 lines deleted...]
-      <c r="C3" s="25" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="26"/>
-[...2 lines deleted...]
-      <c r="G3" s="19" t="s">
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="20"/>
-[...2 lines deleted...]
-      <c r="K3" s="29"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="22"/>
     </row>
     <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="24"/>
-[...4 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="4" t="s">
+      <c r="G4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="24"/>
-      <c r="K4" s="30"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="23"/>
     </row>
     <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="6">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="5">
         <v>109</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="6">
         <v>105</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D5" s="6">
         <v>105</v>
       </c>
-      <c r="E5" s="7">
-[...2 lines deleted...]
-      <c r="F5" s="7">
+      <c r="E5" s="6">
+        <v>0</v>
+      </c>
+      <c r="F5" s="6">
         <v>4</v>
       </c>
-      <c r="G5" s="7">
-[...11 lines deleted...]
-      <c r="K5" s="8">
+      <c r="G5" s="6">
+        <v>0</v>
+      </c>
+      <c r="H5" s="6">
+        <v>0</v>
+      </c>
+      <c r="I5" s="6">
+        <v>0</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0</v>
+      </c>
+      <c r="K5" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="9">
         <v>58</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="8">
         <v>56</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="8">
         <v>56</v>
       </c>
-      <c r="E6" s="9">
-[...2 lines deleted...]
-      <c r="F6" s="9">
+      <c r="E6" s="8">
+        <v>0</v>
+      </c>
+      <c r="F6" s="8">
         <v>2</v>
       </c>
-      <c r="G6" s="9">
-[...11 lines deleted...]
-      <c r="K6" s="11">
+      <c r="G6" s="8">
+        <v>0</v>
+      </c>
+      <c r="H6" s="8">
+        <v>0</v>
+      </c>
+      <c r="I6" s="8">
+        <v>0</v>
+      </c>
+      <c r="J6" s="10">
+        <v>0</v>
+      </c>
+      <c r="K6" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="12" t="s">
+      <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="12">
         <v>51</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="13">
         <v>49</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="13">
         <v>49</v>
       </c>
-      <c r="E7" s="14">
-[...2 lines deleted...]
-      <c r="F7" s="14">
+      <c r="E7" s="13">
+        <v>0</v>
+      </c>
+      <c r="F7" s="13">
         <v>2</v>
       </c>
-      <c r="G7" s="14">
-[...11 lines deleted...]
-      <c r="K7" s="16">
+      <c r="G7" s="13">
+        <v>0</v>
+      </c>
+      <c r="H7" s="13">
+        <v>0</v>
+      </c>
+      <c r="I7" s="14">
+        <v>0</v>
+      </c>
+      <c r="J7" s="12">
+        <v>0</v>
+      </c>
+      <c r="K7" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="F8" s="2"/>
-[...1 lines deleted...]
-      <c r="H8" s="2"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="F9" s="2"/>
-[...1 lines deleted...]
-      <c r="H9" s="2"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K2:K4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="J2:J4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.37"/>
   <pageSetup paperSize="9" scale="85" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 136</oddFooter>
     <evenFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 137</evenFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>65</vt:lpstr>
       <vt:lpstr>'65'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>