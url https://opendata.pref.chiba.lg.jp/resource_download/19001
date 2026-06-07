--- v0 (2026-03-07)
+++ v1 (2026-06-07)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4D76980-6E42-4C22-BEDF-780F3BC970FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="1815" yWindow="1815" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="72" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'72'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="32">
   <si>
     <t>72. 卒後：高等学校 課程別産業別就職者数</t>
     <rPh sb="4" eb="5">
       <t>ソツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴ</t>
@@ -227,51 +223,51 @@
   </si>
   <si>
     <t>複合サービス事業</t>
   </si>
   <si>
     <t>ｻｰﾋﾞｽ業(他に分類されないもの)</t>
     <rPh sb="9" eb="11">
       <t>ブンルイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>公務(他に分類されるものを除く)</t>
     <rPh sb="13" eb="14">
       <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>その他</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
@@ -444,190 +440,174 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -873,1227 +853,1225 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" style="16" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="16384" width="10.7109375" style="16"/>
+    <col min="1" max="1" width="19.42578125" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" customWidth="1"/>
+    <col min="3" max="6" width="8.28515625" customWidth="1"/>
+    <col min="7" max="8" width="6.7109375" customWidth="1"/>
+    <col min="9" max="12" width="8.140625" customWidth="1"/>
+    <col min="13" max="14" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
     </row>
-    <row r="3" spans="1:14" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="9"/>
       <c r="E3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="9"/>
       <c r="G3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="9"/>
       <c r="I3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="8"/>
       <c r="K3" s="9"/>
       <c r="L3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="M3" s="8"/>
       <c r="N3" s="9"/>
     </row>
     <row r="4" spans="1:14" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="43"/>
-      <c r="B4" s="11" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="C4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="11" t="s">
+      <c r="F4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="G4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="11" t="s">
+      <c r="H4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="11" t="s">
+      <c r="I4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J4" s="11" t="s">
+      <c r="J4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="11" t="s">
+      <c r="K4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="11" t="s">
+      <c r="L4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="M4" s="11" t="s">
+      <c r="M4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="11" t="s">
+      <c r="N4" s="10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="12">
         <v>6810</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="12">
         <v>3905</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="12">
         <v>2905</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="12">
         <v>3723</v>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="12">
         <v>2812</v>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="12">
         <v>182</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="12">
         <v>93</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="12">
         <v>5425</v>
       </c>
-      <c r="J5" s="14">
+      <c r="J5" s="12">
         <v>3123</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="12">
         <v>2302</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="12">
         <v>1385</v>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="12">
         <v>782</v>
       </c>
-      <c r="N5" s="15">
+      <c r="N5" s="13">
         <v>603</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="15">
         <v>6503</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="15">
         <v>3779</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="15">
         <v>2724</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="15">
         <v>3634</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="15">
         <v>2641</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="15">
         <v>145</v>
       </c>
-      <c r="H6" s="18">
+      <c r="H6" s="15">
         <v>83</v>
       </c>
-      <c r="I6" s="18">
+      <c r="I6" s="15">
         <v>5198</v>
       </c>
-      <c r="J6" s="18">
+      <c r="J6" s="15">
         <v>3023</v>
       </c>
-      <c r="K6" s="18">
+      <c r="K6" s="15">
         <v>2175</v>
       </c>
-      <c r="L6" s="19">
+      <c r="L6" s="15">
         <v>1305</v>
       </c>
-      <c r="M6" s="18">
+      <c r="M6" s="15">
         <v>756</v>
       </c>
-      <c r="N6" s="20">
+      <c r="N6" s="16">
         <v>549</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="21"/>
-[...12 lines deleted...]
-      <c r="N7" s="24"/>
+      <c r="A7" s="17"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="19"/>
     </row>
     <row r="8" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="25" t="s">
+      <c r="A8" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="21">
         <v>75</v>
       </c>
-      <c r="C8" s="26">
+      <c r="C8" s="21">
         <v>49</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="21">
         <v>26</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="21">
         <v>49</v>
       </c>
-      <c r="F8" s="26">
+      <c r="F8" s="21">
         <v>26</v>
       </c>
-      <c r="G8" s="26">
+      <c r="G8" s="21">
         <v>0</v>
       </c>
-      <c r="H8" s="26">
+      <c r="H8" s="21">
         <v>0</v>
       </c>
-      <c r="I8" s="27">
+      <c r="I8" s="22">
         <v>71</v>
       </c>
-      <c r="J8" s="27">
+      <c r="J8" s="22">
         <v>47</v>
       </c>
-      <c r="K8" s="27">
+      <c r="K8" s="22">
         <v>24</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="23">
         <v>4</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="23">
         <v>2</v>
       </c>
-      <c r="N8" s="29">
+      <c r="N8" s="24">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B9" s="21">
         <v>22</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="21">
         <v>21</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="21">
         <v>1</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="21">
         <v>21</v>
       </c>
-      <c r="F9" s="26">
+      <c r="F9" s="21">
         <v>1</v>
       </c>
-      <c r="G9" s="26">
+      <c r="G9" s="21">
         <v>0</v>
       </c>
-      <c r="H9" s="26">
+      <c r="H9" s="21">
         <v>0</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="22">
         <v>18</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="22">
         <v>18</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="22">
         <v>0</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="23">
         <v>4</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="23">
         <v>3</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="24">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="25" t="s">
+      <c r="A10" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B10" s="21">
         <v>12</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="21">
         <v>10</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="21">
         <v>2</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="21">
         <v>10</v>
       </c>
-      <c r="F10" s="26">
+      <c r="F10" s="21">
         <v>2</v>
       </c>
-      <c r="G10" s="26">
+      <c r="G10" s="21">
         <v>0</v>
       </c>
-      <c r="H10" s="26">
+      <c r="H10" s="21">
         <v>0</v>
       </c>
-      <c r="I10" s="27">
+      <c r="I10" s="22">
         <v>11</v>
       </c>
-      <c r="J10" s="27">
+      <c r="J10" s="22">
         <v>10</v>
       </c>
-      <c r="K10" s="27">
+      <c r="K10" s="22">
         <v>1</v>
       </c>
-      <c r="L10" s="28">
+      <c r="L10" s="23">
         <v>1</v>
       </c>
-      <c r="M10" s="28">
+      <c r="M10" s="23">
         <v>0</v>
       </c>
-      <c r="N10" s="29">
+      <c r="N10" s="24">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="30" t="s">
+      <c r="A11" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="21">
         <v>509</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="21">
         <v>436</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="21">
         <v>73</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="21">
         <v>428</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="21">
         <v>73</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G11" s="21">
         <v>8</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="21">
         <v>0</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="22">
         <v>434</v>
       </c>
-      <c r="J11" s="27">
+      <c r="J11" s="22">
         <v>367</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="22">
         <v>67</v>
       </c>
-      <c r="L11" s="28">
+      <c r="L11" s="23">
         <v>75</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="23">
         <v>69</v>
       </c>
-      <c r="N11" s="29">
+      <c r="N11" s="24">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="30" t="s">
+      <c r="A12" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="21">
         <v>1720</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="21">
         <v>1248</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D12" s="21">
         <v>472</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="21">
         <v>1197</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F12" s="21">
         <v>454</v>
       </c>
-      <c r="G12" s="26">
+      <c r="G12" s="21">
         <v>51</v>
       </c>
-      <c r="H12" s="26">
+      <c r="H12" s="21">
         <v>18</v>
       </c>
-      <c r="I12" s="27">
+      <c r="I12" s="22">
         <v>1492</v>
       </c>
-      <c r="J12" s="27">
+      <c r="J12" s="22">
         <v>1103</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="22">
         <v>389</v>
       </c>
-      <c r="L12" s="28">
+      <c r="L12" s="23">
         <v>228</v>
       </c>
-      <c r="M12" s="28">
+      <c r="M12" s="23">
         <v>145</v>
       </c>
-      <c r="N12" s="29">
+      <c r="N12" s="24">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="25" t="s">
+      <c r="A13" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B13" s="21">
         <v>79</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C13" s="21">
         <v>64</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="21">
         <v>15</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="21">
         <v>63</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F13" s="21">
         <v>15</v>
       </c>
-      <c r="G13" s="26">
+      <c r="G13" s="21">
         <v>1</v>
       </c>
-      <c r="H13" s="26">
+      <c r="H13" s="21">
         <v>0</v>
       </c>
-      <c r="I13" s="27">
+      <c r="I13" s="22">
         <v>62</v>
       </c>
-      <c r="J13" s="27">
+      <c r="J13" s="22">
         <v>51</v>
       </c>
-      <c r="K13" s="27">
+      <c r="K13" s="22">
         <v>11</v>
       </c>
-      <c r="L13" s="28">
+      <c r="L13" s="23">
         <v>17</v>
       </c>
-      <c r="M13" s="28">
+      <c r="M13" s="23">
         <v>13</v>
       </c>
-      <c r="N13" s="29">
+      <c r="N13" s="24">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="30" t="s">
+      <c r="A14" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="21">
         <v>67</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="21">
         <v>30</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D14" s="21">
         <v>37</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="21">
         <v>27</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F14" s="21">
         <v>34</v>
       </c>
-      <c r="G14" s="26">
+      <c r="G14" s="21">
         <v>3</v>
       </c>
-      <c r="H14" s="26">
+      <c r="H14" s="21">
         <v>3</v>
       </c>
-      <c r="I14" s="27">
+      <c r="I14" s="22">
         <v>43</v>
       </c>
-      <c r="J14" s="27">
+      <c r="J14" s="22">
         <v>15</v>
       </c>
-      <c r="K14" s="27">
+      <c r="K14" s="22">
         <v>28</v>
       </c>
-      <c r="L14" s="28">
+      <c r="L14" s="23">
         <v>24</v>
       </c>
-      <c r="M14" s="28">
+      <c r="M14" s="23">
         <v>15</v>
       </c>
-      <c r="N14" s="29">
+      <c r="N14" s="24">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="30" t="s">
+      <c r="A15" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="26">
+      <c r="B15" s="21">
         <v>514</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="21">
         <v>360</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="21">
         <v>154</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="21">
         <v>344</v>
       </c>
-      <c r="F15" s="26">
+      <c r="F15" s="21">
         <v>148</v>
       </c>
-      <c r="G15" s="26">
+      <c r="G15" s="21">
         <v>16</v>
       </c>
-      <c r="H15" s="26">
+      <c r="H15" s="21">
         <v>6</v>
       </c>
-      <c r="I15" s="27">
+      <c r="I15" s="22">
         <v>404</v>
       </c>
-      <c r="J15" s="27">
+      <c r="J15" s="22">
         <v>285</v>
       </c>
-      <c r="K15" s="27">
+      <c r="K15" s="22">
         <v>119</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L15" s="23">
         <v>110</v>
       </c>
-      <c r="M15" s="28">
+      <c r="M15" s="23">
         <v>75</v>
       </c>
-      <c r="N15" s="29">
+      <c r="N15" s="24">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="25" t="s">
+      <c r="A16" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="26">
+      <c r="B16" s="21">
         <v>830</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="21">
         <v>355</v>
       </c>
-      <c r="D16" s="26">
+      <c r="D16" s="21">
         <v>475</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="21">
         <v>334</v>
       </c>
-      <c r="F16" s="26">
+      <c r="F16" s="21">
         <v>455</v>
       </c>
-      <c r="G16" s="26">
+      <c r="G16" s="21">
         <v>21</v>
       </c>
-      <c r="H16" s="26">
+      <c r="H16" s="21">
         <v>20</v>
       </c>
-      <c r="I16" s="27">
+      <c r="I16" s="22">
         <v>594</v>
       </c>
-      <c r="J16" s="27">
+      <c r="J16" s="22">
         <v>260</v>
       </c>
-      <c r="K16" s="27">
+      <c r="K16" s="22">
         <v>334</v>
       </c>
-      <c r="L16" s="28">
+      <c r="L16" s="23">
         <v>236</v>
       </c>
-      <c r="M16" s="28">
+      <c r="M16" s="23">
         <v>95</v>
       </c>
-      <c r="N16" s="29">
+      <c r="N16" s="24">
         <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="25" t="s">
+      <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="26">
+      <c r="B17" s="21">
         <v>56</v>
       </c>
-      <c r="C17" s="26">
+      <c r="C17" s="21">
         <v>15</v>
       </c>
-      <c r="D17" s="26">
+      <c r="D17" s="21">
         <v>41</v>
       </c>
-      <c r="E17" s="26">
+      <c r="E17" s="21">
         <v>14</v>
       </c>
-      <c r="F17" s="26">
+      <c r="F17" s="21">
         <v>41</v>
       </c>
-      <c r="G17" s="26">
+      <c r="G17" s="21">
         <v>1</v>
       </c>
-      <c r="H17" s="26">
+      <c r="H17" s="21">
         <v>0</v>
       </c>
-      <c r="I17" s="27">
+      <c r="I17" s="22">
         <v>49</v>
       </c>
-      <c r="J17" s="27">
+      <c r="J17" s="22">
         <v>14</v>
       </c>
-      <c r="K17" s="27">
+      <c r="K17" s="22">
         <v>35</v>
       </c>
-      <c r="L17" s="28">
+      <c r="L17" s="23">
         <v>7</v>
       </c>
-      <c r="M17" s="28">
+      <c r="M17" s="23">
         <v>1</v>
       </c>
-      <c r="N17" s="29">
+      <c r="N17" s="24">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="31" t="s">
+      <c r="A18" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="26">
+      <c r="B18" s="21">
         <v>66</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="21">
         <v>31</v>
       </c>
-      <c r="D18" s="26">
+      <c r="D18" s="21">
         <v>35</v>
       </c>
-      <c r="E18" s="26">
+      <c r="E18" s="21">
         <v>30</v>
       </c>
-      <c r="F18" s="26">
+      <c r="F18" s="21">
         <v>35</v>
       </c>
-      <c r="G18" s="26">
+      <c r="G18" s="21">
         <v>1</v>
       </c>
-      <c r="H18" s="26">
+      <c r="H18" s="21">
         <v>0</v>
       </c>
-      <c r="I18" s="27">
+      <c r="I18" s="22">
         <v>51</v>
       </c>
-      <c r="J18" s="27">
+      <c r="J18" s="22">
         <v>20</v>
       </c>
-      <c r="K18" s="27">
+      <c r="K18" s="22">
         <v>31</v>
       </c>
-      <c r="L18" s="28">
+      <c r="L18" s="23">
         <v>15</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="23">
         <v>11</v>
       </c>
-      <c r="N18" s="29">
+      <c r="N18" s="24">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="26">
+      <c r="B19" s="21">
         <v>71</v>
       </c>
-      <c r="C19" s="26">
+      <c r="C19" s="21">
         <v>38</v>
       </c>
-      <c r="D19" s="26">
+      <c r="D19" s="21">
         <v>33</v>
       </c>
-      <c r="E19" s="26">
+      <c r="E19" s="21">
         <v>36</v>
       </c>
-      <c r="F19" s="26">
+      <c r="F19" s="21">
         <v>33</v>
       </c>
-      <c r="G19" s="26">
+      <c r="G19" s="21">
         <v>2</v>
       </c>
-      <c r="H19" s="26">
+      <c r="H19" s="21">
         <v>0</v>
       </c>
-      <c r="I19" s="27">
+      <c r="I19" s="22">
         <v>57</v>
       </c>
-      <c r="J19" s="27">
+      <c r="J19" s="22">
         <v>29</v>
       </c>
-      <c r="K19" s="27">
+      <c r="K19" s="22">
         <v>28</v>
       </c>
-      <c r="L19" s="28">
+      <c r="L19" s="23">
         <v>14</v>
       </c>
-      <c r="M19" s="28">
+      <c r="M19" s="23">
         <v>9</v>
       </c>
-      <c r="N19" s="29">
+      <c r="N19" s="24">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="32" t="s">
+      <c r="A20" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="26">
+      <c r="B20" s="21">
         <v>392</v>
       </c>
-      <c r="C20" s="26">
+      <c r="C20" s="21">
         <v>144</v>
       </c>
-      <c r="D20" s="26">
+      <c r="D20" s="21">
         <v>248</v>
       </c>
-      <c r="E20" s="26">
+      <c r="E20" s="21">
         <v>138</v>
       </c>
-      <c r="F20" s="26">
+      <c r="F20" s="21">
         <v>241</v>
       </c>
-      <c r="G20" s="26">
+      <c r="G20" s="21">
         <v>6</v>
       </c>
-      <c r="H20" s="26">
+      <c r="H20" s="21">
         <v>7</v>
       </c>
-      <c r="I20" s="27">
+      <c r="I20" s="22">
         <v>266</v>
       </c>
-      <c r="J20" s="27">
+      <c r="J20" s="22">
         <v>91</v>
       </c>
-      <c r="K20" s="27">
+      <c r="K20" s="22">
         <v>175</v>
       </c>
-      <c r="L20" s="28">
+      <c r="L20" s="23">
         <v>126</v>
       </c>
-      <c r="M20" s="28">
+      <c r="M20" s="23">
         <v>53</v>
       </c>
-      <c r="N20" s="29">
+      <c r="N20" s="24">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="26">
+      <c r="B21" s="21">
         <v>480</v>
       </c>
-      <c r="C21" s="26">
+      <c r="C21" s="21">
         <v>161</v>
       </c>
-      <c r="D21" s="26">
+      <c r="D21" s="21">
         <v>319</v>
       </c>
-      <c r="E21" s="26">
+      <c r="E21" s="21">
         <v>153</v>
       </c>
-      <c r="F21" s="26">
+      <c r="F21" s="21">
         <v>310</v>
       </c>
-      <c r="G21" s="26">
+      <c r="G21" s="21">
         <v>8</v>
       </c>
-      <c r="H21" s="26">
+      <c r="H21" s="21">
         <v>9</v>
       </c>
-      <c r="I21" s="27">
+      <c r="I21" s="22">
         <v>393</v>
       </c>
-      <c r="J21" s="27">
+      <c r="J21" s="22">
         <v>122</v>
       </c>
-      <c r="K21" s="27">
+      <c r="K21" s="22">
         <v>271</v>
       </c>
-      <c r="L21" s="28">
+      <c r="L21" s="23">
         <v>87</v>
       </c>
-      <c r="M21" s="28">
+      <c r="M21" s="23">
         <v>39</v>
       </c>
-      <c r="N21" s="29">
+      <c r="N21" s="24">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="25" t="s">
+      <c r="A22" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="26">
+      <c r="B22" s="21">
         <v>15</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C22" s="21">
         <v>5</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="21">
         <v>10</v>
       </c>
-      <c r="E22" s="26">
+      <c r="E22" s="21">
         <v>5</v>
       </c>
-      <c r="F22" s="26">
+      <c r="F22" s="21">
         <v>9</v>
       </c>
-      <c r="G22" s="26">
+      <c r="G22" s="21">
         <v>0</v>
       </c>
-      <c r="H22" s="26">
+      <c r="H22" s="21">
         <v>1</v>
       </c>
-      <c r="I22" s="27">
+      <c r="I22" s="22">
         <v>13</v>
       </c>
-      <c r="J22" s="27">
+      <c r="J22" s="22">
         <v>3</v>
       </c>
-      <c r="K22" s="27">
+      <c r="K22" s="22">
         <v>10</v>
       </c>
-      <c r="L22" s="28">
+      <c r="L22" s="23">
         <v>2</v>
       </c>
-      <c r="M22" s="28">
+      <c r="M22" s="23">
         <v>2</v>
       </c>
-      <c r="N22" s="29">
+      <c r="N22" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="26">
+      <c r="B23" s="21">
         <v>456</v>
       </c>
-      <c r="C23" s="26">
+      <c r="C23" s="21">
         <v>82</v>
       </c>
-      <c r="D23" s="26">
+      <c r="D23" s="21">
         <v>374</v>
       </c>
-      <c r="E23" s="26">
+      <c r="E23" s="21">
         <v>73</v>
       </c>
-      <c r="F23" s="26">
+      <c r="F23" s="21">
         <v>363</v>
       </c>
-      <c r="G23" s="26">
+      <c r="G23" s="21">
         <v>9</v>
       </c>
-      <c r="H23" s="26">
+      <c r="H23" s="21">
         <v>11</v>
       </c>
-      <c r="I23" s="27">
+      <c r="I23" s="22">
         <v>419</v>
       </c>
-      <c r="J23" s="27">
+      <c r="J23" s="22">
         <v>75</v>
       </c>
-      <c r="K23" s="27">
+      <c r="K23" s="22">
         <v>344</v>
       </c>
-      <c r="L23" s="28">
+      <c r="L23" s="23">
         <v>37</v>
       </c>
-      <c r="M23" s="28">
+      <c r="M23" s="23">
         <v>7</v>
       </c>
-      <c r="N23" s="29">
+      <c r="N23" s="24">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="33" t="s">
+      <c r="A24" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="21">
         <v>127</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="21">
         <v>58</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="21">
         <v>69</v>
       </c>
-      <c r="E24" s="26">
+      <c r="E24" s="21">
         <v>55</v>
       </c>
-      <c r="F24" s="26">
+      <c r="F24" s="21">
         <v>68</v>
       </c>
-      <c r="G24" s="26">
+      <c r="G24" s="21">
         <v>3</v>
       </c>
-      <c r="H24" s="26">
+      <c r="H24" s="21">
         <v>1</v>
       </c>
-      <c r="I24" s="27">
+      <c r="I24" s="22">
         <v>94</v>
       </c>
-      <c r="J24" s="27">
+      <c r="J24" s="22">
         <v>42</v>
       </c>
-      <c r="K24" s="27">
+      <c r="K24" s="22">
         <v>52</v>
       </c>
-      <c r="L24" s="28">
+      <c r="L24" s="23">
         <v>33</v>
       </c>
-      <c r="M24" s="28">
+      <c r="M24" s="23">
         <v>16</v>
       </c>
-      <c r="N24" s="29">
+      <c r="N24" s="24">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="34" t="s">
+      <c r="A25" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="26">
+      <c r="B25" s="21">
         <v>333</v>
       </c>
-      <c r="C25" s="26">
+      <c r="C25" s="21">
         <v>194</v>
       </c>
-      <c r="D25" s="26">
+      <c r="D25" s="21">
         <v>139</v>
       </c>
-      <c r="E25" s="26">
+      <c r="E25" s="21">
         <v>189</v>
       </c>
-      <c r="F25" s="26">
+      <c r="F25" s="21">
         <v>134</v>
       </c>
-      <c r="G25" s="26">
+      <c r="G25" s="21">
         <v>5</v>
       </c>
-      <c r="H25" s="26">
+      <c r="H25" s="21">
         <v>5</v>
       </c>
-      <c r="I25" s="27">
+      <c r="I25" s="22">
         <v>243</v>
       </c>
-      <c r="J25" s="27">
+      <c r="J25" s="22">
         <v>140</v>
       </c>
-      <c r="K25" s="27">
+      <c r="K25" s="22">
         <v>103</v>
       </c>
-      <c r="L25" s="28">
+      <c r="L25" s="23">
         <v>90</v>
       </c>
-      <c r="M25" s="28">
+      <c r="M25" s="23">
         <v>54</v>
       </c>
-      <c r="N25" s="29">
+      <c r="N25" s="24">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="42.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="34" t="s">
+      <c r="A26" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="26">
+      <c r="B26" s="21">
         <v>565</v>
       </c>
-      <c r="C26" s="26">
+      <c r="C26" s="21">
         <v>407</v>
       </c>
-      <c r="D26" s="26">
+      <c r="D26" s="21">
         <v>158</v>
       </c>
-      <c r="E26" s="26">
+      <c r="E26" s="21">
         <v>403</v>
       </c>
-      <c r="F26" s="26">
+      <c r="F26" s="21">
         <v>157</v>
       </c>
-      <c r="G26" s="26">
+      <c r="G26" s="21">
         <v>4</v>
       </c>
-      <c r="H26" s="26">
+      <c r="H26" s="21">
         <v>1</v>
       </c>
-      <c r="I26" s="27">
+      <c r="I26" s="22">
         <v>405</v>
       </c>
-      <c r="J26" s="27">
+      <c r="J26" s="22">
         <v>285</v>
       </c>
-      <c r="K26" s="27">
+      <c r="K26" s="22">
         <v>120</v>
       </c>
-      <c r="L26" s="28">
+      <c r="L26" s="23">
         <v>160</v>
       </c>
-      <c r="M26" s="28">
+      <c r="M26" s="23">
         <v>122</v>
       </c>
-      <c r="N26" s="29">
+      <c r="N26" s="24">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="35" t="s">
+      <c r="A27" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B27" s="36">
+      <c r="B27" s="31">
         <v>114</v>
       </c>
-      <c r="C27" s="36">
+      <c r="C27" s="31">
         <v>71</v>
       </c>
-      <c r="D27" s="36">
+      <c r="D27" s="31">
         <v>43</v>
       </c>
-      <c r="E27" s="36">
+      <c r="E27" s="31">
         <v>65</v>
       </c>
-      <c r="F27" s="36">
+      <c r="F27" s="31">
         <v>42</v>
       </c>
-      <c r="G27" s="36">
+      <c r="G27" s="31">
         <v>6</v>
       </c>
-      <c r="H27" s="36">
+      <c r="H27" s="31">
         <v>1</v>
       </c>
-      <c r="I27" s="37">
+      <c r="I27" s="32">
         <v>79</v>
       </c>
-      <c r="J27" s="37">
+      <c r="J27" s="32">
         <v>46</v>
       </c>
-      <c r="K27" s="37">
+      <c r="K27" s="32">
         <v>33</v>
       </c>
-      <c r="L27" s="38">
+      <c r="L27" s="33">
         <v>35</v>
       </c>
-      <c r="M27" s="38">
+      <c r="M27" s="33">
         <v>25</v>
       </c>
-      <c r="N27" s="39">
+      <c r="N27" s="34">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="M28" s="40"/>
+      <c r="M28" s="35"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="E29" s="41"/>
-      <c r="M29" s="40"/>
+      <c r="E29" s="36"/>
+      <c r="M29" s="35"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="M30" s="40"/>
+      <c r="M30" s="35"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="M31" s="40"/>
+      <c r="M31" s="35"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="M32" s="40"/>
+      <c r="M32" s="35"/>
     </row>
     <row r="33" spans="13:13" x14ac:dyDescent="0.15">
-      <c r="M33" s="40"/>
+      <c r="M33" s="35"/>
     </row>
     <row r="34" spans="13:13" x14ac:dyDescent="0.15">
-      <c r="M34" s="40"/>
+      <c r="M34" s="35"/>
     </row>
     <row r="35" spans="13:13" x14ac:dyDescent="0.15">
-      <c r="M35" s="40"/>
+      <c r="M35" s="35"/>
     </row>
     <row r="36" spans="13:13" x14ac:dyDescent="0.15">
-      <c r="M36" s="40"/>
+      <c r="M36" s="35"/>
     </row>
     <row r="37" spans="13:13" x14ac:dyDescent="0.15">
-      <c r="M37" s="40"/>
+      <c r="M37" s="35"/>
     </row>
     <row r="38" spans="13:13" x14ac:dyDescent="0.15">
-      <c r="M38" s="40"/>
+      <c r="M38" s="35"/>
     </row>
     <row r="39" spans="13:13" x14ac:dyDescent="0.15">
-      <c r="M39" s="40"/>
+      <c r="M39" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 147</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>72</vt:lpstr>
       <vt:lpstr>'72'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>