--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -1,64 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A7BC949-B2F6-4716-94B0-D0730EA7FF6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="2505" yWindow="2505" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="74" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'74'!$A$1:$F$36</definedName>
   </definedNames>
-  <calcPr calcId="162913" iterate="1" iterateCount="1"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
     <t>74. 卒後：特別支援学校 進路別卒業者数（中学部）</t>
     <rPh sb="4" eb="5">
       <t>ソツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シエン</t>
     </rPh>
     <rPh sb="11" eb="13">
@@ -388,51 +384,51 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">     </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>％</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="_ * #,##0.0_ ;_ * \-#,##0.0_ ;_ * &quot;-&quot;?_ ;_ @_ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -576,248 +572,236 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -1062,655 +1046,648 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="33"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="16384" width="10.7109375" style="6"/>
+    <col min="1" max="1" width="3.140625" customWidth="1"/>
+    <col min="2" max="2" width="4.5703125" customWidth="1"/>
+    <col min="3" max="3" width="25.140625" customWidth="1"/>
+    <col min="4" max="6" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="5" t="s">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="7"/>
-[...1 lines deleted...]
-      <c r="F2" s="9"/>
+      <c r="C2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="7"/>
     </row>
     <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="49"/>
-[...2 lines deleted...]
-      <c r="E3" s="11" t="s">
+      <c r="B3" s="40"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="12"/>
+      <c r="F3" s="10"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="51"/>
-[...2 lines deleted...]
-      <c r="D4" s="13" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="E4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="55"/>
-[...1 lines deleted...]
-      <c r="D5" s="15">
+      <c r="B5" s="46"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="13">
         <v>454</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="13">
         <v>296</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="14">
         <v>158</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="58"/>
-[...1 lines deleted...]
-      <c r="D6" s="17">
+      <c r="B6" s="49"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="15">
         <v>451</v>
       </c>
-      <c r="E6" s="17">
+      <c r="E6" s="15">
         <v>292</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="16">
         <v>159</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="60"/>
-[...4 lines deleted...]
-      <c r="F7" s="18"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="52"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="15"/>
+      <c r="F7" s="16"/>
     </row>
     <row r="8" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="20"/>
-[...1 lines deleted...]
-      <c r="D8" s="22">
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20">
         <v>447</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E8" s="20">
         <v>291</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="21">
         <v>156</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="24"/>
-      <c r="B9" s="25" t="s">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="26"/>
-      <c r="D9" s="22">
+      <c r="C9" s="24"/>
+      <c r="D9" s="20">
         <v>3</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="20">
         <v>2</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="24"/>
-      <c r="B10" s="25" t="s">
+      <c r="A10" s="22"/>
+      <c r="B10" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="26"/>
-      <c r="D10" s="22">
+      <c r="C10" s="24"/>
+      <c r="D10" s="20">
         <v>2</v>
       </c>
-      <c r="E10" s="22">
-[...2 lines deleted...]
-      <c r="F10" s="23">
+      <c r="E10" s="20">
+        <v>0</v>
+      </c>
+      <c r="F10" s="21">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="24"/>
-      <c r="B11" s="20" t="s">
+      <c r="A11" s="22"/>
+      <c r="B11" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="21"/>
-      <c r="D11" s="22">
+      <c r="C11" s="19"/>
+      <c r="D11" s="20">
         <v>1</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="20">
         <v>1</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="24"/>
-      <c r="B12" s="27" t="s">
+      <c r="A12" s="22"/>
+      <c r="B12" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="21"/>
-[...6 lines deleted...]
-      <c r="F12" s="23">
+      <c r="C12" s="19"/>
+      <c r="D12" s="20">
+        <v>0</v>
+      </c>
+      <c r="E12" s="20">
+        <v>0</v>
+      </c>
+      <c r="F12" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="24"/>
-      <c r="B13" s="20" t="s">
+      <c r="A13" s="22"/>
+      <c r="B13" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="21"/>
-[...6 lines deleted...]
-      <c r="F13" s="23">
+      <c r="C13" s="19"/>
+      <c r="D13" s="20">
+        <v>0</v>
+      </c>
+      <c r="E13" s="20">
+        <v>0</v>
+      </c>
+      <c r="F13" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="24"/>
-[...1 lines deleted...]
-      <c r="C14" s="21" t="s">
+      <c r="A14" s="22"/>
+      <c r="C14" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="22">
-[...5 lines deleted...]
-      <c r="F14" s="23">
+      <c r="D14" s="20">
+        <v>0</v>
+      </c>
+      <c r="E14" s="20">
+        <v>0</v>
+      </c>
+      <c r="F14" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="24"/>
-[...1 lines deleted...]
-      <c r="C15" s="26" t="s">
+      <c r="A15" s="22"/>
+      <c r="C15" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="D15" s="22">
-[...5 lines deleted...]
-      <c r="F15" s="23">
+      <c r="D15" s="20">
+        <v>0</v>
+      </c>
+      <c r="E15" s="20">
+        <v>0</v>
+      </c>
+      <c r="F15" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="24"/>
-      <c r="B16" s="20" t="s">
+      <c r="A16" s="22"/>
+      <c r="B16" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="21"/>
-[...6 lines deleted...]
-      <c r="F16" s="23">
+      <c r="C16" s="19"/>
+      <c r="D16" s="20">
+        <v>0</v>
+      </c>
+      <c r="E16" s="20">
+        <v>0</v>
+      </c>
+      <c r="F16" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="24"/>
-      <c r="B17" s="20" t="s">
+      <c r="A17" s="22"/>
+      <c r="B17" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="21"/>
-      <c r="D17" s="22">
+      <c r="C17" s="19"/>
+      <c r="D17" s="20">
         <v>441</v>
       </c>
-      <c r="E17" s="22">
+      <c r="E17" s="20">
         <v>288</v>
       </c>
-      <c r="F17" s="23">
+      <c r="F17" s="21">
         <v>153</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="24"/>
-[...1 lines deleted...]
-      <c r="C18" s="26" t="s">
+      <c r="A18" s="22"/>
+      <c r="C18" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D18" s="22">
+      <c r="D18" s="20">
         <v>441</v>
       </c>
-      <c r="E18" s="22">
+      <c r="E18" s="20">
         <v>288</v>
       </c>
-      <c r="F18" s="23">
+      <c r="F18" s="21">
         <v>153</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="24"/>
-[...1 lines deleted...]
-      <c r="C19" s="21" t="s">
+      <c r="A19" s="22"/>
+      <c r="C19" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="D19" s="22">
-[...5 lines deleted...]
-      <c r="F19" s="23">
+      <c r="D19" s="20">
+        <v>0</v>
+      </c>
+      <c r="E19" s="20">
+        <v>0</v>
+      </c>
+      <c r="F19" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="30"/>
-[...7 lines deleted...]
-      <c r="F20" s="23">
+      <c r="B20" s="27"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="20">
+        <v>0</v>
+      </c>
+      <c r="E20" s="20">
+        <v>0</v>
+      </c>
+      <c r="F20" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="25"/>
-[...7 lines deleted...]
-      <c r="F21" s="23">
+      <c r="B21" s="23"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="20">
+        <v>0</v>
+      </c>
+      <c r="E21" s="20">
+        <v>0</v>
+      </c>
+      <c r="F21" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="24"/>
-      <c r="B22" s="5" t="s">
+      <c r="A22" s="22"/>
+      <c r="B22" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="32"/>
-[...6 lines deleted...]
-      <c r="F22" s="23">
+      <c r="C22" s="29"/>
+      <c r="D22" s="20">
+        <v>0</v>
+      </c>
+      <c r="E22" s="20">
+        <v>0</v>
+      </c>
+      <c r="F22" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="24"/>
-      <c r="B23" s="20" t="s">
+      <c r="A23" s="22"/>
+      <c r="B23" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="C23" s="21"/>
-[...6 lines deleted...]
-      <c r="F23" s="23">
+      <c r="C23" s="19"/>
+      <c r="D23" s="20">
+        <v>0</v>
+      </c>
+      <c r="E23" s="20">
+        <v>0</v>
+      </c>
+      <c r="F23" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="63" t="s">
+      <c r="A24" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="41"/>
-[...7 lines deleted...]
-      <c r="F24" s="23">
+      <c r="B24" s="37"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="20">
+        <v>0</v>
+      </c>
+      <c r="E24" s="20">
+        <v>0</v>
+      </c>
+      <c r="F24" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="19" t="s">
+      <c r="A25" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="20"/>
-[...7 lines deleted...]
-      <c r="F25" s="23">
+      <c r="B25" s="18"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="20">
+        <v>0</v>
+      </c>
+      <c r="E25" s="20">
+        <v>0</v>
+      </c>
+      <c r="F25" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="29" t="s">
+      <c r="A26" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="25"/>
-[...1 lines deleted...]
-      <c r="D26" s="22">
+      <c r="B26" s="23"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="20">
         <v>4</v>
       </c>
-      <c r="E26" s="22">
+      <c r="E26" s="20">
         <v>1</v>
       </c>
-      <c r="F26" s="23">
+      <c r="F26" s="21">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="33" t="s">
+      <c r="A27" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="25"/>
-[...7 lines deleted...]
-      <c r="F27" s="23">
+      <c r="B27" s="23"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="20">
+        <v>0</v>
+      </c>
+      <c r="E27" s="20">
+        <v>0</v>
+      </c>
+      <c r="F27" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="19" t="s">
+      <c r="A28" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="20"/>
-[...7 lines deleted...]
-      <c r="F28" s="23">
+      <c r="B28" s="18"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="20">
+        <v>0</v>
+      </c>
+      <c r="E28" s="20">
+        <v>0</v>
+      </c>
+      <c r="F28" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="33"/>
-      <c r="B29" s="41" t="s">
+      <c r="A29" s="22"/>
+      <c r="B29" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="42"/>
-[...6 lines deleted...]
-      <c r="F29" s="23">
+      <c r="C29" s="38"/>
+      <c r="D29" s="20">
+        <v>0</v>
+      </c>
+      <c r="E29" s="20">
+        <v>0</v>
+      </c>
+      <c r="F29" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="33"/>
-      <c r="B30" s="41" t="s">
+      <c r="A30" s="22"/>
+      <c r="B30" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="C30" s="42"/>
-[...6 lines deleted...]
-      <c r="F30" s="23">
+      <c r="C30" s="38"/>
+      <c r="D30" s="20">
+        <v>0</v>
+      </c>
+      <c r="E30" s="20">
+        <v>0</v>
+      </c>
+      <c r="F30" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="29"/>
-      <c r="B31" s="41" t="s">
+      <c r="A31" s="26"/>
+      <c r="B31" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="C31" s="42"/>
-[...6 lines deleted...]
-      <c r="F31" s="23">
+      <c r="C31" s="38"/>
+      <c r="D31" s="20">
+        <v>0</v>
+      </c>
+      <c r="E31" s="20">
+        <v>0</v>
+      </c>
+      <c r="F31" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="33"/>
-      <c r="B32" s="41" t="s">
+      <c r="A32" s="22"/>
+      <c r="B32" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="C32" s="42"/>
-[...6 lines deleted...]
-      <c r="F32" s="23">
+      <c r="C32" s="38"/>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="43" t="s">
+      <c r="A33" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B33" s="44"/>
-[...1 lines deleted...]
-      <c r="D33" s="22">
+      <c r="B33" s="57"/>
+      <c r="C33" s="58"/>
+      <c r="D33" s="20">
         <v>1</v>
       </c>
-      <c r="E33" s="22">
-[...2 lines deleted...]
-      <c r="F33" s="23">
+      <c r="E33" s="20">
+        <v>0</v>
+      </c>
+      <c r="F33" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="33" t="s">
+      <c r="A34" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="5"/>
-[...1 lines deleted...]
-      <c r="D34" s="34">
+      <c r="C34" s="29"/>
+      <c r="D34" s="30">
         <v>99.113082039911305</v>
       </c>
-      <c r="E34" s="34">
+      <c r="E34" s="30">
         <v>99.657534246575295</v>
       </c>
-      <c r="F34" s="35">
+      <c r="F34" s="31">
         <v>98.113207547169793</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="43" t="s">
+      <c r="A35" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="46"/>
-[...7 lines deleted...]
-      <c r="F35" s="35">
+      <c r="B35" s="59"/>
+      <c r="C35" s="60"/>
+      <c r="D35" s="30">
+        <v>0</v>
+      </c>
+      <c r="E35" s="30">
+        <v>0</v>
+      </c>
+      <c r="F35" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="36" t="s">
+      <c r="A36" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="37"/>
-[...7 lines deleted...]
-      <c r="F36" s="40">
+      <c r="B36" s="33"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="35">
+        <v>0</v>
+      </c>
+      <c r="E36" s="35">
+        <v>0</v>
+      </c>
+      <c r="F36" s="36">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A35:C35"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A24:C24"/>
-    <mergeCell ref="B30:C30"/>
-[...3 lines deleted...]
-    <mergeCell ref="A35:C35"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.86614173228346458" right="0.98425196850393704" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;14 149</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>74</vt:lpstr>
       <vt:lpstr>'74'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>