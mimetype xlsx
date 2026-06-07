--- v0 (2026-03-07)
+++ v1 (2026-06-07)
@@ -1,69 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18376412-72F1-408F-98D8-3FECD99AFB64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="6630"/>
+    <workbookView xWindow="3720" yWindow="3720" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="f1-9" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'f1-9'!$A$1:$L$76</definedName>
   </definedNames>
-  <calcPr calcId="162913" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G55" i="1" l="1"/>
   <c r="J54" i="1"/>
   <c r="G54" i="1"/>
   <c r="F54" i="1" s="1"/>
   <c r="C54" i="1"/>
   <c r="J53" i="1"/>
   <c r="G53" i="1"/>
   <c r="F53" i="1" s="1"/>
   <c r="C53" i="1"/>
   <c r="J52" i="1"/>
   <c r="G52" i="1"/>
   <c r="C52" i="1"/>
   <c r="J51" i="1"/>
   <c r="G51" i="1"/>
   <c r="F51" i="1" s="1"/>
   <c r="C51" i="1"/>
   <c r="J50" i="1"/>
   <c r="G50" i="1"/>
@@ -210,51 +217,51 @@
   <si>
     <t>兼　　務　　者</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>昭和23年度</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>平成元年度</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -549,87 +556,93 @@
     <xf numFmtId="41" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="テキスト 1"/>
+        <xdr:cNvPr id="2" name="テキスト 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1371600" y="504825"/>
           <a:ext cx="361950" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="1">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="27432" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
@@ -645,51 +658,57 @@
               <a:latin typeface="ＭＳ 明朝"/>
               <a:ea typeface="ＭＳ 明朝"/>
             </a:rPr>
             <a:t>計</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="テキスト 2"/>
+        <xdr:cNvPr id="3" name="テキスト 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2028825" y="514350"/>
           <a:ext cx="304800" cy="171450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="1">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="27432" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
@@ -705,51 +724,57 @@
               <a:latin typeface="ＭＳ 明朝"/>
               <a:ea typeface="ＭＳ 明朝"/>
             </a:rPr>
             <a:t>男</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>447675</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="テキスト 3"/>
+        <xdr:cNvPr id="4" name="テキスト 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2657475" y="504825"/>
           <a:ext cx="295275" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="1">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="27432" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
@@ -765,51 +790,57 @@
               <a:latin typeface="ＭＳ 明朝"/>
               <a:ea typeface="ＭＳ 明朝"/>
             </a:rPr>
             <a:t>女</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>447675</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="テキスト 4"/>
+        <xdr:cNvPr id="5" name="テキスト 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3200400" y="514350"/>
           <a:ext cx="400050" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="1">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="27432" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
@@ -1079,51 +1110,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.5" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.625" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.5" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="6.5" style="2" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" customWidth="1"/>
     <col min="9" max="9" width="6.375" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.625" style="2" customWidth="1"/>
     <col min="11" max="12" width="7.125" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
@@ -4064,42 +4095,41 @@
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>f1-9</vt:lpstr>
       <vt:lpstr>'f1-9'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>