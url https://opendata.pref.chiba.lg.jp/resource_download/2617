--- v1 (2026-06-12)
+++ v2 (2026-09-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65A65EF1-B9F3-4277-BA19-E53118FC2122}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7704B81C-7CA3-480F-9937-EA3E22DFEFAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="827" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ホームページ用・指定一部解除台帳 " sheetId="17" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ホームページ用・指定一部解除台帳 '!$A$1:$H$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ホームページ用・指定一部解除台帳 '!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -797,70 +797,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07要-3</t>
     <rPh sb="3" eb="4">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>四街道市南波佐間字笹目沢３４０番１の一部、３４０番２の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年告示571</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>R07要-4</t>
-[...18 lines deleted...]
-  <si>
     <t>R07要-5</t>
     <rPh sb="3" eb="4">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>成田市北須賀字中外埜１６２７番２４９の一部、１６２７番３０３の一部及び１６２７番３０４の一部</t>
   </si>
   <si>
     <t>R08年告示113</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>クロロエチレン
 1,1-ジクロロエチレン
 1,2-ジクロロエチレン
 テトラクロロエチレン
 トリクロロエチレン</t>
@@ -919,65 +899,86 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08要-2</t>
     <rPh sb="3" eb="4">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山武郡芝山町大台字宝永作３１５５番４の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08年告示289</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>更新日：令和８年５月２９日</t>
+    <t>更新日：令和８年８月２５日</t>
     <rPh sb="0" eb="3">
       <t>コウシンビ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ガツ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08要-3</t>
+    <rPh sb="3" eb="4">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>印西市大塚二丁目４番１の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年告示441</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="[$-411]ge\.m\.d;@"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1776,92 +1777,90 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41737BE0-1C45-451A-B17E-893C7A493D58}">
   <sheetPr>
     <tabColor indexed="10"/>
   </sheetPr>
   <dimension ref="B1:H20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
     <col min="2" max="2" width="5" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.25" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
     </row>
     <row r="2" spans="2:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
     </row>
     <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="G3" s="21" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="H3" s="21"/>
     </row>
     <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="29" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>1</v>
       </c>
@@ -2008,51 +2007,51 @@
       </c>
       <c r="G11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="88.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="2">
         <v>14</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="13">
         <v>43084</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="10">
         <v>41092.699999999997</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="2">
         <v>24</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="13">
         <v>44957</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="12">
         <v>241.11</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="6" t="s">
@@ -2077,169 +2076,169 @@
       </c>
       <c r="G14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="2:8" ht="68.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="2">
         <v>33</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="13">
         <v>45674</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="10">
         <v>495</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="17">
         <v>36</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="13">
         <v>45968</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="12">
         <v>196.23</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="17" spans="2:8" ht="40.9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="2:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="17">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="13">
-        <v>46070</v>
+        <v>46087</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="12">
-        <v>297.20999999999998</v>
+        <v>400</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="18" spans="2:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="2:8" ht="34.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="17">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D18" s="13">
-        <v>46087</v>
+        <v>46115</v>
       </c>
       <c r="E18" s="15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F18" s="12">
-        <v>400</v>
+        <v>19.38</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
-    <row r="19" spans="2:8" ht="34.15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="2:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="17">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="13">
-        <v>46115</v>
+        <v>46171</v>
       </c>
       <c r="E19" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="12">
-        <v>19.38</v>
+        <v>150</v>
       </c>
       <c r="G19" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="2:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="17">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D20" s="13">
-        <v>46171</v>
+        <v>46259</v>
       </c>
       <c r="E20" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F20" s="12">
-        <v>150</v>
+        <v>33.68</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>