--- v0 (2026-03-08)
+++ v1 (2026-06-12)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BFD618C-6E2B-4254-B834-B48B08D023E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65A65EF1-B9F3-4277-BA19-E53118FC2122}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6855" yWindow="1950" windowWidth="21420" windowHeight="10215" tabRatio="827" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="827" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ホームページ用・指定一部解除台帳" sheetId="14" r:id="rId1"/>
+    <sheet name="ホームページ用・指定一部解除台帳 " sheetId="17" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ホームページ用・指定一部解除台帳!$A$1:$H$17</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">ホームページ用・指定一部解除台帳!$1:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ホームページ用・指定一部解除台帳 '!$A$1:$H$20</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'ホームページ用・指定一部解除台帳 '!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="66">
   <si>
     <t>政令市（千葉市、市川市、船橋市、松戸市、柏市、市原市）に関する要措置区域については、下記に掲載しておりませんので、各政令市にお尋ねください。</t>
     <rPh sb="0" eb="3">
       <t>セイレイシ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>チバシ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>イチカワシ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>フナバシシ</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>マツドシ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>カシワシ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>イチハラシ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>カン</t>
@@ -753,129 +753,217 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R06要-4</t>
     <rPh sb="3" eb="4">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 木更津市岩根一丁目161番7並びに西岩根173番1の一部、174番1の一部、225番2の一部及び225番3の一部
 </t>
   </si>
   <si>
     <t>R07年告示11</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>R07要-1</t>
+    <t>トリクロロエチレン並びにふっ素及びその化合物</t>
+    <rPh sb="9" eb="10">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ソ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>カゴウブツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>カドミウム及びその化合物並びに鉛及びその化合物</t>
+    <rPh sb="12" eb="13">
+      <t>ナラ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07要-3</t>
     <rPh sb="3" eb="4">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>八千代市大和田新田字津金向６７２番１の一部及び６７２番７の一部</t>
-[...2 lines deleted...]
-    <t>R07年告示331</t>
+    <t>四街道市南波佐間字笹目沢３４０番１の一部、３４０番２の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07年告示571</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>R07要-2</t>
+    <t>R07要-4</t>
     <rPh sb="3" eb="4">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>匝瑳市松山字境谷１０７番の一部</t>
-[...3 lines deleted...]
-    <t>R07年告示450</t>
+    <t>野田市中里字尾崎境２０７番３の一部、字光浄寺３０７８番１４の一部</t>
+  </si>
+  <si>
+    <t>R08年告示71</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>トリクロロエチレン
-[...14 lines deleted...]
-鉛及びその化合物</t>
+    <t>R07要-5</t>
+    <rPh sb="3" eb="4">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>成田市北須賀字中外埜１６２７番２４９の一部、１６２７番３０３の一部及び１６２７番３０４の一部</t>
+  </si>
+  <si>
+    <t>R08年告示113</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>クロロエチレン
+1,1-ジクロロエチレン
+1,2-ジクロロエチレン
+テトラクロロエチレン
+トリクロロエチレン</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 1,1-ジクロロエチレン
 シス-1,2-ジクロロエチレン
 テトラクロロエチレン
 1,1,1-トリクロロエタン
 トリクロロエチレン
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>クロロエチレン
-[...7 lines deleted...]
-    <t>更新日：令和７年９月３０日</t>
+    <t>テトラクロロエチレン
+ふっ素及びその化合物
+ベンゼン</t>
+    <rPh sb="13" eb="15">
+      <t>ソオヨ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>カゴウブツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08要-1</t>
+    <rPh sb="3" eb="4">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>習志野市鷺沼一丁目３６５番１の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ふっ素及びその化合物</t>
+    <rPh sb="2" eb="4">
+      <t>ソオヨ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>カゴウブツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年告示222</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08要-2</t>
+    <rPh sb="3" eb="4">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>山武郡芝山町大台字宝永作３１５５番４の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年告示289</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>更新日：令和８年５月２９日</t>
     <rPh sb="0" eb="3">
       <t>コウシンビ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ガツ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="[$-411]ge\.m\.d;@"/>
@@ -1217,202 +1305,202 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Oval 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B07426A7-11EB-49DD-A2B2-E737982D8987}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="16411575" y="0"/>
-          <a:ext cx="1495425" cy="0"/>
+          <a:off x="15019020" y="0"/>
+          <a:ext cx="1363980" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Oval 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E0B5B13-ED5E-4072-A37D-1872B9178DA4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="16411575" y="0"/>
-          <a:ext cx="1495425" cy="0"/>
+          <a:off x="15019020" y="0"/>
+          <a:ext cx="1363980" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Oval 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C89B5D3B-6386-4F94-A97C-985B0F5CE3B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="26012775" y="0"/>
-          <a:ext cx="1495425" cy="0"/>
+          <a:off x="23686770" y="0"/>
+          <a:ext cx="1363980" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>37</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Oval 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB590D31-968A-49F2-957A-7287A12F4CB7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="27470100" y="0"/>
+          <a:off x="25012650" y="0"/>
           <a:ext cx="38100" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1682,98 +1770,98 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41737BE0-1C45-451A-B17E-893C7A493D58}">
   <sheetPr>
     <tabColor indexed="10"/>
   </sheetPr>
-  <dimension ref="B1:H17"/>
+  <dimension ref="B1:H20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4:H5"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
     <col min="2" max="2" width="5" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.875" style="1" customWidth="1"/>
-    <col min="4" max="4" width="9.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
-    <col min="7" max="7" width="24.875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="21.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.25" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
     </row>
     <row r="2" spans="2:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
     </row>
     <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="G3" s="21" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="H3" s="21"/>
     </row>
     <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="29" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>1</v>
       </c>
@@ -1805,51 +1893,51 @@
       </c>
       <c r="G6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="96" x14ac:dyDescent="0.15">
       <c r="B7" s="2">
         <v>4</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="11">
         <v>41450</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="7">
         <v>10104.950000000001</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="96" x14ac:dyDescent="0.15">
       <c r="B8" s="2">
         <v>5</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="11">
         <v>41782</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="16">
         <v>787.2</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="6" t="s">
@@ -1874,97 +1962,97 @@
       </c>
       <c r="G9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="72" x14ac:dyDescent="0.15">
       <c r="B10" s="2">
         <v>7</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="11">
         <v>42052</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="10">
         <v>100</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="2:8" ht="60" x14ac:dyDescent="0.15">
       <c r="B11" s="2">
         <v>13</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="11">
         <v>43081</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="10">
         <v>900</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="2:8" ht="93" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="2:8" ht="88.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="2">
         <v>14</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="13">
         <v>43084</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="10">
         <v>41092.699999999997</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="2">
         <v>24</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="13">
         <v>44957</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="12">
         <v>241.11</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="6" t="s">
@@ -1972,160 +2060,229 @@
       </c>
     </row>
     <row r="14" spans="2:8" ht="84" x14ac:dyDescent="0.15">
       <c r="B14" s="2">
         <v>27</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="13">
         <v>45016</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="10">
         <v>2188.4</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="15" spans="2:8" ht="72" x14ac:dyDescent="0.15">
+    <row r="15" spans="2:8" ht="68.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="2">
         <v>33</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="13">
         <v>45674</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="10">
         <v>495</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="16" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="16" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="17">
+        <v>36</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D16" s="13">
-        <v>45807</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>45968</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="12">
+        <v>196.23</v>
       </c>
       <c r="G16" s="4" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
-    <row r="17" spans="2:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="2:8" ht="40.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="17">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D17" s="13">
-        <v>45898</v>
+        <v>46070</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>50</v>
+      </c>
+      <c r="F17" s="12">
+        <v>297.20999999999998</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="17">
+        <v>38</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="13">
+        <v>46087</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" s="12">
+        <v>400</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="34.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="17">
+        <v>39</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="13">
+        <v>46115</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="12">
+        <v>19.38</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="2:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="17">
+        <v>40</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" s="13">
+        <v>46171</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" s="12">
+        <v>150</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ホームページ用・指定一部解除台帳</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>ホームページ用・指定一部解除台帳!Print_Titles</vt:lpstr>
+      <vt:lpstr>ホームページ用・指定一部解除台帳 </vt:lpstr>
+      <vt:lpstr>'ホームページ用・指定一部解除台帳 '!Print_Area</vt:lpstr>
+      <vt:lpstr>'ホームページ用・指定一部解除台帳 '!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>