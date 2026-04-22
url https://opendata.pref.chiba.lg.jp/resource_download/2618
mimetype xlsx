--- v0 (2026-03-08)
+++ v1 (2026-04-22)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACEBA578-F325-421D-B43D-FA2BDA626B61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E5E69FC-3FE2-48A7-8EDD-C22CF69D5822}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6510" yWindow="1605" windowWidth="21420" windowHeight="10215" tabRatio="827" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="827" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ホームページ用・別表" sheetId="19" r:id="rId1"/>
-    <sheet name="ホームページ用・指定一部解除台帳" sheetId="17" r:id="rId2"/>
+    <sheet name="ホームページ用・別表" sheetId="21" r:id="rId1"/>
+    <sheet name="ホームページ用・指定一部解除台帳" sheetId="22" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">ホームページ用・指定一部解除台帳!$A$1:$H$105</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">ホームページ用・指定一部解除台帳!$A$1:$H$109</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ホームページ用・別表!$B$1:$D$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">ホームページ用・指定一部解除台帳!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ホームページ用・別表!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="465" uniqueCount="396">
   <si>
     <t>番号</t>
   </si>
   <si>
     <t>指定</t>
   </si>
   <si>
     <t>年月日</t>
   </si>
   <si>
     <t>H17-2</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ふっ素及びその化合物</t>
     <rPh sb="2" eb="3">
       <t>ソ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オヨ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カゴウブツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -2169,63 +2169,50 @@
 R04年
 告示47
 </t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 4,551
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R03形-14</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>砒素及びその化合物</t>
-[...11 lines deleted...]
-  <si>
     <t xml:space="preserve">
 R04年
 告示121
 </t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R04形-2</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R04年
 告示361</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
@@ -2656,56 +2643,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>指定
 番号</t>
     <rPh sb="0" eb="2">
       <t>シテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>形質変更時要届出区域
 の地番</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>H25形-2</t>
   </si>
   <si>
     <t xml:space="preserve">
 香取市大戸字登り大縄1,856番2の一部、1,856番2地先、1,857番2の一部、1,857番2地先、1,867番2の一部、1,867番2地先、1,868番2の一部、1,868番2地先、1,878番2の一部、1,878番2地先、1,879番2の一部、1,879番2地先、1,880番2の一部、1,880番2地先、1,881番2の一部、1,881番2地先、1,882番2の一部、1,882番2地先、1,891番2の一部、1,891番2地先、1,892番2の一部、1,892番2地先、1,893番2の一部、1,893番2地先、1,899番2の一部、1,899番2地先、1,900番2の一部、1,900番2地先、1,901番2の一部、1,901番2地先、1,902番2の一部、1,902番2地先、1,904番2の一部、1,904番2地先、1,912番2の一部、1,912番2地先、1,913番2の一部、1,913番2地先、1,914番2の一部、1,914番2地先、1,915番2の一部、1,915番2地先、1,919番2の一部及び1,919番2地先並びに字溝下1,926番2の一部、1,927番2の一部、1,927番2地先、1,928番2の一部、1,928番2地先、1,929番の一部、1,929番地先、1,930番の一部、1,930番地先、1,931番2の一部、1,931番2地先、1,932番2の一部、1,932番2地先、1,939番2の一部、1,940番2の一部、1,940番2地先、1,942番2の一部、1,942番2地先、1,943番2地先、1,943番3の一部、1,943番3地先、1,944番2の一部、1,944番2地先、1,944番3の一部、1,945番2の一部、1,945番2地先、1,945番3の一部、1,947番3の一部、1,947番3地先、1,947番4の一部、1,948番2地先、1,948番3の一部、1,949番2、1,950番2地先、1,950番3の一部、1,951番2地先、1,951番3の一部、1,952番2、1,967番2、2,460番の一部、2,461番の一部、2,469番1及び2、2,521番1及び2、2,545番並びに2,546番並びに森戸字稲荷下825番1の一部、825番1地先、825番2の一部、825番2地先、826番2、826番2地先、826番3の一部、826番4の一部、826番4地先、827番、827番地先、828番2、828番2地先、828番3の一部、828番3地先、829番2、829番3の一部、880番2、880番2地先、880番3の一部、880番3地先、883番2の一部、883番2地先、884番2、884番2地先、884番3の一部、885番、885番地先、886番3、886番3地先、886番4の一部、887番1、887番1地先、887番3、887番3地先、887番4の一部、887番5の一部、887番5地先、986番2の一部、988番2の一部、988番2地先、989番2の一部、994番2の一部、995番の一部、995番地先、996番2の一部、996番2地先、997番の一部、997番地先、998番2、1,047番2、1,048番2の一部、1,049番の一部及び1,049番地先、字大田1,112番の一部、1,112番地先、1,113番の一部、1,113番地先、1,114番2、1,114番2地先、1,117番2の一部、1,117番2地先、1,118番2の一部及び1,118番2地先、字上宿1,050番2の一部、1,050番2地先、1,051番2の一部、1,051番2地先、1,052番2の一部及び1,052番2地先、字境町925番2の一部、925番2地先、925番3の一部、925番3地先、930番2の一部、930番3の一部、1,168番2の一部、1,168番2地先、1,169番3の一部、1,169番3地先、1,171番2、1,172番2の一部、1,172番2地先、2,800番、2,801番、2,814番1の一部及び2,814番4の一部、字西ノ妻1,110番2の一部、1,110番2地先、1,111番2の一部及び1,111番2地先並びに字溝上448番2の一部、448番2地先、449番2の一部、449番2地先、450番2の一部、450番2地先、451番2の一部及び451番2地先
-</t>
-[...4 lines deleted...]
-香取郡神崎町字屋敷添7番2、7番2地先、9番11の一部、9番12の一部、9番13の一部、9番13地先、9番14の一部、9番15の一部、9番16の一部、9番17、9番18、9番19、9番20、9番21、9番22、9番22地先、10番の一部、11番1、11番1地先、11番2の一部、13番の一部、13番地先、17番の一部、18番の一部、18番地先、19番1の一部、19番2の一部、19番4の一部、19番4地先、19番5の一部、19番6の一部、19番7の一部、19番8の一部、19番8地先、19番9の一部、19番10の一部、25番3の一部、25番4地先、30番1、30番3、30番3地先、30番4の一部、30番5の一部、30番5地先、31番1、31番2、31番2地先、31番3、31番4の一部、31番5の一部、31番5地先、31番6及び35番2地先並びに字溝前通95番2、95番3、96番2の一部、96番3、97番2の一部、97番3、98番2の一部、98番3、99番3の一部、99番4の一部、99番5、99番6、100番2の一部、100番3、101番2の一部、101番2地先、101番3の一部、101番3地先、101番4の一部、101番5、103番の一部、110番の一部、110番地先、111番の一部、111番地先、112番の一部、112番地先、113番の一部、113番地先、114番2の一部、114番3、114番3地先、115番地先、116番2、116番2地先、117番2、117番2地先、117番3、117番3地先、118番2の一部、118番3、119番1、119番2の一部、120番1、120番2の一部、121番の一部、122番の一部、123番の一部、126番1、126番1地先、126番2の一部、126番2地先、127番2の一部、127番2地先、127番3、127番3地先、128番1、128番1地先、128番2、128番2地先、128番3の一部、128番4の一部、129番1、129番1地先、129番2の一部、129番2地先、129番3、129番3地先、129番4の一部、129番5の一部、130番の一部、130番地先、131番1の一部、131番1地先、131番2の一部、131番2地先、132番1、132番1地先、132番2の一部、132番2地先、133番2の一部、133番2地先、133番3、133番3地先、134番3地先、134番4、134番4地先、134番5、134番5地先、134番6、134番6地先、143番1地先、143番2、143番2地先、144番2、144番2地先、145番2、145番2地先、146番2、146番2地先、147番2、147番2地先、148番2、148番2地先、149番1地先、149番3及び149番3地先並びに字溝向通192番3の一部、192番4、193番1地先、193番2の一部、193番2地先、193番3、193番3地先、194番2の一部、194番3、195番2の一部、195番3、197番1の一部、197番2の一部、197番2地先、197番3の一部、197番3地先、198番の一部、198番地先、199番の一部、199番地先、200番の一部、200番地先、201番の一部、201番地先、206番1地先、206番2の一部、206番2地先、206番3、206番3地先、207番5の一部、207番6の一部、207番7の一部、207番8の一部、207番9、207番10、207番11、207番12、208番2の一部、208番3、209番2、209番3、210番2、210番3、211番2、211番3及び212番2並びに字下利根川通797番3の一部、797番4、798番2、798番3、799番2、799番3、800番2、800番3、801番2、801番3、802番2、806番3の一部、807番2の一部、807番3の一部、809番1地先、810番1の一部、810番2の一部、811番1の一部、811番2の一部、812番1、812番2の一部、813番1、813番2の一部、814番1、814番2の一部、815番1の一部、815番2の一部、815番3の一部、815番4の一部、815番4地先、815番6の一部、815番7の一部、815番8の一部、815番9の一部、815番11の一部、816番の一部、817番1の一部、817番2の一部、817番3の一部、818番2の一部、818番3、819番2の一部、820番2の一部、821番2の一部、822番2の一部、823番2の一部、824番2の一部、825番2の一部、825番3、826番2の一部、826番3、827番2の一部、827番3、828番1、828番2の一部、829番1、829番2の一部、829番2地先、830番2の一部、831番3の一部、831番10の一部、831番11の一部、842番1の一部、843番2、851番、852番、853番及び854番の一部
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 山武郡横芝光町木戸台字下笠松301番2の一部、306番の一部、310番1、310番2の一部、310番2地先、311番の一部、311番地先、314番2の一部、314番2地先、315番、315番地先、318番2、318番2地先、323番2、326番2、326番2地先、331番2、333番2地先、333番3、333番3地先、334番2、339番2、340番2、340番2地先、341番2、341番2地先、342番2、347番3、348番2、348番2地先、349番2、349番2地先、350番2、356番4、356番5、356番6、357番2の一部及び357番2地先、字羽抜364番2の一部、365番2の一部、365番2地先、373番2、373番2地先、374番2、374番2地先、381番2、381番2地先、382番2及び382番2地先、牛熊字東耕地1番2、2番2、3番3、3番4、5番3、5番4、6番2、6番3、7番3、7番4、8番3、9番3、72番2、72番2地先、73番2、73番2地先、74番2、74番2地先、75番2、75番2地先、76番3、76番3地先、85番2、86番2、87番4、87番4地先、88番2、88番2地先、89番2、89番2地先、139番3、139番3地先、139番4、139番4地先、140番2、140番2地先、141番3、141番3地先、141番4、142番2、142番2地先、143番1地先、143番2、143番2地先、143番3、143番3地先、171番2、171番2地先、190番1地先、190番3、190番3地先、191番1、191番1地先、191番4、191番4地先、192番4、210番4及び210番4地先並びに谷台字西耕地248番2、253番2、254番3、265番3、266番2、267番、267番地先、268番2、268番2地先、298番2、298番2地先、299番2、299番2地先、300番、300番地先、301番2、301番3、302番2、427番2、427番2地先、428番2、428番2地先、429番2の一部、429番2地先、471番2の一部、472番2の一部及び474番2の一部
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 山武郡芝山町殿部田字三種田177番13、177番13地先、177番18、177番20、177番21、177番22、177番22地先、177番23、177番23地先、177番24及び177番25、字池下207番15、207番15地先、208番14、208番14地先、208番15、208番15地先、209番15、209番15地先、209番16、209番16地先、210番14、210番15、210番15地先、210番16、210番17、210番17地先、211番2の一部、211番2地先、211番11、211番11地先、212番2の一部、212番2地先、212番10の一部、212番11の一部、212番13、212番13地先、213番1の一部、213番9の一部、213番10の一部、214番1の一部、215番9、215番10、215番10地先、216番10、216番11、216番11地先、217番9、217番10、217番10地先、218番9、218番9地先、219番5、219番5地先、219番6、219番6地先、220番5、220番5地先、220番6、220番6地先、221番5、221番5地先、221番6、221番6地先、222番4、222番4地先及び223番2地先、字池の内224番1、224番1地先、224番2、224番2地先、224番4、224番4地先、224番5の一部、224番6の一部、224番7の一部、225番1、225番2、225番2地先、225番3、225番3地先、225番4、225番4地先、225番5、225番5地先、225番6、225番6地先、225番7の一部、225番7地先、225番8、225番9、226番18、226番18地先、226番19、226番19地先、226番20、226番20地先、226番21、226番21地先、226番22の一部、226番22地先、226番23の一部、226番23地先、286番3、286番4、286番4地先、288番2の一部、289番の一部、289番地先、302番3の一部及び302番3地先、字土手内302番5及び302番5地先、字後谷583番8の一部、583番10の一部、583番13の一部、583番28、583番29の一部、583番30の一部、583番31、583番32、583番33の一部、583番34の一部、583番35の一部、583番36の一部、583番37、583番37地先、583番38、586番2、587番2、588番の一部、589番2及び590番2、字厚朴台602番2の一部及び602番2地先、字柳谷584番及び585番、字奥柳628番2の一部、628番2地先、629番の一部、629番地先、630番の一部、630番地先、632番3の一部及び632番3地先、横芝光町谷台字西耕地429番2の一部、429番2地先、468番2、468番2地先、469番2、469番2地先、470番2の一部、470番2地先、471番2の一部、471番2地先、472番2の一部、485番2、485番2地先、486番2、486番2地先、487番2、487番2地先、488番2、488番2地先、510番2、510番2地先、511番2、511番2地先、512番2、512番2地先、513番2、513番2地先、514番2、533番2、533番2地先、534番2、534番2地先、535番3、535番3地先、535番5、536番3、536番4及び537番2、姥山字吹上568番2の一部、570番2、571番2、571番3、571番3地先、571番4、571番4地先、572番2、572番2地先、572番3、572番3地先、573番4、573番4地先、573番5の一部、578番2、580番1の一部、581番2の一部、582番、583番4、583番5、584番4、584番5及び584番6並びに字膝上593番2の一部
 </t>
     <rPh sb="11" eb="12">
       <t>サン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山武郡横芝光町木戸台字下笠松301番2の一部他
 （自然由来特例区域）
 地番は別表を参照</t>
     <rPh sb="22" eb="23">
       <t>ホカ</t>
     </rPh>
     <rPh sb="25" eb="27">
@@ -2757,63 +2738,50 @@
     </rPh>
     <rPh sb="23" eb="25">
       <t>シゼン</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ユライ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>トクレイ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>クイキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05形-12
 </t>
     <rPh sb="4" eb="5">
       <t>カタチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>砒素及びその化合物</t>
-[...11 lines deleted...]
-  <si>
     <t>R05形-12</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 東金市上武射田字出戸1,759番、1,759番地先、1,760番、1,761番、1,762番1、1,762番1地先、1,762番2、1,763番1、1,763番1地先、及び1,763番2、並びに字古谷1,793番、1,794番、1,795番、1,796番1、1,796番2、1,797番1、1,797番2、1,798番1、1,798番1地先、1,798番2、1,798番2地先、1,798番3、1,798番3地先、1,799番、1,799番地先、1,800番1、1,800番1地先、1,800番2、1,801番、1,802番、1,803番1、1,803番2、1,804番、1,805番、1,806番、1,807番、1,808番、1,809番1、1,809番2、1,810番1、1,810番1地先、1,810番2、1,811番1、1,811番2、1,811番2地先、1,812番、1,812番地先、1,813番1、1,813番2、1,814番、1,815番、1,816番1、1,816番2、1,817番1、1,817番2、1,818番、1,819番1、1,819番2、1,820番、1,820番地先、1,821番1、1,821番1地先、1,821番2、1,821番2地先、1,822番1、1,822番1地先、1,822番2、1,822番2地先、1,822番3、1,823番、1,824番1、1,824番2、1,825番1、1,825番2、1,826番、1,826番地先、1,827番、1,827番地先、1,828番、1,829番、1,829番地先、1,830番、1,830番地先、1,831番1、1,831番1地先、1,831番2、1,831番3、1,831番3地先、1,831番4、1,831番4地先、1,832番、1,833番、1,834番、1,834番地先、1,835番、1,836番、1,837番、1,838番、1,838番地先、1,839番、1,839番地先、1,840番1、1,840番2、1,840番3、1,841番、1,842番1、1,842番2、1,843番、1,844番、1,845番1、1,845番2、1,846番、1,847番、1,847番地先、1,848番1、1,848番2、1,849番1、1,849番2、1,850番1、1,850番1地先、1,850番2、1,850番3、1,851番1、1,851番1地先、1,851番2、1,851番2地先、1,852番1、1,852番1地先、1,852番2、1,852番2地先、1,853番、1,853番地先、1,854番、1,855番1、1,855番1地先、1,855番2、1,855番3、1,855番4、1,855番4地先、1,856番、1,856番地先、1,857番、1,857番地先、1,858番1、1,858番1地先、1,858番2、1,859番、1,859番地先、1,860番、1,860番地先、1,861番1、1,861番1地先、1,861番2、1,862番1、1,862番1地先、及び1,862番2
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05年
 告示463
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東金市上武射田字出戸1759番他
 （自然由来特例区域）
 地番は別表を参照</t>
     <rPh sb="0" eb="3">
       <t>トウガネシ</t>
@@ -2849,81 +2817,50 @@
   </si>
   <si>
     <t xml:space="preserve">
 R05形-13
 </t>
     <rPh sb="4" eb="5">
       <t>カタチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05年
 告示488
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05形-14
 </t>
     <rPh sb="4" eb="5">
       <t>カタチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
-  </si>
-[...29 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 R06年
 告示131
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05形-16
 </t>
     <rPh sb="4" eb="5">
       <t>カタチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">
 R06年
 告示167
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -3360,57 +3297,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R06形-13</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R06形-14</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R06形-15</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>R06形-16</t>
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">
 R07年
 告示176</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R06形-13</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>旭市鎌数字川西一番５１４６番１６の一部</t>
     <rPh sb="0" eb="2">
       <t>アサヒシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カマカズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>アザ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カワニシ</t>
@@ -3432,72 +3362,50 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鉛及びその化合物
 砒素及びその化合物</t>
     <rPh sb="0" eb="1">
       <t>ナマリ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>オヨ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ヒソオヨ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>カゴウブツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示178</t>
-    <phoneticPr fontId="1"/>
-[...20 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>東金市上武射田字大沼1,695番の一部、1,695番地先、1,701番の一部、1,701番地先、1,707番の一部、1,707番地先、1,713番の一部、1,713番地先、1,719番の一部、1,719番地先、1,720番の一部、1,720番地先、1,726番の一部、1,726番地先、1,731番の一部、1,731番地先、1,732番1の一部、1,732番1地先、1,732番2の一部、1,732番2地先、1,732番3の一部及び1,732番3地先、字上野1,737番1の一部、1,737番1地先、1,738番の一部、1,738番地先、1,744番の一部、1,744番地先、1,749番の一部及び1,749番地先、字出戸1,764番の一部、1,764番地先、1,765番の一部、1,765番地先、1,766番の一部、1,766番地先、1,767番の一部、1,767番地先、1,768番の一部、1,768番地先、1,769番の一部及び1,769番地先、、下武射田字鴻野1,826番1の一部、1,826番1地先、1,826番2の一部、1,826番2地先、1,827番1の一部、1,827番1地先、1,827番2の一部並びに字道玄1,893番2の一部、1,893番2地先、1,894番1の一部、1,894番1地先、1,894番4の一部、1,894番4地先、1,894番7の一部、1,894番7地先、1,896番4の一部、1,897番3の一部、1,897番8の一部、1,898番4の一部及び1,898番4地先</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
@@ -4215,55 +4123,50 @@
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>イチブ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>アザ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>カワニシ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ニバン</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>バン</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>イチブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
-告示179</t>
-[...3 lines deleted...]
-    <t>R07年
 告示315</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07形-1</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>佐倉市石川字熊野堂591番11の一部及び太田字熊ノ堂2008番11の一部並びに六崎字熊野堂1621番5の一部</t>
     <rPh sb="0" eb="3">
       <t>サクラシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イシカワ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>アザ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クマノ</t>
     </rPh>
     <rPh sb="8" eb="9">
@@ -4342,55 +4245,50 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R07形-4</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>長生郡長柄町小榎本字榎木戸570番1の一部、570番2の一部、574番の一部、575番の一部、576番の一部、577番の一部、578番1の一部、578番2の一部、579番の一部、582番の一部、583番1の一部、584番1の一部、584番1地先、585番1の一部、585番2の一部、586番1の一部、586番1地先、586番2の一部、587番1の一部及び587番1地先、字百目木806番2の一部、807番2の一部、808番1の一部及び808番2の一部並びに字中道620番地先及び621番地先</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示390</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示389</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>習志野市芝園３丁目５番３の一部及び９番１の一部</t>
-    <phoneticPr fontId="1"/>
-[...3 lines deleted...]
-ふっ素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>シアン化合物
 ふっ素及びその化合物</t>
     <rPh sb="3" eb="6">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ソオヨ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>カゴウブツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鉛及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物</t>
     <rPh sb="0" eb="1">
       <t>ナマリ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>オヨ</t>
@@ -4431,133 +4329,99 @@
     <rPh sb="0" eb="2">
       <t>ヒソ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>オヨ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ソオヨ</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>カゴウブツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07形-5</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>君津市君津１番の一部</t>
-[...2 lines deleted...]
-  <si>
     <t>R07年
 告示420</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示421</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>袖ケ浦市北袖2番2の一部
 （埋立地管理区域）</t>
     <rPh sb="0" eb="4">
       <t>ソデガウラシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キタソデ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>バン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イチブ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>ウメタテチ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>カンリ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>クイキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>砒素およびその化合物
 ふっ素及びその化合物
 ベンゼン</t>
     <rPh sb="0" eb="2">
       <t>ヒソ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ソオヨ</t>
     </rPh>
     <rPh sb="18" eb="21">
-      <t>カゴウブツ</t>
-[...28 lines deleted...]
-    <rPh sb="24" eb="27">
       <t>カゴウブツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1，1-ジクロロエチレン
 シス-1，2-ジクロロエチレン
 トリクロロエチレン</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ふっ素及びその化合物
 砒素及びその化合物</t>
     <rPh sb="2" eb="3">
       <t>ソ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オヨ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ヒソ</t>
     </rPh>
@@ -4800,54 +4664,50 @@
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">鉛及びその化合物、砒素及びその化合物並びに
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>ふっ素及びその化合物</t>
     </r>
     <rPh sb="18" eb="19">
       <t>ナラ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>砒素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>ふっ素及びその化合物</t>
-[...2 lines deleted...]
-  <si>
     <t>カドミウム及びその化合物
 水銀及びその化合物
 鉛及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物
 ほう素及びその化合物</t>
     <rPh sb="5" eb="6">
       <t>オヨ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>スイギン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>オヨ</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ナマリ</t>
     </rPh>
     <rPh sb="24" eb="25">
@@ -4971,67 +4831,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>六価クロム化合物
 砒素及びその化合物
 ふっ素及びその化合物</t>
     <rPh sb="9" eb="11">
       <t>ヒソ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>オヨ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ソ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>オヨ</t>
     </rPh>
     <rPh sb="26" eb="29">
       <t>カゴウブツ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...15 lines deleted...]
-ほう素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>クロロエチレン
 1,1-ジクロロエチレン
 ジクロロメタン
 1,1,1-トリクロロエタン
 ベンゼン
 カドミウム及びその化合物
 六価クロム化合物
 シアン化合物
 水銀及びその化合物
 セレン及びその化合物
 鉛及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物
 ほう素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>シアン化合物
 セレン及びその化合物
 鉛及びその化合物
 ふっ素及びその化合物
 ベンゼン</t>
@@ -5924,55 +5767,50 @@
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ホカ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シゼン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ユライ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>トクレイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>クイキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>成田市不動ヶ岡字申新田1967番2の一部、1967番5の一部及び1968番2の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>君津市君津１番の一部
-[...3 lines deleted...]
-  <si>
     <t>四街道市小名木字滝原２９２番１の一部及び２９２番１０の一部</t>
     <rPh sb="0" eb="4">
       <t>ヨツカイドウシ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>オナギ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ジ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>タキハラ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>イチブ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>オヨ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>バン</t>
     </rPh>
@@ -6023,54 +5861,50 @@
       <t>キタソデ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>バン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イチブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>君津市君津１番の１部
 （埋立地管理区域）</t>
     <rPh sb="0" eb="3">
       <t>キミツシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キミツ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>バン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ブ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>香取郡多古町牛尾字坂田道２９７２番の一部並びに字白谷３３８７番及び３３８８番</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>茂原市茂原字毛無塚７２４番２の一部、７２５番の一部及び７２６番の一部並びに早野字川中島３７４０番２地先</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>茂原市猿袋字宮田３４０番３の一部他
 （自然由来特例区域）
 地番は別表を参照</t>
     <rPh sb="0" eb="3">
       <t>モバラシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サルフクロ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>アザ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ミヤタ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>バン</t>
     </rPh>
@@ -6303,79 +6137,283 @@
   </si>
   <si>
     <t>匝瑳市松山字境谷９８番の一部、９８番地先、９９番の一部、９９番地先、１０５番の一部、１０５番地先、１０６番の一部、１０７番の一部及び１０７番地先</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07形-7</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>カドミウム及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物
 鉛及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示451</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>更新日：令和７年8月29日</t>
+    <t>木更津市築地１０番の一部及び君津市君津１番の一部（埋立地管理区域）</t>
+    <rPh sb="0" eb="4">
+      <t>キサラヅシ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ツキジ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>イチブ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>キミツシ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>キミツ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>イチブ</t>
+    </rPh>
+    <rPh sb="25" eb="32">
+      <t>ウメタテチカンリクイキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>香取郡多古町牛尾字坂田道２９７２番の一部並びに字白谷３３８７番及び３３８８番
+（自然由来特例区域）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>君津市君津１番の一部（埋立地管理区域）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-8</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>四街道市南波佐間字笹目沢３４０番２の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鉛及びその化合物</t>
+    <rPh sb="0" eb="2">
+      <t>ナマリオヨ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>カゴウブツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07年
+告示572</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-9</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>香取郡多古町染井字一町田６４４番２他
+（自然由来特例区域）
+地番は別表を参照</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鉛及びその化合物
+砒素及びその化合物
+ふっ素及びその化合物</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-10</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>野田市木間ケ瀬字立山７９１番の一部及び字下羽貫１８７９番９の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示49</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+香取郡神崎町字屋敷添7番2、7番2地先、9番11の一部、9番12の一部、9番13の一部、9番13地先、9番14の一部、9番15の一部、9番16の一部、9番17、9番18、9番19、9番20、9番21、9番22、9番22地先、10番の一部、11番1、11番1地先、11番2の一部、13番の一部、13番地先、17番の一部、18番の一部、18番地先、19番1の一部、19番2の一部、19番4の一部、19番4地先、19番5の一部、19番6の一部、19番7の一部、19番8の一部、19番8地先、19番9の一部、19番10の一部、25番3の一部、25番4地先、30番1、30番3、30番3地先、30番4の一部、30番5の一部、30番5地先、31番1、31番2、31番2地先、31番3、31番4の一部、31番5の一部、31番5地先、31番6及び35番2地先並びに字溝前通95番2、95番3、96番2の一部、96番3、97番2の一部、97番3、98番2の一部、98番3、99番3の一部、99番4の一部、99番5、99番6、100番2の一部、100番3、101番2の一部、101番2地先、101番3の一部、101番3地先、101番4の一部、101番5、103番の一部、110番の一部、110番地先、111番の一部、111番地先、112番の一部、112番地先、113番の一部、113番地先、114番2の一部、114番3、114番3地先、115番地先、116番2、116番2地先、117番2、117番2地先、117番3、117番3地先、118番2の一部、118番3、119番1、119番2の一部、120番1、120番2の一部、121番の一部、122番の一部、123番の一部、126番1、126番1地先、126番2の一部、126番2地先、127番2の一部、127番2地先、127番3、127番3地先、128番1、128番1地先、128番2、128番2地先、128番3の一部、128番4の一部、129番1、129番1地先、129番2の一部、129番2地先、129番3、129番3地先、129番4の一部、129番5の一部、130番の一部、130番地先、131番1の一部、131番1地先、131番2の一部、131番2地先、132番1、132番1地先、132番2の一部、132番2地先、133番2の一部、133番2地先、133番3、133番3地先、134番3地先、134番4、134番4地先、134番5、134番5地先、134番6、134番6地先、143番1地先、143番2、143番2地先、144番2、144番2地先、145番2、145番2地先、146番2、146番2地先、147番2、147番2地先、148番2、148番2地先、149番1地先、149番3及び149番3地先並びに字溝向通192番3の一部、192番4、193番1地先、193番2の一部、193番2地先、193番3、193番3地先、194番2の一部、194番3、195番2の一部、195番3、197番1の一部、197番2の一部、197番2地先、197番3の一部、197番3地先、198番の一部、198番地先、199番の一部、199番地先、200番の一部、200番地先、201番の一部、201番地先、206番1地先、206番2の一部、206番2地先、206番3、206番3地先、207番5の一部、207番6の一部、207番7の一部、207番8の一部、207番9、207番10、207番11、207番12、208番2の一部、208番3、209番2、209番3、210番2、210番3、211番2、211番3及び212番2並びに字下利根川通797番3の一部、797番4、798番2、798番3、799番2、799番3、800番2、800番3、801番2、801番3、802番2、806番3の一部、807番2の一部、807番3の一部、809番1地先、810番1の一部、810番2の一部、811番1の一部、811番2の一部、812番1、812番2の一部、813番1、813番2の一部、814番1、814番2の一部、815番1の一部、815番2の一部、815番3の一部、815番4の一部、815番4地先、815番6の一部、815番7の一部、815番8の一部、815番9の一部、815番11の一部、816番の一部、817番1の一部、817番2の一部、817番3の一部、818番2の一部、818番3、819番2の一部、820番2の一部、821番2の一部、822番2の一部、823番2の一部、824番2の一部、825番2の一部、825番3、826番2の一部、826番3、827番2の一部、827番3、828番1、828番2の一部、829番1、829番2の一部、829番2地先、830番2の一部、831番3の一部、831番10の一部、831番11の一部、842番1の一部、843番2、851番、852番、853番及び854番の一部
+</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>香取郡多古町染井字一町田644番2及び645番8、喜多字東台下36番2、78番1、78番2の一部、78番3の一部、78番4の一部、78番5の一部、79番1、79番3の一部、80番1の一部、80番2、80番3の一部、81番1の一部、81番4の一部及び82番1の一部、字佐野下1357番2の一部、1357番3の一部、1358番1の一部、1358番2及び1359番の一部並びに字縣道下256番2の一部及び257番の一部、林字中宮下121番1の一部、122番1の一部及び123番1の一部、水戸字鍋鴫141番の一部、142番1の一部、142番2、143番1の一部、180番1、181番1及び181番2並びに字宿之下246番の一部及び247番、島字堤中1514番の一部、1516番の一部、1895番1の一部、1896番1、1896番1地先及び1897番1並びに字新中添4019番1の一部、4019番2の一部及び4029番の一部並びに牛尾字三ツ又3271番の一部、3272番の一部及び3315番の一部並びに山武郡横芝光町篠本字下沼5805番の一部、新井字新田2661番の一部及び字中町2599番の一部、谷台字東耕地1249番の一部及び1250番の一部、木戸台字羽抜372番の一部、375番1及び375番2の一部、牛熊字東耕地44番の一部及び45番1の一部並びに字駿耕地243番5の一部及び243番6の一部並びに中台字鳥井戸123番3の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>更新日：令和8年3月6日</t>
     <rPh sb="0" eb="3">
       <t>コウシンビ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="12" eb="13">
+    <rPh sb="11" eb="12">
       <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-11</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示60</t>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-12</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>野田市中里字尾崎境２０７番３の一部、字光浄寺３０７８番１４の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示72</t>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-13</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>南房総市富浦町福沢字谷３４４番２地先、３４４番３の一部、３４４番３地先、３４４番４の一部、３４４番５地先及び３５１番５地先並びに字仲入８２４番３の一部及び８２５番２の一部（当該区域の一部は自然由来特例区域に該当）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>セレン及びその化合物
+砒素及びその化合物
+ふっ素及びその化合物</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示81</t>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-14</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>成田市北須賀字中外埜１０５７番８の一部、１０５７番９の一部、１６２７番２４９、１６２７番３０３の一部、１６２７番３０４の一部及び字上外埜１６３１番４の一部（当該区域の一部は自然由来特例区域に該当）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>セレン及びその化合物
+砒素及びその化合物
+ふっ素及びその化合物
+ほう素及びその化合物</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示114</t>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0.000"/>
     <numFmt numFmtId="178" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00_ "/>
-    <numFmt numFmtId="181" formatCode="0.0"/>
+    <numFmt numFmtId="180" formatCode="0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -6657,51 +6695,51 @@
     </xf>
     <xf numFmtId="176" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="57" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
@@ -6794,202 +6832,202 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Oval 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A63EA28F-AE5C-41AD-A889-4152D6E619C1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="16459200" y="0"/>
-          <a:ext cx="1495425" cy="0"/>
+          <a:off x="15093315" y="0"/>
+          <a:ext cx="1358265" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Oval 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B19653C-C627-4F5A-953A-740523BED392}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="16459200" y="0"/>
-          <a:ext cx="1495425" cy="0"/>
+          <a:off x="15093315" y="0"/>
+          <a:ext cx="1358265" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Oval 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35255598-4D25-486D-BD58-28991134EA9F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="26060400" y="0"/>
-          <a:ext cx="1495425" cy="0"/>
+          <a:off x="23734395" y="0"/>
+          <a:ext cx="1358265" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>37</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Oval 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE3395B9-78B8-4BE9-B70F-995AB9BC6E8F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="27517725" y="0"/>
+          <a:off x="25054560" y="0"/>
           <a:ext cx="38100" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -7263,2527 +7301,2676 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64552991-DD69-4A56-A00F-769A2B6AB39E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17A9E55B-7637-4050-B29B-92DA5082F83B}">
   <sheetPr>
     <tabColor indexed="10"/>
   </sheetPr>
-  <dimension ref="B2:D12"/>
+  <dimension ref="B2:D13"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="37" customWidth="1"/>
     <col min="2" max="2" width="5" style="37" customWidth="1"/>
-    <col min="3" max="3" width="9.75" style="37" customWidth="1"/>
-    <col min="4" max="4" width="118.875" style="37" customWidth="1"/>
+    <col min="3" max="3" width="9.77734375" style="37" customWidth="1"/>
+    <col min="4" max="4" width="118.88671875" style="37" customWidth="1"/>
     <col min="5" max="16384" width="9" style="37"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:4" x14ac:dyDescent="0.15">
+    <row r="2" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B2" s="36" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="38" t="s">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="38" t="s">
+      <c r="C4" s="38" t="s">
         <v>202</v>
       </c>
-      <c r="C4" s="38" t="s">
+      <c r="D4" s="38" t="s">
         <v>203</v>
       </c>
-      <c r="D4" s="38" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="2:4" ht="342.75" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="5" spans="2:4" ht="358.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="39">
         <v>16</v>
       </c>
       <c r="C5" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="D5" s="40" t="s">
         <v>205</v>
       </c>
-      <c r="D5" s="40" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="2:4" ht="409.5" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="6" spans="2:4" ht="409.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="39">
         <v>92</v>
       </c>
       <c r="C6" s="39" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D6" s="40" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:4" ht="198.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" ht="198.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="39">
         <v>99</v>
       </c>
       <c r="C7" s="39" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D7" s="41" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:4" s="43" customFormat="1" ht="216" x14ac:dyDescent="0.15">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4" s="43" customFormat="1" ht="211.2" x14ac:dyDescent="0.2">
       <c r="B8" s="46">
         <v>100</v>
       </c>
       <c r="C8" s="46" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D8" s="44" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:4" s="43" customFormat="1" ht="135" x14ac:dyDescent="0.15">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" s="43" customFormat="1" ht="132" x14ac:dyDescent="0.2">
       <c r="B9" s="47"/>
       <c r="C9" s="47"/>
       <c r="D9" s="45" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:4" ht="321.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4" ht="321.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="39">
         <v>101</v>
       </c>
       <c r="C10" s="39" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D10" s="41" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:4" ht="239.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4" ht="239.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="39">
         <v>105</v>
       </c>
       <c r="C11" s="39" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D11" s="41" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:4" ht="291" customHeight="1" x14ac:dyDescent="0.15">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="12" spans="2:4" ht="291" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="39">
         <v>125</v>
       </c>
       <c r="C12" s="39" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D12" s="41" t="s">
-        <v>276</v>
+        <v>270</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" ht="141.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="39">
+        <v>137</v>
+      </c>
+      <c r="C13" s="39" t="s">
+        <v>373</v>
+      </c>
+      <c r="D13" s="41" t="s">
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="6" min="1" max="3" man="1"/>
     <brk id="10" min="1" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet2">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEB00D22-4FF1-4B61-9572-7943B8251F7D}">
+  <sheetPr>
     <tabColor indexed="10"/>
   </sheetPr>
-  <dimension ref="A1:H103"/>
+  <dimension ref="A1:H109"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A87" zoomScale="115" zoomScaleNormal="85" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E90" sqref="E90"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A108" zoomScale="130" zoomScaleNormal="115" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="G109" sqref="G109"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1" style="7" customWidth="1"/>
     <col min="2" max="2" width="5" style="8" customWidth="1"/>
-    <col min="3" max="3" width="9.375" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="26.75" style="8" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" style="8" customWidth="1"/>
+    <col min="4" max="4" width="9.88671875" style="8" customWidth="1"/>
+    <col min="5" max="5" width="26.77734375" style="8" customWidth="1"/>
     <col min="6" max="6" width="10" style="8" customWidth="1"/>
-    <col min="7" max="7" width="23.125" style="8" customWidth="1"/>
-    <col min="8" max="8" width="15.25" style="8" customWidth="1"/>
+    <col min="7" max="7" width="23.77734375" style="8" customWidth="1"/>
+    <col min="8" max="8" width="15.21875" style="8" customWidth="1"/>
     <col min="9" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="48" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
     </row>
-    <row r="2" spans="2:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="2:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="49" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
     </row>
-    <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G3" s="51" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="H3" s="51"/>
     </row>
-    <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>56</v>
       </c>
       <c r="F4" s="53" t="s">
         <v>131</v>
       </c>
       <c r="G4" s="53" t="s">
         <v>58</v>
       </c>
       <c r="H4" s="52" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="53"/>
       <c r="F5" s="54"/>
       <c r="G5" s="54"/>
       <c r="H5" s="53"/>
     </row>
-    <row r="6" spans="2:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="2:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="9">
         <v>3</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="20">
         <v>38643</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F6" s="11">
         <v>133.08000000000001</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>60</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="9">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="22">
         <v>38937</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="11">
         <v>967</v>
       </c>
       <c r="G7" s="11" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="9">
         <v>8</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="22">
         <v>40631</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>65</v>
       </c>
       <c r="F8" s="13">
         <v>18566</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="9">
         <v>9</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="22">
         <v>40729</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="13">
         <v>51500</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="2:8" customFormat="1" ht="197.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="2:8" customFormat="1" ht="197.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="9">
         <v>10</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>86</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>132</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>85</v>
       </c>
       <c r="G10" s="11" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="11" spans="2:8" s="8" customFormat="1" ht="138.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="2:8" s="8" customFormat="1" ht="138.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="9">
         <v>12</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="22">
         <v>41219</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="13">
         <v>3810</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="9">
         <v>15</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="22">
         <v>41450</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="15">
         <v>100</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="19" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="13" spans="2:8" s="8" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="2:8" s="8" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="9">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="22">
         <v>41478</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F13" s="15">
         <v>18311</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="9">
         <v>17</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="22">
         <v>41544</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>69</v>
       </c>
       <c r="F14" s="15">
         <v>273909</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H14" s="19" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="2:8" s="8" customFormat="1" ht="142.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="2:8" s="8" customFormat="1" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="9">
         <v>18</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>72</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>73</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>74</v>
       </c>
       <c r="F15" s="16">
         <v>4200</v>
       </c>
       <c r="G15" s="11" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="16" spans="2:8" s="8" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="2:8" s="8" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="9">
         <v>22</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="17">
         <v>424688</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="17" spans="2:8" s="8" customFormat="1" ht="123.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="2:8" s="8" customFormat="1" ht="123.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="9">
         <v>23</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="22">
         <v>41901</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="F17" s="14">
         <v>5633.44</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="18" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="9">
         <v>25</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="22">
         <v>42034</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="14">
         <v>22</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>78</v>
       </c>
       <c r="H18" s="19" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="19" spans="2:8" s="8" customFormat="1" ht="117.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="2:8" s="8" customFormat="1" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="9">
         <v>28</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>79</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>80</v>
       </c>
       <c r="F19" s="18">
         <v>136.73099999999999</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="20" spans="2:8" s="8" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="2:8" s="8" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="9">
         <v>29</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>81</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="14">
         <v>25057.69</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="21" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="9">
         <v>32</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="22">
         <v>42538</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="14">
         <v>506.03</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="22" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="9">
         <v>33</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="22">
         <v>42598</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>94</v>
       </c>
       <c r="F22" s="13">
         <v>100</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H22" s="19" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="23" spans="2:8" ht="148.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="2:8" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="9">
         <v>34</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="14">
         <v>184.89</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="24" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="9">
         <v>36</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="14">
         <v>1114.6400000000001</v>
       </c>
       <c r="G24" s="11" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="H24" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="25" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="9">
         <v>38</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="22">
         <v>42969</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="14">
         <v>400</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H25" s="19" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="26" spans="2:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="2:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="9">
         <v>41</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="22">
         <v>43081</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="F26" s="14">
         <v>4416.8</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="19" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="27" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="9">
         <v>42</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="22">
         <v>43084</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="F27" s="14">
         <v>39066.199999999997</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="H27" s="19" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="28" spans="2:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="2:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="9">
         <v>43</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="22">
         <v>43130</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="F28" s="14">
         <v>31046.59</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="29" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="9">
         <v>44</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>47</v>
       </c>
       <c r="D29" s="22">
         <v>43287</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="F29" s="14">
         <v>300</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="30" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="9">
         <v>45</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="22">
         <v>43329</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="F30" s="14">
         <v>1190.7</v>
       </c>
       <c r="G30" s="11" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="H30" s="19" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="31" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="9">
         <v>47</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="22">
         <v>43417</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="F31" s="14">
         <v>303.26</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="32" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="9">
         <v>48</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="22">
         <v>43452</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="F32" s="13">
         <v>21005</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H32" s="19" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="33" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="9">
         <v>51</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="22">
         <v>43798</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="F33" s="14">
         <v>1023.8</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="34" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="9">
         <v>53</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>98</v>
       </c>
       <c r="D34" s="22">
         <v>43861</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="F34" s="13">
         <v>300</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="35" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="9">
         <v>54</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>100</v>
       </c>
       <c r="D35" s="22">
         <v>43893</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="F35" s="23">
         <v>642.01</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="36" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="9">
         <v>56</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>102</v>
       </c>
       <c r="D36" s="22">
         <v>43900</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="F36" s="23">
         <v>2361.8000000000002</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="37" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="9">
         <v>57</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>104</v>
       </c>
       <c r="D37" s="22">
         <v>43907</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="F37" s="23">
         <v>6827.07</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>118</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="38" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="9">
         <v>58</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="22">
         <v>43917</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="F38" s="23">
         <v>2004.66</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>118</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="39" spans="2:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="2:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="9">
         <v>59</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="22">
         <v>44190</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="F39" s="13">
         <v>5250</v>
       </c>
       <c r="G39" s="11" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="40" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="9">
         <v>60</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>110</v>
       </c>
       <c r="D40" s="22">
         <v>44211</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="F40" s="13">
         <v>8100</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="41" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="9">
         <v>61</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="22">
         <v>44225</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="F41" s="15">
         <v>739.9</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="42" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="9">
         <v>62</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="22">
         <v>44232</v>
       </c>
       <c r="E42" s="11" t="s">
         <v>116</v>
       </c>
       <c r="F42" s="18">
         <v>5102.9750000000004</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>118</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="43" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="9">
         <v>63</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>119</v>
       </c>
       <c r="D43" s="22">
         <v>44288</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="F43" s="13">
         <v>5871</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H43" s="19" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="44" spans="2:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="44" spans="2:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="9">
         <v>64</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="22">
         <v>44288</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="F44" s="15">
         <v>972.1</v>
       </c>
       <c r="G44" s="11" t="s">
         <v>122</v>
       </c>
       <c r="H44" s="19" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="45" spans="2:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="45" spans="2:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="9">
         <v>65</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="22" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="F45" s="15">
         <v>12176.5</v>
       </c>
       <c r="G45" s="11" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="H45" s="19" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:8" ht="79.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="46" spans="2:8" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="9">
         <v>69</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>125</v>
       </c>
       <c r="D46" s="22">
         <v>44411</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="F46" s="13">
         <v>7467</v>
       </c>
       <c r="G46" s="11" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="H46" s="19" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="47" spans="2:8" s="8" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="47" spans="2:8" s="8" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="9">
         <v>70</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>127</v>
       </c>
       <c r="D47" s="22">
         <v>44428</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="F47" s="15">
         <v>3083.3</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H47" s="19" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="48" spans="2:8" s="8" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="48" spans="2:8" s="8" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="9">
         <v>71</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D48" s="22">
         <v>44470</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="F48" s="24">
         <v>100</v>
       </c>
       <c r="G48" s="11" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H48" s="19" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="9">
         <v>73</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>134</v>
       </c>
       <c r="D49" s="22">
         <v>44509</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>139</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H49" s="19" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="50" spans="2:8" s="8" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="2:8" s="8" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="9">
         <v>74</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>135</v>
       </c>
       <c r="D50" s="22">
         <v>44533</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="F50" s="25" t="s">
         <v>138</v>
       </c>
       <c r="G50" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="51" spans="2:8" s="8" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="51" spans="2:8" s="8" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>140</v>
       </c>
       <c r="D51" s="22">
         <v>44593</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>143</v>
       </c>
       <c r="G51" s="11" t="s">
         <v>70</v>
       </c>
       <c r="H51" s="19" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="52" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="9">
         <v>76</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>144</v>
       </c>
       <c r="D52" s="22">
         <v>44631</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="F52" s="26">
         <v>241.91</v>
       </c>
       <c r="G52" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" s="19" t="s">
         <v>145</v>
       </c>
-      <c r="H52" s="19" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="53" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="9">
         <v>78</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D53" s="22">
         <v>44771</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="F53" s="26">
         <v>1099.99</v>
       </c>
       <c r="G53" s="11" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="H53" s="19" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="54" spans="2:8" ht="100.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="54" spans="2:8" ht="100.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="9">
         <v>79</v>
       </c>
       <c r="C54" s="10" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D54" s="22">
         <v>44830</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="F54" s="17">
         <v>30384</v>
       </c>
       <c r="G54" s="11" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="H54" s="19" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="55" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="9">
         <v>80</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D55" s="22" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="F55" s="26">
         <v>116.47</v>
       </c>
       <c r="G55" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H55" s="19" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="56" spans="2:8" ht="138.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="56" spans="2:8" ht="138.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="9">
         <v>81</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D56" s="22">
         <v>44848</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="F56" s="42" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="G56" s="11" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="H56" s="19" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="57" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="9">
         <v>82</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D57" s="22">
         <v>44869</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
       <c r="F57" s="26">
         <v>2404.08</v>
       </c>
       <c r="G57" s="11" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="H57" s="19" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="58" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="58" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="9">
         <v>83</v>
       </c>
       <c r="C58" s="10" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D58" s="22">
         <v>44883</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="F58" s="17">
         <v>25223</v>
       </c>
       <c r="G58" s="11" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="H58" s="19" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="59" spans="2:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="59" spans="2:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="9">
         <v>85</v>
       </c>
       <c r="C59" s="10" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D59" s="22">
         <v>44894</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="F59" s="26">
         <v>3144.51</v>
       </c>
       <c r="G59" s="11" t="s">
-        <v>314</v>
+        <v>16</v>
       </c>
       <c r="H59" s="19" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="60" spans="2:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="60" spans="2:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="9">
         <v>86</v>
       </c>
       <c r="C60" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D60" s="22">
         <v>44894</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="F60" s="16">
         <v>3185.6</v>
       </c>
       <c r="G60" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="H60" s="19" t="s">
         <v>162</v>
       </c>
-      <c r="H60" s="19" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="61" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="9">
         <v>87</v>
       </c>
       <c r="C61" s="10" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D61" s="22">
         <v>44894</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="F61" s="26">
         <v>7660.73</v>
       </c>
       <c r="G61" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="H61" s="19" t="s">
         <v>164</v>
       </c>
-      <c r="H61" s="19" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="62" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="9">
         <v>88</v>
       </c>
       <c r="C62" s="10" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D62" s="22">
         <v>44897</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="F62" s="26">
         <v>500</v>
       </c>
       <c r="G62" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="H62" s="19" t="s">
         <v>167</v>
       </c>
-      <c r="H62" s="19" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="63" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="27">
         <v>91</v>
       </c>
       <c r="C63" s="19" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D63" s="28">
         <v>44967</v>
       </c>
       <c r="E63" s="29" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="F63" s="30">
         <v>15347.6</v>
       </c>
       <c r="G63" s="29" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="H63" s="19" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="64" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="64" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="27">
         <v>92</v>
       </c>
       <c r="C64" s="19" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D64" s="28">
         <v>44999</v>
       </c>
       <c r="E64" s="29" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="F64" s="33">
         <v>57738.33</v>
       </c>
       <c r="G64" s="29" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="19" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="56.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="27">
         <v>93</v>
       </c>
       <c r="C65" s="19" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D65" s="28">
         <v>45016</v>
       </c>
       <c r="E65" s="31" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="F65" s="30">
         <v>79.900000000000006</v>
       </c>
       <c r="G65" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="19" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="27">
         <v>94</v>
       </c>
       <c r="C66" s="19" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D66" s="28">
         <v>45027</v>
       </c>
       <c r="E66" s="31" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F66" s="33">
         <v>18329.080000000002</v>
       </c>
       <c r="G66" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="19" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="27">
         <v>95</v>
       </c>
       <c r="C67" s="19" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D67" s="28">
         <v>45027</v>
       </c>
       <c r="E67" s="31" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F67" s="34">
         <v>7841</v>
       </c>
       <c r="G67" s="11" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="H67" s="19" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="27">
         <v>96</v>
       </c>
       <c r="C68" s="19" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D68" s="28">
         <v>45027</v>
       </c>
       <c r="E68" s="31" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F68" s="34">
         <v>166731</v>
       </c>
       <c r="G68" s="11" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="H68" s="19" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="27">
         <v>98</v>
       </c>
       <c r="C69" s="19" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D69" s="28">
         <v>45086</v>
       </c>
       <c r="E69" s="31" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F69" s="30">
         <v>5437.2</v>
       </c>
       <c r="G69" s="11" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="H69" s="19" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="27">
         <v>99</v>
       </c>
       <c r="C70" s="19" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D70" s="28">
         <v>45097</v>
       </c>
       <c r="E70" s="31" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="F70" s="34">
         <v>28850</v>
       </c>
       <c r="G70" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="19" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="27">
         <v>100</v>
       </c>
       <c r="C71" s="19" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D71" s="28">
         <v>45104</v>
       </c>
       <c r="E71" s="31" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="F71" s="30">
         <v>11392.5</v>
       </c>
       <c r="G71" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="19" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="27">
         <v>101</v>
       </c>
       <c r="C72" s="19" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D72" s="28">
         <v>45139</v>
       </c>
       <c r="E72" s="31" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="F72" s="30">
         <v>54870.3</v>
       </c>
       <c r="G72" s="11" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="H72" s="19" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="27">
         <v>102</v>
       </c>
       <c r="C73" s="19" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D73" s="28">
         <v>45244</v>
       </c>
       <c r="E73" s="31" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F73" s="30">
         <v>425.7</v>
       </c>
       <c r="G73" s="11" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="H73" s="19" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35"/>
       <c r="B74" s="27">
         <v>103</v>
       </c>
       <c r="C74" s="19" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D74" s="28">
         <v>45254</v>
       </c>
       <c r="E74" s="31" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F74" s="33">
         <v>322.37</v>
       </c>
       <c r="G74" s="11" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="H74" s="19" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="27">
         <v>104</v>
       </c>
       <c r="C75" s="19" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D75" s="28">
         <v>45254</v>
       </c>
       <c r="E75" s="31" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F75" s="30">
         <v>210.4</v>
       </c>
       <c r="G75" s="29" t="s">
         <v>4</v>
       </c>
       <c r="H75" s="19" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="27">
         <v>105</v>
       </c>
       <c r="C76" s="19" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D76" s="28">
         <v>45261</v>
       </c>
       <c r="E76" s="31" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="F76" s="34">
         <v>36088</v>
       </c>
       <c r="G76" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" s="19" t="s">
         <v>213</v>
       </c>
-      <c r="H76" s="19" t="s">
-[...3 lines deleted...]
-    <row r="77" spans="1:8" ht="48" x14ac:dyDescent="0.15">
+    </row>
+    <row r="77" spans="1:8" ht="48" x14ac:dyDescent="0.2">
       <c r="B77" s="27">
         <v>106</v>
       </c>
       <c r="C77" s="19" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D77" s="28">
         <v>45282</v>
       </c>
       <c r="E77" s="31" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="F77" s="34">
         <v>4285</v>
       </c>
       <c r="G77" s="29" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="H77" s="19" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8" ht="48" x14ac:dyDescent="0.15">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="48" x14ac:dyDescent="0.2">
       <c r="B78" s="27">
         <v>107</v>
       </c>
       <c r="C78" s="19" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D78" s="28">
         <v>45359</v>
       </c>
       <c r="E78" s="31" t="s">
-        <v>221</v>
+        <v>366</v>
       </c>
       <c r="F78" s="33">
         <v>8984.89</v>
       </c>
       <c r="G78" s="29" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="H78" s="19" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:8" ht="180" customHeight="1" x14ac:dyDescent="0.15">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="180" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="27">
         <v>109</v>
       </c>
       <c r="C79" s="19" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D79" s="28">
         <v>45370</v>
       </c>
       <c r="E79" s="31" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F79" s="34">
         <v>4750</v>
       </c>
       <c r="G79" s="29" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="H79" s="19" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:8" ht="181.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="27">
         <v>110</v>
       </c>
       <c r="C80" s="19" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D80" s="28">
         <v>45370</v>
       </c>
       <c r="E80" s="31" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F80" s="34">
         <v>25101</v>
       </c>
       <c r="G80" s="29" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="H80" s="19" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="81" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="81" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="27">
         <v>111</v>
       </c>
       <c r="C81" s="19" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D81" s="28">
         <v>45370</v>
       </c>
       <c r="E81" s="31" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F81" s="30">
         <v>11540.4</v>
       </c>
       <c r="G81" s="29" t="s">
         <v>113</v>
       </c>
       <c r="H81" s="19" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="82" spans="2:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="82" spans="2:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="27">
         <v>112</v>
       </c>
       <c r="C82" s="19" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D82" s="28">
         <v>45370</v>
       </c>
       <c r="E82" s="31" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F82" s="33">
         <v>1801.04</v>
       </c>
       <c r="G82" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H82" s="19" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="83" spans="2:8" ht="66" customHeight="1" x14ac:dyDescent="0.15">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="83" spans="2:8" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="27">
         <v>113</v>
       </c>
       <c r="C83" s="19" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="D83" s="28">
         <v>45387</v>
       </c>
       <c r="E83" s="31" t="s">
-        <v>359</v>
+        <v>181</v>
       </c>
       <c r="F83" s="33">
         <v>12008.03</v>
       </c>
       <c r="G83" s="29" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="H83" s="19" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-    <row r="84" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="84" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="27">
         <v>114</v>
       </c>
       <c r="C84" s="19" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D84" s="28">
         <v>45387</v>
       </c>
       <c r="E84" s="31" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="F84" s="33">
         <v>194.53</v>
       </c>
       <c r="G84" s="29" t="s">
         <v>22</v>
       </c>
       <c r="H84" s="19" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-    <row r="85" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="85" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="27">
         <v>115</v>
       </c>
       <c r="C85" s="19" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="D85" s="28">
         <v>45429</v>
       </c>
       <c r="E85" s="31" t="s">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="F85" s="30">
         <v>83454.600000000006</v>
       </c>
       <c r="G85" s="29" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="H85" s="19" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="86" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="86" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="27">
         <v>116</v>
       </c>
       <c r="C86" s="19" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="D86" s="28">
         <v>45478</v>
       </c>
       <c r="E86" s="31" t="s">
-        <v>362</v>
+        <v>349</v>
       </c>
       <c r="F86" s="34">
         <v>600</v>
       </c>
       <c r="G86" s="29" t="s">
         <v>4</v>
       </c>
       <c r="H86" s="19" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="87" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="87" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="27">
         <v>117</v>
       </c>
       <c r="C87" s="19" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D87" s="28">
         <v>45524</v>
       </c>
       <c r="E87" s="31" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="F87" s="34">
         <v>18840</v>
       </c>
       <c r="G87" s="29" t="s">
         <v>14</v>
       </c>
       <c r="H87" s="19" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="88" spans="2:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="88" spans="2:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="27">
         <v>120</v>
       </c>
       <c r="C88" s="19" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="D88" s="28">
         <v>45611</v>
       </c>
       <c r="E88" s="31" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="F88" s="33">
         <v>3290.5</v>
       </c>
       <c r="G88" s="29" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="H88" s="19" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="89" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="89" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="27">
         <v>121</v>
       </c>
       <c r="C89" s="19" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D89" s="28">
         <v>45646</v>
       </c>
       <c r="E89" s="31" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="F89" s="34">
         <v>100</v>
       </c>
       <c r="G89" s="29" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="H89" s="19" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="90" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="90" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="27">
         <v>122</v>
       </c>
       <c r="C90" s="19" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D90" s="28">
         <v>45702</v>
       </c>
       <c r="E90" s="31" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="F90" s="33">
         <v>498.49</v>
       </c>
       <c r="G90" s="29" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="19" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="91" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="91" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="27">
         <v>123</v>
       </c>
       <c r="C91" s="19" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D91" s="28">
         <v>45702</v>
       </c>
       <c r="E91" s="31" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="F91" s="34">
         <v>2667</v>
       </c>
       <c r="G91" s="29" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="H91" s="19" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="92" spans="2:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="92" spans="2:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="27">
         <v>124</v>
       </c>
       <c r="C92" s="19" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D92" s="28">
         <v>45730</v>
       </c>
       <c r="E92" s="31" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="F92" s="33">
         <v>122.53</v>
       </c>
       <c r="G92" s="29" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="H92" s="19" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="93" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="93" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="27">
         <v>125</v>
       </c>
       <c r="C93" s="19" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D93" s="28">
         <v>45741</v>
       </c>
       <c r="E93" s="31" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="F93" s="33">
         <v>27716.9</v>
       </c>
       <c r="G93" s="29" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="H93" s="19" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="94" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="94" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B94" s="27">
         <v>126</v>
       </c>
       <c r="C94" s="19" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D94" s="28">
         <v>45741</v>
       </c>
       <c r="E94" s="31" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F94" s="33">
         <v>1580.52</v>
       </c>
       <c r="G94" s="29" t="s">
         <v>22</v>
       </c>
       <c r="H94" s="19" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="95" spans="2:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="95" spans="2:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="27">
         <v>127</v>
       </c>
       <c r="C95" s="19" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D95" s="28">
         <v>45741</v>
       </c>
       <c r="E95" s="31" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="F95" s="33">
         <v>280.06</v>
       </c>
       <c r="G95" s="29" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="H95" s="19" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="96" spans="2:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="27">
+        <v>129</v>
+      </c>
+      <c r="C96" s="19" t="s">
         <v>273</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="D96" s="28">
-        <v>45741</v>
+        <v>45797</v>
       </c>
       <c r="E96" s="31" t="s">
         <v>274</v>
       </c>
       <c r="F96" s="33">
-        <v>2876.73</v>
+        <v>414.56</v>
       </c>
       <c r="G96" s="29" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="H96" s="19" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="97" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="27">
+        <v>130</v>
+      </c>
+      <c r="C97" s="19" t="s">
+        <v>275</v>
+      </c>
+      <c r="D97" s="28">
+        <v>45807</v>
+      </c>
+      <c r="E97" s="31" t="s">
+        <v>353</v>
+      </c>
+      <c r="F97" s="33">
+        <v>6163.53</v>
+      </c>
+      <c r="G97" s="29" t="s">
+        <v>312</v>
+      </c>
+      <c r="H97" s="19" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="98" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="27">
+        <v>131</v>
+      </c>
+      <c r="C98" s="19" t="s">
+        <v>277</v>
+      </c>
+      <c r="D98" s="28">
+        <v>45853</v>
+      </c>
+      <c r="E98" s="31" t="s">
+        <v>282</v>
+      </c>
+      <c r="F98" s="34">
+        <v>1300</v>
+      </c>
+      <c r="G98" s="29" t="s">
+        <v>159</v>
+      </c>
+      <c r="H98" s="19" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="99" spans="2:8" ht="192.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="27">
+        <v>132</v>
+      </c>
+      <c r="C99" s="19" t="s">
         <v>278</v>
-      </c>
-[...52 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D99" s="28">
         <v>45853</v>
       </c>
       <c r="E99" s="31" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>1300</v>
+        <v>279</v>
+      </c>
+      <c r="F99" s="30">
+        <v>3391.4</v>
       </c>
       <c r="G99" s="29" t="s">
-        <v>290</v>
+        <v>168</v>
       </c>
       <c r="H99" s="19" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="100" spans="2:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="32">
+        <v>133</v>
+      </c>
+      <c r="C100" s="27" t="s">
+        <v>287</v>
+      </c>
+      <c r="D100" s="28">
+        <v>45874</v>
+      </c>
+      <c r="E100" s="29" t="s">
+        <v>313</v>
+      </c>
+      <c r="F100" s="33">
+        <v>69220.13</v>
+      </c>
+      <c r="G100" s="29" t="s">
+        <v>286</v>
+      </c>
+      <c r="H100" s="19" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="100" spans="2:8" ht="192.75" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="C100" s="19" t="s">
+    <row r="101" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="32">
+        <v>134</v>
+      </c>
+      <c r="C101" s="27" t="s">
         <v>285</v>
-      </c>
-[...21 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D101" s="28">
         <v>45874</v>
       </c>
       <c r="E101" s="29" t="s">
-        <v>325</v>
+        <v>368</v>
       </c>
       <c r="F101" s="33">
-        <v>69220.13</v>
+        <v>688.33</v>
       </c>
       <c r="G101" s="29" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="H101" s="19" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="102" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="102" spans="2:8" ht="72" x14ac:dyDescent="0.2">
       <c r="B102" s="32">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C102" s="27" t="s">
-        <v>293</v>
+        <v>363</v>
       </c>
       <c r="D102" s="28">
-        <v>45874</v>
+        <v>45898</v>
       </c>
       <c r="E102" s="29" t="s">
-        <v>296</v>
+        <v>362</v>
       </c>
       <c r="F102" s="33">
-        <v>688.33</v>
+        <v>1041.79</v>
       </c>
       <c r="G102" s="29" t="s">
-        <v>294</v>
+        <v>364</v>
       </c>
       <c r="H102" s="19" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-    <row r="103" spans="2:8" ht="72" x14ac:dyDescent="0.15">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="103" spans="2:8" ht="24" x14ac:dyDescent="0.2">
       <c r="B103" s="32">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C103" s="27" t="s">
+        <v>369</v>
+      </c>
+      <c r="D103" s="28">
+        <v>45968</v>
+      </c>
+      <c r="E103" s="29" t="s">
+        <v>370</v>
+      </c>
+      <c r="F103" s="33">
+        <v>96.25</v>
+      </c>
+      <c r="G103" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="H103" s="19" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="104" spans="2:8" ht="48" x14ac:dyDescent="0.2">
+      <c r="B104" s="32">
+        <v>137</v>
+      </c>
+      <c r="C104" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="D104" s="28">
+        <v>46031</v>
+      </c>
+      <c r="E104" s="29" t="s">
+        <v>374</v>
+      </c>
+      <c r="F104" s="34">
+        <v>29240</v>
+      </c>
+      <c r="G104" s="29" t="s">
+        <v>375</v>
+      </c>
+      <c r="H104" s="19" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="105" spans="2:8" s="8" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="B105" s="32">
+        <v>138</v>
+      </c>
+      <c r="C105" s="27" t="s">
         <v>377</v>
       </c>
-      <c r="D103" s="28">
-[...8 lines deleted...]
-      <c r="G103" s="29" t="s">
+      <c r="D105" s="28">
+        <v>46052</v>
+      </c>
+      <c r="E105" s="29" t="s">
         <v>378</v>
       </c>
-      <c r="H103" s="19" t="s">
+      <c r="F105" s="33">
+        <v>41.45</v>
+      </c>
+      <c r="G105" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="H105" s="19" t="s">
         <v>379</v>
+      </c>
+    </row>
+    <row r="106" spans="2:8" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="32">
+        <v>139</v>
+      </c>
+      <c r="C106" s="27" t="s">
+        <v>383</v>
+      </c>
+      <c r="D106" s="28">
+        <v>46059</v>
+      </c>
+      <c r="E106" s="29" t="s">
+        <v>368</v>
+      </c>
+      <c r="F106" s="33">
+        <v>214.79</v>
+      </c>
+      <c r="G106" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="H106" s="19" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="107" spans="2:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="32">
+        <v>140</v>
+      </c>
+      <c r="C107" s="27" t="s">
+        <v>385</v>
+      </c>
+      <c r="D107" s="28">
+        <v>46070</v>
+      </c>
+      <c r="E107" s="29" t="s">
+        <v>386</v>
+      </c>
+      <c r="F107" s="33">
+        <v>908.08</v>
+      </c>
+      <c r="G107" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="H107" s="19" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="108" spans="2:8" ht="117" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="32">
+        <v>141</v>
+      </c>
+      <c r="C108" s="27" t="s">
+        <v>388</v>
+      </c>
+      <c r="D108" s="28">
+        <v>46080</v>
+      </c>
+      <c r="E108" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="F108" s="33">
+        <v>712.73</v>
+      </c>
+      <c r="G108" s="29" t="s">
+        <v>390</v>
+      </c>
+      <c r="H108" s="19" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="109" spans="2:8" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="32">
+        <v>142</v>
+      </c>
+      <c r="C109" s="27" t="s">
+        <v>392</v>
+      </c>
+      <c r="D109" s="28">
+        <v>46087</v>
+      </c>
+      <c r="E109" s="29" t="s">
+        <v>393</v>
+      </c>
+      <c r="F109" s="33">
+        <v>5442.88</v>
+      </c>
+      <c r="G109" s="29" t="s">
+        <v>394</v>
+      </c>
+      <c r="H109" s="19" t="s">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>