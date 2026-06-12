--- v1 (2026-04-22)
+++ v2 (2026-06-12)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E5E69FC-3FE2-48A7-8EDD-C22CF69D5822}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54C73AD1-8681-4B65-9F86-A6E84EB9A461}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="827" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="827" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ホームページ用・別表" sheetId="21" r:id="rId1"/>
-    <sheet name="ホームページ用・指定一部解除台帳" sheetId="22" r:id="rId2"/>
+    <sheet name="ホームページ用・別表" sheetId="19" r:id="rId1"/>
+    <sheet name="ホームページ用・指定一部解除台帳" sheetId="17" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">ホームページ用・指定一部解除台帳!$A$1:$H$109</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">ホームページ用・指定一部解除台帳!$A$1:$H$113</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ホームページ用・別表!$B$1:$D$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">ホームページ用・指定一部解除台帳!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ホームページ用・別表!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="465" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="419">
   <si>
     <t>番号</t>
   </si>
   <si>
     <t>指定</t>
   </si>
   <si>
     <t>年月日</t>
   </si>
   <si>
     <t>H17-2</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ふっ素及びその化合物</t>
     <rPh sb="2" eb="3">
       <t>ソ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オヨ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カゴウブツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -2169,50 +2169,63 @@
 R04年
 告示47
 </t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 4,551
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R03形-14</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>砒素及びその化合物</t>
+    <rPh sb="0" eb="2">
+      <t>ヒソ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>カゴウブツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t xml:space="preserve">
 R04年
 告示121
 </t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R04形-2</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R04年
 告示361</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
@@ -2491,124 +2504,87 @@
   </si>
   <si>
     <t xml:space="preserve">
 R05年
 告示304
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05形-9
 </t>
     <rPh sb="4" eb="5">
       <t>カタチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05年
 告示434
 </t>
   </si>
   <si>
     <t xml:space="preserve">
-R05形-10
-[...7 lines deleted...]
-    <t xml:space="preserve">
 R05形-11
 </t>
     <rPh sb="4" eb="5">
       <t>カタチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05年
 告示450
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t xml:space="preserve">
-[...4 lines deleted...]
-  <si>
     <t>袖ケ浦市南袖44番の一部
 （埋立地管理区域）</t>
     <rPh sb="0" eb="4">
       <t>ソデガウラシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ミナミソデ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>バン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イチブ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>ウメタテチ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>カンリ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>クイキ</t>
-    </rPh>
-[...20 lines deleted...]
-      <t>イチブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>八千代市大和田新田字津金向686番3の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>袖ケ浦市北袖14番1の一部
 （埋立地管理区域）</t>
     <rPh sb="0" eb="4">
       <t>ソデガウラシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キタソデ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>バン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>イチブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -2736,50 +2712,63 @@
     <rPh sb="20" eb="21">
       <t>ホカ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>シゼン</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ユライ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>トクレイ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>クイキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05形-12
 </t>
     <rPh sb="4" eb="5">
       <t>カタチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>砒素及びその化合物</t>
+    <rPh sb="0" eb="2">
+      <t>ヒソ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>カゴウブツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R05形-12</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 東金市上武射田字出戸1,759番、1,759番地先、1,760番、1,761番、1,762番1、1,762番1地先、1,762番2、1,763番1、1,763番1地先、及び1,763番2、並びに字古谷1,793番、1,794番、1,795番、1,796番1、1,796番2、1,797番1、1,797番2、1,798番1、1,798番1地先、1,798番2、1,798番2地先、1,798番3、1,798番3地先、1,799番、1,799番地先、1,800番1、1,800番1地先、1,800番2、1,801番、1,802番、1,803番1、1,803番2、1,804番、1,805番、1,806番、1,807番、1,808番、1,809番1、1,809番2、1,810番1、1,810番1地先、1,810番2、1,811番1、1,811番2、1,811番2地先、1,812番、1,812番地先、1,813番1、1,813番2、1,814番、1,815番、1,816番1、1,816番2、1,817番1、1,817番2、1,818番、1,819番1、1,819番2、1,820番、1,820番地先、1,821番1、1,821番1地先、1,821番2、1,821番2地先、1,822番1、1,822番1地先、1,822番2、1,822番2地先、1,822番3、1,823番、1,824番1、1,824番2、1,825番1、1,825番2、1,826番、1,826番地先、1,827番、1,827番地先、1,828番、1,829番、1,829番地先、1,830番、1,830番地先、1,831番1、1,831番1地先、1,831番2、1,831番3、1,831番3地先、1,831番4、1,831番4地先、1,832番、1,833番、1,834番、1,834番地先、1,835番、1,836番、1,837番、1,838番、1,838番地先、1,839番、1,839番地先、1,840番1、1,840番2、1,840番3、1,841番、1,842番1、1,842番2、1,843番、1,844番、1,845番1、1,845番2、1,846番、1,847番、1,847番地先、1,848番1、1,848番2、1,849番1、1,849番2、1,850番1、1,850番1地先、1,850番2、1,850番3、1,851番1、1,851番1地先、1,851番2、1,851番2地先、1,852番1、1,852番1地先、1,852番2、1,852番2地先、1,853番、1,853番地先、1,854番、1,855番1、1,855番1地先、1,855番2、1,855番3、1,855番4、1,855番4地先、1,856番、1,856番地先、1,857番、1,857番地先、1,858番1、1,858番1地先、1,858番2、1,859番、1,859番地先、1,860番、1,860番地先、1,861番1、1,861番1地先、1,861番2、1,862番1、1,862番1地先、及び1,862番2
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 R05年
 告示463
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東金市上武射田字出戸1759番他
 （自然由来特例区域）
 地番は別表を参照</t>
@@ -4245,50 +4234,55 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R07形-4</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>長生郡長柄町小榎本字榎木戸570番1の一部、570番2の一部、574番の一部、575番の一部、576番の一部、577番の一部、578番1の一部、578番2の一部、579番の一部、582番の一部、583番1の一部、584番1の一部、584番1地先、585番1の一部、585番2の一部、586番1の一部、586番1地先、586番2の一部、587番1の一部及び587番1地先、字百目木806番2の一部、807番2の一部、808番1の一部及び808番2の一部並びに字中道620番地先及び621番地先</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示390</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示389</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>習志野市芝園３丁目５番３の一部及び９番１の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>砒素及びその化合物
+ふっ素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>シアン化合物
 ふっ素及びその化合物</t>
     <rPh sb="3" eb="6">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ソオヨ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>カゴウブツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鉛及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物</t>
     <rPh sb="0" eb="1">
       <t>ナマリ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>オヨ</t>
@@ -4664,50 +4658,54 @@
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">鉛及びその化合物、砒素及びその化合物並びに
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>ふっ素及びその化合物</t>
     </r>
     <rPh sb="18" eb="19">
       <t>ナラ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>砒素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>ふっ素及びその化合物</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>カドミウム及びその化合物
 水銀及びその化合物
 鉛及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物
 ほう素及びその化合物</t>
     <rPh sb="5" eb="6">
       <t>オヨ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>スイギン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>オヨ</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ナマリ</t>
     </rPh>
     <rPh sb="24" eb="25">
@@ -4831,50 +4829,67 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>六価クロム化合物
 砒素及びその化合物
 ふっ素及びその化合物</t>
     <rPh sb="9" eb="11">
       <t>ヒソ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>オヨ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ソ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>オヨ</t>
     </rPh>
     <rPh sb="26" eb="29">
       <t>カゴウブツ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>クロロエチレン
+1,1-ジクロロエチレン
+ジクロロメタン
+1,1,1-トリクロロエタン
+ベンゼン
+カドミウム及びその化合物
+六価クロム化合物
+シアン化合物
+水銀及びその化合物
+セレン及びその化合物
+鉛及びその化合物
+砒素及びその化合物
+ふっ素及びその化合物
+ほう素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>クロロエチレン
 1,1-ジクロロエチレン
 ジクロロメタン
 1,1,1-トリクロロエタン
 ベンゼン
 カドミウム及びその化合物
 六価クロム化合物
 シアン化合物
 水銀及びその化合物
 セレン及びその化合物
 鉛及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物
 ほう素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>シアン化合物
 セレン及びその化合物
 鉛及びその化合物
 ふっ素及びその化合物
 ベンゼン</t>
@@ -5767,50 +5782,55 @@
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ホカ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シゼン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ユライ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>トクレイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>クイキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>成田市不動ヶ岡字申新田1967番2の一部、1967番5の一部及び1968番2の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>君津市君津１番の一部
+（埋立地管理区域）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>四街道市小名木字滝原２９２番１の一部及び２９２番１０の一部</t>
     <rPh sb="0" eb="4">
       <t>ヨツカイドウシ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>オナギ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ジ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>タキハラ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>イチブ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>オヨ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>バン</t>
     </rPh>
@@ -6125,297 +6145,474 @@
     </rPh>
     <rPh sb="26" eb="27">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>シュウセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>浦安市北栄３丁目771番1、771番1地先、771番4、772番2、773番2、774番3の一部、775番2の一部、776番6の一部、778番3、778番6の一部、779番1、779番1地先、779番2、779番2地先、779番5、779番5地先、779番6及び779番6地先並びに猫実２丁目761番14の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>匝瑳市松山字境谷９８番の一部、９８番地先、９９番の一部、９９番地先、１０５番の一部、１０５番地先、１０６番の一部、１０７番の一部及び１０７番地先</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07形-7</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>カドミウム及びその化合物
+    <t>R07形-8</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-9</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-10</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-11</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鉛及びその化合物</t>
+    <rPh sb="0" eb="2">
+      <t>ナマリオヨ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>カゴウブツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鉛及びその化合物
 砒素及びその化合物
-ふっ素及びその化合物
-鉛及びその化合物</t>
+ふっ素及びその化合物</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鉛及びその化合物</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>四街道市南波佐間字笹目沢３４０番２の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
-告示451</t>
+告示572</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>香取郡多古町染井字一町田６４４番２他
+（自然由来特例区域）
+地番は別表を参照</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>香取郡多古町染井字一町田644番2及び645番8、喜多字東台下36番2、78番1、78番2の一部、78番3の一部、78番4の一部、78番5の一部、79番1、79番3の一部、80番1の一部、80番2、80番3の一部、81番1の一部、81番4の一部及び82番1の一部、字佐野下1357番2の一部、1357番3の一部、1358番1の一部、1358番2及び1359番の一部並びに字縣道下256番2の一部及び257番の一部、林字中宮下121番1の一部、122番1の一部及び123番1の一部、水戸字鍋鴫141番の一部、142番1の一部、142番2、143番1の一部、180番1、181番1及び181番2並びに字宿之下246番の一部及び247番、島字堤中1514番の一部、1516番の一部、1895番1の一部、1896番1、1896番1地先及び1897番1並びに字新中添4019番1の一部、4019番2の一部及び4029番の一部並びに牛尾字三ツ又3271番の一部、3272番の一部及び3315番の一部並びに山武郡横芝光町篠本字下沼5805番の一部、新井字新田2661番の一部及び字中町2599番の一部、谷台字東耕地1249番の一部及び1250番の一部、木戸台字羽抜372番の一部、375番1及び375番2の一部、牛熊字東耕地44番の一部及び45番1の一部並びに字駿耕地243番5の一部及び243番6の一部並びに中台字鳥井戸123番3の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>野田市木間ケ瀬字立山７９１番の一部及び字下羽貫１８７９番９の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示49</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>君津市君津１番の一部（埋立地管理区域）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+香取郡神崎町字屋敷添7番2、7番2地先、9番11の一部、9番12の一部、9番13の一部、9番13地先、9番14の一部、9番15の一部、9番16の一部、9番17、9番18、9番19、9番20、9番21、9番22、9番22地先、10番の一部、11番1、11番1地先、11番2の一部、13番の一部、13番地先、17番の一部、18番の一部、18番地先、19番1の一部、19番2の一部、19番4の一部、19番4地先、19番5の一部、19番6の一部、19番7の一部、19番8の一部、19番8地先、19番9の一部、19番10の一部、25番3の一部、25番4地先、30番1、30番3、30番3地先、30番4の一部、30番5の一部、30番5地先、31番1、31番2、31番2地先、31番3、31番4の一部、31番5の一部、31番5地先、31番6及び35番2地先並びに字溝前通95番2、95番3、96番2の一部、96番3、97番2の一部、97番3、98番2の一部、98番3、99番3の一部、99番4の一部、99番5、99番6、100番2の一部、100番3、101番2の一部、101番2地先、101番3の一部、101番3地先、101番4の一部、101番5、103番の一部、110番の一部、110番地先、111番の一部、111番地先、112番の一部、112番地先、113番の一部、113番地先、114番2の一部、114番3、114番3地先、115番地先、116番2、116番2地先、117番2、117番2地先、117番3、117番3地先、118番2の一部、118番3、119番1、119番2の一部、120番1、120番2の一部、121番の一部、122番の一部、123番の一部、126番1、126番1地先、126番2の一部、126番2地先、127番2の一部、127番2地先、127番3、127番3地先、128番1、128番1地先、128番2、128番2地先、128番3の一部、128番4の一部、129番1、129番1地先、129番2の一部、129番2地先、129番3、129番3地先、129番4の一部、129番5の一部、130番の一部、130番地先、131番1の一部、131番1地先、131番2の一部、131番2地先、132番1、132番1地先、132番2の一部、132番2地先、133番2の一部、133番2地先、133番3、133番3地先、134番3地先、134番4、134番4地先、134番5、134番5地先、134番6、134番6地先、143番1地先、143番2、143番2地先、144番2、144番2地先、145番2、145番2地先、146番2、146番2地先、147番2、147番2地先、148番2、148番2地先、149番1地先、149番3及び149番3地先並びに字溝向通192番3の一部、192番4、193番1地先、193番2の一部、193番2地先、193番3、193番3地先、194番2の一部、194番3、195番2の一部、195番3、197番1の一部、197番2の一部、197番2地先、197番3の一部、197番3地先、198番の一部、198番地先、199番の一部、199番地先、200番の一部、200番地先、201番の一部、201番地先、206番1地先、206番2の一部、206番2地先、206番3、206番3地先、207番5の一部、207番6の一部、207番7の一部、207番8の一部、207番9、207番10、207番11、207番12、208番2の一部、208番3、209番2、209番3、210番2、210番3、211番2、211番3及び212番2並びに字下利根川通797番3の一部、797番4、798番2、798番3、799番2、799番3、800番2、800番3、801番2、801番3、802番2、806番3の一部、807番2の一部、807番3の一部、809番1地先、810番1の一部、810番2の一部、811番1の一部、811番2の一部、812番1、812番2の一部、813番1、813番2の一部、814番1、814番2の一部、815番1の一部、815番2の一部、815番3の一部、815番4の一部、815番4地先、815番6の一部、815番7の一部、815番8の一部、815番9の一部、815番11の一部、816番の一部、817番1の一部、817番2の一部、817番3の一部、818番2の一部、818番3、819番2の一部、820番2の一部、821番2の一部、822番2の一部、823番2の一部、824番2の一部、825番2の一部、825番3、826番2の一部、826番3、827番2の一部、827番3、828番1、828番2の一部、829番1、829番2の一部、829番2地先、830番2の一部、831番3の一部、831番10の一部、831番11の一部、842番1の一部、843番2、851番、852番、853番及び854番の一部
+</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>香取郡多古町牛尾字坂田道２９７２番の一部並びに字白谷３３８７番及び３３８８番
+（自然由来特例区域）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>木更津市築地１０番の一部及び君津市君津１番の一部（埋立地管理区域）</t>
     <rPh sb="0" eb="4">
       <t>キサラヅシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ツキジ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>バン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イチブ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>オヨ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>キミツシ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>キミツ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>バン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>イチブ</t>
     </rPh>
     <rPh sb="25" eb="32">
       <t>ウメタテチカンリクイキ</t>
-    </rPh>
-[...109 lines deleted...]
-      <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08年
 告示60</t>
     <rPh sb="5" eb="7">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07形-12</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>野田市中里字尾崎境２０７番３の一部、字光浄寺３０７８番１４の一部</t>
+    <t>R07形-13</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07形-14</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08年
 告示72</t>
     <rPh sb="5" eb="7">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>R07形-13</t>
-[...12 lines deleted...]
-ふっ素及びその化合物</t>
+    <t>野田市中里字尾崎境２０７番３の一部、字光浄寺３０７８番１４の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鉛及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08年
 告示81</t>
     <rPh sb="5" eb="7">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>R07形-14</t>
-[...6 lines deleted...]
-    <t>成田市北須賀字中外埜１０５７番８の一部、１０５７番９の一部、１６２７番２４９、１６２７番３０３の一部、１６２７番３０４の一部及び字上外埜１６３１番４の一部（当該区域の一部は自然由来特例区域に該当）</t>
+    <t>セレン及びその化合物
+砒素及びその化合物
+ふっ素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>セレン及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物
 ほう素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08年
 告示114</t>
     <rPh sb="5" eb="7">
       <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>南房総市富浦町福沢字谷３４４番２地先、３４４番３の一部、３４４番３地先、３４４番４の一部、３４４番５地先及び３５１番５地先並びに字仲入８２４番３の一部及び８２５番２の一部（当該区域の一部は自然由来特例区域に該当）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>成田市北須賀字中外埜１０５７番８の一部、１０５７番９の一部、１６２７番２４９、１６２７番３０３の一部、１６２７番３０４の一部及び字上外埜１６３１番４の一部（当該区域の一部は自然由来特例区域に該当）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08形-1</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>木更津市金田東五丁目２５番２の一部、２５番３の一部、２５番４の一部及び２５番５の一部</t>
+  </si>
+  <si>
+    <t>六価クロム化合物</t>
+  </si>
+  <si>
+    <t>R08年
+告示279</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08形-2</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>野田市木間ケ瀬字立山７９１番の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示291</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08形-3</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>君津市君津１番の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示292</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08形-4</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>山武郡芝山町大里字稲荷下1421番2の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鉛及びその化合物</t>
+  </si>
+  <si>
+    <t>R08年
+告示293</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08形-5</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>山武郡芝山町大台字宝永作３１５５番４の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示294</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">1041.79
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>500</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">カドミウム及びその化合物
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">砒素及びその化合物
+</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>ふっ素及びその化合物
+鉛及びその化合物</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R07年
+告示451
+R08年
+告示295
+で一部解除</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>更新日：令和8年5月29日</t>
+    <rPh sb="0" eb="3">
+      <t>コウシンビ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0.000"/>
     <numFmt numFmtId="178" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="180" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -6428,58 +6625,50 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...6 lines deleted...]
-      <color theme="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -6608,65 +6797,62 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
@@ -6728,306 +6914,308 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="57" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
-    <cellStyle name="ハイパーリンク" xfId="3" builtinId="8"/>
+  <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Oval 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A63EA28F-AE5C-41AD-A889-4152D6E619C1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15093315" y="0"/>
-          <a:ext cx="1358265" cy="0"/>
+          <a:off x="16459200" y="0"/>
+          <a:ext cx="1495425" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Oval 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B19653C-C627-4F5A-953A-740523BED392}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15093315" y="0"/>
-          <a:ext cx="1358265" cy="0"/>
+          <a:off x="16459200" y="0"/>
+          <a:ext cx="1495425" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Oval 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35255598-4D25-486D-BD58-28991134EA9F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="23734395" y="0"/>
-          <a:ext cx="1358265" cy="0"/>
+          <a:off x="26060400" y="0"/>
+          <a:ext cx="1495425" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>37</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Oval 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE3395B9-78B8-4BE9-B70F-995AB9BC6E8F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="25054560" y="0"/>
+          <a:off x="27517725" y="0"/>
           <a:ext cx="38100" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -7301,2676 +7489,2767 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17A9E55B-7637-4050-B29B-92DA5082F83B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64552991-DD69-4A56-A00F-769A2B6AB39E}">
   <sheetPr>
     <tabColor indexed="10"/>
   </sheetPr>
   <dimension ref="B2:D13"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="130" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="4" style="37" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9" style="37"/>
+    <col min="1" max="1" width="4" style="36" customWidth="1"/>
+    <col min="2" max="2" width="5" style="36" customWidth="1"/>
+    <col min="3" max="3" width="9.75" style="36" customWidth="1"/>
+    <col min="4" max="4" width="118.875" style="36" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="B2" s="36" t="s">
+    <row r="2" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B2" s="35" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="C4" s="37" t="s">
         <v>200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="38" t="s">
+      <c r="D4" s="37" t="s">
         <v>201</v>
       </c>
-      <c r="C4" s="38" t="s">
+    </row>
+    <row r="5" spans="2:4" ht="358.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B5" s="38">
+        <v>16</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>202</v>
       </c>
-      <c r="D4" s="38" t="s">
+      <c r="D5" s="39" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="5" spans="2:4" ht="358.2" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C5" s="39" t="s">
+    <row r="6" spans="2:4" ht="409.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="38">
+        <v>92</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>171</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" ht="198.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B7" s="38">
+        <v>99</v>
+      </c>
+      <c r="C7" s="38" t="s">
+        <v>183</v>
+      </c>
+      <c r="D7" s="40" t="s">
         <v>204</v>
       </c>
-      <c r="D5" s="40" t="s">
+    </row>
+    <row r="8" spans="2:4" s="42" customFormat="1" ht="216" x14ac:dyDescent="0.15">
+      <c r="B8" s="47">
+        <v>100</v>
+      </c>
+      <c r="C8" s="47" t="s">
+        <v>186</v>
+      </c>
+      <c r="D8" s="43" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" s="42" customFormat="1" ht="135" x14ac:dyDescent="0.15">
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="44" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4" ht="321.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="38">
+        <v>101</v>
+      </c>
+      <c r="C10" s="38" t="s">
+        <v>188</v>
+      </c>
+      <c r="D10" s="40" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="6" spans="2:4" ht="409.6" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="D9" s="45" t="s">
+    <row r="11" spans="2:4" ht="239.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="38">
+        <v>105</v>
+      </c>
+      <c r="C11" s="38" t="s">
+        <v>210</v>
+      </c>
+      <c r="D11" s="40" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="12" spans="2:4" ht="291" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="38">
+        <v>125</v>
+      </c>
+      <c r="C12" s="38" t="s">
+        <v>263</v>
+      </c>
+      <c r="D12" s="40" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="10" spans="2:4" ht="321.75" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="B13" s="39">
+    <row r="13" spans="2:4" ht="141.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="38">
         <v>137</v>
       </c>
-      <c r="C13" s="39" t="s">
-[...3 lines deleted...]
-        <v>381</v>
+      <c r="C13" s="38" t="s">
+        <v>368</v>
+      </c>
+      <c r="D13" s="40" t="s">
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="6" min="1" max="3" man="1"/>
     <brk id="10" min="1" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEB00D22-4FF1-4B61-9572-7943B8251F7D}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr codeName="Sheet2">
     <tabColor indexed="10"/>
   </sheetPr>
-  <dimension ref="A1:H109"/>
+  <dimension ref="B1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A108" zoomScale="130" zoomScaleNormal="115" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G109" sqref="G109"/>
+      <selection activeCell="B114" sqref="B114"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1" style="7" customWidth="1"/>
     <col min="2" max="2" width="5" style="8" customWidth="1"/>
-    <col min="3" max="3" width="9.33203125" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="26.77734375" style="8" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="9.875" style="8" customWidth="1"/>
+    <col min="5" max="5" width="26.75" style="8" customWidth="1"/>
     <col min="6" max="6" width="10" style="8" customWidth="1"/>
-    <col min="7" max="7" width="23.77734375" style="8" customWidth="1"/>
-    <col min="8" max="8" width="15.21875" style="8" customWidth="1"/>
+    <col min="7" max="7" width="23.75" style="8" customWidth="1"/>
+    <col min="8" max="8" width="15.25" style="8" customWidth="1"/>
     <col min="9" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="48" t="s">
+    <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B1" s="49" t="s">
         <v>130</v>
       </c>
-      <c r="C1" s="48"/>
-[...7 lines deleted...]
-      <c r="B2" s="49" t="s">
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+    </row>
+    <row r="2" spans="2:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B2" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="50"/>
-[...12 lines deleted...]
-    <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+    </row>
+    <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G3" s="52" t="s">
+        <v>418</v>
+      </c>
+      <c r="H3" s="52"/>
+    </row>
+    <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="52" t="s">
+      <c r="E4" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="F4" s="53" t="s">
+      <c r="F4" s="54" t="s">
         <v>131</v>
       </c>
-      <c r="G4" s="53" t="s">
+      <c r="G4" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="H4" s="52" t="s">
+      <c r="H4" s="53" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="53"/>
-[...4 lines deleted...]
-    <row r="6" spans="2:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E5" s="54"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="54"/>
+    </row>
+    <row r="6" spans="2:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="9">
         <v>3</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="20">
         <v>38643</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F6" s="11">
         <v>133.08000000000001</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>60</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B7" s="9">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="22">
         <v>38937</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="11">
         <v>967</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>292</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" s="9">
         <v>8</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="22">
         <v>40631</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>65</v>
       </c>
       <c r="F8" s="13">
         <v>18566</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="9">
         <v>9</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="22">
         <v>40729</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="13">
         <v>51500</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="2:8" customFormat="1" ht="197.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:8" customFormat="1" ht="197.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="9">
         <v>10</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>86</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>132</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>85</v>
       </c>
       <c r="G10" s="11" t="s">
         <v>293</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="11" spans="2:8" s="8" customFormat="1" ht="138.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:8" s="8" customFormat="1" ht="138.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="9">
         <v>12</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="22">
         <v>41219</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="13">
         <v>3810</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="9">
         <v>15</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="22">
         <v>41450</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="15">
         <v>100</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="19" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="13" spans="2:8" s="8" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:8" s="8" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="9">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="22">
         <v>41478</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F13" s="15">
         <v>18311</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="9">
         <v>17</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="22">
         <v>41544</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>69</v>
       </c>
       <c r="F14" s="15">
         <v>273909</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H14" s="19" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="2:8" s="8" customFormat="1" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:8" s="8" customFormat="1" ht="142.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="9">
         <v>18</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>72</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>73</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>74</v>
       </c>
       <c r="F15" s="16">
         <v>4200</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>294</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="16" spans="2:8" s="8" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:8" s="8" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="9">
         <v>22</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="17">
         <v>424688</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="17" spans="2:8" s="8" customFormat="1" ht="123.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:8" s="8" customFormat="1" ht="123.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="9">
         <v>23</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="22">
         <v>41901</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="F17" s="14">
         <v>5633.44</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>295</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="18" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="9">
         <v>25</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="22">
         <v>42034</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="14">
         <v>22</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>78</v>
       </c>
       <c r="H18" s="19" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="19" spans="2:8" s="8" customFormat="1" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:8" s="8" customFormat="1" ht="117.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="9">
         <v>28</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>79</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>80</v>
       </c>
       <c r="F19" s="18">
         <v>136.73099999999999</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="20" spans="2:8" s="8" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:8" s="8" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="9">
         <v>29</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>81</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="14">
         <v>25057.69</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>284</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="21" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="9">
         <v>32</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="22">
         <v>42538</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="14">
         <v>506.03</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="22" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="9">
         <v>33</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="22">
         <v>42598</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>94</v>
       </c>
       <c r="F22" s="13">
         <v>100</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H22" s="19" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="23" spans="2:8" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:8" ht="148.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B23" s="9">
         <v>34</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="14">
         <v>184.89</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="24" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="9">
         <v>36</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="14">
         <v>1114.6400000000001</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>296</v>
       </c>
       <c r="H24" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="25" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="9">
         <v>38</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="22">
         <v>42969</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="14">
         <v>400</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H25" s="19" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="26" spans="2:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="9">
         <v>41</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="22">
         <v>43081</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="F26" s="14">
         <v>4416.8</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="19" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="27" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="9">
         <v>42</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="22">
         <v>43084</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="F27" s="14">
         <v>39066.199999999997</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>297</v>
       </c>
       <c r="H27" s="19" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="28" spans="2:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="9">
         <v>43</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="22">
         <v>43130</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F28" s="14">
         <v>31046.59</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="29" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B29" s="9">
         <v>44</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>47</v>
       </c>
       <c r="D29" s="22">
         <v>43287</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="F29" s="14">
         <v>300</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="30" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="9">
         <v>45</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="22">
         <v>43329</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F30" s="14">
         <v>1190.7</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>297</v>
       </c>
       <c r="H30" s="19" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="31" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B31" s="9">
         <v>47</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="22">
         <v>43417</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="F31" s="14">
         <v>303.26</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="32" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B32" s="9">
         <v>48</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="22">
         <v>43452</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F32" s="13">
         <v>21005</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H32" s="19" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="33" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="9">
         <v>51</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="22">
         <v>43798</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="F33" s="14">
         <v>1023.8</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="34" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="9">
         <v>53</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>98</v>
       </c>
       <c r="D34" s="22">
         <v>43861</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F34" s="13">
         <v>300</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="35" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B35" s="9">
         <v>54</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>100</v>
       </c>
       <c r="D35" s="22">
         <v>43893</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="F35" s="23">
         <v>642.01</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="36" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B36" s="9">
         <v>56</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>102</v>
       </c>
       <c r="D36" s="22">
         <v>43900</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F36" s="23">
         <v>2361.8000000000002</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="37" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B37" s="9">
         <v>57</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>104</v>
       </c>
       <c r="D37" s="22">
         <v>43907</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="F37" s="23">
         <v>6827.07</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>118</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="38" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B38" s="9">
         <v>58</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="22">
         <v>43917</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="F38" s="23">
         <v>2004.66</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>118</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="39" spans="2:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="9">
         <v>59</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="22">
         <v>44190</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F39" s="13">
         <v>5250</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>298</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="40" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B40" s="9">
         <v>60</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>110</v>
       </c>
       <c r="D40" s="22">
         <v>44211</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F40" s="13">
         <v>8100</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="41" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B41" s="9">
         <v>61</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="22">
         <v>44225</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="F41" s="15">
         <v>739.9</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="42" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B42" s="9">
         <v>62</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="22">
         <v>44232</v>
       </c>
       <c r="E42" s="11" t="s">
         <v>116</v>
       </c>
       <c r="F42" s="18">
         <v>5102.9750000000004</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>118</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="43" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B43" s="9">
         <v>63</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>119</v>
       </c>
       <c r="D43" s="22">
         <v>44288</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="F43" s="13">
         <v>5871</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H43" s="19" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="44" spans="2:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="9">
         <v>64</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="22">
         <v>44288</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="F44" s="15">
         <v>972.1</v>
       </c>
       <c r="G44" s="11" t="s">
         <v>122</v>
       </c>
       <c r="H44" s="19" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="45" spans="2:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="9">
         <v>65</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F45" s="15">
         <v>12176.5</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>299</v>
       </c>
       <c r="H45" s="19" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:8" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="46" spans="2:8" ht="79.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="9">
         <v>69</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>125</v>
       </c>
       <c r="D46" s="22">
         <v>44411</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F46" s="13">
         <v>7467</v>
       </c>
       <c r="G46" s="11" t="s">
         <v>298</v>
       </c>
       <c r="H46" s="19" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="47" spans="2:8" s="8" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:8" s="8" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B47" s="9">
         <v>70</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>127</v>
       </c>
       <c r="D47" s="22">
         <v>44428</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F47" s="15">
         <v>3083.3</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H47" s="19" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="48" spans="2:8" s="8" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:8" s="8" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B48" s="9">
         <v>71</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D48" s="22">
         <v>44470</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="F48" s="24">
         <v>100</v>
       </c>
       <c r="G48" s="11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H48" s="19" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B49" s="9">
         <v>73</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>134</v>
       </c>
       <c r="D49" s="22">
         <v>44509</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>139</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H49" s="19" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="50" spans="2:8" s="8" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:8" s="8" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B50" s="9">
         <v>74</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>135</v>
       </c>
       <c r="D50" s="22">
         <v>44533</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="F50" s="25" t="s">
         <v>138</v>
       </c>
       <c r="G50" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="51" spans="2:8" s="8" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:8" s="8" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B51" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>140</v>
       </c>
       <c r="D51" s="22">
         <v>44593</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>143</v>
       </c>
       <c r="G51" s="11" t="s">
         <v>70</v>
       </c>
       <c r="H51" s="19" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="52" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B52" s="9">
         <v>76</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>144</v>
       </c>
       <c r="D52" s="22">
         <v>44631</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F52" s="26">
         <v>241.91</v>
       </c>
       <c r="G52" s="11" t="s">
-        <v>14</v>
+        <v>145</v>
       </c>
       <c r="H52" s="19" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="53" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B53" s="9">
         <v>78</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D53" s="22">
         <v>44771</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F53" s="26">
         <v>1099.99</v>
       </c>
       <c r="G53" s="11" t="s">
         <v>300</v>
       </c>
       <c r="H53" s="19" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="54" spans="2:8" ht="100.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="54" spans="2:8" ht="100.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B54" s="9">
         <v>79</v>
       </c>
       <c r="C54" s="10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D54" s="22">
         <v>44830</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F54" s="17">
         <v>30384</v>
       </c>
       <c r="G54" s="11" t="s">
         <v>301</v>
       </c>
       <c r="H54" s="19" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="55" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B55" s="9">
         <v>80</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D55" s="22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="F55" s="26">
         <v>116.47</v>
       </c>
       <c r="G55" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H55" s="19" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="56" spans="2:8" ht="138.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="56" spans="2:8" ht="138.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B56" s="9">
         <v>81</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D56" s="22">
         <v>44848</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>341</v>
+      </c>
+      <c r="F56" s="41" t="s">
+        <v>242</v>
       </c>
       <c r="G56" s="11" t="s">
         <v>302</v>
       </c>
       <c r="H56" s="19" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-    <row r="57" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B57" s="9">
         <v>82</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D57" s="22">
         <v>44869</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="F57" s="26">
         <v>2404.08</v>
       </c>
       <c r="G57" s="11" t="s">
         <v>303</v>
       </c>
       <c r="H57" s="19" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="58" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="58" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B58" s="9">
         <v>83</v>
       </c>
       <c r="C58" s="10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D58" s="22">
         <v>44883</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="F58" s="17">
         <v>25223</v>
       </c>
       <c r="G58" s="11" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="H58" s="19" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="59" spans="2:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="59" spans="2:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B59" s="9">
         <v>85</v>
       </c>
       <c r="C59" s="10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D59" s="22">
         <v>44894</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F59" s="26">
         <v>3144.51</v>
       </c>
       <c r="G59" s="11" t="s">
-        <v>16</v>
+        <v>304</v>
       </c>
       <c r="H59" s="19" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="60" spans="2:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="60" spans="2:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B60" s="9">
         <v>86</v>
       </c>
       <c r="C60" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D60" s="22">
         <v>44894</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="F60" s="16">
         <v>3185.6</v>
       </c>
       <c r="G60" s="11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H60" s="19" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="61" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="61" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B61" s="9">
         <v>87</v>
       </c>
       <c r="C61" s="10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D61" s="22">
         <v>44894</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F61" s="26">
         <v>7660.73</v>
       </c>
       <c r="G61" s="11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H61" s="19" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="62" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="62" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B62" s="9">
         <v>88</v>
       </c>
       <c r="C62" s="10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D62" s="22">
         <v>44897</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F62" s="26">
         <v>500</v>
       </c>
       <c r="G62" s="11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H62" s="19" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="63" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="63" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B63" s="27">
         <v>91</v>
       </c>
       <c r="C63" s="19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D63" s="28">
         <v>44967</v>
       </c>
       <c r="E63" s="29" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="F63" s="30">
         <v>15347.6</v>
       </c>
       <c r="G63" s="29" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H63" s="19" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-    <row r="64" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="64" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B64" s="27">
         <v>92</v>
       </c>
       <c r="C64" s="19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D64" s="28">
         <v>44999</v>
       </c>
       <c r="E64" s="29" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="F64" s="33">
         <v>57738.33</v>
       </c>
       <c r="G64" s="29" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="19" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:8" ht="56.4" customHeight="1" x14ac:dyDescent="0.2">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="65" spans="2:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B65" s="27">
         <v>93</v>
       </c>
       <c r="C65" s="19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D65" s="28">
         <v>45016</v>
       </c>
       <c r="E65" s="31" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F65" s="30">
         <v>79.900000000000006</v>
       </c>
       <c r="G65" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="19" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="66" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B66" s="27">
         <v>94</v>
       </c>
       <c r="C66" s="19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D66" s="28">
         <v>45027</v>
       </c>
       <c r="E66" s="31" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="F66" s="33">
         <v>18329.080000000002</v>
       </c>
       <c r="G66" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="19" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="67" spans="2:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B67" s="27">
         <v>95</v>
       </c>
       <c r="C67" s="19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D67" s="28">
         <v>45027</v>
       </c>
       <c r="E67" s="31" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F67" s="34">
         <v>7841</v>
       </c>
       <c r="G67" s="11" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H67" s="19" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="68" spans="2:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B68" s="27">
         <v>96</v>
       </c>
       <c r="C68" s="19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D68" s="28">
         <v>45027</v>
       </c>
       <c r="E68" s="31" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F68" s="34">
         <v>166731</v>
       </c>
       <c r="G68" s="11" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="H68" s="19" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="69" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B69" s="27">
         <v>98</v>
       </c>
       <c r="C69" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D69" s="28">
         <v>45086</v>
       </c>
       <c r="E69" s="31" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F69" s="30">
         <v>5437.2</v>
       </c>
       <c r="G69" s="11" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="H69" s="19" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="70" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B70" s="27">
         <v>99</v>
       </c>
       <c r="C70" s="19" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D70" s="28">
         <v>45097</v>
       </c>
       <c r="E70" s="31" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F70" s="34">
         <v>28850</v>
       </c>
       <c r="G70" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="19" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="71" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B71" s="27">
         <v>100</v>
       </c>
       <c r="C71" s="19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D71" s="28">
         <v>45104</v>
       </c>
       <c r="E71" s="31" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F71" s="30">
         <v>11392.5</v>
       </c>
       <c r="G71" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="19" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="72" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B72" s="27">
         <v>101</v>
       </c>
       <c r="C72" s="19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D72" s="28">
         <v>45139</v>
       </c>
       <c r="E72" s="31" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F72" s="30">
         <v>54870.3</v>
       </c>
       <c r="G72" s="11" t="s">
         <v>296</v>
       </c>
       <c r="H72" s="19" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="73" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B73" s="27">
         <v>102</v>
       </c>
       <c r="C73" s="19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D73" s="28">
         <v>45244</v>
       </c>
       <c r="E73" s="31" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="F73" s="30">
         <v>425.7</v>
       </c>
       <c r="G73" s="11" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H73" s="19" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="A74" s="35"/>
+        <v>191</v>
+      </c>
+    </row>
+    <row r="74" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B74" s="27">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C74" s="19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D74" s="28">
         <v>45254</v>
       </c>
       <c r="E74" s="31" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>194</v>
+      </c>
+      <c r="F74" s="30">
+        <v>210.4</v>
+      </c>
+      <c r="G74" s="29" t="s">
+        <v>4</v>
       </c>
       <c r="H74" s="19" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="75" spans="2:8" ht="48" x14ac:dyDescent="0.15">
       <c r="B75" s="27">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C75" s="19" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="D75" s="28">
-        <v>45254</v>
+        <v>45261</v>
       </c>
       <c r="E75" s="31" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>210.4</v>
+        <v>213</v>
+      </c>
+      <c r="F75" s="34">
+        <v>36088</v>
       </c>
       <c r="G75" s="29" t="s">
-        <v>4</v>
+        <v>209</v>
       </c>
       <c r="H75" s="19" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="76" spans="2:8" ht="48" x14ac:dyDescent="0.15">
       <c r="B76" s="27">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C76" s="19" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D76" s="28">
-        <v>45261</v>
+        <v>45282</v>
       </c>
       <c r="E76" s="31" t="s">
-        <v>214</v>
+        <v>290</v>
       </c>
       <c r="F76" s="34">
-        <v>36088</v>
+        <v>4285</v>
       </c>
       <c r="G76" s="29" t="s">
-        <v>14</v>
+        <v>309</v>
       </c>
       <c r="H76" s="19" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8" ht="48" x14ac:dyDescent="0.2">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="77" spans="2:8" ht="48" x14ac:dyDescent="0.15">
       <c r="B77" s="27">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C77" s="19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D77" s="28">
-        <v>45282</v>
+        <v>45359</v>
       </c>
       <c r="E77" s="31" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>4285</v>
+        <v>384</v>
+      </c>
+      <c r="F77" s="33">
+        <v>8984.89</v>
       </c>
       <c r="G77" s="29" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="H77" s="19" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8" ht="48" x14ac:dyDescent="0.2">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="78" spans="2:8" ht="180" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B78" s="27">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C78" s="19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D78" s="28">
-        <v>45359</v>
+        <v>45370</v>
       </c>
       <c r="E78" s="31" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>8984.89</v>
+        <v>182</v>
+      </c>
+      <c r="F78" s="34">
+        <v>4750</v>
       </c>
       <c r="G78" s="29" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="H78" s="19" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:8" ht="180" customHeight="1" x14ac:dyDescent="0.2">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="79" spans="2:8" ht="181.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B79" s="27">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C79" s="19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D79" s="28">
         <v>45370</v>
       </c>
       <c r="E79" s="31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F79" s="34">
-        <v>4750</v>
+        <v>25101</v>
       </c>
       <c r="G79" s="29" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="H79" s="19" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:8" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="80" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B80" s="27">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C80" s="19" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D80" s="28">
         <v>45370</v>
       </c>
       <c r="E80" s="31" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>25101</v>
+        <v>223</v>
+      </c>
+      <c r="F80" s="30">
+        <v>11540.4</v>
       </c>
       <c r="G80" s="29" t="s">
-        <v>310</v>
+        <v>113</v>
       </c>
       <c r="H80" s="19" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="81" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="81" spans="2:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B81" s="27">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C81" s="19" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D81" s="28">
         <v>45370</v>
       </c>
       <c r="E81" s="31" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>11540.4</v>
+        <v>226</v>
+      </c>
+      <c r="F81" s="33">
+        <v>1801.04</v>
       </c>
       <c r="G81" s="29" t="s">
+        <v>160</v>
+      </c>
+      <c r="H81" s="19" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="82" spans="2:8" ht="66" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B82" s="27">
         <v>113</v>
       </c>
-      <c r="H81" s="19" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="C82" s="19" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D82" s="28">
-        <v>45370</v>
+        <v>45387</v>
       </c>
       <c r="E82" s="31" t="s">
-        <v>227</v>
+        <v>349</v>
       </c>
       <c r="F82" s="33">
-        <v>1801.04</v>
+        <v>12008.03</v>
       </c>
       <c r="G82" s="29" t="s">
-        <v>159</v>
+        <v>313</v>
       </c>
       <c r="H82" s="19" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="83" spans="2:8" ht="66" customHeight="1" x14ac:dyDescent="0.2">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="83" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B83" s="27">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C83" s="19" t="s">
         <v>229</v>
       </c>
       <c r="D83" s="28">
         <v>45387</v>
       </c>
       <c r="E83" s="31" t="s">
-        <v>181</v>
+        <v>350</v>
       </c>
       <c r="F83" s="33">
-        <v>12008.03</v>
+        <v>194.53</v>
       </c>
       <c r="G83" s="29" t="s">
-        <v>311</v>
+        <v>22</v>
       </c>
       <c r="H83" s="19" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="84" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B84" s="27">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C84" s="19" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D84" s="28">
-        <v>45387</v>
+        <v>45429</v>
       </c>
       <c r="E84" s="31" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>194.53</v>
+        <v>351</v>
+      </c>
+      <c r="F84" s="30">
+        <v>83454.600000000006</v>
       </c>
       <c r="G84" s="29" t="s">
-        <v>22</v>
+        <v>234</v>
       </c>
       <c r="H84" s="19" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="85" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="85" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B85" s="27">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C85" s="19" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D85" s="28">
-        <v>45429</v>
+        <v>45478</v>
       </c>
       <c r="E85" s="31" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>83454.600000000006</v>
+        <v>352</v>
+      </c>
+      <c r="F85" s="34">
+        <v>600</v>
       </c>
       <c r="G85" s="29" t="s">
-        <v>235</v>
+        <v>4</v>
       </c>
       <c r="H85" s="19" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="86" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="86" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B86" s="27">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C86" s="19" t="s">
         <v>237</v>
       </c>
       <c r="D86" s="28">
-        <v>45478</v>
+        <v>45524</v>
       </c>
       <c r="E86" s="31" t="s">
-        <v>349</v>
+        <v>238</v>
       </c>
       <c r="F86" s="34">
-        <v>600</v>
+        <v>18840</v>
       </c>
       <c r="G86" s="29" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="H86" s="19" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="87" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B87" s="27">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C87" s="19" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="D87" s="28">
-        <v>45524</v>
+        <v>45611</v>
       </c>
       <c r="E87" s="31" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>18840</v>
+        <v>353</v>
+      </c>
+      <c r="F87" s="33">
+        <v>3290.5</v>
       </c>
       <c r="G87" s="29" t="s">
+        <v>291</v>
+      </c>
+      <c r="H87" s="19" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="88" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B88" s="27">
+        <v>121</v>
+      </c>
+      <c r="C88" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="D88" s="28">
+        <v>45646</v>
+      </c>
+      <c r="E88" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="F88" s="34">
+        <v>100</v>
+      </c>
+      <c r="G88" s="29" t="s">
+        <v>246</v>
+      </c>
+      <c r="H88" s="19" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="89" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B89" s="27">
+        <v>122</v>
+      </c>
+      <c r="C89" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="D89" s="28">
+        <v>45702</v>
+      </c>
+      <c r="E89" s="31" t="s">
+        <v>255</v>
+      </c>
+      <c r="F89" s="33">
+        <v>498.49</v>
+      </c>
+      <c r="G89" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="H87" s="19" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="H89" s="19" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="90" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="90" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B90" s="27">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C90" s="19" t="s">
         <v>251</v>
       </c>
       <c r="D90" s="28">
         <v>45702</v>
       </c>
       <c r="E90" s="31" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>498.49</v>
+        <v>383</v>
+      </c>
+      <c r="F90" s="34">
+        <v>2667</v>
       </c>
       <c r="G90" s="29" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="H90" s="19" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="91" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B91" s="27">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C91" s="19" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D91" s="28">
-        <v>45702</v>
+        <v>45730</v>
       </c>
       <c r="E91" s="31" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>2667</v>
+        <v>354</v>
+      </c>
+      <c r="F91" s="33">
+        <v>122.53</v>
       </c>
       <c r="G91" s="29" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="H91" s="19" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="92" spans="2:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="92" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B92" s="27">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C92" s="19" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D92" s="28">
-        <v>45730</v>
+        <v>45741</v>
       </c>
       <c r="E92" s="31" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="F92" s="33">
-        <v>122.53</v>
+        <v>27716.9</v>
       </c>
       <c r="G92" s="29" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="H92" s="19" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="93" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="93" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B93" s="27">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>260</v>
       </c>
       <c r="D93" s="28">
         <v>45741</v>
       </c>
       <c r="E93" s="31" t="s">
-        <v>352</v>
+        <v>264</v>
       </c>
       <c r="F93" s="33">
-        <v>27716.9</v>
+        <v>1580.52</v>
       </c>
       <c r="G93" s="29" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="H93" s="19" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-    <row r="94" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="94" spans="2:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B94" s="27">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>261</v>
       </c>
       <c r="D94" s="28">
         <v>45741</v>
       </c>
       <c r="E94" s="31" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="F94" s="33">
-        <v>1580.52</v>
+        <v>280.06</v>
       </c>
       <c r="G94" s="29" t="s">
-        <v>22</v>
+        <v>266</v>
       </c>
       <c r="H94" s="19" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="95" spans="2:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="95" spans="2:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B95" s="27">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C95" s="19" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="D95" s="28">
-        <v>45741</v>
+        <v>45797</v>
       </c>
       <c r="E95" s="31" t="s">
+        <v>273</v>
+      </c>
+      <c r="F95" s="33">
+        <v>414.56</v>
+      </c>
+      <c r="G95" s="29" t="s">
+        <v>283</v>
+      </c>
+      <c r="H95" s="19" t="s">
         <v>271</v>
       </c>
-      <c r="F95" s="33">
-[...9 lines deleted...]
-    <row r="96" spans="2:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="96" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B96" s="27">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C96" s="19" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D96" s="28">
-        <v>45797</v>
+        <v>45807</v>
       </c>
       <c r="E96" s="31" t="s">
-        <v>274</v>
+        <v>356</v>
       </c>
       <c r="F96" s="33">
-        <v>414.56</v>
+        <v>6163.53</v>
       </c>
       <c r="G96" s="29" t="s">
-        <v>283</v>
+        <v>314</v>
       </c>
       <c r="H96" s="19" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="97" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="97" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B97" s="27">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C97" s="19" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D97" s="28">
-        <v>45807</v>
+        <v>45853</v>
       </c>
       <c r="E97" s="31" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>6163.53</v>
+        <v>281</v>
+      </c>
+      <c r="F97" s="34">
+        <v>1300</v>
       </c>
       <c r="G97" s="29" t="s">
-        <v>312</v>
+        <v>282</v>
       </c>
       <c r="H97" s="19" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="98" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="98" spans="2:8" ht="192.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B98" s="27">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C98" s="19" t="s">
         <v>277</v>
       </c>
       <c r="D98" s="28">
         <v>45853</v>
       </c>
       <c r="E98" s="31" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>1300</v>
+        <v>278</v>
+      </c>
+      <c r="F98" s="30">
+        <v>3391.4</v>
       </c>
       <c r="G98" s="29" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="H98" s="19" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-    <row r="99" spans="2:8" ht="192.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="99" spans="2:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B99" s="27">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>133</v>
+      </c>
+      <c r="C99" s="27" t="s">
+        <v>287</v>
       </c>
       <c r="D99" s="28">
-        <v>45853</v>
-[...5 lines deleted...]
-        <v>3391.4</v>
+        <v>45874</v>
+      </c>
+      <c r="E99" s="29" t="s">
+        <v>315</v>
+      </c>
+      <c r="F99" s="33">
+        <v>69220.13</v>
       </c>
       <c r="G99" s="29" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="H99" s="19" t="s">
-        <v>280</v>
-[...4 lines deleted...]
-        <v>133</v>
+        <v>288</v>
+      </c>
+    </row>
+    <row r="100" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B100" s="27">
+        <v>134</v>
       </c>
       <c r="C100" s="27" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D100" s="28">
         <v>45874</v>
       </c>
       <c r="E100" s="29" t="s">
-        <v>313</v>
+        <v>381</v>
       </c>
       <c r="F100" s="33">
-        <v>69220.13</v>
+        <v>688.33</v>
       </c>
       <c r="G100" s="29" t="s">
         <v>286</v>
       </c>
       <c r="H100" s="19" t="s">
-        <v>288</v>
-[...4 lines deleted...]
-        <v>134</v>
+        <v>289</v>
+      </c>
+    </row>
+    <row r="101" spans="2:8" ht="72" x14ac:dyDescent="0.15">
+      <c r="B101" s="27">
+        <v>135</v>
       </c>
       <c r="C101" s="27" t="s">
-        <v>285</v>
+        <v>366</v>
       </c>
       <c r="D101" s="28">
-        <v>45874</v>
+        <v>45898</v>
       </c>
       <c r="E101" s="29" t="s">
+        <v>365</v>
+      </c>
+      <c r="F101" s="46" t="s">
+        <v>415</v>
+      </c>
+      <c r="G101" s="29" t="s">
+        <v>416</v>
+      </c>
+      <c r="H101" s="19" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="102" spans="2:8" ht="24" x14ac:dyDescent="0.15">
+      <c r="B102" s="27">
+        <v>136</v>
+      </c>
+      <c r="C102" s="27" t="s">
+        <v>367</v>
+      </c>
+      <c r="D102" s="28">
+        <v>45968</v>
+      </c>
+      <c r="E102" s="29" t="s">
+        <v>374</v>
+      </c>
+      <c r="F102" s="33">
+        <v>96.25</v>
+      </c>
+      <c r="G102" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="H102" s="19" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="103" spans="2:8" ht="48" x14ac:dyDescent="0.15">
+      <c r="B103" s="27">
+        <v>137</v>
+      </c>
+      <c r="C103" s="27" t="s">
         <v>368</v>
       </c>
-      <c r="F101" s="33">
-[...36 lines deleted...]
-      <c r="C103" s="27" t="s">
+      <c r="D103" s="28">
+        <v>46031</v>
+      </c>
+      <c r="E103" s="29" t="s">
+        <v>376</v>
+      </c>
+      <c r="F103" s="34">
+        <v>29240</v>
+      </c>
+      <c r="G103" s="29" t="s">
+        <v>372</v>
+      </c>
+      <c r="H103" s="19" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="104" spans="2:8" s="8" customFormat="1" ht="36" x14ac:dyDescent="0.15">
+      <c r="B104" s="27">
+        <v>138</v>
+      </c>
+      <c r="C104" s="27" t="s">
         <v>369</v>
       </c>
-      <c r="D103" s="28">
-[...2 lines deleted...]
-      <c r="E103" s="29" t="s">
+      <c r="D104" s="28">
+        <v>46052</v>
+      </c>
+      <c r="E104" s="29" t="s">
+        <v>379</v>
+      </c>
+      <c r="F104" s="33">
+        <v>41.45</v>
+      </c>
+      <c r="G104" s="29" t="s">
+        <v>373</v>
+      </c>
+      <c r="H104" s="19" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="105" spans="2:8" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B105" s="27">
+        <v>139</v>
+      </c>
+      <c r="C105" s="27" t="s">
         <v>370</v>
       </c>
-      <c r="F103" s="33">
-[...38 lines deleted...]
-      </c>
       <c r="D105" s="28">
-        <v>46052</v>
+        <v>46059</v>
       </c>
       <c r="E105" s="29" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F105" s="33">
-        <v>41.45</v>
+        <v>214.79</v>
       </c>
       <c r="G105" s="29" t="s">
-        <v>168</v>
+        <v>16</v>
       </c>
       <c r="H105" s="19" t="s">
-        <v>379</v>
-[...4 lines deleted...]
-        <v>139</v>
+        <v>385</v>
+      </c>
+    </row>
+    <row r="106" spans="2:8" ht="43.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B106" s="27">
+        <v>140</v>
       </c>
       <c r="C106" s="27" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D106" s="28">
-        <v>46059</v>
+        <v>46070</v>
       </c>
       <c r="E106" s="29" t="s">
-        <v>368</v>
+        <v>390</v>
       </c>
       <c r="F106" s="33">
-        <v>214.79</v>
+        <v>908.08</v>
       </c>
       <c r="G106" s="29" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="H106" s="19" t="s">
-        <v>384</v>
-[...4 lines deleted...]
-        <v>140</v>
+        <v>389</v>
+      </c>
+    </row>
+    <row r="107" spans="2:8" ht="117" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B107" s="27">
+        <v>141</v>
       </c>
       <c r="C107" s="27" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D107" s="28">
-        <v>46070</v>
+        <v>46080</v>
       </c>
       <c r="E107" s="29" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="F107" s="33">
-        <v>908.08</v>
+        <v>712.73</v>
       </c>
       <c r="G107" s="29" t="s">
-        <v>168</v>
+        <v>393</v>
       </c>
       <c r="H107" s="19" t="s">
-        <v>387</v>
-[...4 lines deleted...]
-        <v>141</v>
+        <v>392</v>
+      </c>
+    </row>
+    <row r="108" spans="2:8" ht="102" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B108" s="27">
+        <v>142</v>
       </c>
       <c r="C108" s="27" t="s">
         <v>388</v>
       </c>
       <c r="D108" s="28">
-        <v>46080</v>
+        <v>46087</v>
       </c>
       <c r="E108" s="29" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="F108" s="33">
-        <v>712.73</v>
+        <v>5442.88</v>
       </c>
       <c r="G108" s="29" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="H108" s="19" t="s">
-        <v>391</v>
-[...4 lines deleted...]
-        <v>142</v>
+        <v>395</v>
+      </c>
+    </row>
+    <row r="109" spans="2:8" ht="36" x14ac:dyDescent="0.15">
+      <c r="B109" s="27">
+        <v>143</v>
       </c>
       <c r="C109" s="27" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="D109" s="28">
-        <v>46087</v>
+        <v>46157</v>
       </c>
       <c r="E109" s="29" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>399</v>
+      </c>
+      <c r="F109" s="32">
+        <v>163.91</v>
+      </c>
+      <c r="G109" s="32" t="s">
+        <v>400</v>
       </c>
       <c r="H109" s="19" t="s">
-        <v>395</v>
+        <v>401</v>
+      </c>
+    </row>
+    <row r="110" spans="2:8" ht="24" x14ac:dyDescent="0.15">
+      <c r="B110" s="27">
+        <v>144</v>
+      </c>
+      <c r="C110" s="27" t="s">
+        <v>402</v>
+      </c>
+      <c r="D110" s="28">
+        <v>46171</v>
+      </c>
+      <c r="E110" s="29" t="s">
+        <v>403</v>
+      </c>
+      <c r="F110" s="32">
+        <v>205.90100000000001</v>
+      </c>
+      <c r="G110" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="H110" s="19" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="111" spans="2:8" ht="24" x14ac:dyDescent="0.15">
+      <c r="B111" s="27">
+        <v>145</v>
+      </c>
+      <c r="C111" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="D111" s="28">
+        <v>46171</v>
+      </c>
+      <c r="E111" s="29" t="s">
+        <v>406</v>
+      </c>
+      <c r="F111" s="32">
+        <v>1843.83</v>
+      </c>
+      <c r="G111" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H111" s="19" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="112" spans="2:8" ht="24" x14ac:dyDescent="0.15">
+      <c r="B112" s="27">
+        <v>146</v>
+      </c>
+      <c r="C112" s="27" t="s">
+        <v>408</v>
+      </c>
+      <c r="D112" s="28">
+        <v>46171</v>
+      </c>
+      <c r="E112" s="29" t="s">
+        <v>409</v>
+      </c>
+      <c r="F112" s="32">
+        <v>100</v>
+      </c>
+      <c r="G112" s="32" t="s">
+        <v>410</v>
+      </c>
+      <c r="H112" s="19" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="113" spans="2:8" ht="24" x14ac:dyDescent="0.15">
+      <c r="B113" s="27">
+        <v>147</v>
+      </c>
+      <c r="C113" s="27" t="s">
+        <v>412</v>
+      </c>
+      <c r="D113" s="28">
+        <v>46171</v>
+      </c>
+      <c r="E113" s="29" t="s">
+        <v>413</v>
+      </c>
+      <c r="F113" s="45">
+        <v>51.6</v>
+      </c>
+      <c r="G113" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H113" s="19" t="s">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>