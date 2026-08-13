--- v2 (2026-06-12)
+++ v3 (2026-08-13)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54C73AD1-8681-4B65-9F86-A6E84EB9A461}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B293FD5C-DEA0-43FE-8E81-9667FC47E54A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="827" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ホームページ用・別表" sheetId="19" r:id="rId1"/>
     <sheet name="ホームページ用・指定一部解除台帳" sheetId="17" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">ホームページ用・指定一部解除台帳!$A$1:$H$113</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ホームページ用・別表!$B$1:$D$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ホームページ用・別表!$B$1:$D$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">ホームページ用・指定一部解除台帳!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ホームページ用・別表!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="417">
   <si>
     <t>番号</t>
   </si>
   <si>
     <t>指定</t>
   </si>
   <si>
     <t>年月日</t>
   </si>
   <si>
     <t>H17-2</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ふっ素及びその化合物</t>
     <rPh sb="2" eb="3">
       <t>ソ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オヨ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カゴウブツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -4111,192 +4111,96 @@
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>イチブ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>アザ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>カワニシ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ニバン</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>バン</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>イチブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>R07年
-[...80 lines deleted...]
-  <si>
     <t>R07形-2</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R07年
 告示332</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07形-3</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R07形-4</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>長生郡長柄町小榎本字榎木戸570番1の一部、570番2の一部、574番の一部、575番の一部、576番の一部、577番の一部、578番1の一部、578番2の一部、579番の一部、582番の一部、583番1の一部、584番1の一部、584番1地先、585番1の一部、585番2の一部、586番1の一部、586番1地先、586番2の一部、587番1の一部及び587番1地先、字百目木806番2の一部、807番2の一部、808番1の一部及び808番2の一部並びに字中道620番地先及び621番地先</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示390</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示389</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>習志野市芝園３丁目５番３の一部及び９番１の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>砒素及びその化合物
 ふっ素及びその化合物</t>
-    <phoneticPr fontId="1"/>
-[...12 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鉛及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物</t>
     <rPh sb="0" eb="1">
       <t>ナマリ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>オヨ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ヒソ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>オヨ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>カゴウブツ</t>
     </rPh>
     <rPh sb="21" eb="22">
@@ -6410,54 +6314,50 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>野田市木間ケ瀬字立山７９１番の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08年
 告示291</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08形-3</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>君津市君津１番の一部</t>
-[...2 lines deleted...]
-  <si>
     <t>R08年
 告示292</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08形-4</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山武郡芝山町大里字稲荷下1421番2の一部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鉛及びその化合物</t>
   </si>
   <si>
@@ -6538,79 +6438,102 @@
       <t xml:space="preserve">砒素及びその化合物
 </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>ふっ素及びその化合物
 鉛及びその化合物</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示451
 R08年
 告示295
 で一部解除</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>更新日：令和8年5月29日</t>
+    <t>R08形-6</t>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>富津市新富３３番８の一部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R08年
+告示328</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コクジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>更新日：令和8年6月16日</t>
     <rPh sb="0" eb="3">
       <t>コウシンビ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ガツ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0.000"/>
     <numFmt numFmtId="178" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="180" formatCode="0.0"/>
+    <numFmt numFmtId="181" formatCode="#,##0.000;[Red]\-#,##0.000"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -6808,51 +6731,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
@@ -6950,76 +6873,79 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
+    <xf numFmtId="181" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7495,320 +7421,320 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64552991-DD69-4A56-A00F-769A2B6AB39E}">
   <sheetPr>
     <tabColor indexed="10"/>
   </sheetPr>
   <dimension ref="B2:D13"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4" style="36" customWidth="1"/>
     <col min="2" max="2" width="5" style="36" customWidth="1"/>
     <col min="3" max="3" width="9.75" style="36" customWidth="1"/>
     <col min="4" max="4" width="118.875" style="36" customWidth="1"/>
     <col min="5" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:4" x14ac:dyDescent="0.15">
       <c r="B2" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="37" t="s">
         <v>199</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>200</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="358.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B5" s="38">
         <v>16</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>202</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="6" spans="2:4" ht="409.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="38">
         <v>92</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>171</v>
       </c>
       <c r="D6" s="39" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="7" spans="2:4" ht="198.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B7" s="38">
         <v>99</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>183</v>
       </c>
       <c r="D7" s="40" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="8" spans="2:4" s="42" customFormat="1" ht="216" x14ac:dyDescent="0.15">
-      <c r="B8" s="47">
+      <c r="B8" s="55">
         <v>100</v>
       </c>
-      <c r="C8" s="47" t="s">
+      <c r="C8" s="55" t="s">
         <v>186</v>
       </c>
       <c r="D8" s="43" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="9" spans="2:4" s="42" customFormat="1" ht="135" x14ac:dyDescent="0.15">
-      <c r="B9" s="48"/>
-      <c r="C9" s="48"/>
+      <c r="B9" s="56"/>
+      <c r="C9" s="56"/>
       <c r="D9" s="44" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="10" spans="2:4" ht="321.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="38">
         <v>101</v>
       </c>
       <c r="C10" s="38" t="s">
         <v>188</v>
       </c>
       <c r="D10" s="40" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="11" spans="2:4" ht="239.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="38">
         <v>105</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>210</v>
       </c>
       <c r="D11" s="40" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="12" spans="2:4" ht="291" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="38">
         <v>125</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>263</v>
       </c>
       <c r="D12" s="40" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="13" spans="2:4" ht="141.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="38">
         <v>137</v>
       </c>
       <c r="C13" s="38" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="D13" s="40" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="6" min="1" max="3" man="1"/>
     <brk id="10" min="1" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor indexed="10"/>
   </sheetPr>
   <dimension ref="B1:H113"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A108" zoomScale="130" zoomScaleNormal="115" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B114" sqref="B114"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A106" zoomScale="130" zoomScaleNormal="115" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B113" sqref="B113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1" style="7" customWidth="1"/>
     <col min="2" max="2" width="5" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.375" style="8" customWidth="1"/>
     <col min="4" max="4" width="9.875" style="8" customWidth="1"/>
     <col min="5" max="5" width="26.75" style="8" customWidth="1"/>
     <col min="6" max="6" width="10" style="8" customWidth="1"/>
     <col min="7" max="7" width="23.75" style="8" customWidth="1"/>
     <col min="8" max="8" width="15.25" style="8" customWidth="1"/>
     <col min="9" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B1" s="49" t="s">
+      <c r="B1" s="48" t="s">
         <v>130</v>
       </c>
-      <c r="C1" s="49"/>
-[...4 lines deleted...]
-      <c r="H1" s="49"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
     </row>
     <row r="2" spans="2:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="50" t="s">
+      <c r="B2" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="51"/>
-[...4 lines deleted...]
-      <c r="H2" s="51"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
     </row>
     <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="G3" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="52"/>
+      <c r="G3" s="51" t="s">
+        <v>416</v>
+      </c>
+      <c r="H3" s="51"/>
     </row>
     <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="53" t="s">
+      <c r="E4" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="F4" s="54" t="s">
+      <c r="F4" s="53" t="s">
         <v>131</v>
       </c>
-      <c r="G4" s="54" t="s">
+      <c r="G4" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="H4" s="53" t="s">
+      <c r="H4" s="52" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="54"/>
-[...2 lines deleted...]
-      <c r="H5" s="54"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="53"/>
     </row>
     <row r="6" spans="2:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="9">
         <v>3</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="20">
         <v>38643</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F6" s="11">
         <v>133.08000000000001</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>60</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B7" s="9">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="22">
         <v>38937</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="11">
         <v>967</v>
       </c>
       <c r="G7" s="11" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" s="9">
         <v>8</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="22">
         <v>40631</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>65</v>
       </c>
       <c r="F8" s="13">
         <v>18566</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H8" s="19" t="s">
@@ -7833,51 +7759,51 @@
       </c>
       <c r="G9" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="2:8" customFormat="1" ht="197.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="9">
         <v>10</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>86</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>132</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>85</v>
       </c>
       <c r="G10" s="11" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="2:8" s="8" customFormat="1" ht="138.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="9">
         <v>12</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="22">
         <v>41219</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="13">
         <v>3810</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="19" t="s">
@@ -7948,97 +7874,97 @@
       </c>
       <c r="G14" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H14" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="2:8" s="8" customFormat="1" ht="142.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="9">
         <v>18</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>72</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>73</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>74</v>
       </c>
       <c r="F15" s="16">
         <v>4200</v>
       </c>
       <c r="G15" s="11" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16" spans="2:8" s="8" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="9">
         <v>22</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="17">
         <v>424688</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="2:8" s="8" customFormat="1" ht="123.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="9">
         <v>23</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="22">
         <v>41901</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="F17" s="14">
         <v>5633.44</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="9">
         <v>25</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="22">
         <v>42034</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="14">
         <v>22</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>78</v>
       </c>
       <c r="H18" s="19" t="s">
@@ -8063,51 +7989,51 @@
       </c>
       <c r="G19" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="2:8" s="8" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="9">
         <v>29</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>81</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="14">
         <v>25057.69</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="21" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="9">
         <v>32</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="22">
         <v>42538</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="14">
         <v>506.03</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="H21" s="19" t="s">
@@ -8155,988 +8081,988 @@
       </c>
       <c r="G23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="9">
         <v>36</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="14">
         <v>1114.6400000000001</v>
       </c>
       <c r="G24" s="11" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="H24" s="19" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="25" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="9">
         <v>38</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="22">
         <v>42969</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="14">
         <v>400</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H25" s="19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="26" spans="2:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="9">
         <v>41</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="22">
         <v>43081</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="F26" s="14">
         <v>4416.8</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="9">
         <v>42</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="22">
         <v>43084</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F27" s="14">
         <v>39066.199999999997</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="H27" s="19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="28" spans="2:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="9">
         <v>43</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="22">
         <v>43130</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="F28" s="14">
         <v>31046.59</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B29" s="9">
         <v>44</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>47</v>
       </c>
       <c r="D29" s="22">
         <v>43287</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F29" s="14">
         <v>300</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="30" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="9">
         <v>45</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="22">
         <v>43329</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F30" s="14">
         <v>1190.7</v>
       </c>
       <c r="G30" s="11" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="H30" s="19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B31" s="9">
         <v>47</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="22">
         <v>43417</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="F31" s="14">
         <v>303.26</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B32" s="9">
         <v>48</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="22">
         <v>43452</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="F32" s="13">
         <v>21005</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H32" s="19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="33" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="9">
         <v>51</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="22">
         <v>43798</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="F33" s="14">
         <v>1023.8</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="9">
         <v>53</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>98</v>
       </c>
       <c r="D34" s="22">
         <v>43861</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="F34" s="13">
         <v>300</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B35" s="9">
         <v>54</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>100</v>
       </c>
       <c r="D35" s="22">
         <v>43893</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="F35" s="23">
         <v>642.01</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="36" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B36" s="9">
         <v>56</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>102</v>
       </c>
       <c r="D36" s="22">
         <v>43900</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="F36" s="23">
         <v>2361.8000000000002</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="37" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B37" s="9">
         <v>57</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>104</v>
       </c>
       <c r="D37" s="22">
         <v>43907</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="F37" s="23">
         <v>6827.07</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>118</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="38" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B38" s="9">
         <v>58</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="22">
         <v>43917</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="F38" s="23">
         <v>2004.66</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>118</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="39" spans="2:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="9">
         <v>59</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="22">
         <v>44190</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="F39" s="13">
         <v>5250</v>
       </c>
       <c r="G39" s="11" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="40" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B40" s="9">
         <v>60</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>110</v>
       </c>
       <c r="D40" s="22">
         <v>44211</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="F40" s="13">
         <v>8100</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="41" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B41" s="9">
         <v>61</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="22">
         <v>44225</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F41" s="15">
         <v>739.9</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="42" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B42" s="9">
         <v>62</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="22">
         <v>44232</v>
       </c>
       <c r="E42" s="11" t="s">
         <v>116</v>
       </c>
       <c r="F42" s="18">
         <v>5102.9750000000004</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>118</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="43" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B43" s="9">
         <v>63</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>119</v>
       </c>
       <c r="D43" s="22">
         <v>44288</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F43" s="13">
         <v>5871</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>96</v>
       </c>
       <c r="H43" s="19" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="2:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="9">
         <v>64</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="22">
         <v>44288</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="F44" s="15">
         <v>972.1</v>
       </c>
       <c r="G44" s="11" t="s">
         <v>122</v>
       </c>
       <c r="H44" s="19" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="45" spans="2:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="9">
         <v>65</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="22" t="s">
         <v>184</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="F45" s="15">
         <v>12176.5</v>
       </c>
       <c r="G45" s="11" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="H45" s="19" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
     </row>
     <row r="46" spans="2:8" ht="79.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="9">
         <v>69</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>125</v>
       </c>
       <c r="D46" s="22">
         <v>44411</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="F46" s="13">
         <v>7467</v>
       </c>
       <c r="G46" s="11" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="H46" s="19" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47" spans="2:8" s="8" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B47" s="9">
         <v>70</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>127</v>
       </c>
       <c r="D47" s="22">
         <v>44428</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="F47" s="15">
         <v>3083.3</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H47" s="19" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="48" spans="2:8" s="8" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B48" s="9">
         <v>71</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D48" s="22">
         <v>44470</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F48" s="24">
         <v>100</v>
       </c>
       <c r="G48" s="11" t="s">
         <v>169</v>
       </c>
       <c r="H48" s="19" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
     </row>
     <row r="49" spans="2:8" s="8" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B49" s="9">
         <v>73</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>134</v>
       </c>
       <c r="D49" s="22">
         <v>44509</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>139</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H49" s="19" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="50" spans="2:8" s="8" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B50" s="9">
         <v>74</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>135</v>
       </c>
       <c r="D50" s="22">
         <v>44533</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="F50" s="25" t="s">
         <v>138</v>
       </c>
       <c r="G50" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="51" spans="2:8" s="8" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B51" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>140</v>
       </c>
       <c r="D51" s="22">
         <v>44593</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>143</v>
       </c>
       <c r="G51" s="11" t="s">
         <v>70</v>
       </c>
       <c r="H51" s="19" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="52" spans="2:8" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B52" s="9">
         <v>76</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>144</v>
       </c>
       <c r="D52" s="22">
         <v>44631</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="F52" s="26">
         <v>241.91</v>
       </c>
       <c r="G52" s="11" t="s">
         <v>145</v>
       </c>
       <c r="H52" s="19" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="53" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B53" s="9">
         <v>78</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>147</v>
       </c>
       <c r="D53" s="22">
         <v>44771</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="F53" s="26">
         <v>1099.99</v>
       </c>
       <c r="G53" s="11" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="H53" s="19" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="54" spans="2:8" ht="100.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B54" s="9">
         <v>79</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>149</v>
       </c>
       <c r="D54" s="22">
         <v>44830</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="F54" s="17">
         <v>30384</v>
       </c>
       <c r="G54" s="11" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="H54" s="19" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B55" s="9">
         <v>80</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>151</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>185</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="F55" s="26">
         <v>116.47</v>
       </c>
       <c r="G55" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H55" s="19" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="56" spans="2:8" ht="138.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B56" s="9">
         <v>81</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="22">
         <v>44848</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="F56" s="41" t="s">
         <v>242</v>
       </c>
       <c r="G56" s="11" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="H56" s="19" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="57" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B57" s="9">
         <v>82</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>153</v>
       </c>
       <c r="D57" s="22">
         <v>44869</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="F57" s="26">
         <v>2404.08</v>
       </c>
       <c r="G57" s="11" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="H57" s="19" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="58" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B58" s="9">
         <v>83</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>155</v>
       </c>
       <c r="D58" s="22">
         <v>44883</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="F58" s="17">
         <v>25223</v>
       </c>
       <c r="G58" s="11" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="H58" s="19" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="59" spans="2:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B59" s="9">
         <v>85</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>157</v>
       </c>
       <c r="D59" s="22">
         <v>44894</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F59" s="26">
         <v>3144.51</v>
       </c>
       <c r="G59" s="11" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="H59" s="19" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="2:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B60" s="9">
         <v>86</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>158</v>
       </c>
       <c r="D60" s="22">
         <v>44894</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="F60" s="16">
         <v>3185.6</v>
       </c>
       <c r="G60" s="11" t="s">
         <v>162</v>
       </c>
       <c r="H60" s="19" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="61" spans="2:8" ht="182.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B61" s="9">
         <v>87</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>159</v>
       </c>
       <c r="D61" s="22">
         <v>44894</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="F61" s="26">
         <v>7660.73</v>
       </c>
       <c r="G61" s="11" t="s">
         <v>164</v>
       </c>
       <c r="H61" s="19" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="62" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B62" s="9">
         <v>88</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>166</v>
       </c>
       <c r="D62" s="22">
         <v>44897</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="F62" s="26">
         <v>500</v>
       </c>
       <c r="G62" s="11" t="s">
         <v>167</v>
       </c>
       <c r="H62" s="19" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="63" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B63" s="27">
         <v>91</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>170</v>
       </c>
       <c r="D63" s="28">
         <v>44967</v>
       </c>
       <c r="E63" s="29" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F63" s="30">
         <v>15347.6</v>
       </c>
       <c r="G63" s="29" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="H63" s="19" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="64" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B64" s="27">
         <v>92</v>
       </c>
       <c r="C64" s="19" t="s">
         <v>171</v>
       </c>
       <c r="D64" s="28">
         <v>44999</v>
       </c>
       <c r="E64" s="29" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="F64" s="33">
         <v>57738.33</v>
       </c>
       <c r="G64" s="29" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="19" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="65" spans="2:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B65" s="27">
         <v>93</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>173</v>
       </c>
       <c r="D65" s="28">
         <v>45016</v>
       </c>
       <c r="E65" s="31" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F65" s="30">
         <v>79.900000000000006</v>
       </c>
       <c r="G65" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="19" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="66" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B66" s="27">
         <v>94</v>
       </c>
       <c r="C66" s="19" t="s">
         <v>175</v>
       </c>
       <c r="D66" s="28">
         <v>45027</v>
       </c>
       <c r="E66" s="31" t="s">
         <v>197</v>
       </c>
       <c r="F66" s="33">
@@ -9144,189 +9070,189 @@
       </c>
       <c r="G66" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="19" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="67" spans="2:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B67" s="27">
         <v>95</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>176</v>
       </c>
       <c r="D67" s="28">
         <v>45027</v>
       </c>
       <c r="E67" s="31" t="s">
         <v>196</v>
       </c>
       <c r="F67" s="34">
         <v>7841</v>
       </c>
       <c r="G67" s="11" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="H67" s="19" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="68" spans="2:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B68" s="27">
         <v>96</v>
       </c>
       <c r="C68" s="19" t="s">
         <v>177</v>
       </c>
       <c r="D68" s="28">
         <v>45027</v>
       </c>
       <c r="E68" s="31" t="s">
         <v>258</v>
       </c>
       <c r="F68" s="34">
         <v>166731</v>
       </c>
       <c r="G68" s="11" t="s">
         <v>252</v>
       </c>
       <c r="H68" s="19" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
     </row>
     <row r="69" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B69" s="27">
         <v>98</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>180</v>
       </c>
       <c r="D69" s="28">
         <v>45086</v>
       </c>
       <c r="E69" s="31" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="30">
         <v>5437.2</v>
       </c>
       <c r="G69" s="11" t="s">
         <v>252</v>
       </c>
       <c r="H69" s="19" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="70" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B70" s="27">
         <v>99</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>183</v>
       </c>
       <c r="D70" s="28">
         <v>45097</v>
       </c>
       <c r="E70" s="31" t="s">
         <v>206</v>
       </c>
       <c r="F70" s="34">
         <v>28850</v>
       </c>
       <c r="G70" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="19" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="71" spans="2:8" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B71" s="27">
         <v>100</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>186</v>
       </c>
       <c r="D71" s="28">
         <v>45104</v>
       </c>
       <c r="E71" s="31" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F71" s="30">
         <v>11392.5</v>
       </c>
       <c r="G71" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="19" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="72" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B72" s="27">
         <v>101</v>
       </c>
       <c r="C72" s="19" t="s">
         <v>188</v>
       </c>
       <c r="D72" s="28">
         <v>45139</v>
       </c>
       <c r="E72" s="31" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="F72" s="30">
         <v>54870.3</v>
       </c>
       <c r="G72" s="11" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="H72" s="19" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="73" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B73" s="27">
         <v>102</v>
       </c>
       <c r="C73" s="19" t="s">
         <v>190</v>
       </c>
       <c r="D73" s="28">
         <v>45244</v>
       </c>
       <c r="E73" s="31" t="s">
         <v>195</v>
       </c>
       <c r="F73" s="30">
         <v>425.7</v>
       </c>
       <c r="G73" s="11" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="H73" s="19" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="74" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B74" s="27">
         <v>104</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>192</v>
       </c>
       <c r="D74" s="28">
         <v>45254</v>
       </c>
       <c r="E74" s="31" t="s">
         <v>194</v>
       </c>
       <c r="F74" s="30">
         <v>210.4</v>
       </c>
       <c r="G74" s="29" t="s">
         <v>4</v>
       </c>
       <c r="H74" s="19" t="s">
@@ -9345,126 +9271,126 @@
       </c>
       <c r="E75" s="31" t="s">
         <v>213</v>
       </c>
       <c r="F75" s="34">
         <v>36088</v>
       </c>
       <c r="G75" s="29" t="s">
         <v>209</v>
       </c>
       <c r="H75" s="19" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="76" spans="2:8" ht="48" x14ac:dyDescent="0.15">
       <c r="B76" s="27">
         <v>106</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D76" s="28">
         <v>45282</v>
       </c>
       <c r="E76" s="31" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="F76" s="34">
         <v>4285</v>
       </c>
       <c r="G76" s="29" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="H76" s="19" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="77" spans="2:8" ht="48" x14ac:dyDescent="0.15">
       <c r="B77" s="27">
         <v>107</v>
       </c>
       <c r="C77" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D77" s="28">
         <v>45359</v>
       </c>
       <c r="E77" s="31" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="F77" s="33">
         <v>8984.89</v>
       </c>
       <c r="G77" s="29" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="H77" s="19" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="78" spans="2:8" ht="180" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B78" s="27">
         <v>109</v>
       </c>
       <c r="C78" s="19" t="s">
         <v>218</v>
       </c>
       <c r="D78" s="28">
         <v>45370</v>
       </c>
       <c r="E78" s="31" t="s">
         <v>182</v>
       </c>
       <c r="F78" s="34">
         <v>4750</v>
       </c>
       <c r="G78" s="29" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="H78" s="19" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="79" spans="2:8" ht="181.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B79" s="27">
         <v>110</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>220</v>
       </c>
       <c r="D79" s="28">
         <v>45370</v>
       </c>
       <c r="E79" s="31" t="s">
         <v>182</v>
       </c>
       <c r="F79" s="34">
         <v>25101</v>
       </c>
       <c r="G79" s="29" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="H79" s="19" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="80" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B80" s="27">
         <v>111</v>
       </c>
       <c r="C80" s="19" t="s">
         <v>222</v>
       </c>
       <c r="D80" s="28">
         <v>45370</v>
       </c>
       <c r="E80" s="31" t="s">
         <v>223</v>
       </c>
       <c r="F80" s="30">
         <v>11540.4</v>
       </c>
       <c r="G80" s="29" t="s">
         <v>113</v>
       </c>
       <c r="H80" s="19" t="s">
@@ -9483,172 +9409,172 @@
       </c>
       <c r="E81" s="31" t="s">
         <v>226</v>
       </c>
       <c r="F81" s="33">
         <v>1801.04</v>
       </c>
       <c r="G81" s="29" t="s">
         <v>160</v>
       </c>
       <c r="H81" s="19" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="82" spans="2:8" ht="66" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B82" s="27">
         <v>113</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>228</v>
       </c>
       <c r="D82" s="28">
         <v>45387</v>
       </c>
       <c r="E82" s="31" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="F82" s="33">
         <v>12008.03</v>
       </c>
       <c r="G82" s="29" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="H82" s="19" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="83" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B83" s="27">
         <v>114</v>
       </c>
       <c r="C83" s="19" t="s">
         <v>229</v>
       </c>
       <c r="D83" s="28">
         <v>45387</v>
       </c>
       <c r="E83" s="31" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F83" s="33">
         <v>194.53</v>
       </c>
       <c r="G83" s="29" t="s">
         <v>22</v>
       </c>
       <c r="H83" s="19" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="84" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B84" s="27">
         <v>115</v>
       </c>
       <c r="C84" s="19" t="s">
         <v>232</v>
       </c>
       <c r="D84" s="28">
         <v>45429</v>
       </c>
       <c r="E84" s="31" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="F84" s="30">
         <v>83454.600000000006</v>
       </c>
       <c r="G84" s="29" t="s">
         <v>234</v>
       </c>
       <c r="H84" s="19" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="85" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B85" s="27">
         <v>116</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>236</v>
       </c>
       <c r="D85" s="28">
         <v>45478</v>
       </c>
       <c r="E85" s="31" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="F85" s="34">
         <v>600</v>
       </c>
       <c r="G85" s="29" t="s">
         <v>4</v>
       </c>
       <c r="H85" s="19" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="86" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B86" s="27">
         <v>117</v>
       </c>
       <c r="C86" s="19" t="s">
         <v>237</v>
       </c>
       <c r="D86" s="28">
         <v>45524</v>
       </c>
       <c r="E86" s="31" t="s">
         <v>238</v>
       </c>
       <c r="F86" s="34">
         <v>18840</v>
       </c>
       <c r="G86" s="29" t="s">
         <v>14</v>
       </c>
       <c r="H86" s="19" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="87" spans="2:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B87" s="27">
         <v>120</v>
       </c>
       <c r="C87" s="19" t="s">
         <v>243</v>
       </c>
       <c r="D87" s="28">
         <v>45611</v>
       </c>
       <c r="E87" s="31" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="F87" s="33">
         <v>3290.5</v>
       </c>
       <c r="G87" s="29" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="H87" s="19" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="88" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B88" s="27">
         <v>121</v>
       </c>
       <c r="C88" s="19" t="s">
         <v>247</v>
       </c>
       <c r="D88" s="28">
         <v>45646</v>
       </c>
       <c r="E88" s="31" t="s">
         <v>248</v>
       </c>
       <c r="F88" s="34">
         <v>100</v>
       </c>
       <c r="G88" s="29" t="s">
         <v>246</v>
       </c>
       <c r="H88" s="19" t="s">
@@ -9667,97 +9593,97 @@
       </c>
       <c r="E89" s="31" t="s">
         <v>255</v>
       </c>
       <c r="F89" s="33">
         <v>498.49</v>
       </c>
       <c r="G89" s="29" t="s">
         <v>14</v>
       </c>
       <c r="H89" s="19" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="90" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B90" s="27">
         <v>123</v>
       </c>
       <c r="C90" s="19" t="s">
         <v>251</v>
       </c>
       <c r="D90" s="28">
         <v>45702</v>
       </c>
       <c r="E90" s="31" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="F90" s="34">
         <v>2667</v>
       </c>
       <c r="G90" s="29" t="s">
         <v>252</v>
       </c>
       <c r="H90" s="19" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="91" spans="2:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B91" s="27">
         <v>124</v>
       </c>
       <c r="C91" s="19" t="s">
         <v>256</v>
       </c>
       <c r="D91" s="28">
         <v>45730</v>
       </c>
       <c r="E91" s="31" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="F91" s="33">
         <v>122.53</v>
       </c>
       <c r="G91" s="29" t="s">
         <v>246</v>
       </c>
       <c r="H91" s="19" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="92" spans="2:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B92" s="27">
         <v>125</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>259</v>
       </c>
       <c r="D92" s="28">
         <v>45741</v>
       </c>
       <c r="E92" s="31" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="F92" s="33">
         <v>27716.9</v>
       </c>
       <c r="G92" s="29" t="s">
         <v>246</v>
       </c>
       <c r="H92" s="19" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="93" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B93" s="27">
         <v>126</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>260</v>
       </c>
       <c r="D93" s="28">
         <v>45741</v>
       </c>
       <c r="E93" s="31" t="s">
         <v>264</v>
       </c>
       <c r="F93" s="33">
@@ -9771,485 +9697,485 @@
       </c>
     </row>
     <row r="94" spans="2:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B94" s="27">
         <v>127</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>261</v>
       </c>
       <c r="D94" s="28">
         <v>45741</v>
       </c>
       <c r="E94" s="31" t="s">
         <v>270</v>
       </c>
       <c r="F94" s="33">
         <v>280.06</v>
       </c>
       <c r="G94" s="29" t="s">
         <v>266</v>
       </c>
       <c r="H94" s="19" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="95" spans="2:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B95" s="27">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C95" s="19" t="s">
+        <v>271</v>
+      </c>
+      <c r="D95" s="28">
+        <v>45807</v>
+      </c>
+      <c r="E95" s="31" t="s">
+        <v>352</v>
+      </c>
+      <c r="F95" s="33">
+        <v>6163.53</v>
+      </c>
+      <c r="G95" s="29" t="s">
+        <v>310</v>
+      </c>
+      <c r="H95" s="19" t="s">
         <v>272</v>
       </c>
-      <c r="D95" s="28">
-[...2 lines deleted...]
-      <c r="E95" s="31" t="s">
+    </row>
+    <row r="96" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B96" s="27">
+        <v>131</v>
+      </c>
+      <c r="C96" s="19" t="s">
         <v>273</v>
       </c>
-      <c r="F95" s="33">
-[...13 lines deleted...]
-      <c r="C96" s="19" t="s">
+      <c r="D96" s="28">
+        <v>45853</v>
+      </c>
+      <c r="E96" s="31" t="s">
+        <v>278</v>
+      </c>
+      <c r="F96" s="34">
+        <v>1300</v>
+      </c>
+      <c r="G96" s="29" t="s">
+        <v>279</v>
+      </c>
+      <c r="H96" s="19" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="97" spans="2:8" ht="192.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B97" s="27">
+        <v>132</v>
+      </c>
+      <c r="C97" s="19" t="s">
         <v>274</v>
-      </c>
-[...21 lines deleted...]
-        <v>276</v>
       </c>
       <c r="D97" s="28">
         <v>45853</v>
       </c>
       <c r="E97" s="31" t="s">
+        <v>275</v>
+      </c>
+      <c r="F97" s="30">
+        <v>3391.4</v>
+      </c>
+      <c r="G97" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="H97" s="19" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="98" spans="2:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B98" s="27">
+        <v>133</v>
+      </c>
+      <c r="C98" s="27" t="s">
+        <v>283</v>
+      </c>
+      <c r="D98" s="28">
+        <v>45874</v>
+      </c>
+      <c r="E98" s="29" t="s">
+        <v>311</v>
+      </c>
+      <c r="F98" s="33">
+        <v>69220.13</v>
+      </c>
+      <c r="G98" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="H98" s="19" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="99" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B99" s="27">
+        <v>134</v>
+      </c>
+      <c r="C99" s="27" t="s">
         <v>281</v>
-      </c>
-[...38 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D99" s="28">
         <v>45874</v>
       </c>
       <c r="E99" s="29" t="s">
-        <v>315</v>
+        <v>377</v>
       </c>
       <c r="F99" s="33">
-        <v>69220.13</v>
+        <v>688.33</v>
       </c>
       <c r="G99" s="29" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="H99" s="19" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="100" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="100" spans="2:8" ht="72" x14ac:dyDescent="0.15">
       <c r="B100" s="27">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C100" s="27" t="s">
-        <v>285</v>
+        <v>362</v>
       </c>
       <c r="D100" s="28">
-        <v>45874</v>
+        <v>45898</v>
       </c>
       <c r="E100" s="29" t="s">
+        <v>361</v>
+      </c>
+      <c r="F100" s="46" t="s">
+        <v>410</v>
+      </c>
+      <c r="G100" s="29" t="s">
+        <v>411</v>
+      </c>
+      <c r="H100" s="19" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="101" spans="2:8" ht="24" x14ac:dyDescent="0.15">
+      <c r="B101" s="27">
+        <v>136</v>
+      </c>
+      <c r="C101" s="27" t="s">
+        <v>363</v>
+      </c>
+      <c r="D101" s="28">
+        <v>45968</v>
+      </c>
+      <c r="E101" s="29" t="s">
+        <v>370</v>
+      </c>
+      <c r="F101" s="33">
+        <v>96.25</v>
+      </c>
+      <c r="G101" s="29" t="s">
+        <v>367</v>
+      </c>
+      <c r="H101" s="19" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="102" spans="2:8" ht="48" x14ac:dyDescent="0.15">
+      <c r="B102" s="27">
+        <v>137</v>
+      </c>
+      <c r="C102" s="27" t="s">
+        <v>364</v>
+      </c>
+      <c r="D102" s="28">
+        <v>46031</v>
+      </c>
+      <c r="E102" s="29" t="s">
+        <v>372</v>
+      </c>
+      <c r="F102" s="34">
+        <v>29240</v>
+      </c>
+      <c r="G102" s="29" t="s">
+        <v>368</v>
+      </c>
+      <c r="H102" s="19" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="103" spans="2:8" s="8" customFormat="1" ht="36" x14ac:dyDescent="0.15">
+      <c r="B103" s="27">
+        <v>138</v>
+      </c>
+      <c r="C103" s="27" t="s">
+        <v>365</v>
+      </c>
+      <c r="D103" s="28">
+        <v>46052</v>
+      </c>
+      <c r="E103" s="29" t="s">
+        <v>375</v>
+      </c>
+      <c r="F103" s="33">
+        <v>41.45</v>
+      </c>
+      <c r="G103" s="29" t="s">
+        <v>369</v>
+      </c>
+      <c r="H103" s="19" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="104" spans="2:8" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B104" s="27">
+        <v>139</v>
+      </c>
+      <c r="C104" s="27" t="s">
+        <v>366</v>
+      </c>
+      <c r="D104" s="28">
+        <v>46059</v>
+      </c>
+      <c r="E104" s="29" t="s">
+        <v>377</v>
+      </c>
+      <c r="F104" s="33">
+        <v>214.79</v>
+      </c>
+      <c r="G104" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="H104" s="19" t="s">
         <v>381</v>
       </c>
-      <c r="F100" s="33">
-[...101 lines deleted...]
-    <row r="105" spans="2:8" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="105" spans="2:8" ht="43.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B105" s="27">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C105" s="27" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="D105" s="28">
-        <v>46059</v>
+        <v>46070</v>
       </c>
       <c r="E105" s="29" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="F105" s="33">
-        <v>214.79</v>
+        <v>908.08</v>
       </c>
       <c r="G105" s="29" t="s">
-        <v>16</v>
+        <v>387</v>
       </c>
       <c r="H105" s="19" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="106" spans="2:8" ht="43.15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="106" spans="2:8" ht="117" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B106" s="27">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C106" s="27" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D106" s="28">
-        <v>46070</v>
+        <v>46080</v>
       </c>
       <c r="E106" s="29" t="s">
+        <v>392</v>
+      </c>
+      <c r="F106" s="33">
+        <v>712.73</v>
+      </c>
+      <c r="G106" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="H106" s="19" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="107" spans="2:8" ht="102" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B107" s="27">
+        <v>142</v>
+      </c>
+      <c r="C107" s="27" t="s">
+        <v>384</v>
+      </c>
+      <c r="D107" s="28">
+        <v>46087</v>
+      </c>
+      <c r="E107" s="29" t="s">
+        <v>393</v>
+      </c>
+      <c r="F107" s="33">
+        <v>5442.88</v>
+      </c>
+      <c r="G107" s="29" t="s">
         <v>390</v>
       </c>
-      <c r="F106" s="33">
-[...2 lines deleted...]
-      <c r="G106" s="29" t="s">
+      <c r="H107" s="19" t="s">
         <v>391</v>
       </c>
-      <c r="H106" s="19" t="s">
-[...13 lines deleted...]
-      <c r="E107" s="29" t="s">
+    </row>
+    <row r="108" spans="2:8" ht="36" x14ac:dyDescent="0.15">
+      <c r="B108" s="27">
+        <v>143</v>
+      </c>
+      <c r="C108" s="27" t="s">
+        <v>394</v>
+      </c>
+      <c r="D108" s="28">
+        <v>46157</v>
+      </c>
+      <c r="E108" s="29" t="s">
+        <v>395</v>
+      </c>
+      <c r="F108" s="32">
+        <v>163.91</v>
+      </c>
+      <c r="G108" s="32" t="s">
         <v>396</v>
       </c>
-      <c r="F107" s="33">
-[...19 lines deleted...]
-      <c r="E108" s="29" t="s">
+      <c r="H108" s="19" t="s">
         <v>397</v>
       </c>
-      <c r="F108" s="33">
-[...9 lines deleted...]
-    <row r="109" spans="2:8" ht="36" x14ac:dyDescent="0.15">
+    </row>
+    <row r="109" spans="2:8" ht="24" x14ac:dyDescent="0.15">
       <c r="B109" s="27">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C109" s="27" t="s">
         <v>398</v>
       </c>
       <c r="D109" s="28">
-        <v>46157</v>
+        <v>46171</v>
       </c>
       <c r="E109" s="29" t="s">
         <v>399</v>
       </c>
       <c r="F109" s="32">
-        <v>163.91</v>
-[...1 lines deleted...]
-      <c r="G109" s="32" t="s">
+        <v>205.90100000000001</v>
+      </c>
+      <c r="G109" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="H109" s="19" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="110" spans="2:8" ht="24" x14ac:dyDescent="0.15">
       <c r="B110" s="27">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C110" s="27" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D110" s="28">
         <v>46171</v>
       </c>
       <c r="E110" s="29" t="s">
-        <v>403</v>
+        <v>377</v>
       </c>
       <c r="F110" s="32">
-        <v>205.90100000000001</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>1843.83</v>
+      </c>
+      <c r="G110" s="32" t="s">
+        <v>16</v>
       </c>
       <c r="H110" s="19" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="111" spans="2:8" ht="24" x14ac:dyDescent="0.15">
       <c r="B111" s="27">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C111" s="27" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D111" s="28">
         <v>46171</v>
       </c>
       <c r="E111" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="F111" s="32">
+        <v>100</v>
+      </c>
+      <c r="G111" s="32" t="s">
+        <v>405</v>
+      </c>
+      <c r="H111" s="19" t="s">
         <v>406</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="112" spans="2:8" ht="24" x14ac:dyDescent="0.15">
       <c r="B112" s="27">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C112" s="27" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D112" s="28">
         <v>46171</v>
       </c>
       <c r="E112" s="29" t="s">
+        <v>408</v>
+      </c>
+      <c r="F112" s="45">
+        <v>51.6</v>
+      </c>
+      <c r="G112" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H112" s="19" t="s">
         <v>409</v>
       </c>
-      <c r="F112" s="32">
-[...9 lines deleted...]
-    <row r="113" spans="2:8" ht="24" x14ac:dyDescent="0.15">
+    </row>
+    <row r="113" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B113" s="27">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C113" s="27" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D113" s="28">
-        <v>46171</v>
+        <v>46189</v>
       </c>
       <c r="E113" s="29" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>414</v>
+      </c>
+      <c r="F113" s="47">
+        <v>10206.974</v>
+      </c>
+      <c r="G113" s="29" t="s">
+        <v>160</v>
       </c>
       <c r="H113" s="19" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>