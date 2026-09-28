--- v3 (2026-08-13)
+++ v4 (2026-09-28)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B293FD5C-DEA0-43FE-8E81-9667FC47E54A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F4BE92F-7E81-45DD-A098-CBA03CEA5AD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="827" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ホームページ用・別表" sheetId="19" r:id="rId1"/>
     <sheet name="ホームページ用・指定一部解除台帳" sheetId="17" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">ホームページ用・指定一部解除台帳!$A$1:$H$113</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">ホームページ用・指定一部解除台帳!$A$1:$H$112</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ホームページ用・別表!$B$1:$D$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">ホームページ用・指定一部解除台帳!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ホームページ用・別表!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="413">
   <si>
     <t>番号</t>
   </si>
   <si>
     <t>指定</t>
   </si>
   <si>
     <t>年月日</t>
   </si>
   <si>
     <t>H17-2</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ふっ素及びその化合物</t>
     <rPh sb="2" eb="3">
       <t>ソ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オヨ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カゴウブツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -6187,84 +6187,61 @@
       <t>キミツシ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>キミツ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>バン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>イチブ</t>
     </rPh>
     <rPh sb="25" eb="32">
       <t>ウメタテチカンリクイキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08年
 告示60</t>
     <rPh sb="5" eb="7">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>R07形-12</t>
+    <t>R07形-13</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>R07形-13</t>
+    <t>R07形-14</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...21 lines deleted...]
-    <t>鉛及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08年
 告示81</t>
     <rPh sb="5" eb="7">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>セレン及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>セレン及びその化合物
 砒素及びその化合物
 ふっ素及びその化合物
 ほう素及びその化合物</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08年
@@ -6445,66 +6422,66 @@
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>ふっ素及びその化合物
 鉛及びその化合物</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R07年
 告示451
 R08年
 告示295
 で一部解除</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R08形-6</t>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>富津市新富３３番８の一部</t>
-[...2 lines deleted...]
-  <si>
     <t>R08年
 告示328</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コクジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>更新日：令和8年6月16日</t>
+    <t>富津市新富３３番８の一部（埋立地特例区域）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>更新日：令和8年8月25日</t>
     <rPh sb="0" eb="3">
       <t>コウシンビ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ガツ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0.000"/>
@@ -7421,53 +7398,51 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64552991-DD69-4A56-A00F-769A2B6AB39E}">
   <sheetPr>
     <tabColor indexed="10"/>
   </sheetPr>
   <dimension ref="B2:D13"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4" style="36" customWidth="1"/>
     <col min="2" max="2" width="5" style="36" customWidth="1"/>
     <col min="3" max="3" width="9.75" style="36" customWidth="1"/>
     <col min="4" max="4" width="118.875" style="36" customWidth="1"/>
     <col min="5" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:4" x14ac:dyDescent="0.15">
       <c r="B2" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="37" t="s">
         <v>199</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>200</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>201</v>
       </c>
@@ -7565,94 +7540,92 @@
       </c>
       <c r="D13" s="40" t="s">
         <v>374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="6" min="1" max="3" man="1"/>
     <brk id="10" min="1" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor indexed="10"/>
   </sheetPr>
-  <dimension ref="B1:H113"/>
+  <dimension ref="B1:H112"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A106" zoomScale="130" zoomScaleNormal="115" zoomScaleSheetLayoutView="130" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="115" zoomScaleSheetLayoutView="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1" style="7" customWidth="1"/>
     <col min="2" max="2" width="5" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.375" style="8" customWidth="1"/>
     <col min="4" max="4" width="9.875" style="8" customWidth="1"/>
     <col min="5" max="5" width="26.75" style="8" customWidth="1"/>
     <col min="6" max="6" width="10" style="8" customWidth="1"/>
     <col min="7" max="7" width="23.75" style="8" customWidth="1"/>
     <col min="8" max="8" width="15.25" style="8" customWidth="1"/>
     <col min="9" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="48" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
     </row>
     <row r="2" spans="2:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="49" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
     </row>
     <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="G3" s="51" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="H3" s="51"/>
     </row>
     <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>56</v>
       </c>
       <c r="F4" s="53" t="s">
         <v>131</v>
       </c>
       <c r="G4" s="53" t="s">
         <v>58</v>
       </c>
       <c r="H4" s="52" t="s">
         <v>57</v>
       </c>
@@ -9826,57 +9799,57 @@
       </c>
       <c r="F99" s="33">
         <v>688.33</v>
       </c>
       <c r="G99" s="29" t="s">
         <v>282</v>
       </c>
       <c r="H99" s="19" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="100" spans="2:8" ht="72" x14ac:dyDescent="0.15">
       <c r="B100" s="27">
         <v>135</v>
       </c>
       <c r="C100" s="27" t="s">
         <v>362</v>
       </c>
       <c r="D100" s="28">
         <v>45898</v>
       </c>
       <c r="E100" s="29" t="s">
         <v>361</v>
       </c>
       <c r="F100" s="46" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="G100" s="29" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="H100" s="19" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="101" spans="2:8" ht="24" x14ac:dyDescent="0.15">
       <c r="B101" s="27">
         <v>136</v>
       </c>
       <c r="C101" s="27" t="s">
         <v>363</v>
       </c>
       <c r="D101" s="28">
         <v>45968</v>
       </c>
       <c r="E101" s="29" t="s">
         <v>370</v>
       </c>
       <c r="F101" s="33">
         <v>96.25</v>
       </c>
       <c r="G101" s="29" t="s">
         <v>367</v>
       </c>
       <c r="H101" s="19" t="s">
         <v>371</v>
       </c>
     </row>
@@ -9927,255 +9900,232 @@
       </c>
     </row>
     <row r="104" spans="2:8" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B104" s="27">
         <v>139</v>
       </c>
       <c r="C104" s="27" t="s">
         <v>366</v>
       </c>
       <c r="D104" s="28">
         <v>46059</v>
       </c>
       <c r="E104" s="29" t="s">
         <v>377</v>
       </c>
       <c r="F104" s="33">
         <v>214.79</v>
       </c>
       <c r="G104" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H104" s="19" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="105" spans="2:8" ht="43.15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="105" spans="2:8" ht="117" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B105" s="27">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C105" s="27" t="s">
         <v>382</v>
       </c>
       <c r="D105" s="28">
-        <v>46070</v>
+        <v>46080</v>
       </c>
       <c r="E105" s="29" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="F105" s="33">
-        <v>908.08</v>
+        <v>712.73</v>
       </c>
       <c r="G105" s="29" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="H105" s="19" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="106" spans="2:8" ht="117" customHeight="1" x14ac:dyDescent="0.15">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="106" spans="2:8" ht="102" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B106" s="27">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C106" s="27" t="s">
         <v>383</v>
       </c>
       <c r="D106" s="28">
-        <v>46080</v>
+        <v>46087</v>
       </c>
       <c r="E106" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="F106" s="33">
+        <v>5442.88</v>
+      </c>
+      <c r="G106" s="29" t="s">
+        <v>386</v>
+      </c>
+      <c r="H106" s="19" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="107" spans="2:8" ht="36" x14ac:dyDescent="0.15">
+      <c r="B107" s="27">
+        <v>143</v>
+      </c>
+      <c r="C107" s="27" t="s">
+        <v>390</v>
+      </c>
+      <c r="D107" s="28">
+        <v>46157</v>
+      </c>
+      <c r="E107" s="29" t="s">
+        <v>391</v>
+      </c>
+      <c r="F107" s="32">
+        <v>163.91</v>
+      </c>
+      <c r="G107" s="32" t="s">
         <v>392</v>
       </c>
-      <c r="F106" s="33">
-[...19 lines deleted...]
-      <c r="E107" s="29" t="s">
+      <c r="H107" s="19" t="s">
         <v>393</v>
       </c>
-      <c r="F107" s="33">
-[...9 lines deleted...]
-    <row r="108" spans="2:8" ht="36" x14ac:dyDescent="0.15">
+    </row>
+    <row r="108" spans="2:8" ht="24" x14ac:dyDescent="0.15">
       <c r="B108" s="27">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C108" s="27" t="s">
         <v>394</v>
       </c>
       <c r="D108" s="28">
-        <v>46157</v>
+        <v>46171</v>
       </c>
       <c r="E108" s="29" t="s">
         <v>395</v>
       </c>
       <c r="F108" s="32">
-        <v>163.91</v>
-[...1 lines deleted...]
-      <c r="G108" s="32" t="s">
+        <v>205.90100000000001</v>
+      </c>
+      <c r="G108" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="H108" s="19" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="109" spans="2:8" ht="24" x14ac:dyDescent="0.15">
       <c r="B109" s="27">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C109" s="27" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D109" s="28">
         <v>46171</v>
       </c>
       <c r="E109" s="29" t="s">
-        <v>399</v>
+        <v>377</v>
       </c>
       <c r="F109" s="32">
-        <v>205.90100000000001</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>1843.83</v>
+      </c>
+      <c r="G109" s="32" t="s">
+        <v>16</v>
       </c>
       <c r="H109" s="19" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="110" spans="2:8" ht="24" x14ac:dyDescent="0.15">
       <c r="B110" s="27">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C110" s="27" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D110" s="28">
         <v>46171</v>
       </c>
       <c r="E110" s="29" t="s">
-        <v>377</v>
+        <v>400</v>
       </c>
       <c r="F110" s="32">
-        <v>1843.83</v>
+        <v>100</v>
       </c>
       <c r="G110" s="32" t="s">
-        <v>16</v>
+        <v>401</v>
       </c>
       <c r="H110" s="19" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="111" spans="2:8" ht="24" x14ac:dyDescent="0.15">
       <c r="B111" s="27">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C111" s="27" t="s">
         <v>403</v>
       </c>
       <c r="D111" s="28">
         <v>46171</v>
       </c>
       <c r="E111" s="29" t="s">
         <v>404</v>
       </c>
-      <c r="F111" s="32">
-        <v>100</v>
+      <c r="F111" s="45">
+        <v>51.6</v>
       </c>
       <c r="G111" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H111" s="19" t="s">
         <v>405</v>
       </c>
-      <c r="H111" s="19" t="s">
-[...3 lines deleted...]
-    <row r="112" spans="2:8" ht="24" x14ac:dyDescent="0.15">
+    </row>
+    <row r="112" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B112" s="27">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C112" s="27" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D112" s="28">
-        <v>46171</v>
+        <v>46189</v>
       </c>
       <c r="E112" s="29" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>411</v>
+      </c>
+      <c r="F112" s="47">
+        <v>10206.974</v>
+      </c>
+      <c r="G112" s="29" t="s">
+        <v>160</v>
       </c>
       <c r="H112" s="19" t="s">
-        <v>409</v>
-[...22 lines deleted...]
-        <v>415</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>