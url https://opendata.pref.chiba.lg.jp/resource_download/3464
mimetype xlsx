--- v0 (2026-03-08)
+++ v1 (2026-09-05)
@@ -1,761 +1,757 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FEA958C4-4D8E-45E5-B7AD-BC1D34892B4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB42952C-0CDC-4F9C-B736-11C8EEDCC68B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$3:$D$24</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$35</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="92">
   <si>
     <t>営業所名称</t>
     <rPh sb="0" eb="3">
       <t>エイギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>営　　業　　所　　所　　在　　地</t>
     <rPh sb="0" eb="1">
       <t>エイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ジョ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トコロ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ザイ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>チ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>習志野市</t>
   </si>
   <si>
     <t>秋津２－６－３－１０２</t>
   </si>
   <si>
     <t>東習志野３－１５－１１</t>
   </si>
   <si>
-    <t>㈲スキルド・ワーカー</t>
-[...31 lines deleted...]
-  <si>
     <t>管轄保健所</t>
     <rPh sb="0" eb="2">
       <t>カンカツ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>建築物空気環境測定業</t>
     <rPh sb="0" eb="3">
       <t>ケンチクブツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>クウキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ソクテイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>松戸市</t>
-[...33 lines deleted...]
-      <t>ツ</t>
+    <t>令和8年6月末現在</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
-      <t>シ</t>
-[...79 lines deleted...]
-      <t>アオイ</t>
+      <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>ショウジ</t>
-[...61 lines deleted...]
-    <t>有限会社　ティ・エヌケミスト</t>
+      <t>ガツマツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>有限会社　環境技研</t>
     <rPh sb="0" eb="4">
       <t>ユウゲンガイシャ</t>
-    </rPh>
-[...127 lines deleted...]
-      <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>株式会社日立産機
 グリーンテック</t>
     <rPh sb="0" eb="2">
       <t>カブシキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヒタチ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>キ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>習志野保健所</t>
     <rPh sb="0" eb="6">
       <t>ナラシノホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>㈱飯塚</t>
+    <rPh sb="1" eb="3">
+      <t>イイヅカ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>松戸市</t>
+    <rPh sb="0" eb="3">
+      <t>マツドシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東松戸４丁目１６番地の２</t>
+  </si>
+  <si>
+    <t>㈲スキルド・ワーカー</t>
+  </si>
+  <si>
+    <t>三矢小台三丁目９番地の１４</t>
+  </si>
+  <si>
     <t>松戸保健所</t>
     <rPh sb="0" eb="5">
       <t>マツドホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>㈲地球環境</t>
+  </si>
+  <si>
+    <t>八街市</t>
+    <rPh sb="0" eb="3">
+      <t>ヤチマタシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>八街ろ１１１－５９５</t>
+  </si>
+  <si>
     <t>印旛保健所</t>
-    <rPh sb="0" eb="5">
-[...2 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="0" eb="2">
+      <t>インバ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>成田市</t>
+    <rPh sb="0" eb="3">
+      <t>ナリタシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>古込字込前118中央冷暖房所B棟</t>
+    <rPh sb="0" eb="3">
+      <t>ナリタシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社NAAファシリティーズ機械部　
+施設管理第一課</t>
+    <rPh sb="0" eb="4">
+      <t>カブシキガイシャ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>キカイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ブ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（株）クリーンアンドグリーン</t>
+    <rPh sb="1" eb="2">
+      <t>カブ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>香取市</t>
+    <rPh sb="0" eb="1">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>トリ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>小見川９８８－１</t>
+    <rPh sb="0" eb="3">
+      <t>オミガワ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>クボキ水工（株）</t>
+    <rPh sb="3" eb="5">
+      <t>スイコウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カブ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>牧野２０１３</t>
+    <rPh sb="0" eb="2">
+      <t>マキノ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>香取保健所</t>
     <rPh sb="0" eb="5">
       <t>カトリホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>有限会社山幸メンテナンス</t>
+  </si>
+  <si>
+    <t>茂原市</t>
+    <rPh sb="0" eb="3">
+      <t>モバラシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>下永吉７６１</t>
+  </si>
+  <si>
     <t>長生保健所</t>
     <rPh sb="0" eb="2">
       <t>チョウセイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>館山商事㈱</t>
     <rPh sb="0" eb="2">
       <t>タテヤマ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウジ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>館山市</t>
     <rPh sb="0" eb="3">
       <t>タテヤマシ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>正木５２８</t>
     <rPh sb="0" eb="2">
       <t>マサキ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>房総実業㈱</t>
     <rPh sb="0" eb="4">
       <t>ボウソウジツギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>南条２８７－５</t>
   </si>
   <si>
     <t>安房保健所</t>
     <rPh sb="0" eb="5">
       <t>アワホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>株式会社ユーベック</t>
+  </si>
+  <si>
+    <t>木更津市</t>
+    <rPh sb="0" eb="1">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>サラ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>久津間６１３</t>
+    <rPh sb="0" eb="1">
+      <t>ク</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社君津清掃設備工業</t>
+    <rPh sb="4" eb="6">
+      <t>キミツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>セイソウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>コウギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>袖ケ浦市</t>
+    <rPh sb="0" eb="3">
+      <t>ソデガウラ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>横田３９５４</t>
+    <rPh sb="0" eb="2">
+      <t>ヨコタ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社上総環境調査センター</t>
+    <rPh sb="4" eb="6">
+      <t>カズサ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カンキョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>チョウサ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>潮見４－１６－２</t>
+    <rPh sb="0" eb="2">
+      <t>シオミ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社葵商事</t>
+    <rPh sb="4" eb="5">
+      <t>アオイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショウジ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>畑沢２－３６－１１</t>
+    <rPh sb="0" eb="1">
+      <t>ハタケ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>サワ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>トスコム有限会社</t>
+  </si>
+  <si>
+    <t>君津市</t>
+    <rPh sb="0" eb="3">
+      <t>キミツシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>中野５－２－１０</t>
+    <rPh sb="0" eb="2">
+      <t>ナカノ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>君津保健所</t>
     <rPh sb="0" eb="5">
       <t>キミツホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>三鬼産業㈱</t>
+  </si>
+  <si>
+    <t>市原市</t>
+  </si>
+  <si>
+    <t>姉崎７７５－１</t>
+  </si>
+  <si>
+    <t>㈱市原産合</t>
+  </si>
+  <si>
+    <t>惣社１－１２－２８</t>
+  </si>
+  <si>
+    <t>㈱三井Ｅ＆Sテクニカルリサーチソリューションセンター東部事業所</t>
+    <rPh sb="26" eb="28">
+      <t>トウブ</t>
+    </rPh>
+    <rPh sb="28" eb="31">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>八幡海岸通１</t>
+    <rPh sb="0" eb="2">
+      <t>ヤワタ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイガン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>市原保健所</t>
     <rPh sb="0" eb="5">
       <t>イチハラホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>株式会社アサヒサニター　源町事業所</t>
+  </si>
+  <si>
+    <t>音空株式会社</t>
+  </si>
+  <si>
+    <t>株式会社マルトミ</t>
+  </si>
+  <si>
     <t>日本ﾒｯｸｽ株式会社 北関東支店 千葉営業所</t>
+  </si>
+  <si>
+    <t>株式会社シー・アイ・シー　千葉支社</t>
+  </si>
+  <si>
+    <t>フタバホーベル株式会社</t>
   </si>
   <si>
     <t>千葉市</t>
     <rPh sb="0" eb="3">
       <t>チバシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>若葉区源町１０６番地２</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>中央区新田町３２番１５号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>若葉区源町１０６番地２</t>
+    <t>美浜区幸町２丁目１９番２７号
+幸町ビル</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>美浜区中瀬１丁目３番地
+幕張テクノガーデンＤ棟４Ｆ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>美浜区幕張西３丁目１－９幕張ビル</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>緑区大野台２丁目２番１６</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>緑区大野台２丁目３番６号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>緑区平山町１９１３番地２１</t>
-    <phoneticPr fontId="1"/>
-[...10 lines deleted...]
-    <t>美浜区幕張西３丁目１－９幕張ビル</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>千葉市保健所</t>
     <rPh sb="0" eb="6">
       <t>チバシホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>株式会社　協栄ビル管理</t>
+  </si>
+  <si>
+    <t>船橋市</t>
+  </si>
+  <si>
+    <t>日の出２丁目４番９号　</t>
+  </si>
+  <si>
+    <t>古作１－１－１　中山競馬場内</t>
+  </si>
+  <si>
+    <t>ＪＲＡファシリティーズ株式会社　
+中山事業所</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>船橋市保健所</t>
     <rPh sb="0" eb="3">
       <t>フナバシシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東京公害防止株式会社</t>
   </si>
   <si>
+    <t>有限会社ティ・エヌケミスト</t>
+  </si>
+  <si>
     <t>柏市</t>
     <rPh sb="0" eb="2">
       <t>カシワシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>高田１１１４番地５</t>
-[...1 lines deleted...]
-  <si>
     <t>豊四季５０８番地の５３　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>高田１１１４番地５　</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>柏市保健所</t>
     <rPh sb="0" eb="5">
       <t>カシワシホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>㈱三井Ｅ＆Sテクニカルリサーチソリューションセンター東部事業所</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>中外テクノス株式会社　
+関東環境技術センター</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>東京ﾊﾟﾜｰﾃｸﾉﾛｼﾞｰ株式会社 
+環境事業部 C&amp;Mｿﾘｭｰｼｮﾝｾﾝﾀｰ</t>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...5 lines deleted...]
-      <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color indexed="10"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="游ゴシック"/>
-      <family val="3"/>
+      <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -822,124 +818,121 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_Sheet1_1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1191,542 +1184,528 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="D31" sqref="D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="14.8984375" style="2" customWidth="1"/>
     <col min="2" max="2" width="41.19921875" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.09765625" style="2" customWidth="1"/>
     <col min="4" max="4" width="36.19921875" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A1" s="14" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="14"/>
+      <c r="A1" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.45">
       <c r="D2" s="3" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A3" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="15" t="s">
+      <c r="A3" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="18"/>
+      <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A4" s="21"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="20"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="19"/>
+    </row>
+    <row r="5" spans="1:4" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="4" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="4" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="4" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="4" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="7" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="7" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="4" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="4" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="7" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="4" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="4" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A16" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D16" s="11" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A17" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D17" s="11" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="D18" s="11" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A19" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D19" s="11" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A20" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="B20" s="11" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D20" s="11" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A21" s="4" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A22" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...44 lines deleted...]
-      <c r="C25" s="4" t="s">
+    </row>
+    <row r="31" spans="1:4" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="B31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="4" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A33" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A34" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" s="5" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A35" s="4" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      <c r="B36" s="5" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:D5 B7:D12 B14:D15 B22:D24 B33:D34 B5:B6" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>