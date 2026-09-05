--- v0 (2026-03-08)
+++ v1 (2026-09-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A14F2394-6BBC-4F82-AA9C-ECCE9D54FA3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF835642-B944-4210-A2C1-C9D1C8CA76D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>営業所名称</t>
     <rPh sb="0" eb="3">
       <t>エイギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
@@ -112,128 +112,125 @@
     <rPh sb="0" eb="3">
       <t>ソデガウラ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>久保田３４６８－２</t>
     <rPh sb="0" eb="3">
       <t>クボタ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>株式会社京葉管理工業　千葉営業所</t>
   </si>
   <si>
     <t>船橋市</t>
   </si>
   <si>
     <t>日の出２－２０－２７　</t>
   </si>
   <si>
-    <t>令和7年6月末現在</t>
-[...14 lines deleted...]
-  <si>
     <t>株式会社成田空港美整社</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ナリタ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クウコウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ビ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>セイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>成田市</t>
     <rPh sb="0" eb="3">
       <t>ナリタシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>取香５２９番地６３</t>
     <rPh sb="0" eb="2">
       <t>トッコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>印旛保健所</t>
     <rPh sb="0" eb="5">
       <t>インバホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>君津保健所</t>
-    <rPh sb="0" eb="2">
-[...3 lines deleted...]
-      <t>ホケンジョ</t>
+    <rPh sb="0" eb="5">
+      <t>キミツホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>船橋市保健所</t>
     <rPh sb="0" eb="3">
       <t>フナバシシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>令和8年6月末現在</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ガツマツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -711,124 +708,124 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="C3" sqref="C3:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="14.8984375" style="2" customWidth="1"/>
     <col min="2" max="2" width="41.19921875" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.09765625" style="2" customWidth="1"/>
     <col min="4" max="4" width="36.19921875" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A1" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.45">
       <c r="D2" s="3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="16"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A4" s="14"/>
       <c r="B4" s="14"/>
       <c r="C4" s="17"/>
       <c r="D4" s="18"/>
     </row>
     <row r="5" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="D5" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.45">
       <c r="E16" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:D7 B5:D5" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>