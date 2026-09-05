--- v0 (2026-03-08)
+++ v1 (2026-09-05)
@@ -1,353 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49FD04B6-36A9-49F1-8FE0-EB6C1B087210}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD534B5C-D30D-46B6-A5CF-7FA0D53287EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$24</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="64">
   <si>
     <t>営業所名称</t>
     <rPh sb="0" eb="3">
       <t>エイギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>営　　業　　所　　所　　在　　地</t>
     <rPh sb="0" eb="1">
       <t>エイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ジョ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トコロ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ザイ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>チ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>習志野市</t>
   </si>
   <si>
     <t>東習志野３－１５－１１</t>
   </si>
   <si>
-    <t>㈱エージーサービス</t>
-[...13 lines deleted...]
-  <si>
     <t>管轄保健所</t>
     <rPh sb="0" eb="2">
       <t>カンカツ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>印旛保健所</t>
-[...8 lines deleted...]
-  <si>
     <t>建築物飲料水水質検査業</t>
     <rPh sb="0" eb="3">
       <t>ケンチクブツ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>インリョウスイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>スイシツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ケンサ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>一般財団法人　千葉県環境財団</t>
-[...101 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>茜浜１－１２－３</t>
   </si>
   <si>
     <t>イカリ消毒株式会社　LC環境検査センター</t>
     <rPh sb="5" eb="7">
       <t>カブシキ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カイシャ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t>茜浜１－１２－３</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>株式会社日立産機
 グリーンテック</t>
     <rPh sb="0" eb="2">
       <t>カブシキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヒタチ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>キ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>習志野保健所</t>
+    <rPh sb="0" eb="3">
+      <t>ナラシノ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>㈱エージーサービス</t>
   </si>
   <si>
     <t>松戸市</t>
     <rPh sb="0" eb="3">
       <t>マツドシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>根木内３４５</t>
   </si>
   <si>
     <t>アエスト環境㈱</t>
     <rPh sb="4" eb="6">
       <t>カンキョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>紙敷一丁目３０番地の２</t>
   </si>
   <si>
     <t>㈱飯塚　</t>
     <rPh sb="1" eb="3">
       <t>イイヅカ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>東松戸四丁目１６番地の２</t>
+  </si>
+  <si>
+    <t>松戸保健所</t>
+    <rPh sb="0" eb="5">
+      <t>マツドホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（株）永山環境科学研究所
 白井研究所</t>
     <rPh sb="13" eb="15">
       <t>シロイ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ケンキュウジョ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>白井市</t>
     <rPh sb="0" eb="3">
       <t>シロイシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>河原子字天神後２７３－２・７</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>印旛保健所</t>
+    <rPh sb="0" eb="5">
+      <t>インバホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>東洋テクノ（株）</t>
     <rPh sb="0" eb="2">
       <t>トウヨウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カブ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>山武市</t>
     <rPh sb="0" eb="1">
       <t>サン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ブ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>松尾町田越３２８番１</t>
     <rPh sb="0" eb="3">
@@ -373,181 +281,271 @@
       <t>チバ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シテン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>東金市</t>
     <rPh sb="0" eb="3">
       <t>トウガネシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>家徳２３８－３</t>
     <rPh sb="0" eb="1">
       <t>イエ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>トク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>山武保健所</t>
+    <rPh sb="0" eb="5">
+      <t>サンムホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社ユーベック</t>
+  </si>
+  <si>
     <t>木更津市</t>
     <rPh sb="0" eb="1">
       <t>キ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サラ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ツ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>久津間６１３</t>
     <rPh sb="0" eb="1">
       <t>ク</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>マ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>株式会社上総環境調査センター</t>
     <rPh sb="4" eb="6">
       <t>カズサ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>チョウサ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>潮見４－１６－２</t>
     <rPh sb="0" eb="2">
       <t>シオミ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>君津保健所</t>
+    <rPh sb="0" eb="5">
+      <t>キミツホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>㈱東京化学分析センター</t>
+  </si>
+  <si>
+    <t>市原市</t>
+  </si>
+  <si>
+    <t>玉前西２－１－５２</t>
+  </si>
+  <si>
+    <t>市原保健所</t>
+    <rPh sb="0" eb="5">
+      <t>イチハラホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>有限会社　環境科学サービス</t>
+  </si>
+  <si>
+    <t>株式会社環境コントロールセンター</t>
+  </si>
+  <si>
+    <t>一般財団法人　千葉県環境財団</t>
+  </si>
+  <si>
+    <t>一般財団法人千葉県薬剤師会検査センター</t>
+  </si>
+  <si>
     <t>千葉市</t>
     <rPh sb="0" eb="3">
       <t>チバシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区宮崎１丁目２２番１０号</t>
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区中央港１丁目１１番１号</t>
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区中央港１丁目１２番１１号</t>
-    <phoneticPr fontId="1"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>緑区大野台２丁目２番１６</t>
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>緑区大野台２丁目３番６号</t>
-    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>若葉区若松町５４５番地１８
+足立倉庫付事務所１０１号室</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>東京ﾊﾟﾜｰﾃｸﾉﾛｼﾞｰ株式会社 
+環境事業部 C&amp;Mｿﾘｭｰｼｮﾝｾﾝﾀｰ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中外テクノス株式会社　
+関東環境技術センター</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>千葉市保健所</t>
+    <rPh sb="0" eb="6">
+      <t>チバシホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>公益社団法人　船橋市清美公社</t>
   </si>
   <si>
     <t>船橋市</t>
   </si>
   <si>
     <t>潮見町１６番７　</t>
+  </si>
+  <si>
+    <t>船橋市保健所</t>
+    <rPh sb="0" eb="3">
+      <t>フナバシシ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ケー・エス環境研究所株式会社</t>
+  </si>
+  <si>
+    <t>有限会社ティ・エヌケミスト</t>
   </si>
   <si>
     <t>柏市</t>
     <rPh sb="0" eb="2">
       <t>カシワシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>豊四季５０８番地の５３　</t>
-[...2 lines deleted...]
-    <t>篠籠田１４５５－２５</t>
+    <t>篠籠田１４５５－２５　</t>
   </si>
   <si>
     <t>高田１１１４番地５　</t>
+  </si>
+  <si>
+    <t>柏市保健所</t>
+    <rPh sb="0" eb="5">
+      <t>カシワシホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>令和8年6月末現在</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ガツマツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...5 lines deleted...]
-      <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -672,143 +670,151 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_Sheet1_1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1056,406 +1062,392 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="89" zoomScaleNormal="100" zoomScaleSheetLayoutView="89" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="C3" sqref="C3:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="15" style="8" customWidth="1"/>
     <col min="2" max="2" width="41.19921875" style="9" customWidth="1"/>
     <col min="3" max="3" width="9.09765625" style="8" customWidth="1"/>
     <col min="4" max="4" width="36.19921875" style="9" customWidth="1"/>
     <col min="5" max="16384" width="9" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A1" s="27" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
     </row>
     <row r="2" spans="1:4" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.5">
       <c r="D2" s="10" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A3" s="19" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="22"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A4" s="20"/>
       <c r="B4" s="26"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24"/>
     </row>
     <row r="5" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="11" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="12" customFormat="1" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="11" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="11" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C7" s="11" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="11" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="11" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="12" customFormat="1" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="13" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="13" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="13" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D13" s="14" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="13" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D14" s="14" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="13" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A16" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C16" s="11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A17" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="C17" s="11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="C18" s="11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" s="12" customFormat="1" ht="43.2" customHeight="1" x14ac:dyDescent="0.45">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A19" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B19" s="16" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C19" s="11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" s="12" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.45">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A20" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="C20" s="11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" s="12" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.45">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A21" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A22" s="13" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>61</v>
+        <v>56</v>
+      </c>
+      <c r="B22" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:4" s="18" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A23" s="11" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="B23" s="17" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:4" s="18" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A24" s="11" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="B24" s="17" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D24" s="17" t="s">
-        <v>64</v>
-[...13 lines deleted...]
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="IU11:IU12 SQ11:SQ12 ACM11:ACM12 AMI11:AMI12 AWE11:AWE12 BGA11:BGA12 BPW11:BPW12 BZS11:BZS12 CJO11:CJO12 CTK11:CTK12 DDG11:DDG12 DNC11:DNC12 DWY11:DWY12 EGU11:EGU12 EQQ11:EQQ12 FAM11:FAM12 FKI11:FKI12 FUE11:FUE12 GEA11:GEA12 GNW11:GNW12 GXS11:GXS12 HHO11:HHO12 HRK11:HRK12 IBG11:IBG12 ILC11:ILC12 IUY11:IUY12 JEU11:JEU12 JOQ11:JOQ12 JYM11:JYM12 KII11:KII12 KSE11:KSE12 LCA11:LCA12 LLW11:LLW12 LVS11:LVS12 MFO11:MFO12 MPK11:MPK12 MZG11:MZG12 NJC11:NJC12 NSY11:NSY12 OCU11:OCU12 OMQ11:OMQ12 OWM11:OWM12 PGI11:PGI12 PQE11:PQE12 QAA11:QAA12 QJW11:QJW12 QTS11:QTS12 RDO11:RDO12 RNK11:RNK12 RXG11:RXG12 SHC11:SHC12 SQY11:SQY12 TAU11:TAU12 TKQ11:TKQ12 TUM11:TUM12 UEI11:UEI12 UOE11:UOE12 UYA11:UYA12 VHW11:VHW12 VRS11:VRS12 WBO11:WBO12 WLK11:WLK12 WVG11:WVG12" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"　,清,空,ダ,水,貯,排,ね,般,総"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="IS11:IS12 SO11:SO12 ACK11:ACK12 AMG11:AMG12 AWC11:AWC12 BFY11:BFY12 BPU11:BPU12 BZQ11:BZQ12 CJM11:CJM12 CTI11:CTI12 DDE11:DDE12 DNA11:DNA12 DWW11:DWW12 EGS11:EGS12 EQO11:EQO12 FAK11:FAK12 FKG11:FKG12 FUC11:FUC12 GDY11:GDY12 GNU11:GNU12 GXQ11:GXQ12 HHM11:HHM12 HRI11:HRI12 IBE11:IBE12 ILA11:ILA12 IUW11:IUW12 JES11:JES12 JOO11:JOO12 JYK11:JYK12 KIG11:KIG12 KSC11:KSC12 LBY11:LBY12 LLU11:LLU12 LVQ11:LVQ12 MFM11:MFM12 MPI11:MPI12 MZE11:MZE12 NJA11:NJA12 NSW11:NSW12 OCS11:OCS12 OMO11:OMO12 OWK11:OWK12 PGG11:PGG12 PQC11:PQC12 PZY11:PZY12 QJU11:QJU12 QTQ11:QTQ12 RDM11:RDM12 RNI11:RNI12 RXE11:RXE12 SHA11:SHA12 SQW11:SQW12 TAS11:TAS12 TKO11:TKO12 TUK11:TUK12 UEG11:UEG12 UOC11:UOC12 UXY11:UXY12 VHU11:VHU12 VRQ11:VRQ12 WBM11:WBM12 WLI11:WLI12 WVE11:WVE12" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"　,衛,習保,船保,市保,松戸保,柏保,野保,佐倉保,香保,海保,山保,茂保,勝保,房保,木保,市原保"</formula1>
     </dataValidation>
-    <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B5:D12 IM11:IQ12 SI11:SM12 ACE11:ACI12 AMA11:AME12 AVW11:AWA12 BFS11:BFW12 BPO11:BPS12 BZK11:BZO12 CJG11:CJK12 CTC11:CTG12 DCY11:DDC12 DMU11:DMY12 DWQ11:DWU12 EGM11:EGQ12 EQI11:EQM12 FAE11:FAI12 FKA11:FKE12 FTW11:FUA12 GDS11:GDW12 GNO11:GNS12 GXK11:GXO12 HHG11:HHK12 HRC11:HRG12 IAY11:IBC12 IKU11:IKY12 IUQ11:IUU12 JEM11:JEQ12 JOI11:JOM12 JYE11:JYI12 KIA11:KIE12 KRW11:KSA12 LBS11:LBW12 LLO11:LLS12 LVK11:LVO12 MFG11:MFK12 MPC11:MPG12 MYY11:MZC12 NIU11:NIY12 NSQ11:NSU12 OCM11:OCQ12 OMI11:OMM12 OWE11:OWI12 PGA11:PGE12 PPW11:PQA12 PZS11:PZW12 QJO11:QJS12 QTK11:QTO12 RDG11:RDK12 RNC11:RNG12 RWY11:RXC12 SGU11:SGY12 SQQ11:SQU12 TAM11:TAQ12 TKI11:TKM12 TUE11:TUI12 UEA11:UEE12 UNW11:UOA12 UXS11:UXW12 VHO11:VHS12 VRK11:VRO12 WBG11:WBK12 WLC11:WLG12 WUY11:WVC12 B22:D22 B15:D15" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
+    <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B5:D12 IM11:IQ12 SI11:SM12 ACE11:ACI12 AMA11:AME12 AVW11:AWA12 BFS11:BFW12 BPO11:BPS12 BZK11:BZO12 CJG11:CJK12 CTC11:CTG12 DCY11:DDC12 DMU11:DMY12 DWQ11:DWU12 EGM11:EGQ12 EQI11:EQM12 FAE11:FAI12 FKA11:FKE12 FTW11:FUA12 GDS11:GDW12 GNO11:GNS12 GXK11:GXO12 HHG11:HHK12 HRC11:HRG12 IAY11:IBC12 IKU11:IKY12 IUQ11:IUU12 JEM11:JEQ12 JOI11:JOM12 JYE11:JYI12 KIA11:KIE12 KRW11:KSA12 LBS11:LBW12 LLO11:LLS12 LVK11:LVO12 MFG11:MFK12 MPC11:MPG12 MYY11:MZC12 NIU11:NIY12 NSQ11:NSU12 OCM11:OCQ12 OMI11:OMM12 OWE11:OWI12 PGA11:PGE12 PPW11:PQA12 PZS11:PZW12 QJO11:QJS12 QTK11:QTO12 RDG11:RDK12 RNC11:RNG12 RWY11:RXC12 SGU11:SGY12 SQQ11:SQU12 TAM11:TAQ12 TKI11:TKM12 TUE11:TUI12 UEA11:UEE12 UNW11:UOA12 UXS11:UXW12 VHO11:VHS12 VRK11:VRO12 WBG11:WBK12 WLC11:WLG12 WUY11:WVC12 B15:D15 B22:D22" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>