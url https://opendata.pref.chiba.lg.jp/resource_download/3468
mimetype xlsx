--- v0 (2026-03-08)
+++ v1 (2026-09-05)
@@ -1,753 +1,743 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{901864BB-13DB-4C11-BB10-C2C42BAB693D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D0964F5-0F6F-4E59-B1A6-F5009F601B0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$51</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$50</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="121">
   <si>
     <t>営業所名称</t>
     <rPh sb="0" eb="3">
       <t>エイギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>営　　業　　所　　所　　在　　地</t>
     <rPh sb="0" eb="1">
       <t>エイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ジョ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トコロ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ザイ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>チ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>八千代市</t>
   </si>
   <si>
     <t>高津８３２－１－６－６－１０２</t>
   </si>
   <si>
     <t>桑橋９３９－８</t>
   </si>
   <si>
     <t>株式会社トラストワーク</t>
   </si>
   <si>
+    <t>管轄保健所</t>
+    <rPh sb="0" eb="2">
+      <t>カンカツ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>建築物排水管清掃業</t>
+    <rPh sb="0" eb="3">
+      <t>ケンチクブツ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ハイスイカン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>セイソウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ギョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社ウォシュマン</t>
+  </si>
+  <si>
+    <t>東洋ユニオン株式会社千葉営業所</t>
+  </si>
+  <si>
+    <t>令和8年6月末現在</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ガツマツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>有限会社　設備工業</t>
+    <rPh sb="0" eb="4">
+      <t>ユウゲンガイシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>習志野市</t>
+    <rPh sb="0" eb="4">
+      <t>ナラシノシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>東習志野８－２８－１０</t>
+    <rPh sb="0" eb="1">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="1" eb="4">
+      <t>ナラシノ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鎌ケ谷市</t>
+    <rPh sb="0" eb="4">
+      <t>カマガヤシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鎌ケ谷９－１４－３８</t>
+    <rPh sb="0" eb="3">
+      <t>カマガヤ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>習志野保健所</t>
+    <rPh sb="0" eb="3">
+      <t>ナラシノ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社　建総</t>
+  </si>
+  <si>
+    <t>市川市</t>
+  </si>
+  <si>
+    <t>原木三丁目１８番９号　</t>
+  </si>
+  <si>
+    <t>株式会社すいぱと</t>
+  </si>
+  <si>
+    <t>河原１８番７号　</t>
+  </si>
+  <si>
+    <t>株式会社クリーンエースカンパニー</t>
+  </si>
+  <si>
+    <t>株式会社日本住宅管理サービス</t>
+  </si>
+  <si>
+    <t>本北方二丁目５番１４号　</t>
+  </si>
+  <si>
+    <t>株式会社アメニティ・ビルメンテナンス</t>
+  </si>
+  <si>
+    <t>妙典６－１０－３－１０３　</t>
+  </si>
+  <si>
+    <t>株式会社京葉エンジニアリング　市川支店</t>
+  </si>
+  <si>
+    <t>ＯＢＭ株式会社</t>
+  </si>
+  <si>
+    <t>新井２丁目2番4号　</t>
+  </si>
+  <si>
+    <t>Ｄ．ａ．ｉファシリティ株式会社</t>
+  </si>
+  <si>
+    <t>有限会社　江戸川美建</t>
+  </si>
+  <si>
+    <t>末広１－１７－１０　</t>
+  </si>
+  <si>
+    <t>塩焼２丁目２番６５号　
+櫻井ビル１０１</t>
+    <rPh sb="0" eb="2">
+      <t>シオヤキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>チョウメ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>サクライ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>南大野３－２－１５　
+メゾンＫ＆Ｓ１０２</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>南行徳１丁目１９番７号　
+ＴＡＫＵＭＩ　ＢＬＤ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>市川保健所</t>
+    <rPh sb="0" eb="5">
+      <t>イチカワホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>住宅環境サービス㈱</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウタク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンキョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>松戸市</t>
     <rPh sb="0" eb="3">
       <t>マツドシ</t>
-    </rPh>
-[...49 lines deleted...]
-      <t>カンキョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>稔台７丁目３番地の１５</t>
   </si>
   <si>
     <t>㈱ダイシンクリア
 流山支店</t>
     <rPh sb="9" eb="11">
       <t>ナガレヤマ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>シテン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>流山市</t>
     <rPh sb="0" eb="3">
       <t>ナガレヤマシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>平和台５－６５－８</t>
   </si>
   <si>
     <t>㈱ＴＥＣ</t>
   </si>
   <si>
+    <t>松戸市</t>
+    <rPh sb="0" eb="3">
+      <t>マツドシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>紙敷５９９番地</t>
   </si>
   <si>
     <t>日本サービス㈱</t>
     <rPh sb="0" eb="2">
       <t>ニホン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>主水新田４７６番地１０</t>
   </si>
   <si>
     <t>㈱Ｍ’ｓ．Ｋクリーンサービス</t>
   </si>
   <si>
     <t>紙敷１４１５</t>
   </si>
   <si>
-    <t>(有)よしのクリーンサービス</t>
-[...237 lines deleted...]
-  <si>
     <t>㈱Lho</t>
   </si>
   <si>
     <t>加３－１４－１</t>
   </si>
   <si>
     <t>松戸保健所</t>
     <rPh sb="0" eb="5">
       <t>マツドホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>株式会社　野田水道センター</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ノダ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>スイドウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>野田市</t>
     <rPh sb="0" eb="3">
       <t>ノダシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>山崎１６３９</t>
     <rPh sb="0" eb="2">
       <t>ヤマザキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>野田保健所</t>
-    <rPh sb="0" eb="5">
-      <t>ノダホケンジョ</t>
+    <rPh sb="0" eb="2">
+      <t>ノダ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>株式会社成田空港美整社</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ナリタ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クウコウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ビ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>セイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>成田市</t>
     <rPh sb="0" eb="3">
       <t>ナリタシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>取香５２９－６３</t>
     <rPh sb="0" eb="2">
       <t>トッコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>印旛保健所</t>
     <rPh sb="0" eb="5">
       <t>インバホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>(有)よしのクリーンサービス</t>
+  </si>
+  <si>
     <t>御宿町</t>
     <rPh sb="0" eb="3">
       <t>オンジュクマチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>上布施１３６８－１</t>
     <rPh sb="0" eb="3">
       <t>カミフセ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>夷隅保健所</t>
     <rPh sb="0" eb="5">
       <t>イスミホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>鴨川市</t>
+  </si>
+  <si>
+    <t xml:space="preserve">川代8   </t>
+  </si>
+  <si>
     <t xml:space="preserve">（株）カワナ    </t>
-    <rPh sb="1" eb="2">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>安房保健所</t>
     <rPh sb="0" eb="5">
       <t>アワホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>丸徳環境株式会社</t>
+  </si>
+  <si>
+    <t>有限会社長沼興業社</t>
+  </si>
+  <si>
+    <t>株式会社センエー</t>
+  </si>
+  <si>
     <t>株式会社京葉施設管理センター</t>
+  </si>
+  <si>
+    <t>株式会社シンドウ環境センター</t>
+  </si>
+  <si>
+    <t>株式会社千葉プランテーション</t>
+  </si>
+  <si>
+    <t>ロート・ルーターサービス千葉株式会社</t>
+  </si>
+  <si>
+    <t>中央日化サービス株式会社</t>
+  </si>
+  <si>
+    <t>東洋メンテ工業株式会社</t>
+  </si>
+  <si>
+    <t>サニット株式会社</t>
+  </si>
+  <si>
+    <t>株式会社ＳＡＫＵＹＡ</t>
+  </si>
+  <si>
+    <t>株式会社環境コントロールセンター</t>
+  </si>
+  <si>
+    <t>株式会社ホゼン　千葉支店</t>
+  </si>
+  <si>
+    <t>日本カレット株式会社</t>
+  </si>
+  <si>
+    <t>日本総合住生活（株）　関東支社　千葉支店</t>
+  </si>
+  <si>
+    <t>大金興業株式会社</t>
   </si>
   <si>
     <t>千葉市</t>
     <rPh sb="0" eb="3">
       <t>チバシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>稲毛区宮野木町４４１番地の１２</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区宮野木町２１４８番地４</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区黒砂２丁目１２番１１号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区長沼原町１１３番地２</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区天台３丁目４番１２号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>花見川区千種町１６５番地１３</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>花見川区大日町１２４０番地１２</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>花見川区犢橋町１６２７番地１２</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>若葉区桜木６丁目５番４０号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>若葉区桜木６丁目１９番５６号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>若葉区千城台東２丁目９番６号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>中央区宮崎１丁目２２番１０号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>中央区椿森３丁目４番５号椿森ウエルズ２１</t>
-[...43 lines deleted...]
-    <t>若葉区千城台東２丁目９番６号</t>
+    <t>中央区椿森３丁目４番５号
+椿森ウエルズ２１</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>美浜区新港１４２番地１</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>美浜区中瀬１丁目３番地
+幕張テクノガーデンＤ棟２１階</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>緑区誉田町３丁目７８番地</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>美浜区新港１４２番地１</t>
-[...6 lines deleted...]
-  <si>
     <t>千葉市保健所</t>
-    <rPh sb="0" eb="3">
-[...5 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="0" eb="6">
+      <t>チバシホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社　京葉管理工業　千葉営業所</t>
+  </si>
+  <si>
+    <t>船橋市</t>
+  </si>
+  <si>
+    <t>日の出２－２０－２７　</t>
+  </si>
+  <si>
+    <t>株式会社　イズモ</t>
+  </si>
+  <si>
+    <t>日の出２丁目５番１２号　</t>
+  </si>
+  <si>
+    <t>公益社団法人　船橋市清美公社</t>
+  </si>
+  <si>
+    <t>潮見町１６番７　</t>
+  </si>
+  <si>
+    <t>株式会社　エイケン</t>
+  </si>
+  <si>
+    <t>米ケ崎町７２９　</t>
   </si>
   <si>
     <t>船橋興産　株式会社</t>
+  </si>
+  <si>
+    <t>高瀬町３１番地２　</t>
+  </si>
+  <si>
+    <t>株式会社天野さく泉建総</t>
+  </si>
+  <si>
+    <t>前原東４－１９－９　</t>
   </si>
   <si>
     <t>船橋市保健所</t>
     <rPh sb="0" eb="3">
       <t>フナバシシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>京葉管理事業株式会社</t>
+  </si>
+  <si>
     <t>柏市</t>
     <rPh sb="0" eb="2">
       <t>カシワシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>大津ケ丘１－４６－８</t>
+    <t>大津ケ丘１－４６－８　</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>柏市保健所</t>
-    <rPh sb="0" eb="2">
-[...3 lines deleted...]
-      <t>ホケンジョ</t>
+    <rPh sb="0" eb="5">
+      <t>カシワシホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="游ゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...6 lines deleted...]
-      <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -837,105 +827,98 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
@@ -1205,54 +1188,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D51"/>
+  <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="89" zoomScaleNormal="100" zoomScaleSheetLayoutView="89" workbookViewId="0">
-      <selection activeCell="B51" sqref="B51"/>
+      <selection activeCell="B54" sqref="B54:C54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="19.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="41.19921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.09765625" style="1" customWidth="1"/>
     <col min="4" max="4" width="36.19921875" style="1" customWidth="1"/>
     <col min="5" max="241" width="9" style="1"/>
     <col min="242" max="242" width="4" style="1" customWidth="1"/>
     <col min="243" max="243" width="23.8984375" style="1" customWidth="1"/>
     <col min="244" max="244" width="15" style="1" customWidth="1"/>
     <col min="245" max="245" width="24.8984375" style="1" customWidth="1"/>
     <col min="246" max="246" width="9.09765625" style="1" customWidth="1"/>
     <col min="247" max="247" width="26" style="1" customWidth="1"/>
     <col min="248" max="248" width="24.59765625" style="1" customWidth="1"/>
     <col min="249" max="252" width="4.69921875" style="1" customWidth="1"/>
     <col min="253" max="253" width="11" style="1" customWidth="1"/>
     <col min="254" max="254" width="10.59765625" style="1" customWidth="1"/>
     <col min="255" max="255" width="10.3984375" style="1" customWidth="1"/>
     <col min="256" max="497" width="9" style="1"/>
     <col min="498" max="498" width="4" style="1" customWidth="1"/>
     <col min="499" max="499" width="23.8984375" style="1" customWidth="1"/>
     <col min="500" max="500" width="15" style="1" customWidth="1"/>
     <col min="501" max="501" width="24.8984375" style="1" customWidth="1"/>
@@ -1977,736 +1960,722 @@
     <col min="15860" max="15860" width="15" style="1" customWidth="1"/>
     <col min="15861" max="15861" width="24.8984375" style="1" customWidth="1"/>
     <col min="15862" max="15862" width="9.09765625" style="1" customWidth="1"/>
     <col min="15863" max="15863" width="26" style="1" customWidth="1"/>
     <col min="15864" max="15864" width="24.59765625" style="1" customWidth="1"/>
     <col min="15865" max="15868" width="4.69921875" style="1" customWidth="1"/>
     <col min="15869" max="15869" width="11" style="1" customWidth="1"/>
     <col min="15870" max="15870" width="10.59765625" style="1" customWidth="1"/>
     <col min="15871" max="15871" width="10.3984375" style="1" customWidth="1"/>
     <col min="15872" max="16113" width="9" style="1"/>
     <col min="16114" max="16114" width="4" style="1" customWidth="1"/>
     <col min="16115" max="16115" width="23.8984375" style="1" customWidth="1"/>
     <col min="16116" max="16116" width="15" style="1" customWidth="1"/>
     <col min="16117" max="16117" width="24.8984375" style="1" customWidth="1"/>
     <col min="16118" max="16118" width="9.09765625" style="1" customWidth="1"/>
     <col min="16119" max="16119" width="26" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="24.59765625" style="1" customWidth="1"/>
     <col min="16121" max="16124" width="4.69921875" style="1" customWidth="1"/>
     <col min="16125" max="16125" width="11" style="1" customWidth="1"/>
     <col min="16126" max="16126" width="10.59765625" style="1" customWidth="1"/>
     <col min="16127" max="16127" width="10.3984375" style="1" customWidth="1"/>
     <col min="16128" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A1" s="25" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="25"/>
+      <c r="A1" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.45">
       <c r="D2" s="2" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.5">
-      <c r="A3" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="24" t="s">
+      <c r="A3" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="19"/>
+      <c r="D3" s="16"/>
     </row>
     <row r="4" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.5">
-      <c r="A4" s="23"/>
-[...2 lines deleted...]
-      <c r="D4" s="21"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="18"/>
     </row>
     <row r="5" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="9" t="s">
-        <v>66</v>
+      <c r="A5" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C5" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="9" t="s">
-        <v>66</v>
+      <c r="A6" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="9" t="s">
-        <v>66</v>
+      <c r="A7" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="D26" s="7" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="9" t="s">
+    <row r="27" spans="1:4" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D27" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="B8" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A9" s="9" t="s">
+    </row>
+    <row r="28" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="33.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...86 lines deleted...]
-      <c r="C15" s="11" t="s">
+      <c r="C39" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B40" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="C40" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B41" s="4" t="s">
         <v>82</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="C20" s="11" t="s">
+      <c r="C41" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B42" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...35 lines deleted...]
-      <c r="B23" s="5" t="s">
+      <c r="C42" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B43" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="5" t="s">
+      <c r="C43" s="8" t="s">
         <v>85</v>
       </c>
-    </row>
-[...57 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="D43" s="5" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A45" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A46" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A47" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C50" s="10" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="4" t="s">
-[...279 lines deleted...]
-      <c r="B48" s="5" t="s">
+      <c r="D50" s="5" t="s">
         <v>119</v>
-      </c>
-[...46 lines deleted...]
-        <v>122</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5 D5:D6 B5:B6 B47:D47 B7:D26" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">