--- v0 (2026-03-08)
+++ v1 (2026-09-05)
@@ -1,462 +1,419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8A1167C-080B-4C1E-A71C-797414EF15B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46D03487-8AB5-49E6-BC35-B5B219B9B3F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$73</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="193">
   <si>
     <t>営業所名称</t>
     <rPh sb="0" eb="3">
       <t>エイギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>営　　業　　所　　所　　在　　地</t>
     <rPh sb="0" eb="1">
       <t>エイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ジョ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トコロ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ザイ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>チ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>習志野市</t>
   </si>
   <si>
     <t>秋津２－６－３－１０２</t>
   </si>
   <si>
     <t>東初富１－５－３</t>
   </si>
   <si>
-    <t>㈲スキルド・ワーカー</t>
-[...103 lines deleted...]
-  <si>
     <t>管轄保健所</t>
     <rPh sb="0" eb="2">
       <t>カンカツ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t xml:space="preserve">（株）リプラ工営  </t>
-[...1 lines deleted...]
-  <si>
     <t>建築物ねずみ昆虫等防除業</t>
     <rPh sb="0" eb="3">
       <t>ケンチクブツ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コンチュウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>トウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ボウジョ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>八幡六丁目７番１４号</t>
-[...2 lines deleted...]
-    <t>南行徳４丁目１１番１９号</t>
+    <t>令和8年6月末現在</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ガツマツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>有限会社環境技研</t>
+    <rPh sb="0" eb="4">
+      <t>ユウゲンガイシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（株）中央コミュニティー</t>
+    <rPh sb="0" eb="3">
+      <t>カブ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鎌ケ谷市</t>
+    <rPh sb="0" eb="4">
+      <t>カマガヤシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>習志野保健所</t>
+    <rPh sb="0" eb="3">
+      <t>ナラシノ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社メイショウグループ本社</t>
+  </si>
+  <si>
+    <t>市川市</t>
+  </si>
+  <si>
+    <t>八幡六丁目７番１４号　</t>
+  </si>
+  <si>
+    <t>株式会社ワテックシステムズ</t>
+  </si>
+  <si>
+    <t>柏井町二丁目１３６３番１号　</t>
+  </si>
+  <si>
+    <t>株式会社ニューオーダー</t>
+  </si>
+  <si>
+    <t>東洋産業株式会社　関東本社</t>
+  </si>
+  <si>
+    <t>南行徳４－１－１３－２０２　</t>
+  </si>
+  <si>
+    <t>イカリ消毒株式会社　市川営業所</t>
+  </si>
+  <si>
+    <t>南行徳４丁目１１番１９号　</t>
+  </si>
+  <si>
+    <t>有限会社エーシーエス</t>
+  </si>
+  <si>
+    <t>浦安市</t>
+  </si>
+  <si>
+    <t>堀江１丁目２０番５号　</t>
+  </si>
+  <si>
+    <t>市川保健所</t>
+    <rPh sb="0" eb="5">
+      <t>イチカワホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>㈲スキルド・ワーカー</t>
+  </si>
+  <si>
+    <t>松戸市</t>
+    <rPh sb="0" eb="3">
+      <t>マツドシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>三矢小台３丁目９番地の１４</t>
+  </si>
+  <si>
+    <t>松戸ビル管理業協同組合</t>
+  </si>
+  <si>
+    <t>仲井町三丁目７番地</t>
   </si>
   <si>
     <t>㈱東進ビルシステム</t>
     <rPh sb="1" eb="3">
       <t>トウシン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>我孫子市</t>
     <rPh sb="0" eb="4">
       <t>アビコシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>湖北台十丁目６番７号</t>
   </si>
   <si>
+    <t>ベストビルサービス㈱</t>
+  </si>
+  <si>
+    <t>三ケ月１５１２番地</t>
+  </si>
+  <si>
     <t>㈱一善社</t>
     <rPh sb="1" eb="3">
       <t>イチゼン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>松戸市</t>
-[...3 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <t>新松戸四丁目６５番地１　　　　　　アイビス新松戸ビル５０１号室</t>
   </si>
   <si>
     <t>イカリ消毒㈱
 松戸営業所</t>
     <rPh sb="3" eb="5">
       <t>ショウドク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>マツド</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>エイギョウショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>大金平２－１２４－１</t>
   </si>
   <si>
     <t>トキワ消毒㈲</t>
     <rPh sb="3" eb="5">
       <t>ショウドク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>西馬橋三丁目３３番地１３</t>
   </si>
   <si>
-    <t>三矢小台３丁目９番地の１４</t>
-[...110 lines deleted...]
-    <t>有限会社環境技研</t>
+    <t>株式会社アルファ　おそうじ本舗　南流山店</t>
     <rPh sb="0" eb="4">
-      <t>ユウゲンガイシャ</t>
-[...4 lines deleted...]
-    <t>（株）中央コミュニティー</t>
+      <t>カブシキカイシャ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ホンポ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ミナミ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ナガレヤマ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>テン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>流山市</t>
     <rPh sb="0" eb="3">
-      <t>カブ</t>
-[...14 lines deleted...]
-    <t>三ケ月１５１２番地</t>
+      <t>ナガレヤマシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>木一丁目４番地の２</t>
+    <rPh sb="0" eb="1">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="1" eb="4">
+      <t>イッチョウメ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>バンチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>松戸保健所</t>
+    <rPh sb="0" eb="5">
+      <t>マツドホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>南八幡三丁目３番６号　
+ザ・リージェント市川２Ｆ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中央コントロールサービス（株）</t>
+  </si>
+  <si>
+    <t>野田市</t>
   </si>
   <si>
     <t>鶴奉３２５</t>
     <rPh sb="0" eb="2">
       <t>ツルホウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>野田保健所</t>
+    <rPh sb="0" eb="5">
+      <t>ノダホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（株）サカモト</t>
+    <rPh sb="1" eb="2">
+      <t>カブ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>白井市</t>
+    <rPh sb="0" eb="3">
+      <t>シロイシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>西白井１－１８－８－Y３０４</t>
+    <rPh sb="0" eb="1">
+      <t>ニシ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>シロイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>印旛保健所</t>
+    <rPh sb="0" eb="5">
+      <t>インバホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>イカリ消毒成田株式会社</t>
     <rPh sb="3" eb="5">
       <t>ショウドク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ナリタ</t>
     </rPh>
     <rPh sb="7" eb="11">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>成田市</t>
     <rPh sb="0" eb="3">
       <t>ナリタシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>西三里塚１－１３９９</t>
     <rPh sb="0" eb="1">
       <t>ニシ</t>
     </rPh>
     <rPh sb="1" eb="4">
@@ -504,50 +461,63 @@
     <t>赤坂２－１－１４　　　　　　　　　　　　　　</t>
     <rPh sb="0" eb="2">
       <t>アカサカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>株式会社成田空港美整社</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ナリタ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クウコウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ビ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トトノ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>取香５２９番地６３</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>株式会社ジェス</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>飯田町１０８－９　　　　　　　　　　　佐野屋ビル２０1号</t>
     <rPh sb="0" eb="3">
       <t>イイダマチ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>サノ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ヤ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
@@ -579,702 +549,739 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>株式会社シー・アイ・シー
 成田営業所</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ナリタ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>エイギョウショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>美郷台３－１６－５</t>
     <rPh sb="0" eb="3">
       <t>ミサトダイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>有限会社三友メンテナンス</t>
+    <rPh sb="0" eb="4">
+      <t>ユウゲンガイシャ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>サン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ユウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不動ヶ岡１８９３番地３７</t>
+    <rPh sb="0" eb="4">
+      <t>フドウガオカ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>バンチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>（株）クリーンアンドグリーン</t>
   </si>
   <si>
     <t>香取市</t>
   </si>
   <si>
     <t>小見川９８８－１</t>
+  </si>
+  <si>
+    <t>香取保健所</t>
+    <rPh sb="0" eb="2">
+      <t>カトリ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>三栄メンテナンス（株）</t>
     <rPh sb="0" eb="1">
       <t>サン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>エイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>カブ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>芝山町</t>
     <rPh sb="0" eb="2">
       <t>シバヤマ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>マチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>香山新田４５－４</t>
     <rPh sb="0" eb="2">
       <t>カヤマ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シンデン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>山武保健所</t>
+    <rPh sb="0" eb="5">
+      <t>サンムホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>イカリ消毒茂原株式会社</t>
+  </si>
+  <si>
     <t>茂原市</t>
     <rPh sb="0" eb="3">
       <t>モバラシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>六ツ野２３７３－１</t>
+  </si>
+  <si>
     <t>株式会社想和ホールディングス</t>
     <rPh sb="0" eb="2">
       <t>カブシキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイシャ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>オモ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ワ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>長尾２６９４番地６</t>
     <rPh sb="0" eb="2">
       <t>ナガオ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>長生保健所</t>
+    <rPh sb="0" eb="2">
+      <t>チョウセイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>㈲アワ</t>
+  </si>
+  <si>
     <t>館山市</t>
     <rPh sb="0" eb="3">
       <t>タテヤマシ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>薗８０４－２</t>
     <rPh sb="0" eb="1">
       <t>ソノ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
+    <t>安房保健所</t>
+    <rPh sb="0" eb="5">
+      <t>アワホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">（株）リプラ工営  </t>
+  </si>
+  <si>
+    <t>鴨川市</t>
+  </si>
+  <si>
+    <t>江見西真門384-3</t>
+  </si>
+  <si>
+    <t>（有）髙喜工業</t>
+    <rPh sb="3" eb="4">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヨロコ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>広場950-7</t>
+    <rPh sb="0" eb="2">
+      <t>ヒロバ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>イカリ消毒木更津株式会社</t>
+    <rPh sb="3" eb="5">
+      <t>ショウドク</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>キサラヅ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>木更津市</t>
+    <rPh sb="0" eb="4">
+      <t>キサラヅシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>長須賀８２２－２</t>
+    <rPh sb="0" eb="1">
+      <t>ナガ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ス</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ガ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>株式会社葵商事</t>
     <rPh sb="4" eb="5">
       <t>アオイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショウジ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>木更津市</t>
     <rPh sb="0" eb="1">
       <t>キ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サラ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ツ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>畑沢２－３６－１１</t>
     <rPh sb="0" eb="1">
       <t>ハタケ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サワ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>株式会社八千代商事  かずさ事業所</t>
+    <rPh sb="4" eb="7">
+      <t>ヤチヨ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ショウジ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>君津市</t>
+    <rPh sb="0" eb="3">
+      <t>キミツシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>大和田６１５</t>
+    <rPh sb="0" eb="3">
+      <t>オオワダ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社佐生</t>
+    <rPh sb="4" eb="5">
+      <t>サ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>富津市</t>
+    <rPh sb="0" eb="3">
+      <t>フッツシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>岩瀬８６０－４</t>
+    <rPh sb="0" eb="2">
+      <t>イワセ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>君津保健所</t>
+    <rPh sb="0" eb="5">
+      <t>キミツホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（有）環境トータル</t>
+  </si>
+  <si>
+    <t>市原市</t>
+  </si>
+  <si>
+    <t>馬立２１０４－７</t>
+  </si>
+  <si>
+    <t>市原保健所</t>
+    <rPh sb="0" eb="5">
+      <t>イチハラホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社三共消毒　千葉営業所</t>
+  </si>
+  <si>
+    <t>株式会社ミナト　千葉営業所</t>
+  </si>
+  <si>
+    <t>東化研株式会社</t>
+  </si>
+  <si>
+    <t>日本ビルシステム株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>アース環境サービス株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>京葉消毒株式会社</t>
+  </si>
+  <si>
+    <t>エヌケイ産業株式会社</t>
+  </si>
+  <si>
+    <t>株式会社ＴＨＤ</t>
+  </si>
+  <si>
+    <t>株式会社アサヒサニター　源町事業所</t>
+  </si>
+  <si>
+    <t>藤海ビルサービス株式会社</t>
+  </si>
+  <si>
+    <t>有限会社プロスパー</t>
+  </si>
+  <si>
+    <t>株式会社ハリマビステム　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社環境コントロールセンター</t>
+  </si>
+  <si>
+    <t>有限会社ライフ・サポート　千葉支店</t>
+  </si>
+  <si>
     <t>株式会社エイド</t>
   </si>
   <si>
-    <t>有限会社ライフ・サポート　千葉支店</t>
+    <t>株式会社京葉ビル整備　千葉営業所</t>
+  </si>
+  <si>
+    <t>有限会社ユーコーポレーション</t>
+  </si>
+  <si>
+    <t>千葉グローブシップ株式会社</t>
+  </si>
+  <si>
+    <t>ワイビーサービス株式会社</t>
+  </si>
+  <si>
+    <t>株式会社クリーン工房　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社メック</t>
+  </si>
+  <si>
+    <t>イカリ消毒株式会社　千葉営業所</t>
+  </si>
+  <si>
+    <t>千葉ビル・メンテナンス株式会社　千葉支社</t>
+  </si>
+  <si>
+    <t>株式会社マルトミ</t>
+  </si>
+  <si>
+    <t>関東港業株式会社千葉営業所</t>
+  </si>
+  <si>
+    <t>三幸株式会社　千葉支店</t>
   </si>
   <si>
     <t>株式会社シー・アイ・シー　千葉支社</t>
-  </si>
-[...237 lines deleted...]
-    <t>株式会社三共消毒　千葉営業所</t>
   </si>
   <si>
     <t>千葉市</t>
     <rPh sb="0" eb="3">
       <t>チバシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>稲毛区轟町５丁目５番２３号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区黒砂４丁目15-6</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区作草部１丁目１番８３号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区長沼町１２８番地１</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区天台１丁目５番５号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区天台３丁目８番３号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>花見川区千種町３５１番地２３</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>花見川区千種町１９６番地３６</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>若葉区源町１０６番地２</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>若葉区高品町１５８３番地８</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>若葉区殿台町２５６番地４</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中央区栄町３５－１４
+シンテイ千葉ビル５階</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>中央区宮崎１丁目２２番１０号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区松波３丁目８番１０号－２０３</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区新宿１丁目５番２３号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>中央区新田町４番２２号サンライト</t>
-[...2 lines deleted...]
-  <si>
     <t>中央区村田町７１０番地３</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区大森町４４５番地３６</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区中央３丁目９番１６号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>中央区長洲１丁目２１番３号第３羽田ビル２階</t>
-[...3 lines deleted...]
-    <t>中央区南町２丁目１５番１９号ＭＴＫビル７階</t>
+    <t>中央区長洲１丁目２１番３号
+第３羽田ビル２階</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中央区南町２丁目１５番１９号
+ＭＴＫビル７階</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区弁天１丁目３０番１号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区末広４丁目５番９号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央区祐光１丁目１番３８号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>花見川区千種町３５１番地２３</t>
-[...35 lines deleted...]
-    <t>若葉区殿台町２５６番地４</t>
+    <t>美浜区幸町２丁目１９番２７号
+幸町ビル</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>美浜区新港５８番地２</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>美浜区幸町２丁目１９番２７号幸町ビル</t>
-[...3 lines deleted...]
-    <t>美浜区中瀬１丁目３幕張テクノガーデンＤ棟６階</t>
+    <t>美浜区中瀬１丁目３
+幕張テクノガーデンＤ棟６階</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>美浜区幕張西３丁目１－９幕張ビル</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>千葉市保健所</t>
     <rPh sb="0" eb="6">
       <t>チバシホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>海神１－２４－１３</t>
+    <t>東日本日東エ－ス株式会社</t>
+  </si>
+  <si>
+    <t>船橋市</t>
+  </si>
+  <si>
+    <t>大穴南３－１－１３　</t>
+  </si>
+  <si>
+    <t>三共防除　株式会社</t>
+  </si>
+  <si>
+    <t>前原東５ー１６ー１１　</t>
   </si>
   <si>
     <t>日本環境クリアー株式会社　千葉営業所</t>
   </si>
   <si>
     <t>湊町３－１８－２　－２０３</t>
   </si>
   <si>
     <t>京葉ハウスヒール株式会社　本社</t>
   </si>
   <si>
     <t>西習志野４－２０－１２　</t>
   </si>
   <si>
     <t>船橋市保健所</t>
-    <rPh sb="0" eb="3">
-[...8 lines deleted...]
-    <t>有限会社総合ビルメンテナンス　本社営業本部</t>
+    <rPh sb="0" eb="6">
+      <t>フナバシシホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社三共消毒柏営業所</t>
+  </si>
+  <si>
+    <t>有限会社　和幸ビルサービス</t>
+  </si>
+  <si>
+    <t>日本設備管理株式会社</t>
+  </si>
+  <si>
+    <t>株式会社　Ｑｕｊｏｌｉａ</t>
   </si>
   <si>
     <t>柏市</t>
     <rPh sb="0" eb="2">
       <t>カシワシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>あけぼの１－１－８</t>
-[...2 lines deleted...]
-    <t>酒井根６２８番２８</t>
+    <t>あけぼの１－１－８　</t>
+  </si>
+  <si>
+    <t>酒井根６２８番２８　</t>
   </si>
   <si>
     <t>高田１３７６番地　</t>
   </si>
   <si>
-    <t>逆井１－６－１２　２階</t>
+    <t>逆井１－６－１２　２階　</t>
+  </si>
+  <si>
+    <t>大津ケ丘２丁目６番地３　</t>
+  </si>
+  <si>
+    <t>北柏１－６－６　</t>
   </si>
   <si>
     <t>柏市保健所</t>
-    <rPh sb="0" eb="5">
-[...39 lines deleted...]
-    <t>広場950-7</t>
     <rPh sb="0" eb="2">
-      <t>ヒロバ</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2"/>
+      <t>カシワシ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社ホーシン
+（ダスキン北柏ターミニックス）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>有限会社総合ビルメンテナンス　
+本社営業本部</t>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...5 lines deleted...]
-      <color indexed="81"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="3"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1390,154 +1397,178 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="56" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1785,1144 +1816,1146 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D79"/>
+  <dimension ref="A1:E79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B80" sqref="B80"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="14.8984375" style="14" customWidth="1"/>
     <col min="2" max="2" width="41.19921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.09765625" style="1" customWidth="1"/>
     <col min="4" max="4" width="36.19921875" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A1" s="18" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="18"/>
+      <c r="A1" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
     </row>
     <row r="2" spans="1:4" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.5">
       <c r="D2" s="2" t="s">
-        <v>113</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A3" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="25" t="s">
+      <c r="A3" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="C3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="22"/>
+      <c r="D3" s="26"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A4" s="20"/>
-[...2 lines deleted...]
-      <c r="D4" s="24"/>
+      <c r="A4" s="24"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="28"/>
     </row>
     <row r="5" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="15" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="15" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>9</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>10</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="15" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>12</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>13</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="15" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>15</v>
+      </c>
+      <c r="C8" s="31" t="s">
+        <v>13</v>
       </c>
       <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="15" t="s">
         <v>25</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B9" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>17</v>
+      </c>
+      <c r="C9" s="31" t="s">
+        <v>13</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>130</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="4" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="15" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>18</v>
+      </c>
+      <c r="C10" s="31" t="s">
+        <v>13</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>131</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="15" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>20</v>
+      </c>
+      <c r="C11" s="31" t="s">
+        <v>13</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="4" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="15" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>22</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>23</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="15" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>26</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="15" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>29</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="15" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>31</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>32</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A16" s="15" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>34</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="4" customFormat="1" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A17" s="15" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>36</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>128</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="4" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="15" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A19" s="15" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>40</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A20" s="15" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>42</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>43</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A21" s="15" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>47</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>48</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A22" s="15" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>51</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>52</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>137</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A23" s="15" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>55</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>56</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A24" s="15" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>58</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>56</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:4" s="4" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A25" s="15" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>60</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>56</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A26" s="15" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>62</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>56</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>139</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:4" s="4" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="15" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>64</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>56</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="15" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>66</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>67</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:4" s="4" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="15" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>69</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>56</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>93</v>
+        <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A30" s="16" t="s">
-        <v>140</v>
+      <c r="A30" s="15" t="s">
+        <v>54</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>71</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>56</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="16" t="s">
-        <v>141</v>
+        <v>76</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>73</v>
+      </c>
+      <c r="C31" s="16" t="s">
+        <v>74</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>99</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C34" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="C35" s="34" t="s">
+        <v>88</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="C37" s="35" t="s">
+        <v>92</v>
+      </c>
+      <c r="D37" s="19" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C40" s="36" t="s">
+        <v>103</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E44" s="20"/>
+    </row>
+    <row r="45" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A45" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D45" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B32" s="27" t="s">
-[...38 lines deleted...]
-      <c r="A35" s="15" t="s">
+    </row>
+    <row r="46" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A46" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D46" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="B35" s="9" t="s">
-[...38 lines deleted...]
-      <c r="A38" s="15" t="s">
+    </row>
+    <row r="47" spans="1:5" s="4" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A47" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D47" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B38" s="3" t="s">
-[...52 lines deleted...]
-      <c r="A42" s="15" t="s">
+    </row>
+    <row r="48" spans="1:5" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D48" s="3" t="s">
         <v>146</v>
-      </c>
-[...91 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A49" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>119</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4" s="4" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A50" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>120</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4" s="4" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A51" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="C51" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D51" s="3" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A52" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>122</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A53" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>123</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A54" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>124</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A55" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>125</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
     </row>
     <row r="56" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A56" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>126</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
     </row>
     <row r="57" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A57" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>127</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A58" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>128</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="59" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A59" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>129</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="60" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A60" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>130</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A61" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>131</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A62" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>132</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:4" s="4" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A63" s="15" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>133</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>140</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
     </row>
     <row r="64" spans="1:4" s="4" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A64" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" s="4" customFormat="1" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A65" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A66" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" s="4" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A67" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A68" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A69" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C69" s="31" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="E69" s="21"/>
+    </row>
+    <row r="70" spans="1:5" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A70" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A71" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A72" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A73" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="B73" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="B64" s="5" t="s">
-[...75 lines deleted...]
-      <c r="D69" s="5" t="s">
+      <c r="C73" s="31" t="s">
+        <v>170</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="70" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
-[...55 lines deleted...]
-    <row r="74" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A74" s="15" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="B74" s="13" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>179</v>
+      </c>
+      <c r="C74" s="37" t="s">
+        <v>183</v>
       </c>
       <c r="D74" s="13" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:4" x14ac:dyDescent="0.45">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A75" s="15" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>180</v>
       </c>
-      <c r="C75" s="13" t="s">
-        <v>63</v>
+      <c r="C75" s="37" t="s">
+        <v>183</v>
       </c>
       <c r="D75" s="13" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A76" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="B76" s="13" t="s">
         <v>181</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="17" t="s">
+      <c r="C76" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="39.6" x14ac:dyDescent="0.45">
+      <c r="A77" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="C77" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A78" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C78" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="D78" s="13" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A79" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="C79" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="D79" s="13" t="s">
         <v>189</v>
-      </c>
-[...49 lines deleted...]
-        <v>188</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="B3:B4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C27:D27 IL66:IP68 SH66:SL68 ACD66:ACH68 ALZ66:AMD68 AVV66:AVZ68 BFR66:BFV68 BPN66:BPR68 BZJ66:BZN68 CJF66:CJJ68 CTB66:CTF68 DCX66:DDB68 DMT66:DMX68 DWP66:DWT68 EGL66:EGP68 EQH66:EQL68 FAD66:FAH68 FJZ66:FKD68 FTV66:FTZ68 GDR66:GDV68 GNN66:GNR68 GXJ66:GXN68 HHF66:HHJ68 HRB66:HRF68 IAX66:IBB68 IKT66:IKX68 IUP66:IUT68 JEL66:JEP68 JOH66:JOL68 JYD66:JYH68 KHZ66:KID68 KRV66:KRZ68 LBR66:LBV68 LLN66:LLR68 LVJ66:LVN68 MFF66:MFJ68 MPB66:MPF68 MYX66:MZB68 NIT66:NIX68 NSP66:NST68 OCL66:OCP68 OMH66:OML68 OWD66:OWH68 PFZ66:PGD68 PPV66:PPZ68 PZR66:PZV68 QJN66:QJR68 QTJ66:QTN68 RDF66:RDJ68 RNB66:RNF68 RWX66:RXB68 SGT66:SGX68 SQP66:SQT68 TAL66:TAP68 TKH66:TKL68 TUD66:TUH68 UDZ66:UED68 UNV66:UNZ68 UXR66:UXV68 VHN66:VHR68 VRJ66:VRN68 WBF66:WBJ68 WLB66:WLF68 WUX66:WVB68 B7:D26 B40:D40 B5:D5 D66:D68 B28:D28 B34:D35 B66:B68 B32:D32 B37:D37" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>