--- v0 (2026-03-08)
+++ v1 (2026-09-05)
@@ -1,870 +1,634 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6774B1F4-E183-4EC6-A195-A274E2401349}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DB45E71E-7E71-4E59-97DB-49FE2C3B7B6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$110</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$107</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$4</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="243">
   <si>
     <t>営業所名称</t>
     <rPh sb="0" eb="3">
       <t>エイギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>営　　業　　所　　所　　在　　地</t>
     <rPh sb="0" eb="1">
       <t>エイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ジョ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トコロ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ザイ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>チ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>八千代市</t>
   </si>
   <si>
-    <t>ベストビルサービス㈱</t>
-[...19 lines deleted...]
-  <si>
     <t>管轄保健所</t>
     <rPh sb="0" eb="2">
       <t>カンカツ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>建築物環境衛生総合管理業</t>
     <rPh sb="0" eb="3">
       <t>ケンチクブツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>エイセイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ソウゴウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カンリ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>京葉ビルサービス株式会社</t>
   </si>
   <si>
+    <t>令和8年6月末現在</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ガツマツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>勝田台北１－２０－６</t>
+    <rPh sb="0" eb="3">
+      <t>カツタダイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>キタ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社日本環境ビルテック千葉本社</t>
+    <rPh sb="4" eb="6">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カンキョウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>チバ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ホンシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>勝田台１－４２－９－１０８</t>
+    <rPh sb="0" eb="3">
+      <t>カツタダイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>八星株式会社</t>
+    <rPh sb="0" eb="1">
+      <t>ハチ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ホシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>大和田２７１－３３－２０３</t>
+    <rPh sb="0" eb="3">
+      <t>オオワダ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>習志野保健所</t>
+    <rPh sb="0" eb="3">
+      <t>ナラシノ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社ＭＢＭ</t>
+  </si>
+  <si>
+    <t>浦安市</t>
+  </si>
+  <si>
+    <t>美浜一丁目９番２号　</t>
+  </si>
+  <si>
+    <t>光管財株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>市川市</t>
+  </si>
+  <si>
+    <t>富浜三丁目９番１６号　</t>
+  </si>
+  <si>
+    <t>株式会社ＬＥＡＤ</t>
+  </si>
+  <si>
+    <t>行徳駅前二丁目16番5号　第一吉ビル６階</t>
+  </si>
+  <si>
+    <t>ＯＢＭ株式会社</t>
+  </si>
+  <si>
+    <t>新井二丁目２番４号　</t>
+  </si>
+  <si>
+    <t>株式会社ワテックシステムズ</t>
+  </si>
+  <si>
+    <t>柏井町二丁目１３６３番１号　</t>
+  </si>
+  <si>
+    <t>株式会社メイショウグループ</t>
+  </si>
+  <si>
+    <t>八幡六丁目７番１４号　</t>
+  </si>
+  <si>
+    <t>株式会社ほくしん</t>
+  </si>
+  <si>
+    <t>田尻五丁目２４番３号　</t>
+  </si>
+  <si>
+    <t>株式会社ニューオーダー</t>
+  </si>
+  <si>
+    <t>株式会社市川環境エンジニアリング</t>
+  </si>
+  <si>
+    <t>田尻２丁目１１番２５号　</t>
+  </si>
+  <si>
+    <t>スカイユニット株式会社</t>
+  </si>
+  <si>
+    <t>富士見三丁目１１番１５号　</t>
+  </si>
+  <si>
+    <t>千代田管財株式会社</t>
+  </si>
+  <si>
+    <t>市川一丁目２０番１０号　</t>
+  </si>
+  <si>
+    <t>株式会社山研ビルサービス</t>
+  </si>
+  <si>
+    <t>相之川１－１８－２０　</t>
+  </si>
+  <si>
+    <t>南八幡３丁目３番６号　
+ザ・リージェント市川２Ｆ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>市川保健所</t>
+    <rPh sb="0" eb="5">
+      <t>イチカワホケンジョ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>㈱三幸コミュニティマネジメント
+千葉支店</t>
+    <rPh sb="1" eb="3">
+      <t>サンコウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>チバ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>松戸市</t>
     <rPh sb="0" eb="3">
       <t>マツドシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>常盤平２－１８－５
+ベルピア常盤平第３　２０６号</t>
+  </si>
+  <si>
+    <t>オーディーエー㈱
+千葉支店</t>
+    <rPh sb="9" eb="11">
+      <t>チバ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シテン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>松戸市</t>
+    <rPh sb="0" eb="3">
+      <t>マツドシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>松戸２０２６－２
+キャッスルマンション松戸２０３号室</t>
+    <rPh sb="0" eb="2">
+      <t>マツド</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>マツド</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ゴウシツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>ベストビルサービス㈱</t>
+  </si>
+  <si>
     <t>三ケ月１５１２番地</t>
+  </si>
+  <si>
+    <t>㈱ネット
+松戸支店</t>
+    <rPh sb="5" eb="7">
+      <t>マツド</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シテン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>常盤平６－２９－１６
 アウトバーン常盤平２０２号室</t>
-  </si>
-[...1 lines deleted...]
-    <t>三矢小台三丁目９番１４号２階</t>
   </si>
   <si>
     <t>㈱日進産業
 千葉支店</t>
     <rPh sb="1" eb="3">
       <t>ニッシン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チバ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シテン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>我孫子市</t>
     <rPh sb="0" eb="4">
       <t>アビコシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>我孫子四丁目２９番８号</t>
   </si>
   <si>
+    <t>㈱ジェイレック
+千葉支店</t>
+    <rPh sb="8" eb="10">
+      <t>チバ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シテン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>三矢小台三丁目９番１４号２階</t>
+  </si>
+  <si>
+    <t>㈲総合ビルメンテナンス</t>
+  </si>
+  <si>
+    <t>南新木４丁目２３番地の２－１０３</t>
+  </si>
+  <si>
+    <t>㈱東進ビルシステム</t>
+  </si>
+  <si>
     <t>湖北台１０－６－７</t>
   </si>
   <si>
+    <t>㈱ハナノイ</t>
+  </si>
+  <si>
     <t>松飛台２１５番地２</t>
   </si>
   <si>
     <t>㈱エヌケイエス</t>
   </si>
   <si>
     <t>柴崎台１丁目７番８号</t>
   </si>
   <si>
+    <t>松戸ビル管理業協同組合</t>
+  </si>
+  <si>
     <t>仲井町３丁目７番地</t>
-  </si>
-[...7 lines deleted...]
-    <t>南流山四丁目２番４号</t>
   </si>
   <si>
     <t>中央エンタープライス㈱
 千葉支社</t>
     <rPh sb="0" eb="2">
       <t>チュウオウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>チバ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>本町１４番地１
-松戸本町センタービル</t>
+松戸本町センタービル内</t>
+    <rPh sb="18" eb="19">
+      <t>ナイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>㈲京葉テクノ</t>
+  </si>
+  <si>
+    <t>流山市</t>
   </si>
   <si>
     <t>㈱一善社</t>
     <rPh sb="1" eb="3">
       <t>イチゼン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>㈱オーチュー
 松戸支店</t>
   </si>
   <si>
     <t>日暮３－７－３　東棟１０３</t>
   </si>
   <si>
-    <t>常盤平２－１８－５
-[...3 lines deleted...]
-    <t>株式会社佐生</t>
+    <t>セントラルビルテック㈱　流山支店</t>
+    <rPh sb="12" eb="14">
+      <t>ナガレヤマ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シテン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>流山市</t>
+    <rPh sb="0" eb="3">
+      <t>ナガレヤマシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>東初石２丁目１５８
+ホワイトヒルズ１０２号</t>
+    <rPh sb="0" eb="1">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ハツイシ</t>
+    </rPh>
     <rPh sb="4" eb="6">
-      <t>サソウ</t>
-[...494 lines deleted...]
-    <t>市川保健所</t>
+      <t>チョウメ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>松戸保健所</t>
     <rPh sb="0" eb="5">
-      <t>イチカワホケンジョ</t>
-[...9 lines deleted...]
-      <t>ホケンジョ</t>
+      <t>マツドホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（株）クリーンジャパン</t>
     <rPh sb="1" eb="2">
       <t>カブ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>野田市</t>
     <rPh sb="0" eb="3">
       <t>ノダシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>中野台鹿島町２３－７</t>
     <rPh sb="0" eb="2">
       <t>ナカノ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>カシマチョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>野田保健所</t>
     <rPh sb="0" eb="5">
       <t>ノダホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（株）サカモト</t>
     <rPh sb="1" eb="2">
       <t>カブ</t>
     </rPh>
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>白井市</t>
     <rPh sb="0" eb="3">
       <t>シロイシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>西白井１－１８－８セレブリティY３０４</t>
     <rPh sb="0" eb="1">
       <t>ニシ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>シロイ</t>
     </rPh>
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>（有）ライフサポート佐倉支店</t>
     <rPh sb="1" eb="2">
       <t>ユウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>サクラ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シテン</t>
     </rPh>
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>佐倉市</t>
     <rPh sb="0" eb="3">
       <t>サクラシ</t>
     </rPh>
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>本町７７番地２－２０５</t>
     <rPh sb="0" eb="2">
       <t>モトマチ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>バンチ</t>
     </rPh>
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>印旛保健所</t>
     <rPh sb="0" eb="5">
       <t>インバホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>株式会社成田エアポートテクノ</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ナリタ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>成田市</t>
     <rPh sb="0" eb="3">
       <t>ナリタシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
@@ -997,64 +761,50 @@
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>株式会社オーエンス　成田支店</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ナリタ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シテン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>赤坂二丁目１番１４号　　　　　　　　　　　　　　　　</t>
     <rPh sb="0" eb="2">
       <t>アカサカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>旭市</t>
-[...12 lines deleted...]
-  <si>
     <t>三栄メンテナンス（株）</t>
     <rPh sb="0" eb="1">
       <t>サン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>エイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>カブ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>芝山町</t>
     <rPh sb="0" eb="2">
       <t>シバヤマ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>マチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>香山新田４５－４</t>
     <rPh sb="0" eb="2">
@@ -1078,445 +828,682 @@
   <si>
     <t>山武市</t>
     <rPh sb="0" eb="3">
       <t>サンムシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>蓮沼ロ２９７５番地１</t>
     <rPh sb="0" eb="2">
       <t>ハスヌマ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>山武保健所</t>
     <rPh sb="0" eb="5">
       <t>サンムホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>関東ビル管理有限会社</t>
+  </si>
+  <si>
     <t>茂原市</t>
     <rPh sb="0" eb="3">
       <t>モバラシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>東郷１１８５番地２７</t>
     <rPh sb="6" eb="8">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>長生保健所</t>
-    <rPh sb="0" eb="5">
-      <t>チョウセイホケンジョ</t>
+    <rPh sb="0" eb="2">
+      <t>チョウセイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（株）京葉匠房　千葉支店</t>
     <rPh sb="1" eb="2">
       <t>カブ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイヨウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>タクミ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ボウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>チバ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シテン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>勝浦市</t>
   </si>
   <si>
     <t>沢倉６３９－７</t>
     <rPh sb="0" eb="2">
       <t>サワクラ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>夷隅保健所</t>
     <rPh sb="0" eb="5">
       <t>イスミホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>株式会社佐生</t>
+    <rPh sb="4" eb="6">
+      <t>サソウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>富津市</t>
+    <rPh sb="0" eb="3">
+      <t>フッツシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>岩瀬８６０－４</t>
+    <rPh sb="0" eb="2">
+      <t>イワセ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>千葉ネスコ株式会社</t>
+    <rPh sb="0" eb="2">
+      <t>チバ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>木更津市</t>
+    <rPh sb="0" eb="1">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>サラ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>木更津９８６</t>
+    <rPh sb="0" eb="1">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>サラ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社八千代商事かずさ事業所</t>
+    <rPh sb="4" eb="7">
+      <t>ヤチヨ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ショウジ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>君津市</t>
+    <rPh sb="0" eb="3">
+      <t>キミツシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>大和田６１５</t>
+    <rPh sb="0" eb="3">
+      <t>オオワダ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社アルボビルメンテナンス</t>
+  </si>
+  <si>
+    <t>下飯野２１８</t>
+  </si>
+  <si>
     <t>君津保健所</t>
     <rPh sb="0" eb="5">
       <t>キミツホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>日本ビルシステム株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>エヌケイ産業株式会社</t>
+  </si>
+  <si>
+    <t>株式会社ＴＨＤ</t>
+  </si>
+  <si>
+    <t>サンエス警備保障株式会社</t>
+  </si>
+  <si>
+    <t>藤海ビルサービス株式会社</t>
+  </si>
+  <si>
+    <t>星商株式会社</t>
+  </si>
+  <si>
+    <t>株式会社ミザック　千葉支店</t>
+  </si>
+  <si>
+    <t>シーアンドエー株式会社</t>
+  </si>
+  <si>
+    <t>株式会社　和心　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社ハリマビステム　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社環境コントロールセンター</t>
+  </si>
+  <si>
+    <t>協和ビル管理株式会社</t>
+  </si>
+  <si>
+    <t>有限会社ライフ・サポート　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社エイド</t>
+  </si>
+  <si>
+    <t>東京ビジネスサービス株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>大成有楽不動産株式会社千葉支店</t>
+  </si>
+  <si>
+    <t>新生ビルテクノ株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>エクレ株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>ニュービルメン協同組合　千葉支部</t>
+  </si>
+  <si>
+    <t>株式会社トーカンオリエンス　千葉営業所</t>
+  </si>
+  <si>
+    <t>株式会社京葉ビル整備　千葉営業所</t>
+  </si>
+  <si>
+    <t>日東ｸﾞﾛｰﾌﾞｼｯﾌﾟ･ｶｽﾄﾃﾞｨｱﾙ･ｻｰﾋﾞｽ株式会社千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社　東武　千葉営業所</t>
+  </si>
+  <si>
+    <t>千葉グローブシップ株式会社</t>
+  </si>
+  <si>
+    <t>ビソー工業株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社オーチュー　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社帝国ビルテックシステム</t>
+  </si>
+  <si>
+    <t>株式会社京葉美装</t>
+  </si>
+  <si>
+    <t>株式会社メック</t>
+  </si>
+  <si>
+    <t>太平ビルサービス株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社アマラン</t>
+  </si>
+  <si>
+    <t>千葉ビル・メンテナンス株式会社　千葉支社</t>
+  </si>
+  <si>
     <t>株式会社スターリング　千葉本社</t>
+  </si>
+  <si>
+    <t>株式会社サンアメニティ　千葉支社</t>
+  </si>
+  <si>
+    <t>三幸株式会社　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社オーエンス　千葉支店</t>
+  </si>
+  <si>
+    <t>株式会社根岸ビル管理</t>
+  </si>
+  <si>
+    <t>千葉市</t>
+    <rPh sb="0" eb="3">
+      <t>チバシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>稲毛区長沼町１２８番地１</t>
+  </si>
+  <si>
+    <t>花見川区千種町３５１番地２３</t>
+  </si>
+  <si>
+    <t>花見川区千種町１９６番地３６</t>
+  </si>
+  <si>
+    <t>花見川区幕張本郷５丁目４番７号</t>
+  </si>
+  <si>
+    <t>若葉区高品町１５８３番地８</t>
+  </si>
+  <si>
+    <t>若葉区高品町１５９７番地６</t>
+  </si>
+  <si>
+    <t>若葉区西都賀３丁目３番１号</t>
+  </si>
+  <si>
+    <t>若葉区太田町１３３番地１</t>
+  </si>
+  <si>
+    <t>若葉区野呂町６７５番地１２号</t>
+  </si>
+  <si>
+    <t>中央区宮崎１丁目２２番１０号</t>
+  </si>
+  <si>
+    <t>中央区汐見丘町１６番１１号</t>
+  </si>
+  <si>
+    <t>中央区松波３丁目８番１０号－２０３</t>
+  </si>
+  <si>
+    <t>中央区新宿１丁目５番２３号</t>
+  </si>
+  <si>
+    <t>中央区新町２４番９号</t>
+  </si>
+  <si>
+    <t>中央区新町１０００番地</t>
+  </si>
+  <si>
+    <t>中央区新町２２番地１</t>
+  </si>
+  <si>
+    <t>中央区新田町１４番１１号パークサイド・アイ２０５号室</t>
+  </si>
+  <si>
+    <t>中央区新田町１番１号IMI未来ビル３階</t>
+  </si>
+  <si>
+    <t>中央区神明町３３番地２０－２１６号</t>
+  </si>
+  <si>
+    <t>中央区村田町７１０番地３</t>
+  </si>
+  <si>
+    <t>中央区中央１丁目１１番１号</t>
+  </si>
+  <si>
+    <t>中央区中央３丁目９番１６号</t>
+  </si>
+  <si>
+    <t>中央区長洲１丁目１０番２４号３０４号室</t>
+  </si>
+  <si>
+    <t>中央区長洲１丁目２３番４号</t>
+  </si>
+  <si>
+    <t>中央区椿森２丁目５番８号</t>
+  </si>
+  <si>
+    <t>中央区弁天１丁目３０番１号</t>
+  </si>
+  <si>
+    <t>中央区矢作町５４０番地４２</t>
+  </si>
+  <si>
+    <t>中央区祐光１丁目１番３８号</t>
+  </si>
+  <si>
+    <t>美浜区中瀬１丁目６番</t>
+  </si>
+  <si>
+    <t>緑区誉田町２丁目２３０７番地</t>
+  </si>
+  <si>
+    <t>中央区栄町３５－１４
+シンテイ千葉ビル５階</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中央区中央１丁目１１番１号
+千葉中央ツインビル１号館８階８０１号室</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中央区中央３丁目９番１０号
+グリーンランド千葉中央ビル３０３号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中央区本千葉町１５番１号
+京成千葉中央ビル５Ｆ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中央区祐光２丁目７番１号
+サニータウン１４０５号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>美浜区中瀬１丁目３
+幕張テクノガーデンＤ棟６階</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>美浜区高洲３丁目１４番１号
+和紅ビル４０５号</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>千葉市保健所</t>
     <rPh sb="0" eb="3">
       <t>チバシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>千葉市</t>
-[...1 lines deleted...]
-      <t>チバシ</t>
+    <t>株式会社京葉ビル管理</t>
+  </si>
+  <si>
+    <t>船橋市</t>
+  </si>
+  <si>
+    <t>本町３丁目２２番２２号　</t>
+  </si>
+  <si>
+    <t>ウエストシップサービス株式会社</t>
+  </si>
+  <si>
+    <t>本郷町４６５番地　</t>
+  </si>
+  <si>
+    <t>京成ビルサービス株式会社</t>
+  </si>
+  <si>
+    <t>本町４－８－５０　</t>
+  </si>
+  <si>
+    <t>ソニックアロー株式会社</t>
+  </si>
+  <si>
+    <t>前原西四丁目１７番１５号　</t>
+  </si>
+  <si>
+    <t>ニュー船橋　株式会社</t>
+  </si>
+  <si>
+    <t>本町３丁目８番１６号　</t>
+  </si>
+  <si>
+    <t>日本環境クリアー株式会社　千葉営業所</t>
+  </si>
+  <si>
+    <t>湊町３－１８－２　－２０３</t>
+  </si>
+  <si>
+    <t>株式会社アイワ</t>
+  </si>
+  <si>
+    <t>前原東２－１８－１９　</t>
+  </si>
+  <si>
+    <t>帝京ビルメンテナンス株式会社</t>
+  </si>
+  <si>
+    <t>船橋市保健所</t>
+    <rPh sb="0" eb="6">
+      <t>フナバシシホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>中央区宮崎１丁目２２番１０号</t>
+    <t>東葉ビル管理株式会社</t>
+  </si>
+  <si>
+    <t>株式会社アクト・ツーワン　柏支店</t>
+  </si>
+  <si>
+    <t>株式会社　アビック　柏支店</t>
+  </si>
+  <si>
+    <t>有限会社総合ビルメンテナンス本社営業本部</t>
+  </si>
+  <si>
+    <t>柏ビル管理株式会社</t>
+  </si>
+  <si>
+    <t>株式会社エスアール管理</t>
+  </si>
+  <si>
+    <t>日本設備管理株式会社</t>
+  </si>
+  <si>
+    <t>有限会社　和幸ビルサービス</t>
+  </si>
+  <si>
+    <t>株式会社イー・エス・エージェンシー</t>
+  </si>
+  <si>
+    <t>柏市</t>
+    <rPh sb="0" eb="2">
+      <t>カシワシ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
-  </si>
-[...186 lines deleted...]
-    <t>株式会社エスアール管理</t>
   </si>
   <si>
     <t>柏市保健所</t>
     <rPh sb="0" eb="5">
       <t>カシワシホケンジョ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>柏市</t>
-[...2 lines deleted...]
-    </rPh>
+    <t>北柏三丁目５番１号　</t>
+  </si>
+  <si>
+    <t>柏三丁目９番２１号山崎ビル２０１　</t>
+  </si>
+  <si>
+    <t>増尾台１－１０－１１関口ハイツ１０５　</t>
+  </si>
+  <si>
+    <t>逆井１－６－１２２階Ｂ室　</t>
+  </si>
+  <si>
+    <t>若葉町３－３　</t>
+  </si>
+  <si>
+    <t>高田１３７６番地　</t>
+  </si>
+  <si>
+    <t>酒井根６２８－２８　</t>
+  </si>
+  <si>
+    <t>東上町２－２８　第二水戸屋ビル２階</t>
+  </si>
+  <si>
+    <t>ファースト・ファシリティーズ千葉株式会社</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>酒井根６２８－２８</t>
-[...17 lines deleted...]
-    <t>逆井１－６－１２ ２階Ｂ室</t>
+    <t>前原西２－１４－１　
+ダイアパレス津田沼１００９号室</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>逆井１－６－１２ ２階Ｂ室　</t>
-[...3 lines deleted...]
-    <t>新松戸四丁目６５番地１　　　　　　
+    <t>南流山四丁目２番４号
+鈴木ハイツ１０２号室</t>
+    <rPh sb="11" eb="13">
+      <t>スズキ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>シツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>新松戸四丁目６５番地１
 アイビス新松戸ビル５０１号室</t>
     <phoneticPr fontId="1"/>
-  </si>
-[...1 lines deleted...]
-    <t>エイド㈱</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...5 lines deleted...]
-      <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="3"/>
+      <color rgb="FF006100"/>
       <name val="游ゴシック"/>
       <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1600,137 +1587,159 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準_Sheet1_1" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1980,1599 +1989,1557 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D110"/>
+  <dimension ref="A1:D107"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="91" zoomScaleNormal="100" zoomScaleSheetLayoutView="91" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A92" zoomScale="91" zoomScaleNormal="100" zoomScaleSheetLayoutView="91" workbookViewId="0">
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="14.8984375" style="10" customWidth="1"/>
     <col min="2" max="2" width="41.19921875" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.09765625" style="8" customWidth="1"/>
-    <col min="4" max="4" width="37.796875" style="8" customWidth="1"/>
+    <col min="4" max="4" width="39.09765625" style="8" customWidth="1"/>
     <col min="5" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A1" s="18" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="18"/>
+      <c r="A1" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.45">
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A3" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="23"/>
+      <c r="D3" s="29"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.45">
-      <c r="A4" s="20"/>
-[...2 lines deleted...]
-      <c r="D4" s="25"/>
+      <c r="A4" s="26"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="31"/>
     </row>
     <row r="5" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="11" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="11" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="11" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="C7" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>13</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>14</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>16</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>17</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="12" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>19</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>17</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>126</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>21</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>17</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="12" customFormat="1" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>23</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>17</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>130</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>25</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>17</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>27</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>17</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="12" customFormat="1" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>29</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>17</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>145</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A16" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>30</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>17</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>137</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A17" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>32</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>14</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>34</v>
+      </c>
+      <c r="C18" s="19" t="s">
+        <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>141</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A19" s="11" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>36</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>17</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A20" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>40</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A21" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>43</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>44</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:4" s="12" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A22" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>46</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:4" s="12" customFormat="1" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A23" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>48</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>250</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:4" s="12" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A24" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>50</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:4" s="12" customFormat="1" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A25" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>53</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" s="12" customFormat="1" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A26" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>55</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>103</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:4" s="12" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>57</v>
+      </c>
+      <c r="C27" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" s="12" customFormat="1" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>59</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" s="12" customFormat="1" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>61</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" s="12" customFormat="1" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>63</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>65</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>67</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>68</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A33" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>69</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A34" s="11" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>70</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A35" s="11" t="s">
-        <v>151</v>
+        <v>75</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>72</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>73</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>150</v>
+        <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:4" s="12" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A36" s="11" t="s">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>76</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>77</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>154</v>
+        <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A37" s="11" t="s">
-        <v>158</v>
+        <v>86</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>80</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>81</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>157</v>
+        <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:4" s="12" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A38" s="11" t="s">
-        <v>158</v>
+        <v>86</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>83</v>
+      </c>
+      <c r="C38" s="19" t="s">
+        <v>84</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>161</v>
+        <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:4" s="12" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A39" s="11" t="s">
-        <v>158</v>
+        <v>86</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>87</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>88</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
     </row>
     <row r="40" spans="1:4" s="12" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A40" s="11" t="s">
-        <v>158</v>
+        <v>86</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>90</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>88</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A41" s="11" t="s">
-        <v>158</v>
+        <v>86</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>92</v>
+      </c>
+      <c r="C41" s="19" t="s">
+        <v>88</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>167</v>
+        <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A42" s="11" t="s">
-        <v>158</v>
+        <v>86</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>94</v>
+      </c>
+      <c r="C42" s="19" t="s">
+        <v>88</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>169</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A43" s="11" t="s">
-        <v>158</v>
+        <v>86</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>96</v>
+      </c>
+      <c r="C43" s="19" t="s">
+        <v>88</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
     </row>
     <row r="44" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A44" s="11" t="s">
-        <v>173</v>
+        <v>86</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>98</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>88</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A45" s="11" t="s">
-        <v>180</v>
+        <v>106</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>100</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>101</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>176</v>
+        <v>102</v>
       </c>
     </row>
     <row r="46" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A46" s="11" t="s">
-        <v>180</v>
+        <v>106</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>103</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>104</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A47" s="15" t="s">
-        <v>183</v>
+        <v>110</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>107</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>108</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
     </row>
     <row r="48" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A48" s="15" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>111</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>112</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A49" s="15" t="s">
-        <v>188</v>
+        <v>126</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>115</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>116</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="50" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A50" s="15" t="s">
-        <v>188</v>
+        <v>126</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>118</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>119</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>39</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A51" s="15" t="s">
-        <v>188</v>
+        <v>126</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>121</v>
+      </c>
+      <c r="C51" s="22" t="s">
+        <v>122</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
     </row>
     <row r="52" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A52" s="15" t="s">
-        <v>188</v>
+        <v>126</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>124</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>116</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>43</v>
+        <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A53" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>127</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>192</v>
+        <v>165</v>
       </c>
     </row>
     <row r="54" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A54" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>128</v>
+      </c>
+      <c r="C54" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>193</v>
+        <v>166</v>
       </c>
     </row>
     <row r="55" spans="1:4" s="12" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A55" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>129</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>194</v>
+        <v>167</v>
       </c>
     </row>
     <row r="56" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A56" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>130</v>
+      </c>
+      <c r="C56" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>195</v>
+        <v>168</v>
       </c>
     </row>
     <row r="57" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A57" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>131</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>196</v>
+        <v>169</v>
       </c>
     </row>
     <row r="58" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A58" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>132</v>
+      </c>
+      <c r="C58" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>197</v>
+        <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A59" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>133</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>198</v>
+        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A60" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>134</v>
+      </c>
+      <c r="C60" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>199</v>
+        <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A61" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>135</v>
+      </c>
+      <c r="C61" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A62" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>136</v>
+      </c>
+      <c r="C62" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
     </row>
     <row r="63" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A63" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>137</v>
+      </c>
+      <c r="C63" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
     </row>
     <row r="64" spans="1:4" s="12" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A64" s="15" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>138</v>
+      </c>
+      <c r="C64" s="22" t="s">
+        <v>164</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A65" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C65" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A66" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C66" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A67" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C67" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A68" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A69" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A70" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A71" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="C71" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A72" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A73" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C73" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A74" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>239</v>
+      </c>
+      <c r="C74" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A75" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C75" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A76" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C76" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A77" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C77" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A78" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C78" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D78" s="23" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A79" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C79" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A80" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="C80" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A81" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C81" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A82" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C82" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D82" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="B65" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="6" t="s">
+    </row>
+    <row r="83" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A83" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C83" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A84" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C84" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D84" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="D65" s="5" t="s">
+    </row>
+    <row r="85" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A85" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C85" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A86" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="C86" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A87" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" s="12" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A88" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C88" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A89" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C89" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" s="12" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A90" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C90" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A91" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C91" s="19" t="s">
         <v>204</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D66" s="5" t="s">
+      <c r="D91" s="2" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="67" spans="1:4" s="12" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="D67" s="5" t="s">
+    <row r="92" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A92" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="B92" s="2" t="s">
         <v>206</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D68" s="5" t="s">
+      <c r="C92" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="D92" s="2" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="69" spans="1:4" s="12" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="D69" s="5" t="s">
+    <row r="93" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A93" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="B93" s="2" t="s">
         <v>208</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="D71" s="5" t="s">
+      <c r="C93" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="D93" s="2" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="72" spans="1:4" s="12" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="D72" s="5" t="s">
+    <row r="94" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A94" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="B94" s="2" t="s">
         <v>210</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D73" s="5" t="s">
+      <c r="C94" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="D94" s="2" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="74" spans="1:4" s="12" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="D74" s="5" t="s">
+    <row r="95" spans="1:4" s="12" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A95" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="2" t="s">
         <v>212</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D75" s="5" t="s">
+      <c r="C95" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="D95" s="2" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="76" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="D76" s="5" t="s">
+    <row r="96" spans="1:4" s="16" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A96" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="B96" s="2" t="s">
         <v>214</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D77" s="5" t="s">
+      <c r="C96" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="D96" s="2" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="78" spans="1:4" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="D78" s="5" t="s">
+    <row r="97" spans="1:4" s="16" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A97" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="B97" s="2" t="s">
         <v>216</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D79" s="5" t="s">
+      <c r="C97" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="D97" s="5" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="80" spans="1:4" s="12" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="D80" s="5" t="s">
+    <row r="98" spans="1:4" s="16" customFormat="1" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A98" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="B98" s="2" t="s">
         <v>218</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="D82" s="5" t="s">
+      <c r="C98" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" s="16" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A99" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B99" s="2" t="s">
         <v>220</v>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="D91" s="5" t="s">
+      <c r="C99" s="19" t="s">
         <v>229</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="D93" s="2" t="s">
+      <c r="D99" s="2" t="s">
         <v>231</v>
-      </c>
-[...82 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="100" spans="1:4" s="16" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A100" s="11" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>221</v>
+      </c>
+      <c r="C100" s="19" t="s">
+        <v>229</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="101" spans="1:4" s="16" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A101" s="11" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B101" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="C101" s="19" t="s">
+        <v>229</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A102" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B102" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="C102" s="19" t="s">
+        <v>229</v>
+      </c>
+      <c r="D102" s="17" t="s">
         <v>234</v>
       </c>
-      <c r="C101" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="5" t="s">
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A103" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B103" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="C103" s="19" t="s">
+        <v>229</v>
+      </c>
+      <c r="D103" s="17" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="102" spans="1:4" s="16" customFormat="1" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="B102" s="2" t="s">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A104" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B104" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="C104" s="19" t="s">
+        <v>229</v>
+      </c>
+      <c r="D104" s="17" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A105" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B105" s="17" t="s">
+        <v>226</v>
+      </c>
+      <c r="C105" s="19" t="s">
+        <v>229</v>
+      </c>
+      <c r="D105" s="17" t="s">
         <v>236</v>
       </c>
-      <c r="C102" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="2" t="s">
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A106" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B106" s="17" t="s">
+        <v>227</v>
+      </c>
+      <c r="C106" s="19" t="s">
+        <v>229</v>
+      </c>
+      <c r="D106" s="17" t="s">
         <v>237</v>
-      </c>
-[...54 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A107" s="11" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="B107" s="17" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>228</v>
+      </c>
+      <c r="C107" s="19" t="s">
+        <v>229</v>
       </c>
       <c r="D107" s="17" t="s">
-        <v>249</v>
-[...41 lines deleted...]
-        <v>247</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:D4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="3">
-    <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:D6 B22:D22 C21 B24:D29 C23:D23 C30:C31 B32:D43 IK42:IO43 SG42:SK43 ACC42:ACG43 ALY42:AMC43 AVU42:AVY43 BFQ42:BFU43 BPM42:BPQ43 BZI42:BZM43 CJE42:CJI43 CTA42:CTE43 DCW42:DDA43 DMS42:DMW43 DWO42:DWS43 EGK42:EGO43 EQG42:EQK43 FAC42:FAG43 FJY42:FKC43 FTU42:FTY43 GDQ42:GDU43 GNM42:GNQ43 GXI42:GXM43 HHE42:HHI43 HRA42:HRE43 IAW42:IBA43 IKS42:IKW43 IUO42:IUS43 JEK42:JEO43 JOG42:JOK43 JYC42:JYG43 KHY42:KIC43 KRU42:KRY43 LBQ42:LBU43 LLM42:LLQ43 LVI42:LVM43 MFE42:MFI43 MPA42:MPE43 MYW42:MZA43 NIS42:NIW43 NSO42:NSS43 OCK42:OCO43 OMG42:OMK43 OWC42:OWG43 PFY42:PGC43 PPU42:PPY43 PZQ42:PZU43 QJM42:QJQ43 QTI42:QTM43 RDE42:RDI43 RNA42:RNE43 RWW42:RXA43 SGS42:SGW43 SQO42:SQS43 TAK42:TAO43 TKG42:TKK43 TUC42:TUG43 UDY42:UEC43 UNU42:UNY43 UXQ42:UXU43 VHM42:VHQ43 VRI42:VRM43 WBE42:WBI43 WLA42:WLE43 WUW42:WVA43 D102 B45:D46 IN102:IO102 SJ102:SK102 ACF102:ACG102 AMB102:AMC102 AVX102:AVY102 BFT102:BFU102 BPP102:BPQ102 BZL102:BZM102 CJH102:CJI102 CTD102:CTE102 DCZ102:DDA102 DMV102:DMW102 DWR102:DWS102 EGN102:EGO102 EQJ102:EQK102 FAF102:FAG102 FKB102:FKC102 FTX102:FTY102 GDT102:GDU102 GNP102:GNQ102 GXL102:GXM102 HHH102:HHI102 HRD102:HRE102 IAZ102:IBA102 IKV102:IKW102 IUR102:IUS102 JEN102:JEO102 JOJ102:JOK102 JYF102:JYG102 KIB102:KIC102 KRX102:KRY102 LBT102:LBU102 LLP102:LLQ102 LVL102:LVM102 MFH102:MFI102 MPD102:MPE102 MYZ102:MZA102 NIV102:NIW102 NSR102:NSS102 OCN102:OCO102 OMJ102:OMK102 OWF102:OWG102 PGB102:PGC102 PPX102:PPY102 PZT102:PZU102 QJP102:QJQ102 QTL102:QTM102 RDH102:RDI102 RND102:RNE102 RWZ102:RXA102 SGV102:SGW102 SQR102:SQS102 TAN102:TAO102 TKJ102:TKK102 TUF102:TUG102 UEB102:UEC102 UNX102:UNY102 UXT102:UXU102 VHP102:VHQ102 VRL102:VRM102 WBH102:WBI102 WLD102:WLE102 WUZ102:WVA102 WUW102:WUX102 IK102:IL102 SG102:SH102 ACC102:ACD102 ALY102:ALZ102 AVU102:AVV102 BFQ102:BFR102 BPM102:BPN102 BZI102:BZJ102 CJE102:CJF102 CTA102:CTB102 DCW102:DCX102 DMS102:DMT102 DWO102:DWP102 EGK102:EGL102 EQG102:EQH102 FAC102:FAD102 FJY102:FJZ102 FTU102:FTV102 GDQ102:GDR102 GNM102:GNN102 GXI102:GXJ102 HHE102:HHF102 HRA102:HRB102 IAW102:IAX102 IKS102:IKT102 IUO102:IUP102 JEK102:JEL102 JOG102:JOH102 JYC102:JYD102 KHY102:KHZ102 KRU102:KRV102 LBQ102:LBR102 LLM102:LLN102 LVI102:LVJ102 MFE102:MFF102 MPA102:MPB102 MYW102:MYX102 NIS102:NIT102 NSO102:NSP102 OCK102:OCL102 OMG102:OMH102 OWC102:OWD102 PFY102:PFZ102 PPU102:PPV102 PZQ102:PZR102 QJM102:QJN102 QTI102:QTJ102 RDE102:RDF102 RNA102:RNB102 RWW102:RWX102 SGS102:SGT102 SQO102:SQP102 TAK102:TAL102 TKG102:TKH102 TUC102:TUD102 UDY102:UDZ102 UNU102:UNV102 UXQ102:UXR102 VHM102:VHN102 VRI102:VRJ102 WBE102:WBF102 WLA102:WLB102 B8:D20 B94 D94" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
+    <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:D6 B22:D22 C21 B24:D29 C23:D23 C30:C31 B32:D43 IK42:IO43 SG42:SK43 ACC42:ACG43 ALY42:AMC43 AVU42:AVY43 BFQ42:BFU43 BPM42:BPQ43 BZI42:BZM43 CJE42:CJI43 CTA42:CTE43 DCW42:DDA43 DMS42:DMW43 DWO42:DWS43 EGK42:EGO43 EQG42:EQK43 FAC42:FAG43 FJY42:FKC43 FTU42:FTY43 GDQ42:GDU43 GNM42:GNQ43 GXI42:GXM43 HHE42:HHI43 HRA42:HRE43 IAW42:IBA43 IKS42:IKW43 IUO42:IUS43 JEK42:JEO43 JOG42:JOK43 JYC42:JYG43 KHY42:KIC43 KRU42:KRY43 LBQ42:LBU43 LLM42:LLQ43 LVI42:LVM43 MFE42:MFI43 MPA42:MPE43 MYW42:MZA43 NIS42:NIW43 NSO42:NSS43 OCK42:OCO43 OMG42:OMK43 OWC42:OWG43 PFY42:PGC43 PPU42:PPY43 PZQ42:PZU43 QJM42:QJQ43 QTI42:QTM43 RDE42:RDI43 RNA42:RNE43 RWW42:RXA43 SGS42:SGW43 SQO42:SQS43 TAK42:TAO43 TKG42:TKK43 TUC42:TUG43 UDY42:UEC43 UNU42:UNY43 UXQ42:UXU43 VHM42:VHQ43 VRI42:VRM43 WBE42:WBI43 WLA42:WLE43 WUW42:WVA43 D98 B45:D46 IN98:IO98 SJ98:SK98 ACF98:ACG98 AMB98:AMC98 AVX98:AVY98 BFT98:BFU98 BPP98:BPQ98 BZL98:BZM98 CJH98:CJI98 CTD98:CTE98 DCZ98:DDA98 DMV98:DMW98 DWR98:DWS98 EGN98:EGO98 EQJ98:EQK98 FAF98:FAG98 FKB98:FKC98 FTX98:FTY98 GDT98:GDU98 GNP98:GNQ98 GXL98:GXM98 HHH98:HHI98 HRD98:HRE98 IAZ98:IBA98 IKV98:IKW98 IUR98:IUS98 JEN98:JEO98 JOJ98:JOK98 JYF98:JYG98 KIB98:KIC98 KRX98:KRY98 LBT98:LBU98 LLP98:LLQ98 LVL98:LVM98 MFH98:MFI98 MPD98:MPE98 MYZ98:MZA98 NIV98:NIW98 NSR98:NSS98 OCN98:OCO98 OMJ98:OMK98 OWF98:OWG98 PGB98:PGC98 PPX98:PPY98 PZT98:PZU98 QJP98:QJQ98 QTL98:QTM98 RDH98:RDI98 RND98:RNE98 RWZ98:RXA98 SGV98:SGW98 SQR98:SQS98 TAN98:TAO98 TKJ98:TKK98 TUF98:TUG98 UEB98:UEC98 UNX98:UNY98 UXT98:UXU98 VHP98:VHQ98 VRL98:VRM98 WBH98:WBI98 WLD98:WLE98 WUZ98:WVA98 WUW98:WUX98 IK98:IL98 SG98:SH98 ACC98:ACD98 ALY98:ALZ98 AVU98:AVV98 BFQ98:BFR98 BPM98:BPN98 BZI98:BZJ98 CJE98:CJF98 CTA98:CTB98 DCW98:DCX98 DMS98:DMT98 DWO98:DWP98 EGK98:EGL98 EQG98:EQH98 FAC98:FAD98 FJY98:FJZ98 FTU98:FTV98 GDQ98:GDR98 GNM98:GNN98 GXI98:GXJ98 HHE98:HHF98 HRA98:HRB98 IAW98:IAX98 IKS98:IKT98 IUO98:IUP98 JEK98:JEL98 JOG98:JOH98 JYC98:JYD98 KHY98:KHZ98 KRU98:KRV98 LBQ98:LBR98 LLM98:LLN98 LVI98:LVJ98 MFE98:MFF98 MPA98:MPB98 MYW98:MYX98 NIS98:NIT98 NSO98:NSP98 OCK98:OCL98 OMG98:OMH98 OWC98:OWD98 PFY98:PFZ98 PPU98:PPV98 PZQ98:PZR98 QJM98:QJN98 QTI98:QTJ98 RDE98:RDF98 RNA98:RNB98 RWW98:RWX98 SGS98:SGT98 SQO98:SQP98 TAK98:TAL98 TKG98:TKH98 TUC98:TUD98 UDY98:UDZ98 UNU98:UNV98 UXQ98:UXR98 VHM98:VHN98 VRI98:VRJ98 WBE98:WBF98 WLA98:WLB98 B8:D20 B90 D90" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="IQ42:IQ43 SM42:SM43 ACI42:ACI43 AME42:AME43 AWA42:AWA43 BFW42:BFW43 BPS42:BPS43 BZO42:BZO43 CJK42:CJK43 CTG42:CTG43 DDC42:DDC43 DMY42:DMY43 DWU42:DWU43 EGQ42:EGQ43 EQM42:EQM43 FAI42:FAI43 FKE42:FKE43 FUA42:FUA43 GDW42:GDW43 GNS42:GNS43 GXO42:GXO43 HHK42:HHK43 HRG42:HRG43 IBC42:IBC43 IKY42:IKY43 IUU42:IUU43 JEQ42:JEQ43 JOM42:JOM43 JYI42:JYI43 KIE42:KIE43 KSA42:KSA43 LBW42:LBW43 LLS42:LLS43 LVO42:LVO43 MFK42:MFK43 MPG42:MPG43 MZC42:MZC43 NIY42:NIY43 NSU42:NSU43 OCQ42:OCQ43 OMM42:OMM43 OWI42:OWI43 PGE42:PGE43 PQA42:PQA43 PZW42:PZW43 QJS42:QJS43 QTO42:QTO43 RDK42:RDK43 RNG42:RNG43 RXC42:RXC43 SGY42:SGY43 SQU42:SQU43 TAQ42:TAQ43 TKM42:TKM43 TUI42:TUI43 UEE42:UEE43 UOA42:UOA43 UXW42:UXW43 VHS42:VHS43 VRO42:VRO43 WBK42:WBK43 WLG42:WLG43 WVC42:WVC43" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"　,衛,習保,船保,市保,松戸保,柏保,野保,佐倉保,香保,海保,山保,茂保,勝保,房保,木保,市原保"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="IS42:IS43 SO42:SO43 ACK42:ACK43 AMG42:AMG43 AWC42:AWC43 BFY42:BFY43 BPU42:BPU43 BZQ42:BZQ43 CJM42:CJM43 CTI42:CTI43 DDE42:DDE43 DNA42:DNA43 DWW42:DWW43 EGS42:EGS43 EQO42:EQO43 FAK42:FAK43 FKG42:FKG43 FUC42:FUC43 GDY42:GDY43 GNU42:GNU43 GXQ42:GXQ43 HHM42:HHM43 HRI42:HRI43 IBE42:IBE43 ILA42:ILA43 IUW42:IUW43 JES42:JES43 JOO42:JOO43 JYK42:JYK43 KIG42:KIG43 KSC42:KSC43 LBY42:LBY43 LLU42:LLU43 LVQ42:LVQ43 MFM42:MFM43 MPI42:MPI43 MZE42:MZE43 NJA42:NJA43 NSW42:NSW43 OCS42:OCS43 OMO42:OMO43 OWK42:OWK43 PGG42:PGG43 PQC42:PQC43 PZY42:PZY43 QJU42:QJU43 QTQ42:QTQ43 RDM42:RDM43 RNI42:RNI43 RXE42:RXE43 SHA42:SHA43 SQW42:SQW43 TAS42:TAS43 TKO42:TKO43 TUK42:TUK43 UEG42:UEG43 UOC42:UOC43 UXY42:UXY43 VHU42:VHU43 VRQ42:VRQ43 WBM42:WBM43 WLI42:WLI43 WVE42:WVE43" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"　,清,空,ダ,水,貯,排,ね,般,総"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="76" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>