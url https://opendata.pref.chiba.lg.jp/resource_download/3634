--- v0 (2026-03-12)
+++ v1 (2026-05-25)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C60FD37-290C-48C4-B9AC-A3A9B2BD3BEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDA192A6-3522-45FF-83C4-5CC3E07784B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="96">
   <si>
     <t>第1表　男女別、年齢（3区分）別人口</t>
   </si>
   <si>
     <t>市区町村</t>
   </si>
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>割合</t>
   </si>
   <si>
     <t>平均</t>
   </si>
   <si>
@@ -296,157 +295,126 @@
   <si>
     <t>印旛地域</t>
   </si>
   <si>
     <t>香取地域</t>
   </si>
   <si>
     <t>海匝地域</t>
   </si>
   <si>
     <t>山武地域</t>
   </si>
   <si>
     <t>長生地域</t>
   </si>
   <si>
     <t>夷隅地域</t>
   </si>
   <si>
     <t>安房地域</t>
   </si>
   <si>
     <t>君津地域</t>
   </si>
   <si>
+    <t>住民基本台帳</t>
+  </si>
+  <si>
     <t>―県、市区町村、11地域</t>
-    <phoneticPr fontId="1"/>
-[...13 lines deleted...]
-    <t>市区町村</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.0_ "/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
-    <font>
-[...17 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -459,50 +427,61 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
@@ -526,176 +505,138 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...63 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -1026,4276 +967,3407 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:N154"/>
+  <dimension ref="A2:L102"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.6640625" style="2" customWidth="1"/>
     <col min="2" max="7" width="8.6640625" style="2" customWidth="1"/>
-    <col min="8" max="13" width="6.6640625" style="2" customWidth="1"/>
-    <col min="14" max="16384" width="9" style="2"/>
+    <col min="8" max="12" width="6.6640625" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" ht="19.2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="K2" s="25" t="s">
+      <c r="L2" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="L4" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="L2" s="3"/>
-[...4 lines deleted...]
-      <c r="A4" s="43" t="s">
+    </row>
+    <row r="6" spans="1:12" ht="24.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="43" t="s">
+      <c r="B6" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C6" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="43" t="s">
+      <c r="D6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="15"/>
-      <c r="F4" s="15" t="s">
+      <c r="E6" s="24"/>
+      <c r="F6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="4"/>
-[...1 lines deleted...]
-      <c r="I4" s="15" t="s">
+      <c r="G6" s="5"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="15"/>
-[...3 lines deleted...]
-      <c r="L4" s="14" t="s">
+      <c r="J6" s="24"/>
+      <c r="K6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="L6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="22"/>
-[...6 lines deleted...]
-      <c r="E5" s="16" t="s">
+    </row>
+    <row r="7" spans="1:12" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="16" t="s">
+      <c r="F7" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="16" t="s">
+      <c r="G7" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="16" t="s">
+      <c r="H7" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="16" t="s">
+      <c r="I7" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="J5" s="16" t="s">
+      <c r="J7" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="K5" s="27" t="s">
+      <c r="K7" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="L5" s="27" t="s">
+      <c r="L7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="22"/>
-[...17 lines deleted...]
-      <c r="A7" s="17" t="s">
+    </row>
+    <row r="8" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="8"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="4"/>
+    </row>
+    <row r="9" spans="1:12" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="18">
-[...8 lines deleted...]
-      <c r="E7" s="18">
+      <c r="B9" s="27">
+        <v>6309101</v>
+      </c>
+      <c r="C9" s="27">
+        <v>3139662</v>
+      </c>
+      <c r="D9" s="27">
+        <v>3169439</v>
+      </c>
+      <c r="E9" s="27">
         <v>694179</v>
       </c>
-      <c r="F7" s="18">
-[...5 lines deleted...]
-      <c r="H7" s="19">
+      <c r="F9" s="27">
+        <v>3873193</v>
+      </c>
+      <c r="G9" s="27">
+        <v>1741729</v>
+      </c>
+      <c r="H9" s="28">
         <v>11</v>
       </c>
-      <c r="I7" s="19">
+      <c r="I9" s="28">
         <v>61.4</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J9" s="28">
         <v>27.6</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K9" s="28">
         <v>47.9</v>
       </c>
-      <c r="L7" s="19">
+      <c r="L9" s="29">
         <v>49.4</v>
       </c>
-      <c r="M7" s="24"/>
-[...17 lines deleted...]
-      <c r="A9" s="7" t="s">
+    </row>
+    <row r="10" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="9"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="7"/>
+    </row>
+    <row r="11" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B11" s="14">
         <v>6118697</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C11" s="14">
         <v>3044737</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D11" s="14">
         <v>3073960</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E11" s="14">
         <v>678792</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F11" s="14">
         <v>3774841</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G11" s="14">
         <v>1665064</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H11" s="15">
         <v>11.1</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I11" s="15">
         <v>61.7</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J11" s="15">
         <v>27.2</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K11" s="15">
         <v>47.7</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L11" s="7">
         <v>49.1</v>
       </c>
-      <c r="M9" s="23"/>
-[...2 lines deleted...]
-      <c r="A10" s="7" t="s">
+    </row>
+    <row r="12" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="10">
-[...8 lines deleted...]
-      <c r="E10" s="10">
+      <c r="B12" s="14">
+        <v>190404</v>
+      </c>
+      <c r="C12" s="14">
+        <v>94925</v>
+      </c>
+      <c r="D12" s="14">
+        <v>95479</v>
+      </c>
+      <c r="E12" s="14">
         <v>15387</v>
       </c>
-      <c r="F10" s="10">
-[...5 lines deleted...]
-      <c r="H10" s="11">
+      <c r="F12" s="14">
+        <v>98352</v>
+      </c>
+      <c r="G12" s="14">
+        <v>76665</v>
+      </c>
+      <c r="H12" s="15">
         <v>8.1</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I12" s="15">
         <v>51.7</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J12" s="15">
         <v>40.299999999999997</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K12" s="15">
         <v>54.3</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L12" s="7">
         <v>57.6</v>
       </c>
-      <c r="M10" s="23"/>
-[...17 lines deleted...]
-      <c r="A12" s="17" t="s">
+    </row>
+    <row r="13" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="9"/>
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="7"/>
+    </row>
+    <row r="14" spans="1:12" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="18">
+      <c r="B14" s="27">
         <v>984357</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C14" s="27">
         <v>488313</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D14" s="27">
         <v>496044</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E14" s="27">
         <v>106166</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F14" s="27">
         <v>620078</v>
       </c>
-      <c r="G12" s="18">
+      <c r="G14" s="27">
         <v>258113</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H14" s="28">
         <v>10.8</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I14" s="28">
         <v>63</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J14" s="28">
         <v>26.2</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K14" s="28">
         <v>47.6</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L14" s="29">
         <v>49.2</v>
       </c>
-      <c r="M12" s="24"/>
-[...2 lines deleted...]
-      <c r="A13" s="7" t="s">
+    </row>
+    <row r="15" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B15" s="14">
         <v>217690</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C15" s="14">
         <v>109546</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D15" s="14">
         <v>108144</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E15" s="14">
         <v>22775</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F15" s="14">
         <v>146469</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G15" s="14">
         <v>48446</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H15" s="15">
         <v>10.5</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I15" s="15">
         <v>67.3</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J15" s="15">
         <v>22.3</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K15" s="15">
         <v>45.5</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L15" s="7">
         <v>45.5</v>
       </c>
-      <c r="M13" s="23"/>
-[...2 lines deleted...]
-      <c r="A14" s="7" t="s">
+    </row>
+    <row r="16" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B16" s="14">
         <v>176977</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C16" s="14">
         <v>87779</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D16" s="14">
         <v>89198</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E16" s="14">
         <v>17696</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F16" s="14">
         <v>110747</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G16" s="14">
         <v>48534</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H16" s="15">
         <v>10</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I16" s="15">
         <v>62.6</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J16" s="15">
         <v>27.4</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K16" s="15">
         <v>48.4</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L16" s="7">
         <v>50.1</v>
       </c>
-      <c r="M14" s="23"/>
-[...2 lines deleted...]
-      <c r="A15" s="7" t="s">
+    </row>
+    <row r="17" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B17" s="14">
         <v>158409</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C17" s="14">
         <v>78810</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D17" s="14">
         <v>79599</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E17" s="14">
         <v>16890</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F17" s="14">
         <v>98526</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G17" s="14">
         <v>42993</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H17" s="15">
         <v>10.7</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I17" s="15">
         <v>62.2</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J17" s="15">
         <v>27.1</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K17" s="15">
         <v>47.8</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L17" s="7">
         <v>49.3</v>
       </c>
-      <c r="M15" s="23"/>
-[...2 lines deleted...]
-      <c r="A16" s="7" t="s">
+    </row>
+    <row r="18" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B18" s="14">
         <v>146771</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C18" s="14">
         <v>73954</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D18" s="14">
         <v>72817</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E18" s="14">
         <v>14634</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F18" s="14">
         <v>87075</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G18" s="14">
         <v>45062</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H18" s="15">
         <v>10</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I18" s="15">
         <v>59.3</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J18" s="15">
         <v>30.7</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K18" s="15">
         <v>50</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L18" s="7">
         <v>51.8</v>
       </c>
-      <c r="M16" s="23"/>
-[...2 lines deleted...]
-      <c r="A17" s="7" t="s">
+    </row>
+    <row r="19" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B19" s="14">
         <v>129056</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C19" s="14">
         <v>63301</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D19" s="14">
         <v>65755</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E19" s="14">
         <v>16507</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F19" s="14">
         <v>80529</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G19" s="14">
         <v>32020</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H19" s="15">
         <v>12.8</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I19" s="15">
         <v>62.4</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J19" s="15">
         <v>24.8</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K19" s="15">
         <v>46.5</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L19" s="7">
         <v>48.6</v>
       </c>
-      <c r="M17" s="23"/>
-[...2 lines deleted...]
-      <c r="A18" s="7" t="s">
+    </row>
+    <row r="20" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B20" s="14">
         <v>155454</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C20" s="14">
         <v>74923</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D20" s="14">
         <v>80531</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E20" s="14">
         <v>17664</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F20" s="14">
         <v>96732</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G20" s="14">
         <v>41058</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H20" s="15">
         <v>11.4</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I20" s="15">
         <v>62.2</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J20" s="15">
         <v>26.4</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K20" s="15">
         <v>48.2</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L20" s="7">
         <v>50.5</v>
       </c>
-      <c r="M18" s="23"/>
-[...17 lines deleted...]
-      <c r="A20" s="7" t="s">
+    </row>
+    <row r="21" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="9"/>
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="7"/>
+    </row>
+    <row r="22" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B22" s="14">
         <v>53509</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C22" s="14">
         <v>26200</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D22" s="14">
         <v>27309</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E22" s="14">
         <v>3420</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F22" s="14">
         <v>28247</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G22" s="14">
         <v>21842</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H22" s="15">
         <v>6.4</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I22" s="15">
         <v>52.8</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J22" s="15">
         <v>40.799999999999997</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K22" s="15">
         <v>55.4</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L22" s="7">
         <v>59.2</v>
       </c>
-      <c r="M20" s="23"/>
-[...2 lines deleted...]
-      <c r="A21" s="7" t="s">
+    </row>
+    <row r="23" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B23" s="14">
         <v>496089</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C23" s="14">
         <v>250550</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D23" s="14">
         <v>245539</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E23" s="14">
         <v>54741</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F23" s="14">
         <v>334833</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G23" s="14">
         <v>106515</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H23" s="15">
         <v>11</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I23" s="15">
         <v>67.5</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J23" s="15">
         <v>21.5</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K23" s="15">
         <v>45.2</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L23" s="7">
         <v>45.3</v>
       </c>
-      <c r="M21" s="23"/>
-[...2 lines deleted...]
-      <c r="A22" s="7" t="s">
+    </row>
+    <row r="24" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B24" s="14">
         <v>650768</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C24" s="14">
         <v>323275</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D24" s="14">
         <v>327493</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E24" s="14">
         <v>75572</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F24" s="14">
         <v>420137</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G24" s="14">
         <v>155059</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H24" s="15">
         <v>11.6</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I24" s="15">
         <v>64.599999999999994</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J24" s="15">
         <v>23.8</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K24" s="15">
         <v>46.2</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L24" s="7">
         <v>47.2</v>
       </c>
-      <c r="M22" s="23"/>
-[...2 lines deleted...]
-      <c r="A23" s="7" t="s">
+    </row>
+    <row r="25" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B25" s="14">
         <v>43244</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C25" s="14">
         <v>20888</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D25" s="14">
         <v>22356</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E25" s="14">
         <v>3617</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F25" s="14">
         <v>21946</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G25" s="14">
         <v>17681</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H25" s="15">
         <v>8.4</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I25" s="15">
         <v>50.7</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J25" s="15">
         <v>40.9</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K25" s="15">
         <v>54.7</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L25" s="7">
         <v>57.7</v>
       </c>
-      <c r="M23" s="23"/>
-[...2 lines deleted...]
-      <c r="A24" s="7" t="s">
+    </row>
+    <row r="26" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B26" s="14">
         <v>136658</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C26" s="14">
         <v>68933</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D26" s="14">
         <v>67725</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E26" s="14">
         <v>16572</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F26" s="14">
         <v>82257</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G26" s="14">
         <v>37829</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H26" s="15">
         <v>12.1</v>
       </c>
-      <c r="I24" s="11">
+      <c r="I26" s="15">
         <v>60.2</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J26" s="15">
         <v>27.7</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K26" s="15">
         <v>47.5</v>
       </c>
-      <c r="L24" s="11">
+      <c r="L26" s="7">
         <v>48.7</v>
       </c>
-      <c r="M24" s="23"/>
-[...17 lines deleted...]
-      <c r="A26" s="7" t="s">
+    </row>
+    <row r="27" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="9"/>
+      <c r="B27" s="14"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="14"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="7"/>
+    </row>
+    <row r="28" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B28" s="14">
         <v>500922</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C28" s="14">
         <v>248277</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D28" s="14">
         <v>252645</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E28" s="14">
         <v>53671</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F28" s="14">
         <v>318528</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G28" s="14">
         <v>128723</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H28" s="15">
         <v>10.7</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I28" s="15">
         <v>63.6</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J28" s="15">
         <v>25.7</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K28" s="15">
         <v>47.3</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L28" s="7">
         <v>48.5</v>
       </c>
-      <c r="M26" s="23"/>
-[...2 lines deleted...]
-      <c r="A27" s="7" t="s">
+    </row>
+    <row r="29" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B29" s="14">
         <v>153336</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C29" s="14">
         <v>77049</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D29" s="14">
         <v>76287</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E29" s="14">
         <v>16038</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F29" s="14">
         <v>89605</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G29" s="14">
         <v>47693</v>
       </c>
-      <c r="H27" s="11">
+      <c r="H29" s="15">
         <v>10.5</v>
       </c>
-      <c r="I27" s="11">
+      <c r="I29" s="15">
         <v>58.4</v>
       </c>
-      <c r="J27" s="11">
+      <c r="J29" s="15">
         <v>31.1</v>
       </c>
-      <c r="K27" s="11">
+      <c r="K29" s="15">
         <v>49.3</v>
       </c>
-      <c r="L27" s="11">
+      <c r="L29" s="7">
         <v>51</v>
       </c>
-      <c r="M27" s="23"/>
-[...2 lines deleted...]
-      <c r="A28" s="7" t="s">
+    </row>
+    <row r="30" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B30" s="14">
         <v>85614</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C30" s="14">
         <v>42352</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D30" s="14">
         <v>43262</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E30" s="14">
         <v>7843</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F30" s="14">
         <v>48042</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G30" s="14">
         <v>29729</v>
       </c>
-      <c r="H28" s="11">
+      <c r="H30" s="15">
         <v>9.1999999999999993</v>
       </c>
-      <c r="I28" s="11">
+      <c r="I30" s="15">
         <v>56.1</v>
       </c>
-      <c r="J28" s="11">
+      <c r="J30" s="15">
         <v>34.700000000000003</v>
       </c>
-      <c r="K28" s="11">
+      <c r="K30" s="15">
         <v>51.9</v>
       </c>
-      <c r="L28" s="11">
+      <c r="L30" s="7">
         <v>54.2</v>
       </c>
-      <c r="M28" s="23"/>
-[...2 lines deleted...]
-      <c r="A29" s="7" t="s">
+    </row>
+    <row r="31" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B31" s="14">
         <v>133198</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C31" s="14">
         <v>66347</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D31" s="14">
         <v>66851</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E31" s="14">
         <v>14858</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F31" s="14">
         <v>86100</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G31" s="14">
         <v>32240</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H31" s="15">
         <v>11.2</v>
       </c>
-      <c r="I29" s="11">
+      <c r="I31" s="15">
         <v>64.599999999999994</v>
       </c>
-      <c r="J29" s="11">
+      <c r="J31" s="15">
         <v>24.2</v>
       </c>
-      <c r="K29" s="11">
+      <c r="K31" s="15">
         <v>45.4</v>
       </c>
-      <c r="L29" s="11">
+      <c r="L31" s="7">
         <v>45.5</v>
       </c>
-      <c r="M29" s="23"/>
-[...2 lines deleted...]
-      <c r="A30" s="7" t="s">
+    </row>
+    <row r="32" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B30" s="10">
+      <c r="B32" s="14">
         <v>168914</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C32" s="14">
         <v>82812</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D32" s="14">
         <v>86102</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E32" s="14">
         <v>16674</v>
       </c>
-      <c r="F30" s="10">
+      <c r="F32" s="14">
         <v>95185</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G32" s="14">
         <v>57055</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H32" s="15">
         <v>9.9</v>
       </c>
-      <c r="I30" s="11">
+      <c r="I32" s="15">
         <v>56.4</v>
       </c>
-      <c r="J30" s="11">
+      <c r="J32" s="15">
         <v>33.799999999999997</v>
       </c>
-      <c r="K30" s="11">
+      <c r="K32" s="15">
         <v>51</v>
       </c>
-      <c r="L30" s="11">
+      <c r="L32" s="7">
         <v>53.2</v>
       </c>
-      <c r="M30" s="23"/>
-[...17 lines deleted...]
-      <c r="A32" s="7" t="s">
+    </row>
+    <row r="33" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="9"/>
+      <c r="B33" s="14"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="14"/>
+      <c r="E33" s="14"/>
+      <c r="F33" s="14"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="7"/>
+    </row>
+    <row r="34" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="10">
+      <c r="B34" s="14">
         <v>56224</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C34" s="14">
         <v>28218</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D34" s="14">
         <v>28006</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E34" s="14">
         <v>5338</v>
       </c>
-      <c r="F32" s="10">
+      <c r="F34" s="14">
         <v>32493</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G34" s="14">
         <v>18393</v>
       </c>
-      <c r="H32" s="11">
+      <c r="H34" s="15">
         <v>9.5</v>
       </c>
-      <c r="I32" s="11">
+      <c r="I34" s="15">
         <v>57.8</v>
       </c>
-      <c r="J32" s="11">
+      <c r="J34" s="15">
         <v>32.700000000000003</v>
       </c>
-      <c r="K32" s="11">
+      <c r="K34" s="15">
         <v>50.4</v>
       </c>
-      <c r="L32" s="11">
+      <c r="L34" s="7">
         <v>52.8</v>
       </c>
-      <c r="M32" s="23"/>
-[...2 lines deleted...]
-      <c r="A33" s="7" t="s">
+    </row>
+    <row r="35" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B33" s="10">
+      <c r="B35" s="14">
         <v>61510</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C35" s="14">
         <v>30504</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D35" s="14">
         <v>31006</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E35" s="14">
         <v>6298</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F35" s="14">
         <v>34964</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G35" s="14">
         <v>20248</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H35" s="15">
         <v>10.199999999999999</v>
       </c>
-      <c r="I33" s="11">
+      <c r="I35" s="15">
         <v>56.8</v>
       </c>
-      <c r="J33" s="11">
+      <c r="J35" s="15">
         <v>32.9</v>
       </c>
-      <c r="K33" s="11">
+      <c r="K35" s="15">
         <v>50.2</v>
       </c>
-      <c r="L33" s="11">
+      <c r="L35" s="7">
         <v>52.3</v>
       </c>
-      <c r="M33" s="23"/>
-[...2 lines deleted...]
-      <c r="A34" s="7" t="s">
+    </row>
+    <row r="36" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="10">
+      <c r="B36" s="14">
         <v>175009</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C36" s="14">
         <v>86940</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D36" s="14">
         <v>88069</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E36" s="14">
         <v>20692</v>
       </c>
-      <c r="F34" s="10">
+      <c r="F36" s="14">
         <v>112806</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G36" s="14">
         <v>41511</v>
       </c>
-      <c r="H34" s="11">
+      <c r="H36" s="15">
         <v>11.8</v>
       </c>
-      <c r="I34" s="11">
+      <c r="I36" s="15">
         <v>64.5</v>
       </c>
-      <c r="J34" s="11">
+      <c r="J36" s="15">
         <v>23.7</v>
       </c>
-      <c r="K34" s="11">
+      <c r="K36" s="15">
         <v>46.1</v>
       </c>
-      <c r="L34" s="11">
+      <c r="L36" s="7">
         <v>47</v>
       </c>
-      <c r="M34" s="23"/>
-[...2 lines deleted...]
-      <c r="A35" s="7" t="s">
+    </row>
+    <row r="37" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="10">
+      <c r="B37" s="14">
         <v>437716</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C37" s="14">
         <v>216021</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D37" s="14">
         <v>221695</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E37" s="14">
         <v>53827</v>
       </c>
-      <c r="F35" s="10">
+      <c r="F37" s="14">
         <v>270147</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G37" s="14">
         <v>113742</v>
       </c>
-      <c r="H35" s="11">
+      <c r="H37" s="15">
         <v>12.3</v>
       </c>
-      <c r="I35" s="11">
+      <c r="I37" s="15">
         <v>61.7</v>
       </c>
-      <c r="J35" s="11">
+      <c r="J37" s="15">
         <v>26</v>
       </c>
-      <c r="K35" s="11">
+      <c r="K37" s="15">
         <v>46.7</v>
       </c>
-      <c r="L35" s="11">
+      <c r="L37" s="7">
         <v>47.6</v>
       </c>
-      <c r="M35" s="23"/>
-[...2 lines deleted...]
-      <c r="A36" s="7" t="s">
+    </row>
+    <row r="38" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="10">
+      <c r="B38" s="14">
         <v>15030</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C38" s="14">
         <v>7500</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D38" s="14">
         <v>7530</v>
       </c>
-      <c r="E36" s="10">
+      <c r="E38" s="14">
         <v>892</v>
       </c>
-      <c r="F36" s="10">
+      <c r="F38" s="14">
         <v>7028</v>
       </c>
-      <c r="G36" s="10">
+      <c r="G38" s="14">
         <v>7110</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H38" s="15">
         <v>5.9</v>
       </c>
-      <c r="I36" s="11">
+      <c r="I38" s="15">
         <v>46.8</v>
       </c>
-      <c r="J36" s="11">
+      <c r="J38" s="15">
         <v>47.3</v>
       </c>
-      <c r="K36" s="11">
+      <c r="K38" s="15">
         <v>58.2</v>
       </c>
-      <c r="L36" s="11">
+      <c r="L38" s="7">
         <v>63.4</v>
       </c>
-      <c r="M36" s="23"/>
-[...17 lines deleted...]
-      <c r="A38" s="7" t="s">
+    </row>
+    <row r="39" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="9"/>
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="15"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="15"/>
+      <c r="L39" s="7"/>
+    </row>
+    <row r="40" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B38" s="10">
+      <c r="B40" s="14">
         <v>266204</v>
       </c>
-      <c r="C38" s="10">
+      <c r="C40" s="14">
         <v>137252</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D40" s="14">
         <v>128952</v>
       </c>
-      <c r="E38" s="10">
+      <c r="E40" s="14">
         <v>27080</v>
       </c>
-      <c r="F38" s="10">
+      <c r="F40" s="14">
         <v>156639</v>
       </c>
-      <c r="G38" s="10">
+      <c r="G40" s="14">
         <v>82485</v>
       </c>
-      <c r="H38" s="11">
+      <c r="H40" s="15">
         <v>10.199999999999999</v>
       </c>
-      <c r="I38" s="11">
+      <c r="I40" s="15">
         <v>58.8</v>
       </c>
-      <c r="J38" s="11">
+      <c r="J40" s="15">
         <v>31</v>
       </c>
-      <c r="K38" s="11">
+      <c r="K40" s="15">
         <v>49.5</v>
       </c>
-      <c r="L38" s="11">
+      <c r="L40" s="7">
         <v>51.4</v>
       </c>
-      <c r="M38" s="23"/>
-[...2 lines deleted...]
-      <c r="A39" s="7" t="s">
+    </row>
+    <row r="41" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B39" s="10">
+      <c r="B41" s="14">
         <v>213118</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C41" s="14">
         <v>104788</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D41" s="14">
         <v>108330</v>
       </c>
-      <c r="E39" s="10">
+      <c r="E41" s="14">
         <v>34622</v>
       </c>
-      <c r="F39" s="10">
+      <c r="F41" s="14">
         <v>131106</v>
       </c>
-      <c r="G39" s="10">
+      <c r="G41" s="14">
         <v>47390</v>
       </c>
-      <c r="H39" s="11">
+      <c r="H41" s="15">
         <v>16.2</v>
       </c>
-      <c r="I39" s="11">
+      <c r="I41" s="15">
         <v>61.5</v>
       </c>
-      <c r="J39" s="11">
+      <c r="J41" s="15">
         <v>22.2</v>
       </c>
-      <c r="K39" s="11">
+      <c r="K41" s="15">
         <v>43.8</v>
       </c>
-      <c r="L39" s="11">
+      <c r="L41" s="7">
         <v>43.6</v>
       </c>
-      <c r="M39" s="23"/>
-[...2 lines deleted...]
-      <c r="A40" s="7" t="s">
+    </row>
+    <row r="42" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B40" s="10">
+      <c r="B42" s="14">
         <v>206895</v>
       </c>
-      <c r="C40" s="10">
+      <c r="C42" s="14">
         <v>102040</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D42" s="14">
         <v>104855</v>
       </c>
-      <c r="E40" s="10">
+      <c r="E42" s="14">
         <v>24724</v>
       </c>
-      <c r="F40" s="10">
+      <c r="F42" s="14">
         <v>131071</v>
       </c>
-      <c r="G40" s="10">
+      <c r="G42" s="14">
         <v>51100</v>
       </c>
-      <c r="H40" s="11">
+      <c r="H42" s="15">
         <v>12</v>
       </c>
-      <c r="I40" s="11">
+      <c r="I42" s="15">
         <v>63.4</v>
       </c>
-      <c r="J40" s="11">
+      <c r="J42" s="15">
         <v>24.7</v>
       </c>
-      <c r="K40" s="11">
+      <c r="K42" s="15">
         <v>46.6</v>
       </c>
-      <c r="L40" s="11">
+      <c r="L42" s="7">
         <v>48</v>
       </c>
-      <c r="M40" s="23"/>
-[...2 lines deleted...]
-      <c r="A41" s="7" t="s">
+    </row>
+    <row r="43" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B41" s="10">
+      <c r="B43" s="14">
         <v>131254</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C43" s="14">
         <v>64192</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D43" s="14">
         <v>67062</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E43" s="14">
         <v>13018</v>
       </c>
-      <c r="F41" s="10">
+      <c r="F43" s="14">
         <v>77876</v>
       </c>
-      <c r="G41" s="10">
+      <c r="G43" s="14">
         <v>40360</v>
       </c>
-      <c r="H41" s="11">
+      <c r="H43" s="15">
         <v>9.9</v>
       </c>
-      <c r="I41" s="11">
+      <c r="I43" s="15">
         <v>59.3</v>
       </c>
-      <c r="J41" s="11">
+      <c r="J43" s="15">
         <v>30.7</v>
       </c>
-      <c r="K41" s="11">
+      <c r="K43" s="15">
         <v>49.9</v>
       </c>
-      <c r="L41" s="11">
+      <c r="L43" s="7">
         <v>51.8</v>
       </c>
-      <c r="M41" s="23"/>
-[...2 lines deleted...]
-      <c r="A42" s="7" t="s">
+    </row>
+    <row r="44" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B42" s="10">
+      <c r="B44" s="14">
         <v>29963</v>
       </c>
-      <c r="C42" s="10">
+      <c r="C44" s="14">
         <v>14371</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D44" s="14">
         <v>15592</v>
       </c>
-      <c r="E42" s="10">
+      <c r="E44" s="14">
         <v>2435</v>
       </c>
-      <c r="F42" s="10">
+      <c r="F44" s="14">
         <v>15573</v>
       </c>
-      <c r="G42" s="10">
+      <c r="G44" s="14">
         <v>11955</v>
       </c>
-      <c r="H42" s="11">
+      <c r="H44" s="15">
         <v>8.1</v>
       </c>
-      <c r="I42" s="11">
+      <c r="I44" s="15">
         <v>52</v>
       </c>
-      <c r="J42" s="11">
+      <c r="J44" s="15">
         <v>39.9</v>
       </c>
-      <c r="K42" s="11">
+      <c r="K44" s="15">
         <v>53.9</v>
       </c>
-      <c r="L42" s="11">
+      <c r="L44" s="7">
         <v>56.8</v>
       </c>
-      <c r="M42" s="23"/>
-[...17 lines deleted...]
-      <c r="A44" s="7" t="s">
+    </row>
+    <row r="45" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="9"/>
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="15"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="15"/>
+      <c r="L45" s="7"/>
+    </row>
+    <row r="46" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B44" s="10">
+      <c r="B46" s="14">
         <v>109802</v>
       </c>
-      <c r="C44" s="10">
+      <c r="C46" s="14">
         <v>54006</v>
       </c>
-      <c r="D44" s="10">
+      <c r="D46" s="14">
         <v>55796</v>
       </c>
-      <c r="E44" s="10">
+      <c r="E46" s="14">
         <v>11636</v>
       </c>
-      <c r="F44" s="10">
+      <c r="F46" s="14">
         <v>66989</v>
       </c>
-      <c r="G44" s="10">
+      <c r="G46" s="14">
         <v>31177</v>
       </c>
-      <c r="H44" s="11">
+      <c r="H46" s="15">
         <v>10.6</v>
       </c>
-      <c r="I44" s="11">
+      <c r="I46" s="15">
         <v>61</v>
       </c>
-      <c r="J44" s="11">
+      <c r="J46" s="15">
         <v>28.4</v>
       </c>
-      <c r="K44" s="11">
+      <c r="K46" s="15">
         <v>48.6</v>
       </c>
-      <c r="L44" s="11">
+      <c r="L46" s="7">
         <v>50.2</v>
       </c>
-      <c r="M44" s="23"/>
-[...2 lines deleted...]
-      <c r="A45" s="7" t="s">
+    </row>
+    <row r="47" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B45" s="10">
+      <c r="B47" s="14">
         <v>79142</v>
       </c>
-      <c r="C45" s="10">
+      <c r="C47" s="14">
         <v>40326</v>
       </c>
-      <c r="D45" s="10">
+      <c r="D47" s="14">
         <v>38816</v>
       </c>
-      <c r="E45" s="10">
+      <c r="E47" s="14">
         <v>7560</v>
       </c>
-      <c r="F45" s="10">
+      <c r="F47" s="14">
         <v>44768</v>
       </c>
-      <c r="G45" s="10">
+      <c r="G47" s="14">
         <v>26814</v>
       </c>
-      <c r="H45" s="11">
+      <c r="H47" s="15">
         <v>9.6</v>
       </c>
-      <c r="I45" s="11">
+      <c r="I47" s="15">
         <v>56.6</v>
       </c>
-      <c r="J45" s="11">
+      <c r="J47" s="15">
         <v>33.9</v>
       </c>
-      <c r="K45" s="11">
+      <c r="K47" s="15">
         <v>51</v>
       </c>
-      <c r="L45" s="11">
+      <c r="L47" s="7">
         <v>53.2</v>
       </c>
-      <c r="M45" s="23"/>
-[...2 lines deleted...]
-      <c r="A46" s="7" t="s">
+    </row>
+    <row r="48" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B46" s="10">
+      <c r="B48" s="14">
         <v>40166</v>
       </c>
-      <c r="C46" s="10">
+      <c r="C48" s="14">
         <v>20532</v>
       </c>
-      <c r="D46" s="10">
+      <c r="D48" s="14">
         <v>19634</v>
       </c>
-      <c r="E46" s="10">
+      <c r="E48" s="14">
         <v>3111</v>
       </c>
-      <c r="F46" s="10">
+      <c r="F48" s="14">
         <v>20995</v>
       </c>
-      <c r="G46" s="10">
+      <c r="G48" s="14">
         <v>16060</v>
       </c>
-      <c r="H46" s="11">
+      <c r="H48" s="15">
         <v>7.7</v>
       </c>
-      <c r="I46" s="11">
+      <c r="I48" s="15">
         <v>52.3</v>
       </c>
-      <c r="J46" s="11">
+      <c r="J48" s="15">
         <v>40</v>
       </c>
-      <c r="K46" s="11">
+      <c r="K48" s="15">
         <v>54.6</v>
       </c>
-      <c r="L46" s="11">
+      <c r="L48" s="7">
         <v>57.8</v>
       </c>
-      <c r="M46" s="23"/>
-[...2 lines deleted...]
-      <c r="A47" s="7" t="s">
+    </row>
+    <row r="49" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="B47" s="10">
+      <c r="B49" s="14">
         <v>171899</v>
       </c>
-      <c r="C47" s="10">
+      <c r="C49" s="14">
         <v>83119</v>
       </c>
-      <c r="D47" s="10">
+      <c r="D49" s="14">
         <v>88780</v>
       </c>
-      <c r="E47" s="10">
+      <c r="E49" s="14">
         <v>19269</v>
       </c>
-      <c r="F47" s="10">
+      <c r="F49" s="14">
         <v>120335</v>
       </c>
-      <c r="G47" s="10">
+      <c r="G49" s="14">
         <v>32295</v>
       </c>
-      <c r="H47" s="11">
+      <c r="H49" s="15">
         <v>11.2</v>
       </c>
-      <c r="I47" s="11">
+      <c r="I49" s="15">
         <v>70</v>
       </c>
-      <c r="J47" s="11">
+      <c r="J49" s="15">
         <v>18.8</v>
       </c>
-      <c r="K47" s="11">
+      <c r="K49" s="15">
         <v>43.6</v>
       </c>
-      <c r="L47" s="11">
+      <c r="L49" s="7">
         <v>43.8</v>
       </c>
-      <c r="M47" s="23"/>
-[...2 lines deleted...]
-      <c r="A48" s="7" t="s">
+    </row>
+    <row r="50" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B48" s="10">
+      <c r="B50" s="14">
         <v>96371</v>
       </c>
-      <c r="C48" s="10">
+      <c r="C50" s="14">
         <v>48285</v>
       </c>
-      <c r="D48" s="10">
+      <c r="D50" s="14">
         <v>48086</v>
       </c>
-      <c r="E48" s="10">
+      <c r="E50" s="14">
         <v>12566</v>
       </c>
-      <c r="F48" s="10">
+      <c r="F50" s="14">
         <v>56756</v>
       </c>
-      <c r="G48" s="10">
+      <c r="G50" s="14">
         <v>27049</v>
       </c>
-      <c r="H48" s="11">
+      <c r="H50" s="15">
         <v>13</v>
       </c>
-      <c r="I48" s="11">
+      <c r="I50" s="15">
         <v>58.9</v>
       </c>
-      <c r="J48" s="11">
+      <c r="J50" s="15">
         <v>28.1</v>
       </c>
-      <c r="K48" s="11">
+      <c r="K50" s="15">
         <v>47.6</v>
       </c>
-      <c r="L48" s="11">
+      <c r="L50" s="7">
         <v>49.1</v>
       </c>
-      <c r="M48" s="23"/>
-[...74 lines deleted...]
-      <c r="L53" s="26" t="s">
+    </row>
+    <row r="51" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="9"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="14"/>
+      <c r="D51" s="14"/>
+      <c r="E51" s="14"/>
+      <c r="F51" s="14"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="15"/>
+      <c r="I51" s="15"/>
+      <c r="J51" s="15"/>
+      <c r="K51" s="15"/>
+      <c r="L51" s="7"/>
+    </row>
+    <row r="52" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B52" s="14">
+        <v>65980</v>
+      </c>
+      <c r="C52" s="14">
+        <v>33453</v>
+      </c>
+      <c r="D52" s="14">
+        <v>32527</v>
+      </c>
+      <c r="E52" s="14">
+        <v>8962</v>
+      </c>
+      <c r="F52" s="14">
+        <v>39124</v>
+      </c>
+      <c r="G52" s="14">
+        <v>17894</v>
+      </c>
+      <c r="H52" s="15">
+        <v>13.6</v>
+      </c>
+      <c r="I52" s="15">
+        <v>59.3</v>
+      </c>
+      <c r="J52" s="15">
+        <v>27.1</v>
+      </c>
+      <c r="K52" s="15">
+        <v>46.6</v>
+      </c>
+      <c r="L52" s="7">
+        <v>47.8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B53" s="14">
+        <v>66607</v>
+      </c>
+      <c r="C53" s="14">
+        <v>34323</v>
+      </c>
+      <c r="D53" s="14">
+        <v>32284</v>
+      </c>
+      <c r="E53" s="14">
+        <v>5479</v>
+      </c>
+      <c r="F53" s="14">
+        <v>39050</v>
+      </c>
+      <c r="G53" s="14">
+        <v>22078</v>
+      </c>
+      <c r="H53" s="15">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I53" s="15">
+        <v>58.6</v>
+      </c>
+      <c r="J53" s="15">
+        <v>33.1</v>
+      </c>
+      <c r="K53" s="15">
+        <v>51.2</v>
+      </c>
+      <c r="L53" s="7">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B54" s="14">
+        <v>111795</v>
+      </c>
+      <c r="C54" s="14">
+        <v>55407</v>
+      </c>
+      <c r="D54" s="14">
+        <v>56388</v>
+      </c>
+      <c r="E54" s="14">
+        <v>18435</v>
+      </c>
+      <c r="F54" s="14">
+        <v>65810</v>
+      </c>
+      <c r="G54" s="14">
+        <v>27550</v>
+      </c>
+      <c r="H54" s="15">
+        <v>16.5</v>
+      </c>
+      <c r="I54" s="15">
+        <v>58.9</v>
+      </c>
+      <c r="J54" s="15">
+        <v>24.6</v>
+      </c>
+      <c r="K54" s="15">
+        <v>44.7</v>
+      </c>
+      <c r="L54" s="7">
+        <v>45.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B55" s="14">
+        <v>61974</v>
+      </c>
+      <c r="C55" s="14">
+        <v>30939</v>
+      </c>
+      <c r="D55" s="14">
+        <v>31035</v>
+      </c>
+      <c r="E55" s="14">
+        <v>7074</v>
+      </c>
+      <c r="F55" s="14">
+        <v>36982</v>
+      </c>
+      <c r="G55" s="14">
+        <v>17918</v>
+      </c>
+      <c r="H55" s="15">
+        <v>11.4</v>
+      </c>
+      <c r="I55" s="15">
+        <v>59.7</v>
+      </c>
+      <c r="J55" s="15">
+        <v>28.9</v>
+      </c>
+      <c r="K55" s="15">
+        <v>48.4</v>
+      </c>
+      <c r="L55" s="7">
+        <v>50.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B56" s="14">
+        <v>49772</v>
+      </c>
+      <c r="C56" s="14">
+        <v>25491</v>
+      </c>
+      <c r="D56" s="14">
+        <v>24281</v>
+      </c>
+      <c r="E56" s="14">
+        <v>4733</v>
+      </c>
+      <c r="F56" s="14">
+        <v>30374</v>
+      </c>
+      <c r="G56" s="14">
+        <v>14665</v>
+      </c>
+      <c r="H56" s="15">
+        <v>9.5</v>
+      </c>
+      <c r="I56" s="15">
+        <v>61</v>
+      </c>
+      <c r="J56" s="15">
+        <v>29.5</v>
+      </c>
+      <c r="K56" s="15">
+        <v>48.5</v>
+      </c>
+      <c r="L56" s="7">
+        <v>49.9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="9"/>
+      <c r="B57" s="14"/>
+      <c r="C57" s="14"/>
+      <c r="D57" s="14"/>
+      <c r="E57" s="14"/>
+      <c r="F57" s="14"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="15"/>
+      <c r="I57" s="15"/>
+      <c r="J57" s="15"/>
+      <c r="K57" s="15"/>
+      <c r="L57" s="7"/>
+    </row>
+    <row r="58" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="14">
+        <v>33832</v>
+      </c>
+      <c r="C58" s="14">
+        <v>16241</v>
+      </c>
+      <c r="D58" s="14">
+        <v>17591</v>
+      </c>
+      <c r="E58" s="14">
+        <v>2414</v>
+      </c>
+      <c r="F58" s="14">
+        <v>15181</v>
+      </c>
+      <c r="G58" s="14">
+        <v>16237</v>
+      </c>
+      <c r="H58" s="15">
+        <v>7.1</v>
+      </c>
+      <c r="I58" s="15">
+        <v>44.9</v>
+      </c>
+      <c r="J58" s="15">
+        <v>48</v>
+      </c>
+      <c r="K58" s="15">
+        <v>58.4</v>
+      </c>
+      <c r="L58" s="7">
+        <v>63.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="14">
+        <v>33024</v>
+      </c>
+      <c r="C59" s="14">
+        <v>16505</v>
+      </c>
+      <c r="D59" s="14">
+        <v>16519</v>
+      </c>
+      <c r="E59" s="14">
+        <v>2853</v>
+      </c>
+      <c r="F59" s="14">
+        <v>17832</v>
+      </c>
+      <c r="G59" s="14">
+        <v>12339</v>
+      </c>
+      <c r="H59" s="15">
+        <v>8.6</v>
+      </c>
+      <c r="I59" s="15">
+        <v>54</v>
+      </c>
+      <c r="J59" s="15">
+        <v>37.4</v>
+      </c>
+      <c r="K59" s="15">
+        <v>53.2</v>
+      </c>
+      <c r="L59" s="7">
+        <v>55.9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="14">
+        <v>69153</v>
+      </c>
+      <c r="C60" s="14">
+        <v>34514</v>
+      </c>
+      <c r="D60" s="14">
+        <v>34639</v>
+      </c>
+      <c r="E60" s="14">
+        <v>5647</v>
+      </c>
+      <c r="F60" s="14">
+        <v>36749</v>
+      </c>
+      <c r="G60" s="14">
+        <v>26757</v>
+      </c>
+      <c r="H60" s="15">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I60" s="15">
+        <v>53.1</v>
+      </c>
+      <c r="J60" s="15">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="K60" s="15">
+        <v>53.8</v>
+      </c>
+      <c r="L60" s="7">
+        <v>56.8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="14">
+        <v>47683</v>
+      </c>
+      <c r="C61" s="14">
+        <v>24369</v>
+      </c>
+      <c r="D61" s="14">
+        <v>23314</v>
+      </c>
+      <c r="E61" s="14">
+        <v>3737</v>
+      </c>
+      <c r="F61" s="14">
+        <v>25943</v>
+      </c>
+      <c r="G61" s="14">
+        <v>18003</v>
+      </c>
+      <c r="H61" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="I61" s="15">
+        <v>54.4</v>
+      </c>
+      <c r="J61" s="15">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="K61" s="15">
+        <v>53.5</v>
+      </c>
+      <c r="L61" s="7">
+        <v>56.6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="14">
+        <v>34468</v>
+      </c>
+      <c r="C62" s="14">
+        <v>16940</v>
+      </c>
+      <c r="D62" s="14">
+        <v>17528</v>
+      </c>
+      <c r="E62" s="14">
+        <v>2756</v>
+      </c>
+      <c r="F62" s="14">
+        <v>16877</v>
+      </c>
+      <c r="G62" s="14">
+        <v>14835</v>
+      </c>
+      <c r="H62" s="15">
         <v>8</v>
       </c>
-      <c r="M53" s="23"/>
-[...6 lines deleted...]
-      <c r="E54" s="16" t="s">
+      <c r="I62" s="15">
+        <v>49</v>
+      </c>
+      <c r="J62" s="15">
+        <v>43</v>
+      </c>
+      <c r="K62" s="15">
+        <v>56</v>
+      </c>
+      <c r="L62" s="7">
+        <v>60.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="9"/>
+      <c r="B63" s="14"/>
+      <c r="C63" s="14"/>
+      <c r="D63" s="14"/>
+      <c r="E63" s="14"/>
+      <c r="F63" s="14"/>
+      <c r="G63" s="14"/>
+      <c r="H63" s="15"/>
+      <c r="I63" s="15"/>
+      <c r="J63" s="15"/>
+      <c r="K63" s="15"/>
+      <c r="L63" s="7"/>
+    </row>
+    <row r="64" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B64" s="14">
+        <v>47497</v>
+      </c>
+      <c r="C64" s="14">
+        <v>23465</v>
+      </c>
+      <c r="D64" s="14">
+        <v>24032</v>
+      </c>
+      <c r="E64" s="14">
+        <v>4462</v>
+      </c>
+      <c r="F64" s="14">
+        <v>26415</v>
+      </c>
+      <c r="G64" s="14">
+        <v>16620</v>
+      </c>
+      <c r="H64" s="15">
+        <v>9.4</v>
+      </c>
+      <c r="I64" s="15">
+        <v>55.6</v>
+      </c>
+      <c r="J64" s="15">
+        <v>35</v>
+      </c>
+      <c r="K64" s="15">
+        <v>51.7</v>
+      </c>
+      <c r="L64" s="7">
+        <v>54.6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="9"/>
+      <c r="B65" s="14"/>
+      <c r="C65" s="14"/>
+      <c r="D65" s="14"/>
+      <c r="E65" s="14"/>
+      <c r="F65" s="14"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="15"/>
+      <c r="K65" s="15"/>
+      <c r="L65" s="7"/>
+    </row>
+    <row r="66" spans="1:12" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B66" s="27">
+        <v>39621</v>
+      </c>
+      <c r="C66" s="27">
+        <v>19614</v>
+      </c>
+      <c r="D66" s="27">
+        <v>20007</v>
+      </c>
+      <c r="E66" s="27">
+        <v>3196</v>
+      </c>
+      <c r="F66" s="27">
+        <v>21450</v>
+      </c>
+      <c r="G66" s="27">
+        <v>14975</v>
+      </c>
+      <c r="H66" s="28">
+        <v>8.1</v>
+      </c>
+      <c r="I66" s="28">
+        <v>54.1</v>
+      </c>
+      <c r="J66" s="28">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="K66" s="28">
+        <v>52.4</v>
+      </c>
+      <c r="L66" s="29">
+        <v>54.6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B67" s="14">
+        <v>20110</v>
+      </c>
+      <c r="C67" s="14">
+        <v>9984</v>
+      </c>
+      <c r="D67" s="14">
+        <v>10126</v>
+      </c>
+      <c r="E67" s="14">
+        <v>1716</v>
+      </c>
+      <c r="F67" s="14">
+        <v>11746</v>
+      </c>
+      <c r="G67" s="14">
+        <v>6648</v>
+      </c>
+      <c r="H67" s="15">
+        <v>8.5</v>
+      </c>
+      <c r="I67" s="15">
+        <v>58.4</v>
+      </c>
+      <c r="J67" s="15">
+        <v>33.1</v>
+      </c>
+      <c r="K67" s="15">
+        <v>50.3</v>
+      </c>
+      <c r="L67" s="7">
+        <v>51.7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B68" s="14">
+        <v>19511</v>
+      </c>
+      <c r="C68" s="14">
+        <v>9630</v>
+      </c>
+      <c r="D68" s="14">
+        <v>9881</v>
+      </c>
+      <c r="E68" s="14">
+        <v>1480</v>
+      </c>
+      <c r="F68" s="14">
+        <v>9704</v>
+      </c>
+      <c r="G68" s="14">
+        <v>8327</v>
+      </c>
+      <c r="H68" s="15">
+        <v>7.6</v>
+      </c>
+      <c r="I68" s="15">
+        <v>49.7</v>
+      </c>
+      <c r="J68" s="15">
+        <v>42.7</v>
+      </c>
+      <c r="K68" s="15">
+        <v>54.7</v>
+      </c>
+      <c r="L68" s="7">
+        <v>59.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B69" s="27">
+        <v>31401</v>
+      </c>
+      <c r="C69" s="27">
+        <v>16024</v>
+      </c>
+      <c r="D69" s="27">
+        <v>15377</v>
+      </c>
+      <c r="E69" s="27">
+        <v>2606</v>
+      </c>
+      <c r="F69" s="27">
+        <v>16320</v>
+      </c>
+      <c r="G69" s="27">
+        <v>12475</v>
+      </c>
+      <c r="H69" s="28">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="I69" s="28">
+        <v>52</v>
+      </c>
+      <c r="J69" s="28">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="K69" s="28">
+        <v>54.1</v>
+      </c>
+      <c r="L69" s="29">
+        <v>57.4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B70" s="14">
+        <v>5616</v>
+      </c>
+      <c r="C70" s="14">
+        <v>2868</v>
+      </c>
+      <c r="D70" s="14">
+        <v>2748</v>
+      </c>
+      <c r="E70" s="14">
+        <v>478</v>
+      </c>
+      <c r="F70" s="14">
+        <v>3116</v>
+      </c>
+      <c r="G70" s="14">
+        <v>2022</v>
+      </c>
+      <c r="H70" s="15">
+        <v>8.5</v>
+      </c>
+      <c r="I70" s="15">
+        <v>55.5</v>
+      </c>
+      <c r="J70" s="15">
+        <v>36</v>
+      </c>
+      <c r="K70" s="15">
+        <v>53.1</v>
+      </c>
+      <c r="L70" s="7">
+        <v>56.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B71" s="14">
+        <v>13272</v>
+      </c>
+      <c r="C71" s="14">
+        <v>6794</v>
+      </c>
+      <c r="D71" s="14">
+        <v>6478</v>
+      </c>
+      <c r="E71" s="14">
+        <v>1119</v>
+      </c>
+      <c r="F71" s="14">
+        <v>6868</v>
+      </c>
+      <c r="G71" s="14">
+        <v>5285</v>
+      </c>
+      <c r="H71" s="15">
+        <v>8.4</v>
+      </c>
+      <c r="I71" s="15">
+        <v>51.7</v>
+      </c>
+      <c r="J71" s="15">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="K71" s="15">
+        <v>54.1</v>
+      </c>
+      <c r="L71" s="7">
+        <v>57.6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B72" s="14">
+        <v>12513</v>
+      </c>
+      <c r="C72" s="14">
+        <v>6362</v>
+      </c>
+      <c r="D72" s="14">
+        <v>6151</v>
+      </c>
+      <c r="E72" s="14">
+        <v>1009</v>
+      </c>
+      <c r="F72" s="14">
+        <v>6336</v>
+      </c>
+      <c r="G72" s="14">
+        <v>5168</v>
+      </c>
+      <c r="H72" s="15">
+        <v>8.1</v>
+      </c>
+      <c r="I72" s="15">
+        <v>50.6</v>
+      </c>
+      <c r="J72" s="15">
+        <v>41.3</v>
+      </c>
+      <c r="K72" s="15">
+        <v>54.6</v>
+      </c>
+      <c r="L72" s="7">
+        <v>57.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B73" s="27">
+        <v>42503</v>
+      </c>
+      <c r="C73" s="27">
+        <v>21185</v>
+      </c>
+      <c r="D73" s="27">
+        <v>21318</v>
+      </c>
+      <c r="E73" s="27">
+        <v>3416</v>
+      </c>
+      <c r="F73" s="27">
+        <v>22387</v>
+      </c>
+      <c r="G73" s="27">
+        <v>16700</v>
+      </c>
+      <c r="H73" s="28">
+        <v>8</v>
+      </c>
+      <c r="I73" s="28">
+        <v>52.7</v>
+      </c>
+      <c r="J73" s="28">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="K73" s="28">
+        <v>54.1</v>
+      </c>
+      <c r="L73" s="29">
+        <v>57.2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B74" s="14">
+        <v>13884</v>
+      </c>
+      <c r="C74" s="14">
+        <v>6914</v>
+      </c>
+      <c r="D74" s="14">
+        <v>6970</v>
+      </c>
+      <c r="E74" s="14">
+        <v>854</v>
+      </c>
+      <c r="F74" s="14">
+        <v>7095</v>
+      </c>
+      <c r="G74" s="14">
+        <v>5935</v>
+      </c>
+      <c r="H74" s="15">
+        <v>6.2</v>
+      </c>
+      <c r="I74" s="15">
+        <v>51.1</v>
+      </c>
+      <c r="J74" s="15">
+        <v>42.7</v>
+      </c>
+      <c r="K74" s="15">
+        <v>56.4</v>
+      </c>
+      <c r="L74" s="7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B75" s="14">
+        <v>6606</v>
+      </c>
+      <c r="C75" s="14">
+        <v>3381</v>
+      </c>
+      <c r="D75" s="14">
+        <v>3225</v>
+      </c>
+      <c r="E75" s="14">
+        <v>526</v>
+      </c>
+      <c r="F75" s="14">
+        <v>3636</v>
+      </c>
+      <c r="G75" s="14">
+        <v>2444</v>
+      </c>
+      <c r="H75" s="15">
+        <v>8</v>
+      </c>
+      <c r="I75" s="15">
+        <v>55</v>
+      </c>
+      <c r="J75" s="15">
+        <v>37</v>
+      </c>
+      <c r="K75" s="15">
+        <v>53</v>
+      </c>
+      <c r="L75" s="7">
+        <v>55.7</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B76" s="14">
+        <v>22013</v>
+      </c>
+      <c r="C76" s="14">
+        <v>10890</v>
+      </c>
+      <c r="D76" s="14">
+        <v>11123</v>
+      </c>
+      <c r="E76" s="14">
+        <v>2036</v>
+      </c>
+      <c r="F76" s="14">
+        <v>11656</v>
+      </c>
+      <c r="G76" s="14">
+        <v>8321</v>
+      </c>
+      <c r="H76" s="15">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="I76" s="15">
+        <v>53</v>
+      </c>
+      <c r="J76" s="15">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="K76" s="15">
+        <v>53</v>
+      </c>
+      <c r="L76" s="7">
+        <v>55.9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B77" s="27">
+        <v>55499</v>
+      </c>
+      <c r="C77" s="27">
+        <v>27681</v>
+      </c>
+      <c r="D77" s="27">
+        <v>27818</v>
+      </c>
+      <c r="E77" s="27">
+        <v>4787</v>
+      </c>
+      <c r="F77" s="27">
+        <v>28691</v>
+      </c>
+      <c r="G77" s="27">
+        <v>22021</v>
+      </c>
+      <c r="H77" s="28">
+        <v>8.6</v>
+      </c>
+      <c r="I77" s="28">
+        <v>51.7</v>
+      </c>
+      <c r="J77" s="28">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="K77" s="28">
+        <v>54.2</v>
+      </c>
+      <c r="L77" s="29">
+        <v>57.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B78" s="14">
+        <v>12275</v>
+      </c>
+      <c r="C78" s="14">
+        <v>6070</v>
+      </c>
+      <c r="D78" s="14">
+        <v>6205</v>
+      </c>
+      <c r="E78" s="14">
+        <v>1417</v>
+      </c>
+      <c r="F78" s="14">
+        <v>6865</v>
+      </c>
+      <c r="G78" s="14">
+        <v>3993</v>
+      </c>
+      <c r="H78" s="15">
+        <v>11.5</v>
+      </c>
+      <c r="I78" s="15">
+        <v>55.9</v>
+      </c>
+      <c r="J78" s="15">
+        <v>32.5</v>
+      </c>
+      <c r="K78" s="15">
+        <v>50.4</v>
+      </c>
+      <c r="L78" s="7">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B79" s="14">
+        <v>6516</v>
+      </c>
+      <c r="C79" s="14">
+        <v>3187</v>
+      </c>
+      <c r="D79" s="14">
+        <v>3329</v>
+      </c>
+      <c r="E79" s="14">
+        <v>624</v>
+      </c>
+      <c r="F79" s="14">
+        <v>3139</v>
+      </c>
+      <c r="G79" s="14">
+        <v>2753</v>
+      </c>
+      <c r="H79" s="15">
+        <v>9.6</v>
+      </c>
+      <c r="I79" s="15">
+        <v>48.2</v>
+      </c>
+      <c r="J79" s="15">
+        <v>42.2</v>
+      </c>
+      <c r="K79" s="15">
+        <v>54.7</v>
+      </c>
+      <c r="L79" s="7">
+        <v>58.7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B80" s="14">
+        <v>13189</v>
+      </c>
+      <c r="C80" s="14">
+        <v>6554</v>
+      </c>
+      <c r="D80" s="14">
+        <v>6635</v>
+      </c>
+      <c r="E80" s="14">
+        <v>1063</v>
+      </c>
+      <c r="F80" s="14">
+        <v>7349</v>
+      </c>
+      <c r="G80" s="14">
+        <v>4777</v>
+      </c>
+      <c r="H80" s="15">
+        <v>8.1</v>
+      </c>
+      <c r="I80" s="15">
+        <v>55.7</v>
+      </c>
+      <c r="J80" s="15">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="K80" s="15">
+        <v>53.1</v>
+      </c>
+      <c r="L80" s="7">
+        <v>55.7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" s="14">
+        <v>10316</v>
+      </c>
+      <c r="C81" s="14">
+        <v>5210</v>
+      </c>
+      <c r="D81" s="14">
+        <v>5106</v>
+      </c>
+      <c r="E81" s="14">
+        <v>805</v>
+      </c>
+      <c r="F81" s="14">
+        <v>5128</v>
+      </c>
+      <c r="G81" s="14">
+        <v>4383</v>
+      </c>
+      <c r="H81" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="I81" s="15">
+        <v>49.7</v>
+      </c>
+      <c r="J81" s="15">
+        <v>42.5</v>
+      </c>
+      <c r="K81" s="15">
+        <v>55.7</v>
+      </c>
+      <c r="L81" s="7">
+        <v>59.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="14">
+        <v>6201</v>
+      </c>
+      <c r="C82" s="14">
+        <v>3158</v>
+      </c>
+      <c r="D82" s="14">
+        <v>3043</v>
+      </c>
+      <c r="E82" s="14">
+        <v>409</v>
+      </c>
+      <c r="F82" s="14">
+        <v>2991</v>
+      </c>
+      <c r="G82" s="14">
+        <v>2801</v>
+      </c>
+      <c r="H82" s="15">
+        <v>6.6</v>
+      </c>
+      <c r="I82" s="15">
+        <v>48.2</v>
+      </c>
+      <c r="J82" s="15">
+        <v>45.2</v>
+      </c>
+      <c r="K82" s="15">
+        <v>57</v>
+      </c>
+      <c r="L82" s="7">
+        <v>61.8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B83" s="14">
+        <v>7002</v>
+      </c>
+      <c r="C83" s="14">
+        <v>3502</v>
+      </c>
+      <c r="D83" s="14">
+        <v>3500</v>
+      </c>
+      <c r="E83" s="14">
+        <v>469</v>
+      </c>
+      <c r="F83" s="14">
+        <v>3219</v>
+      </c>
+      <c r="G83" s="14">
+        <v>3314</v>
+      </c>
+      <c r="H83" s="15">
+        <v>6.7</v>
+      </c>
+      <c r="I83" s="15">
+        <v>46</v>
+      </c>
+      <c r="J83" s="15">
+        <v>47.3</v>
+      </c>
+      <c r="K83" s="15">
+        <v>57.8</v>
+      </c>
+      <c r="L83" s="7">
+        <v>63.4</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B84" s="27">
+        <v>14750</v>
+      </c>
+      <c r="C84" s="27">
+        <v>7205</v>
+      </c>
+      <c r="D84" s="27">
+        <v>7545</v>
+      </c>
+      <c r="E84" s="27">
+        <v>998</v>
+      </c>
+      <c r="F84" s="27">
+        <v>6601</v>
+      </c>
+      <c r="G84" s="27">
+        <v>7151</v>
+      </c>
+      <c r="H84" s="28">
+        <v>6.8</v>
+      </c>
+      <c r="I84" s="28">
+        <v>44.8</v>
+      </c>
+      <c r="J84" s="28">
+        <v>48.5</v>
+      </c>
+      <c r="K84" s="28">
+        <v>58.7</v>
+      </c>
+      <c r="L84" s="29">
+        <v>64.099999999999994</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B85" s="14">
+        <v>7903</v>
+      </c>
+      <c r="C85" s="14">
+        <v>3900</v>
+      </c>
+      <c r="D85" s="14">
+        <v>4003</v>
+      </c>
+      <c r="E85" s="14">
+        <v>631</v>
+      </c>
+      <c r="F85" s="14">
+        <v>3738</v>
+      </c>
+      <c r="G85" s="14">
+        <v>3534</v>
+      </c>
+      <c r="H85" s="15">
+        <v>8</v>
+      </c>
+      <c r="I85" s="15">
+        <v>47.3</v>
+      </c>
+      <c r="J85" s="15">
+        <v>44.7</v>
+      </c>
+      <c r="K85" s="15">
+        <v>56.7</v>
+      </c>
+      <c r="L85" s="7">
+        <v>61.6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B86" s="14">
+        <v>6847</v>
+      </c>
+      <c r="C86" s="14">
+        <v>3305</v>
+      </c>
+      <c r="D86" s="14">
+        <v>3542</v>
+      </c>
+      <c r="E86" s="14">
+        <v>367</v>
+      </c>
+      <c r="F86" s="14">
+        <v>2863</v>
+      </c>
+      <c r="G86" s="14">
+        <v>3617</v>
+      </c>
+      <c r="H86" s="15">
+        <v>5.4</v>
+      </c>
+      <c r="I86" s="15">
+        <v>41.8</v>
+      </c>
+      <c r="J86" s="15">
+        <v>52.8</v>
+      </c>
+      <c r="K86" s="15">
+        <v>61.1</v>
+      </c>
+      <c r="L86" s="7">
+        <v>66.599999999999994</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B87" s="27">
+        <v>6630</v>
+      </c>
+      <c r="C87" s="27">
+        <v>3216</v>
+      </c>
+      <c r="D87" s="27">
+        <v>3414</v>
+      </c>
+      <c r="E87" s="27">
+        <v>384</v>
+      </c>
+      <c r="F87" s="27">
+        <v>2903</v>
+      </c>
+      <c r="G87" s="27">
+        <v>3343</v>
+      </c>
+      <c r="H87" s="28">
+        <v>5.8</v>
+      </c>
+      <c r="I87" s="28">
+        <v>43.8</v>
+      </c>
+      <c r="J87" s="28">
+        <v>50.4</v>
+      </c>
+      <c r="K87" s="28">
+        <v>59.7</v>
+      </c>
+      <c r="L87" s="29">
+        <v>65.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B88" s="14">
+        <v>6630</v>
+      </c>
+      <c r="C88" s="14">
+        <v>3216</v>
+      </c>
+      <c r="D88" s="14">
+        <v>3414</v>
+      </c>
+      <c r="E88" s="14">
+        <v>384</v>
+      </c>
+      <c r="F88" s="14">
+        <v>2903</v>
+      </c>
+      <c r="G88" s="14">
+        <v>3343</v>
+      </c>
+      <c r="H88" s="15">
+        <v>5.8</v>
+      </c>
+      <c r="I88" s="15">
+        <v>43.8</v>
+      </c>
+      <c r="J88" s="15">
+        <v>50.4</v>
+      </c>
+      <c r="K88" s="15">
+        <v>59.7</v>
+      </c>
+      <c r="L88" s="7">
+        <v>65.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="9"/>
+      <c r="B89" s="14"/>
+      <c r="C89" s="14"/>
+      <c r="D89" s="14"/>
+      <c r="E89" s="14"/>
+      <c r="F89" s="14"/>
+      <c r="G89" s="14"/>
+      <c r="H89" s="15"/>
+      <c r="I89" s="15"/>
+      <c r="J89" s="15"/>
+      <c r="K89" s="15"/>
+      <c r="L89" s="7"/>
+    </row>
+    <row r="90" spans="1:12" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B90" s="27"/>
+      <c r="C90" s="27"/>
+      <c r="D90" s="27"/>
+      <c r="E90" s="27"/>
+      <c r="F90" s="27"/>
+      <c r="G90" s="27"/>
+      <c r="H90" s="28"/>
+      <c r="I90" s="28"/>
+      <c r="J90" s="28"/>
+      <c r="K90" s="28"/>
+      <c r="L90" s="29"/>
+    </row>
+    <row r="91" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B91" s="14">
+        <v>1250561</v>
+      </c>
+      <c r="C91" s="14">
+        <v>625565</v>
+      </c>
+      <c r="D91" s="14">
+        <v>624996</v>
+      </c>
+      <c r="E91" s="14">
+        <v>133246</v>
+      </c>
+      <c r="F91" s="14">
+        <v>776717</v>
+      </c>
+      <c r="G91" s="14">
+        <v>340598</v>
+      </c>
+      <c r="H91" s="15">
+        <v>10.7</v>
+      </c>
+      <c r="I91" s="15">
+        <v>62.1</v>
+      </c>
+      <c r="J91" s="15">
+        <v>27.2</v>
+      </c>
+      <c r="K91" s="15">
+        <v>48</v>
+      </c>
+      <c r="L91" s="7">
+        <v>49.7</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B92" s="14">
+        <v>1700660</v>
+      </c>
+      <c r="C92" s="14">
+        <v>845924</v>
+      </c>
+      <c r="D92" s="14">
+        <v>854736</v>
+      </c>
+      <c r="E92" s="14">
+        <v>194998</v>
+      </c>
+      <c r="F92" s="14">
+        <v>1119182</v>
+      </c>
+      <c r="G92" s="14">
+        <v>386480</v>
+      </c>
+      <c r="H92" s="15">
+        <v>11.5</v>
+      </c>
+      <c r="I92" s="15">
+        <v>65.8</v>
+      </c>
+      <c r="J92" s="15">
+        <v>22.7</v>
+      </c>
+      <c r="K92" s="15">
+        <v>45.7</v>
+      </c>
+      <c r="L92" s="7">
+        <v>46.4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B93" s="14">
+        <v>1546148</v>
+      </c>
+      <c r="C93" s="14">
+        <v>764333</v>
+      </c>
+      <c r="D93" s="14">
+        <v>781815</v>
+      </c>
+      <c r="E93" s="14">
+        <v>182812</v>
+      </c>
+      <c r="F93" s="14">
+        <v>954251</v>
+      </c>
+      <c r="G93" s="14">
+        <v>409085</v>
+      </c>
+      <c r="H93" s="15">
+        <v>11.8</v>
+      </c>
+      <c r="I93" s="15">
+        <v>61.7</v>
+      </c>
+      <c r="J93" s="15">
+        <v>26.5</v>
+      </c>
+      <c r="K93" s="15">
+        <v>47.2</v>
+      </c>
+      <c r="L93" s="7">
+        <v>48.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A94" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B94" s="14">
+        <v>728252</v>
+      </c>
+      <c r="C94" s="14">
+        <v>363218</v>
+      </c>
+      <c r="D94" s="14">
+        <v>365034</v>
+      </c>
+      <c r="E94" s="14">
+        <v>83015</v>
+      </c>
+      <c r="F94" s="14">
+        <v>431707</v>
+      </c>
+      <c r="G94" s="14">
+        <v>213530</v>
+      </c>
+      <c r="H94" s="15">
+        <v>11.4</v>
+      </c>
+      <c r="I94" s="15">
+        <v>59.3</v>
+      </c>
+      <c r="J94" s="15">
+        <v>29.3</v>
+      </c>
+      <c r="K94" s="15">
+        <v>48.3</v>
+      </c>
+      <c r="L94" s="7">
+        <v>49.9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A95" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B95" s="14">
+        <v>100554</v>
+      </c>
+      <c r="C95" s="14">
+        <v>50538</v>
+      </c>
+      <c r="D95" s="14">
+        <v>50016</v>
+      </c>
+      <c r="E95" s="14">
+        <v>8253</v>
+      </c>
+      <c r="F95" s="14">
+        <v>53069</v>
+      </c>
+      <c r="G95" s="14">
+        <v>39232</v>
+      </c>
+      <c r="H95" s="15">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I95" s="15">
+        <v>52.8</v>
+      </c>
+      <c r="J95" s="15">
+        <v>39</v>
+      </c>
+      <c r="K95" s="15">
+        <v>53.9</v>
+      </c>
+      <c r="L95" s="7">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="B96" s="14">
+        <v>148043</v>
+      </c>
+      <c r="C96" s="14">
+        <v>73209</v>
+      </c>
+      <c r="D96" s="14">
+        <v>74834</v>
+      </c>
+      <c r="E96" s="14">
+        <v>12571</v>
+      </c>
+      <c r="F96" s="14">
+        <v>81043</v>
+      </c>
+      <c r="G96" s="14">
+        <v>54429</v>
+      </c>
+      <c r="H96" s="15">
+        <v>8.5</v>
+      </c>
+      <c r="I96" s="15">
+        <v>54.7</v>
+      </c>
+      <c r="J96" s="15">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="K96" s="15">
+        <v>52.8</v>
+      </c>
+      <c r="L96" s="7">
+        <v>55.7</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A97" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="B97" s="14">
+        <v>193907</v>
+      </c>
+      <c r="C97" s="14">
+        <v>97237</v>
+      </c>
+      <c r="D97" s="14">
+        <v>96670</v>
+      </c>
+      <c r="E97" s="14">
+        <v>16953</v>
+      </c>
+      <c r="F97" s="14">
+        <v>107238</v>
+      </c>
+      <c r="G97" s="14">
+        <v>69716</v>
+      </c>
+      <c r="H97" s="15">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="I97" s="15">
+        <v>55.3</v>
+      </c>
+      <c r="J97" s="15">
+        <v>36</v>
+      </c>
+      <c r="K97" s="15">
+        <v>52.3</v>
+      </c>
+      <c r="L97" s="7">
+        <v>55.1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A98" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B98" s="14">
+        <v>141113</v>
+      </c>
+      <c r="C98" s="14">
+        <v>70033</v>
+      </c>
+      <c r="D98" s="14">
+        <v>71080</v>
+      </c>
+      <c r="E98" s="14">
+        <v>12630</v>
+      </c>
+      <c r="F98" s="14">
+        <v>76733</v>
+      </c>
+      <c r="G98" s="14">
+        <v>51750</v>
+      </c>
+      <c r="H98" s="15">
         <v>9</v>
       </c>
-      <c r="F54" s="16" t="s">
-[...78 lines deleted...]
-      <c r="A57" s="7" t="s">
+      <c r="I98" s="15">
+        <v>54.4</v>
+      </c>
+      <c r="J98" s="15">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="K98" s="15">
+        <v>52.8</v>
+      </c>
+      <c r="L98" s="7">
+        <v>55.4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A99" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B99" s="14">
+        <v>64248</v>
+      </c>
+      <c r="C99" s="14">
+        <v>31645</v>
+      </c>
+      <c r="D99" s="14">
+        <v>32603</v>
+      </c>
+      <c r="E99" s="14">
+        <v>4646</v>
+      </c>
+      <c r="F99" s="14">
+        <v>30506</v>
+      </c>
+      <c r="G99" s="14">
+        <v>29096</v>
+      </c>
+      <c r="H99" s="15">
+        <v>7.2</v>
+      </c>
+      <c r="I99" s="15">
+        <v>47.5</v>
+      </c>
+      <c r="J99" s="15">
+        <v>45.3</v>
+      </c>
+      <c r="K99" s="15">
+        <v>57.2</v>
+      </c>
+      <c r="L99" s="7">
+        <v>61.8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A100" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B100" s="14">
+        <v>113669</v>
+      </c>
+      <c r="C100" s="14">
+        <v>54716</v>
+      </c>
+      <c r="D100" s="14">
+        <v>58953</v>
+      </c>
+      <c r="E100" s="14">
+        <v>8850</v>
+      </c>
+      <c r="F100" s="14">
+        <v>55603</v>
+      </c>
+      <c r="G100" s="14">
+        <v>49216</v>
+      </c>
+      <c r="H100" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="I100" s="15">
+        <v>48.9</v>
+      </c>
+      <c r="J100" s="15">
+        <v>43.3</v>
+      </c>
+      <c r="K100" s="15">
+        <v>55.9</v>
+      </c>
+      <c r="L100" s="7">
+        <v>59.8</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A101" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="B101" s="14">
+        <v>321946</v>
+      </c>
+      <c r="C101" s="14">
+        <v>163244</v>
+      </c>
+      <c r="D101" s="14">
+        <v>158702</v>
+      </c>
+      <c r="E101" s="14">
+        <v>36205</v>
+      </c>
+      <c r="F101" s="14">
+        <v>187144</v>
+      </c>
+      <c r="G101" s="14">
+        <v>98597</v>
+      </c>
+      <c r="H101" s="15">
+        <v>11.2</v>
+      </c>
+      <c r="I101" s="15">
+        <v>58.1</v>
+      </c>
+      <c r="J101" s="15">
+        <v>30.6</v>
+      </c>
+      <c r="K101" s="15">
         <v>49</v>
       </c>
-      <c r="B57" s="10">
-[...2124 lines deleted...]
-      <c r="L126" s="5">
+      <c r="L101" s="7">
         <v>50.8</v>
       </c>
     </row>
-    <row r="127" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-[...312 lines deleted...]
-      <c r="F154" s="42"/>
+    <row r="102" spans="1:12" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A102" s="10"/>
+      <c r="B102" s="16"/>
+      <c r="C102" s="16"/>
+      <c r="D102" s="16"/>
+      <c r="E102" s="16"/>
+      <c r="F102" s="16"/>
+      <c r="G102" s="16"/>
+      <c r="H102" s="17"/>
+      <c r="I102" s="17"/>
+      <c r="J102" s="17"/>
+      <c r="K102" s="17"/>
+      <c r="L102" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...12 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="1"/>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.59055118110236227" right="0" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51200000000000001" footer="0.51200000000000001"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" copies="0"/>
   <headerFooter alignWithMargins="0"/>
-  <rowBreaks count="2" manualBreakCount="2">
-[...2 lines deleted...]
-  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>