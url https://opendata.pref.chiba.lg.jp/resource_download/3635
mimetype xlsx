--- v0 (2026-03-12)
+++ v1 (2026-05-25)
@@ -1,60 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28623"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25A08433-F055-4DE7-96F6-7A112E3558B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Dstfs01\17050_統計課$\02_室班フォルダ\人口室\06年齢別・町丁字別人口\2025年(R7年度)\□R8年2月 白子町の修正\起案\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EF9516D-365A-4803-92A7-A4C333225891}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第4表" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第4表!$A$1:$H$46</definedName>
   </definedNames>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="36">
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
@@ -814,51 +819,53 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K13" sqref="K13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.21875" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.33203125" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="15" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>34</v>
       </c>
@@ -892,103 +899,103 @@
       <c r="H4" s="7"/>
     </row>
     <row r="5" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="9">
         <v>6308561</v>
       </c>
       <c r="C5" s="9">
         <v>6321366</v>
       </c>
       <c r="D5" s="9">
         <v>6319128</v>
       </c>
       <c r="E5" s="9">
         <v>6305476</v>
       </c>
       <c r="F5" s="9">
         <v>6307481</v>
       </c>
       <c r="G5" s="9">
         <v>6308398</v>
       </c>
       <c r="H5" s="9">
-        <v>6309089</v>
+        <v>6309101</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9">
         <v>3147608</v>
       </c>
       <c r="C6" s="9">
         <v>3152394</v>
       </c>
       <c r="D6" s="9">
         <v>3150771</v>
       </c>
       <c r="E6" s="9">
         <v>3140226</v>
       </c>
       <c r="F6" s="9">
         <v>3140211</v>
       </c>
       <c r="G6" s="9">
         <v>3139640</v>
       </c>
       <c r="H6" s="9">
-        <v>3139653</v>
+        <v>3139662</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="9">
         <v>3160953</v>
       </c>
       <c r="C7" s="9">
         <v>3168972</v>
       </c>
       <c r="D7" s="9">
         <v>3168357</v>
       </c>
       <c r="E7" s="9">
         <v>3165250</v>
       </c>
       <c r="F7" s="9">
         <v>3167270</v>
       </c>
       <c r="G7" s="9">
         <v>3168758</v>
       </c>
       <c r="H7" s="9">
-        <v>3169436</v>
+        <v>3169439</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="10">
         <v>99.6</v>
       </c>
       <c r="C8" s="10">
         <v>99.5</v>
       </c>
       <c r="D8" s="10">
         <v>99.4</v>
       </c>
       <c r="E8" s="10">
         <v>99.2</v>
       </c>
       <c r="F8" s="10">
         <v>99.1</v>
       </c>
       <c r="G8" s="10">
         <v>99.1</v>
       </c>
       <c r="H8" s="10">
@@ -1044,77 +1051,77 @@
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="9">
         <v>3854573</v>
       </c>
       <c r="C12" s="9">
         <v>3855773</v>
       </c>
       <c r="D12" s="9">
         <v>3846179</v>
       </c>
       <c r="E12" s="9">
         <v>3834066</v>
       </c>
       <c r="F12" s="9">
         <v>3845562</v>
       </c>
       <c r="G12" s="9">
         <v>3857172</v>
       </c>
       <c r="H12" s="9">
-        <v>3873182</v>
+        <v>3873193</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="9">
         <v>1688646</v>
       </c>
       <c r="C13" s="9">
         <v>1708872</v>
       </c>
       <c r="D13" s="9">
         <v>1725745</v>
       </c>
       <c r="E13" s="9">
         <v>1735128</v>
       </c>
       <c r="F13" s="9">
         <v>1737620</v>
       </c>
       <c r="G13" s="9">
         <v>1742023</v>
       </c>
       <c r="H13" s="9">
-        <v>1741728</v>
+        <v>1741729</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="11"/>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
@@ -1688,30 +1695,30 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>第4表</vt:lpstr>
       <vt:lpstr>第4表!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>