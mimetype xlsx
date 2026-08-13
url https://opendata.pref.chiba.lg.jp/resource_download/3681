--- v0 (2026-03-08)
+++ v1 (2026-08-13)
@@ -1,134 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3276D1EE-B61D-47D8-A41A-2FF8C6BB15C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB84CBD5-D344-4149-A8E9-A76747E5047E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="779" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="廃止済" sheetId="3" r:id="rId1"/>
+    <sheet name="廃止済" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">廃止済!$A$8:$F$8</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">廃止済!$A$1:$E$277</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">廃止済!$A$7:$E$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">廃止済!$A$1:$E$287</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1081" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1121" uniqueCount="349">
   <si>
     <t>市町村名</t>
     <rPh sb="0" eb="3">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>代表特定施設</t>
+    <rPh sb="0" eb="2">
+      <t>ダイヒョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>有害使用</t>
     <rPh sb="0" eb="2">
       <t>ユウガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>習志野市</t>
   </si>
   <si>
     <t xml:space="preserve">71-2ｲ                         </t>
   </si>
   <si>
     <t>習志野市新栄1-2-7</t>
   </si>
   <si>
     <t xml:space="preserve">23-2ﾛ                         </t>
   </si>
   <si>
+    <t>習志野市津田沼1-2-16</t>
+  </si>
+  <si>
     <t>八千代市</t>
   </si>
   <si>
     <t xml:space="preserve"> 1-2ｲ                         </t>
   </si>
   <si>
+    <t>八千代市高津東３－１－１１</t>
+  </si>
+  <si>
     <t xml:space="preserve">33  ｲ                         </t>
   </si>
   <si>
     <t xml:space="preserve">53  ｲ                         </t>
   </si>
   <si>
     <t>八千代市大和田新田559</t>
   </si>
   <si>
     <t>八千代市大和田新田11</t>
   </si>
   <si>
     <t>八千代市勝田台2-34-28</t>
   </si>
   <si>
     <t>八千代市大和田新田672</t>
   </si>
   <si>
     <t>八千代市勝田台1-34</t>
   </si>
   <si>
     <t>八千代市上高野1384-5</t>
   </si>
   <si>
     <t>浦安市</t>
@@ -154,59 +169,65 @@
   <si>
     <t xml:space="preserve">47  ﾛ                         </t>
   </si>
   <si>
     <t xml:space="preserve">63  ｲ                         </t>
   </si>
   <si>
     <t>野田市西三ケ尾市橋90</t>
   </si>
   <si>
     <t>流山市</t>
   </si>
   <si>
     <t>流山市西平井4-23</t>
   </si>
   <si>
     <t xml:space="preserve">23-2ｲ                         </t>
   </si>
   <si>
     <t>流山市流山960-5</t>
   </si>
   <si>
     <t>流山市西深井字大堺1028-16</t>
   </si>
   <si>
+    <t>流山市江戸川台東2-22</t>
+  </si>
+  <si>
     <t>我孫子市</t>
   </si>
   <si>
     <t>鎌ケ谷市</t>
   </si>
   <si>
     <t>鎌ケ谷市西道野辺10-28-1</t>
   </si>
   <si>
+    <t>鎌ケ谷市初富800-631</t>
+  </si>
+  <si>
     <t>鎌ケ谷市東道野辺5-11-23</t>
   </si>
   <si>
     <t>鎌ケ谷市鎌ケ谷4-2-16</t>
   </si>
   <si>
     <t>鎌ケ谷市道野辺中央2-9-44</t>
   </si>
   <si>
     <t>成田市</t>
   </si>
   <si>
     <t>成田市南平台1143</t>
   </si>
   <si>
     <t>成田市公津の杜2-41-10</t>
   </si>
   <si>
     <t>成田市新泉26</t>
   </si>
   <si>
     <t>成田市猿山440</t>
   </si>
   <si>
     <t>成田市吉岡681-2</t>
@@ -232,50 +253,53 @@
   <si>
     <t>八街市</t>
   </si>
   <si>
     <t>八街市八街に121</t>
   </si>
   <si>
     <t xml:space="preserve">53  ﾛ                         </t>
   </si>
   <si>
     <t>印西市</t>
   </si>
   <si>
     <t>白井市</t>
   </si>
   <si>
     <t>白井市平塚2683-17</t>
   </si>
   <si>
     <t>白井市中402-3</t>
   </si>
   <si>
     <t>富里市</t>
   </si>
   <si>
+    <t>富里市根木名８４－３</t>
+  </si>
+  <si>
     <t>香取市</t>
   </si>
   <si>
     <t>香取市佐原イ４１４９</t>
   </si>
   <si>
     <t>香取市岩部１７９－９３</t>
   </si>
   <si>
     <t>多古町</t>
   </si>
   <si>
     <t xml:space="preserve">19  ﾄ                         </t>
   </si>
   <si>
     <t>銚子市</t>
   </si>
   <si>
     <t>銚子市長塚町３－１４８</t>
   </si>
   <si>
     <t xml:space="preserve">64  ｲ                         </t>
   </si>
   <si>
     <t>旭市</t>
@@ -283,50 +307,53 @@
   <si>
     <t>旭市ニ２７４３－１</t>
   </si>
   <si>
     <t>匝瑳市</t>
   </si>
   <si>
     <t>匝瑳市八日市場イ－６６１－３</t>
   </si>
   <si>
     <t>茂原市</t>
   </si>
   <si>
     <t>茂原市早野３３００</t>
   </si>
   <si>
     <t>一宮町</t>
   </si>
   <si>
     <t>睦沢町</t>
   </si>
   <si>
     <t>長生村</t>
   </si>
   <si>
+    <t>長生郡長生村水口１７－５</t>
+  </si>
+  <si>
     <t>白子町</t>
   </si>
   <si>
     <t>長南町</t>
   </si>
   <si>
     <t>長生郡長南町岩川８８０－１</t>
   </si>
   <si>
     <t>東金市</t>
   </si>
   <si>
     <t>山武市</t>
   </si>
   <si>
     <t>山武市成東2894-1</t>
   </si>
   <si>
     <t>大網白里市</t>
   </si>
   <si>
     <t>横芝光町</t>
   </si>
   <si>
     <t>山武郡横芝光町長山台1-22</t>
@@ -409,50 +436,53 @@
   <si>
     <t>袖ケ浦市北袖 1</t>
   </si>
   <si>
     <t>袖ケ浦市中袖30-1</t>
   </si>
   <si>
     <t>袖ケ浦市中袖1-1</t>
   </si>
   <si>
     <t>館山市</t>
   </si>
   <si>
     <t>鴨川市</t>
   </si>
   <si>
     <t>南房総市</t>
   </si>
   <si>
     <t>鋸南町</t>
   </si>
   <si>
     <t>安房郡鋸南町竜島１９１－９</t>
   </si>
   <si>
+    <t>流山市東初石2-98</t>
+  </si>
+  <si>
     <t>山武市白幡2081</t>
   </si>
   <si>
     <t>鴨川市横渚字作田1457-1</t>
   </si>
   <si>
     <t>習志野市東習志野2-18-13</t>
   </si>
   <si>
     <t>習志野市東習志野6-16-6</t>
   </si>
   <si>
     <t>習志野市茜浜1-1-1</t>
   </si>
   <si>
     <t>習志野市実籾4-5-6</t>
   </si>
   <si>
     <t>習志野市谷津4-6-25</t>
   </si>
   <si>
     <t>習志野市屋敷4-6-6</t>
   </si>
   <si>
     <t>習志野市新栄2-11-1</t>
@@ -1054,432 +1084,480 @@
   <si>
     <t xml:space="preserve">71-4                          </t>
   </si>
   <si>
     <t xml:space="preserve">71-2                          </t>
   </si>
   <si>
     <t xml:space="preserve">71-6                          </t>
   </si>
   <si>
     <t xml:space="preserve">66                            </t>
   </si>
   <si>
     <t xml:space="preserve">79                            </t>
   </si>
   <si>
     <t xml:space="preserve">35                            </t>
   </si>
   <si>
     <t xml:space="preserve">55                            </t>
   </si>
   <si>
     <t>銚子市栄町2-1276</t>
   </si>
   <si>
-    <t>千葉県香取市佐原ホー１２３６サワラシティＳＣ１Ｆ</t>
+    <t>成田市ウイング土屋２４イオンモール成田１Ｆ</t>
   </si>
   <si>
     <t>木更津市長須賀1728-8</t>
   </si>
   <si>
     <t>袖ケ浦市奈良輪126</t>
   </si>
   <si>
     <t>有害物質の使用履歴がある旧特定事業場等の所在地の一覧表（千葉県が所管するもの）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※水質汚濁防止法に基づき、特定施設の廃止等の手続きがされた事業場のうち、有害物質の使用履歴がある事業場の所在地を掲載しています。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>▲：過去</t>
     <rPh sb="2" eb="4">
       <t>カコ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>※水質汚濁防止法に基づき、特定施設の廃止等の手続きがされた事業場のうち、有害物質の使用履歴がある事業場の所在地を掲載しています。</t>
-[...2 lines deleted...]
-  <si>
     <t>▲</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">（注意事項）
 １．この一覧表は、過去に水質汚濁防止法に基づく特定事業場等であった事業場のうち、有害物質使用特定施設を設置
 　していた事業場又は有害物質貯蔵指定施設を設置していた事業場の所在地について掲載しています。
-２．この一覧表は、令和7年3月31日までに、工場及び事業場から届出された情報を元に作成したものです。廃止前の特定
+２．この一覧表は、令和8年3月31日までに、工場及び事業場から届出された情報を元に作成したものです。廃止前の特定
 　事業場の実際の状況とは異なる場合があります。
 ３．この一覧表に記載の所在地は届出時の表記に基づいたものであり、住居表示の変更後に届出等がされていない特定
 　事業場は旧表記のままとなる場合があります。 
 ４．この一覧表における代表特定施設番号は、水質汚濁防止法施行令別表第１に掲げる番号です。
 　　ただし、代表特定施設番号の79は「有害物質貯蔵指定施設」、81は「指定地域特定施設」、91は「みなし病院施設」、
 　92は「みなし浄化槽」を表します。 
 ５．この一覧表における「有害使用」とは、有害物質使用特定施設を有する特定事業場を示したものです。 
 ６．表中の「有害使用」の「▲」については、廃止手続きを行った特定施設において有害物質の使用、製造等があった場合
 　に記載されています。
 ７．この一覧表の利用により生じた損害等について、千葉県では一切の責任を負いかねますため、あらかじめ御了承
 　ください。 
 ８．千葉市、市川市、船橋市、松戸市、柏市及び市原市内の特定事業場等については、それぞれの市へ直接お問い合わせ
 　ください。 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>代表
-[...9 lines deleted...]
-    </rPh>
+    <t>香取市佐原ホー１２３６サワラシティＳＣ１Ｆ</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
       <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
-[...13 lines deleted...]
-      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...82 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676758</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>3274217</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>83012</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="角丸四角形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0A18E46-6D68-4760-B833-D932A935C334}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68F7A949-8D9F-47BC-A419-B3E38C806423}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="676758" y="773906"/>
-          <a:ext cx="8872053" cy="4655012"/>
+          <a:off x="676758" y="781050"/>
+          <a:ext cx="8953017" cy="4655012"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 1941"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
@@ -1745,3942 +1823,4077 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:F277"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{037EC7EF-FD94-41B3-80E1-3096A652B497}">
+  <sheetPr>
+    <tabColor theme="7"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E287"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A4" zoomScale="80" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.19921875" customWidth="1"/>
-    <col min="2" max="2" width="11.3984375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="14.25" customWidth="1"/>
+    <col min="2" max="2" width="11.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="78.5" customWidth="1"/>
-    <col min="4" max="4" width="22.296875" customWidth="1"/>
+    <col min="4" max="4" width="22.25" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.45">
-[...28 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A1" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+    </row>
+    <row r="2" spans="1:5" ht="42.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+    </row>
+    <row r="3" spans="1:5" ht="360" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="16" t="s">
+        <v>347</v>
+      </c>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="4"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:6" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5"/>
-[...1 lines deleted...]
-      <c r="A6" s="13" t="s">
+    <row r="5" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="6" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A7" s="18"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A9" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A10" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A11" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A12" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A13" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A14" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A15" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A16" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A17" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A18" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A19" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A20" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A21" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A22" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A24" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A25" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A26" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A27" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A28" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A29" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A30" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A31" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="9">
+        <v>74</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A32" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A33" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A34" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A35" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A36" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A37" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A39" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A40" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A41" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A42" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="9">
+        <v>92</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A43" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A44" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A45" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A46" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A47" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A48" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A49" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A50" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A51" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A52" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A53" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A54" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A55" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A56" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A57" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A58" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A59" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A60" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A61" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A62" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A63" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A64" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A65" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A66" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A67" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A68" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A69" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A70" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A71" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A72" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A73" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A74" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A75" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A76" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A77" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A78" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A79" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A80" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B80" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A81" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B81" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A82" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A83" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B83" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A84" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A85" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B85" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A86" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B86" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A87" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B87" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A88" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A89" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B89" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A90" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B90" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A91" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B91" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A92" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A93" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A94" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B94" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A95" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B95" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A96" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B96" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A97" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A98" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B98" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A99" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B99" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A100" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B100" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A101" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B101" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A102" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A103" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A104" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A105" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A106" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A107" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A108" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A109" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B109" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A110" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B110" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A111" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B111" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C111" s="12" t="s">
         <v>340</v>
       </c>
-      <c r="C6" s="19" t="s">
-[...11 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="D111" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A112" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B112" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A113" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B113" s="9">
+        <v>72</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A114" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B114" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C114" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A115" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B115" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A116" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A117" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A118" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B118" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A119" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C119" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A120" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B120" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C120" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A121" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B121" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A122" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B122" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C122" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A123" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C123" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A124" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B124" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A125" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B125" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C125" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A126" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B126" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C126" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A127" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B127" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A128" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B128" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A129" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B129" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C129" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A130" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B130" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A131" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B131" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A132" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B132" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A133" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B133" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A134" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B134" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C134" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A135" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B135" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C135" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A136" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B136" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C136" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A137" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B137" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C137" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A138" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C138" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A139" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B139" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C139" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A140" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B140" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C140" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A141" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B141" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C141" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A142" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B142" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A143" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B143" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C143" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A144" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B144" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A145" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B145" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="C145" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A146" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B146" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="C146" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A147" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B147" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C147" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A148" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B148" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C148" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A149" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B149" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C149" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A150" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B150" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A151" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B151" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="C151" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A152" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B152" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C152" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A153" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B153" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C153" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A154" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A155" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B155" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C155" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A156" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B156" s="9">
+        <v>74</v>
+      </c>
+      <c r="C156" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A157" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B157" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A158" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B158" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C158" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A159" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C159" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A160" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B160" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C160" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A161" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B161" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C161" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A162" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B162" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C162" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A163" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B163" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163" s="12" t="s">
+        <v>339</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A164" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B164" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C164" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A165" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B165" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C165" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A166" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B166" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C166" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A167" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B167" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C167" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A168" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B168" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A169" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B169" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C169" s="12" t="s">
+        <v>213</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A170" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B170" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C170" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A171" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B171" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C171" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A172" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B172" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C172" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A173" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B173" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="C173" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A174" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B174" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C174" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A175" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B175" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C175" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A176" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B176" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C176" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A177" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B177" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C177" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A178" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B178" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A179" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B179" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C179" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A180" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B180" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C180" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A181" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B181" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C181" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A182" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B182" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C182" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A183" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B183" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C183" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A184" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B184" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C184" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A185" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B185" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C185" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A186" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B186" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C186" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A187" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B187" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A188" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B188" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A189" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B189" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C189" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A190" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B190" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C190" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A191" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B191" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C191" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A192" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C192" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A193" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B193" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C193" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A194" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B194" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C194" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A195" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B195" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C195" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A196" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B196" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C196" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A197" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B197" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C197" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A198" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B198" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C198" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A199" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B199" s="9" t="s">
         <v>336</v>
       </c>
-      <c r="E7" s="2"/>
-[...5 lines deleted...]
-      <c r="B8" s="4" t="s">
+      <c r="C199" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A200" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B200" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C200" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A201" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B201" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A202" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B202" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="C202" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A203" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B203" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="C203" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A204" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B204" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C204" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A205" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B205" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C205" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A206" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="C206" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A207" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B207" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C207" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A208" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B208" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C208" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A209" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B209" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C209" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A210" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B210" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C210" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A211" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B211" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C211" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A212" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B212" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C212" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A213" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B213" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A214" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B214" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C214" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A215" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B215" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="C215" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A216" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B216" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A217" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B217" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C217" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A218" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B218" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C218" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A219" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B219" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C219" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A220" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B220" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C220" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A221" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B221" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C221" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A222" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B222" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C222" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A223" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B223" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C223" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A224" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B224" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C224" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A225" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B225" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A226" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B226" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C226" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A227" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B227" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C227" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A228" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B228" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C228" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A229" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B229" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C229" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A230" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B230" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C230" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A231" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B231" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A232" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B232" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C232" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A233" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B233" s="9">
+        <v>74</v>
+      </c>
+      <c r="C233" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A234" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B234" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="C234" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A235" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B235" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C235" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A236" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B236" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C236" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A237" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B237" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C237" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A238" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B238" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A239" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B239" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C239" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A240" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B240" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C240" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A241" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B241" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="C241" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A242" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B242" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C242" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A243" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B243" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C243" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A244" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B244" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C244" s="12" t="s">
+        <v>316</v>
+      </c>
+      <c r="D244" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A245" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B245" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C245" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="D245" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A246" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B246" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A247" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B247" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="C247" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A248" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B248" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="C248" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="D248" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A249" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B249" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C249" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A250" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B250" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C250" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A251" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B251" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C251" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A252" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B252" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C252" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="D252" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A253" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B253" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C253" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A254" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C254" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A255" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B255" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C255" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A256" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B256" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C256" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D256" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A257" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B257" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C257" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A258" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B258" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C258" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A259" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B259" s="9">
+        <v>81</v>
+      </c>
+      <c r="C259" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A260" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B260" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="C260" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="D260" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A261" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B261" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C261" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="D261" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A262" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B262" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C262" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D262" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A263" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B263" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C263" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="D263" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A264" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B264" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C264" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A265" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B265" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C265" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A266" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B266" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="C266" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A267" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B267" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C267" s="12" t="s">
         <v>318</v>
       </c>
-      <c r="C8" s="21" t="s">
+      <c r="D267" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A268" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B268" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C268" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A269" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B269" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C269" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="D269" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A270" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B270" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="C270" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A271" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B271" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C271" s="12" t="s">
+        <v>268</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A272" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B272" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C272" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A273" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C273" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A274" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B274" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C274" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A275" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B275" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C275" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D275" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A276" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B276" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="C276" s="12" t="s">
         <v>269</v>
       </c>
-      <c r="D8" s="11" t="s">
-[...10 lines deleted...]
-      <c r="C9" s="21" t="s">
+      <c r="D276" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A277" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="C277" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A278" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B278" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="C278" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A279" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B279" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="C279" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A280" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B280" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C280" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A281" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="D9" s="11" t="s">
-[...24 lines deleted...]
-      <c r="C11" s="21" t="s">
+      <c r="B281" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C281" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A282" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B282" s="10">
+        <v>81</v>
+      </c>
+      <c r="C282" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A283" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C283" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A284" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="D11" s="11" t="s">
-[...24 lines deleted...]
-      <c r="C13" s="21" t="s">
+      <c r="B284" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C284" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A285" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B285" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="11" t="s">
-[...10 lines deleted...]
-      <c r="C14" s="21" t="s">
+      <c r="C285" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A286" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="D14" s="11" t="s">
-[...10 lines deleted...]
-      <c r="C15" s="21" t="s">
+      <c r="B286" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C286" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A287" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="D15" s="11" t="s">
-[...10 lines deleted...]
-      <c r="C16" s="21" t="s">
+      <c r="B287" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="C287" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D16" s="11" t="s">
-[...3654 lines deleted...]
-        <v>338</v>
+      <c r="D287" s="8" t="s">
+        <v>346</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="B3:D3"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
-    <mergeCell ref="A1:F1"/>
-[...1 lines deleted...]
-    <mergeCell ref="B3:F3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <pageMargins left="0.9055118110236221" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...3 lines deleted...]
-  </colBreaks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>廃止済</vt:lpstr>
       <vt:lpstr>廃止済!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>千葉県</dc:creator>
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>